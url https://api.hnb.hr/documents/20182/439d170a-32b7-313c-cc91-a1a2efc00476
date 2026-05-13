--- v1 (2026-04-13)
+++ v2 (2026-05-13)
@@ -1,107 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E84B2286-C3A3-48A3-AC66-4310D754292A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D44DB384-A6CA-432B-B606-D60E1FBE93A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Chart 2026" sheetId="1" r:id="rId1"/>
     <sheet name="January 2026" sheetId="37" r:id="rId2"/>
     <sheet name="February 2026" sheetId="38" r:id="rId3"/>
-    <sheet name="2026" sheetId="27" r:id="rId4"/>
+    <sheet name="March 2026" sheetId="39" r:id="rId4"/>
+    <sheet name="2026" sheetId="27" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D52" i="27" l="1"/>
+  <c r="E52" i="27" l="1"/>
+  <c r="E51" i="27"/>
+  <c r="E50" i="27"/>
+  <c r="E42" i="27"/>
+  <c r="E41" i="27"/>
+  <c r="E40" i="27"/>
+  <c r="E16" i="27"/>
+  <c r="E17" i="27"/>
+  <c r="E18" i="27"/>
+  <c r="E19" i="27"/>
+  <c r="E20" i="27"/>
+  <c r="E21" i="27"/>
+  <c r="E22" i="27"/>
+  <c r="E23" i="27"/>
+  <c r="E24" i="27"/>
+  <c r="E25" i="27"/>
+  <c r="E26" i="27"/>
+  <c r="E27" i="27"/>
+  <c r="E28" i="27"/>
+  <c r="E29" i="27"/>
+  <c r="E30" i="27"/>
+  <c r="E31" i="27"/>
+  <c r="E32" i="27"/>
+  <c r="E15" i="27"/>
+  <c r="E7" i="27"/>
+  <c r="E6" i="27"/>
+  <c r="E73" i="39"/>
+  <c r="E74" i="39" s="1"/>
+  <c r="E50" i="39"/>
+  <c r="E51" i="39" s="1"/>
+  <c r="E81" i="39" s="1"/>
+  <c r="E24" i="39"/>
+  <c r="E25" i="39" s="1"/>
+  <c r="E80" i="39" s="1"/>
+  <c r="D52" i="27"/>
   <c r="D51" i="27"/>
   <c r="D50" i="27"/>
   <c r="D42" i="27"/>
   <c r="D41" i="27"/>
   <c r="D40" i="27"/>
   <c r="D16" i="27"/>
   <c r="D17" i="27"/>
   <c r="D18" i="27"/>
   <c r="D19" i="27"/>
   <c r="D33" i="27" s="1"/>
   <c r="D20" i="27"/>
   <c r="D21" i="27"/>
   <c r="D22" i="27"/>
   <c r="D23" i="27"/>
   <c r="D24" i="27"/>
   <c r="D25" i="27"/>
   <c r="D26" i="27"/>
   <c r="D27" i="27"/>
   <c r="D28" i="27"/>
   <c r="D29" i="27"/>
   <c r="D30" i="27"/>
   <c r="D31" i="27"/>
   <c r="D32" i="27"/>
   <c r="D15" i="27"/>
   <c r="D7" i="27"/>
@@ -131,61 +174,61 @@
   <c r="C27" i="27"/>
   <c r="C28" i="27"/>
   <c r="O28" i="27" s="1"/>
   <c r="C29" i="27"/>
   <c r="C30" i="27"/>
   <c r="O30" i="27" s="1"/>
   <c r="C31" i="27"/>
   <c r="C32" i="27"/>
   <c r="C15" i="27"/>
   <c r="O15" i="27" s="1"/>
   <c r="F8" i="27"/>
   <c r="N33" i="27"/>
   <c r="N8" i="27"/>
   <c r="M33" i="27"/>
   <c r="M8" i="27"/>
   <c r="L8" i="27"/>
   <c r="K8" i="27"/>
   <c r="J8" i="27"/>
   <c r="J33" i="27"/>
   <c r="I8" i="27"/>
   <c r="H8" i="27"/>
   <c r="G33" i="27"/>
   <c r="G8" i="27"/>
   <c r="F33" i="27"/>
   <c r="E33" i="27"/>
-  <c r="E8" i="27"/>
   <c r="E73" i="37"/>
   <c r="E50" i="37"/>
   <c r="C7" i="27" s="1"/>
   <c r="E24" i="37"/>
   <c r="C6" i="27" s="1"/>
   <c r="E74" i="37"/>
   <c r="O20" i="27"/>
   <c r="O32" i="27"/>
   <c r="O22" i="27"/>
-  <c r="D6" i="27" l="1"/>
+  <c r="E8" i="27" l="1"/>
+  <c r="D6" i="27"/>
   <c r="D8" i="27" s="1"/>
   <c r="C33" i="27"/>
   <c r="E25" i="37"/>
   <c r="E80" i="37" s="1"/>
   <c r="E43" i="27"/>
   <c r="J53" i="27"/>
   <c r="K53" i="27"/>
   <c r="N53" i="27"/>
   <c r="I43" i="27"/>
   <c r="L53" i="27"/>
   <c r="K43" i="27"/>
   <c r="E51" i="37"/>
   <c r="E81" i="37" s="1"/>
   <c r="C8" i="27"/>
   <c r="C51" i="27" s="1"/>
   <c r="F53" i="27"/>
   <c r="L43" i="27"/>
   <c r="M53" i="27"/>
   <c r="E53" i="27"/>
   <c r="H33" i="27"/>
   <c r="K33" i="27"/>
   <c r="M43" i="27"/>
   <c r="G53" i="27"/>
   <c r="I33" i="27"/>
   <c r="I53" i="27"/>
@@ -215,51 +258,51 @@
   <c r="O33" i="27"/>
   <c r="P28" i="27" s="1"/>
   <c r="D43" i="27" l="1"/>
   <c r="P30" i="27"/>
   <c r="P23" i="27"/>
   <c r="P25" i="27"/>
   <c r="P24" i="27"/>
   <c r="P31" i="27"/>
   <c r="P16" i="27"/>
   <c r="P21" i="27"/>
   <c r="P15" i="27"/>
   <c r="P22" i="27"/>
   <c r="P26" i="27"/>
   <c r="P17" i="27"/>
   <c r="P19" i="27"/>
   <c r="P29" i="27"/>
   <c r="P27" i="27"/>
   <c r="P32" i="27"/>
   <c r="P20" i="27"/>
   <c r="P18" i="27"/>
   <c r="P33" i="27" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="88">
   <si>
     <t>036</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
@@ -467,50 +510,62 @@
     <t>Turnover of authorised exchange offices in 2026</t>
   </si>
   <si>
     <t>Purchased foreign cash in January 2026</t>
   </si>
   <si>
     <t>Sold foreign cash in January 2026</t>
   </si>
   <si>
     <t>Redeemed cheques denominated in foreign currency in January 2026</t>
   </si>
   <si>
     <t>Total turnover of authorised exchange offices in January 2026</t>
   </si>
   <si>
     <t>Purchased foreign cash in February 2026</t>
   </si>
   <si>
     <t>Sold foreign cash in February 2026</t>
   </si>
   <si>
     <t>Redeemed cheques denominated in foreign currency in February 2026</t>
   </si>
   <si>
     <t>Total turnover of authorised exchange offices in February 2026</t>
+  </si>
+  <si>
+    <t>Purchased foreign cash in March 2026</t>
+  </si>
+  <si>
+    <t>Sold foreign cash in March 2026</t>
+  </si>
+  <si>
+    <t>Redeemed cheques denominated in foreign currency in March 2026</t>
+  </si>
+  <si>
+    <t>Total turnover of authorised exchange offices in March 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.000000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00000"/>
     <numFmt numFmtId="166" formatCode="[$-41A]mmm\-yy;@"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="0.000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -744,55 +799,63 @@
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF007FDE"/>
       <color rgb="FF008AF2"/>
       <color rgb="FF0099FF"/>
       <color rgb="FF0066FF"/>
       <color rgb="FF008FFA"/>
       <color rgb="FF199CFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hr-HR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -894,50 +957,53 @@
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>11183193</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>11550188</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>12527536</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1EF2-4B8C-A1D4-160A30CCD038}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sale of foreign cash </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -973,50 +1039,53 @@
                   <c:v>September</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2274729</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2182262</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2149815</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1EF2-4B8C-A1D4-160A30CCD038}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="75"/>
         <c:axId val="767339344"/>
         <c:axId val="655641392"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="767339344"/>
         <c:scaling>
@@ -1515,50 +1584,839 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="sr-Latn-RS"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
+<file path=xl/charts/chart11.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="hr-HR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="hr-HR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ratio of the purchase and sale of foreign cash and cheques in March 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="hr-HR" sz="1000" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="sr-Latn-RS"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-44CA-47D3-A905-F7A4AE6B7089}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-44CA-47D3-A905-F7A4AE6B7089}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-44CA-47D3-A905-F7A4AE6B7089}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="6.9444444444444448E-2"/>
+                  <c:y val="0"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-44CA-47D3-A905-F7A4AE6B7089}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-6.1111111111111137E-2"/>
+                  <c:y val="6.4814814814814797E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-44CA-47D3-A905-F7A4AE6B7089}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.11388888888888889"/>
+                  <c:y val="8.3333333333333329E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-44CA-47D3-A905-F7A4AE6B7089}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="0.00%" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="sr-Latn-RS"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:separator>
+</c:separator>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2026'!$B$50:$B$52</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Purchase of foreign cash</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Sale of foreign cash</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Redemption of cheques</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2026'!$E$50:$E$52</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>85.352840577294913</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>14.647159422705091</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-44CA-47D3-A905-F7A4AE6B7089}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="outEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="10"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sr-Latn-RS"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart12.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="hr-HR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="hr-HR" sz="1000" b="1" i="0" baseline="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Share of individual currencies in the total turnover of authorised exchange offices in March 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="hr-HR" sz="1000">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="sr-Latn-RS"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-FC32-4A65-B7EA-13C67F21E7B2}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-FC32-4A65-B7EA-13C67F21E7B2}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-FC32-4A65-B7EA-13C67F21E7B2}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-FC32-4A65-B7EA-13C67F21E7B2}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="3.6111111111111108E-2"/>
+                  <c:y val="1.3888888888888805E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-FC32-4A65-B7EA-13C67F21E7B2}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-7.4999999999999997E-2"/>
+                  <c:y val="-2.1245625546806649E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-FC32-4A65-B7EA-13C67F21E7B2}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0"/>
+                  <c:y val="2.3148148148148147E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-FC32-4A65-B7EA-13C67F21E7B2}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.22777777777777777"/>
+                  <c:y val="2.3148148148148147E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-FC32-4A65-B7EA-13C67F21E7B2}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="0.00%" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="sr-Latn-RS"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:separator>
+</c:separator>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2026'!$B$40:$B$42</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>USD</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>CHF</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Other currencies</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2026'!$E$40:$E$42</c:f>
+              <c:numCache>
+                <c:formatCode>0.00</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>56.714437094268575</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>16.659361760851805</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>26.626201144879619</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000008-FC32-4A65-B7EA-13C67F21E7B2}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="outEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sr-Latn-RS"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hr-HR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="hr-HR" sz="1000"/>
@@ -1635,50 +2493,53 @@
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>11183193</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>11550188</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>12527536</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-95F7-443A-A8A2-20CA3F7A5AC8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sale of foreign cash </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -1714,50 +2575,53 @@
                   <c:v>September</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2274729</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2182262</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2149815</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-95F7-443A-A8A2-20CA3F7A5AC8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="75"/>
         <c:overlap val="100"/>
         <c:axId val="655644752"/>
         <c:axId val="699254288"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="655644752"/>
@@ -2010,50 +2874,53 @@
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$40:$N$40</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>50.746772049949463</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>53.943076435741624</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>56.714437094268575</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$41</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CHF</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -2090,50 +2957,53 @@
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$41:$N$41</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>23.932216281235689</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.025323230741783</c:v>
                 </c:pt>
+                <c:pt idx="2">
+                  <c:v>16.659361760851805</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$42</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -2169,50 +3039,53 @@
                   <c:v>September</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$42:$N$42</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>25.321011668814847</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.031600333516593</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>26.626201144879619</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="55"/>
         <c:overlap val="100"/>
         <c:axId val="816337872"/>
         <c:axId val="816338432"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="816337872"/>
@@ -2437,60 +3310,82 @@
             <c:numRef>
               <c:f>'February 2026'!$E$80</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>11.550188</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-E4A1-40D5-A593-CAEF72364558}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>March</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
-            <c:delete val="1"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+              </c:ext>
+            </c:extLst>
           </c:dLbls>
           <c:val>
-            <c:numLit>
-[...5 lines deleted...]
-            </c:numLit>
+            <c:numRef>
+              <c:f>'March 2026'!$E$80</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>12.527536</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-E4A1-40D5-A593-CAEF72364558}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>April</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="1"/>
               <c:pt idx="0">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
@@ -2972,60 +3867,82 @@
             <c:numRef>
               <c:f>'February 2026'!$E$81</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2.1822620000000001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-0580-4227-A998-E15E02A4EB68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>March</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
-            <c:delete val="1"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+              </c:ext>
+            </c:extLst>
           </c:dLbls>
           <c:val>
-            <c:numLit>
-[...5 lines deleted...]
-            </c:numLit>
+            <c:numRef>
+              <c:f>'March 2026'!$E$81</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>2.1498149999999998</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-0580-4227-A998-E15E02A4EB68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>April</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="1"/>
               <c:pt idx="0">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
@@ -4336,102 +5253,102 @@
                 <c:pt idx="13">
                   <c:v>RON</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>BGN</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>BAM</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>PLN</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$P$15:$P$32</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="18"/>
                 <c:pt idx="0">
-                  <c:v>3.697602960341992</c:v>
+                  <c:v>3.6111397794429854</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1.8699413159922931</c:v>
+                  <c:v>2.2692421080554106</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.1190752373671092</c:v>
+                  <c:v>0.16450142273082297</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.10974840653154727</c:v>
+                  <c:v>0.14922234963673567</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>5.398782333687822</c:v>
+                  <c:v>5.0481990625570923</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.10178235148824004</c:v>
+                  <c:v>0.11298202197430225</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1.3960824074050918E-2</c:v>
+                  <c:v>1.9009870682482541E-2</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>7.355544822998376E-6</c:v>
+                  <c:v>1.982434057854066E-4</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1.2986214385003633E-2</c:v>
+                  <c:v>2.2270138741483505E-2</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>22.464095011278257</c:v>
+                  <c:v>20.429159713319017</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>3.3725687901585166</c:v>
+                  <c:v>3.8651063015774709</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>52.361060010506655</c:v>
+                  <c:v>53.887200887423468</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>8.1819402838622435E-2</c:v>
+                  <c:v>0.12174533589992462</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>0</c:v>
+                  <c:v>2.149627291648987E-3</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1.9859971022095614E-4</c:v>
+                  <c:v>1.2897763749893923E-4</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>9.9484589618707684</c:v>
+                  <c:v>9.8405996428322595</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>0.44713253647283679</c:v>
+                  <c:v>0.43791251795565767</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>7.7968775123782785E-4</c:v>
+                  <c:v>1.9231998835952939E-2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000024-0099-44EF-8CD7-1715CDB51D62}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:firstSliceAng val="75"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
@@ -5814,50 +6731,130 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
+<file path=xl/charts/colors6.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors7.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
 <file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
@@ -7891,50 +8888,1088 @@
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/charts/style5.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style6.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style7.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
@@ -8419,50 +10454,54 @@
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>14288</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>15788</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="7" name="Grafikon 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
@@ -8806,50 +10845,131 @@
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E58B151E-2869-4FDB-8627-8102ED9C849F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Grafikon 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC064183-9583-4DC5-B4B2-F9AD35057D96}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="3" name="Grafikon 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88562CF2-BD28-4155-B57A-ADB7ED882ACB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -9138,62 +11258,66 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="N90:Q107"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="S35" sqref="S35"/>
+      <selection activeCell="S38" sqref="S38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="90" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N90" s="27"/>
       <c r="O90" s="58"/>
       <c r="P90" s="27"/>
       <c r="Q90" s="58"/>
     </row>
     <row r="91" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N91" s="27"/>
       <c r="O91" s="58"/>
       <c r="P91" s="27"/>
       <c r="Q91" s="58"/>
     </row>
     <row r="92" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N92" s="27"/>
       <c r="O92" s="58"/>
       <c r="P92" s="27"/>
       <c r="Q92" s="58"/>
@@ -10297,51 +12421,51 @@
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B6:B7 B8:B21 B32:B47 B58:B70 B22:C22 B48:C48 B71:C71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8F8F0F7-DBDD-4284-AD64-87D582226B98}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q81"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A32" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
     <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
     <col min="10" max="16384" width="9.33203125" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
         <v>80</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
     </row>
     <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
@@ -11308,58 +13432,1075 @@
       <c r="E81" s="19">
         <f>+E51</f>
         <v>2.1822620000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B6:B22 A32:B48 A58:B71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92510B8D-43C8-4710-9BFD-FF1DA35D400C}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:Q81"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J26" sqref="J26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
+    <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
+    <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
+    <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
+    <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
+    <col min="10" max="16384" width="9.33203125" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+    </row>
+    <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="32"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+    </row>
+    <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="61"/>
+    </row>
+    <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="36">
+        <v>812255</v>
+      </c>
+      <c r="E6" s="36">
+        <v>483142</v>
+      </c>
+    </row>
+    <row r="7" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="36">
+        <v>676050</v>
+      </c>
+      <c r="E7" s="36">
+        <v>417002</v>
+      </c>
+    </row>
+    <row r="8" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="36">
+        <v>394910</v>
+      </c>
+      <c r="E8" s="36">
+        <v>15367</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="36">
+        <v>3450</v>
+      </c>
+      <c r="E9" s="36">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="36">
+        <v>175553900</v>
+      </c>
+      <c r="E10" s="36">
+        <v>427618</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="36">
+        <v>1769000</v>
+      </c>
+      <c r="E11" s="36">
+        <v>9156</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="36">
+        <v>6600</v>
+      </c>
+      <c r="E12" s="36">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="36">
+        <v>11110</v>
+      </c>
+      <c r="E13" s="36">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="36">
+        <v>17990</v>
+      </c>
+      <c r="E14" s="36">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="36">
+        <v>1983370</v>
+      </c>
+      <c r="E15" s="36">
+        <v>2129721</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="36">
+        <v>488991</v>
+      </c>
+      <c r="E16" s="36">
+        <v>551850</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="36">
+        <v>9202629</v>
+      </c>
+      <c r="E17" s="36">
+        <v>7671009</v>
+      </c>
+    </row>
+    <row r="18" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="36">
+        <v>1626970</v>
+      </c>
+      <c r="E18" s="36">
+        <v>12599</v>
+      </c>
+    </row>
+    <row r="19" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="36">
+        <v>4515</v>
+      </c>
+      <c r="E19" s="36">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="20" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="36">
+        <v>0</v>
+      </c>
+      <c r="E20" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="36">
+        <v>1476174</v>
+      </c>
+      <c r="E21" s="36">
+        <v>745745</v>
+      </c>
+      <c r="H21" s="14"/>
+    </row>
+    <row r="22" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="36">
+        <v>241635</v>
+      </c>
+      <c r="E22" s="36">
+        <v>55205</v>
+      </c>
+      <c r="H22" s="14"/>
+    </row>
+    <row r="23" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36">
+        <v>6519</v>
+      </c>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+    </row>
+    <row r="24" spans="2:17" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="16">
+        <f>SUM(E6:E23)</f>
+        <v>12527536</v>
+      </c>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+    </row>
+    <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="9">
+        <f>+E24/1000000</f>
+        <v>12.527536</v>
+      </c>
+      <c r="I25" s="14"/>
+    </row>
+    <row r="26" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="31"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+    </row>
+    <row r="27" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="31"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+    </row>
+    <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+    </row>
+    <row r="29" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="29"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="Q29" s="22"/>
+    </row>
+    <row r="30" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="61"/>
+      <c r="D30" s="61" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" s="61"/>
+      <c r="Q30" s="22"/>
+    </row>
+    <row r="31" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B31" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q31" s="22"/>
+    </row>
+    <row r="32" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="36">
+        <v>38395</v>
+      </c>
+      <c r="E32" s="36">
+        <v>23368</v>
+      </c>
+      <c r="Q32" s="22"/>
+    </row>
+    <row r="33" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="27">
+        <v>124</v>
+      </c>
+      <c r="C33" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="36">
+        <v>38725</v>
+      </c>
+      <c r="E33" s="36">
+        <v>24634</v>
+      </c>
+      <c r="Q33" s="22"/>
+    </row>
+    <row r="34" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="36">
+        <v>489610</v>
+      </c>
+      <c r="E34" s="36">
+        <v>21129</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="36">
+        <v>266650</v>
+      </c>
+      <c r="E35" s="36">
+        <v>32314</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="36">
+        <v>86793900</v>
+      </c>
+      <c r="E36" s="36">
+        <v>217999</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="36">
+        <v>1833000</v>
+      </c>
+      <c r="E37" s="36">
+        <v>10472</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" s="36">
+        <v>45600</v>
+      </c>
+      <c r="E38" s="36">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D39" s="36">
+        <v>0</v>
+      </c>
+      <c r="E39" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="36">
+        <v>49330</v>
+      </c>
+      <c r="E40" s="36">
+        <v>4656</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" s="36">
+        <v>281930</v>
+      </c>
+      <c r="E41" s="36">
+        <v>315432</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="36">
+        <v>126975</v>
+      </c>
+      <c r="E42" s="36">
+        <v>149368</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="36">
+        <v>745700</v>
+      </c>
+      <c r="E43" s="36">
+        <v>653168</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" s="36">
+        <v>1760610</v>
+      </c>
+      <c r="E44" s="36">
+        <v>16126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" s="36">
+        <v>1178</v>
+      </c>
+      <c r="E45" s="36">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C46" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="36">
+        <v>0</v>
+      </c>
+      <c r="E46" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" s="36">
+        <v>1284842</v>
+      </c>
+      <c r="E47" s="36">
+        <v>669267</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D48" s="36">
+        <v>26420</v>
+      </c>
+      <c r="E48" s="36">
+        <v>6562</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C49" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D49" s="36"/>
+      <c r="E49" s="36">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="10"/>
+      <c r="D50" s="16"/>
+      <c r="E50" s="16">
+        <f>SUM(E32:E49)</f>
+        <v>2149815</v>
+      </c>
+    </row>
+    <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" s="6"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="9">
+        <f>+E50/1000000</f>
+        <v>2.1498149999999998</v>
+      </c>
+    </row>
+    <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="31"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+    </row>
+    <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="31"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+    </row>
+    <row r="54" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="39"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+    </row>
+    <row r="55" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="32"/>
+      <c r="C55" s="39"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+    </row>
+    <row r="56" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C56" s="61"/>
+      <c r="D56" s="61" t="s">
+        <v>64</v>
+      </c>
+      <c r="E56" s="61"/>
+    </row>
+    <row r="57" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B57" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" s="36">
+        <v>0</v>
+      </c>
+      <c r="E58" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="27">
+        <v>124</v>
+      </c>
+      <c r="C59" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="36">
+        <v>0</v>
+      </c>
+      <c r="E59" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C60" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="36">
+        <v>0</v>
+      </c>
+      <c r="E60" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" s="36">
+        <v>0</v>
+      </c>
+      <c r="E61" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="36">
+        <v>0</v>
+      </c>
+      <c r="E62" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D63" s="36">
+        <v>0</v>
+      </c>
+      <c r="E63" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D64" s="36">
+        <v>0</v>
+      </c>
+      <c r="E64" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" s="36">
+        <v>0</v>
+      </c>
+      <c r="E65" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" s="36">
+        <v>0</v>
+      </c>
+      <c r="E66" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67" s="36">
+        <v>0</v>
+      </c>
+      <c r="E67" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" s="36">
+        <v>0</v>
+      </c>
+      <c r="E68" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C69" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D69" s="36">
+        <v>0</v>
+      </c>
+      <c r="E69" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D70" s="36">
+        <v>0</v>
+      </c>
+      <c r="E70" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D71" s="36">
+        <v>0</v>
+      </c>
+      <c r="E71" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C72" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D72" s="36"/>
+      <c r="E72" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C73" s="10"/>
+      <c r="D73" s="16"/>
+      <c r="E73" s="16">
+        <f>SUM(E58:E72)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C74" s="6"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="9">
+        <f>+E73/1000000</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="31"/>
+      <c r="D75" s="36"/>
+      <c r="E75" s="36"/>
+    </row>
+    <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="31"/>
+      <c r="D76" s="36"/>
+      <c r="E76" s="36"/>
+    </row>
+    <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="C77" s="39"/>
+      <c r="D77" s="36"/>
+      <c r="E77" s="36"/>
+    </row>
+    <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C78" s="39"/>
+      <c r="D78" s="36"/>
+      <c r="E78" s="36"/>
+    </row>
+    <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="60"/>
+      <c r="C79" s="60"/>
+      <c r="D79" s="60"/>
+      <c r="E79" s="60"/>
+    </row>
+    <row r="80" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="C80" s="53"/>
+      <c r="D80" s="53"/>
+      <c r="E80" s="14">
+        <f>+E25+E74</f>
+        <v>12.527536</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C81" s="11"/>
+      <c r="D81" s="11"/>
+      <c r="E81" s="19">
+        <f>+E51</f>
+        <v>2.1498149999999998</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B79:E79"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:E56"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="B6:B22 A32:B48 B58:B71" numberStoredAsText="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:P53"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="39" style="2" customWidth="1"/>
     <col min="3" max="14" width="16.1640625" style="45" customWidth="1"/>
     <col min="15" max="15" width="19.5" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.6640625" style="2" customWidth="1"/>
     <col min="17" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:16" s="35" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
@@ -11413,99 +14554,105 @@
       <c r="K5" s="23" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="39" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="43">
         <f>+'January 2026'!$E$24+'January 2026'!$E$71</f>
         <v>11183193</v>
       </c>
       <c r="D6" s="43">
         <f>+'February 2026'!$E$24+'February 2026'!$E$71</f>
         <v>11550188</v>
       </c>
-      <c r="E6" s="43"/>
+      <c r="E6" s="43">
+        <f>+'March 2026'!$E$24+'March 2026'!$E$71</f>
+        <v>12527536</v>
+      </c>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
     </row>
     <row r="7" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="43">
         <f>+'January 2026'!$E$50</f>
         <v>2274729</v>
       </c>
       <c r="D7" s="43">
         <f>+'February 2026'!$E$50</f>
         <v>2182262</v>
       </c>
-      <c r="E7" s="43"/>
+      <c r="E7" s="43">
+        <f>+'March 2026'!$E$50</f>
+        <v>2149815</v>
+      </c>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
       <c r="N7" s="43"/>
     </row>
     <row r="8" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7">
         <f t="shared" ref="C8" si="0">SUM(C6:C7)</f>
         <v>13457922</v>
       </c>
       <c r="D8" s="7">
         <f t="shared" ref="D8:N8" si="1">SUM(D6:D7)</f>
         <v>13732450</v>
       </c>
       <c r="E8" s="7">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>14677351</v>
       </c>
       <c r="F8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -11638,656 +14785,710 @@
       <c r="M14" s="23" t="s">
         <v>44</v>
       </c>
       <c r="N14" s="23" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="51" t="s">
         <v>54</v>
       </c>
       <c r="P14" s="23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="43">
         <f>+'January 2026'!$E6+'January 2026'!$E32</f>
         <v>496575</v>
       </c>
       <c r="D15" s="43">
         <f>+'February 2026'!$E6+'February 2026'!$E32</f>
         <v>508817</v>
       </c>
-      <c r="E15" s="43"/>
+      <c r="E15" s="43">
+        <f>+'March 2026'!$E6+'March 2026'!$E32</f>
+        <v>506510</v>
+      </c>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
       <c r="N15" s="43"/>
       <c r="O15" s="3">
         <f t="shared" ref="O15:O32" si="2">SUM(C15:N15)</f>
-        <v>1005392</v>
+        <v>1511902</v>
       </c>
       <c r="P15" s="43">
         <f>+(O15/O33)*100</f>
-        <v>3.697602960341992</v>
+        <v>3.6111397794429854</v>
       </c>
     </row>
     <row r="16" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="43">
         <f>+'January 2026'!$E7+'January 2026'!$E33</f>
         <v>211421</v>
       </c>
       <c r="D16" s="43">
         <f>+'February 2026'!$E7+'February 2026'!$E33</f>
         <v>297023</v>
       </c>
-      <c r="E16" s="43"/>
+      <c r="E16" s="43">
+        <f>+'March 2026'!$E7+'March 2026'!$E33</f>
+        <v>441636</v>
+      </c>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="N16" s="43"/>
       <c r="O16" s="3">
         <f t="shared" si="2"/>
-        <v>508444</v>
+        <v>950080</v>
       </c>
       <c r="P16" s="43">
         <f>+(O16/O33)*100</f>
-        <v>1.8699413159922931</v>
+        <v>2.2692421080554106</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="43">
         <f>+'January 2026'!$E8+'January 2026'!$E34</f>
         <v>17151</v>
       </c>
       <c r="D17" s="43">
         <f>+'February 2026'!$E8+'February 2026'!$E34</f>
         <v>15226</v>
       </c>
-      <c r="E17" s="43"/>
+      <c r="E17" s="43">
+        <f>+'March 2026'!$E8+'March 2026'!$E34</f>
+        <v>36496</v>
+      </c>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="43"/>
       <c r="I17" s="43"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="43"/>
       <c r="N17" s="43"/>
       <c r="O17" s="3">
         <f t="shared" si="2"/>
-        <v>32377</v>
+        <v>68873</v>
       </c>
       <c r="P17" s="43">
         <f>+(O17/O33)*100</f>
-        <v>0.1190752373671092</v>
+        <v>0.16450142273082297</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="43">
         <f>+'January 2026'!$E9+'January 2026'!$E35</f>
         <v>16129</v>
       </c>
       <c r="D18" s="43">
         <f>+'February 2026'!$E9+'February 2026'!$E35</f>
         <v>13712</v>
       </c>
-      <c r="E18" s="43"/>
+      <c r="E18" s="43">
+        <f>+'March 2026'!$E9+'March 2026'!$E35</f>
+        <v>32635</v>
+      </c>
       <c r="F18" s="43"/>
       <c r="G18" s="43"/>
       <c r="H18" s="43"/>
       <c r="I18" s="43"/>
       <c r="J18" s="43"/>
       <c r="K18" s="43"/>
       <c r="L18" s="43"/>
       <c r="M18" s="43"/>
       <c r="N18" s="43"/>
       <c r="O18" s="3">
         <f t="shared" si="2"/>
-        <v>29841</v>
+        <v>62476</v>
       </c>
       <c r="P18" s="43">
         <f>+(O18/O33)*100</f>
-        <v>0.10974840653154727</v>
+        <v>0.14922234963673567</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="43">
         <f>+'January 2026'!$E10+'January 2026'!$E36</f>
         <v>679091</v>
       </c>
       <c r="D19" s="43">
         <f>+'February 2026'!$E10+'February 2026'!$E36</f>
         <v>788858</v>
       </c>
-      <c r="E19" s="43"/>
+      <c r="E19" s="43">
+        <f>+'March 2026'!$E10+'March 2026'!$E36</f>
+        <v>645617</v>
+      </c>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
       <c r="N19" s="43"/>
       <c r="O19" s="3">
         <f t="shared" si="2"/>
-        <v>1467949</v>
+        <v>2113566</v>
       </c>
       <c r="P19" s="43">
         <f>+(O19/O33)*100</f>
-        <v>5.398782333687822</v>
+        <v>5.0481990625570923</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="43">
         <f>+'January 2026'!$E11+'January 2026'!$E37</f>
         <v>21555</v>
       </c>
       <c r="D20" s="43">
         <f>+'February 2026'!$E11+'February 2026'!$E37</f>
         <v>6120</v>
       </c>
-      <c r="E20" s="43"/>
+      <c r="E20" s="43">
+        <f>+'March 2026'!$E11+'March 2026'!$E37</f>
+        <v>19628</v>
+      </c>
       <c r="F20" s="43"/>
       <c r="G20" s="43"/>
       <c r="H20" s="43"/>
       <c r="I20" s="43"/>
       <c r="J20" s="43"/>
       <c r="K20" s="43"/>
       <c r="L20" s="43"/>
       <c r="M20" s="43"/>
       <c r="N20" s="43"/>
       <c r="O20" s="3">
         <f t="shared" si="2"/>
-        <v>27675</v>
+        <v>47303</v>
       </c>
       <c r="P20" s="43">
         <f>+(O20/O33)*100</f>
-        <v>0.10178235148824004</v>
+        <v>0.11298202197430225</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="43">
         <f>+'January 2026'!$E12+'January 2026'!$E38</f>
         <v>2056</v>
       </c>
       <c r="D21" s="43">
         <f>+'February 2026'!$E12+'February 2026'!$E38</f>
         <v>1740</v>
       </c>
-      <c r="E21" s="43"/>
+      <c r="E21" s="43">
+        <f>+'March 2026'!$E12+'March 2026'!$E38</f>
+        <v>4163</v>
+      </c>
       <c r="F21" s="43"/>
       <c r="G21" s="43"/>
       <c r="H21" s="43"/>
       <c r="I21" s="43"/>
       <c r="J21" s="43"/>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
       <c r="N21" s="43"/>
       <c r="O21" s="3">
         <f t="shared" si="2"/>
-        <v>3796</v>
+        <v>7959</v>
       </c>
       <c r="P21" s="43">
         <f>+(O21/O33)*100</f>
-        <v>1.3960824074050918E-2</v>
+        <v>1.9009870682482541E-2</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="20" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="43">
         <f>+'January 2026'!$E13+'January 2026'!$E39</f>
         <v>2</v>
       </c>
       <c r="D22" s="43">
         <f>+'February 2026'!$E13+'February 2026'!$E39</f>
         <v>0</v>
       </c>
-      <c r="E22" s="43"/>
+      <c r="E22" s="43">
+        <f>+'March 2026'!$E13+'March 2026'!$E39</f>
+        <v>81</v>
+      </c>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="3">
         <f t="shared" si="2"/>
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="P22" s="43">
         <f>+(O22/O33)*100</f>
-        <v>7.355544822998376E-6</v>
+        <v>1.982434057854066E-4</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="43">
         <f>+'January 2026'!$E14+'January 2026'!$E40</f>
         <v>2048</v>
       </c>
       <c r="D23" s="43">
         <f>+'February 2026'!$E14+'February 2026'!$E40</f>
         <v>1483</v>
       </c>
-      <c r="E23" s="43"/>
+      <c r="E23" s="43">
+        <f>+'March 2026'!$E14+'March 2026'!$E40</f>
+        <v>5793</v>
+      </c>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="3">
         <f t="shared" si="2"/>
-        <v>3531</v>
+        <v>9324</v>
       </c>
       <c r="P23" s="43">
         <f>+(O23/O33)*100</f>
-        <v>1.2986214385003633E-2</v>
+        <v>2.2270138741483505E-2</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="43">
         <f>+'January 2026'!$E15+'January 2026'!$E41</f>
         <v>3220779</v>
       </c>
       <c r="D24" s="43">
         <f>+'February 2026'!$E15+'February 2026'!$E41</f>
         <v>2887292</v>
       </c>
-      <c r="E24" s="43"/>
+      <c r="E24" s="43">
+        <f>+'March 2026'!$E15+'March 2026'!$E41</f>
+        <v>2445153</v>
+      </c>
       <c r="F24" s="43"/>
       <c r="G24" s="43"/>
       <c r="H24" s="43"/>
       <c r="I24" s="43"/>
       <c r="J24" s="43"/>
       <c r="K24" s="43"/>
       <c r="L24" s="43"/>
       <c r="M24" s="43"/>
       <c r="N24" s="43"/>
       <c r="O24" s="3">
         <f t="shared" si="2"/>
-        <v>6108071</v>
+        <v>8553224</v>
       </c>
       <c r="P24" s="43">
         <f>+(O24/O33)*100</f>
-        <v>22.464095011278257</v>
+        <v>20.429159713319017</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="43">
         <f>+'January 2026'!$E16+'January 2026'!$E42</f>
         <v>482896</v>
       </c>
       <c r="D25" s="43">
         <f>+'February 2026'!$E16+'February 2026'!$E42</f>
         <v>434118</v>
       </c>
-      <c r="E25" s="43"/>
+      <c r="E25" s="43">
+        <f>+'March 2026'!$E16+'March 2026'!$E42</f>
+        <v>701218</v>
+      </c>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="3">
         <f t="shared" si="2"/>
-        <v>917014</v>
+        <v>1618232</v>
       </c>
       <c r="P25" s="43">
         <f>+(O25/O33)*100</f>
-        <v>3.3725687901585166</v>
+        <v>3.8651063015774709</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="43">
         <f>+'January 2026'!$E17+'January 2026'!$E43</f>
         <v>6829461</v>
       </c>
       <c r="D26" s="43">
         <f>+'February 2026'!$E17+'February 2026'!$E43</f>
         <v>7407706</v>
       </c>
-      <c r="E26" s="43"/>
+      <c r="E26" s="43">
+        <f>+'March 2026'!$E17+'March 2026'!$E43</f>
+        <v>8324177</v>
+      </c>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
       <c r="H26" s="43"/>
       <c r="I26" s="43"/>
       <c r="J26" s="43"/>
       <c r="K26" s="43"/>
       <c r="L26" s="43"/>
       <c r="M26" s="43"/>
       <c r="N26" s="43"/>
       <c r="O26" s="3">
         <f t="shared" si="2"/>
-        <v>14237167</v>
+        <v>22561344</v>
       </c>
       <c r="P26" s="43">
         <f>+(O26/O33)*100</f>
-        <v>52.361060010506655</v>
+        <v>53.887200887423468</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="43">
         <f>+'January 2026'!$E18+'January 2026'!$E44</f>
         <v>11020</v>
       </c>
       <c r="D27" s="43">
         <f>+'February 2026'!$E18+'February 2026'!$E44</f>
         <v>11227</v>
       </c>
-      <c r="E27" s="43"/>
+      <c r="E27" s="43">
+        <f>+'March 2026'!$E18+'March 2026'!$E44</f>
+        <v>28725</v>
+      </c>
       <c r="F27" s="43"/>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
       <c r="I27" s="43"/>
       <c r="J27" s="43"/>
       <c r="K27" s="43"/>
       <c r="L27" s="43"/>
       <c r="M27" s="43"/>
       <c r="N27" s="43"/>
       <c r="O27" s="3">
         <f t="shared" si="2"/>
-        <v>22247</v>
+        <v>50972</v>
       </c>
       <c r="P27" s="43">
         <f>+(O27/O33)*100</f>
-        <v>8.1819402838622435E-2</v>
+        <v>0.12174533589992462</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="43">
         <f>+'January 2026'!$E19+'January 2026'!$E45</f>
         <v>0</v>
       </c>
       <c r="D28" s="43">
         <f>+'February 2026'!$E19+'February 2026'!$E45</f>
         <v>0</v>
       </c>
-      <c r="E28" s="43"/>
+      <c r="E28" s="43">
+        <f>+'March 2026'!$E19+'March 2026'!$E45</f>
+        <v>900</v>
+      </c>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="3">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="P28" s="43">
         <f>+(O28/O33)*100</f>
-        <v>0</v>
+        <v>2.149627291648987E-3</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="43">
         <f>+'January 2026'!$E20+'January 2026'!$E46</f>
         <v>54</v>
       </c>
       <c r="D29" s="43">
         <f>+'February 2026'!$E20+'February 2026'!$E46</f>
         <v>0</v>
       </c>
-      <c r="E29" s="43"/>
+      <c r="E29" s="43">
+        <f>+'March 2026'!$E20+'March 2026'!$E46</f>
+        <v>0</v>
+      </c>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="43"/>
       <c r="I29" s="43"/>
       <c r="J29" s="43"/>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
       <c r="N29" s="43"/>
       <c r="O29" s="3">
         <f t="shared" si="2"/>
         <v>54</v>
       </c>
       <c r="P29" s="43">
         <f>+(O29/O33)*100</f>
-        <v>1.9859971022095614E-4</v>
+        <v>1.2897763749893923E-4</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="43">
         <f>+'January 2026'!$E21+'January 2026'!$E47</f>
         <v>1404118</v>
       </c>
       <c r="D30" s="43">
         <f>+'February 2026'!$E21+'February 2026'!$E47</f>
         <v>1300905</v>
       </c>
-      <c r="E30" s="43"/>
+      <c r="E30" s="43">
+        <f>+'March 2026'!$E21+'March 2026'!$E47</f>
+        <v>1415012</v>
+      </c>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="43"/>
       <c r="N30" s="43"/>
       <c r="O30" s="3">
         <f t="shared" si="2"/>
-        <v>2705023</v>
+        <v>4120035</v>
       </c>
       <c r="P30" s="43">
         <f>+(O30/O33)*100</f>
-        <v>9.9484589618707684</v>
+        <v>9.8405996428322595</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="43">
         <f>+'January 2026'!$E22+'January 2026'!$E48</f>
         <v>63440</v>
       </c>
       <c r="D31" s="43">
         <f>+'February 2026'!$E22+'February 2026'!$E48</f>
         <v>58137</v>
       </c>
-      <c r="E31" s="43"/>
+      <c r="E31" s="43">
+        <f>+'March 2026'!$E22+'March 2026'!$E48</f>
+        <v>61767</v>
+      </c>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="M31" s="43"/>
       <c r="N31" s="43"/>
       <c r="O31" s="3">
         <f t="shared" si="2"/>
-        <v>121577</v>
+        <v>183344</v>
       </c>
       <c r="P31" s="43">
         <f>+(O31/O33)*100</f>
-        <v>0.44713253647283679</v>
+        <v>0.43791251795565767</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="43">
         <f>+'January 2026'!$E23+'January 2026'!$E49</f>
         <v>126</v>
       </c>
       <c r="D32" s="43">
         <f>+'February 2026'!$E23+'February 2026'!$E49</f>
         <v>86</v>
       </c>
-      <c r="E32" s="43"/>
+      <c r="E32" s="43">
+        <f>+'March 2026'!$E23+'March 2026'!$E49</f>
+        <v>7840</v>
+      </c>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="3">
         <f t="shared" si="2"/>
-        <v>212</v>
+        <v>8052</v>
       </c>
       <c r="P32" s="43">
         <f>+(O32/O33)*100</f>
-        <v>7.7968775123782785E-4</v>
+        <v>1.9231998835952939E-2</v>
       </c>
     </row>
     <row r="33" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="7">
         <f t="shared" ref="C33" si="3">SUM(C15:C32)</f>
         <v>13457922</v>
       </c>
       <c r="D33" s="7">
         <f t="shared" ref="D33:N33" si="4">SUM(D15:D32)</f>
         <v>13732450</v>
       </c>
       <c r="E33" s="7">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>14677351</v>
       </c>
       <c r="F33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O33" s="7">
         <f t="shared" ref="O33:P33" si="5">SUM(O15:O32)</f>
-        <v>27190372</v>
+        <v>41867723</v>
       </c>
       <c r="P33" s="7">
         <f t="shared" si="5"/>
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="43"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="43"/>
       <c r="I34" s="43"/>
       <c r="J34" s="43"/>
       <c r="K34" s="43"/>
       <c r="L34" s="43"/>
       <c r="M34" s="43"/>
       <c r="N34" s="43"/>
     </row>
     <row r="35" spans="2:16" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="43"/>
       <c r="I35" s="43"/>
       <c r="J35" s="43"/>
@@ -12368,129 +15569,138 @@
       </c>
       <c r="I39" s="23" t="s">
         <v>40</v>
       </c>
       <c r="J39" s="23" t="s">
         <v>41</v>
       </c>
       <c r="K39" s="23" t="s">
         <v>42</v>
       </c>
       <c r="L39" s="23" t="s">
         <v>43</v>
       </c>
       <c r="M39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="N39" s="23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="40" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="54">
-        <f t="shared" ref="C40:D40" si="6">+(C26/C8)*100</f>
+        <f t="shared" ref="C40:E40" si="6">+(C26/C8)*100</f>
         <v>50.746772049949463</v>
       </c>
       <c r="D40" s="54">
         <f t="shared" si="6"/>
         <v>53.943076435741624</v>
       </c>
-      <c r="E40" s="54"/>
+      <c r="E40" s="54">
+        <f t="shared" si="6"/>
+        <v>56.714437094268575</v>
+      </c>
       <c r="F40" s="54"/>
       <c r="G40" s="54"/>
       <c r="H40" s="54"/>
       <c r="I40" s="54"/>
       <c r="J40" s="54"/>
       <c r="K40" s="54"/>
       <c r="L40" s="54"/>
       <c r="M40" s="54"/>
       <c r="N40" s="54"/>
     </row>
     <row r="41" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="54">
-        <f t="shared" ref="C41:D41" si="7">+(C24/C8)*100</f>
+        <f t="shared" ref="C41:E41" si="7">+(C24/C8)*100</f>
         <v>23.932216281235689</v>
       </c>
       <c r="D41" s="54">
         <f t="shared" si="7"/>
         <v>21.025323230741783</v>
       </c>
-      <c r="E41" s="54"/>
+      <c r="E41" s="54">
+        <f t="shared" si="7"/>
+        <v>16.659361760851805</v>
+      </c>
       <c r="F41" s="54"/>
       <c r="G41" s="54"/>
       <c r="H41" s="54"/>
       <c r="I41" s="54"/>
       <c r="J41" s="54"/>
       <c r="K41" s="54"/>
       <c r="L41" s="54"/>
       <c r="M41" s="54"/>
       <c r="N41" s="54"/>
     </row>
     <row r="42" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="49" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="55">
-        <f t="shared" ref="C42:D42" si="8">100-C40-C41</f>
+        <f t="shared" ref="C42:E42" si="8">100-C40-C41</f>
         <v>25.321011668814847</v>
       </c>
       <c r="D42" s="55">
         <f t="shared" si="8"/>
         <v>25.031600333516593</v>
       </c>
-      <c r="E42" s="55"/>
+      <c r="E42" s="55">
+        <f t="shared" si="8"/>
+        <v>26.626201144879619</v>
+      </c>
       <c r="F42" s="55"/>
       <c r="G42" s="55"/>
       <c r="H42" s="55"/>
       <c r="I42" s="55"/>
       <c r="J42" s="55"/>
       <c r="K42" s="55"/>
       <c r="L42" s="55"/>
       <c r="M42" s="55"/>
       <c r="N42" s="55"/>
     </row>
     <row r="43" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="56">
         <f t="shared" ref="C43:N43" si="9">SUM(C40:C42)</f>
         <v>100</v>
       </c>
       <c r="D43" s="56">
         <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="E43" s="56">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="I43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
@@ -12584,122 +15794,131 @@
       <c r="K49" s="23" t="s">
         <v>42</v>
       </c>
       <c r="L49" s="23" t="s">
         <v>43</v>
       </c>
       <c r="M49" s="23" t="s">
         <v>44</v>
       </c>
       <c r="N49" s="23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="39" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="43">
         <f>+('January 2026'!$E$24/'2026'!C8)*100</f>
         <v>83.097472254631882</v>
       </c>
       <c r="D50" s="43">
         <f>+('February 2026'!$E$24/'2026'!D8)*100</f>
         <v>84.108720585183278</v>
       </c>
-      <c r="E50" s="43"/>
+      <c r="E50" s="43">
+        <f>+('March 2026'!$E$24/'2026'!E8)*100</f>
+        <v>85.352840577294913</v>
+      </c>
       <c r="F50" s="43"/>
       <c r="G50" s="43"/>
       <c r="H50" s="43"/>
       <c r="I50" s="43"/>
       <c r="J50" s="43"/>
       <c r="K50" s="43"/>
       <c r="L50" s="43"/>
       <c r="M50" s="43"/>
       <c r="N50" s="43"/>
     </row>
     <row r="51" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="43">
         <f>+('January 2026'!$E$50/'2026'!C8)*100</f>
         <v>16.902527745368118</v>
       </c>
       <c r="D51" s="43">
         <f>+('February 2026'!$E$50/'2026'!D8)*100</f>
         <v>15.891279414816731</v>
       </c>
-      <c r="E51" s="43"/>
+      <c r="E51" s="43">
+        <f>+('March 2026'!$E$50/'2026'!E8)*100</f>
+        <v>14.647159422705091</v>
+      </c>
       <c r="F51" s="43"/>
       <c r="G51" s="43"/>
       <c r="H51" s="43"/>
       <c r="I51" s="43"/>
       <c r="J51" s="43"/>
       <c r="K51" s="43"/>
       <c r="L51" s="43"/>
       <c r="M51" s="43"/>
       <c r="N51" s="43"/>
     </row>
     <row r="52" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="50" t="s">
         <v>58</v>
       </c>
       <c r="C52" s="57">
         <f>+('January 2026'!$E$73/'2026'!C8)*100</f>
         <v>0</v>
       </c>
       <c r="D52" s="57">
         <f>+('February 2026'!$E$73/'2026'!D8)*100</f>
         <v>0</v>
       </c>
-      <c r="E52" s="57"/>
+      <c r="E52" s="57">
+        <f>+('March 2026'!$E$73/'2026'!E8)*100</f>
+        <v>0</v>
+      </c>
       <c r="F52" s="57"/>
       <c r="G52" s="57"/>
       <c r="H52" s="57"/>
       <c r="I52" s="57"/>
       <c r="J52" s="57"/>
       <c r="K52" s="57"/>
       <c r="L52" s="57"/>
       <c r="M52" s="57"/>
       <c r="N52" s="57"/>
     </row>
     <row r="53" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="19">
         <f t="shared" ref="C53:N53" si="10">SUM(C50:C52)</f>
         <v>100</v>
       </c>
       <c r="D53" s="19">
         <f t="shared" si="10"/>
         <v>100.00000000000001</v>
       </c>
       <c r="E53" s="19">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="G53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="H53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
@@ -12711,52 +15930,53 @@
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Chart 2026</vt:lpstr>
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>
+      <vt:lpstr>March 2026</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>