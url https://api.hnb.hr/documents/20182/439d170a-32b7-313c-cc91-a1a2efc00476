--- v2 (2026-05-13)
+++ v3 (2026-06-05)
@@ -1,116 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style8.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors8.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/charts/chart14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style9.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors9.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D44DB384-A6CA-432B-B606-D60E1FBE93A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F49436C-E483-44FB-AC03-3B0C9DF25515}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Chart 2026" sheetId="1" r:id="rId1"/>
     <sheet name="January 2026" sheetId="37" r:id="rId2"/>
     <sheet name="February 2026" sheetId="38" r:id="rId3"/>
     <sheet name="March 2026" sheetId="39" r:id="rId4"/>
-    <sheet name="2026" sheetId="27" r:id="rId5"/>
+    <sheet name="April 2026" sheetId="40" r:id="rId5"/>
+    <sheet name="2026" sheetId="27" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E52" i="27" l="1"/>
+  <c r="F52" i="27" l="1"/>
+  <c r="F51" i="27"/>
+  <c r="F50" i="27"/>
+  <c r="F42" i="27"/>
+  <c r="F41" i="27"/>
+  <c r="F40" i="27"/>
+  <c r="F16" i="27"/>
+  <c r="F17" i="27"/>
+  <c r="F18" i="27"/>
+  <c r="F19" i="27"/>
+  <c r="F20" i="27"/>
+  <c r="F21" i="27"/>
+  <c r="F22" i="27"/>
+  <c r="F23" i="27"/>
+  <c r="F24" i="27"/>
+  <c r="F25" i="27"/>
+  <c r="F26" i="27"/>
+  <c r="F27" i="27"/>
+  <c r="F28" i="27"/>
+  <c r="F29" i="27"/>
+  <c r="F30" i="27"/>
+  <c r="F31" i="27"/>
+  <c r="F32" i="27"/>
+  <c r="F15" i="27"/>
+  <c r="F7" i="27"/>
+  <c r="F6" i="27"/>
+  <c r="E73" i="40"/>
+  <c r="E74" i="40" s="1"/>
+  <c r="E50" i="40"/>
+  <c r="E51" i="40" s="1"/>
+  <c r="E81" i="40" s="1"/>
+  <c r="E24" i="40"/>
+  <c r="E25" i="40" s="1"/>
+  <c r="E52" i="27"/>
   <c r="E51" i="27"/>
   <c r="E50" i="27"/>
   <c r="E42" i="27"/>
   <c r="E41" i="27"/>
   <c r="E40" i="27"/>
   <c r="E16" i="27"/>
   <c r="E17" i="27"/>
   <c r="E18" i="27"/>
   <c r="E19" i="27"/>
   <c r="E20" i="27"/>
   <c r="E21" i="27"/>
   <c r="E22" i="27"/>
   <c r="E23" i="27"/>
   <c r="E24" i="27"/>
   <c r="E25" i="27"/>
   <c r="E26" i="27"/>
   <c r="E27" i="27"/>
   <c r="E28" i="27"/>
   <c r="E29" i="27"/>
   <c r="E30" i="27"/>
   <c r="E31" i="27"/>
   <c r="E32" i="27"/>
   <c r="E15" i="27"/>
   <c r="E7" i="27"/>
   <c r="E6" i="27"/>
@@ -183,51 +225,52 @@
   <c r="O15" i="27" s="1"/>
   <c r="F8" i="27"/>
   <c r="N33" i="27"/>
   <c r="N8" i="27"/>
   <c r="M33" i="27"/>
   <c r="M8" i="27"/>
   <c r="L8" i="27"/>
   <c r="K8" i="27"/>
   <c r="J8" i="27"/>
   <c r="J33" i="27"/>
   <c r="I8" i="27"/>
   <c r="H8" i="27"/>
   <c r="G33" i="27"/>
   <c r="G8" i="27"/>
   <c r="F33" i="27"/>
   <c r="E33" i="27"/>
   <c r="E73" i="37"/>
   <c r="E50" i="37"/>
   <c r="C7" i="27" s="1"/>
   <c r="E24" i="37"/>
   <c r="C6" i="27" s="1"/>
   <c r="E74" i="37"/>
   <c r="O20" i="27"/>
   <c r="O32" i="27"/>
   <c r="O22" i="27"/>
-  <c r="E8" i="27" l="1"/>
+  <c r="E80" i="40" l="1"/>
+  <c r="E8" i="27"/>
   <c r="D6" i="27"/>
   <c r="D8" i="27" s="1"/>
   <c r="C33" i="27"/>
   <c r="E25" i="37"/>
   <c r="E80" i="37" s="1"/>
   <c r="E43" i="27"/>
   <c r="J53" i="27"/>
   <c r="K53" i="27"/>
   <c r="N53" i="27"/>
   <c r="I43" i="27"/>
   <c r="L53" i="27"/>
   <c r="K43" i="27"/>
   <c r="E51" i="37"/>
   <c r="E81" i="37" s="1"/>
   <c r="C8" i="27"/>
   <c r="C51" i="27" s="1"/>
   <c r="F53" i="27"/>
   <c r="L43" i="27"/>
   <c r="M53" i="27"/>
   <c r="E53" i="27"/>
   <c r="H33" i="27"/>
   <c r="K33" i="27"/>
   <c r="M43" i="27"/>
   <c r="G53" i="27"/>
   <c r="I33" i="27"/>
@@ -258,51 +301,51 @@
   <c r="O33" i="27"/>
   <c r="P28" i="27" s="1"/>
   <c r="D43" i="27" l="1"/>
   <c r="P30" i="27"/>
   <c r="P23" i="27"/>
   <c r="P25" i="27"/>
   <c r="P24" i="27"/>
   <c r="P31" i="27"/>
   <c r="P16" i="27"/>
   <c r="P21" i="27"/>
   <c r="P15" i="27"/>
   <c r="P22" i="27"/>
   <c r="P26" i="27"/>
   <c r="P17" i="27"/>
   <c r="P19" i="27"/>
   <c r="P29" i="27"/>
   <c r="P27" i="27"/>
   <c r="P32" i="27"/>
   <c r="P20" i="27"/>
   <c r="P18" i="27"/>
   <c r="P33" i="27" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="88">
   <si>
     <t>036</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
@@ -799,63 +842,71 @@
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF007FDE"/>
       <color rgb="FF008AF2"/>
       <color rgb="FF0099FF"/>
       <color rgb="FF0066FF"/>
       <color rgb="FF008FFA"/>
       <color rgb="FF199CFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors8.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style8.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors9.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style9.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hr-HR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -960,50 +1011,53 @@
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>11183193</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>11550188</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>12527536</c:v>
                 </c:pt>
+                <c:pt idx="3">
+                  <c:v>11608388</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1EF2-4B8C-A1D4-160A30CCD038}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sale of foreign cash </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -1042,50 +1096,53 @@
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2274729</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2182262</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2149815</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2337661</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1EF2-4B8C-A1D4-160A30CCD038}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="75"/>
         <c:axId val="767339344"/>
         <c:axId val="655641392"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="767339344"/>
         <c:scaling>
@@ -2373,50 +2430,839 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="sr-Latn-RS"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
+<file path=xl/charts/chart13.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="hr-HR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="hr-HR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ratio of the purchase and sale of foreign cash and cheques in April 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="hr-HR" sz="1000" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="sr-Latn-RS"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-75E0-44E9-8FB4-6FF1BCBDCA03}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-75E0-44E9-8FB4-6FF1BCBDCA03}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-75E0-44E9-8FB4-6FF1BCBDCA03}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="6.9444444444444448E-2"/>
+                  <c:y val="0"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-75E0-44E9-8FB4-6FF1BCBDCA03}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-6.1111111111111137E-2"/>
+                  <c:y val="6.4814814814814797E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-75E0-44E9-8FB4-6FF1BCBDCA03}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.11388888888888889"/>
+                  <c:y val="8.3333333333333329E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-75E0-44E9-8FB4-6FF1BCBDCA03}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="0.00%" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="sr-Latn-RS"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:separator>
+</c:separator>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2026'!$B$50:$B$52</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Purchase of foreign cash</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Sale of foreign cash</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Redemption of cheques</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2026'!$F$50:$F$52</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>83.237825996452472</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>16.762174003547528</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-75E0-44E9-8FB4-6FF1BCBDCA03}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="outEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="10"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sr-Latn-RS"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart14.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="hr-HR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="hr-HR" sz="1000" b="1" i="0" baseline="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Share of individual currencies in the total turnover of authorised exchange offices in April 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="hr-HR" sz="1000">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="sr-Latn-RS"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-1D60-4EDB-9B4A-4479C3992C70}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-1D60-4EDB-9B4A-4479C3992C70}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-1D60-4EDB-9B4A-4479C3992C70}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-1D60-4EDB-9B4A-4479C3992C70}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="3.6111111111111108E-2"/>
+                  <c:y val="1.3888888888888805E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-1D60-4EDB-9B4A-4479C3992C70}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-7.4999999999999997E-2"/>
+                  <c:y val="-2.1245625546806649E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-1D60-4EDB-9B4A-4479C3992C70}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0"/>
+                  <c:y val="2.3148148148148147E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-1D60-4EDB-9B4A-4479C3992C70}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.22777777777777777"/>
+                  <c:y val="2.3148148148148147E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-1D60-4EDB-9B4A-4479C3992C70}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="0.00%" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="sr-Latn-RS"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:separator>
+</c:separator>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2026'!$B$40:$B$42</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>USD</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>CHF</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Other currencies</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2026'!$F$40:$F$42</c:f>
+              <c:numCache>
+                <c:formatCode>0.00</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>47.205190516683253</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>21.113578476599358</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>31.68123100671739</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000008-1D60-4EDB-9B4A-4479C3992C70}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="outEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sr-Latn-RS"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hr-HR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="hr-HR" sz="1000"/>
@@ -2496,50 +3342,53 @@
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>11183193</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>11550188</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>12527536</c:v>
                 </c:pt>
+                <c:pt idx="3">
+                  <c:v>11608388</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-95F7-443A-A8A2-20CA3F7A5AC8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sale of foreign cash </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -2578,50 +3427,53 @@
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2274729</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2182262</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2149815</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2337661</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-95F7-443A-A8A2-20CA3F7A5AC8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="75"/>
         <c:overlap val="100"/>
         <c:axId val="655644752"/>
         <c:axId val="699254288"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="655644752"/>
@@ -2877,50 +3729,53 @@
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$40:$N$40</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>50.746772049949463</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>53.943076435741624</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>56.714437094268575</c:v>
                 </c:pt>
+                <c:pt idx="3">
+                  <c:v>47.205190516683253</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$41</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CHF</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -2960,50 +3815,53 @@
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$41:$N$41</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>23.932216281235689</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.025323230741783</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>16.659361760851805</c:v>
                 </c:pt>
+                <c:pt idx="3">
+                  <c:v>21.113578476599358</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$42</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -3042,50 +3900,53 @@
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$42:$N$42</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>25.321011668814847</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.031600333516593</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26.626201144879619</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>31.68123100671739</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="55"/>
         <c:overlap val="100"/>
         <c:axId val="816337872"/>
         <c:axId val="816338432"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="816337872"/>
@@ -3357,60 +4218,82 @@
             <c:numRef>
               <c:f>'March 2026'!$E$80</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>12.527536</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-E4A1-40D5-A593-CAEF72364558}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>April</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
-            <c:delete val="1"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+              </c:ext>
+            </c:extLst>
           </c:dLbls>
           <c:val>
-            <c:numLit>
-[...5 lines deleted...]
-            </c:numLit>
+            <c:numRef>
+              <c:f>'April 2026'!$E$80</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>11.608388</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-E4A1-40D5-A593-CAEF72364558}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>May</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="1"/>
               <c:pt idx="0">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
@@ -3914,60 +4797,82 @@
             <c:numRef>
               <c:f>'March 2026'!$E$81</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2.1498149999999998</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-0580-4227-A998-E15E02A4EB68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>April</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
-            <c:delete val="1"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+              </c:ext>
+            </c:extLst>
           </c:dLbls>
           <c:val>
-            <c:numLit>
-[...5 lines deleted...]
-            </c:numLit>
+            <c:numRef>
+              <c:f>'April 2026'!$E$81</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>2.3376610000000002</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-0580-4227-A998-E15E02A4EB68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>May</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="1"/>
               <c:pt idx="0">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
@@ -5253,102 +6158,102 @@
                 <c:pt idx="13">
                   <c:v>RON</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>BGN</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>BAM</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>PLN</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$P$15:$P$32</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="18"/>
                 <c:pt idx="0">
-                  <c:v>3.6111397794429854</c:v>
+                  <c:v>3.587447915184804</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2.2692421080554106</c:v>
+                  <c:v>2.3072047522607861</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.16450142273082297</c:v>
+                  <c:v>0.29849801228270328</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.14922234963673567</c:v>
+                  <c:v>0.11560945925675833</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>5.0481990625570923</c:v>
+                  <c:v>5.3906713203329097</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.11298202197430225</c:v>
+                  <c:v>0.10739464087824058</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1.9009870682482541E-2</c:v>
+                  <c:v>1.6352594839854222E-2</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1.982434057854066E-4</c:v>
+                  <c:v>6.682938397354688E-4</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2.2270138741483505E-2</c:v>
+                  <c:v>2.1625486985541845E-2</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>20.429159713319017</c:v>
+                  <c:v>20.600173734898259</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>3.8651063015774709</c:v>
+                  <c:v>4.2886225285042556</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>53.887200887423468</c:v>
+                  <c:v>52.217583502509022</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>0.12174533589992462</c:v>
+                  <c:v>0.15269887152583059</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>2.149627291648987E-3</c:v>
+                  <c:v>4.1835552701938875E-3</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1.2897763749893923E-4</c:v>
+                  <c:v>9.6750314599772984E-5</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>9.8405996428322595</c:v>
+                  <c:v>10.360958940384821</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>0.43791251795565767</c:v>
+                  <c:v>0.50067750303634739</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>1.9231998835952939E-2</c:v>
+                  <c:v>2.9532137695334405E-2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000024-0099-44EF-8CD7-1715CDB51D62}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:firstSliceAng val="75"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
@@ -6811,50 +7716,130 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
+<file path=xl/charts/colors8.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors9.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
 <file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
@@ -9926,50 +10911,1088 @@
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/charts/style7.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style8.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style9.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
@@ -10458,50 +12481,54 @@
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>14288</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>15788</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="7" name="Grafikon 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
@@ -10926,50 +12953,131 @@
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88562CF2-BD28-4155-B57A-ADB7ED882ACB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Grafikon 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5500C6EF-894C-4ECB-959B-785DD1BF9ACE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="3" name="Grafikon 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A45E750-3E8D-450A-9C90-B1A7DA70D718}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -11262,62 +13370,66 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="N90:Q107"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="S38" sqref="S38"/>
+      <selection activeCell="P27" sqref="P27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="90" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N90" s="27"/>
       <c r="O90" s="58"/>
       <c r="P90" s="27"/>
       <c r="Q90" s="58"/>
     </row>
     <row r="91" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N91" s="27"/>
       <c r="O91" s="58"/>
       <c r="P91" s="27"/>
       <c r="Q91" s="58"/>
     </row>
     <row r="92" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N92" s="27"/>
       <c r="O92" s="58"/>
       <c r="P92" s="27"/>
       <c r="Q92" s="58"/>
@@ -13438,51 +15550,51 @@
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B6:B22 A32:B48 A58:B71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92510B8D-43C8-4710-9BFD-FF1DA35D400C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q81"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A32" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
     <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
     <col min="10" max="16384" width="9.33203125" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
         <v>84</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
     </row>
     <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
@@ -14449,58 +16561,1075 @@
       <c r="E81" s="19">
         <f>+E51</f>
         <v>2.1498149999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B6:B22 A32:B48 B58:B71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68C3214F-9FE6-48E9-8CA6-551579323F7B}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:Q81"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A28" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I25" sqref="I25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
+    <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
+    <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
+    <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
+    <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
+    <col min="10" max="16384" width="9.33203125" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+    </row>
+    <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="32"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+    </row>
+    <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="61"/>
+    </row>
+    <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="36">
+        <v>797885</v>
+      </c>
+      <c r="E6" s="36">
+        <v>471633</v>
+      </c>
+    </row>
+    <row r="7" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="36">
+        <v>533120</v>
+      </c>
+      <c r="E7" s="36">
+        <v>322768</v>
+      </c>
+    </row>
+    <row r="8" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="36">
+        <v>1964450</v>
+      </c>
+      <c r="E8" s="36">
+        <v>78198</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="36">
+        <v>14600</v>
+      </c>
+      <c r="E9" s="36">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="36">
+        <v>184945700</v>
+      </c>
+      <c r="E10" s="36">
+        <v>473513</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="36">
+        <v>1262000</v>
+      </c>
+      <c r="E11" s="36">
+        <v>6459</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="36">
+        <v>18000</v>
+      </c>
+      <c r="E12" s="36">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="36">
+        <v>37000</v>
+      </c>
+      <c r="E13" s="36">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="36">
+        <v>35250</v>
+      </c>
+      <c r="E14" s="36">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="36">
+        <v>2462010</v>
+      </c>
+      <c r="E15" s="36">
+        <v>2609103</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="36">
+        <v>535690</v>
+      </c>
+      <c r="E16" s="36">
+        <v>597473</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="36">
+        <v>7425091</v>
+      </c>
+      <c r="E17" s="36">
+        <v>6086314</v>
+      </c>
+    </row>
+    <row r="18" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="36">
+        <v>2429720</v>
+      </c>
+      <c r="E18" s="36">
+        <v>18167</v>
+      </c>
+    </row>
+    <row r="19" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="36">
+        <v>8210</v>
+      </c>
+      <c r="E19" s="36">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="20" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="36">
+        <v>0</v>
+      </c>
+      <c r="E20" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="36">
+        <v>1690503</v>
+      </c>
+      <c r="E21" s="36">
+        <v>854200</v>
+      </c>
+      <c r="H21" s="14"/>
+    </row>
+    <row r="22" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="36">
+        <v>348640</v>
+      </c>
+      <c r="E22" s="36">
+        <v>79583</v>
+      </c>
+      <c r="H22" s="14"/>
+    </row>
+    <row r="23" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36">
+        <v>4799</v>
+      </c>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+    </row>
+    <row r="24" spans="2:17" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="16">
+        <f>SUM(E6:E23)</f>
+        <v>11608388</v>
+      </c>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+    </row>
+    <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="9">
+        <f>+E24/1000000</f>
+        <v>11.608388</v>
+      </c>
+      <c r="I25" s="14"/>
+    </row>
+    <row r="26" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="31"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+    </row>
+    <row r="27" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="31"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+    </row>
+    <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+    </row>
+    <row r="29" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="29"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="Q29" s="22"/>
+    </row>
+    <row r="30" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="61"/>
+      <c r="D30" s="61" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" s="61"/>
+      <c r="Q30" s="22"/>
+    </row>
+    <row r="31" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B31" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q31" s="22"/>
+    </row>
+    <row r="32" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="36">
+        <v>31860</v>
+      </c>
+      <c r="E32" s="36">
+        <v>18755</v>
+      </c>
+      <c r="Q32" s="22"/>
+    </row>
+    <row r="33" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="27">
+        <v>124</v>
+      </c>
+      <c r="C33" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="36">
+        <v>23830</v>
+      </c>
+      <c r="E33" s="36">
+        <v>14890</v>
+      </c>
+      <c r="Q33" s="22"/>
+    </row>
+    <row r="34" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="36">
+        <v>451100</v>
+      </c>
+      <c r="E34" s="36">
+        <v>19532</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="36">
+        <v>4850</v>
+      </c>
+      <c r="E35" s="36">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="36">
+        <v>160425600</v>
+      </c>
+      <c r="E36" s="36">
+        <v>421658</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="36">
+        <v>1099000</v>
+      </c>
+      <c r="E37" s="36">
+        <v>6179</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" s="36">
+        <v>550</v>
+      </c>
+      <c r="E38" s="36">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D39" s="36">
+        <v>1500</v>
+      </c>
+      <c r="E39" s="36">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="36">
+        <v>5410</v>
+      </c>
+      <c r="E40" s="36">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" s="36">
+        <v>303750</v>
+      </c>
+      <c r="E41" s="36">
+        <v>335407</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="36">
+        <v>151305</v>
+      </c>
+      <c r="E42" s="36">
+        <v>177937</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="36">
+        <v>572046</v>
+      </c>
+      <c r="E43" s="36">
+        <v>496945</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" s="36">
+        <v>1745620</v>
+      </c>
+      <c r="E44" s="36">
+        <v>16088</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" s="36">
+        <v>1152</v>
+      </c>
+      <c r="E45" s="36">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C46" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="36">
+        <v>0</v>
+      </c>
+      <c r="E46" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" s="36">
+        <v>1551508</v>
+      </c>
+      <c r="E47" s="36">
+        <v>808607</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D48" s="36">
+        <v>71835</v>
+      </c>
+      <c r="E48" s="36">
+        <v>16520</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C49" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D49" s="36"/>
+      <c r="E49" s="36">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="10"/>
+      <c r="D50" s="16"/>
+      <c r="E50" s="16">
+        <f>SUM(E32:E49)</f>
+        <v>2337661</v>
+      </c>
+    </row>
+    <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" s="6"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="9">
+        <f>+E50/1000000</f>
+        <v>2.3376610000000002</v>
+      </c>
+    </row>
+    <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="31"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+    </row>
+    <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="31"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+    </row>
+    <row r="54" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="39"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+    </row>
+    <row r="55" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="32"/>
+      <c r="C55" s="39"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+    </row>
+    <row r="56" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C56" s="61"/>
+      <c r="D56" s="61" t="s">
+        <v>64</v>
+      </c>
+      <c r="E56" s="61"/>
+    </row>
+    <row r="57" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B57" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" s="36">
+        <v>0</v>
+      </c>
+      <c r="E58" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="27">
+        <v>124</v>
+      </c>
+      <c r="C59" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="36">
+        <v>0</v>
+      </c>
+      <c r="E59" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C60" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="36">
+        <v>0</v>
+      </c>
+      <c r="E60" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" s="36">
+        <v>0</v>
+      </c>
+      <c r="E61" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="36">
+        <v>0</v>
+      </c>
+      <c r="E62" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D63" s="36">
+        <v>0</v>
+      </c>
+      <c r="E63" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D64" s="36">
+        <v>0</v>
+      </c>
+      <c r="E64" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" s="36">
+        <v>0</v>
+      </c>
+      <c r="E65" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" s="36">
+        <v>0</v>
+      </c>
+      <c r="E66" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67" s="36">
+        <v>0</v>
+      </c>
+      <c r="E67" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" s="36">
+        <v>0</v>
+      </c>
+      <c r="E68" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C69" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D69" s="36">
+        <v>0</v>
+      </c>
+      <c r="E69" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D70" s="36">
+        <v>0</v>
+      </c>
+      <c r="E70" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D71" s="36">
+        <v>0</v>
+      </c>
+      <c r="E71" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C72" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D72" s="36"/>
+      <c r="E72" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C73" s="10"/>
+      <c r="D73" s="16"/>
+      <c r="E73" s="16">
+        <f>SUM(E58:E72)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C74" s="6"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="9">
+        <f>+E73/1000000</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="31"/>
+      <c r="D75" s="36"/>
+      <c r="E75" s="36"/>
+    </row>
+    <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="31"/>
+      <c r="D76" s="36"/>
+      <c r="E76" s="36"/>
+    </row>
+    <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="C77" s="39"/>
+      <c r="D77" s="36"/>
+      <c r="E77" s="36"/>
+    </row>
+    <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C78" s="39"/>
+      <c r="D78" s="36"/>
+      <c r="E78" s="36"/>
+    </row>
+    <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="60"/>
+      <c r="C79" s="60"/>
+      <c r="D79" s="60"/>
+      <c r="E79" s="60"/>
+    </row>
+    <row r="80" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="C80" s="53"/>
+      <c r="D80" s="53"/>
+      <c r="E80" s="14">
+        <f>+E25+E74</f>
+        <v>11.608388</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C81" s="11"/>
+      <c r="D81" s="11"/>
+      <c r="E81" s="19">
+        <f>+E51</f>
+        <v>2.3376610000000002</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B79:E79"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:E56"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="A6:B22 B32:B48 B58:B71" numberStoredAsText="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:P53"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="39" style="2" customWidth="1"/>
     <col min="3" max="14" width="16.1640625" style="45" customWidth="1"/>
     <col min="15" max="15" width="19.5" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.6640625" style="2" customWidth="1"/>
     <col min="17" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:16" s="35" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
@@ -14558,105 +17687,111 @@
         <v>43</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="39" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="43">
         <f>+'January 2026'!$E$24+'January 2026'!$E$71</f>
         <v>11183193</v>
       </c>
       <c r="D6" s="43">
         <f>+'February 2026'!$E$24+'February 2026'!$E$71</f>
         <v>11550188</v>
       </c>
       <c r="E6" s="43">
         <f>+'March 2026'!$E$24+'March 2026'!$E$71</f>
         <v>12527536</v>
       </c>
-      <c r="F6" s="43"/>
+      <c r="F6" s="43">
+        <f>+'April 2026'!$E$24+'April 2026'!$E$71</f>
+        <v>11608388</v>
+      </c>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
     </row>
     <row r="7" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="43">
         <f>+'January 2026'!$E$50</f>
         <v>2274729</v>
       </c>
       <c r="D7" s="43">
         <f>+'February 2026'!$E$50</f>
         <v>2182262</v>
       </c>
       <c r="E7" s="43">
         <f>+'March 2026'!$E$50</f>
         <v>2149815</v>
       </c>
-      <c r="F7" s="43"/>
+      <c r="F7" s="43">
+        <f>+'April 2026'!$E$50</f>
+        <v>2337661</v>
+      </c>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
       <c r="N7" s="43"/>
     </row>
     <row r="8" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7">
         <f t="shared" ref="C8" si="0">SUM(C6:C7)</f>
         <v>13457922</v>
       </c>
       <c r="D8" s="7">
         <f t="shared" ref="D8:N8" si="1">SUM(D6:D7)</f>
         <v>13732450</v>
       </c>
       <c r="E8" s="7">
         <f t="shared" si="1"/>
         <v>14677351</v>
       </c>
       <c r="F8" s="7">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>13946049</v>
       </c>
       <c r="G8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -14789,706 +17924,760 @@
         <v>45</v>
       </c>
       <c r="O14" s="51" t="s">
         <v>54</v>
       </c>
       <c r="P14" s="23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="43">
         <f>+'January 2026'!$E6+'January 2026'!$E32</f>
         <v>496575</v>
       </c>
       <c r="D15" s="43">
         <f>+'February 2026'!$E6+'February 2026'!$E32</f>
         <v>508817</v>
       </c>
       <c r="E15" s="43">
         <f>+'March 2026'!$E6+'March 2026'!$E32</f>
         <v>506510</v>
       </c>
-      <c r="F15" s="43"/>
+      <c r="F15" s="43">
+        <f>+'April 2026'!$E6+'April 2026'!$E32</f>
+        <v>490388</v>
+      </c>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
       <c r="N15" s="43"/>
       <c r="O15" s="3">
         <f t="shared" ref="O15:O32" si="2">SUM(C15:N15)</f>
-        <v>1511902</v>
+        <v>2002290</v>
       </c>
       <c r="P15" s="43">
         <f>+(O15/O33)*100</f>
-        <v>3.6111397794429854</v>
+        <v>3.587447915184804</v>
       </c>
     </row>
     <row r="16" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="43">
         <f>+'January 2026'!$E7+'January 2026'!$E33</f>
         <v>211421</v>
       </c>
       <c r="D16" s="43">
         <f>+'February 2026'!$E7+'February 2026'!$E33</f>
         <v>297023</v>
       </c>
       <c r="E16" s="43">
         <f>+'March 2026'!$E7+'March 2026'!$E33</f>
         <v>441636</v>
       </c>
-      <c r="F16" s="43"/>
+      <c r="F16" s="43">
+        <f>+'April 2026'!$E7+'April 2026'!$E33</f>
+        <v>337658</v>
+      </c>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="N16" s="43"/>
       <c r="O16" s="3">
         <f t="shared" si="2"/>
-        <v>950080</v>
+        <v>1287738</v>
       </c>
       <c r="P16" s="43">
         <f>+(O16/O33)*100</f>
-        <v>2.2692421080554106</v>
+        <v>2.3072047522607861</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="43">
         <f>+'January 2026'!$E8+'January 2026'!$E34</f>
         <v>17151</v>
       </c>
       <c r="D17" s="43">
         <f>+'February 2026'!$E8+'February 2026'!$E34</f>
         <v>15226</v>
       </c>
       <c r="E17" s="43">
         <f>+'March 2026'!$E8+'March 2026'!$E34</f>
         <v>36496</v>
       </c>
-      <c r="F17" s="43"/>
+      <c r="F17" s="43">
+        <f>+'April 2026'!$E8+'April 2026'!$E34</f>
+        <v>97730</v>
+      </c>
       <c r="G17" s="43"/>
       <c r="H17" s="43"/>
       <c r="I17" s="43"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="43"/>
       <c r="N17" s="43"/>
       <c r="O17" s="3">
         <f t="shared" si="2"/>
-        <v>68873</v>
+        <v>166603</v>
       </c>
       <c r="P17" s="43">
         <f>+(O17/O33)*100</f>
-        <v>0.16450142273082297</v>
+        <v>0.29849801228270328</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="43">
         <f>+'January 2026'!$E9+'January 2026'!$E35</f>
         <v>16129</v>
       </c>
       <c r="D18" s="43">
         <f>+'February 2026'!$E9+'February 2026'!$E35</f>
         <v>13712</v>
       </c>
       <c r="E18" s="43">
         <f>+'March 2026'!$E9+'March 2026'!$E35</f>
         <v>32635</v>
       </c>
-      <c r="F18" s="43"/>
+      <c r="F18" s="43">
+        <f>+'April 2026'!$E9+'April 2026'!$E35</f>
+        <v>2050</v>
+      </c>
       <c r="G18" s="43"/>
       <c r="H18" s="43"/>
       <c r="I18" s="43"/>
       <c r="J18" s="43"/>
       <c r="K18" s="43"/>
       <c r="L18" s="43"/>
       <c r="M18" s="43"/>
       <c r="N18" s="43"/>
       <c r="O18" s="3">
         <f t="shared" si="2"/>
-        <v>62476</v>
+        <v>64526</v>
       </c>
       <c r="P18" s="43">
         <f>+(O18/O33)*100</f>
-        <v>0.14922234963673567</v>
+        <v>0.11560945925675833</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="43">
         <f>+'January 2026'!$E10+'January 2026'!$E36</f>
         <v>679091</v>
       </c>
       <c r="D19" s="43">
         <f>+'February 2026'!$E10+'February 2026'!$E36</f>
         <v>788858</v>
       </c>
       <c r="E19" s="43">
         <f>+'March 2026'!$E10+'March 2026'!$E36</f>
         <v>645617</v>
       </c>
-      <c r="F19" s="43"/>
+      <c r="F19" s="43">
+        <f>+'April 2026'!$E10+'April 2026'!$E36</f>
+        <v>895171</v>
+      </c>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
       <c r="N19" s="43"/>
       <c r="O19" s="3">
         <f t="shared" si="2"/>
-        <v>2113566</v>
+        <v>3008737</v>
       </c>
       <c r="P19" s="43">
         <f>+(O19/O33)*100</f>
-        <v>5.0481990625570923</v>
+        <v>5.3906713203329097</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="43">
         <f>+'January 2026'!$E11+'January 2026'!$E37</f>
         <v>21555</v>
       </c>
       <c r="D20" s="43">
         <f>+'February 2026'!$E11+'February 2026'!$E37</f>
         <v>6120</v>
       </c>
       <c r="E20" s="43">
         <f>+'March 2026'!$E11+'March 2026'!$E37</f>
         <v>19628</v>
       </c>
-      <c r="F20" s="43"/>
+      <c r="F20" s="43">
+        <f>+'April 2026'!$E11+'April 2026'!$E37</f>
+        <v>12638</v>
+      </c>
       <c r="G20" s="43"/>
       <c r="H20" s="43"/>
       <c r="I20" s="43"/>
       <c r="J20" s="43"/>
       <c r="K20" s="43"/>
       <c r="L20" s="43"/>
       <c r="M20" s="43"/>
       <c r="N20" s="43"/>
       <c r="O20" s="3">
         <f t="shared" si="2"/>
-        <v>47303</v>
+        <v>59941</v>
       </c>
       <c r="P20" s="43">
         <f>+(O20/O33)*100</f>
-        <v>0.11298202197430225</v>
+        <v>0.10739464087824058</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="43">
         <f>+'January 2026'!$E12+'January 2026'!$E38</f>
         <v>2056</v>
       </c>
       <c r="D21" s="43">
         <f>+'February 2026'!$E12+'February 2026'!$E38</f>
         <v>1740</v>
       </c>
       <c r="E21" s="43">
         <f>+'March 2026'!$E12+'March 2026'!$E38</f>
         <v>4163</v>
       </c>
-      <c r="F21" s="43"/>
+      <c r="F21" s="43">
+        <f>+'April 2026'!$E12+'April 2026'!$E38</f>
+        <v>1168</v>
+      </c>
       <c r="G21" s="43"/>
       <c r="H21" s="43"/>
       <c r="I21" s="43"/>
       <c r="J21" s="43"/>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
       <c r="N21" s="43"/>
       <c r="O21" s="3">
         <f t="shared" si="2"/>
-        <v>7959</v>
+        <v>9127</v>
       </c>
       <c r="P21" s="43">
         <f>+(O21/O33)*100</f>
-        <v>1.9009870682482541E-2</v>
+        <v>1.6352594839854222E-2</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="20" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="43">
         <f>+'January 2026'!$E13+'January 2026'!$E39</f>
         <v>2</v>
       </c>
       <c r="D22" s="43">
         <f>+'February 2026'!$E13+'February 2026'!$E39</f>
         <v>0</v>
       </c>
       <c r="E22" s="43">
         <f>+'March 2026'!$E13+'March 2026'!$E39</f>
         <v>81</v>
       </c>
-      <c r="F22" s="43"/>
+      <c r="F22" s="43">
+        <f>+'April 2026'!$E13+'April 2026'!$E39</f>
+        <v>290</v>
+      </c>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="3">
         <f t="shared" si="2"/>
-        <v>83</v>
+        <v>373</v>
       </c>
       <c r="P22" s="43">
         <f>+(O22/O33)*100</f>
-        <v>1.982434057854066E-4</v>
+        <v>6.682938397354688E-4</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="43">
         <f>+'January 2026'!$E14+'January 2026'!$E40</f>
         <v>2048</v>
       </c>
       <c r="D23" s="43">
         <f>+'February 2026'!$E14+'February 2026'!$E40</f>
         <v>1483</v>
       </c>
       <c r="E23" s="43">
         <f>+'March 2026'!$E14+'March 2026'!$E40</f>
         <v>5793</v>
       </c>
-      <c r="F23" s="43"/>
+      <c r="F23" s="43">
+        <f>+'April 2026'!$E14+'April 2026'!$E40</f>
+        <v>2746</v>
+      </c>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="3">
         <f t="shared" si="2"/>
-        <v>9324</v>
+        <v>12070</v>
       </c>
       <c r="P23" s="43">
         <f>+(O23/O33)*100</f>
-        <v>2.2270138741483505E-2</v>
+        <v>2.1625486985541845E-2</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="43">
         <f>+'January 2026'!$E15+'January 2026'!$E41</f>
         <v>3220779</v>
       </c>
       <c r="D24" s="43">
         <f>+'February 2026'!$E15+'February 2026'!$E41</f>
         <v>2887292</v>
       </c>
       <c r="E24" s="43">
         <f>+'March 2026'!$E15+'March 2026'!$E41</f>
         <v>2445153</v>
       </c>
-      <c r="F24" s="43"/>
+      <c r="F24" s="43">
+        <f>+'April 2026'!$E15+'April 2026'!$E41</f>
+        <v>2944510</v>
+      </c>
       <c r="G24" s="43"/>
       <c r="H24" s="43"/>
       <c r="I24" s="43"/>
       <c r="J24" s="43"/>
       <c r="K24" s="43"/>
       <c r="L24" s="43"/>
       <c r="M24" s="43"/>
       <c r="N24" s="43"/>
       <c r="O24" s="3">
         <f t="shared" si="2"/>
-        <v>8553224</v>
+        <v>11497734</v>
       </c>
       <c r="P24" s="43">
         <f>+(O24/O33)*100</f>
-        <v>20.429159713319017</v>
+        <v>20.600173734898259</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="43">
         <f>+'January 2026'!$E16+'January 2026'!$E42</f>
         <v>482896</v>
       </c>
       <c r="D25" s="43">
         <f>+'February 2026'!$E16+'February 2026'!$E42</f>
         <v>434118</v>
       </c>
       <c r="E25" s="43">
         <f>+'March 2026'!$E16+'March 2026'!$E42</f>
         <v>701218</v>
       </c>
-      <c r="F25" s="43"/>
+      <c r="F25" s="43">
+        <f>+'April 2026'!$E16+'April 2026'!$E42</f>
+        <v>775410</v>
+      </c>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="3">
         <f t="shared" si="2"/>
-        <v>1618232</v>
+        <v>2393642</v>
       </c>
       <c r="P25" s="43">
         <f>+(O25/O33)*100</f>
-        <v>3.8651063015774709</v>
+        <v>4.2886225285042556</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="43">
         <f>+'January 2026'!$E17+'January 2026'!$E43</f>
         <v>6829461</v>
       </c>
       <c r="D26" s="43">
         <f>+'February 2026'!$E17+'February 2026'!$E43</f>
         <v>7407706</v>
       </c>
       <c r="E26" s="43">
         <f>+'March 2026'!$E17+'March 2026'!$E43</f>
         <v>8324177</v>
       </c>
-      <c r="F26" s="43"/>
+      <c r="F26" s="43">
+        <f>+'April 2026'!$E17+'April 2026'!$E43</f>
+        <v>6583259</v>
+      </c>
       <c r="G26" s="43"/>
       <c r="H26" s="43"/>
       <c r="I26" s="43"/>
       <c r="J26" s="43"/>
       <c r="K26" s="43"/>
       <c r="L26" s="43"/>
       <c r="M26" s="43"/>
       <c r="N26" s="43"/>
       <c r="O26" s="3">
         <f t="shared" si="2"/>
-        <v>22561344</v>
+        <v>29144603</v>
       </c>
       <c r="P26" s="43">
         <f>+(O26/O33)*100</f>
-        <v>53.887200887423468</v>
+        <v>52.217583502509022</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="43">
         <f>+'January 2026'!$E18+'January 2026'!$E44</f>
         <v>11020</v>
       </c>
       <c r="D27" s="43">
         <f>+'February 2026'!$E18+'February 2026'!$E44</f>
         <v>11227</v>
       </c>
       <c r="E27" s="43">
         <f>+'March 2026'!$E18+'March 2026'!$E44</f>
         <v>28725</v>
       </c>
-      <c r="F27" s="43"/>
+      <c r="F27" s="43">
+        <f>+'April 2026'!$E18+'April 2026'!$E44</f>
+        <v>34255</v>
+      </c>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
       <c r="I27" s="43"/>
       <c r="J27" s="43"/>
       <c r="K27" s="43"/>
       <c r="L27" s="43"/>
       <c r="M27" s="43"/>
       <c r="N27" s="43"/>
       <c r="O27" s="3">
         <f t="shared" si="2"/>
-        <v>50972</v>
+        <v>85227</v>
       </c>
       <c r="P27" s="43">
         <f>+(O27/O33)*100</f>
-        <v>0.12174533589992462</v>
+        <v>0.15269887152583059</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="43">
         <f>+'January 2026'!$E19+'January 2026'!$E45</f>
         <v>0</v>
       </c>
       <c r="D28" s="43">
         <f>+'February 2026'!$E19+'February 2026'!$E45</f>
         <v>0</v>
       </c>
       <c r="E28" s="43">
         <f>+'March 2026'!$E19+'March 2026'!$E45</f>
         <v>900</v>
       </c>
-      <c r="F28" s="43"/>
+      <c r="F28" s="43">
+        <f>+'April 2026'!$E19+'April 2026'!$E45</f>
+        <v>1435</v>
+      </c>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="3">
         <f t="shared" si="2"/>
-        <v>900</v>
+        <v>2335</v>
       </c>
       <c r="P28" s="43">
         <f>+(O28/O33)*100</f>
-        <v>2.149627291648987E-3</v>
+        <v>4.1835552701938875E-3</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="43">
         <f>+'January 2026'!$E20+'January 2026'!$E46</f>
         <v>54</v>
       </c>
       <c r="D29" s="43">
         <f>+'February 2026'!$E20+'February 2026'!$E46</f>
         <v>0</v>
       </c>
       <c r="E29" s="43">
         <f>+'March 2026'!$E20+'March 2026'!$E46</f>
         <v>0</v>
       </c>
-      <c r="F29" s="43"/>
+      <c r="F29" s="43">
+        <f>+'April 2026'!$E20+'April 2026'!$E46</f>
+        <v>0</v>
+      </c>
       <c r="G29" s="43"/>
       <c r="H29" s="43"/>
       <c r="I29" s="43"/>
       <c r="J29" s="43"/>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
       <c r="N29" s="43"/>
       <c r="O29" s="3">
         <f t="shared" si="2"/>
         <v>54</v>
       </c>
       <c r="P29" s="43">
         <f>+(O29/O33)*100</f>
-        <v>1.2897763749893923E-4</v>
+        <v>9.6750314599772984E-5</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="43">
         <f>+'January 2026'!$E21+'January 2026'!$E47</f>
         <v>1404118</v>
       </c>
       <c r="D30" s="43">
         <f>+'February 2026'!$E21+'February 2026'!$E47</f>
         <v>1300905</v>
       </c>
       <c r="E30" s="43">
         <f>+'March 2026'!$E21+'March 2026'!$E47</f>
         <v>1415012</v>
       </c>
-      <c r="F30" s="43"/>
+      <c r="F30" s="43">
+        <f>+'April 2026'!$E21+'April 2026'!$E47</f>
+        <v>1662807</v>
+      </c>
       <c r="G30" s="43"/>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="43"/>
       <c r="N30" s="43"/>
       <c r="O30" s="3">
         <f t="shared" si="2"/>
-        <v>4120035</v>
+        <v>5782842</v>
       </c>
       <c r="P30" s="43">
         <f>+(O30/O33)*100</f>
-        <v>9.8405996428322595</v>
+        <v>10.360958940384821</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="43">
         <f>+'January 2026'!$E22+'January 2026'!$E48</f>
         <v>63440</v>
       </c>
       <c r="D31" s="43">
         <f>+'February 2026'!$E22+'February 2026'!$E48</f>
         <v>58137</v>
       </c>
       <c r="E31" s="43">
         <f>+'March 2026'!$E22+'March 2026'!$E48</f>
         <v>61767</v>
       </c>
-      <c r="F31" s="43"/>
+      <c r="F31" s="43">
+        <f>+'April 2026'!$E22+'April 2026'!$E48</f>
+        <v>96103</v>
+      </c>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="M31" s="43"/>
       <c r="N31" s="43"/>
       <c r="O31" s="3">
         <f t="shared" si="2"/>
-        <v>183344</v>
+        <v>279447</v>
       </c>
       <c r="P31" s="43">
         <f>+(O31/O33)*100</f>
-        <v>0.43791251795565767</v>
+        <v>0.50067750303634739</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="43">
         <f>+'January 2026'!$E23+'January 2026'!$E49</f>
         <v>126</v>
       </c>
       <c r="D32" s="43">
         <f>+'February 2026'!$E23+'February 2026'!$E49</f>
         <v>86</v>
       </c>
       <c r="E32" s="43">
         <f>+'March 2026'!$E23+'March 2026'!$E49</f>
         <v>7840</v>
       </c>
-      <c r="F32" s="43"/>
+      <c r="F32" s="43">
+        <f>+'April 2026'!$E23+'April 2026'!$E49</f>
+        <v>8431</v>
+      </c>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="3">
         <f t="shared" si="2"/>
-        <v>8052</v>
+        <v>16483</v>
       </c>
       <c r="P32" s="43">
         <f>+(O32/O33)*100</f>
-        <v>1.9231998835952939E-2</v>
+        <v>2.9532137695334405E-2</v>
       </c>
     </row>
     <row r="33" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="7">
         <f t="shared" ref="C33" si="3">SUM(C15:C32)</f>
         <v>13457922</v>
       </c>
       <c r="D33" s="7">
         <f t="shared" ref="D33:N33" si="4">SUM(D15:D32)</f>
         <v>13732450</v>
       </c>
       <c r="E33" s="7">
         <f t="shared" si="4"/>
         <v>14677351</v>
       </c>
       <c r="F33" s="7">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>13946049</v>
       </c>
       <c r="G33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N33" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O33" s="7">
         <f t="shared" ref="O33:P33" si="5">SUM(O15:O32)</f>
-        <v>41867723</v>
+        <v>55813772</v>
       </c>
       <c r="P33" s="7">
         <f t="shared" si="5"/>
-        <v>100</v>
+        <v>99.999999999999986</v>
       </c>
     </row>
     <row r="34" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="43"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="43"/>
       <c r="I34" s="43"/>
       <c r="J34" s="43"/>
       <c r="K34" s="43"/>
       <c r="L34" s="43"/>
       <c r="M34" s="43"/>
       <c r="N34" s="43"/>
     </row>
     <row r="35" spans="2:16" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="43"/>
       <c r="I35" s="43"/>
       <c r="J35" s="43"/>
@@ -15569,142 +18758,151 @@
       </c>
       <c r="I39" s="23" t="s">
         <v>40</v>
       </c>
       <c r="J39" s="23" t="s">
         <v>41</v>
       </c>
       <c r="K39" s="23" t="s">
         <v>42</v>
       </c>
       <c r="L39" s="23" t="s">
         <v>43</v>
       </c>
       <c r="M39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="N39" s="23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="40" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="54">
-        <f t="shared" ref="C40:E40" si="6">+(C26/C8)*100</f>
+        <f t="shared" ref="C40:F40" si="6">+(C26/C8)*100</f>
         <v>50.746772049949463</v>
       </c>
       <c r="D40" s="54">
         <f t="shared" si="6"/>
         <v>53.943076435741624</v>
       </c>
       <c r="E40" s="54">
         <f t="shared" si="6"/>
         <v>56.714437094268575</v>
       </c>
-      <c r="F40" s="54"/>
+      <c r="F40" s="54">
+        <f t="shared" si="6"/>
+        <v>47.205190516683253</v>
+      </c>
       <c r="G40" s="54"/>
       <c r="H40" s="54"/>
       <c r="I40" s="54"/>
       <c r="J40" s="54"/>
       <c r="K40" s="54"/>
       <c r="L40" s="54"/>
       <c r="M40" s="54"/>
       <c r="N40" s="54"/>
     </row>
     <row r="41" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="45" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="54">
-        <f t="shared" ref="C41:E41" si="7">+(C24/C8)*100</f>
+        <f t="shared" ref="C41:F41" si="7">+(C24/C8)*100</f>
         <v>23.932216281235689</v>
       </c>
       <c r="D41" s="54">
         <f t="shared" si="7"/>
         <v>21.025323230741783</v>
       </c>
       <c r="E41" s="54">
         <f t="shared" si="7"/>
         <v>16.659361760851805</v>
       </c>
-      <c r="F41" s="54"/>
+      <c r="F41" s="54">
+        <f t="shared" si="7"/>
+        <v>21.113578476599358</v>
+      </c>
       <c r="G41" s="54"/>
       <c r="H41" s="54"/>
       <c r="I41" s="54"/>
       <c r="J41" s="54"/>
       <c r="K41" s="54"/>
       <c r="L41" s="54"/>
       <c r="M41" s="54"/>
       <c r="N41" s="54"/>
     </row>
     <row r="42" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="49" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="55">
-        <f t="shared" ref="C42:E42" si="8">100-C40-C41</f>
+        <f t="shared" ref="C42:F42" si="8">100-C40-C41</f>
         <v>25.321011668814847</v>
       </c>
       <c r="D42" s="55">
         <f t="shared" si="8"/>
         <v>25.031600333516593</v>
       </c>
       <c r="E42" s="55">
         <f t="shared" si="8"/>
         <v>26.626201144879619</v>
       </c>
-      <c r="F42" s="55"/>
+      <c r="F42" s="55">
+        <f t="shared" si="8"/>
+        <v>31.68123100671739</v>
+      </c>
       <c r="G42" s="55"/>
       <c r="H42" s="55"/>
       <c r="I42" s="55"/>
       <c r="J42" s="55"/>
       <c r="K42" s="55"/>
       <c r="L42" s="55"/>
       <c r="M42" s="55"/>
       <c r="N42" s="55"/>
     </row>
     <row r="43" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="56">
         <f t="shared" ref="C43:N43" si="9">SUM(C40:C42)</f>
         <v>100</v>
       </c>
       <c r="D43" s="56">
         <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="E43" s="56">
         <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="F43" s="56">
         <f t="shared" si="9"/>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="G43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="I43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="L43" s="56">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
@@ -15798,131 +18996,140 @@
         <v>43</v>
       </c>
       <c r="M49" s="23" t="s">
         <v>44</v>
       </c>
       <c r="N49" s="23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="39" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="43">
         <f>+('January 2026'!$E$24/'2026'!C8)*100</f>
         <v>83.097472254631882</v>
       </c>
       <c r="D50" s="43">
         <f>+('February 2026'!$E$24/'2026'!D8)*100</f>
         <v>84.108720585183278</v>
       </c>
       <c r="E50" s="43">
         <f>+('March 2026'!$E$24/'2026'!E8)*100</f>
         <v>85.352840577294913</v>
       </c>
-      <c r="F50" s="43"/>
+      <c r="F50" s="43">
+        <f>+('April 2026'!$E$24/'2026'!F8)*100</f>
+        <v>83.237825996452472</v>
+      </c>
       <c r="G50" s="43"/>
       <c r="H50" s="43"/>
       <c r="I50" s="43"/>
       <c r="J50" s="43"/>
       <c r="K50" s="43"/>
       <c r="L50" s="43"/>
       <c r="M50" s="43"/>
       <c r="N50" s="43"/>
     </row>
     <row r="51" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="43">
         <f>+('January 2026'!$E$50/'2026'!C8)*100</f>
         <v>16.902527745368118</v>
       </c>
       <c r="D51" s="43">
         <f>+('February 2026'!$E$50/'2026'!D8)*100</f>
         <v>15.891279414816731</v>
       </c>
       <c r="E51" s="43">
         <f>+('March 2026'!$E$50/'2026'!E8)*100</f>
         <v>14.647159422705091</v>
       </c>
-      <c r="F51" s="43"/>
+      <c r="F51" s="43">
+        <f>+('April 2026'!$E$50/'2026'!F8)*100</f>
+        <v>16.762174003547528</v>
+      </c>
       <c r="G51" s="43"/>
       <c r="H51" s="43"/>
       <c r="I51" s="43"/>
       <c r="J51" s="43"/>
       <c r="K51" s="43"/>
       <c r="L51" s="43"/>
       <c r="M51" s="43"/>
       <c r="N51" s="43"/>
     </row>
     <row r="52" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="50" t="s">
         <v>58</v>
       </c>
       <c r="C52" s="57">
         <f>+('January 2026'!$E$73/'2026'!C8)*100</f>
         <v>0</v>
       </c>
       <c r="D52" s="57">
         <f>+('February 2026'!$E$73/'2026'!D8)*100</f>
         <v>0</v>
       </c>
       <c r="E52" s="57">
         <f>+('March 2026'!$E$73/'2026'!E8)*100</f>
         <v>0</v>
       </c>
-      <c r="F52" s="57"/>
+      <c r="F52" s="57">
+        <f>+('April 2026'!$E$73/'2026'!F8)*100</f>
+        <v>0</v>
+      </c>
       <c r="G52" s="57"/>
       <c r="H52" s="57"/>
       <c r="I52" s="57"/>
       <c r="J52" s="57"/>
       <c r="K52" s="57"/>
       <c r="L52" s="57"/>
       <c r="M52" s="57"/>
       <c r="N52" s="57"/>
     </row>
     <row r="53" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="19">
         <f t="shared" ref="C53:N53" si="10">SUM(C50:C52)</f>
         <v>100</v>
       </c>
       <c r="D53" s="19">
         <f t="shared" si="10"/>
         <v>100.00000000000001</v>
       </c>
       <c r="E53" s="19">
         <f t="shared" si="10"/>
         <v>100</v>
       </c>
       <c r="F53" s="19">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="G53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="H53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
@@ -15930,53 +19137,54 @@
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N53" s="19">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Chart 2026</vt:lpstr>
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>
       <vt:lpstr>March 2026</vt:lpstr>
+      <vt:lpstr>April 2026</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>