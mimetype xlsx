--- v3 (2026-06-05)
+++ v4 (2026-07-05)
@@ -1,351 +1,387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style8.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors8.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style9.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors9.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style10.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors10.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/charts/chart16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style11.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors11.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F49436C-E483-44FB-AC03-3B0C9DF25515}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26046493-FA1D-480A-8341-AB40B471332C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Chart 2026" sheetId="1" r:id="rId1"/>
     <sheet name="January 2026" sheetId="37" r:id="rId2"/>
     <sheet name="February 2026" sheetId="38" r:id="rId3"/>
     <sheet name="March 2026" sheetId="39" r:id="rId4"/>
     <sheet name="April 2026" sheetId="40" r:id="rId5"/>
-    <sheet name="2026" sheetId="27" r:id="rId6"/>
+    <sheet name="May 2026" sheetId="41" r:id="rId6"/>
+    <sheet name="2026" sheetId="27" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F52" i="27" l="1"/>
-[...4 lines deleted...]
-  <c r="F40" i="27"/>
+  <c r="G51" i="27" l="1"/>
+  <c r="G50" i="27"/>
+  <c r="G49" i="27"/>
+  <c r="G41" i="27"/>
+  <c r="G40" i="27"/>
+  <c r="G39" i="27"/>
+  <c r="G16" i="27"/>
+  <c r="G17" i="27"/>
+  <c r="G18" i="27"/>
+  <c r="G19" i="27"/>
+  <c r="G20" i="27"/>
+  <c r="G21" i="27"/>
+  <c r="G22" i="27"/>
+  <c r="G23" i="27"/>
+  <c r="G24" i="27"/>
+  <c r="G25" i="27"/>
+  <c r="G26" i="27"/>
+  <c r="G27" i="27"/>
+  <c r="G15" i="27"/>
+  <c r="G29" i="27"/>
+  <c r="G30" i="27"/>
+  <c r="G31" i="27"/>
+  <c r="G28" i="27"/>
+  <c r="O31" i="27"/>
+  <c r="G7" i="27"/>
+  <c r="G6" i="27"/>
+  <c r="E71" i="41"/>
+  <c r="E72" i="41" s="1"/>
+  <c r="E48" i="41"/>
+  <c r="E49" i="41" s="1"/>
+  <c r="E79" i="41" s="1"/>
+  <c r="E23" i="41"/>
+  <c r="E24" i="41" s="1"/>
+  <c r="E78" i="41" s="1"/>
   <c r="F16" i="27"/>
   <c r="F17" i="27"/>
   <c r="F18" i="27"/>
+  <c r="F32" i="27" s="1"/>
   <c r="F19" i="27"/>
   <c r="F20" i="27"/>
   <c r="F21" i="27"/>
   <c r="F22" i="27"/>
   <c r="F23" i="27"/>
   <c r="F24" i="27"/>
   <c r="F25" i="27"/>
   <c r="F26" i="27"/>
+  <c r="F39" i="27" s="1"/>
   <c r="F27" i="27"/>
   <c r="F28" i="27"/>
   <c r="F29" i="27"/>
   <c r="F30" i="27"/>
   <c r="F31" i="27"/>
-  <c r="F32" i="27"/>
   <c r="F15" i="27"/>
   <c r="F7" i="27"/>
   <c r="F6" i="27"/>
   <c r="E73" i="40"/>
   <c r="E74" i="40" s="1"/>
   <c r="E50" i="40"/>
   <c r="E51" i="40" s="1"/>
   <c r="E81" i="40" s="1"/>
   <c r="E24" i="40"/>
   <c r="E25" i="40" s="1"/>
-  <c r="E52" i="27"/>
-[...4 lines deleted...]
-  <c r="E40" i="27"/>
   <c r="E16" i="27"/>
   <c r="E17" i="27"/>
   <c r="E18" i="27"/>
+  <c r="E32" i="27" s="1"/>
   <c r="E19" i="27"/>
   <c r="E20" i="27"/>
   <c r="E21" i="27"/>
   <c r="E22" i="27"/>
   <c r="E23" i="27"/>
   <c r="E24" i="27"/>
   <c r="E25" i="27"/>
   <c r="E26" i="27"/>
   <c r="E27" i="27"/>
   <c r="E28" i="27"/>
   <c r="E29" i="27"/>
   <c r="E30" i="27"/>
   <c r="E31" i="27"/>
-  <c r="E32" i="27"/>
   <c r="E15" i="27"/>
   <c r="E7" i="27"/>
   <c r="E6" i="27"/>
   <c r="E73" i="39"/>
   <c r="E74" i="39" s="1"/>
   <c r="E50" i="39"/>
   <c r="E51" i="39" s="1"/>
   <c r="E81" i="39" s="1"/>
   <c r="E24" i="39"/>
   <c r="E25" i="39" s="1"/>
   <c r="E80" i="39" s="1"/>
-  <c r="D52" i="27"/>
-[...4 lines deleted...]
-  <c r="D40" i="27"/>
   <c r="D16" i="27"/>
   <c r="D17" i="27"/>
   <c r="D18" i="27"/>
   <c r="D19" i="27"/>
-  <c r="D33" i="27" s="1"/>
   <c r="D20" i="27"/>
   <c r="D21" i="27"/>
   <c r="D22" i="27"/>
   <c r="D23" i="27"/>
   <c r="D24" i="27"/>
   <c r="D25" i="27"/>
   <c r="D26" i="27"/>
   <c r="D27" i="27"/>
   <c r="D28" i="27"/>
   <c r="D29" i="27"/>
   <c r="D30" i="27"/>
   <c r="D31" i="27"/>
-  <c r="D32" i="27"/>
   <c r="D15" i="27"/>
   <c r="D7" i="27"/>
   <c r="E73" i="38"/>
   <c r="E74" i="38" s="1"/>
   <c r="E50" i="38"/>
   <c r="E51" i="38" s="1"/>
   <c r="E81" i="38" s="1"/>
   <c r="E24" i="38"/>
   <c r="E25" i="38" s="1"/>
   <c r="E80" i="38" s="1"/>
   <c r="C16" i="27"/>
   <c r="O16" i="27" s="1"/>
   <c r="C17" i="27"/>
   <c r="C18" i="27"/>
-  <c r="O18" i="27" s="1"/>
   <c r="C19" i="27"/>
   <c r="C20" i="27"/>
   <c r="C21" i="27"/>
   <c r="C22" i="27"/>
   <c r="C23" i="27"/>
   <c r="C24" i="27"/>
   <c r="O24" i="27" s="1"/>
   <c r="C25" i="27"/>
   <c r="C26" i="27"/>
-  <c r="O26" i="27" s="1"/>
   <c r="C27" i="27"/>
   <c r="C28" i="27"/>
   <c r="O28" i="27" s="1"/>
   <c r="C29" i="27"/>
+  <c r="O29" i="27" s="1"/>
   <c r="C30" i="27"/>
-  <c r="O30" i="27" s="1"/>
   <c r="C31" i="27"/>
-  <c r="C32" i="27"/>
   <c r="C15" i="27"/>
   <c r="O15" i="27" s="1"/>
   <c r="F8" i="27"/>
-  <c r="N33" i="27"/>
+  <c r="F50" i="27" s="1"/>
+  <c r="N32" i="27"/>
   <c r="N8" i="27"/>
-  <c r="M33" i="27"/>
+  <c r="M32" i="27"/>
   <c r="M8" i="27"/>
   <c r="L8" i="27"/>
   <c r="K8" i="27"/>
   <c r="J8" i="27"/>
-  <c r="J33" i="27"/>
+  <c r="J32" i="27"/>
   <c r="I8" i="27"/>
   <c r="H8" i="27"/>
-  <c r="G33" i="27"/>
+  <c r="G32" i="27"/>
   <c r="G8" i="27"/>
-  <c r="F33" i="27"/>
-  <c r="E33" i="27"/>
   <c r="E73" i="37"/>
   <c r="E50" i="37"/>
   <c r="C7" i="27" s="1"/>
   <c r="E24" i="37"/>
   <c r="C6" i="27" s="1"/>
   <c r="E74" i="37"/>
   <c r="O20" i="27"/>
-  <c r="O32" i="27"/>
-[...1 lines deleted...]
-  <c r="E80" i="40" l="1"/>
+  <c r="O22" i="27" l="1"/>
+  <c r="E39" i="27"/>
+  <c r="F51" i="27"/>
+  <c r="F49" i="27"/>
+  <c r="F40" i="27"/>
+  <c r="F41" i="27" s="1"/>
+  <c r="O26" i="27"/>
+  <c r="O18" i="27"/>
+  <c r="D32" i="27"/>
+  <c r="E80" i="40"/>
   <c r="E8" i="27"/>
   <c r="D6" i="27"/>
   <c r="D8" i="27" s="1"/>
-  <c r="C33" i="27"/>
+  <c r="C32" i="27"/>
   <c r="E25" i="37"/>
   <c r="E80" i="37" s="1"/>
-  <c r="E43" i="27"/>
-[...5 lines deleted...]
-  <c r="K43" i="27"/>
+  <c r="J52" i="27"/>
+  <c r="K52" i="27"/>
+  <c r="N52" i="27"/>
+  <c r="I42" i="27"/>
+  <c r="L52" i="27"/>
+  <c r="K42" i="27"/>
   <c r="E51" i="37"/>
   <c r="E81" i="37" s="1"/>
   <c r="C8" i="27"/>
-  <c r="C51" i="27" s="1"/>
-[...10 lines deleted...]
-  <c r="L33" i="27"/>
+  <c r="C50" i="27" s="1"/>
+  <c r="F52" i="27"/>
+  <c r="L42" i="27"/>
+  <c r="M52" i="27"/>
+  <c r="H32" i="27"/>
+  <c r="K32" i="27"/>
+  <c r="M42" i="27"/>
+  <c r="G52" i="27"/>
+  <c r="I32" i="27"/>
+  <c r="I52" i="27"/>
+  <c r="L32" i="27"/>
   <c r="O25" i="27"/>
   <c r="O23" i="27"/>
-  <c r="O31" i="27"/>
+  <c r="O30" i="27"/>
   <c r="O17" i="27"/>
-  <c r="H43" i="27"/>
-  <c r="O29" i="27"/>
+  <c r="H42" i="27"/>
   <c r="O27" i="27"/>
   <c r="O21" i="27"/>
   <c r="O19" i="27"/>
-  <c r="G43" i="27"/>
-[...1 lines deleted...]
-  <c r="C52" i="27"/>
+  <c r="G42" i="27"/>
+  <c r="E50" i="27" l="1"/>
+  <c r="E40" i="27"/>
+  <c r="E49" i="27"/>
+  <c r="E52" i="27" s="1"/>
+  <c r="E51" i="27"/>
+  <c r="D50" i="27"/>
+  <c r="D51" i="27"/>
+  <c r="D49" i="27"/>
+  <c r="D40" i="27"/>
+  <c r="D39" i="27"/>
+  <c r="D41" i="27" s="1"/>
+  <c r="C49" i="27"/>
+  <c r="C52" i="27" s="1"/>
+  <c r="C51" i="27"/>
+  <c r="C39" i="27"/>
   <c r="C40" i="27"/>
+  <c r="D52" i="27"/>
+  <c r="F42" i="27"/>
+  <c r="J42" i="27"/>
+  <c r="H52" i="27"/>
+  <c r="N42" i="27"/>
+  <c r="O32" i="27"/>
+  <c r="P28" i="27" s="1"/>
+  <c r="C41" i="27" l="1"/>
   <c r="C42" i="27" s="1"/>
-  <c r="C43" i="27" s="1"/>
-[...10 lines deleted...]
-  <c r="P30" i="27"/>
+  <c r="E41" i="27"/>
+  <c r="E42" i="27" s="1"/>
+  <c r="D42" i="27"/>
+  <c r="P29" i="27"/>
   <c r="P23" i="27"/>
   <c r="P25" i="27"/>
   <c r="P24" i="27"/>
-  <c r="P31" i="27"/>
+  <c r="P30" i="27"/>
   <c r="P16" i="27"/>
   <c r="P21" i="27"/>
   <c r="P15" i="27"/>
   <c r="P22" i="27"/>
   <c r="P26" i="27"/>
   <c r="P17" i="27"/>
   <c r="P19" i="27"/>
-  <c r="P29" i="27"/>
   <c r="P27" i="27"/>
-  <c r="P32" i="27"/>
+  <c r="P31" i="27"/>
   <c r="P20" i="27"/>
   <c r="P18" i="27"/>
-  <c r="P33" i="27" l="1"/>
+  <c r="P32" i="27" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="740" uniqueCount="96">
   <si>
     <t>036</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
@@ -565,50 +601,74 @@
     <t>Total turnover of authorised exchange offices in January 2026</t>
   </si>
   <si>
     <t>Purchased foreign cash in February 2026</t>
   </si>
   <si>
     <t>Sold foreign cash in February 2026</t>
   </si>
   <si>
     <t>Redeemed cheques denominated in foreign currency in February 2026</t>
   </si>
   <si>
     <t>Total turnover of authorised exchange offices in February 2026</t>
   </si>
   <si>
     <t>Purchased foreign cash in March 2026</t>
   </si>
   <si>
     <t>Sold foreign cash in March 2026</t>
   </si>
   <si>
     <t>Redeemed cheques denominated in foreign currency in March 2026</t>
   </si>
   <si>
     <t>Total turnover of authorised exchange offices in March 2026</t>
+  </si>
+  <si>
+    <t>Purchased foreign cash in April 2026</t>
+  </si>
+  <si>
+    <t>Sold foreign cash in April 2026</t>
+  </si>
+  <si>
+    <t>Redeemed cheques denominated in foreign currency in April 2026</t>
+  </si>
+  <si>
+    <t>Total turnover of authorised exchange offices in Apirl 2026</t>
+  </si>
+  <si>
+    <t>Purchased foreign cash in May 2026</t>
+  </si>
+  <si>
+    <t>Sold foreign cash in May 2026</t>
+  </si>
+  <si>
+    <t>Redeemed cheques denominated in foreign currency in May 2026</t>
+  </si>
+  <si>
+    <t>Total turnover of authorised exchange offices in May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.000000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00000"/>
     <numFmt numFmtId="166" formatCode="[$-41A]mmm\-yy;@"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="0.000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -842,71 +902,79 @@
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF007FDE"/>
       <color rgb="FF008AF2"/>
       <color rgb="FF0099FF"/>
       <color rgb="FF0066FF"/>
       <color rgb="FF008FFA"/>
       <color rgb="FF199CFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors8.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style8.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors9.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style9.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors10.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style10.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors11.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style11.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hr-HR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -1014,50 +1082,53 @@
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>11183193</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>11550188</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>12527536</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>11608388</c:v>
                 </c:pt>
+                <c:pt idx="4">
+                  <c:v>13016150</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1EF2-4B8C-A1D4-160A30CCD038}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sale of foreign cash </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -1099,50 +1170,53 @@
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2274729</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2182262</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2149815</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2337661</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2125406</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1EF2-4B8C-A1D4-160A30CCD038}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="75"/>
         <c:axId val="767339344"/>
         <c:axId val="655641392"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="767339344"/>
         <c:scaling>
@@ -1545,68 +1619,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$40:$B$42</c:f>
+              <c:f>'2026'!$B$39:$B$41</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$D$40:$D$42</c:f>
+              <c:f>'2026'!$D$39:$D$41</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>53.943076435741624</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.025323230741783</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>25.031600333516593</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-44C0-46D6-860D-1C158D710D66}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -1918,68 +1992,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$50:$B$52</c:f>
+              <c:f>'2026'!$B$49:$B$51</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Sale of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Redemption of cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$E$50:$E$52</c:f>
+              <c:f>'2026'!$E$49:$E$51</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>85.352840577294913</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>14.647159422705091</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-44CA-47D3-A905-F7A4AE6B7089}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -2334,68 +2408,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$40:$B$42</c:f>
+              <c:f>'2026'!$B$39:$B$41</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$E$40:$E$42</c:f>
+              <c:f>'2026'!$E$39:$E$41</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>56.714437094268575</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.659361760851805</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26.626201144879619</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-FC32-4A65-B7EA-13C67F21E7B2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -2707,68 +2781,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$50:$B$52</c:f>
+              <c:f>'2026'!$B$49:$B$51</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Sale of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Redemption of cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$F$50:$F$52</c:f>
+              <c:f>'2026'!$F$49:$F$51</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>83.237825996452472</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.762174003547528</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-75E0-44E9-8FB4-6FF1BCBDCA03}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -3123,86 +3197,875 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$40:$B$42</c:f>
+              <c:f>'2026'!$B$39:$B$41</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$F$40:$F$42</c:f>
+              <c:f>'2026'!$F$39:$F$41</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>47.205190516683253</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.113578476599358</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>31.68123100671739</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-1D60-4EDB-9B4A-4479C3992C70}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="outEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sr-Latn-RS"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart15.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="hr-HR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="hr-HR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ratio of the purchase and sale of foreign cash and cheques in May 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="hr-HR" sz="1000" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="sr-Latn-RS"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-A757-4B6A-BCDE-5B642A150E9A}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-A757-4B6A-BCDE-5B642A150E9A}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-A757-4B6A-BCDE-5B642A150E9A}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="6.9444444444444448E-2"/>
+                  <c:y val="0"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-A757-4B6A-BCDE-5B642A150E9A}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-6.1111111111111137E-2"/>
+                  <c:y val="6.4814814814814797E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-A757-4B6A-BCDE-5B642A150E9A}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.11388888888888889"/>
+                  <c:y val="8.3333333333333329E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-A757-4B6A-BCDE-5B642A150E9A}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="0.00%" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="sr-Latn-RS"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:separator>
+</c:separator>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2026'!$B$49:$B$51</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Purchase of foreign cash</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Sale of foreign cash</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Redemption of cheques</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2026'!$G$49:$G$51</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>85.963093885463294</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>14.036906114536709</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-A757-4B6A-BCDE-5B642A150E9A}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="outEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="10"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sr-Latn-RS"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart16.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="hr-HR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="hr-HR" sz="1000" b="1" i="0" baseline="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Share of individual currencies in the total turnover of authorised exchange offices in May 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="hr-HR" sz="1000">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="sr-Latn-RS"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-86AE-4EF6-BB99-4EC87AF5D508}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-86AE-4EF6-BB99-4EC87AF5D508}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-86AE-4EF6-BB99-4EC87AF5D508}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-86AE-4EF6-BB99-4EC87AF5D508}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="3.6111111111111108E-2"/>
+                  <c:y val="1.3888888888888805E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-86AE-4EF6-BB99-4EC87AF5D508}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-7.4999999999999997E-2"/>
+                  <c:y val="-2.1245625546806649E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-86AE-4EF6-BB99-4EC87AF5D508}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0"/>
+                  <c:y val="2.3148148148148147E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-86AE-4EF6-BB99-4EC87AF5D508}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.22777777777777777"/>
+                  <c:y val="2.3148148148148147E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-86AE-4EF6-BB99-4EC87AF5D508}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="0.00%" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="sr-Latn-RS"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:separator>
+</c:separator>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2026'!$B$39:$B$41</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>USD</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>CHF</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Other currencies</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2026'!$G$39:$G$41</c:f>
+              <c:numCache>
+                <c:formatCode>0.00</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>54.293647231499854</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>15.998085005266303</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>29.708267763233842</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000008-86AE-4EF6-BB99-4EC87AF5D508}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
@@ -3345,50 +4208,53 @@
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>11183193</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>11550188</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>12527536</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>11608388</c:v>
                 </c:pt>
+                <c:pt idx="4">
+                  <c:v>13016150</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-95F7-443A-A8A2-20CA3F7A5AC8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sale of foreign cash </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
@@ -3430,50 +4296,53 @@
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$C$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2274729</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2182262</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2149815</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2337661</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2125406</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-95F7-443A-A8A2-20CA3F7A5AC8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="75"/>
         <c:overlap val="100"/>
         <c:axId val="655644752"/>
         <c:axId val="699254288"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="655644752"/>
@@ -3595,51 +4464,51 @@
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="percentStacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2023'!#REF!</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>#REF!</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$39:$N$39</c:f>
+              <c:f>'2026'!$C$38:$N$38</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>July</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>August</c:v>
@@ -3660,293 +4529,302 @@
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2023'!#REF!</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>'2026'!$B$40</c:f>
+              <c:f>'2026'!$B$39</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$39:$N$39</c:f>
+              <c:f>'2026'!$C$38:$N$38</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>July</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>August</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>September</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$40:$N$40</c:f>
+              <c:f>'2026'!$C$39:$N$39</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>50.746772049949463</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>53.943076435741624</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>56.714437094268575</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>47.205190516683253</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>54.293647231499854</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>'2026'!$B$41</c:f>
+              <c:f>'2026'!$B$40</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CHF</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$39:$N$39</c:f>
+              <c:f>'2026'!$C$38:$N$38</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>July</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>August</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>September</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$41:$N$41</c:f>
+              <c:f>'2026'!$C$40:$N$40</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>23.932216281235689</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.025323230741783</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>16.659361760851805</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>21.113578476599358</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>15.998085005266303</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
-              <c:f>'2026'!$B$42</c:f>
+              <c:f>'2026'!$B$41</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$39:$N$39</c:f>
+              <c:f>'2026'!$C$38:$N$38</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>July</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>August</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>September</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$42:$N$42</c:f>
+              <c:f>'2026'!$C$41:$N$41</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>25.321011668814847</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.031600333516593</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26.626201144879619</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>31.68123100671739</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>29.708267763233842</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="55"/>
         <c:overlap val="100"/>
         <c:axId val="816337872"/>
         <c:axId val="816338432"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="816337872"/>
@@ -4265,60 +5143,82 @@
             <c:numRef>
               <c:f>'April 2026'!$E$80</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>11.608388</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-E4A1-40D5-A593-CAEF72364558}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>May</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
-            <c:delete val="1"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+              </c:ext>
+            </c:extLst>
           </c:dLbls>
           <c:val>
-            <c:numLit>
-[...5 lines deleted...]
-            </c:numLit>
+            <c:numRef>
+              <c:f>'May 2026'!$E$78</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>13.01615</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000009-E4A1-40D5-A593-CAEF72364558}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="5"/>
           <c:tx>
             <c:v>June</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="1"/>
               <c:pt idx="0">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
@@ -4844,60 +5744,82 @@
             <c:numRef>
               <c:f>'April 2026'!$E$81</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2.3376610000000002</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-0580-4227-A998-E15E02A4EB68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>May</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
-            <c:delete val="1"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+              </c:ext>
+            </c:extLst>
           </c:dLbls>
           <c:val>
-            <c:numLit>
-[...5 lines deleted...]
-            </c:numLit>
+            <c:numRef>
+              <c:f>'May 2026'!$E$79</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>2.1254059999999999</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000009-0580-4227-A998-E15E02A4EB68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="5"/>
           <c:tx>
             <c:v>June</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="1"/>
               <c:pt idx="0">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
@@ -6091,169 +7013,163 @@
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="sr-Latn-RS"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="1"/>
             <c:showVal val="0"/>
             <c:showCatName val="1"/>
             <c:showSerName val="0"/>
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator> </c:separator>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$15:$B$32</c:f>
+              <c:f>'2026'!$B$15:$B$31</c:f>
               <c:strCache>
-                <c:ptCount val="18"/>
+                <c:ptCount val="17"/>
                 <c:pt idx="0">
                   <c:v>AUD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CAD</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>CZK</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>DKK</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>HUF</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>JPY</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>NOK</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>RUB</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>SEK</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>GBP</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>RSD</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>RON</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>BGN</c:v>
+                  <c:v>BAM</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>BAM</c:v>
+                  <c:v>PLN</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>PLN</c:v>
-[...1 lines deleted...]
-                <c:pt idx="17">
                   <c:v>other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$P$15:$P$32</c:f>
+              <c:f>'2026'!$P$15:$P$31</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
-                <c:ptCount val="18"/>
+                <c:ptCount val="17"/>
                 <c:pt idx="0">
-                  <c:v>3.587447915184804</c:v>
+                  <c:v>3.6901147052155698</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2.3072047522607861</c:v>
+                  <c:v>2.4889890496370994</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.29849801228270328</c:v>
+                  <c:v>0.30836185623072926</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.11560945925675833</c:v>
+                  <c:v>9.6614382744825991E-2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>5.3906713203329097</c:v>
+                  <c:v>5.6745718436659125</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.10739464087824058</c:v>
+                  <c:v>0.10856557329339606</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1.6352594839854222E-2</c:v>
+                  <c:v>1.4782551611315038E-2</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>6.682938397354688E-4</c:v>
+                  <c:v>1.5277229427653257E-3</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2.1625486985541845E-2</c:v>
+                  <c:v>2.0033746892443825E-2</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>20.600173734898259</c:v>
+                  <c:v>19.618123101039679</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>4.2886225285042556</c:v>
+                  <c:v>4.4968285232750986</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>52.217583502509022</c:v>
+                  <c:v>52.660646479921994</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>0.15269887152583059</c:v>
+                  <c:v>0.17016775948183921</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>4.1835552701938875E-3</c:v>
+                  <c:v>4.6508170766841094E-3</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>9.6750314599772984E-5</c:v>
+                  <c:v>10.141694329867573</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>10.360958940384821</c:v>
+                  <c:v>0.46283522208652172</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>0.50067750303634739</c:v>
-[...2 lines deleted...]
-                  <c:v>2.9532137695334405E-2</c:v>
+                  <c:v>4.1492335016562687E-2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000024-0099-44EF-8CD7-1715CDB51D62}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:firstSliceAng val="75"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
@@ -6551,68 +7467,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$50:$B$52</c:f>
+              <c:f>'2026'!$B$49:$B$51</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Sale of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Redemption of cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$50:$C$52</c:f>
+              <c:f>'2026'!$C$49:$C$51</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>83.097472254631882</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.902527745368118</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-BBC2-418E-ACCA-F59FC1F95BB1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -6967,68 +7883,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$40:$B$42</c:f>
+              <c:f>'2026'!$B$39:$B$41</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$40:$C$42</c:f>
+              <c:f>'2026'!$C$39:$C$41</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>50.746772049949463</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>23.932216281235689</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>25.321011668814847</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-29FD-4F6A-A249-135C6D8C1BF5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -7340,68 +8256,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$50:$B$52</c:f>
+              <c:f>'2026'!$B$49:$B$51</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Sale of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Redemption of cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$D$50:$D$52</c:f>
+              <c:f>'2026'!$D$49:$D$51</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>84.108720585183278</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>15.891279414816731</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-AA4F-4B21-87BB-3D0C47BA7398}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -7437,50 +8353,130 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="sr-Latn-RS"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors10.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors11.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
@@ -8315,50 +9311,1088 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
+<file path=xl/charts/style10.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style11.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
 <file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
@@ -12485,50 +14519,54 @@
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart15.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>14288</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>15788</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="7" name="Grafikon 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
@@ -13034,50 +15072,131 @@
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A45E750-3E8D-450A-9C90-B1A7DA70D718}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Grafikon 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E445FD7-BD46-4A1F-85BA-61AD99567F75}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="3" name="Grafikon 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73C9AE66-B7B6-4E28-A1A4-A1FEE8711F0D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -13374,62 +15493,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="N90:Q107"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="P27" sqref="P27"/>
+      <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="90" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N90" s="27"/>
       <c r="O90" s="58"/>
       <c r="P90" s="27"/>
       <c r="Q90" s="58"/>
     </row>
     <row r="91" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N91" s="27"/>
       <c r="O91" s="58"/>
       <c r="P91" s="27"/>
       <c r="Q91" s="58"/>
     </row>
     <row r="92" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N92" s="27"/>
       <c r="O92" s="58"/>
       <c r="P92" s="27"/>
       <c r="Q92" s="58"/>
@@ -16567,70 +18690,70 @@
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B6:B22 A32:B48 B58:B71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68C3214F-9FE6-48E9-8CA6-551579323F7B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q81"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A28" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+    <sheetView showGridLines="0" topLeftCell="A32" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B78" sqref="B78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
     <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
     <col min="10" max="16384" width="9.33203125" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
     </row>
     <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
     </row>
     <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="61" t="s">
         <v>50</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61" t="s">
         <v>59</v>
       </c>
       <c r="E4" s="61"/>
     </row>
     <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="33" t="s">
         <v>60</v>
       </c>
@@ -16913,51 +19036,51 @@
     </row>
     <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="18"/>
       <c r="E25" s="9">
         <f>+E24/1000000</f>
         <v>11.608388</v>
       </c>
       <c r="I25" s="14"/>
     </row>
     <row r="26" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
     </row>
     <row r="27" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="31"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
     </row>
     <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="37" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
     </row>
     <row r="29" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="29"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="Q29" s="22"/>
     </row>
     <row r="30" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="61" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="61"/>
       <c r="D30" s="61" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="61"/>
       <c r="Q30" s="22"/>
     </row>
     <row r="31" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B31" s="33" t="s">
@@ -17238,51 +19361,51 @@
       </c>
     </row>
     <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="18"/>
       <c r="E51" s="9">
         <f>+E50/1000000</f>
         <v>2.3376610000000002</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="31"/>
       <c r="D52" s="28"/>
       <c r="E52" s="28"/>
     </row>
     <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="31"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
     </row>
     <row r="54" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="34" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C54" s="39"/>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
     </row>
     <row r="55" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="32"/>
       <c r="C55" s="39"/>
       <c r="D55" s="39"/>
       <c r="E55" s="39"/>
     </row>
     <row r="56" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="61" t="s">
         <v>50</v>
       </c>
       <c r="C56" s="61"/>
       <c r="D56" s="61" t="s">
         <v>64</v>
       </c>
       <c r="E56" s="61"/>
     </row>
     <row r="57" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B57" s="33" t="s">
         <v>60</v>
       </c>
@@ -17516,51 +19639,51 @@
       </c>
     </row>
     <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="18"/>
       <c r="E74" s="9">
         <f>+E73/1000000</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="31"/>
       <c r="D75" s="36"/>
       <c r="E75" s="36"/>
     </row>
     <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="31"/>
       <c r="D76" s="36"/>
       <c r="E76" s="36"/>
     </row>
     <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="37" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C77" s="39"/>
       <c r="D77" s="36"/>
       <c r="E77" s="36"/>
     </row>
     <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="38" t="s">
         <v>69</v>
       </c>
       <c r="C78" s="39"/>
       <c r="D78" s="36"/>
       <c r="E78" s="36"/>
     </row>
     <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="60"/>
       <c r="C79" s="60"/>
       <c r="D79" s="60"/>
       <c r="E79" s="60"/>
     </row>
     <row r="80" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="52" t="s">
         <v>46</v>
       </c>
       <c r="C80" s="53"/>
       <c r="D80" s="53"/>
@@ -17578,58 +19701,1047 @@
       <c r="E81" s="19">
         <f>+E51</f>
         <v>2.3376610000000002</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A6:B22 B32:B48 B58:B71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBFA3703-FE00-4FBA-AAC3-F9C0917821A8}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:Q79"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M24" sqref="M24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
+    <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
+    <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
+    <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
+    <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
+    <col min="10" max="16384" width="9.33203125" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+    </row>
+    <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="32"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+    </row>
+    <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="61"/>
+    </row>
+    <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="36">
+        <v>1001400</v>
+      </c>
+      <c r="E6" s="36">
+        <v>597089</v>
+      </c>
+    </row>
+    <row r="7" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="36">
+        <v>708565</v>
+      </c>
+      <c r="E7" s="36">
+        <v>430420</v>
+      </c>
+    </row>
+    <row r="8" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="36">
+        <v>986310</v>
+      </c>
+      <c r="E8" s="36">
+        <v>38303</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="36">
+        <v>41050</v>
+      </c>
+      <c r="E9" s="36">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="36">
+        <v>206441400</v>
+      </c>
+      <c r="E10" s="36">
+        <v>544403</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="36">
+        <v>2585000</v>
+      </c>
+      <c r="E11" s="36">
+        <v>13033</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="36">
+        <v>13850</v>
+      </c>
+      <c r="E12" s="36">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="36">
+        <v>21000</v>
+      </c>
+      <c r="E13" s="36">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="36">
+        <v>15710</v>
+      </c>
+      <c r="E14" s="36">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="36">
+        <v>2050650</v>
+      </c>
+      <c r="E15" s="36">
+        <v>2185858</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="36">
+        <v>557660</v>
+      </c>
+      <c r="E16" s="36">
+        <v>622784</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="36">
+        <v>9285111</v>
+      </c>
+      <c r="E17" s="36">
+        <v>7745408</v>
+      </c>
+    </row>
+    <row r="18" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="36">
+        <v>1700850</v>
+      </c>
+      <c r="E18" s="36">
+        <v>12908</v>
+      </c>
+    </row>
+    <row r="19" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="36">
+        <v>2502</v>
+      </c>
+      <c r="E19" s="36">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="20" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="36">
+        <v>1528340</v>
+      </c>
+      <c r="E20" s="36">
+        <v>768391</v>
+      </c>
+      <c r="H20" s="14"/>
+    </row>
+    <row r="21" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="36">
+        <v>183760</v>
+      </c>
+      <c r="E21" s="36">
+        <v>40959</v>
+      </c>
+      <c r="H21" s="14"/>
+    </row>
+    <row r="22" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36">
+        <v>10425</v>
+      </c>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+    </row>
+    <row r="23" spans="2:17" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="16">
+        <f>SUM(E6:E22)</f>
+        <v>13016150</v>
+      </c>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+    </row>
+    <row r="24" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="6"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="9">
+        <f>+E23/1000000</f>
+        <v>13.01615</v>
+      </c>
+      <c r="I24" s="14"/>
+    </row>
+    <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="31"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+    </row>
+    <row r="26" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="31"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+    </row>
+    <row r="27" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="39"/>
+    </row>
+    <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="29"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="Q28" s="22"/>
+    </row>
+    <row r="29" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61" t="s">
+        <v>63</v>
+      </c>
+      <c r="E29" s="61"/>
+      <c r="Q29" s="22"/>
+    </row>
+    <row r="30" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B30" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q30" s="22"/>
+    </row>
+    <row r="31" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="36">
+        <v>30900</v>
+      </c>
+      <c r="E31" s="36">
+        <v>18952</v>
+      </c>
+      <c r="Q31" s="22"/>
+    </row>
+    <row r="32" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="27">
+        <v>124</v>
+      </c>
+      <c r="C32" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="36">
+        <v>75775</v>
+      </c>
+      <c r="E32" s="36">
+        <v>47911</v>
+      </c>
+      <c r="Q32" s="22"/>
+    </row>
+    <row r="33" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="36">
+        <v>317710</v>
+      </c>
+      <c r="E33" s="36">
+        <v>13893</v>
+      </c>
+    </row>
+    <row r="34" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" s="36">
+        <v>1550</v>
+      </c>
+      <c r="E34" s="36">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="35" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="36">
+        <v>174367000</v>
+      </c>
+      <c r="E35" s="36">
+        <v>473268</v>
+      </c>
+    </row>
+    <row r="36" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="36">
+        <v>718000</v>
+      </c>
+      <c r="E36" s="36">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="37" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" s="36">
+        <v>5600</v>
+      </c>
+      <c r="E37" s="36">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="38" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D38" s="36">
+        <v>48000</v>
+      </c>
+      <c r="E38" s="36">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="39" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="36">
+        <v>12050</v>
+      </c>
+      <c r="E39" s="36">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="40" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" s="36">
+        <v>212440</v>
+      </c>
+      <c r="E40" s="36">
+        <v>236501</v>
+      </c>
+    </row>
+    <row r="41" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="36">
+        <v>147775</v>
+      </c>
+      <c r="E41" s="36">
+        <v>174311</v>
+      </c>
+    </row>
+    <row r="42" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="36">
+        <v>545852</v>
+      </c>
+      <c r="E42" s="36">
+        <v>475495</v>
+      </c>
+    </row>
+    <row r="43" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" s="36">
+        <v>2467920</v>
+      </c>
+      <c r="E43" s="36">
+        <v>22608</v>
+      </c>
+    </row>
+    <row r="44" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="36">
+        <v>2928</v>
+      </c>
+      <c r="E44" s="36">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="45" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" s="36">
+        <v>1236047</v>
+      </c>
+      <c r="E45" s="36">
+        <v>644834</v>
+      </c>
+    </row>
+    <row r="46" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D46" s="36">
+        <v>32330</v>
+      </c>
+      <c r="E46" s="36">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="47" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D47" s="36"/>
+      <c r="E47" s="36">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="48" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C48" s="10"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="16">
+        <f>SUM(E31:E47)</f>
+        <v>2125406</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C49" s="6"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="9">
+        <f>+E48/1000000</f>
+        <v>2.1254059999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="31"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="28"/>
+    </row>
+    <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="31"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="28"/>
+    </row>
+    <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="34" t="s">
+        <v>94</v>
+      </c>
+      <c r="C52" s="39"/>
+      <c r="D52" s="39"/>
+      <c r="E52" s="39"/>
+    </row>
+    <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="32"/>
+      <c r="C53" s="39"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+    </row>
+    <row r="54" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="61"/>
+      <c r="D54" s="61" t="s">
+        <v>64</v>
+      </c>
+      <c r="E54" s="61"/>
+    </row>
+    <row r="55" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B55" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C55" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D55" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="56" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" s="36">
+        <v>0</v>
+      </c>
+      <c r="E56" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="27">
+        <v>124</v>
+      </c>
+      <c r="C57" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="36">
+        <v>0</v>
+      </c>
+      <c r="E57" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C58" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="36">
+        <v>0</v>
+      </c>
+      <c r="E58" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" s="36">
+        <v>0</v>
+      </c>
+      <c r="E59" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="36">
+        <v>0</v>
+      </c>
+      <c r="E60" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D61" s="36">
+        <v>0</v>
+      </c>
+      <c r="E61" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" s="36">
+        <v>0</v>
+      </c>
+      <c r="E62" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="36">
+        <v>0</v>
+      </c>
+      <c r="E63" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D64" s="36">
+        <v>0</v>
+      </c>
+      <c r="E64" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D65" s="36">
+        <v>0</v>
+      </c>
+      <c r="E65" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" s="36">
+        <v>0</v>
+      </c>
+      <c r="E66" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" s="36">
+        <v>0</v>
+      </c>
+      <c r="E67" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D68" s="36">
+        <v>0</v>
+      </c>
+      <c r="E68" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" s="36">
+        <v>0</v>
+      </c>
+      <c r="E69" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C70" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D70" s="36"/>
+      <c r="E70" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C71" s="10"/>
+      <c r="D71" s="16"/>
+      <c r="E71" s="16">
+        <f>SUM(E56:E70)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" s="6"/>
+      <c r="D72" s="18"/>
+      <c r="E72" s="9">
+        <f>+E71/1000000</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="31"/>
+      <c r="D73" s="36"/>
+      <c r="E73" s="36"/>
+    </row>
+    <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="31"/>
+      <c r="D74" s="36"/>
+      <c r="E74" s="36"/>
+    </row>
+    <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C75" s="39"/>
+      <c r="D75" s="36"/>
+      <c r="E75" s="36"/>
+    </row>
+    <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C76" s="39"/>
+      <c r="D76" s="36"/>
+      <c r="E76" s="36"/>
+    </row>
+    <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="60"/>
+      <c r="C77" s="60"/>
+      <c r="D77" s="60"/>
+      <c r="E77" s="60"/>
+    </row>
+    <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="C78" s="53"/>
+      <c r="D78" s="53"/>
+      <c r="E78" s="14">
+        <f>+E24+E72</f>
+        <v>13.01615</v>
+      </c>
+    </row>
+    <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C79" s="11"/>
+      <c r="D79" s="11"/>
+      <c r="E79" s="19">
+        <f>+E49</f>
+        <v>2.1254059999999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B77:E77"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:E54"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="B6:B21 A31:B46 B56:B69" numberStoredAsText="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:P53"/>
+  <dimension ref="B2:P52"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="39" style="2" customWidth="1"/>
     <col min="3" max="14" width="16.1640625" style="45" customWidth="1"/>
     <col min="15" max="15" width="19.5" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.6640625" style="2" customWidth="1"/>
     <col min="17" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:16" s="35" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
@@ -17691,111 +20803,117 @@
       </c>
       <c r="N5" s="23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="39" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="43">
         <f>+'January 2026'!$E$24+'January 2026'!$E$71</f>
         <v>11183193</v>
       </c>
       <c r="D6" s="43">
         <f>+'February 2026'!$E$24+'February 2026'!$E$71</f>
         <v>11550188</v>
       </c>
       <c r="E6" s="43">
         <f>+'March 2026'!$E$24+'March 2026'!$E$71</f>
         <v>12527536</v>
       </c>
       <c r="F6" s="43">
         <f>+'April 2026'!$E$24+'April 2026'!$E$71</f>
         <v>11608388</v>
       </c>
-      <c r="G6" s="43"/>
+      <c r="G6" s="43">
+        <f>+'May 2026'!$E$23+'May 2026'!$E$71</f>
+        <v>13016150</v>
+      </c>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
     </row>
     <row r="7" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="43">
         <f>+'January 2026'!$E$50</f>
         <v>2274729</v>
       </c>
       <c r="D7" s="43">
         <f>+'February 2026'!$E$50</f>
         <v>2182262</v>
       </c>
       <c r="E7" s="43">
         <f>+'March 2026'!$E$50</f>
         <v>2149815</v>
       </c>
       <c r="F7" s="43">
         <f>+'April 2026'!$E$50</f>
         <v>2337661</v>
       </c>
-      <c r="G7" s="43"/>
+      <c r="G7" s="43">
+        <f>+'May 2026'!$E$48</f>
+        <v>2125406</v>
+      </c>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
       <c r="N7" s="43"/>
     </row>
     <row r="8" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7">
         <f t="shared" ref="C8" si="0">SUM(C6:C7)</f>
         <v>13457922</v>
       </c>
       <c r="D8" s="7">
         <f t="shared" ref="D8:N8" si="1">SUM(D6:D7)</f>
         <v>13732450</v>
       </c>
       <c r="E8" s="7">
         <f t="shared" si="1"/>
         <v>14677351</v>
       </c>
       <c r="F8" s="7">
         <f t="shared" si="1"/>
         <v>13946049</v>
       </c>
       <c r="G8" s="7">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>15141556</v>
       </c>
       <c r="H8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -17928,1263 +21046,1295 @@
       </c>
       <c r="P14" s="23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="43">
         <f>+'January 2026'!$E6+'January 2026'!$E32</f>
         <v>496575</v>
       </c>
       <c r="D15" s="43">
         <f>+'February 2026'!$E6+'February 2026'!$E32</f>
         <v>508817</v>
       </c>
       <c r="E15" s="43">
         <f>+'March 2026'!$E6+'March 2026'!$E32</f>
         <v>506510</v>
       </c>
       <c r="F15" s="43">
         <f>+'April 2026'!$E6+'April 2026'!$E32</f>
         <v>490388</v>
       </c>
-      <c r="G15" s="43"/>
+      <c r="G15" s="43">
+        <f>+'May 2026'!$E6+'May 2026'!$E31</f>
+        <v>616041</v>
+      </c>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
       <c r="N15" s="43"/>
       <c r="O15" s="3">
-        <f t="shared" ref="O15:O32" si="2">SUM(C15:N15)</f>
-        <v>2002290</v>
+        <f t="shared" ref="O15:O31" si="2">SUM(C15:N15)</f>
+        <v>2618331</v>
       </c>
       <c r="P15" s="43">
-        <f>+(O15/O33)*100</f>
-        <v>3.587447915184804</v>
+        <f>+(O15/O32)*100</f>
+        <v>3.6901147052155698</v>
       </c>
     </row>
     <row r="16" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="43">
         <f>+'January 2026'!$E7+'January 2026'!$E33</f>
         <v>211421</v>
       </c>
       <c r="D16" s="43">
         <f>+'February 2026'!$E7+'February 2026'!$E33</f>
         <v>297023</v>
       </c>
       <c r="E16" s="43">
         <f>+'March 2026'!$E7+'March 2026'!$E33</f>
         <v>441636</v>
       </c>
       <c r="F16" s="43">
         <f>+'April 2026'!$E7+'April 2026'!$E33</f>
         <v>337658</v>
       </c>
-      <c r="G16" s="43"/>
+      <c r="G16" s="43">
+        <f>+'May 2026'!$E7+'May 2026'!$E32</f>
+        <v>478331</v>
+      </c>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="N16" s="43"/>
       <c r="O16" s="3">
         <f t="shared" si="2"/>
-        <v>1287738</v>
+        <v>1766069</v>
       </c>
       <c r="P16" s="43">
-        <f>+(O16/O33)*100</f>
-[...3 lines deleted...]
-    <row r="17" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O16/O32)*100</f>
+        <v>2.4889890496370994</v>
+      </c>
+    </row>
+    <row r="17" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="43">
         <f>+'January 2026'!$E8+'January 2026'!$E34</f>
         <v>17151</v>
       </c>
       <c r="D17" s="43">
         <f>+'February 2026'!$E8+'February 2026'!$E34</f>
         <v>15226</v>
       </c>
       <c r="E17" s="43">
         <f>+'March 2026'!$E8+'March 2026'!$E34</f>
         <v>36496</v>
       </c>
       <c r="F17" s="43">
         <f>+'April 2026'!$E8+'April 2026'!$E34</f>
         <v>97730</v>
       </c>
-      <c r="G17" s="43"/>
+      <c r="G17" s="43">
+        <f>+'May 2026'!$E8+'May 2026'!$E33</f>
+        <v>52196</v>
+      </c>
       <c r="H17" s="43"/>
       <c r="I17" s="43"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="43"/>
       <c r="N17" s="43"/>
       <c r="O17" s="3">
         <f t="shared" si="2"/>
-        <v>166603</v>
+        <v>218799</v>
       </c>
       <c r="P17" s="43">
-        <f>+(O17/O33)*100</f>
-[...3 lines deleted...]
-    <row r="18" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O17/O32)*100</f>
+        <v>0.30836185623072926</v>
+      </c>
+    </row>
+    <row r="18" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="43">
         <f>+'January 2026'!$E9+'January 2026'!$E35</f>
         <v>16129</v>
       </c>
       <c r="D18" s="43">
         <f>+'February 2026'!$E9+'February 2026'!$E35</f>
         <v>13712</v>
       </c>
       <c r="E18" s="43">
         <f>+'March 2026'!$E9+'March 2026'!$E35</f>
         <v>32635</v>
       </c>
       <c r="F18" s="43">
         <f>+'April 2026'!$E9+'April 2026'!$E35</f>
         <v>2050</v>
       </c>
-      <c r="G18" s="43"/>
+      <c r="G18" s="43">
+        <f>+'May 2026'!$E9+'May 2026'!$E34</f>
+        <v>4027</v>
+      </c>
       <c r="H18" s="43"/>
       <c r="I18" s="43"/>
       <c r="J18" s="43"/>
       <c r="K18" s="43"/>
       <c r="L18" s="43"/>
       <c r="M18" s="43"/>
       <c r="N18" s="43"/>
       <c r="O18" s="3">
         <f t="shared" si="2"/>
-        <v>64526</v>
+        <v>68553</v>
       </c>
       <c r="P18" s="43">
-        <f>+(O18/O33)*100</f>
-[...3 lines deleted...]
-    <row r="19" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O18/O32)*100</f>
+        <v>9.6614382744825991E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="43">
         <f>+'January 2026'!$E10+'January 2026'!$E36</f>
         <v>679091</v>
       </c>
       <c r="D19" s="43">
         <f>+'February 2026'!$E10+'February 2026'!$E36</f>
         <v>788858</v>
       </c>
       <c r="E19" s="43">
         <f>+'March 2026'!$E10+'March 2026'!$E36</f>
         <v>645617</v>
       </c>
       <c r="F19" s="43">
         <f>+'April 2026'!$E10+'April 2026'!$E36</f>
         <v>895171</v>
       </c>
-      <c r="G19" s="43"/>
+      <c r="G19" s="43">
+        <f>+'May 2026'!$E10+'May 2026'!$E35</f>
+        <v>1017671</v>
+      </c>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
       <c r="N19" s="43"/>
       <c r="O19" s="3">
         <f t="shared" si="2"/>
-        <v>3008737</v>
+        <v>4026408</v>
       </c>
       <c r="P19" s="43">
-        <f>+(O19/O33)*100</f>
-[...3 lines deleted...]
-    <row r="20" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O19/O32)*100</f>
+        <v>5.6745718436659125</v>
+      </c>
+    </row>
+    <row r="20" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="43">
         <f>+'January 2026'!$E11+'January 2026'!$E37</f>
         <v>21555</v>
       </c>
       <c r="D20" s="43">
         <f>+'February 2026'!$E11+'February 2026'!$E37</f>
         <v>6120</v>
       </c>
       <c r="E20" s="43">
         <f>+'March 2026'!$E11+'March 2026'!$E37</f>
         <v>19628</v>
       </c>
       <c r="F20" s="43">
         <f>+'April 2026'!$E11+'April 2026'!$E37</f>
         <v>12638</v>
       </c>
-      <c r="G20" s="43"/>
+      <c r="G20" s="43">
+        <f>+'May 2026'!$E11+'May 2026'!$E36</f>
+        <v>17092</v>
+      </c>
       <c r="H20" s="43"/>
       <c r="I20" s="43"/>
       <c r="J20" s="43"/>
       <c r="K20" s="43"/>
       <c r="L20" s="43"/>
       <c r="M20" s="43"/>
       <c r="N20" s="43"/>
       <c r="O20" s="3">
         <f t="shared" si="2"/>
-        <v>59941</v>
+        <v>77033</v>
       </c>
       <c r="P20" s="43">
-        <f>+(O20/O33)*100</f>
-[...3 lines deleted...]
-    <row r="21" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O20/O32)*100</f>
+        <v>0.10856557329339606</v>
+      </c>
+    </row>
+    <row r="21" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="43">
         <f>+'January 2026'!$E12+'January 2026'!$E38</f>
         <v>2056</v>
       </c>
       <c r="D21" s="43">
         <f>+'February 2026'!$E12+'February 2026'!$E38</f>
         <v>1740</v>
       </c>
       <c r="E21" s="43">
         <f>+'March 2026'!$E12+'March 2026'!$E38</f>
         <v>4163</v>
       </c>
       <c r="F21" s="43">
         <f>+'April 2026'!$E12+'April 2026'!$E38</f>
         <v>1168</v>
       </c>
-      <c r="G21" s="43"/>
+      <c r="G21" s="43">
+        <f>+'May 2026'!$E12+'May 2026'!$E37</f>
+        <v>1362</v>
+      </c>
       <c r="H21" s="43"/>
       <c r="I21" s="43"/>
       <c r="J21" s="43"/>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
       <c r="N21" s="43"/>
       <c r="O21" s="3">
         <f t="shared" si="2"/>
-        <v>9127</v>
+        <v>10489</v>
       </c>
       <c r="P21" s="43">
-        <f>+(O21/O33)*100</f>
-[...3 lines deleted...]
-    <row r="22" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O21/O32)*100</f>
+        <v>1.4782551611315038E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="20" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="43">
         <f>+'January 2026'!$E13+'January 2026'!$E39</f>
         <v>2</v>
       </c>
       <c r="D22" s="43">
         <f>+'February 2026'!$E13+'February 2026'!$E39</f>
         <v>0</v>
       </c>
       <c r="E22" s="43">
         <f>+'March 2026'!$E13+'March 2026'!$E39</f>
         <v>81</v>
       </c>
       <c r="F22" s="43">
         <f>+'April 2026'!$E13+'April 2026'!$E39</f>
         <v>290</v>
       </c>
-      <c r="G22" s="43"/>
+      <c r="G22" s="43">
+        <f>+'May 2026'!$E13+'May 2026'!$E38</f>
+        <v>711</v>
+      </c>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="3">
         <f t="shared" si="2"/>
-        <v>373</v>
+        <v>1084</v>
       </c>
       <c r="P22" s="43">
-        <f>+(O22/O33)*100</f>
-[...3 lines deleted...]
-    <row r="23" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O22/O32)*100</f>
+        <v>1.5277229427653257E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="43">
         <f>+'January 2026'!$E14+'January 2026'!$E40</f>
         <v>2048</v>
       </c>
       <c r="D23" s="43">
         <f>+'February 2026'!$E14+'February 2026'!$E40</f>
         <v>1483</v>
       </c>
       <c r="E23" s="43">
         <f>+'March 2026'!$E14+'March 2026'!$E40</f>
         <v>5793</v>
       </c>
       <c r="F23" s="43">
         <f>+'April 2026'!$E14+'April 2026'!$E40</f>
         <v>2746</v>
       </c>
-      <c r="G23" s="43"/>
+      <c r="G23" s="43">
+        <f>+'May 2026'!$E14+'May 2026'!$E39</f>
+        <v>2145</v>
+      </c>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="3">
         <f t="shared" si="2"/>
-        <v>12070</v>
+        <v>14215</v>
       </c>
       <c r="P23" s="43">
-        <f>+(O23/O33)*100</f>
-[...3 lines deleted...]
-    <row r="24" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O23/O32)*100</f>
+        <v>2.0033746892443825E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="43">
         <f>+'January 2026'!$E15+'January 2026'!$E41</f>
         <v>3220779</v>
       </c>
       <c r="D24" s="43">
         <f>+'February 2026'!$E15+'February 2026'!$E41</f>
         <v>2887292</v>
       </c>
       <c r="E24" s="43">
         <f>+'March 2026'!$E15+'March 2026'!$E41</f>
         <v>2445153</v>
       </c>
       <c r="F24" s="43">
         <f>+'April 2026'!$E15+'April 2026'!$E41</f>
         <v>2944510</v>
       </c>
-      <c r="G24" s="43"/>
+      <c r="G24" s="43">
+        <f>+'May 2026'!$E15+'May 2026'!$E40</f>
+        <v>2422359</v>
+      </c>
       <c r="H24" s="43"/>
       <c r="I24" s="43"/>
       <c r="J24" s="43"/>
       <c r="K24" s="43"/>
       <c r="L24" s="43"/>
       <c r="M24" s="43"/>
       <c r="N24" s="43"/>
       <c r="O24" s="3">
         <f t="shared" si="2"/>
-        <v>11497734</v>
+        <v>13920093</v>
       </c>
       <c r="P24" s="43">
-        <f>+(O24/O33)*100</f>
-[...3 lines deleted...]
-    <row r="25" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O24/O32)*100</f>
+        <v>19.618123101039679</v>
+      </c>
+    </row>
+    <row r="25" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="43">
         <f>+'January 2026'!$E16+'January 2026'!$E42</f>
         <v>482896</v>
       </c>
       <c r="D25" s="43">
         <f>+'February 2026'!$E16+'February 2026'!$E42</f>
         <v>434118</v>
       </c>
       <c r="E25" s="43">
         <f>+'March 2026'!$E16+'March 2026'!$E42</f>
         <v>701218</v>
       </c>
       <c r="F25" s="43">
         <f>+'April 2026'!$E16+'April 2026'!$E42</f>
         <v>775410</v>
       </c>
-      <c r="G25" s="43"/>
+      <c r="G25" s="43">
+        <f>+'May 2026'!$E16+'May 2026'!$E41</f>
+        <v>797095</v>
+      </c>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="3">
         <f t="shared" si="2"/>
-        <v>2393642</v>
+        <v>3190737</v>
       </c>
       <c r="P25" s="43">
-        <f>+(O25/O33)*100</f>
-[...3 lines deleted...]
-    <row r="26" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O25/O32)*100</f>
+        <v>4.4968285232750986</v>
+      </c>
+    </row>
+    <row r="26" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="43">
         <f>+'January 2026'!$E17+'January 2026'!$E43</f>
         <v>6829461</v>
       </c>
       <c r="D26" s="43">
         <f>+'February 2026'!$E17+'February 2026'!$E43</f>
         <v>7407706</v>
       </c>
       <c r="E26" s="43">
         <f>+'March 2026'!$E17+'March 2026'!$E43</f>
         <v>8324177</v>
       </c>
       <c r="F26" s="43">
         <f>+'April 2026'!$E17+'April 2026'!$E43</f>
         <v>6583259</v>
       </c>
-      <c r="G26" s="43"/>
+      <c r="G26" s="43">
+        <f>+'May 2026'!$E17+'May 2026'!$E42</f>
+        <v>8220903</v>
+      </c>
       <c r="H26" s="43"/>
       <c r="I26" s="43"/>
       <c r="J26" s="43"/>
       <c r="K26" s="43"/>
       <c r="L26" s="43"/>
       <c r="M26" s="43"/>
       <c r="N26" s="43"/>
       <c r="O26" s="3">
         <f t="shared" si="2"/>
-        <v>29144603</v>
+        <v>37365506</v>
       </c>
       <c r="P26" s="43">
-        <f>+(O26/O33)*100</f>
-[...3 lines deleted...]
-    <row r="27" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O26/O32)*100</f>
+        <v>52.660646479921994</v>
+      </c>
+    </row>
+    <row r="27" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="43">
         <f>+'January 2026'!$E18+'January 2026'!$E44</f>
         <v>11020</v>
       </c>
       <c r="D27" s="43">
         <f>+'February 2026'!$E18+'February 2026'!$E44</f>
         <v>11227</v>
       </c>
       <c r="E27" s="43">
         <f>+'March 2026'!$E18+'March 2026'!$E44</f>
         <v>28725</v>
       </c>
       <c r="F27" s="43">
         <f>+'April 2026'!$E18+'April 2026'!$E44</f>
         <v>34255</v>
       </c>
-      <c r="G27" s="43"/>
+      <c r="G27" s="43">
+        <f>+'May 2026'!$E18+'May 2026'!$E43</f>
+        <v>35516</v>
+      </c>
       <c r="H27" s="43"/>
       <c r="I27" s="43"/>
       <c r="J27" s="43"/>
       <c r="K27" s="43"/>
       <c r="L27" s="43"/>
       <c r="M27" s="43"/>
       <c r="N27" s="43"/>
       <c r="O27" s="3">
         <f t="shared" si="2"/>
-        <v>85227</v>
+        <v>120743</v>
       </c>
       <c r="P27" s="43">
-        <f>+(O27/O33)*100</f>
-[...3 lines deleted...]
-    <row r="28" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O27/O32)*100</f>
+        <v>0.17016775948183921</v>
+      </c>
+    </row>
+    <row r="28" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="43">
         <f>+'January 2026'!$E19+'January 2026'!$E45</f>
         <v>0</v>
       </c>
       <c r="D28" s="43">
         <f>+'February 2026'!$E19+'February 2026'!$E45</f>
         <v>0</v>
       </c>
       <c r="E28" s="43">
         <f>+'March 2026'!$E19+'March 2026'!$E45</f>
         <v>900</v>
       </c>
       <c r="F28" s="43">
         <f>+'April 2026'!$E19+'April 2026'!$E45</f>
         <v>1435</v>
       </c>
-      <c r="G28" s="43"/>
+      <c r="G28" s="43">
+        <f>+'May 2026'!$E19+'May 2026'!$E44</f>
+        <v>965</v>
+      </c>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="3">
         <f t="shared" si="2"/>
-        <v>2335</v>
+        <v>3300</v>
       </c>
       <c r="P28" s="43">
-        <f>+(O28/O33)*100</f>
-[...6 lines deleted...]
-        <v>33</v>
+        <f>+(O28/O32)*100</f>
+        <v>4.6508170766841094E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="C29" s="43">
-        <f>+'January 2026'!$E20+'January 2026'!$E46</f>
-        <v>54</v>
+        <f>+'January 2026'!$E21+'January 2026'!$E47</f>
+        <v>1404118</v>
       </c>
       <c r="D29" s="43">
-        <f>+'February 2026'!$E20+'February 2026'!$E46</f>
-        <v>0</v>
+        <f>+'February 2026'!$E21+'February 2026'!$E47</f>
+        <v>1300905</v>
       </c>
       <c r="E29" s="43">
-        <f>+'March 2026'!$E20+'March 2026'!$E46</f>
-        <v>0</v>
+        <f>+'March 2026'!$E21+'March 2026'!$E47</f>
+        <v>1415012</v>
       </c>
       <c r="F29" s="43">
-        <f>+'April 2026'!$E20+'April 2026'!$E46</f>
-[...2 lines deleted...]
-      <c r="G29" s="43"/>
+        <f>+'April 2026'!$E21+'April 2026'!$E47</f>
+        <v>1662807</v>
+      </c>
+      <c r="G29" s="43">
+        <f>+'May 2026'!$E20+'May 2026'!$E45</f>
+        <v>1413225</v>
+      </c>
       <c r="H29" s="43"/>
       <c r="I29" s="43"/>
       <c r="J29" s="43"/>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
       <c r="N29" s="43"/>
       <c r="O29" s="3">
         <f t="shared" si="2"/>
-        <v>54</v>
+        <v>7196067</v>
       </c>
       <c r="P29" s="43">
-        <f>+(O29/O33)*100</f>
-[...3 lines deleted...]
-    <row r="30" spans="1:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <f>+(O29/O32)*100</f>
+        <v>10.141694329867573</v>
+      </c>
+    </row>
+    <row r="30" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C30" s="43">
-        <f>+'January 2026'!$E21+'January 2026'!$E47</f>
-        <v>1404118</v>
+        <f>+'January 2026'!$E22+'January 2026'!$E48</f>
+        <v>63440</v>
       </c>
       <c r="D30" s="43">
-        <f>+'February 2026'!$E21+'February 2026'!$E47</f>
-        <v>1300905</v>
+        <f>+'February 2026'!$E22+'February 2026'!$E48</f>
+        <v>58137</v>
       </c>
       <c r="E30" s="43">
-        <f>+'March 2026'!$E21+'March 2026'!$E47</f>
-        <v>1415012</v>
+        <f>+'March 2026'!$E22+'March 2026'!$E48</f>
+        <v>61767</v>
       </c>
       <c r="F30" s="43">
-        <f>+'April 2026'!$E21+'April 2026'!$E47</f>
-[...2 lines deleted...]
-      <c r="G30" s="43"/>
+        <f>+'April 2026'!$E22+'April 2026'!$E48</f>
+        <v>96103</v>
+      </c>
+      <c r="G30" s="43">
+        <f>+'May 2026'!$E21+'May 2026'!$E46</f>
+        <v>48959</v>
+      </c>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="43"/>
       <c r="N30" s="43"/>
       <c r="O30" s="3">
         <f t="shared" si="2"/>
-        <v>5782842</v>
+        <v>328406</v>
       </c>
       <c r="P30" s="43">
-        <f>+(O30/O33)*100</f>
-[...5 lines deleted...]
-        <v>27</v>
+        <f>+(O30/O32)*100</f>
+        <v>0.46283522208652172</v>
+      </c>
+    </row>
+    <row r="31" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="27" t="s">
+        <v>72</v>
       </c>
       <c r="C31" s="43">
-        <f>+'January 2026'!$E22+'January 2026'!$E48</f>
-        <v>63440</v>
+        <f>+'January 2026'!$E23+'January 2026'!$E49</f>
+        <v>126</v>
       </c>
       <c r="D31" s="43">
-        <f>+'February 2026'!$E22+'February 2026'!$E48</f>
-        <v>58137</v>
+        <f>+'February 2026'!$E23+'February 2026'!$E49</f>
+        <v>86</v>
       </c>
       <c r="E31" s="43">
-        <f>+'March 2026'!$E22+'March 2026'!$E48</f>
-        <v>61767</v>
+        <f>+'March 2026'!$E23+'March 2026'!$E49</f>
+        <v>7840</v>
       </c>
       <c r="F31" s="43">
-        <f>+'April 2026'!$E22+'April 2026'!$E48</f>
-[...2 lines deleted...]
-      <c r="G31" s="43"/>
+        <f>+'April 2026'!$E23+'April 2026'!$E49</f>
+        <v>8431</v>
+      </c>
+      <c r="G31" s="43">
+        <f>+'May 2026'!$E22+'May 2026'!$E47</f>
+        <v>12958</v>
+      </c>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="M31" s="43"/>
       <c r="N31" s="43"/>
       <c r="O31" s="3">
         <f t="shared" si="2"/>
-        <v>279447</v>
+        <v>29441</v>
       </c>
       <c r="P31" s="43">
-        <f>+(O31/O33)*100</f>
-[...41 lines deleted...]
-      <c r="B33" s="48" t="s">
+        <f>+(O31/O32)*100</f>
+        <v>4.1492335016562687E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="C33" s="7">
-[...4 lines deleted...]
-        <f t="shared" ref="D33:N33" si="4">SUM(D15:D32)</f>
+      <c r="C32" s="7">
+        <f>SUM(C15:C31)</f>
+        <v>13457868</v>
+      </c>
+      <c r="D32" s="7">
+        <f>SUM(D15:D31)</f>
         <v>13732450</v>
       </c>
-      <c r="E33" s="7">
-        <f t="shared" si="4"/>
+      <c r="E32" s="7">
+        <f>SUM(E15:E31)</f>
         <v>14677351</v>
       </c>
-      <c r="F33" s="7">
-        <f t="shared" si="4"/>
+      <c r="F32" s="7">
+        <f>SUM(F15:F31)</f>
         <v>13946049</v>
       </c>
-      <c r="G33" s="7">
-[...40 lines deleted...]
-    <row r="34" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G32" s="7">
+        <f>SUM(G15:G31)</f>
+        <v>15141556</v>
+      </c>
+      <c r="H32" s="7">
+        <f>SUM(H15:H31)</f>
+        <v>0</v>
+      </c>
+      <c r="I32" s="7">
+        <f>SUM(I15:I31)</f>
+        <v>0</v>
+      </c>
+      <c r="J32" s="7">
+        <f>SUM(J15:J31)</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="7">
+        <f>SUM(K15:K31)</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="7">
+        <f>SUM(L15:L31)</f>
+        <v>0</v>
+      </c>
+      <c r="M32" s="7">
+        <f>SUM(M15:M31)</f>
+        <v>0</v>
+      </c>
+      <c r="N32" s="7">
+        <f>SUM(N15:N31)</f>
+        <v>0</v>
+      </c>
+      <c r="O32" s="7">
+        <f>SUM(O15:O31)</f>
+        <v>70955274</v>
+      </c>
+      <c r="P32" s="7">
+        <f>SUM(P15:P31)</f>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+    </row>
+    <row r="34" spans="2:14" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="43"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="43"/>
       <c r="I34" s="43"/>
       <c r="J34" s="43"/>
       <c r="K34" s="43"/>
       <c r="L34" s="43"/>
       <c r="M34" s="43"/>
       <c r="N34" s="43"/>
     </row>
-    <row r="35" spans="2:16" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:14" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="47" t="s">
+        <v>51</v>
+      </c>
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="43"/>
       <c r="I35" s="43"/>
       <c r="J35" s="43"/>
       <c r="K35" s="43"/>
       <c r="L35" s="43"/>
       <c r="M35" s="43"/>
       <c r="N35" s="43"/>
     </row>
-    <row r="36" spans="2:16" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="36" spans="2:14" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="46" t="s">
+        <v>52</v>
       </c>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="43"/>
       <c r="J36" s="43"/>
       <c r="K36" s="43"/>
       <c r="L36" s="43"/>
       <c r="M36" s="43"/>
       <c r="N36" s="43"/>
     </row>
-    <row r="37" spans="2:16" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="37" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="43"/>
       <c r="D37" s="43"/>
       <c r="E37" s="43"/>
       <c r="F37" s="43"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="43"/>
       <c r="K37" s="43"/>
       <c r="L37" s="43"/>
       <c r="M37" s="43"/>
       <c r="N37" s="43"/>
     </row>
-    <row r="38" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="B39" s="8" t="s">
+    <row r="38" spans="2:14" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B38" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="C39" s="23" t="s">
+      <c r="C38" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="D39" s="23" t="s">
+      <c r="D38" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="E39" s="23" t="s">
+      <c r="E38" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="F39" s="23" t="s">
+      <c r="F38" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="G39" s="23" t="s">
+      <c r="G38" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="H39" s="23" t="s">
+      <c r="H38" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="I39" s="23" t="s">
+      <c r="I38" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="J39" s="23" t="s">
+      <c r="J38" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="K39" s="23" t="s">
+      <c r="K38" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="L39" s="23" t="s">
+      <c r="L38" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="M39" s="23" t="s">
+      <c r="M38" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="N39" s="23" t="s">
+      <c r="N38" s="23" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="40" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C39" s="54">
+        <f>+(C26/C8)*100</f>
+        <v>50.746772049949463</v>
+      </c>
+      <c r="D39" s="54">
+        <f>+(D26/D8)*100</f>
+        <v>53.943076435741624</v>
+      </c>
+      <c r="E39" s="54">
+        <f>+(E26/E8)*100</f>
+        <v>56.714437094268575</v>
+      </c>
+      <c r="F39" s="54">
+        <f>+(F26/F8)*100</f>
+        <v>47.205190516683253</v>
+      </c>
+      <c r="G39" s="54">
+        <f>+(G26/G8)*100</f>
+        <v>54.293647231499854</v>
+      </c>
+      <c r="H39" s="54"/>
+      <c r="I39" s="54"/>
+      <c r="J39" s="54"/>
+      <c r="K39" s="54"/>
+      <c r="L39" s="54"/>
+      <c r="M39" s="54"/>
+      <c r="N39" s="54"/>
+    </row>
+    <row r="40" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="45" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C40" s="54">
-        <f t="shared" ref="C40:F40" si="6">+(C26/C8)*100</f>
-        <v>50.746772049949463</v>
+        <f>+(C24/C8)*100</f>
+        <v>23.932216281235689</v>
       </c>
       <c r="D40" s="54">
-        <f t="shared" si="6"/>
-        <v>53.943076435741624</v>
+        <f>+(D24/D8)*100</f>
+        <v>21.025323230741783</v>
       </c>
       <c r="E40" s="54">
-        <f t="shared" si="6"/>
-        <v>56.714437094268575</v>
+        <f>+(E24/E8)*100</f>
+        <v>16.659361760851805</v>
       </c>
       <c r="F40" s="54">
-        <f t="shared" si="6"/>
-[...2 lines deleted...]
-      <c r="G40" s="54"/>
+        <f>+(F24/F8)*100</f>
+        <v>21.113578476599358</v>
+      </c>
+      <c r="G40" s="54">
+        <f>+(G24/G8)*100</f>
+        <v>15.998085005266303</v>
+      </c>
       <c r="H40" s="54"/>
       <c r="I40" s="54"/>
       <c r="J40" s="54"/>
       <c r="K40" s="54"/>
       <c r="L40" s="54"/>
       <c r="M40" s="54"/>
       <c r="N40" s="54"/>
     </row>
-    <row r="41" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="B42" s="49" t="s">
+    <row r="41" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="C42" s="55">
-        <f t="shared" ref="C42:F42" si="8">100-C40-C41</f>
+      <c r="C41" s="55">
+        <f t="shared" ref="C41:G41" si="3">100-C39-C40</f>
         <v>25.321011668814847</v>
       </c>
-      <c r="D42" s="55">
-        <f t="shared" si="8"/>
+      <c r="D41" s="55">
+        <f t="shared" si="3"/>
         <v>25.031600333516593</v>
       </c>
-      <c r="E42" s="55">
-        <f t="shared" si="8"/>
+      <c r="E41" s="55">
+        <f t="shared" si="3"/>
         <v>26.626201144879619</v>
       </c>
-      <c r="F42" s="55">
-        <f t="shared" si="8"/>
+      <c r="F41" s="55">
+        <f t="shared" si="3"/>
         <v>31.68123100671739</v>
       </c>
-      <c r="G42" s="55"/>
-[...9 lines deleted...]
-      <c r="B43" s="24" t="s">
+      <c r="G41" s="55">
+        <f t="shared" si="3"/>
+        <v>29.708267763233842</v>
+      </c>
+      <c r="H41" s="55"/>
+      <c r="I41" s="55"/>
+      <c r="J41" s="55"/>
+      <c r="K41" s="55"/>
+      <c r="L41" s="55"/>
+      <c r="M41" s="55"/>
+      <c r="N41" s="55"/>
+    </row>
+    <row r="42" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="C43" s="56">
-        <f t="shared" ref="C43:N43" si="9">SUM(C40:C42)</f>
+      <c r="C42" s="56">
+        <f t="shared" ref="C42:N42" si="4">SUM(C39:C41)</f>
         <v>100</v>
       </c>
-      <c r="D43" s="56">
-        <f t="shared" si="9"/>
+      <c r="D42" s="56">
+        <f t="shared" si="4"/>
         <v>100</v>
       </c>
-      <c r="E43" s="56">
-        <f t="shared" si="9"/>
+      <c r="E42" s="56">
+        <f t="shared" si="4"/>
         <v>100</v>
       </c>
-      <c r="F43" s="56">
-        <f t="shared" si="9"/>
+      <c r="F42" s="56">
+        <f t="shared" si="4"/>
         <v>100</v>
       </c>
-      <c r="G43" s="56">
-[...32 lines deleted...]
-    <row r="45" spans="2:16" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G42" s="56">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="H42" s="56">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I42" s="56">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J42" s="56">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K42" s="56">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L42" s="56">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M42" s="56">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N42" s="56">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:14" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="45"/>
+      <c r="D44" s="45"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="45"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="45"/>
+      <c r="M44" s="45"/>
+      <c r="N44" s="45"/>
+    </row>
+    <row r="45" spans="2:14" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="44" t="s">
+        <v>55</v>
+      </c>
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
     </row>
-    <row r="46" spans="2:16" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="46" spans="2:14" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="46" t="s">
+        <v>52</v>
       </c>
       <c r="C46" s="45"/>
       <c r="D46" s="45"/>
       <c r="E46" s="45"/>
       <c r="F46" s="45"/>
       <c r="G46" s="45"/>
       <c r="H46" s="45"/>
       <c r="I46" s="45"/>
       <c r="J46" s="45"/>
       <c r="K46" s="45"/>
       <c r="L46" s="45"/>
       <c r="M46" s="45"/>
       <c r="N46" s="45"/>
     </row>
-    <row r="47" spans="2:16" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="N47" s="45"/>
+    <row r="48" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="8"/>
+      <c r="C48" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="F48" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="G48" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="H48" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="I48" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="J48" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="K48" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="L48" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="M48" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="N48" s="23" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="49" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="8"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B49" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="43">
+        <f>+('January 2026'!$E$24/'2026'!C8)*100</f>
+        <v>83.097472254631882</v>
+      </c>
+      <c r="D49" s="43">
+        <f>+('February 2026'!$E$24/'2026'!D8)*100</f>
+        <v>84.108720585183278</v>
+      </c>
+      <c r="E49" s="43">
+        <f>+('March 2026'!$E$24/'2026'!E8)*100</f>
+        <v>85.352840577294913</v>
+      </c>
+      <c r="F49" s="43">
+        <f>+('April 2026'!$E$24/'2026'!F8)*100</f>
+        <v>83.237825996452472</v>
+      </c>
+      <c r="G49" s="43">
+        <f>+('May 2026'!$E$23/'2026'!G8)*100</f>
+        <v>85.963093885463294</v>
+      </c>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
     </row>
     <row r="50" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C50" s="43">
-        <f>+('January 2026'!$E$24/'2026'!C8)*100</f>
-        <v>83.097472254631882</v>
+        <f>+('January 2026'!$E$50/'2026'!C8)*100</f>
+        <v>16.902527745368118</v>
       </c>
       <c r="D50" s="43">
-        <f>+('February 2026'!$E$24/'2026'!D8)*100</f>
-        <v>84.108720585183278</v>
+        <f>+('February 2026'!$E$50/'2026'!D8)*100</f>
+        <v>15.891279414816731</v>
       </c>
       <c r="E50" s="43">
-        <f>+('March 2026'!$E$24/'2026'!E8)*100</f>
-        <v>85.352840577294913</v>
+        <f>+('March 2026'!$E$50/'2026'!E8)*100</f>
+        <v>14.647159422705091</v>
       </c>
       <c r="F50" s="43">
-        <f>+('April 2026'!$E$24/'2026'!F8)*100</f>
-[...2 lines deleted...]
-      <c r="G50" s="43"/>
+        <f>+('April 2026'!$E$50/'2026'!F8)*100</f>
+        <v>16.762174003547528</v>
+      </c>
+      <c r="G50" s="43">
+        <f>+('May 2026'!$E$48/'2026'!G8)*100</f>
+        <v>14.036906114536709</v>
+      </c>
       <c r="H50" s="43"/>
       <c r="I50" s="43"/>
       <c r="J50" s="43"/>
       <c r="K50" s="43"/>
       <c r="L50" s="43"/>
       <c r="M50" s="43"/>
       <c r="N50" s="43"/>
     </row>
     <row r="51" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="39" t="s">
-[...25 lines deleted...]
-      <c r="N51" s="43"/>
+      <c r="B51" s="50" t="s">
+        <v>58</v>
+      </c>
+      <c r="C51" s="57">
+        <f>+('January 2026'!$E$73/'2026'!C8)*100</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="57">
+        <f>+('February 2026'!$E$73/'2026'!D8)*100</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="57">
+        <f>+('March 2026'!$E$73/'2026'!E8)*100</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="57">
+        <f>+('April 2026'!$E$73/'2026'!F8)*100</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="57">
+        <f>+('May 2026'!$E$71/'2026'!G8)*100</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="57"/>
+      <c r="I51" s="57"/>
+      <c r="J51" s="57"/>
+      <c r="K51" s="57"/>
+      <c r="L51" s="57"/>
+      <c r="M51" s="57"/>
+      <c r="N51" s="57"/>
     </row>
     <row r="52" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="50" t="s">
-[...28 lines deleted...]
-      <c r="B53" s="24" t="s">
+      <c r="B52" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="C53" s="19">
-        <f t="shared" ref="C53:N53" si="10">SUM(C50:C52)</f>
+      <c r="C52" s="19">
+        <f t="shared" ref="C52:N52" si="5">SUM(C49:C51)</f>
         <v>100</v>
       </c>
-      <c r="D53" s="19">
-        <f t="shared" si="10"/>
+      <c r="D52" s="19">
+        <f t="shared" si="5"/>
         <v>100.00000000000001</v>
       </c>
-      <c r="E53" s="19">
-        <f t="shared" si="10"/>
+      <c r="E52" s="19">
+        <f t="shared" si="5"/>
         <v>100</v>
       </c>
-      <c r="F53" s="19">
-        <f t="shared" si="10"/>
+      <c r="F52" s="19">
+        <f t="shared" si="5"/>
         <v>100</v>
       </c>
-      <c r="G53" s="19">
-[...28 lines deleted...]
-        <f t="shared" si="10"/>
+      <c r="G52" s="19">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="H52" s="19">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="I52" s="19">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="J52" s="19">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K52" s="19">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L52" s="19">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M52" s="19">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N52" s="19">
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Chart 2026</vt:lpstr>
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>
       <vt:lpstr>March 2026</vt:lpstr>
       <vt:lpstr>April 2026</vt:lpstr>
+      <vt:lpstr>May 2026</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>