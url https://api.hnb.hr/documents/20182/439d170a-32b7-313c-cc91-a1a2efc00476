--- v4 (2026-07-05)
+++ v5 (2026-08-15)
@@ -1,387 +1,413 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style8.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors8.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style9.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors9.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style10.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors10.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style11.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors11.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style12.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors12.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/charts/chart18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style13.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors13.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26046493-FA1D-480A-8341-AB40B471332C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32B513A8-A2D7-4180-A437-919EFDFD17FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Chart 2026" sheetId="1" r:id="rId1"/>
     <sheet name="January 2026" sheetId="37" r:id="rId2"/>
     <sheet name="February 2026" sheetId="38" r:id="rId3"/>
     <sheet name="March 2026" sheetId="39" r:id="rId4"/>
     <sheet name="April 2026" sheetId="40" r:id="rId5"/>
     <sheet name="May 2026" sheetId="41" r:id="rId6"/>
-    <sheet name="2026" sheetId="27" r:id="rId7"/>
+    <sheet name="June 2026" sheetId="42" r:id="rId7"/>
+    <sheet name="2026" sheetId="27" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G51" i="27" l="1"/>
-[...5 lines deleted...]
-  <c r="G16" i="27"/>
+  <c r="H17" i="27" l="1"/>
+  <c r="H18" i="27"/>
+  <c r="H19" i="27"/>
+  <c r="H20" i="27"/>
+  <c r="H21" i="27"/>
+  <c r="H22" i="27"/>
+  <c r="H23" i="27"/>
+  <c r="H24" i="27"/>
+  <c r="H25" i="27"/>
+  <c r="H26" i="27"/>
+  <c r="H27" i="27"/>
+  <c r="H28" i="27"/>
+  <c r="H29" i="27"/>
+  <c r="H30" i="27"/>
+  <c r="H31" i="27"/>
+  <c r="H32" i="27"/>
+  <c r="H16" i="27"/>
+  <c r="H7" i="27"/>
+  <c r="H6" i="27"/>
+  <c r="E72" i="42"/>
+  <c r="E71" i="42"/>
+  <c r="E48" i="42"/>
+  <c r="E49" i="42" s="1"/>
+  <c r="E79" i="42" s="1"/>
+  <c r="E24" i="42"/>
+  <c r="E78" i="42" s="1"/>
+  <c r="E23" i="42"/>
   <c r="G17" i="27"/>
   <c r="G18" i="27"/>
   <c r="G19" i="27"/>
   <c r="G20" i="27"/>
   <c r="G21" i="27"/>
   <c r="G22" i="27"/>
   <c r="G23" i="27"/>
   <c r="G24" i="27"/>
   <c r="G25" i="27"/>
   <c r="G26" i="27"/>
   <c r="G27" i="27"/>
-  <c r="G15" i="27"/>
-  <c r="G29" i="27"/>
+  <c r="G28" i="27"/>
+  <c r="G16" i="27"/>
   <c r="G30" i="27"/>
   <c r="G31" i="27"/>
-  <c r="G28" i="27"/>
-  <c r="O31" i="27"/>
+  <c r="G32" i="27"/>
+  <c r="G29" i="27"/>
   <c r="G7" i="27"/>
   <c r="G6" i="27"/>
   <c r="E71" i="41"/>
   <c r="E72" i="41" s="1"/>
   <c r="E48" i="41"/>
   <c r="E49" i="41" s="1"/>
   <c r="E79" i="41" s="1"/>
   <c r="E23" i="41"/>
   <c r="E24" i="41" s="1"/>
   <c r="E78" i="41" s="1"/>
-  <c r="F16" i="27"/>
   <c r="F17" i="27"/>
   <c r="F18" i="27"/>
-  <c r="F32" i="27" s="1"/>
   <c r="F19" i="27"/>
   <c r="F20" i="27"/>
   <c r="F21" i="27"/>
   <c r="F22" i="27"/>
   <c r="F23" i="27"/>
   <c r="F24" i="27"/>
   <c r="F25" i="27"/>
   <c r="F26" i="27"/>
-  <c r="F39" i="27" s="1"/>
   <c r="F27" i="27"/>
   <c r="F28" i="27"/>
   <c r="F29" i="27"/>
   <c r="F30" i="27"/>
   <c r="F31" i="27"/>
-  <c r="F15" i="27"/>
+  <c r="F32" i="27"/>
+  <c r="F16" i="27"/>
   <c r="F7" i="27"/>
   <c r="F6" i="27"/>
   <c r="E73" i="40"/>
   <c r="E74" i="40" s="1"/>
   <c r="E50" i="40"/>
   <c r="E51" i="40" s="1"/>
   <c r="E81" i="40" s="1"/>
   <c r="E24" i="40"/>
   <c r="E25" i="40" s="1"/>
-  <c r="E16" i="27"/>
   <c r="E17" i="27"/>
   <c r="E18" i="27"/>
-  <c r="E32" i="27" s="1"/>
   <c r="E19" i="27"/>
   <c r="E20" i="27"/>
   <c r="E21" i="27"/>
   <c r="E22" i="27"/>
   <c r="E23" i="27"/>
   <c r="E24" i="27"/>
   <c r="E25" i="27"/>
   <c r="E26" i="27"/>
   <c r="E27" i="27"/>
   <c r="E28" i="27"/>
   <c r="E29" i="27"/>
   <c r="E30" i="27"/>
   <c r="E31" i="27"/>
-  <c r="E15" i="27"/>
+  <c r="E32" i="27"/>
+  <c r="E16" i="27"/>
   <c r="E7" i="27"/>
   <c r="E6" i="27"/>
   <c r="E73" i="39"/>
   <c r="E74" i="39" s="1"/>
   <c r="E50" i="39"/>
   <c r="E51" i="39" s="1"/>
   <c r="E81" i="39" s="1"/>
   <c r="E24" i="39"/>
   <c r="E25" i="39" s="1"/>
   <c r="E80" i="39" s="1"/>
-  <c r="D16" i="27"/>
   <c r="D17" i="27"/>
   <c r="D18" i="27"/>
   <c r="D19" i="27"/>
   <c r="D20" i="27"/>
   <c r="D21" i="27"/>
   <c r="D22" i="27"/>
   <c r="D23" i="27"/>
   <c r="D24" i="27"/>
   <c r="D25" i="27"/>
   <c r="D26" i="27"/>
   <c r="D27" i="27"/>
   <c r="D28" i="27"/>
   <c r="D29" i="27"/>
   <c r="D30" i="27"/>
   <c r="D31" i="27"/>
-  <c r="D15" i="27"/>
+  <c r="D32" i="27"/>
+  <c r="D16" i="27"/>
   <c r="D7" i="27"/>
   <c r="E73" i="38"/>
   <c r="E74" i="38" s="1"/>
   <c r="E50" i="38"/>
   <c r="E51" i="38" s="1"/>
   <c r="E81" i="38" s="1"/>
   <c r="E24" i="38"/>
   <c r="E25" i="38" s="1"/>
   <c r="E80" i="38" s="1"/>
-  <c r="C16" i="27"/>
-  <c r="O16" i="27" s="1"/>
   <c r="C17" i="27"/>
   <c r="C18" i="27"/>
   <c r="C19" i="27"/>
   <c r="C20" i="27"/>
   <c r="C21" i="27"/>
   <c r="C22" i="27"/>
   <c r="C23" i="27"/>
   <c r="C24" i="27"/>
-  <c r="O24" i="27" s="1"/>
   <c r="C25" i="27"/>
   <c r="C26" i="27"/>
   <c r="C27" i="27"/>
   <c r="C28" i="27"/>
-  <c r="O28" i="27" s="1"/>
   <c r="C29" i="27"/>
-  <c r="O29" i="27" s="1"/>
   <c r="C30" i="27"/>
   <c r="C31" i="27"/>
-  <c r="C15" i="27"/>
-  <c r="O15" i="27" s="1"/>
+  <c r="C32" i="27"/>
+  <c r="K32" i="27" s="1"/>
+  <c r="C16" i="27"/>
   <c r="F8" i="27"/>
-  <c r="F50" i="27" s="1"/>
-[...5 lines deleted...]
-  <c r="K8" i="27"/>
+  <c r="F51" i="27" s="1"/>
   <c r="J8" i="27"/>
-  <c r="J32" i="27"/>
+  <c r="J33" i="27"/>
   <c r="I8" i="27"/>
-  <c r="H8" i="27"/>
-[...1 lines deleted...]
-  <c r="G8" i="27"/>
+  <c r="G33" i="27"/>
   <c r="E73" i="37"/>
   <c r="E50" i="37"/>
   <c r="C7" i="27" s="1"/>
   <c r="E24" i="37"/>
   <c r="C6" i="27" s="1"/>
   <c r="E74" i="37"/>
-  <c r="O20" i="27"/>
-[...3 lines deleted...]
-  <c r="F49" i="27"/>
+  <c r="K21" i="27" l="1"/>
+  <c r="G8" i="27"/>
+  <c r="G41" i="27" s="1"/>
+  <c r="G50" i="27"/>
+  <c r="G52" i="27"/>
+  <c r="G51" i="27"/>
+  <c r="G40" i="27"/>
+  <c r="E33" i="27"/>
+  <c r="K30" i="27"/>
   <c r="F40" i="27"/>
-  <c r="F41" i="27" s="1"/>
-[...2 lines deleted...]
-  <c r="D32" i="27"/>
+  <c r="F33" i="27"/>
+  <c r="K16" i="27"/>
+  <c r="K29" i="27"/>
+  <c r="K25" i="27"/>
+  <c r="K17" i="27"/>
+  <c r="H8" i="27"/>
+  <c r="K23" i="27"/>
+  <c r="F52" i="27"/>
+  <c r="F50" i="27"/>
+  <c r="F53" i="27" s="1"/>
+  <c r="F41" i="27"/>
+  <c r="F42" i="27" s="1"/>
+  <c r="K27" i="27"/>
+  <c r="K19" i="27"/>
+  <c r="D33" i="27"/>
   <c r="E80" i="40"/>
   <c r="E8" i="27"/>
+  <c r="E40" i="27" s="1"/>
   <c r="D6" i="27"/>
   <c r="D8" i="27" s="1"/>
-  <c r="C32" i="27"/>
+  <c r="C33" i="27"/>
   <c r="E25" i="37"/>
   <c r="E80" i="37" s="1"/>
-  <c r="J52" i="27"/>
-[...4 lines deleted...]
-  <c r="K42" i="27"/>
+  <c r="J53" i="27"/>
+  <c r="I43" i="27"/>
   <c r="E51" i="37"/>
   <c r="E81" i="37" s="1"/>
   <c r="C8" i="27"/>
-  <c r="C50" i="27" s="1"/>
-[...8 lines deleted...]
-  <c r="I52" i="27"/>
+  <c r="C51" i="27" s="1"/>
+  <c r="H33" i="27"/>
+  <c r="I33" i="27"/>
+  <c r="I53" i="27"/>
+  <c r="K26" i="27"/>
+  <c r="K24" i="27"/>
+  <c r="K31" i="27"/>
+  <c r="K18" i="27"/>
+  <c r="K28" i="27"/>
+  <c r="K22" i="27"/>
+  <c r="K20" i="27"/>
+  <c r="G53" i="27" l="1"/>
+  <c r="H52" i="27"/>
+  <c r="H51" i="27"/>
+  <c r="H40" i="27"/>
+  <c r="H50" i="27"/>
+  <c r="H41" i="27"/>
+  <c r="G42" i="27"/>
+  <c r="G43" i="27" s="1"/>
+  <c r="E51" i="27"/>
+  <c r="E41" i="27"/>
+  <c r="E50" i="27"/>
+  <c r="E52" i="27"/>
+  <c r="D51" i="27"/>
+  <c r="D52" i="27"/>
+  <c r="D50" i="27"/>
+  <c r="D41" i="27"/>
+  <c r="D40" i="27"/>
+  <c r="C50" i="27"/>
+  <c r="C52" i="27"/>
+  <c r="C40" i="27"/>
+  <c r="C41" i="27"/>
+  <c r="F43" i="27"/>
+  <c r="J43" i="27"/>
+  <c r="K33" i="27"/>
+  <c r="L29" i="27" s="1"/>
+  <c r="D53" i="27" l="1"/>
+  <c r="H53" i="27"/>
+  <c r="E53" i="27"/>
+  <c r="C53" i="27"/>
+  <c r="D42" i="27"/>
+  <c r="H42" i="27"/>
+  <c r="H43" i="27" s="1"/>
+  <c r="C42" i="27"/>
+  <c r="C43" i="27" s="1"/>
+  <c r="E42" i="27"/>
+  <c r="E43" i="27" s="1"/>
+  <c r="D43" i="27"/>
+  <c r="L30" i="27"/>
+  <c r="L24" i="27"/>
+  <c r="L26" i="27"/>
+  <c r="L25" i="27"/>
+  <c r="L31" i="27"/>
+  <c r="L17" i="27"/>
+  <c r="L22" i="27"/>
+  <c r="L16" i="27"/>
+  <c r="L23" i="27"/>
+  <c r="L27" i="27"/>
+  <c r="L18" i="27"/>
+  <c r="L20" i="27"/>
+  <c r="L28" i="27"/>
   <c r="L32" i="27"/>
-  <c r="O25" i="27"/>
-[...52 lines deleted...]
-  <c r="P32" i="27" l="1"/>
+  <c r="L21" i="27"/>
+  <c r="L19" i="27"/>
+  <c r="L33" i="27" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="740" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="852" uniqueCount="99">
   <si>
     <t>036</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
@@ -457,68 +483,50 @@
     <t>RON</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>BGN</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
-  </si>
-[...16 lines deleted...]
-    <t>December</t>
   </si>
   <si>
     <t>Purchase of foreign cash and cheques</t>
   </si>
   <si>
     <t xml:space="preserve">Sale of foreign cash </t>
   </si>
   <si>
     <t>Total turnover of authorised exchange offices</t>
   </si>
   <si>
     <t>Turnover by currencies</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Share of currencies in the total turnover of authorised exchange offices</t>
   </si>
   <si>
     <t>in %</t>
   </si>
   <si>
     <t>Other currencies</t>
   </si>
@@ -625,50 +633,77 @@
     <t>Total turnover of authorised exchange offices in March 2026</t>
   </si>
   <si>
     <t>Purchased foreign cash in April 2026</t>
   </si>
   <si>
     <t>Sold foreign cash in April 2026</t>
   </si>
   <si>
     <t>Redeemed cheques denominated in foreign currency in April 2026</t>
   </si>
   <si>
     <t>Total turnover of authorised exchange offices in Apirl 2026</t>
   </si>
   <si>
     <t>Purchased foreign cash in May 2026</t>
   </si>
   <si>
     <t>Sold foreign cash in May 2026</t>
   </si>
   <si>
     <t>Redeemed cheques denominated in foreign currency in May 2026</t>
   </si>
   <si>
     <t>Total turnover of authorised exchange offices in May 2026</t>
+  </si>
+  <si>
+    <t>Purchased foreign cash in June 2026</t>
+  </si>
+  <si>
+    <t>Sold foreign cash in June 2026</t>
+  </si>
+  <si>
+    <t>Redeemed cheques denominated in foreign currency in June 2026</t>
+  </si>
+  <si>
+    <t>Total turnover of authorised exchange offices in June 2026</t>
+  </si>
+  <si>
+    <t>3rd Quarter (1)</t>
+  </si>
+  <si>
+    <t>4th Quarter</t>
+  </si>
+  <si>
+    <t>(1) As of July 2026, turnover data generated by authorized exchange offices is no longer collected on a monthly basis, but on a quarterly basis.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3rd Quarter </t>
+  </si>
+  <si>
+    <t>3rd Quarter</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.000000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00000"/>
     <numFmt numFmtId="166" formatCode="[$-41A]mmm\-yy;@"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="0.000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -780,51 +815,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1"/>
@@ -865,116 +900,126 @@
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF007FDE"/>
       <color rgb="FF008AF2"/>
       <color rgb="FF0099FF"/>
       <color rgb="FF0066FF"/>
       <color rgb="FF008FFA"/>
       <color rgb="FF199CFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors8.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style8.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors9.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style9.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors10.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style10.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors11.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style11.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors12.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style12.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors13.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style13.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hr-HR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -1022,201 +1067,183 @@
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash and cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$5:$N$5</c:f>
+              <c:f>'2026'!$C$5:$J$5</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>July</c:v>
+                  <c:v>3rd Quarter (1)</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>August</c:v>
-[...11 lines deleted...]
-                  <c:v>December</c:v>
+                  <c:v>4th Quarter</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$6:$N$6</c:f>
+              <c:f>'2026'!$C$6:$J$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>11183193</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>11550188</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>12527536</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>11608388</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>13016150</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>14973613</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1EF2-4B8C-A1D4-160A30CCD038}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sale of foreign cash </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$5:$N$5</c:f>
+              <c:f>'2026'!$C$5:$J$5</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>July</c:v>
+                  <c:v>3rd Quarter (1)</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>August</c:v>
-[...11 lines deleted...]
-                  <c:v>December</c:v>
+                  <c:v>4th Quarter</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$7:$N$7</c:f>
+              <c:f>'2026'!$C$7:$J$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2274729</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2182262</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2149815</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2337661</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2125406</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2916365</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1EF2-4B8C-A1D4-160A30CCD038}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="75"/>
         <c:axId val="767339344"/>
         <c:axId val="655641392"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="767339344"/>
         <c:scaling>
@@ -1619,68 +1646,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$39:$B$41</c:f>
+              <c:f>'2026'!$B$40:$B$42</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$D$39:$D$41</c:f>
+              <c:f>'2026'!$D$40:$D$42</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>53.943076435741624</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.025323230741783</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>25.031600333516593</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-44C0-46D6-860D-1C158D710D66}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -1992,68 +2019,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$49:$B$51</c:f>
+              <c:f>'2026'!$B$50:$B$52</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Sale of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Redemption of cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$E$49:$E$51</c:f>
+              <c:f>'2026'!$E$50:$E$52</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>85.352840577294913</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>14.647159422705091</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-44CA-47D3-A905-F7A4AE6B7089}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -2408,68 +2435,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$39:$B$41</c:f>
+              <c:f>'2026'!$B$40:$B$42</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$E$39:$E$41</c:f>
+              <c:f>'2026'!$E$40:$E$42</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>56.714437094268575</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.659361760851805</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26.626201144879619</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-FC32-4A65-B7EA-13C67F21E7B2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -2781,68 +2808,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$49:$B$51</c:f>
+              <c:f>'2026'!$B$50:$B$52</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Sale of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Redemption of cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$F$49:$F$51</c:f>
+              <c:f>'2026'!$F$50:$F$52</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>83.237825996452472</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.762174003547528</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-75E0-44E9-8FB4-6FF1BCBDCA03}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -3197,68 +3224,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$39:$B$41</c:f>
+              <c:f>'2026'!$B$40:$B$42</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$F$39:$F$41</c:f>
+              <c:f>'2026'!$F$40:$F$42</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>47.205190516683253</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.113578476599358</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>31.68123100671739</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-1D60-4EDB-9B4A-4479C3992C70}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -3570,68 +3597,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$49:$B$51</c:f>
+              <c:f>'2026'!$B$50:$B$52</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Sale of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Redemption of cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$G$49:$G$51</c:f>
+              <c:f>'2026'!$G$50:$G$52</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>85.963093885463294</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>14.036906114536709</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-A757-4B6A-BCDE-5B642A150E9A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -3986,86 +4013,875 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$39:$B$41</c:f>
+              <c:f>'2026'!$B$40:$B$42</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$G$39:$G$41</c:f>
+              <c:f>'2026'!$G$40:$G$42</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>54.293647231499854</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>15.998085005266303</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>29.708267763233842</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-86AE-4EF6-BB99-4EC87AF5D508}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="outEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sr-Latn-RS"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart17.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="hr-HR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="hr-HR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ratio of the purchase and sale of foreign cash and cheques in June 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="hr-HR" sz="1000" b="1">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="sr-Latn-RS"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-A65F-4542-BCFA-2F13E5F6D471}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-A65F-4542-BCFA-2F13E5F6D471}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-A65F-4542-BCFA-2F13E5F6D471}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="6.9444444444444448E-2"/>
+                  <c:y val="0"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-A65F-4542-BCFA-2F13E5F6D471}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-6.1111111111111137E-2"/>
+                  <c:y val="6.4814814814814797E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-A65F-4542-BCFA-2F13E5F6D471}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.11388888888888889"/>
+                  <c:y val="8.3333333333333329E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-A65F-4542-BCFA-2F13E5F6D471}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="0.00%" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="sr-Latn-RS"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:separator>
+</c:separator>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2026'!$B$50:$B$52</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Purchase of foreign cash</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Sale of foreign cash</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Redemption of cheques</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2026'!$H$50:$H$52</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>83.698330987327097</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>16.301669012672907</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-A65F-4542-BCFA-2F13E5F6D471}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="outEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="10"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sr-Latn-RS"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart18.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="hr-HR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="hr-HR" sz="1000" b="1" i="0" baseline="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Share of individual currencies in the total turnover of authorised exchange offices in June 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="hr-HR" sz="1000">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="sr-Latn-RS"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </c:spPr>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-95D9-4D55-B950-90D25EE7B954}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-95D9-4D55-B950-90D25EE7B954}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-95D9-4D55-B950-90D25EE7B954}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-95D9-4D55-B950-90D25EE7B954}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="3.6111111111111108E-2"/>
+                  <c:y val="1.3888888888888805E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-95D9-4D55-B950-90D25EE7B954}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-7.4999999999999997E-2"/>
+                  <c:y val="-2.1245625546806649E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-95D9-4D55-B950-90D25EE7B954}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0"/>
+                  <c:y val="2.3148148148148147E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-95D9-4D55-B950-90D25EE7B954}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.22777777777777777"/>
+                  <c:y val="2.3148148148148147E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="1"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator>
+</c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-95D9-4D55-B950-90D25EE7B954}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="0.00%" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="sr-Latn-RS"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:separator>
+</c:separator>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2026'!$B$40:$B$42</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>USD</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>CHF</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Other currencies</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2026'!$H$40:$H$42</c:f>
+              <c:numCache>
+                <c:formatCode>0.00</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>57.088046726496813</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>15.022405281884641</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>27.889547991618546</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000008-95D9-4D55-B950-90D25EE7B954}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
@@ -4148,201 +4964,183 @@
           <c:w val="0.89333306863655959"/>
           <c:h val="0.63598333333333557"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="percentStacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash and cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$5:$N$5</c:f>
+              <c:f>'2026'!$C$5:$J$5</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>July</c:v>
+                  <c:v>3rd Quarter (1)</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>August</c:v>
-[...11 lines deleted...]
-                  <c:v>December</c:v>
+                  <c:v>4th Quarter</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$6:$N$6</c:f>
+              <c:f>'2026'!$C$6:$J$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>11183193</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>11550188</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>12527536</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>11608388</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>13016150</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>14973613</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-95F7-443A-A8A2-20CA3F7A5AC8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Sale of foreign cash </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$5:$N$5</c:f>
+              <c:f>'2026'!$C$5:$J$5</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>July</c:v>
+                  <c:v>3rd Quarter (1)</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>August</c:v>
-[...11 lines deleted...]
-                  <c:v>December</c:v>
+                  <c:v>4th Quarter</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$7:$N$7</c:f>
+              <c:f>'2026'!$C$7:$J$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2274729</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2182262</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2149815</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2337661</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2125406</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2916365</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-95F7-443A-A8A2-20CA3F7A5AC8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="75"/>
         <c:overlap val="100"/>
         <c:axId val="655644752"/>
         <c:axId val="699254288"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="655644752"/>
@@ -4464,367 +5262,328 @@
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="percentStacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2023'!#REF!</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>#REF!</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$38:$N$38</c:f>
+              <c:f>'2026'!$C$39:$J$39</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>July</c:v>
+                  <c:v>3rd Quarter</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>August</c:v>
-[...11 lines deleted...]
-                  <c:v>December</c:v>
+                  <c:v>4th Quarter</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2023'!#REF!</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>'2026'!$B$39</c:f>
+              <c:f>'2026'!$B$40</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$38:$N$38</c:f>
+              <c:f>'2026'!$C$39:$J$39</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>July</c:v>
+                  <c:v>3rd Quarter</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>August</c:v>
-[...11 lines deleted...]
-                  <c:v>December</c:v>
+                  <c:v>4th Quarter</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$39:$N$39</c:f>
+              <c:f>'2026'!$C$40:$J$40</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>50.746772049949463</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>53.943076435741624</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>56.714437094268575</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>47.205190516683253</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>54.293647231499854</c:v>
                 </c:pt>
+                <c:pt idx="5">
+                  <c:v>57.088046726496813</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>'2026'!$B$40</c:f>
+              <c:f>'2026'!$B$41</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CHF</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$38:$N$38</c:f>
+              <c:f>'2026'!$C$39:$J$39</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>July</c:v>
+                  <c:v>3rd Quarter</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>August</c:v>
-[...11 lines deleted...]
-                  <c:v>December</c:v>
+                  <c:v>4th Quarter</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$40:$N$40</c:f>
+              <c:f>'2026'!$C$41:$J$41</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>23.932216281235689</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>21.025323230741783</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>16.659361760851805</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>21.113578476599358</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>15.998085005266303</c:v>
                 </c:pt>
+                <c:pt idx="5">
+                  <c:v>15.022405281884641</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
-              <c:f>'2026'!$B$41</c:f>
+              <c:f>'2026'!$B$42</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$C$38:$N$38</c:f>
+              <c:f>'2026'!$C$39:$J$39</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>January</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>February</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>March</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>April</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>May</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>June</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>July</c:v>
+                  <c:v>3rd Quarter</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>August</c:v>
-[...11 lines deleted...]
-                  <c:v>December</c:v>
+                  <c:v>4th Quarter</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$41:$N$41</c:f>
+              <c:f>'2026'!$C$42:$J$42</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
-                <c:ptCount val="12"/>
+                <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>25.321011668814847</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>25.031600333516593</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>26.626201144879619</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>31.68123100671739</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>29.708267763233842</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>27.889547991618546</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-0B9C-4885-8EFC-A3DF5E9DA086}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="55"/>
         <c:overlap val="100"/>
         <c:axId val="816337872"/>
         <c:axId val="816338432"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="816337872"/>
@@ -5190,60 +5949,82 @@
             <c:numRef>
               <c:f>'May 2026'!$E$78</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>13.01615</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000009-E4A1-40D5-A593-CAEF72364558}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="5"/>
           <c:tx>
             <c:v>June</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
-            <c:delete val="1"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+              </c:ext>
+            </c:extLst>
           </c:dLbls>
           <c:val>
-            <c:numLit>
-[...5 lines deleted...]
-            </c:numLit>
+            <c:numRef>
+              <c:f>'June 2026'!$E$78</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>14.973613</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-E4A1-40D5-A593-CAEF72364558}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="6"/>
           <c:tx>
             <c:v>July</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="1"/>
               <c:pt idx="0">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
@@ -5791,60 +6572,82 @@
             <c:numRef>
               <c:f>'May 2026'!$E$79</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2.1254059999999999</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000009-0580-4227-A998-E15E02A4EB68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="5"/>
           <c:tx>
             <c:v>June</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
-            <c:delete val="1"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="1"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+              </c:ext>
+            </c:extLst>
           </c:dLbls>
           <c:val>
-            <c:numLit>
-[...5 lines deleted...]
-            </c:numLit>
+            <c:numRef>
+              <c:f>'June 2026'!$E$79</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>2.9163649999999999</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-0580-4227-A998-E15E02A4EB68}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="6"/>
           <c:tx>
             <c:v>July</c:v>
           </c:tx>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="1"/>
               <c:pt idx="0">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
@@ -7013,51 +7816,51 @@
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="sr-Latn-RS"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="1"/>
             <c:showVal val="0"/>
             <c:showCatName val="1"/>
             <c:showSerName val="0"/>
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator> </c:separator>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$15:$B$31</c:f>
+              <c:f>'2026'!$B$16:$B$32</c:f>
               <c:strCache>
                 <c:ptCount val="17"/>
                 <c:pt idx="0">
                   <c:v>AUD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CAD</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>CZK</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>DKK</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>HUF</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>JPY</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>NOK</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>RUB</c:v>
@@ -7072,104 +7875,104 @@
                   <c:v>GBP</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>RSD</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>RON</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>BAM</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>PLN</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$P$15:$P$31</c:f>
+              <c:f>'2026'!$L$16:$L$32</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="17"/>
                 <c:pt idx="0">
-                  <c:v>3.6901147052155698</c:v>
+                  <c:v>3.6776259017195425</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2.4889890496370994</c:v>
+                  <c:v>2.6439589591124126</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.30836185623072926</c:v>
+                  <c:v>0.41234505137089372</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>9.6614382744825991E-2</c:v>
+                  <c:v>8.1590178842646535E-2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>5.6745718436659125</c:v>
+                  <c:v>5.8243213717262012</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.10856557329339606</c:v>
+                  <c:v>0.10413724753687457</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1.4782551611315038E-2</c:v>
+                  <c:v>1.5372796736509903E-2</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1.5277229427653257E-3</c:v>
+                  <c:v>1.3596674811615144E-3</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2.0033746892443825E-2</c:v>
+                  <c:v>2.1651128863926235E-2</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>19.618123101039679</c:v>
+                  <c:v>18.692724288744209</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>4.4968285232750986</c:v>
+                  <c:v>4.5065469564991494</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>52.660646479921994</c:v>
+                  <c:v>53.552152680032918</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>0.17016775948183921</c:v>
+                  <c:v>0.16822733532231976</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>4.6508170766841094E-3</c:v>
+                  <c:v>4.1983110138513642E-3</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>10.141694329867573</c:v>
+                  <c:v>9.766145972550115</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>0.46283522208652172</c:v>
+                  <c:v>0.48502423067019951</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>4.1492335016562687E-2</c:v>
+                  <c:v>4.261792177706919E-2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000024-0099-44EF-8CD7-1715CDB51D62}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:firstSliceAng val="75"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
@@ -7467,68 +8270,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$49:$B$51</c:f>
+              <c:f>'2026'!$B$50:$B$52</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Sale of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Redemption of cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$49:$C$51</c:f>
+              <c:f>'2026'!$C$50:$C$52</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>83.097472254631882</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>16.902527745368118</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-BBC2-418E-ACCA-F59FC1F95BB1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -7883,68 +8686,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$39:$B$41</c:f>
+              <c:f>'2026'!$B$40:$B$42</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>USD</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>CHF</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Other currencies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$C$39:$C$41</c:f>
+              <c:f>'2026'!$C$40:$C$42</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>50.746772049949463</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>23.932216281235689</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>25.321011668814847</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-29FD-4F6A-A249-135C6D8C1BF5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -8256,68 +9059,68 @@
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:separator>
 </c:separator>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$B$49:$B$51</c:f>
+              <c:f>'2026'!$B$50:$B$52</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Purchase of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Sale of foreign cash</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Redemption of cheques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$D$49:$D$51</c:f>
+              <c:f>'2026'!$D$50:$D$52</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>84.108720585183278</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>15.891279414816731</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000006-AA4F-4B21-87BB-3D0C47BA7398}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
@@ -8433,50 +9236,130 @@
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
 <file path=xl/charts/colors11.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors12.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors13.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
@@ -10349,50 +11232,1088 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
+<file path=xl/charts/style12.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style13.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
 <file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
@@ -14523,50 +16444,54 @@
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart15.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart17.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>14288</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>15788</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="7" name="Grafikon 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
@@ -15153,50 +17078,131 @@
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73C9AE66-B7B6-4E28-A1A4-A1FEE8711F0D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Grafikon 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93DED9A7-4B0A-49C7-A7C4-34854C5E79D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="3" name="Grafikon 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A99DAF1D-E795-4C31-874D-3667D741FDDD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -15497,62 +17503,66 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="N90:Q107"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M15" sqref="M15"/>
+      <selection activeCell="P31" sqref="P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="90" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N90" s="27"/>
       <c r="O90" s="58"/>
       <c r="P90" s="27"/>
       <c r="Q90" s="58"/>
     </row>
     <row r="91" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N91" s="27"/>
       <c r="O91" s="58"/>
       <c r="P91" s="27"/>
       <c r="Q91" s="58"/>
     </row>
     <row r="92" spans="14:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N92" s="27"/>
       <c r="O92" s="58"/>
       <c r="P92" s="27"/>
       <c r="Q92" s="58"/>
@@ -15658,84 +17668,84 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q81"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A31" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
     <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
     <col min="10" max="16384" width="9.33203125" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
     </row>
     <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
     </row>
     <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="E4" s="61"/>
     </row>
     <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C5" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="6" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="36">
         <v>835995</v>
       </c>
       <c r="E6" s="36">
         <v>472788</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="36">
         <v>325085</v>
@@ -15936,135 +17946,135 @@
       <c r="D21" s="36">
         <v>1495236</v>
       </c>
       <c r="E21" s="36">
         <v>754337</v>
       </c>
       <c r="H21" s="14"/>
     </row>
     <row r="22" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="36">
         <v>262980</v>
       </c>
       <c r="E22" s="36">
         <v>60839</v>
       </c>
       <c r="H22" s="14"/>
     </row>
     <row r="23" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D23" s="36"/>
       <c r="E23" s="36">
         <v>66</v>
       </c>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
     </row>
     <row r="24" spans="2:17" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="15" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="16">
         <f>SUM(E6:E23)</f>
         <v>11183193</v>
       </c>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
     </row>
     <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="18"/>
       <c r="E25" s="9">
         <f>+E24/1000000</f>
         <v>11.183192999999999</v>
       </c>
       <c r="I25" s="14"/>
     </row>
     <row r="26" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
     </row>
     <row r="27" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="31"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
     </row>
     <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="37" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
     </row>
     <row r="29" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="29"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="Q29" s="22"/>
     </row>
     <row r="30" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C30" s="61"/>
       <c r="D30" s="61" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E30" s="61"/>
       <c r="Q30" s="22"/>
     </row>
     <row r="31" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B31" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C31" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="Q31" s="22"/>
     </row>
     <row r="32" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="36">
         <v>40620</v>
       </c>
       <c r="E32" s="36">
         <v>23787</v>
       </c>
       <c r="Q32" s="22"/>
     </row>
     <row r="33" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="27">
         <v>124</v>
       </c>
       <c r="C33" s="27" t="s">
         <v>15</v>
       </c>
@@ -16266,128 +18276,128 @@
         <v>26</v>
       </c>
       <c r="D47" s="36">
         <v>1247696</v>
       </c>
       <c r="E47" s="36">
         <v>649781</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D48" s="36">
         <v>10460</v>
       </c>
       <c r="E48" s="36">
         <v>2601</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C49" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D49" s="36"/>
       <c r="E49" s="36">
         <v>60</v>
       </c>
     </row>
     <row r="50" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C50" s="10"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16">
         <f>SUM(E32:E49)</f>
         <v>2274729</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="18"/>
       <c r="E51" s="9">
         <f>+E50/1000000</f>
         <v>2.2747289999999998</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="31"/>
       <c r="D52" s="28"/>
       <c r="E52" s="28"/>
     </row>
     <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="31"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
     </row>
     <row r="54" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="34" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C54" s="39"/>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
     </row>
     <row r="55" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="32"/>
       <c r="C55" s="39"/>
       <c r="D55" s="39"/>
       <c r="E55" s="39"/>
     </row>
     <row r="56" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C56" s="61"/>
       <c r="D56" s="61" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E56" s="61"/>
     </row>
     <row r="57" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B57" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C57" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E57" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="36">
         <v>0</v>
       </c>
       <c r="E58" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="27">
         <v>124</v>
       </c>
       <c r="C59" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="36">
         <v>0</v>
@@ -16544,128 +18554,128 @@
         <v>26</v>
       </c>
       <c r="D70" s="36">
         <v>0</v>
       </c>
       <c r="E70" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D71" s="36">
         <v>0</v>
       </c>
       <c r="E71" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D72" s="36"/>
       <c r="E72" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C73" s="10"/>
       <c r="D73" s="16"/>
       <c r="E73" s="16">
         <f>SUM(E58:E72)</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="18"/>
       <c r="E74" s="9">
         <f>+E73/1000000</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="31"/>
       <c r="D75" s="36"/>
       <c r="E75" s="36"/>
     </row>
     <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="31"/>
       <c r="D76" s="36"/>
       <c r="E76" s="36"/>
     </row>
     <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="37" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="C77" s="39"/>
       <c r="D77" s="36"/>
       <c r="E77" s="36"/>
     </row>
     <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="38" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C78" s="39"/>
       <c r="D78" s="36"/>
       <c r="E78" s="36"/>
     </row>
     <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="60"/>
       <c r="C79" s="60"/>
       <c r="D79" s="60"/>
       <c r="E79" s="60"/>
     </row>
     <row r="80" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="52" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C80" s="53"/>
       <c r="D80" s="53"/>
       <c r="E80" s="14">
         <f>+E25+E74</f>
         <v>11.183192999999999</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="24" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="19">
         <f>+E51</f>
         <v>2.2747289999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B6:B7 B8:B21 B32:B47 B58:B70 B22:C22 B48:C48 B71:C71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
@@ -16675,84 +18685,84 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8F8F0F7-DBDD-4284-AD64-87D582226B98}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q81"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A32" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
     <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
     <col min="10" max="16384" width="9.33203125" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
     </row>
     <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
     </row>
     <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="E4" s="61"/>
     </row>
     <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C5" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="6" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="36">
         <v>830505</v>
       </c>
       <c r="E6" s="36">
         <v>484333</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="36">
         <v>444280</v>
@@ -16953,135 +18963,135 @@
       <c r="D21" s="36">
         <v>1352317</v>
       </c>
       <c r="E21" s="36">
         <v>682983</v>
       </c>
       <c r="H21" s="14"/>
     </row>
     <row r="22" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="36">
         <v>199015</v>
       </c>
       <c r="E22" s="36">
         <v>45313</v>
       </c>
       <c r="H22" s="14"/>
     </row>
     <row r="23" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D23" s="36"/>
       <c r="E23" s="36">
         <v>36</v>
       </c>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
     </row>
     <row r="24" spans="2:17" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="15" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="16">
         <f>SUM(E6:E23)</f>
         <v>11550188</v>
       </c>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
     </row>
     <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="18"/>
       <c r="E25" s="9">
         <f>+E24/1000000</f>
         <v>11.550188</v>
       </c>
       <c r="I25" s="14"/>
     </row>
     <row r="26" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
     </row>
     <row r="27" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="31"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
     </row>
     <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="37" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
     </row>
     <row r="29" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="29"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="Q29" s="22"/>
     </row>
     <row r="30" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C30" s="61"/>
       <c r="D30" s="61" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E30" s="61"/>
       <c r="Q30" s="22"/>
     </row>
     <row r="31" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B31" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C31" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="Q31" s="22"/>
     </row>
     <row r="32" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="36">
         <v>41025</v>
       </c>
       <c r="E32" s="36">
         <v>24484</v>
       </c>
       <c r="Q32" s="22"/>
     </row>
     <row r="33" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="27">
         <v>124</v>
       </c>
       <c r="C33" s="27" t="s">
         <v>15</v>
       </c>
@@ -17283,128 +19293,128 @@
         <v>26</v>
       </c>
       <c r="D47" s="36">
         <v>1186360</v>
       </c>
       <c r="E47" s="36">
         <v>617922</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D48" s="36">
         <v>51665</v>
       </c>
       <c r="E48" s="36">
         <v>12824</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C49" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D49" s="36"/>
       <c r="E49" s="36">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C50" s="10"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16">
         <f>SUM(E32:E49)</f>
         <v>2182262</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="18"/>
       <c r="E51" s="9">
         <f>+E50/1000000</f>
         <v>2.1822620000000001</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="31"/>
       <c r="D52" s="28"/>
       <c r="E52" s="28"/>
     </row>
     <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="31"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
     </row>
     <row r="54" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="34" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="C54" s="39"/>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
     </row>
     <row r="55" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="32"/>
       <c r="C55" s="39"/>
       <c r="D55" s="39"/>
       <c r="E55" s="39"/>
     </row>
     <row r="56" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C56" s="61"/>
       <c r="D56" s="61" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E56" s="61"/>
     </row>
     <row r="57" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B57" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C57" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E57" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="36">
         <v>0</v>
       </c>
       <c r="E58" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="27">
         <v>124</v>
       </c>
       <c r="C59" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="36">
         <v>0</v>
@@ -17561,128 +19571,128 @@
         <v>26</v>
       </c>
       <c r="D70" s="36">
         <v>0</v>
       </c>
       <c r="E70" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D71" s="36">
         <v>0</v>
       </c>
       <c r="E71" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D72" s="36"/>
       <c r="E72" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C73" s="10"/>
       <c r="D73" s="16"/>
       <c r="E73" s="16">
         <f>SUM(E58:E72)</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="18"/>
       <c r="E74" s="9">
         <f>+E73/1000000</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="31"/>
       <c r="D75" s="36"/>
       <c r="E75" s="36"/>
     </row>
     <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="31"/>
       <c r="D76" s="36"/>
       <c r="E76" s="36"/>
     </row>
     <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="37" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="C77" s="39"/>
       <c r="D77" s="36"/>
       <c r="E77" s="36"/>
     </row>
     <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="38" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C78" s="39"/>
       <c r="D78" s="36"/>
       <c r="E78" s="36"/>
     </row>
     <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="60"/>
       <c r="C79" s="60"/>
       <c r="D79" s="60"/>
       <c r="E79" s="60"/>
     </row>
     <row r="80" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="52" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C80" s="53"/>
       <c r="D80" s="53"/>
       <c r="E80" s="14">
         <f>+E25+E74</f>
         <v>11.550188</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="24" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="19">
         <f>+E51</f>
         <v>2.1822620000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B6:B22 A32:B48 A58:B71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
@@ -17692,84 +19702,84 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92510B8D-43C8-4710-9BFD-FF1DA35D400C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q81"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A32" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
     <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
     <col min="10" max="16384" width="9.33203125" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
     </row>
     <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
     </row>
     <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="E4" s="61"/>
     </row>
     <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C5" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="6" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="36">
         <v>812255</v>
       </c>
       <c r="E6" s="36">
         <v>483142</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="36">
         <v>676050</v>
@@ -17970,135 +19980,135 @@
       <c r="D21" s="36">
         <v>1476174</v>
       </c>
       <c r="E21" s="36">
         <v>745745</v>
       </c>
       <c r="H21" s="14"/>
     </row>
     <row r="22" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="36">
         <v>241635</v>
       </c>
       <c r="E22" s="36">
         <v>55205</v>
       </c>
       <c r="H22" s="14"/>
     </row>
     <row r="23" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D23" s="36"/>
       <c r="E23" s="36">
         <v>6519</v>
       </c>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
     </row>
     <row r="24" spans="2:17" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="15" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="16">
         <f>SUM(E6:E23)</f>
         <v>12527536</v>
       </c>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
     </row>
     <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="18"/>
       <c r="E25" s="9">
         <f>+E24/1000000</f>
         <v>12.527536</v>
       </c>
       <c r="I25" s="14"/>
     </row>
     <row r="26" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
     </row>
     <row r="27" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="31"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
     </row>
     <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="37" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
     </row>
     <row r="29" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="29"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="Q29" s="22"/>
     </row>
     <row r="30" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C30" s="61"/>
       <c r="D30" s="61" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E30" s="61"/>
       <c r="Q30" s="22"/>
     </row>
     <row r="31" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B31" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C31" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="Q31" s="22"/>
     </row>
     <row r="32" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="36">
         <v>38395</v>
       </c>
       <c r="E32" s="36">
         <v>23368</v>
       </c>
       <c r="Q32" s="22"/>
     </row>
     <row r="33" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="27">
         <v>124</v>
       </c>
       <c r="C33" s="27" t="s">
         <v>15</v>
       </c>
@@ -18300,128 +20310,128 @@
         <v>26</v>
       </c>
       <c r="D47" s="36">
         <v>1284842</v>
       </c>
       <c r="E47" s="36">
         <v>669267</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D48" s="36">
         <v>26420</v>
       </c>
       <c r="E48" s="36">
         <v>6562</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C49" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D49" s="36"/>
       <c r="E49" s="36">
         <v>1321</v>
       </c>
     </row>
     <row r="50" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C50" s="10"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16">
         <f>SUM(E32:E49)</f>
         <v>2149815</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="18"/>
       <c r="E51" s="9">
         <f>+E50/1000000</f>
         <v>2.1498149999999998</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="31"/>
       <c r="D52" s="28"/>
       <c r="E52" s="28"/>
     </row>
     <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="31"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
     </row>
     <row r="54" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="34" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C54" s="39"/>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
     </row>
     <row r="55" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="32"/>
       <c r="C55" s="39"/>
       <c r="D55" s="39"/>
       <c r="E55" s="39"/>
     </row>
     <row r="56" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C56" s="61"/>
       <c r="D56" s="61" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E56" s="61"/>
     </row>
     <row r="57" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B57" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C57" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E57" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="36">
         <v>0</v>
       </c>
       <c r="E58" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="27">
         <v>124</v>
       </c>
       <c r="C59" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="36">
         <v>0</v>
@@ -18578,128 +20588,128 @@
         <v>26</v>
       </c>
       <c r="D70" s="36">
         <v>0</v>
       </c>
       <c r="E70" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D71" s="36">
         <v>0</v>
       </c>
       <c r="E71" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D72" s="36"/>
       <c r="E72" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C73" s="10"/>
       <c r="D73" s="16"/>
       <c r="E73" s="16">
         <f>SUM(E58:E72)</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="18"/>
       <c r="E74" s="9">
         <f>+E73/1000000</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="31"/>
       <c r="D75" s="36"/>
       <c r="E75" s="36"/>
     </row>
     <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="31"/>
       <c r="D76" s="36"/>
       <c r="E76" s="36"/>
     </row>
     <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="37" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C77" s="39"/>
       <c r="D77" s="36"/>
       <c r="E77" s="36"/>
     </row>
     <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="38" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C78" s="39"/>
       <c r="D78" s="36"/>
       <c r="E78" s="36"/>
     </row>
     <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="60"/>
       <c r="C79" s="60"/>
       <c r="D79" s="60"/>
       <c r="E79" s="60"/>
     </row>
     <row r="80" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="52" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C80" s="53"/>
       <c r="D80" s="53"/>
       <c r="E80" s="14">
         <f>+E25+E74</f>
         <v>12.527536</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="24" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="19">
         <f>+E51</f>
         <v>2.1498149999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B6:B22 A32:B48 B58:B71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
@@ -18709,84 +20719,84 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68C3214F-9FE6-48E9-8CA6-551579323F7B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q81"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A32" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B78" sqref="B78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
     <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
     <col min="10" max="16384" width="9.33203125" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
     </row>
     <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
     </row>
     <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="E4" s="61"/>
     </row>
     <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C5" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="6" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="36">
         <v>797885</v>
       </c>
       <c r="E6" s="36">
         <v>471633</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="36">
         <v>533120</v>
@@ -18987,135 +20997,135 @@
       <c r="D21" s="36">
         <v>1690503</v>
       </c>
       <c r="E21" s="36">
         <v>854200</v>
       </c>
       <c r="H21" s="14"/>
     </row>
     <row r="22" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="36">
         <v>348640</v>
       </c>
       <c r="E22" s="36">
         <v>79583</v>
       </c>
       <c r="H22" s="14"/>
     </row>
     <row r="23" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D23" s="36"/>
       <c r="E23" s="36">
         <v>4799</v>
       </c>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
     </row>
     <row r="24" spans="2:17" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="15" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="16">
         <f>SUM(E6:E23)</f>
         <v>11608388</v>
       </c>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
     </row>
     <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="18"/>
       <c r="E25" s="9">
         <f>+E24/1000000</f>
         <v>11.608388</v>
       </c>
       <c r="I25" s="14"/>
     </row>
     <row r="26" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
     </row>
     <row r="27" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="31"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
     </row>
     <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="37" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
     </row>
     <row r="29" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="29"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="Q29" s="22"/>
     </row>
     <row r="30" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C30" s="61"/>
       <c r="D30" s="61" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E30" s="61"/>
       <c r="Q30" s="22"/>
     </row>
     <row r="31" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B31" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C31" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="Q31" s="22"/>
     </row>
     <row r="32" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="36">
         <v>31860</v>
       </c>
       <c r="E32" s="36">
         <v>18755</v>
       </c>
       <c r="Q32" s="22"/>
     </row>
     <row r="33" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="27">
         <v>124</v>
       </c>
       <c r="C33" s="27" t="s">
         <v>15</v>
       </c>
@@ -19317,128 +21327,128 @@
         <v>26</v>
       </c>
       <c r="D47" s="36">
         <v>1551508</v>
       </c>
       <c r="E47" s="36">
         <v>808607</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D48" s="36">
         <v>71835</v>
       </c>
       <c r="E48" s="36">
         <v>16520</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C49" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D49" s="36"/>
       <c r="E49" s="36">
         <v>3632</v>
       </c>
     </row>
     <row r="50" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C50" s="10"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16">
         <f>SUM(E32:E49)</f>
         <v>2337661</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="18"/>
       <c r="E51" s="9">
         <f>+E50/1000000</f>
         <v>2.3376610000000002</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="31"/>
       <c r="D52" s="28"/>
       <c r="E52" s="28"/>
     </row>
     <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="31"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
     </row>
     <row r="54" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="34" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C54" s="39"/>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
     </row>
     <row r="55" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="32"/>
       <c r="C55" s="39"/>
       <c r="D55" s="39"/>
       <c r="E55" s="39"/>
     </row>
     <row r="56" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C56" s="61"/>
       <c r="D56" s="61" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E56" s="61"/>
     </row>
     <row r="57" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B57" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C57" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E57" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="36">
         <v>0</v>
       </c>
       <c r="E58" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="27">
         <v>124</v>
       </c>
       <c r="C59" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="36">
         <v>0</v>
@@ -19595,215 +21605,215 @@
         <v>26</v>
       </c>
       <c r="D70" s="36">
         <v>0</v>
       </c>
       <c r="E70" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D71" s="36">
         <v>0</v>
       </c>
       <c r="E71" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D72" s="36"/>
       <c r="E72" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C73" s="10"/>
       <c r="D73" s="16"/>
       <c r="E73" s="16">
         <f>SUM(E58:E72)</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="18"/>
       <c r="E74" s="9">
         <f>+E73/1000000</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="31"/>
       <c r="D75" s="36"/>
       <c r="E75" s="36"/>
     </row>
     <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="31"/>
       <c r="D76" s="36"/>
       <c r="E76" s="36"/>
     </row>
     <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="37" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C77" s="39"/>
       <c r="D77" s="36"/>
       <c r="E77" s="36"/>
     </row>
     <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="38" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C78" s="39"/>
       <c r="D78" s="36"/>
       <c r="E78" s="36"/>
     </row>
     <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="60"/>
       <c r="C79" s="60"/>
       <c r="D79" s="60"/>
       <c r="E79" s="60"/>
     </row>
     <row r="80" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="52" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C80" s="53"/>
       <c r="D80" s="53"/>
       <c r="E80" s="14">
         <f>+E25+E74</f>
         <v>11.608388</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="24" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="19">
         <f>+E51</f>
         <v>2.3376610000000002</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A6:B22 B32:B48 B58:B71" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBFA3703-FE00-4FBA-AAC3-F9C0917821A8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q79"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A30" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
     <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
     <col min="10" max="16384" width="9.33203125" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="26" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
     </row>
     <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="32"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
     </row>
     <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C4" s="61"/>
       <c r="D4" s="61" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="E4" s="61"/>
     </row>
     <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C5" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="6" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="36">
         <v>1001400</v>
       </c>
       <c r="E6" s="36">
         <v>597089</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="36">
         <v>708565</v>
@@ -19990,135 +22000,135 @@
       <c r="D20" s="36">
         <v>1528340</v>
       </c>
       <c r="E20" s="36">
         <v>768391</v>
       </c>
       <c r="H20" s="14"/>
     </row>
     <row r="21" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="36">
         <v>183760</v>
       </c>
       <c r="E21" s="36">
         <v>40959</v>
       </c>
       <c r="H21" s="14"/>
     </row>
     <row r="22" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C22" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D22" s="36"/>
       <c r="E22" s="36">
         <v>10425</v>
       </c>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
     </row>
     <row r="23" spans="2:17" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="15" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="16">
         <f>SUM(E6:E22)</f>
         <v>13016150</v>
       </c>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
     </row>
     <row r="24" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="18"/>
       <c r="E24" s="9">
         <f>+E23/1000000</f>
         <v>13.01615</v>
       </c>
       <c r="I24" s="14"/>
     </row>
     <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="31"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
     </row>
     <row r="26" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
     </row>
     <row r="27" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="37" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C27" s="39"/>
       <c r="D27" s="39"/>
       <c r="E27" s="39"/>
     </row>
     <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="29"/>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
       <c r="Q28" s="22"/>
     </row>
     <row r="29" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C29" s="61"/>
       <c r="D29" s="61" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E29" s="61"/>
       <c r="Q29" s="22"/>
     </row>
     <row r="30" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B30" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E30" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="Q30" s="22"/>
     </row>
     <row r="31" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="36">
         <v>30900</v>
       </c>
       <c r="E31" s="36">
         <v>18952</v>
       </c>
       <c r="Q31" s="22"/>
     </row>
     <row r="32" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="27">
         <v>124</v>
       </c>
       <c r="C32" s="27" t="s">
         <v>15</v>
       </c>
@@ -20306,128 +22316,128 @@
         <v>26</v>
       </c>
       <c r="D45" s="36">
         <v>1236047</v>
       </c>
       <c r="E45" s="36">
         <v>644834</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D46" s="36">
         <v>32330</v>
       </c>
       <c r="E46" s="36">
         <v>8000</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C47" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D47" s="36"/>
       <c r="E47" s="36">
         <v>2533</v>
       </c>
     </row>
     <row r="48" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C48" s="10"/>
       <c r="D48" s="16"/>
       <c r="E48" s="16">
         <f>SUM(E31:E47)</f>
         <v>2125406</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="18"/>
       <c r="E49" s="9">
         <f>+E48/1000000</f>
         <v>2.1254059999999999</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="31"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
     </row>
     <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="31"/>
       <c r="D51" s="28"/>
       <c r="E51" s="28"/>
     </row>
     <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="34" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C52" s="39"/>
       <c r="D52" s="39"/>
       <c r="E52" s="39"/>
     </row>
     <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="32"/>
       <c r="C53" s="39"/>
       <c r="D53" s="39"/>
       <c r="E53" s="39"/>
     </row>
     <row r="54" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="61" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C54" s="61"/>
       <c r="D54" s="61" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E54" s="61"/>
     </row>
     <row r="55" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B55" s="33" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C55" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E55" s="33" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="27" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="36">
         <v>0</v>
       </c>
       <c r="E56" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="27">
         <v>124</v>
       </c>
       <c r="C57" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="36">
         <v>0</v>
@@ -20584,1757 +22594,2563 @@
         <v>26</v>
       </c>
       <c r="D68" s="36">
         <v>0</v>
       </c>
       <c r="E68" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D69" s="36">
         <v>0</v>
       </c>
       <c r="E69" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C70" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D70" s="36"/>
       <c r="E70" s="36">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C71" s="10"/>
       <c r="D71" s="16"/>
       <c r="E71" s="16">
         <f>SUM(E56:E70)</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="18"/>
       <c r="E72" s="9">
         <f>+E71/1000000</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="31"/>
       <c r="D73" s="36"/>
       <c r="E73" s="36"/>
     </row>
     <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="31"/>
       <c r="D74" s="36"/>
       <c r="E74" s="36"/>
     </row>
     <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="37" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C75" s="39"/>
       <c r="D75" s="36"/>
       <c r="E75" s="36"/>
     </row>
     <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="38" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C76" s="39"/>
       <c r="D76" s="36"/>
       <c r="E76" s="36"/>
     </row>
     <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="60"/>
       <c r="C77" s="60"/>
       <c r="D77" s="60"/>
       <c r="E77" s="60"/>
     </row>
     <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="52" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C78" s="53"/>
       <c r="D78" s="53"/>
       <c r="E78" s="14">
         <f>+E24+E72</f>
         <v>13.01615</v>
       </c>
     </row>
     <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="24" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C79" s="11"/>
       <c r="D79" s="11"/>
       <c r="E79" s="19">
         <f>+E49</f>
         <v>2.1254059999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B77:E77"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="B54:C54"/>
     <mergeCell ref="D54:E54"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B6:B21 A31:B46 B56:B69" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90087052-E106-4E3F-89A6-284836B8CAB0}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:Q79"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="P24" sqref="P24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="30" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" style="30" customWidth="1"/>
+    <col min="4" max="4" width="13.83203125" style="30" customWidth="1"/>
+    <col min="5" max="5" width="14.1640625" style="30" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="30" customWidth="1"/>
+    <col min="7" max="7" width="11.5" style="30" customWidth="1"/>
+    <col min="8" max="9" width="17.83203125" style="30" customWidth="1"/>
+    <col min="10" max="16384" width="9.33203125" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+    </row>
+    <row r="3" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="32"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+    </row>
+    <row r="4" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="61" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="E4" s="61"/>
+    </row>
+    <row r="5" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="36">
+        <v>1059345</v>
+      </c>
+      <c r="E6" s="36">
+        <v>619818</v>
+      </c>
+    </row>
+    <row r="7" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="36">
+        <v>791585</v>
+      </c>
+      <c r="E7" s="36">
+        <v>473793</v>
+      </c>
+    </row>
+    <row r="8" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="36">
+        <v>3227300</v>
+      </c>
+      <c r="E8" s="36">
+        <v>126772</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="36">
+        <v>6000</v>
+      </c>
+      <c r="E9" s="36">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="36">
+        <v>232557500</v>
+      </c>
+      <c r="E10" s="36">
+        <v>622346</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="36">
+        <v>2105000</v>
+      </c>
+      <c r="E11" s="36">
+        <v>10131</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="36">
+        <v>42050</v>
+      </c>
+      <c r="E12" s="36">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="36">
+        <v>9000</v>
+      </c>
+      <c r="E13" s="36">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="36">
+        <v>68290</v>
+      </c>
+      <c r="E14" s="36">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="36">
+        <v>2293620</v>
+      </c>
+      <c r="E15" s="36">
+        <v>2432825</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="36">
+        <v>567360</v>
+      </c>
+      <c r="E16" s="36">
+        <v>628474</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="36">
+        <v>10914348</v>
+      </c>
+      <c r="E17" s="36">
+        <v>9203072</v>
+      </c>
+    </row>
+    <row r="18" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="36">
+        <v>1761620</v>
+      </c>
+      <c r="E18" s="36">
+        <v>12953</v>
+      </c>
+    </row>
+    <row r="19" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="36">
+        <v>1573</v>
+      </c>
+      <c r="E19" s="36">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="20" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="36">
+        <v>1474896</v>
+      </c>
+      <c r="E20" s="36">
+        <v>740019</v>
+      </c>
+      <c r="H20" s="14"/>
+    </row>
+    <row r="21" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="36">
+        <v>404390</v>
+      </c>
+      <c r="E21" s="36">
+        <v>88820</v>
+      </c>
+      <c r="H21" s="14"/>
+    </row>
+    <row r="22" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36">
+        <v>6923</v>
+      </c>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+    </row>
+    <row r="23" spans="2:17" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="16">
+        <f>SUM(E6:E22)</f>
+        <v>14973613</v>
+      </c>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+    </row>
+    <row r="24" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="6"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="9">
+        <f>+E23/1000000</f>
+        <v>14.973613</v>
+      </c>
+      <c r="I24" s="14"/>
+    </row>
+    <row r="25" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="31"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+    </row>
+    <row r="26" spans="2:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="31"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+    </row>
+    <row r="27" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="37" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="39"/>
+    </row>
+    <row r="28" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="29"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="Q28" s="22"/>
+    </row>
+    <row r="29" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="61" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="E29" s="61"/>
+      <c r="Q29" s="22"/>
+    </row>
+    <row r="30" spans="2:17" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B30" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E30" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q30" s="22"/>
+    </row>
+    <row r="31" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="36">
+        <v>47500</v>
+      </c>
+      <c r="E31" s="36">
+        <v>29247</v>
+      </c>
+      <c r="Q31" s="22"/>
+    </row>
+    <row r="32" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="27">
+        <v>124</v>
+      </c>
+      <c r="C32" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="36">
+        <v>172895</v>
+      </c>
+      <c r="E32" s="36">
+        <v>109170</v>
+      </c>
+      <c r="Q32" s="22"/>
+    </row>
+    <row r="33" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="36">
+        <v>481700</v>
+      </c>
+      <c r="E33" s="36">
+        <v>20778</v>
+      </c>
+    </row>
+    <row r="34" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" s="36">
+        <v>24850</v>
+      </c>
+      <c r="E34" s="36">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="35" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="36">
+        <v>191255983</v>
+      </c>
+      <c r="E35" s="36">
+        <v>525879</v>
+      </c>
+    </row>
+    <row r="36" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="36">
+        <v>953000</v>
+      </c>
+      <c r="E36" s="36">
+        <v>5357</v>
+      </c>
+    </row>
+    <row r="37" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" s="36">
+        <v>7550</v>
+      </c>
+      <c r="E37" s="36">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="38" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D38" s="36">
+        <v>5000</v>
+      </c>
+      <c r="E38" s="36">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="39" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="36">
+        <v>7040</v>
+      </c>
+      <c r="E39" s="36">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="40" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" s="36">
+        <v>234665</v>
+      </c>
+      <c r="E40" s="36">
+        <v>254680</v>
+      </c>
+    </row>
+    <row r="41" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="36">
+        <v>156497</v>
+      </c>
+      <c r="E41" s="36">
+        <v>184642</v>
+      </c>
+    </row>
+    <row r="42" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="36">
+        <v>1144006</v>
+      </c>
+      <c r="E42" s="36">
+        <v>1009967</v>
+      </c>
+    </row>
+    <row r="43" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" s="36">
+        <v>1719920</v>
+      </c>
+      <c r="E43" s="36">
+        <v>15766</v>
+      </c>
+    </row>
+    <row r="44" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="36">
+        <v>975</v>
+      </c>
+      <c r="E44" s="36">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" s="36">
+        <v>1423660</v>
+      </c>
+      <c r="E45" s="36">
+        <v>740671</v>
+      </c>
+    </row>
+    <row r="46" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D46" s="36">
+        <v>56500</v>
+      </c>
+      <c r="E46" s="36">
+        <v>13695</v>
+      </c>
+    </row>
+    <row r="47" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D47" s="36"/>
+      <c r="E47" s="36">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="48" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="10"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="16">
+        <f>SUM(E31:E47)</f>
+        <v>2916365</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49" s="6"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="9">
+        <f>+E48/1000000</f>
+        <v>2.9163649999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="31"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="28"/>
+    </row>
+    <row r="51" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="31"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="28"/>
+    </row>
+    <row r="52" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" s="39"/>
+      <c r="D52" s="39"/>
+      <c r="E52" s="39"/>
+    </row>
+    <row r="53" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="32"/>
+      <c r="C53" s="39"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+    </row>
+    <row r="54" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="61" t="s">
+        <v>44</v>
+      </c>
+      <c r="C54" s="61"/>
+      <c r="D54" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="E54" s="61"/>
+    </row>
+    <row r="55" spans="2:5" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B55" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="56" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" s="36">
+        <v>0</v>
+      </c>
+      <c r="E56" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="27">
+        <v>124</v>
+      </c>
+      <c r="C57" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="36">
+        <v>0</v>
+      </c>
+      <c r="E57" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C58" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="36">
+        <v>0</v>
+      </c>
+      <c r="E58" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" s="36">
+        <v>0</v>
+      </c>
+      <c r="E59" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="36">
+        <v>0</v>
+      </c>
+      <c r="E60" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D61" s="36">
+        <v>0</v>
+      </c>
+      <c r="E61" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" s="36">
+        <v>0</v>
+      </c>
+      <c r="E62" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="36">
+        <v>0</v>
+      </c>
+      <c r="E63" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D64" s="36">
+        <v>0</v>
+      </c>
+      <c r="E64" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D65" s="36">
+        <v>0</v>
+      </c>
+      <c r="E65" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" s="36">
+        <v>0</v>
+      </c>
+      <c r="E66" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" s="36">
+        <v>0</v>
+      </c>
+      <c r="E67" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D68" s="36">
+        <v>0</v>
+      </c>
+      <c r="E68" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" s="36">
+        <v>0</v>
+      </c>
+      <c r="E69" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="C70" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D70" s="36"/>
+      <c r="E70" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C71" s="10"/>
+      <c r="D71" s="16"/>
+      <c r="E71" s="16">
+        <f>SUM(E56:E70)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C72" s="6"/>
+      <c r="D72" s="18"/>
+      <c r="E72" s="9">
+        <f>+E71/1000000</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="31"/>
+      <c r="D73" s="36"/>
+      <c r="E73" s="36"/>
+    </row>
+    <row r="74" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="31"/>
+      <c r="D74" s="36"/>
+      <c r="E74" s="36"/>
+    </row>
+    <row r="75" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="C75" s="39"/>
+      <c r="D75" s="36"/>
+      <c r="E75" s="36"/>
+    </row>
+    <row r="76" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="C76" s="39"/>
+      <c r="D76" s="36"/>
+      <c r="E76" s="36"/>
+    </row>
+    <row r="77" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="60"/>
+      <c r="C77" s="60"/>
+      <c r="D77" s="60"/>
+      <c r="E77" s="60"/>
+    </row>
+    <row r="78" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C78" s="53"/>
+      <c r="D78" s="53"/>
+      <c r="E78" s="14">
+        <f>+E24+E72</f>
+        <v>14.973613</v>
+      </c>
+    </row>
+    <row r="79" spans="2:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C79" s="11"/>
+      <c r="D79" s="11"/>
+      <c r="E79" s="19">
+        <f>+E49</f>
+        <v>2.9163649999999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B77:E77"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:E54"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="B6:B21 A31:B46 B56:B69" numberStoredAsText="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:P52"/>
+  <dimension ref="B2:L53"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="39" style="2" customWidth="1"/>
-    <col min="3" max="14" width="16.1640625" style="45" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.33203125" style="2"/>
+    <col min="3" max="10" width="16.1640625" style="45" customWidth="1"/>
+    <col min="11" max="11" width="19.5" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.6640625" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:16" s="35" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:12" s="35" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="41" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
-      <c r="K2" s="45"/>
-[...4 lines deleted...]
-    <row r="3" spans="2:16" s="35" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="3" spans="2:12" s="35" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="46" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
-      <c r="K3" s="45"/>
-[...4 lines deleted...]
-    <row r="5" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="5" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="5"/>
       <c r="C5" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>37</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="J5" s="23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="6" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="39" t="s">
         <v>40</v>
-      </c>
-[...18 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C6" s="43">
         <f>+'January 2026'!$E$24+'January 2026'!$E$71</f>
         <v>11183193</v>
       </c>
       <c r="D6" s="43">
         <f>+'February 2026'!$E$24+'February 2026'!$E$71</f>
         <v>11550188</v>
       </c>
       <c r="E6" s="43">
         <f>+'March 2026'!$E$24+'March 2026'!$E$71</f>
         <v>12527536</v>
       </c>
       <c r="F6" s="43">
         <f>+'April 2026'!$E$24+'April 2026'!$E$71</f>
         <v>11608388</v>
       </c>
       <c r="G6" s="43">
         <f>+'May 2026'!$E$23+'May 2026'!$E$71</f>
         <v>13016150</v>
       </c>
-      <c r="H6" s="43"/>
+      <c r="H6" s="43">
+        <f>+'June 2026'!$E$23+'June 2026'!$E$71</f>
+        <v>14973613</v>
+      </c>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
-      <c r="K6" s="43"/>
-[...4 lines deleted...]
-    <row r="7" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="7" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="39" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C7" s="43">
         <f>+'January 2026'!$E$50</f>
         <v>2274729</v>
       </c>
       <c r="D7" s="43">
         <f>+'February 2026'!$E$50</f>
         <v>2182262</v>
       </c>
       <c r="E7" s="43">
         <f>+'March 2026'!$E$50</f>
         <v>2149815</v>
       </c>
       <c r="F7" s="43">
         <f>+'April 2026'!$E$50</f>
         <v>2337661</v>
       </c>
       <c r="G7" s="43">
         <f>+'May 2026'!$E$48</f>
         <v>2125406</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="43">
+        <f>+'June 2026'!$E$48</f>
+        <v>2916365</v>
+      </c>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
-      <c r="K7" s="43"/>
-[...4 lines deleted...]
-    <row r="8" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="8" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="48" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C8" s="7">
         <f t="shared" ref="C8" si="0">SUM(C6:C7)</f>
         <v>13457922</v>
       </c>
       <c r="D8" s="7">
-        <f t="shared" ref="D8:N8" si="1">SUM(D6:D7)</f>
+        <f t="shared" ref="D8:J8" si="1">SUM(D6:D7)</f>
         <v>13732450</v>
       </c>
       <c r="E8" s="7">
         <f t="shared" si="1"/>
         <v>14677351</v>
       </c>
       <c r="F8" s="7">
         <f t="shared" si="1"/>
         <v>13946049</v>
       </c>
       <c r="G8" s="7">
         <f t="shared" si="1"/>
         <v>15141556</v>
       </c>
       <c r="H8" s="7">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>17889978</v>
       </c>
       <c r="I8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J8" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K8" s="7">
-[...16 lines deleted...]
-    <row r="9" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="9" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
-      <c r="K9" s="13"/>
-[...10 lines deleted...]
-      <c r="G10" s="13"/>
+    </row>
+    <row r="10" spans="2:12" s="45" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
-      <c r="K10" s="13"/>
-[...7 lines deleted...]
-      </c>
+    </row>
+    <row r="11" spans="2:12" s="40" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="39"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
-      <c r="K11" s="13"/>
-[...6 lines deleted...]
-        <v>71</v>
+    </row>
+    <row r="12" spans="2:12" s="40" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="44" t="s">
+        <v>43</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
-      <c r="K12" s="13"/>
-[...23 lines deleted...]
-      <c r="C14" s="23" t="s">
+    </row>
+    <row r="13" spans="2:12" s="40" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+    </row>
+    <row r="14" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="12"/>
+      <c r="C14" s="39"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="39"/>
+    </row>
+    <row r="15" spans="2:12" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B15" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="23" t="s">
+      <c r="D15" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="E14" s="23" t="s">
+      <c r="E15" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="F14" s="23" t="s">
+      <c r="F15" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="G14" s="23" t="s">
+      <c r="G15" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="H14" s="23" t="s">
+      <c r="H15" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="I14" s="23" t="s">
-[...25 lines deleted...]
-      <c r="B15" s="4" t="s">
+      <c r="I15" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="K15" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="L15" s="23" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="43">
+      <c r="C16" s="43">
         <f>+'January 2026'!$E6+'January 2026'!$E32</f>
         <v>496575</v>
       </c>
-      <c r="D15" s="43">
+      <c r="D16" s="43">
         <f>+'February 2026'!$E6+'February 2026'!$E32</f>
         <v>508817</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E16" s="43">
         <f>+'March 2026'!$E6+'March 2026'!$E32</f>
         <v>506510</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F16" s="43">
         <f>+'April 2026'!$E6+'April 2026'!$E32</f>
         <v>490388</v>
       </c>
-      <c r="G15" s="43">
+      <c r="G16" s="43">
         <f>+'May 2026'!$E6+'May 2026'!$E31</f>
         <v>616041</v>
       </c>
-      <c r="H15" s="43"/>
-[...16 lines deleted...]
-      <c r="B16" s="4" t="s">
+      <c r="H16" s="43">
+        <f>+'June 2026'!$E6+'June 2026'!$E31</f>
+        <v>649065</v>
+      </c>
+      <c r="I16" s="43"/>
+      <c r="J16" s="43"/>
+      <c r="K16" s="3">
+        <f>SUM(C16:J16)</f>
+        <v>3267396</v>
+      </c>
+      <c r="L16" s="43">
+        <f>+(K16/K33)*100</f>
+        <v>3.6776259017195425</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C17" s="43">
         <f>+'January 2026'!$E7+'January 2026'!$E33</f>
         <v>211421</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D17" s="43">
         <f>+'February 2026'!$E7+'February 2026'!$E33</f>
         <v>297023</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E17" s="43">
         <f>+'March 2026'!$E7+'March 2026'!$E33</f>
         <v>441636</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F17" s="43">
         <f>+'April 2026'!$E7+'April 2026'!$E33</f>
         <v>337658</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G17" s="43">
         <f>+'May 2026'!$E7+'May 2026'!$E32</f>
         <v>478331</v>
       </c>
-      <c r="H16" s="43"/>
-[...16 lines deleted...]
-      <c r="B17" s="4" t="s">
+      <c r="H17" s="43">
+        <f>+'June 2026'!$E7+'June 2026'!$E32</f>
+        <v>582963</v>
+      </c>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="3">
+        <f>SUM(C17:J17)</f>
+        <v>2349032</v>
+      </c>
+      <c r="L17" s="43">
+        <f>+(K17/K33)*100</f>
+        <v>2.6439589591124126</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C17" s="43">
+      <c r="C18" s="43">
         <f>+'January 2026'!$E8+'January 2026'!$E34</f>
         <v>17151</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D18" s="43">
         <f>+'February 2026'!$E8+'February 2026'!$E34</f>
         <v>15226</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E18" s="43">
         <f>+'March 2026'!$E8+'March 2026'!$E34</f>
         <v>36496</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F18" s="43">
         <f>+'April 2026'!$E8+'April 2026'!$E34</f>
         <v>97730</v>
       </c>
-      <c r="G17" s="43">
+      <c r="G18" s="43">
         <f>+'May 2026'!$E8+'May 2026'!$E33</f>
         <v>52196</v>
       </c>
-      <c r="H17" s="43"/>
-[...16 lines deleted...]
-      <c r="B18" s="4" t="s">
+      <c r="H18" s="43">
+        <f>+'June 2026'!$E8+'June 2026'!$E33</f>
+        <v>147550</v>
+      </c>
+      <c r="I18" s="43"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="3">
+        <f>SUM(C18:J18)</f>
+        <v>366349</v>
+      </c>
+      <c r="L18" s="43">
+        <f>+(K18/K33)*100</f>
+        <v>0.41234505137089372</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="43">
+      <c r="C19" s="43">
         <f>+'January 2026'!$E9+'January 2026'!$E35</f>
         <v>16129</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D19" s="43">
         <f>+'February 2026'!$E9+'February 2026'!$E35</f>
         <v>13712</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E19" s="43">
         <f>+'March 2026'!$E9+'March 2026'!$E35</f>
         <v>32635</v>
       </c>
-      <c r="F18" s="43">
+      <c r="F19" s="43">
         <f>+'April 2026'!$E9+'April 2026'!$E35</f>
         <v>2050</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G19" s="43">
         <f>+'May 2026'!$E9+'May 2026'!$E34</f>
         <v>4027</v>
       </c>
-      <c r="H18" s="43"/>
-[...16 lines deleted...]
-      <c r="B19" s="4" t="s">
+      <c r="H19" s="43">
+        <f>+'June 2026'!$E9+'June 2026'!$E34</f>
+        <v>3936</v>
+      </c>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="3">
+        <f>SUM(C19:J19)</f>
+        <v>72489</v>
+      </c>
+      <c r="L19" s="43">
+        <f>+(K19/K33)*100</f>
+        <v>8.1590178842646535E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C20" s="43">
         <f>+'January 2026'!$E10+'January 2026'!$E36</f>
         <v>679091</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D20" s="43">
         <f>+'February 2026'!$E10+'February 2026'!$E36</f>
         <v>788858</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E20" s="43">
         <f>+'March 2026'!$E10+'March 2026'!$E36</f>
         <v>645617</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F20" s="43">
         <f>+'April 2026'!$E10+'April 2026'!$E36</f>
         <v>895171</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G20" s="43">
         <f>+'May 2026'!$E10+'May 2026'!$E35</f>
         <v>1017671</v>
       </c>
-      <c r="H19" s="43"/>
-[...16 lines deleted...]
-      <c r="B20" s="4" t="s">
+      <c r="H20" s="43">
+        <f>+'June 2026'!$E10+'June 2026'!$E35</f>
+        <v>1148225</v>
+      </c>
+      <c r="I20" s="43"/>
+      <c r="J20" s="43"/>
+      <c r="K20" s="3">
+        <f>SUM(C20:J20)</f>
+        <v>5174633</v>
+      </c>
+      <c r="L20" s="43">
+        <f>+(K20/K33)*100</f>
+        <v>5.8243213717262012</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C21" s="43">
         <f>+'January 2026'!$E11+'January 2026'!$E37</f>
         <v>21555</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D21" s="43">
         <f>+'February 2026'!$E11+'February 2026'!$E37</f>
         <v>6120</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E21" s="43">
         <f>+'March 2026'!$E11+'March 2026'!$E37</f>
         <v>19628</v>
       </c>
-      <c r="F20" s="43">
+      <c r="F21" s="43">
         <f>+'April 2026'!$E11+'April 2026'!$E37</f>
         <v>12638</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G21" s="43">
         <f>+'May 2026'!$E11+'May 2026'!$E36</f>
         <v>17092</v>
       </c>
-      <c r="H20" s="43"/>
-[...16 lines deleted...]
-      <c r="B21" s="4" t="s">
+      <c r="H21" s="43">
+        <f>+'June 2026'!$E11+'June 2026'!$E36</f>
+        <v>15488</v>
+      </c>
+      <c r="I21" s="43"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="3">
+        <f>SUM(C21:J21)</f>
+        <v>92521</v>
+      </c>
+      <c r="L21" s="43">
+        <f>+(K21/K33)*100</f>
+        <v>0.10413724753687457</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C21" s="43">
+      <c r="C22" s="43">
         <f>+'January 2026'!$E12+'January 2026'!$E38</f>
         <v>2056</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D22" s="43">
         <f>+'February 2026'!$E12+'February 2026'!$E38</f>
         <v>1740</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E22" s="43">
         <f>+'March 2026'!$E12+'March 2026'!$E38</f>
         <v>4163</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F22" s="43">
         <f>+'April 2026'!$E12+'April 2026'!$E38</f>
         <v>1168</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G22" s="43">
         <f>+'May 2026'!$E12+'May 2026'!$E37</f>
         <v>1362</v>
       </c>
-      <c r="H21" s="43"/>
-[...16 lines deleted...]
-      <c r="B22" s="20" t="s">
+      <c r="H22" s="43">
+        <f>+'June 2026'!$E12+'June 2026'!$E37</f>
+        <v>3169</v>
+      </c>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="3">
+        <f>SUM(C22:J22)</f>
+        <v>13658</v>
+      </c>
+      <c r="L22" s="43">
+        <f>+(K22/K33)*100</f>
+        <v>1.5372796736509903E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="43">
+      <c r="C23" s="43">
         <f>+'January 2026'!$E13+'January 2026'!$E39</f>
         <v>2</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D23" s="43">
         <f>+'February 2026'!$E13+'February 2026'!$E39</f>
         <v>0</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E23" s="43">
         <f>+'March 2026'!$E13+'March 2026'!$E39</f>
         <v>81</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F23" s="43">
         <f>+'April 2026'!$E13+'April 2026'!$E39</f>
         <v>290</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G23" s="43">
         <f>+'May 2026'!$E13+'May 2026'!$E38</f>
         <v>711</v>
       </c>
-      <c r="H22" s="43"/>
-[...16 lines deleted...]
-      <c r="B23" s="4" t="s">
+      <c r="H23" s="43">
+        <f>+'June 2026'!$E13+'June 2026'!$E38</f>
+        <v>124</v>
+      </c>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="3">
+        <f>SUM(C23:J23)</f>
+        <v>1208</v>
+      </c>
+      <c r="L23" s="43">
+        <f>+(K23/K33)*100</f>
+        <v>1.3596674811615144E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="43">
+      <c r="C24" s="43">
         <f>+'January 2026'!$E14+'January 2026'!$E40</f>
         <v>2048</v>
       </c>
-      <c r="D23" s="43">
+      <c r="D24" s="43">
         <f>+'February 2026'!$E14+'February 2026'!$E40</f>
         <v>1483</v>
       </c>
-      <c r="E23" s="43">
+      <c r="E24" s="43">
         <f>+'March 2026'!$E14+'March 2026'!$E40</f>
         <v>5793</v>
       </c>
-      <c r="F23" s="43">
+      <c r="F24" s="43">
         <f>+'April 2026'!$E14+'April 2026'!$E40</f>
         <v>2746</v>
       </c>
-      <c r="G23" s="43">
+      <c r="G24" s="43">
         <f>+'May 2026'!$E14+'May 2026'!$E39</f>
         <v>2145</v>
       </c>
-      <c r="H23" s="43"/>
-[...16 lines deleted...]
-      <c r="B24" s="4" t="s">
+      <c r="H24" s="43">
+        <f>+'June 2026'!$E14+'June 2026'!$E39</f>
+        <v>5021</v>
+      </c>
+      <c r="I24" s="43"/>
+      <c r="J24" s="43"/>
+      <c r="K24" s="3">
+        <f>SUM(C24:J24)</f>
+        <v>19236</v>
+      </c>
+      <c r="L24" s="43">
+        <f>+(K24/K33)*100</f>
+        <v>2.1651128863926235E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="43">
+      <c r="C25" s="43">
         <f>+'January 2026'!$E15+'January 2026'!$E41</f>
         <v>3220779</v>
       </c>
-      <c r="D24" s="43">
+      <c r="D25" s="43">
         <f>+'February 2026'!$E15+'February 2026'!$E41</f>
         <v>2887292</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E25" s="43">
         <f>+'March 2026'!$E15+'March 2026'!$E41</f>
         <v>2445153</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F25" s="43">
         <f>+'April 2026'!$E15+'April 2026'!$E41</f>
         <v>2944510</v>
       </c>
-      <c r="G24" s="43">
+      <c r="G25" s="43">
         <f>+'May 2026'!$E15+'May 2026'!$E40</f>
         <v>2422359</v>
       </c>
-      <c r="H24" s="43"/>
-[...16 lines deleted...]
-      <c r="B25" s="4" t="s">
+      <c r="H25" s="43">
+        <f>+'June 2026'!$E15+'June 2026'!$E40</f>
+        <v>2687505</v>
+      </c>
+      <c r="I25" s="43"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="3">
+        <f>SUM(C25:J25)</f>
+        <v>16607598</v>
+      </c>
+      <c r="L25" s="43">
+        <f>+(K25/K33)*100</f>
+        <v>18.692724288744209</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="43">
+      <c r="C26" s="43">
         <f>+'January 2026'!$E16+'January 2026'!$E42</f>
         <v>482896</v>
       </c>
-      <c r="D25" s="43">
+      <c r="D26" s="43">
         <f>+'February 2026'!$E16+'February 2026'!$E42</f>
         <v>434118</v>
       </c>
-      <c r="E25" s="43">
+      <c r="E26" s="43">
         <f>+'March 2026'!$E16+'March 2026'!$E42</f>
         <v>701218</v>
       </c>
-      <c r="F25" s="43">
+      <c r="F26" s="43">
         <f>+'April 2026'!$E16+'April 2026'!$E42</f>
         <v>775410</v>
       </c>
-      <c r="G25" s="43">
+      <c r="G26" s="43">
         <f>+'May 2026'!$E16+'May 2026'!$E41</f>
         <v>797095</v>
       </c>
-      <c r="H25" s="43"/>
-[...16 lines deleted...]
-      <c r="B26" s="4" t="s">
+      <c r="H26" s="43">
+        <f>+'June 2026'!$E16+'June 2026'!$E41</f>
+        <v>813116</v>
+      </c>
+      <c r="I26" s="43"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="3">
+        <f>SUM(C26:J26)</f>
+        <v>4003853</v>
+      </c>
+      <c r="L26" s="43">
+        <f>+(K26/K33)*100</f>
+        <v>4.5065469564991494</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="43">
+      <c r="C27" s="43">
         <f>+'January 2026'!$E17+'January 2026'!$E43</f>
         <v>6829461</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D27" s="43">
         <f>+'February 2026'!$E17+'February 2026'!$E43</f>
         <v>7407706</v>
       </c>
-      <c r="E26" s="43">
+      <c r="E27" s="43">
         <f>+'March 2026'!$E17+'March 2026'!$E43</f>
         <v>8324177</v>
       </c>
-      <c r="F26" s="43">
+      <c r="F27" s="43">
         <f>+'April 2026'!$E17+'April 2026'!$E43</f>
         <v>6583259</v>
       </c>
-      <c r="G26" s="43">
+      <c r="G27" s="43">
         <f>+'May 2026'!$E17+'May 2026'!$E42</f>
         <v>8220903</v>
       </c>
-      <c r="H26" s="43"/>
-[...16 lines deleted...]
-      <c r="B27" s="4" t="s">
+      <c r="H27" s="43">
+        <f>+'June 2026'!$E17+'June 2026'!$E42</f>
+        <v>10213039</v>
+      </c>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="3">
+        <f>SUM(C27:J27)</f>
+        <v>47578545</v>
+      </c>
+      <c r="L27" s="43">
+        <f>+(K27/K33)*100</f>
+        <v>53.552152680032918</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C27" s="43">
+      <c r="C28" s="43">
         <f>+'January 2026'!$E18+'January 2026'!$E44</f>
         <v>11020</v>
       </c>
-      <c r="D27" s="43">
+      <c r="D28" s="43">
         <f>+'February 2026'!$E18+'February 2026'!$E44</f>
         <v>11227</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E28" s="43">
         <f>+'March 2026'!$E18+'March 2026'!$E44</f>
         <v>28725</v>
       </c>
-      <c r="F27" s="43">
+      <c r="F28" s="43">
         <f>+'April 2026'!$E18+'April 2026'!$E44</f>
         <v>34255</v>
       </c>
-      <c r="G27" s="43">
+      <c r="G28" s="43">
         <f>+'May 2026'!$E18+'May 2026'!$E43</f>
         <v>35516</v>
       </c>
-      <c r="H27" s="43"/>
-[...16 lines deleted...]
-      <c r="B28" s="20" t="s">
+      <c r="H28" s="43">
+        <f>+'June 2026'!$E18+'June 2026'!$E43</f>
+        <v>28719</v>
+      </c>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="3">
+        <f>SUM(C28:J28)</f>
+        <v>149462</v>
+      </c>
+      <c r="L28" s="43">
+        <f>+(K28/K33)*100</f>
+        <v>0.16822733532231976</v>
+      </c>
+    </row>
+    <row r="29" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C28" s="43">
+      <c r="C29" s="43">
         <f>+'January 2026'!$E19+'January 2026'!$E45</f>
         <v>0</v>
       </c>
-      <c r="D28" s="43">
+      <c r="D29" s="43">
         <f>+'February 2026'!$E19+'February 2026'!$E45</f>
         <v>0</v>
       </c>
-      <c r="E28" s="43">
+      <c r="E29" s="43">
         <f>+'March 2026'!$E19+'March 2026'!$E45</f>
         <v>900</v>
       </c>
-      <c r="F28" s="43">
+      <c r="F29" s="43">
         <f>+'April 2026'!$E19+'April 2026'!$E45</f>
         <v>1435</v>
       </c>
-      <c r="G28" s="43">
+      <c r="G29" s="43">
         <f>+'May 2026'!$E19+'May 2026'!$E44</f>
         <v>965</v>
       </c>
-      <c r="H28" s="43"/>
-[...16 lines deleted...]
-      <c r="B29" s="4" t="s">
+      <c r="H29" s="43">
+        <f>+'June 2026'!$E19+'June 2026'!$E44</f>
+        <v>430</v>
+      </c>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="3">
+        <f>SUM(C29:J29)</f>
+        <v>3730</v>
+      </c>
+      <c r="L29" s="43">
+        <f>+(K29/K33)*100</f>
+        <v>4.1983110138513642E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C29" s="43">
+      <c r="C30" s="43">
         <f>+'January 2026'!$E21+'January 2026'!$E47</f>
         <v>1404118</v>
       </c>
-      <c r="D29" s="43">
+      <c r="D30" s="43">
         <f>+'February 2026'!$E21+'February 2026'!$E47</f>
         <v>1300905</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E30" s="43">
         <f>+'March 2026'!$E21+'March 2026'!$E47</f>
         <v>1415012</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F30" s="43">
         <f>+'April 2026'!$E21+'April 2026'!$E47</f>
         <v>1662807</v>
       </c>
-      <c r="G29" s="43">
+      <c r="G30" s="43">
         <f>+'May 2026'!$E20+'May 2026'!$E45</f>
         <v>1413225</v>
       </c>
-      <c r="H29" s="43"/>
-[...16 lines deleted...]
-      <c r="B30" s="4" t="s">
+      <c r="H30" s="43">
+        <f>+'June 2026'!$E20+'June 2026'!$E45</f>
+        <v>1480690</v>
+      </c>
+      <c r="I30" s="43"/>
+      <c r="J30" s="43"/>
+      <c r="K30" s="3">
+        <f>SUM(C30:J30)</f>
+        <v>8676757</v>
+      </c>
+      <c r="L30" s="43">
+        <f>+(K30/K33)*100</f>
+        <v>9.766145972550115</v>
+      </c>
+    </row>
+    <row r="31" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="43">
+      <c r="C31" s="43">
         <f>+'January 2026'!$E22+'January 2026'!$E48</f>
         <v>63440</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D31" s="43">
         <f>+'February 2026'!$E22+'February 2026'!$E48</f>
         <v>58137</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E31" s="43">
         <f>+'March 2026'!$E22+'March 2026'!$E48</f>
         <v>61767</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F31" s="43">
         <f>+'April 2026'!$E22+'April 2026'!$E48</f>
         <v>96103</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G31" s="43">
         <f>+'May 2026'!$E21+'May 2026'!$E46</f>
         <v>48959</v>
       </c>
-      <c r="H30" s="43"/>
-[...19 lines deleted...]
-      <c r="C31" s="43">
+      <c r="H31" s="43">
+        <f>+'June 2026'!$E21+'June 2026'!$E46</f>
+        <v>102515</v>
+      </c>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="3">
+        <f>SUM(C31:J31)</f>
+        <v>430921</v>
+      </c>
+      <c r="L31" s="43">
+        <f>+(K31/K33)*100</f>
+        <v>0.48502423067019951</v>
+      </c>
+    </row>
+    <row r="32" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="43">
         <f>+'January 2026'!$E23+'January 2026'!$E49</f>
         <v>126</v>
       </c>
-      <c r="D31" s="43">
+      <c r="D32" s="43">
         <f>+'February 2026'!$E23+'February 2026'!$E49</f>
         <v>86</v>
       </c>
-      <c r="E31" s="43">
+      <c r="E32" s="43">
         <f>+'March 2026'!$E23+'March 2026'!$E49</f>
         <v>7840</v>
       </c>
-      <c r="F31" s="43">
+      <c r="F32" s="43">
         <f>+'April 2026'!$E23+'April 2026'!$E49</f>
         <v>8431</v>
       </c>
-      <c r="G31" s="43">
+      <c r="G32" s="43">
         <f>+'May 2026'!$E22+'May 2026'!$E47</f>
         <v>12958</v>
       </c>
-      <c r="H31" s="43"/>
-[...6 lines deleted...]
-      <c r="O31" s="3">
+      <c r="H32" s="43">
+        <f>+'June 2026'!$E22+'June 2026'!$E47</f>
+        <v>8423</v>
+      </c>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="3">
+        <f>SUM(C32:J32)</f>
+        <v>37864</v>
+      </c>
+      <c r="L32" s="43">
+        <f>+(K32/K33)*100</f>
+        <v>4.261792177706919E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="7">
+        <f t="shared" ref="C33:L33" si="2">SUM(C16:C32)</f>
+        <v>13457868</v>
+      </c>
+      <c r="D33" s="7">
         <f t="shared" si="2"/>
-        <v>29441</v>
-[...15 lines deleted...]
-        <f>SUM(D15:D31)</f>
         <v>13732450</v>
       </c>
-      <c r="E32" s="7">
-        <f>SUM(E15:E31)</f>
+      <c r="E33" s="7">
+        <f t="shared" si="2"/>
         <v>14677351</v>
       </c>
-      <c r="F32" s="7">
-        <f>SUM(F15:F31)</f>
+      <c r="F33" s="7">
+        <f t="shared" si="2"/>
         <v>13946049</v>
       </c>
-      <c r="G32" s="7">
-        <f>SUM(G15:G31)</f>
+      <c r="G33" s="7">
+        <f t="shared" si="2"/>
         <v>15141556</v>
       </c>
-      <c r="H32" s="7">
-        <f>SUM(H15:H31)</f>
+      <c r="H33" s="7">
+        <f t="shared" si="2"/>
+        <v>17889978</v>
+      </c>
+      <c r="I33" s="7">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I32" s="7">
-        <f>SUM(I15:I31)</f>
+      <c r="J33" s="7">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J32" s="7">
-[...24 lines deleted...]
-        <f>SUM(P15:P31)</f>
+      <c r="K33" s="7">
+        <f t="shared" si="2"/>
+        <v>88845252</v>
+      </c>
+      <c r="L33" s="7">
+        <f t="shared" si="2"/>
         <v>100</v>
       </c>
     </row>
-    <row r="33" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-    <row r="34" spans="2:14" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="43"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="43"/>
       <c r="I34" s="43"/>
       <c r="J34" s="43"/>
-      <c r="K34" s="43"/>
-[...7 lines deleted...]
-      </c>
+    </row>
+    <row r="35" spans="2:12" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="43"/>
       <c r="I35" s="43"/>
       <c r="J35" s="43"/>
-      <c r="K35" s="43"/>
-[...6 lines deleted...]
-        <v>52</v>
+    </row>
+    <row r="36" spans="2:12" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="47" t="s">
+        <v>45</v>
       </c>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="43"/>
       <c r="J36" s="43"/>
-      <c r="K36" s="43"/>
-[...4 lines deleted...]
-    <row r="37" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="37" spans="2:12" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="46" t="s">
+        <v>46</v>
+      </c>
       <c r="C37" s="43"/>
       <c r="D37" s="43"/>
       <c r="E37" s="43"/>
       <c r="F37" s="43"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="43"/>
-      <c r="K37" s="43"/>
-[...8 lines deleted...]
-      <c r="C38" s="23" t="s">
+    </row>
+    <row r="38" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+    </row>
+    <row r="39" spans="2:12" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B39" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C39" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="D38" s="23" t="s">
+      <c r="D39" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="E38" s="23" t="s">
+      <c r="E39" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="F38" s="23" t="s">
+      <c r="F39" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="G38" s="23" t="s">
+      <c r="G39" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="H38" s="23" t="s">
+      <c r="H39" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="I38" s="23" t="s">
-[...19 lines deleted...]
-      <c r="B39" s="45" t="s">
+      <c r="I39" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="J39" s="23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C39" s="54">
-        <f>+(C26/C8)*100</f>
+      <c r="C40" s="54">
+        <f t="shared" ref="C40:H40" si="3">+(C27/C8)*100</f>
         <v>50.746772049949463</v>
       </c>
-      <c r="D39" s="54">
-        <f>+(D26/D8)*100</f>
+      <c r="D40" s="54">
+        <f t="shared" si="3"/>
         <v>53.943076435741624</v>
       </c>
-      <c r="E39" s="54">
-        <f>+(E26/E8)*100</f>
+      <c r="E40" s="54">
+        <f t="shared" si="3"/>
         <v>56.714437094268575</v>
       </c>
-      <c r="F39" s="54">
-        <f>+(F26/F8)*100</f>
+      <c r="F40" s="54">
+        <f t="shared" si="3"/>
         <v>47.205190516683253</v>
       </c>
-      <c r="G39" s="54">
-        <f>+(G26/G8)*100</f>
+      <c r="G40" s="54">
+        <f t="shared" si="3"/>
         <v>54.293647231499854</v>
       </c>
-      <c r="H39" s="54"/>
-[...31 lines deleted...]
-      <c r="H40" s="54"/>
+      <c r="H40" s="54">
+        <f t="shared" si="3"/>
+        <v>57.088046726496813</v>
+      </c>
       <c r="I40" s="54"/>
       <c r="J40" s="54"/>
-      <c r="K40" s="54"/>
-[...9 lines deleted...]
-        <f t="shared" ref="C41:G41" si="3">100-C39-C40</f>
+    </row>
+    <row r="41" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C41" s="54">
+        <f t="shared" ref="C41:H41" si="4">+(C25/C8)*100</f>
+        <v>23.932216281235689</v>
+      </c>
+      <c r="D41" s="54">
+        <f t="shared" si="4"/>
+        <v>21.025323230741783</v>
+      </c>
+      <c r="E41" s="54">
+        <f t="shared" si="4"/>
+        <v>16.659361760851805</v>
+      </c>
+      <c r="F41" s="54">
+        <f t="shared" si="4"/>
+        <v>21.113578476599358</v>
+      </c>
+      <c r="G41" s="54">
+        <f t="shared" si="4"/>
+        <v>15.998085005266303</v>
+      </c>
+      <c r="H41" s="54">
+        <f t="shared" si="4"/>
+        <v>15.022405281884641</v>
+      </c>
+      <c r="I41" s="54"/>
+      <c r="J41" s="54"/>
+    </row>
+    <row r="42" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="C42" s="55">
+        <f t="shared" ref="C42:H42" si="5">100-C40-C41</f>
         <v>25.321011668814847</v>
       </c>
-      <c r="D41" s="55">
-        <f t="shared" si="3"/>
+      <c r="D42" s="55">
+        <f t="shared" si="5"/>
         <v>25.031600333516593</v>
       </c>
-      <c r="E41" s="55">
-        <f t="shared" si="3"/>
+      <c r="E42" s="55">
+        <f t="shared" si="5"/>
         <v>26.626201144879619</v>
       </c>
-      <c r="F41" s="55">
-        <f t="shared" si="3"/>
+      <c r="F42" s="55">
+        <f t="shared" si="5"/>
         <v>31.68123100671739</v>
       </c>
-      <c r="G41" s="55">
-        <f t="shared" si="3"/>
+      <c r="G42" s="55">
+        <f t="shared" si="5"/>
         <v>29.708267763233842</v>
       </c>
-      <c r="H41" s="55"/>
-[...12 lines deleted...]
-        <f t="shared" ref="C42:N42" si="4">SUM(C39:C41)</f>
+      <c r="H42" s="55">
+        <f t="shared" si="5"/>
+        <v>27.889547991618546</v>
+      </c>
+      <c r="I42" s="55"/>
+      <c r="J42" s="55"/>
+    </row>
+    <row r="43" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C43" s="56">
+        <f t="shared" ref="C43:J43" si="6">SUM(C40:C42)</f>
         <v>100</v>
       </c>
-      <c r="D42" s="56">
-        <f t="shared" si="4"/>
+      <c r="D43" s="56">
+        <f t="shared" si="6"/>
         <v>100</v>
       </c>
-      <c r="E42" s="56">
-        <f t="shared" si="4"/>
+      <c r="E43" s="56">
+        <f t="shared" si="6"/>
         <v>100</v>
       </c>
-      <c r="F42" s="56">
-        <f t="shared" si="4"/>
+      <c r="F43" s="56">
+        <f t="shared" si="6"/>
         <v>100</v>
       </c>
-      <c r="G42" s="56">
-        <f t="shared" si="4"/>
+      <c r="G43" s="56">
+        <f t="shared" si="6"/>
         <v>100</v>
       </c>
-      <c r="H42" s="56">
-        <f t="shared" si="4"/>
+      <c r="H43" s="56">
+        <f t="shared" si="6"/>
+        <v>100</v>
+      </c>
+      <c r="I43" s="56">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="I42" s="56">
-        <f t="shared" si="4"/>
+      <c r="J43" s="56">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J42" s="56">
-[...37 lines deleted...]
-      </c>
+    </row>
+    <row r="45" spans="2:12" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
-      <c r="K45" s="45"/>
-[...6 lines deleted...]
-        <v>52</v>
+    </row>
+    <row r="46" spans="2:12" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="44" t="s">
+        <v>49</v>
       </c>
       <c r="C46" s="45"/>
       <c r="D46" s="45"/>
       <c r="E46" s="45"/>
       <c r="F46" s="45"/>
       <c r="G46" s="45"/>
       <c r="H46" s="45"/>
       <c r="I46" s="45"/>
       <c r="J46" s="45"/>
-      <c r="K46" s="45"/>
-[...6 lines deleted...]
-      <c r="C48" s="23" t="s">
+    </row>
+    <row r="47" spans="2:12" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="C47" s="45"/>
+      <c r="D47" s="45"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="45"/>
+      <c r="J47" s="45"/>
+    </row>
+    <row r="49" spans="2:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="8"/>
+      <c r="C49" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="D48" s="23" t="s">
+      <c r="D49" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="E48" s="23" t="s">
+      <c r="E49" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="F48" s="23" t="s">
+      <c r="F49" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="G48" s="23" t="s">
+      <c r="G49" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="H48" s="23" t="s">
+      <c r="H49" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="I48" s="23" t="s">
-[...22 lines deleted...]
-      <c r="C49" s="43">
+      <c r="I49" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="J49" s="23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="50" spans="2:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="43">
         <f>+('January 2026'!$E$24/'2026'!C8)*100</f>
         <v>83.097472254631882</v>
       </c>
-      <c r="D49" s="43">
+      <c r="D50" s="43">
         <f>+('February 2026'!$E$24/'2026'!D8)*100</f>
         <v>84.108720585183278</v>
       </c>
-      <c r="E49" s="43">
+      <c r="E50" s="43">
         <f>+('March 2026'!$E$24/'2026'!E8)*100</f>
         <v>85.352840577294913</v>
       </c>
-      <c r="F49" s="43">
+      <c r="F50" s="43">
         <f>+('April 2026'!$E$24/'2026'!F8)*100</f>
         <v>83.237825996452472</v>
       </c>
-      <c r="G49" s="43">
+      <c r="G50" s="43">
         <f>+('May 2026'!$E$23/'2026'!G8)*100</f>
         <v>85.963093885463294</v>
       </c>
-      <c r="H49" s="43"/>
-[...11 lines deleted...]
-      <c r="C50" s="43">
+      <c r="H50" s="43">
+        <f>+('June 2026'!$E$23/'2026'!H8)*100</f>
+        <v>83.698330987327097</v>
+      </c>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+    </row>
+    <row r="51" spans="2:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="43">
         <f>+('January 2026'!$E$50/'2026'!C8)*100</f>
         <v>16.902527745368118</v>
       </c>
-      <c r="D50" s="43">
+      <c r="D51" s="43">
         <f>+('February 2026'!$E$50/'2026'!D8)*100</f>
         <v>15.891279414816731</v>
       </c>
-      <c r="E50" s="43">
+      <c r="E51" s="43">
         <f>+('March 2026'!$E$50/'2026'!E8)*100</f>
         <v>14.647159422705091</v>
       </c>
-      <c r="F50" s="43">
+      <c r="F51" s="43">
         <f>+('April 2026'!$E$50/'2026'!F8)*100</f>
         <v>16.762174003547528</v>
       </c>
-      <c r="G50" s="43">
+      <c r="G51" s="43">
         <f>+('May 2026'!$E$48/'2026'!G8)*100</f>
         <v>14.036906114536709</v>
       </c>
-      <c r="H50" s="43"/>
-[...11 lines deleted...]
-      <c r="C51" s="57">
+      <c r="H51" s="43">
+        <f>+('June 2026'!$E$48/'2026'!H8)*100</f>
+        <v>16.301669012672907</v>
+      </c>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+    </row>
+    <row r="52" spans="2:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="57">
         <f>+('January 2026'!$E$73/'2026'!C8)*100</f>
         <v>0</v>
       </c>
-      <c r="D51" s="57">
+      <c r="D52" s="57">
         <f>+('February 2026'!$E$73/'2026'!D8)*100</f>
         <v>0</v>
       </c>
-      <c r="E51" s="57">
+      <c r="E52" s="57">
         <f>+('March 2026'!$E$73/'2026'!E8)*100</f>
         <v>0</v>
       </c>
-      <c r="F51" s="57">
+      <c r="F52" s="57">
         <f>+('April 2026'!$E$73/'2026'!F8)*100</f>
         <v>0</v>
       </c>
-      <c r="G51" s="57">
+      <c r="G52" s="57">
         <f>+('May 2026'!$E$71/'2026'!G8)*100</f>
         <v>0</v>
       </c>
-      <c r="H51" s="57"/>
-[...12 lines deleted...]
-        <f t="shared" ref="C52:N52" si="5">SUM(C49:C51)</f>
+      <c r="H52" s="57">
+        <f>+('June 2026'!$E$71/'2026'!H8)*100</f>
+        <v>0</v>
+      </c>
+      <c r="I52" s="57"/>
+      <c r="J52" s="57"/>
+    </row>
+    <row r="53" spans="2:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C53" s="19">
+        <f t="shared" ref="C53:J53" si="7">SUM(C50:C52)</f>
         <v>100</v>
       </c>
-      <c r="D52" s="19">
-        <f t="shared" si="5"/>
+      <c r="D53" s="19">
+        <f t="shared" si="7"/>
         <v>100.00000000000001</v>
       </c>
-      <c r="E52" s="19">
-        <f t="shared" si="5"/>
+      <c r="E53" s="19">
+        <f t="shared" si="7"/>
         <v>100</v>
       </c>
-      <c r="F52" s="19">
-        <f t="shared" si="5"/>
+      <c r="F53" s="19">
+        <f t="shared" si="7"/>
         <v>100</v>
       </c>
-      <c r="G52" s="19">
-        <f t="shared" si="5"/>
+      <c r="G53" s="19">
+        <f t="shared" si="7"/>
         <v>100</v>
       </c>
-      <c r="H52" s="19">
-        <f t="shared" si="5"/>
+      <c r="H53" s="19">
+        <f t="shared" si="7"/>
+        <v>100</v>
+      </c>
+      <c r="I53" s="19">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="I52" s="19">
-[...20 lines deleted...]
-        <f t="shared" si="5"/>
+      <c r="J53" s="19">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Chart 2026</vt:lpstr>
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>
       <vt:lpstr>March 2026</vt:lpstr>
       <vt:lpstr>April 2026</vt:lpstr>
       <vt:lpstr>May 2026</vt:lpstr>
+      <vt:lpstr>June 2026</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>