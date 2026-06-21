--- v0 (2025-10-19)
+++ v1 (2026-06-21)
@@ -1,175 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\OSPB\Excelice obrazaca\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users03$\iprgomet\Desktop\Obrasci i upute\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4BA7E167-86FF-44C8-8B00-0C51E16DB5CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Podaci o izvještajnom subjektu " sheetId="1" r:id="rId1"/>
     <sheet name="A.1." sheetId="2" r:id="rId2"/>
     <sheet name="A.2." sheetId="7" r:id="rId3"/>
     <sheet name="B. 1." sheetId="3" r:id="rId4"/>
     <sheet name="B.2." sheetId="10" r:id="rId5"/>
     <sheet name="Upute za popunjavanje" sheetId="11" r:id="rId6"/>
     <sheet name="List1" sheetId="4" state="hidden" r:id="rId7"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Marina Žabić</author>
   </authors>
   <commentList>
-    <comment ref="D2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
+    <comment ref="D2" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">1 - ulaganja u osnovna sredstva 
 2 - ostala ulaganja (transferi robe i novca, pružanje usluga matice podružnici i obrnuto ili ostali nenovčani prijenos imovine koji nije osnovno sredstvo)
 3 - isplata matičnom trgovačkom društvu u inozemstvo iz ostvarene dobiti podružnice </t>
         </r>
       </text>
     </comment>
-    <comment ref="E2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000002000000}">
+    <comment ref="E2" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>1 - novac
 3 - stvari
 4 - prava i licencije 
 9 - neizravni prijenosi imovine
 10 - usluge</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Marina Žabić</author>
   </authors>
   <commentList>
-    <comment ref="D2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
+    <comment ref="D2" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>1 - ulaganja u osnovna sredstva (uključuje stvari, ali i novac namijenjen za kupnju osnovnog sredstva)
 2 - ostala ulaganja (transferi robe i novca matice u podružnicu, pružanje usluga matice podružnici i obrnuto ili ostali nenovčani prijenos imovine koja nije osnovno sredstvo)
 3 - isplata matičnoj pravnoj osobi u zemlji iz ostvarene dobiti podružnice</t>
         </r>
       </text>
     </comment>
-    <comment ref="E2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000002000000}">
+    <comment ref="E2" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>1 - novac 
 3 - stvari
 4 - prava i licencije
 9 - neizravni prijenosi imovine
 10 - usluge</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1063" uniqueCount="983">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1044" uniqueCount="982">
   <si>
     <t>Upitnik o transakcijama između matičnih trgovačkih društava i njihovih podružnica</t>
   </si>
   <si>
     <t>Tromjesečje</t>
   </si>
   <si>
     <t>MBR</t>
   </si>
   <si>
     <t>OIB</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Osoba za kontakt</t>
   </si>
   <si>
     <t>Ime i prezime</t>
   </si>
   <si>
     <t>Funkcija</t>
   </si>
   <si>
@@ -178,98 +177,50 @@
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Naziv</t>
   </si>
   <si>
     <t>Zemlja matičnog trgovačkog društva</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>Iznos</t>
   </si>
   <si>
     <t>Namjena</t>
   </si>
   <si>
     <t>Oblik prijenosa</t>
   </si>
   <si>
     <t>Zemlja inozemne podružnice</t>
   </si>
   <si>
-    <t>16Q1</t>
-[...46 lines deleted...]
-  <si>
     <t>20Q1</t>
   </si>
   <si>
     <t>20Q2</t>
   </si>
   <si>
     <t>20Q3</t>
   </si>
   <si>
     <t>20Q4</t>
   </si>
   <si>
     <t>21Q1</t>
   </si>
   <si>
     <t>21Q2</t>
   </si>
   <si>
     <t>21Q3</t>
   </si>
   <si>
     <t>21Q4</t>
   </si>
   <si>
     <t>22Q1</t>
@@ -1072,158 +1023,50 @@
   <si>
     <t>GB - VELIKA BRITANIJA</t>
   </si>
   <si>
     <t>VE - VENEZUELA, BOLIVARIJANSKA REPUBLIKA</t>
   </si>
   <si>
     <t>VN - VIJETNAM</t>
   </si>
   <si>
     <t>WF - WALLIS I FUTUNA</t>
   </si>
   <si>
     <t>ZM - ZAMBIJA</t>
   </si>
   <si>
     <t>EH - ZAPADNA SAHARA</t>
   </si>
   <si>
     <t>CV - ZELENORTSKA REPUBLIKA</t>
   </si>
   <si>
     <t>ZW - ZIMBABVE</t>
   </si>
   <si>
-    <t>0117</t>
-[...106 lines deleted...]
-  <si>
     <t>0120</t>
   </si>
   <si>
     <t>0220</t>
   </si>
   <si>
     <t>0320</t>
   </si>
   <si>
     <t>0420</t>
   </si>
   <si>
     <t>0520</t>
   </si>
   <si>
     <t>0620</t>
   </si>
   <si>
     <t>0720</t>
   </si>
   <si>
     <t>0820</t>
   </si>
   <si>
     <t>0920</t>
@@ -1396,86 +1239,50 @@
   <si>
     <t>0525</t>
   </si>
   <si>
     <t>0625</t>
   </si>
   <si>
     <t>0725</t>
   </si>
   <si>
     <t>0825</t>
   </si>
   <si>
     <t>0925</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>0116</t>
-[...34 lines deleted...]
-  <si>
     <t>004</t>
   </si>
   <si>
     <t>008</t>
   </si>
   <si>
     <t>010</t>
   </si>
   <si>
     <t>012</t>
   </si>
   <si>
     <t>016</t>
   </si>
   <si>
     <t>020</t>
   </si>
   <si>
     <t>024</t>
   </si>
   <si>
     <t>028</t>
   </si>
   <si>
     <t>031</t>
@@ -2209,1581 +2016,421 @@
   <si>
     <t>887</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>00</t>
   </si>
   <si>
     <t xml:space="preserve">Namjena </t>
   </si>
   <si>
+    <t>–10.000</t>
+  </si>
+  <si>
+    <t>–20.000</t>
+  </si>
+  <si>
     <t>2. Ukupne obveze</t>
   </si>
   <si>
     <t>2.1. Prema matičnom trgovačkom društvu</t>
   </si>
   <si>
     <t>2.2. Prema trećim osobama</t>
   </si>
   <si>
     <t>1. Ukupna imovina (aktiva)</t>
   </si>
   <si>
     <t>3. Novoostvarena dobit/gubitak u izvještajonom tromjesečju*</t>
   </si>
   <si>
+    <t>–200</t>
+  </si>
+  <si>
+    <t>–2.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B.1. Prijenos imovine svih oblika između domaćih trgovačkih društava i njihovih podružnica u inozemstvu 
+(u tisućama kuna)
+</t>
+  </si>
+  <si>
+    <t>B.2.  Stanje neto imovine u inozemnim podružnicama na kraju izvještajnog tromjesečja  (u tisućama kuna)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Neto imovina na kraju prethodnog tromjesečja  </t>
   </si>
   <si>
     <t>Promjena vrijednosti neto imovine zbog novih poslovnih događaja</t>
   </si>
   <si>
     <t>Promjena vrijednosti neto imovine zbog revalorizacije i/ili otpisa imovine</t>
   </si>
   <si>
     <t>Promjena vrijednosti neto imovine zbog tečajnih razlika</t>
   </si>
   <si>
     <t xml:space="preserve">Neto imovina na kraju izvještajnog tromjesečja </t>
   </si>
   <si>
     <t>VAŽNA NAPOMENA: Razlika stanja neto imovine na kraju izvještajnog (stupac 6) i prethodnog tromjesečja (stupac 2) mora biti u potpunosti objašnjena promjenama vrijednosti imovine iz stupaca 3, 4 i 5.</t>
-  </si>
-[...870 lines deleted...]
-    <t>B.2.  Stanje neto imovine u inozemnim podružnicama na kraju izvještajnog tromjesečja (u tisućama eura)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>Primjeri za popunjavanje tablice A.1.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>1. Neizravni prijenos imovine</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> – Podružnica je u siječnju 2023. godine pružila građevinske usluge trgovačkom društvu "M" u Hrvatskoj u vrijednosti od 1,5 mil. eura te mu ispostavila fakturu s nalogom da sredstva, umjesto podružnici, proslijedi matičnom trgovačkom društvu u Njemačku. Trgovačko društvo "M" to je i učinilo u ožujku 2023. godine. U svom izvještaju, u Tablici A.1., podružnica mora prikazati ovu transakciju jer su sredstva koja je domaće trgovačko društvo "M" isplatilo inozemnoj matici, praktično pripadala domaćoj podružnici i isplaćena su po njezinu nalogu, tako da je praktično riječ o transakciji između domaće podružnice i matičnog trgovačkog društva bez obzira na to što novac matičnom trgovačkom društvu podružnica nije proslijedila sa svog računa. Konkretno, Tablica A.1. izgledala bi ovako:
+      <t xml:space="preserve"> – Podružnica je u siječnju 2017. godine pružila građevinske usluge trgovačkom društvu "M" u Hrvatskoj u vrijednosti od 10 mil. kuna te mu ispostavila fakturu s nalogom da sredstva, umjesto podružnici, proslijedi matičnom trgovačkom društvu u Njemačku. Trgovačko društvo "M" to je i učinilo u ožujku 2017. godine. U svom izvještaju, u Tablici A.1., podružnica mora prikazati ovu transakciju jer su sredstva koja je domaće trgovačko društvo "M" isplatilo inozemnoj matici, praktično pripadala domaćoj podružnici i isplaćena su po njezinu nalogu, tako da je praktično riječ o transakciji između domaće podružnice i matičnog trgovačkog društva bez obzira na to što novac matičnom trgovačkom društvu podružnica nije proslijedila sa svog računa. Konkretno, Tablica A.1. izgledala bi ovako:
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>2. Uvoz/izvoz i plaćanje/naplata robe</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> – Podružnica je u siječnju 2023. godine uvezla od matice iz Austrije robu u vrijednosti od 2 mil. eura. U ožujku podružnica je doznačila matici 1,5 mil. eura. U Tablici A.1. podružnica treba prikazati sljedeće transakcije:</t>
+      <t xml:space="preserve"> – Podružnica je u siječnju 2008. godine uvezla od matice iz Austrije robu u vrijednosti od 15 mil. kuna. U ožujku podružnica je doznačila matici 10 mil. kuna. U Tablici A.1. podružnica treba prikazati sljedeće transakcije:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>3. Redovni uvoz/izvoz stroja</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> – Podružnica je u ožujku 2017. od matičnog trgovačkog društva iz Slovenije uvezla stroj vrijedan 20 mil. kuna. Stroj je uvezen kao redovan uvoz (ne kao privremeni). U prosincu 2017. godine, po nalogu matičnog trgovačkog društva iz Slovenije, stroj je iz podružnice u Hrvatskoj izvezen izvan Hrvatske. U Tablici A.1. treba prikazati sljedeće transakcije:</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>4. Primanje/pružanje usluge</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> –  Podružnica je u ožujku 2023. godine od svog matičnog trgovačkog društva iz Njemačke dobila u najam stroj vrijedan 3 mil. eura. Ovaj stroj uvezen je kao privremeni uvoz. Faktura za uslugu najma ispostavljena je podružnici u ožujku, a u rujnu 2023. podružnica je doznačila matici 30.000 eura za uslugu najma stroja. Kao što je navedeno u uputama, privremeno uvezena roba ne upisuje se kao prijenos robe u ovu tablicu! Međutim, pružanje usluge matice podružnici (trenutak ispostavljanja fakture za pruženu uslugu) i plaćanje za uslugu treba prikazati u Tablici A.1., i to na sljedeći način:</t>
+      <t xml:space="preserve"> –  Podružnica je u ožujku 2017. godine od svog matičnog trgovačkog društva iz Njemačke dobila u najam stroj vrijedan 20 mil. kuna. Ovaj stroj uvezen je kao privremeni uvoz. Faktura za uslugu najma ispostavljena je podružnici u ožujku, a u rujnu 2017. podružnica je doznačila matici 200.000 kuna za uslugu najma stroja. Kao što je navedeno u uputama, privremeno uvezena roba ne upisuje se kao prijenos robe u ovu tablicu! Međutim, pružanje usluge (trenutak ispostavljanja fakture za pruženu uslugu) i plaćanje za uslugu treba prikazati u Tablici A.1., i to na sljedeći način:</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>5. Isplata dobiti</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> – Podružnica je u travnju 2023. godine matičnom trgovačkom društvu u Njemačkoj transferirala 300.000 eura   iz ostvarene dobiti.   U Tablici A.1. ovu transakciju treba prikazati na sljedeći način:
+      <t xml:space="preserve"> – Podružnica je u travnju 2017. godine matičnom trgovačkom društvu u Njemačkoj transferirala 2 mil. kuna   
+iz ostvarene dobiti. U Tablici A.1. ovu transakciju treba prikazati na sljedeći način:
 </t>
-    </r>
-[...435 lines deleted...]
-      <t xml:space="preserve">Ako u trenutku popunjavanja obrasca  ne raspolažete točnim podatkom o dobiti, dovoljna je procjena, a eventualne ispravke možete dostaviti naknadno.                                                         </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>Primjeri za popunjavanje Tablice B.1.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">1.Neizravni prijenos imovine </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">– Matično trgovačko društvo dobilo je u siječnju 2023. godine iz Njemačke iznos od 1,5 mil. eura. Taj joj je iznos
+      <t xml:space="preserve">– Matično trgovačko društvo je u siječnju 2017. godine dobilo iz Njemačke iznos od 10 mil. kuna. Taj joj je iznos
 doznačilo trgovačko društvo iz Njemačke na ime dugovanja koje je ono imalo prema podružnici matičnog trgovačkog društva u Njemačkoj. 
 U svom izvještaju u Tablici B.1. matično trgovačko društvo MORA prikazati ovu transakciju jer su sredstva koja su od strane inozemnog  
 trgovačkog društva isplaćena matičnom  trgovačkom društvu praktično pripadala podružnici u inozemstvu  i isplaćena su po njezinu nalogu
 tako da je praktično riječ o transakciji između podružnice u inozemstvu i matičnog trgovačkog društva, bez obzira na to što novac matičnom 
 trgovačkom društvu podružnica nije proslijedila sa svog računa. Konkretno, Tablica B.1. izgledala bi ovako:
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">2. Izvoz/uvoz i naplata/plaćanje robe </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">– Matično trgovačko društvo u siječnju 2017. godine izvezlo je u svoju podružnicu u Austriji robe u
+ vrijednosti od 15 mil. kuna. U ožujku iste godine podružnica je doznačila matici 10 mil. kuna. U Tablici B.1. treba prikazati sljedeće
+ transakcije:
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>3. Redovan izvoz/uvoz stroja</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> – Matično trgovačko društvo u ožujku 2017. godine izvezlo je u svoju podružnicu u Sloveniji stroj vrijedan 
+20 mil. kuna. Taj stroj izvezen je kao redovan izvoz (ne kao privremeni). U prosincu 2017. godine, po nalogu matičnog trgovačkog društva, 
+taj je stroj prebačen iz podružnice u Sloveniji u podružnicu u Njemačkoj. U Tablici B.1. treba prikazati 
+sljedeće transakcije:
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>4. Pružanje/primanje usluge</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">: Matično trgovačko društvo u ožujku 2017. godine izvezlo je u najam svojoj podružnici u Njemačkoj stroj
+ vrijedan 20 mil. kuna. Taj stroj izvezen je kao privremeni izvoz. Faktura za uslugu najma ispostavljena je u ožujku, a u rujnu 2017. podružnica
+ je doznačila matici 200.000 kuna za uslugu najma stroja. Kao što je navedeno u uputama, privremeno izvezena roba ne upisuje se kao prijenos 
+ robe u ovu tablicu! Međutim, pružanje usluge (trenutak ispostavljanja fakture za pruženu uslugu) i naplata usluge trebaju biti prikazani u 
+ Tablici A.1. na sljedeći način:
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>5. Isplata dobiti</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> – Matično trgovačko društvo u travnju 2017. godine primilo je od svoje podružnice u Njemačkoj  iznos od 2 mil. kuna iz 
+ostvarene dobiti podružnice. U Tablici A.1. ovu transakciju treba prikazati na sljedeći način:
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Stupac 1 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">– Unosi se  oznaka zemlje u kojoj je osnovana inozemna podružnica prema abecednom popisu država i zemalja i njihovih oznaka. Abecedni popis država i zemalja i njihovih oznaka vodi se u elektroničkom obliku i objavljuje na internetskim stranicama Hrvatske narodne banke. Obilježje se popunjava unosom brojčane oznake države ili međunarodne financijske institucije sa spomenutih popisa. 
-[...1 lines deleted...]
-Iznimno, za Kosovo se rabi posebna šifra 095.
+      <t xml:space="preserve">– Unosi se troznamenkasta šifra zemlje u kojoj je osnovana inozemna podružnica prema abecednom popisu država i zemalja i njihovih oznaka objavljenom u Odluci o načinu otvaranja transakcijskih računa – Prilog 1. odnosno oznaka međunarodne institucije iz popisa međunarodnih institucija i njihovih oznaka koje objavljuje Eurostat. Popisi su također raspoloživi na internetskim stranicama Hrvatske narodne banke u dokumentu „Odnosi s inozemstvom – prilozi i popisi“. Primjerice, za podružnicu osnovanu u Njemačkoj unosi se šifra 276.
+Iznimno, za Kosovo se valja koristiti posebnom šifrom 095.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Stupac 2 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">–  Unosi se razlika između stanja ukupne imovine i ukupnih obveza u inozemnim podružnicama na kraju prethodnog tromjesečja. Ova pozicija iskazuje se temeljem knjigovodstvenih  vrijednosti matičnog trgovačkog društva  (ova vrijednost može biti i negativna ako su obveze veće od imovine).
 </t>
     </r>
     <r>
@@ -3828,224 +2475,225 @@
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">– Unose se promjene vrijednosti neto imovine u inozemnim podružnicama nastale u izvještajnom  tromjesečju zbog revalorizacije i/ili otpisa imovine.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>Stupac 5</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> – Unose se promjene vrijednosti neto imovine u inozemnim podružnicama nastale u izvještajnom tromjesečju zbog tečajnih razlika.  
-Primjer: Stanje neto imovine na kraju prethodnog tromjesečja bilo je 425 (500.000 USD na što je primijenjen srednji  tečaj HNB-a za koji pretpostavljamo da je bio 0,85 USD/EUR).  Ako pretpostavimo da nije bilo revalorizacije, otpisa ni novih transakcija i  da je tečaj na kraju tekućeg tromjesečja  porastao na 0,90 USD/EUR, novo stanje imovine je 450 a vrijednost tečajne prilagodbe je 25. U slučaju da je tečaj pao na 0,80 USD/EUR, vrijednost tečajne prilagodbe bila bi -25.
+Primjer: Stanje neto imovine na kraju prethodnog tromjesečja je bilo 750 (100.000 EUR na što se primijenio srednji tečaj HNB-a za kojeg pretpostavljamo da je bio 7,5 HRK/EUR).  Ako pretpostavimo da nije bilo revalorizacije, otpisa niti novih transakcija i  da je tečaj na kraju tekućeg tromjesečja  porastao na 7,6 HRK/EUR, novo stanje imovine je 760, a vrijednost tečajne prilagodbe je 10.  U slučaju da je tečaj pao na 7,4 HRK/EUR, vrijednost tečajne prilagodbe bila bi -10.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Stupac 6 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">– Unosi se razlika između stanja ukupne imovine i ukupnih obveza u inozemnim podružnicama na kraju izvještajnog tromjesečja. Ova pozicija iskazuje se na osnovi knjigovodstvenih vrijednosti matičnog trgovačkog društva. Iskazana vrijednost trebala bi odgovarati zbroju stupaca 2,3,4 i 5.
+      <t xml:space="preserve">– Unosi se razlika između stanja ukupne imovine i ukupnih obveza u inozemnim podružnicama na kraju izvještajnog tromjesečja. Ova pozicija iskazuje se temeljem knjigovodstvenih vrijednosti matičnog trgovačkog društva. Iskazana vrijednost trebala bi odgovarati zbroju stupaca 2,3,4 i 5.
 </t>
+    </r>
+  </si>
+  <si>
+    <t>Važna napomena: U ovu tablicu NE unose se novčani prijenosi imovine koji su Direkciji za opću ekonomsku statistiku i statistiku odnosa s inozemstvom HNB-a prijavljeni kao kredit kao ni strojevi i roba koji se privremeno izvoze/uvoze! U tablicu se UNOSE pozajmice koje nisu prijavljene kao krediti Direkciji za opću ekonomsku statistiku i statistiku odnosa s inozemstvom.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A.2. U ovu tablicu unosi se stanje imovine i obveza domaće podružnice (izvještajne institucije ) na kraju tromjesečja i novoostvarena dobit/gubitak u izvještajnom tromjesečju u tisućama kuna </t>
+  </si>
+  <si>
+    <t>* Ova pozicija podrazumijeva dobit/gubitak koju je podružnica ostvarila samo i  isključivo u izvještajnom tromjesečju! Ako u trenutku popunjavanja obrasca ne raspolažete točnim podatkom o dobiti, dovoljna je procjena, a naknadno možete dostaviti eventualne ispravke.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">B. Ulaganja domaćih trgovačkih društava u svoje podružnice u inozemstvu. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Ovaj dio popunjavaju domaća trgovačka društva koja imaju podružnice u inozemstvu!</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Popunjava se na razini mjeseca tako da se zbroje svi prijenosi određenog oblika (stupac 5) i namjene (stupac 4).     
 </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">U ovu tablicu NE unose se novčani prijenosi imovine koji su Direkciji za statistiku odnosa s inozemstvom HNB-a prijavljeni kao kredit kao ni strojevi i roba koja se privremeno   izvoze/uvoze! U tablicu se unose pozajmice koje nisu prijavljene kao krediti Direkciji za statistiku odnosa s inozemstvom. </t>
+      <t xml:space="preserve">U ovu tablicu NE unose se novčani prijenosi imovine koji su Direkciji za  opću ekonomsku statistiku i statistiku odnosa s inozemstvom HNB-a prijavljeni kao kredit kao ni strojevi i roba koja se privremeno   izvoze/uvoze! U tablicu se unose pozajmice koje nisu prijavljene kao krediti Direkciji za opću ekonomsku statistiku i statistiku odnosa s inozemstvom. </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>Stupac 1</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> – Unosi se oznaka zemlje u kojoj je inozemna podružnica registrirana, prema abecednom popisu država i zemalja i njihovih oznaka. Abecedni popis država i zemalja i njihovih oznaka vodi se u elektroničkom obliku i objavljuje na internetskim stranicama Hrvatske narodne banke. Obilježje se popunjava unosom brojčane oznake države ili međunarodne financijske institucije sa spomenutih popisa. 
-[...1 lines deleted...]
-Iznimno, za Kosovo se rabi posebna oznaka 095.
+      <t xml:space="preserve"> – Unosi se troznamenkasta šifra zemlje u kojoj je inozemna podružnica registrirana, prema abecednom popisu država i zemalja i njihovih oznaka, objavljenom u Odluci o načinu otvaranja transakcijskih računa – Prilog 1. odnosno oznaka međunarodne institucije iz  popisa međunarodnih institucija i njihovih oznaka koje objavljuje Eurostat. Popisi su također raspoloživi na internetskim stranicama Hrvatske narodne banke u dokumentu „Odnosi s inozemstvom – prilozi i popisi“.  Primjerice,  za podružnicu čije je sjedište u Njemačkoj unosi se šifra 276. Iznimno, za Kosovo se valja koristiti šifrom 095.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Stupac 2 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">– Unosi se četveroznamenkasta oznaka mjeseca i godine. (Primjerice, za siječanj 2023. godine unosi se 0123).   
+      <t xml:space="preserve">– Unosi se četveroznamenkasta oznaka mjeseca i godine. (Primjerice, za siječanj 2017. godine unosi se 0117).   
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Stupac 3 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">– Unosi se vrijednost prenesene imovine </t>
+      <t xml:space="preserve">– Unosi se vrijednost prenesene imovine u tisućama kuna. Ako je riječ o novčanoj transakciji, upisuje se uplaćeni iznos.  Za druge oblike imovine unosi se vrijednost po kojoj se ona evidentira u knjigovodstvu podružnice. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t>u tisućama eura, a pri preračunavanju iz originalnih valuta primjenjuje se srednji tečaj Hrvatske narodne banke na dan transakcije</t>
-[...20 lines deleted...]
-      <t>Za prijenose imovine u drugom smjeru, od podružnice prema matici, upisuje se negativan predznak.</t>
+      <t>Za prijenose imovine u drugom smjeru, od podružnice prema matici, upisuje se negativni predznak.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t>Napomena – Obvezno uključiti neizravne prijenose imovine!</t>
+      <t>Napomena – Obavezno uključiti neizravne prijenose imovine!</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Primjeri takvih transakcija dostupni su na internetskoj stranici Hrvatske narodne banke (www.hnb.hr). 
 </t>
     </r>
     <r>
       <rPr>
@@ -4107,94 +2755,1363 @@
       </rPr>
       <t>Važna napomena: Trgovačka društva i podružnice koje se nalaze u uzorku za statističko istraživanje o prihodima i rashodima od razmjene usluga s inozemstvom i posebnim transakcijama s inozemstvom (US-PB), vrijednost pružene usluge matice podružnici i obrnuto trebaju prikazati i u navedenom istraživanju. Trgovačka društva i podružnice koje se ne nalaze u uzorku za statističko istraživanje o prihodima i rashodima  od razmjene usluga s inozemstvom i posebnim transakcijama s inozemstvom, a ispunjavaju uvjete navedene u članku 70. Odluke o prikupljanju podataka za potrebe sastavljanja platne bilance, stanja inozemnog duga i stanja međunarodnih ulaganja, dužne su dostaviti HNB-u Godišnje izvješće o prihodima i rashodima od razmjene usluga s inozemstvom i posebnim transakcijama s inozemstvom (US-GP). Te usluge treba prikazati u trenutku ispostavljanja/primanja fakture za pruženu/primljenu uslugu.</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t>3. Redovni uvoz/izvoz stroja</t>
+      <t xml:space="preserve">Izvještajni subjekt </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> – Podružnica je u ožujku 2023. od matičnog trgovačkog društva iz Slovenije uvezla stroj vrijedan 3 mil. eura. Stroj je uvezen kao redovni uvoz (ne kao privremeni). U prosincu 2023. godine, po nalogu matičnog trgovačkog društva iz Slovenije, stroj je iz podružnice u Hrvatskoj izvezen izvan Hrvatske. U Tablici A.1. treba prikazati sljedeće transakcije:</t>
+      <t xml:space="preserve">u okviru ovog Upitnika domaća je podružnica inozemnog trgovačkog društva ili domaće trgovačko društvo koje ima podružnicu u inozemstvu, a u čije se ime ovaj Upitnik popunjava.
+</t>
     </r>
-  </si>
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t>3. Redovni izvoz/uvoz stroja</t>
+      <t>Tromjesečje -</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> – Matično trgovačko društvo u ožujku 2023. godine izvezlo je u svoju podružnicu u Sloveniji stroj vrijedan 
-[...2 lines deleted...]
-sljedeće transakcije:</t>
+      <t xml:space="preserve"> Unosi se oznaka godine i tromjesečja na koje se Upitnik odnosi, npr. za prvo tromjesečje 2017. unosi se oznaka 17Q1.      
+Upitnik se sastoji od 2 dijela:      
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">A. Ulaganja inozemnih trgovačkih društava  u svoje podružnice registrirane u Hrvatskoj. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Ovaj dio popunjavaju domaće podružnice inozemnih trgovačkih društava!
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>A.1. Prijenos imovine svih oblika između inozemnih trgovačkih društava i podružnica u RH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">
+Popunjava se na razini mjeseca tako da se zbroje svi prijenosi određenog oblika (stupac 5) i namjene (stupac 4). 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>U ovu tablicu NE unose se novčani prijenosi imovine koji su Direkciji za opću ekonomsku statistiku i statistiku odnosa s inozemstvom HNB-a prijavljeni kao kredit kao ni strojevi i roba koji se privremeno izvoze/uvoze! U tablicu se UNOSE pozajmice koje nisu prijavljene kao krediti Direkciji za opću ekonomsku statistiku i statistiku odnosa s inozemstvom.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Stupac 1 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">– Unosi se troznamenkasta šifra zemlje u kojoj je registrirano matično trgovačko društvo, prema abecednom popisu država i zemalja i njihovih oznaka objavljenom u Odluci o načinu otvaranja transakcijskih računa – Prilog 1. odnosno oznaka međunarodne institucije iz popisa međunarodnih institucija i njihovih oznaka koje objavljuje Eurostat. Popisi su također raspoloživi na internetskim stranicama Hrvatske narodne banke u dokumentu „Odnosi s inozemstvom – prilozi i popisi“.  Primjerice,  za podružnicu čije je sjedište u Njemačkoj unosi se šifra 276. Iznimno, za Kosovo se valja koristiti šifrom 095.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Stupac 2 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">– Unosi se četveroznamenkasta oznaka mjeseca i godine (npr. za siječanj 2017. godine unosi se 0117). 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Stupac 3 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>– Unosi se vrijednost prenesene imovine u tisućama kuna. Ako je riječ o novčanoj transakciji, upisuje se uplaćeni iznos. Za druge oblike imovine unosi se vrijednost po kojoj se ona evidentira u knjigovodstvu podružnice.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> Za prijenose imovine u drugom smjeru, od podružnice prema matici, upisuje se negativni predznak.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Napomena: Obavezno uključiti neizravne prijenose imovine! </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Primjeri takvih transakcija dostupni su na internetskoj stranici Hrvatske narodne banke (www.hnb.hr).                                                                                                                                                                                                              </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Stupac 4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> – Unosi se jedna od ponuđenih brojčanih oznaka koja znači odgovarajuću namjenu prijenosa imovine:
+1 –  ulaganja u osnovna sredstva (Uključuje stvari, ali i novac namijenjen kupnji osnovnog sredstva.)
+2 – ostala ulaganja (transferi robe i novca, pružanje usluga matice podružnici i obrnuto ili ostali nenovčani prijenos imovine koji nije osnovno sredstvo)
+3 – isplata  matičnom trgovačkom društvu u inozemstvo iz ostvarene dobiti podružnice.  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Stupac 5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> – Unosi se jedna od ponuđenih brojčanih oznaka koja znači odgovarajući oblik prijenosa imovine:
+1 – novac           3 – stvari        4 – prava i licencije        9 – neizravni prijenosi imovine        10 – usluge
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Važna napomena: Trgovačka društva i podružnice koje se nalaze u uzorku za statističko istraživanje o prihodima i rashodima od razmjene usluga s inozemstvom i posebnim transakcijama s inozemstvom (US-PB), vrijednost pružene usluge matice podružnici i obrnuto trebaju prikazati i u navedenom istraživanju. Trgovačka društva i podružnice koje se ne nalaze u uzorku za statističko istraživanje o prihodima i rashodima  od razmjene usluga s inozemstvom i posebnim transakcijama s inozemstvom, a ispunjavaju uvjete navedene u članku 70. Odluke o prikupljanju podataka za potrebe sastavljanja platne bilance, stanja inozemnog duga i stanja međunarodnih ulaganja, dužne su dostaviti HNB-u Godišnje izvješće o prihodima i rashodima od razmjene usluga s inozemstvom i posebnim transakcijama s inozemstvom (US-GP).  Te usluge treba prikazati u trenutku ispostavljanja/primanja fakture za pruženu/primljenu uslugu. </t>
+    </r>
+  </si>
+  <si>
+    <t>004 - AFGANISTAN</t>
+  </si>
+  <si>
+    <t>008 - ALBANIJA</t>
+  </si>
+  <si>
+    <t>012 - ALŽIR</t>
+  </si>
+  <si>
+    <t>016 - AMERIČKA SAMOA</t>
+  </si>
+  <si>
+    <t>850 - AMERIČKI DJEVIČANSKI OTOCI</t>
+  </si>
+  <si>
+    <t>020 - ANDORA</t>
+  </si>
+  <si>
+    <t>024 - ANGOLA</t>
+  </si>
+  <si>
+    <t>660 - ANGUILLA</t>
+  </si>
+  <si>
+    <t>010 - ANTARKTIKA</t>
+  </si>
+  <si>
+    <t>028 - ANTIGVA I BARBUDA</t>
+  </si>
+  <si>
+    <t>032 - ARGENTINA</t>
+  </si>
+  <si>
+    <t>051 - ARMENIJA</t>
+  </si>
+  <si>
+    <t>533 - ARUBA</t>
+  </si>
+  <si>
+    <t>036 - AUSTRALIJA</t>
+  </si>
+  <si>
+    <t>040 - AUSTRIJA</t>
+  </si>
+  <si>
+    <t>031 - AZERBAJDŽAN</t>
+  </si>
+  <si>
+    <t>044 - BAHAMI</t>
+  </si>
+  <si>
+    <t>048 - BAHREIN</t>
+  </si>
+  <si>
+    <t>050 - BANGLADEŠ</t>
+  </si>
+  <si>
+    <t>052 - BARBADOS</t>
+  </si>
+  <si>
+    <t>056 - BELGIJA</t>
+  </si>
+  <si>
+    <t>084 - BELIZE</t>
+  </si>
+  <si>
+    <t>204 - BENIN</t>
+  </si>
+  <si>
+    <t>060 - BERMUDI</t>
+  </si>
+  <si>
+    <t>384 - BJELOKOSNA OBALA</t>
+  </si>
+  <si>
+    <t>112 - BJELORUSIJA</t>
+  </si>
+  <si>
+    <t>072 - BOCVANA</t>
+  </si>
+  <si>
+    <t>068 - BOLIVIJA, PLURINACIONALNA DRŽAVA</t>
+  </si>
+  <si>
+    <t>535 - BONAIRE, SVETI EUSTAZIJE I SABA</t>
+  </si>
+  <si>
+    <t>070 - BOSNA I HERCEGOVINA</t>
+  </si>
+  <si>
+    <t>162 - BOŽIĆNI OTOK</t>
+  </si>
+  <si>
+    <t>076 - BRAZIL</t>
+  </si>
+  <si>
+    <t>092 - BRITANSKI DJEVIČANSKI OTOCI</t>
+  </si>
+  <si>
+    <t>086 - BRITANSKI INDIJSKOOCEANSKI TERITORIJ</t>
+  </si>
+  <si>
+    <t>096 - BRUNEJ</t>
+  </si>
+  <si>
+    <t>100 - BUGARSKA</t>
+  </si>
+  <si>
+    <t>854 - BURKINA FASO</t>
+  </si>
+  <si>
+    <t>108 - BURUNDI</t>
+  </si>
+  <si>
+    <t>064 - BUTAN</t>
+  </si>
+  <si>
+    <t>196 - CIPAR</t>
+  </si>
+  <si>
+    <t>499 - CRNA GORA</t>
+  </si>
+  <si>
+    <t>531 - CURACAO</t>
+  </si>
+  <si>
+    <t>148 - ČAD</t>
+  </si>
+  <si>
+    <t>203 - ČEŠKA</t>
+  </si>
+  <si>
+    <t>152 - ČILE</t>
+  </si>
+  <si>
+    <t>208 - DANSKA</t>
+  </si>
+  <si>
+    <t>212 - DOMINIKA</t>
+  </si>
+  <si>
+    <t>214 - DOMINIKANSKA REPUBLIKA</t>
+  </si>
+  <si>
+    <t>262 - DŽIBUTI</t>
+  </si>
+  <si>
+    <t>818 - EGIPAT</t>
+  </si>
+  <si>
+    <t>218 - EKVADOR</t>
+  </si>
+  <si>
+    <t>226 - EKVATORSKA GVINEJA</t>
+  </si>
+  <si>
+    <t>232 - ERITREJA</t>
+  </si>
+  <si>
+    <t>233 - ESTONIJA</t>
+  </si>
+  <si>
+    <t>231 - ETIOPIJA</t>
+  </si>
+  <si>
+    <t>238 - FALKLANDI (MALVINI)</t>
+  </si>
+  <si>
+    <t>234 - FEROJSKI OTOCI (OVČJI)</t>
+  </si>
+  <si>
+    <t>242 - FIDŽI</t>
+  </si>
+  <si>
+    <t>608 - FILIPINI</t>
+  </si>
+  <si>
+    <t>246 - FINSKA</t>
+  </si>
+  <si>
+    <t>250 - FRANCUSKA</t>
+  </si>
+  <si>
+    <t>254 - FRANCUSKA GVAJANA</t>
+  </si>
+  <si>
+    <t>258 - FRANCUSKA POLINEZIJA</t>
+  </si>
+  <si>
+    <t>260 - FRANCUSKI JUŽNI TERITORIJ</t>
+  </si>
+  <si>
+    <t>266 - GABON</t>
+  </si>
+  <si>
+    <t>270 - GAMBIJA</t>
+  </si>
+  <si>
+    <t>288 - GANA</t>
+  </si>
+  <si>
+    <t>292 - GIBRALTAR</t>
+  </si>
+  <si>
+    <t>300 - GRČKA</t>
+  </si>
+  <si>
+    <t>308 - GRENADA</t>
+  </si>
+  <si>
+    <t>304 - GRENLAND</t>
+  </si>
+  <si>
+    <t>268 - GRUZIJA</t>
+  </si>
+  <si>
+    <t>312 - GUADELOUPE</t>
+  </si>
+  <si>
+    <t>316 - GUAM</t>
+  </si>
+  <si>
+    <t>831 - GUERNSEY</t>
+  </si>
+  <si>
+    <t>328 - GVAJANA</t>
+  </si>
+  <si>
+    <t>320 - GVATEMALA</t>
+  </si>
+  <si>
+    <t>324 - GVINEJA</t>
+  </si>
+  <si>
+    <t>624 - GVINEJA BISAU</t>
+  </si>
+  <si>
+    <t>332 - HAITI</t>
+  </si>
+  <si>
+    <t>340 - HONDURAS</t>
+  </si>
+  <si>
+    <t>344 - HONG KONG</t>
+  </si>
+  <si>
+    <t>191 - HRVATSKA</t>
+  </si>
+  <si>
+    <t>356 - INDIJA</t>
+  </si>
+  <si>
+    <t>360 - INDONEZIJA</t>
+  </si>
+  <si>
+    <t>368 - IRAK</t>
+  </si>
+  <si>
+    <t>364 - IRAN, ISLAMSKA REPUBLIKA</t>
+  </si>
+  <si>
+    <t>372 - IRSKA</t>
+  </si>
+  <si>
+    <t>352 - ISLAND</t>
+  </si>
+  <si>
+    <t>380 - ITALIJA</t>
+  </si>
+  <si>
+    <t>376 - IZRAEL</t>
+  </si>
+  <si>
+    <t>388 - JAMAJKA</t>
+  </si>
+  <si>
+    <t>392 - JAPAN</t>
+  </si>
+  <si>
+    <t>887 - JEMEN</t>
+  </si>
+  <si>
+    <t>832 - JERSEY</t>
+  </si>
+  <si>
+    <t>400 - JORDAN</t>
+  </si>
+  <si>
+    <t>239 - JUŽNA DŽORDŽIJA I OTOCI JUŽNI SENDVIČ</t>
+  </si>
+  <si>
+    <t>728 - JUŽNI SUDAN</t>
+  </si>
+  <si>
+    <t>710 - JUŽNOAFRIČKA REPUBLIKA</t>
+  </si>
+  <si>
+    <t>136 - KAJMANSKI OTOCI</t>
+  </si>
+  <si>
+    <t>116 - KAMBODŽA</t>
+  </si>
+  <si>
+    <t>120 - KAMERUN</t>
+  </si>
+  <si>
+    <t>124 - KANADA</t>
+  </si>
+  <si>
+    <t>634 - KATAR</t>
+  </si>
+  <si>
+    <t>398 - KAZAHSTAN</t>
+  </si>
+  <si>
+    <t>404 - KENIJA</t>
+  </si>
+  <si>
+    <t>156 - KINA</t>
+  </si>
+  <si>
+    <t>417 - KIRGISTAN</t>
+  </si>
+  <si>
+    <t>296 - KIRIBATI</t>
+  </si>
+  <si>
+    <t>166 - KOKOSOVI OTOCI (KEELING)</t>
+  </si>
+  <si>
+    <t>170 - KOLUMBIJA</t>
+  </si>
+  <si>
+    <t>174 - KOMORI</t>
+  </si>
+  <si>
+    <t>178 - KONGO</t>
+  </si>
+  <si>
+    <t>180 - KONGO, DEMOKRATSKA REPUBLIKA</t>
+  </si>
+  <si>
+    <t>408 - KOREJA, DNR</t>
+  </si>
+  <si>
+    <t>410 - KOREJA, REPUBLIKA</t>
+  </si>
+  <si>
+    <t>095 - KOSOVO</t>
+  </si>
+  <si>
+    <t>188 - KOSTARIKA</t>
+  </si>
+  <si>
+    <t>192 - KUBA</t>
+  </si>
+  <si>
+    <t>184 - KUKOVI OTOCI</t>
+  </si>
+  <si>
+    <t>414 - KUVAJT</t>
+  </si>
+  <si>
+    <t>418 - LAOS, NDR</t>
+  </si>
+  <si>
+    <t>426 - LESOTO</t>
+  </si>
+  <si>
+    <t>428 - LETONIJA</t>
+  </si>
+  <si>
+    <t>422 - LIBANON</t>
+  </si>
+  <si>
+    <t>430 - LIBERIJA</t>
+  </si>
+  <si>
+    <t>434 - LIBIJA</t>
+  </si>
+  <si>
+    <t>438 - LIHTENŠTAJN</t>
+  </si>
+  <si>
+    <t>440 - LITVA</t>
+  </si>
+  <si>
+    <t>442 - LUKSEMBURG</t>
+  </si>
+  <si>
+    <t>450 - MADAGASKAR</t>
+  </si>
+  <si>
+    <t>348 - MADŽARSKA</t>
+  </si>
+  <si>
+    <t>446 - MAKAO</t>
+  </si>
+  <si>
+    <t>807 - MAKEDONIJA</t>
+  </si>
+  <si>
+    <t>454 - MALAVI</t>
+  </si>
+  <si>
+    <t>462 - MALDIVI</t>
+  </si>
+  <si>
+    <t>458 - MALEZIJA</t>
+  </si>
+  <si>
+    <t>466 - MALI</t>
+  </si>
+  <si>
+    <t>470 - MALTA</t>
+  </si>
+  <si>
+    <t>504 - MAROKO</t>
+  </si>
+  <si>
+    <t>584 - MARŠALOVI OTOCI</t>
+  </si>
+  <si>
+    <t>474 - MARTINIQUE</t>
+  </si>
+  <si>
+    <t>480 - MAURICIJUS</t>
+  </si>
+  <si>
+    <t>478 - MAURITANIJA</t>
+  </si>
+  <si>
+    <t>175 - MAYOTTE</t>
+  </si>
+  <si>
+    <t>484 - MEKSIKO</t>
+  </si>
+  <si>
+    <t>104 - MIJANMAR</t>
+  </si>
+  <si>
+    <t>583 - MIKRONEZIJA, SAVEZNE DRŽAVE</t>
+  </si>
+  <si>
+    <t>498 - MOLDAVIJA, REPUBLIKA</t>
+  </si>
+  <si>
+    <t>492 - MONAKO</t>
+  </si>
+  <si>
+    <t>496 - MONGOLIJA</t>
+  </si>
+  <si>
+    <t>500 - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>508 - MOZAMBIK</t>
+  </si>
+  <si>
+    <t>516 - NAMIBIJA</t>
+  </si>
+  <si>
+    <t>520 - NAURU</t>
+  </si>
+  <si>
+    <t>524 - NEPAL</t>
+  </si>
+  <si>
+    <t>562 - NIGER</t>
+  </si>
+  <si>
+    <t>566 - NIGERIJA</t>
+  </si>
+  <si>
+    <t>558 - NIKARAGVA</t>
+  </si>
+  <si>
+    <t>570 - NIUE</t>
+  </si>
+  <si>
+    <t>528 - NIZOZEMSKA</t>
+  </si>
+  <si>
+    <t>578 - NORVEŠKA</t>
+  </si>
+  <si>
+    <t>540 - NOVA KALEDONIJA</t>
+  </si>
+  <si>
+    <t>554 - NOVI ZELAND</t>
+  </si>
+  <si>
+    <t>276 - NJEMAČKA</t>
+  </si>
+  <si>
+    <t>512 - OMAN</t>
+  </si>
+  <si>
+    <t>248 - OTOCI ALAND</t>
+  </si>
+  <si>
+    <t>796 - OTOCI TURKS I CAICOS</t>
+  </si>
+  <si>
+    <t>074 - OTOK BOUVET</t>
+  </si>
+  <si>
+    <t>334 - OTOK HEARD I OTOCI MCDONALD</t>
+  </si>
+  <si>
+    <t>833 - OTOK MAN</t>
+  </si>
+  <si>
+    <t>574 - OTOK NORFOLK</t>
+  </si>
+  <si>
+    <t>586 - PAKISTAN</t>
+  </si>
+  <si>
+    <t>585 - PALAU</t>
+  </si>
+  <si>
+    <t>275 - PALESTINA, DRŽAVA</t>
+  </si>
+  <si>
+    <t>591 - PANAMA</t>
+  </si>
+  <si>
+    <t>598 - PAPUA NOVA GVINEJA</t>
+  </si>
+  <si>
+    <t>600 - PARAGVAJ</t>
+  </si>
+  <si>
+    <t>604 - PERU</t>
+  </si>
+  <si>
+    <t>612 - PITCAIRN</t>
+  </si>
+  <si>
+    <t>616 - POLJSKA</t>
+  </si>
+  <si>
+    <t>630 - PORTORIKO</t>
+  </si>
+  <si>
+    <t>620 - PORTUGAL</t>
+  </si>
+  <si>
+    <t>638 - REUNION</t>
+  </si>
+  <si>
+    <t>646 - RUANDA</t>
+  </si>
+  <si>
+    <t>642 - RUMUNJSKA</t>
+  </si>
+  <si>
+    <t>643 - RUSIJA</t>
+  </si>
+  <si>
+    <t>840 - SAD</t>
+  </si>
+  <si>
+    <t>222 - SALVADOR</t>
+  </si>
+  <si>
+    <t>882 - SAMOA</t>
+  </si>
+  <si>
+    <t>674 - SAN MARINO</t>
+  </si>
+  <si>
+    <t>682 - SAUDIJSKA ARABIJA</t>
+  </si>
+  <si>
+    <t>690 - SEJŠELI</t>
+  </si>
+  <si>
+    <t>686 - SENEGAL</t>
+  </si>
+  <si>
+    <t>694 - SIJERA LEONE</t>
+  </si>
+  <si>
+    <t>702 - SINGAPUR</t>
+  </si>
+  <si>
+    <t>760 - SIRIJA</t>
+  </si>
+  <si>
+    <t>580 - SJEVERNI MARIJANSKI OTOCI</t>
+  </si>
+  <si>
+    <t>703 - SLOVAČKA</t>
+  </si>
+  <si>
+    <t>705 - SLOVENIJA</t>
+  </si>
+  <si>
+    <t>090 - SOLOMONSKI OTOCI</t>
+  </si>
+  <si>
+    <t>706 - SOMALIJA</t>
+  </si>
+  <si>
+    <t>688 - SRBIJA</t>
+  </si>
+  <si>
+    <t>140 - SREDNJOAFRIČKA REPUBLIKA</t>
+  </si>
+  <si>
+    <t>729 - SUDAN</t>
+  </si>
+  <si>
+    <t>740 - SURINAM</t>
+  </si>
+  <si>
+    <t>744 - SVALBARD I JAN MAYEN</t>
+  </si>
+  <si>
+    <t>748 - SVAZI</t>
+  </si>
+  <si>
+    <t>654 - SVETA HELENA,ASCENSION I TRISTAN DA CUNH</t>
+  </si>
+  <si>
+    <t>662 - SVETA LUCIJA</t>
+  </si>
+  <si>
+    <t>336 - SVETA STOLICA, DRŽAVA VATIKANSKOG GRADA</t>
+  </si>
+  <si>
+    <t>652 - SVETI BARTOLOMEJ</t>
+  </si>
+  <si>
+    <t>652 - SVETI KRISTOFOR I NEVIS</t>
+  </si>
+  <si>
+    <t>663 - SVETI MARTIN (FRANCUSKI DIO)</t>
+  </si>
+  <si>
+    <t>534 - SVETI MARTIN (NIZOZEMSKI DIO)</t>
+  </si>
+  <si>
+    <t>666 - SVETI PETAR I MIKELON</t>
+  </si>
+  <si>
+    <t>678 - SVETI TOMA I PRINSIPE</t>
+  </si>
+  <si>
+    <t>670 - SVETI VINCENT I GRENADINI</t>
+  </si>
+  <si>
+    <t>724 - ŠPANJOLSKA</t>
+  </si>
+  <si>
+    <t>144 - ŠRI LANKA</t>
+  </si>
+  <si>
+    <t>752 - ŠVEDSKA</t>
+  </si>
+  <si>
+    <t>756 - ŠVICARSKA</t>
+  </si>
+  <si>
+    <t>762 - TADŽIKISTAN</t>
+  </si>
+  <si>
+    <t>764 - TAJLAND</t>
+  </si>
+  <si>
+    <t>158 - TAJVAN, KINESKA PROVINCIJA</t>
+  </si>
+  <si>
+    <t>834 - TANZANIJA, UJEDINJENA REPUBLIKA</t>
+  </si>
+  <si>
+    <t>626 - TIMOR LESTE</t>
+  </si>
+  <si>
+    <t>768 - TOGO</t>
+  </si>
+  <si>
+    <t>772 - TOKELAU</t>
+  </si>
+  <si>
+    <t>776 - TONGA</t>
+  </si>
+  <si>
+    <t>780 - TRINIDAD I TOBAGO</t>
+  </si>
+  <si>
+    <t>788 - TUNIS</t>
+  </si>
+  <si>
+    <t>795 - TURKMENISTAN</t>
+  </si>
+  <si>
+    <t>792 - TURSKA</t>
+  </si>
+  <si>
+    <t>798 - TUVALU</t>
+  </si>
+  <si>
+    <t>800 - UGANDA</t>
+  </si>
+  <si>
+    <t>581 - UJEDINJENE DRŽ. MANJIH PACIFIČKIH OTOKA</t>
+  </si>
+  <si>
+    <t>784 - UJEDINJENI ARAPSKI EMIRATI</t>
+  </si>
+  <si>
+    <t>804 - UKRAJINA</t>
+  </si>
+  <si>
+    <t>858 - URUGVAJ</t>
+  </si>
+  <si>
+    <t>860 - UZBEKISTAN</t>
+  </si>
+  <si>
+    <t>548 - VANUATU</t>
+  </si>
+  <si>
+    <t>826 - VELIKA BRITANIJA</t>
+  </si>
+  <si>
+    <t>862 - VENEZUELA, BOLIVARIJANSKA REPUBLIKA</t>
+  </si>
+  <si>
+    <t>704 - VIJETNAM</t>
+  </si>
+  <si>
+    <t>876 - WALLIS I FUTUNA</t>
+  </si>
+  <si>
+    <t>894 - ZAMBIJA</t>
+  </si>
+  <si>
+    <t>732 - ZAPADNA SAHARA</t>
+  </si>
+  <si>
+    <t>132 - ZELENORTSKA REPUBLIKA</t>
+  </si>
+  <si>
+    <t>716 - ZIMBABVE</t>
+  </si>
+  <si>
+    <t>0126</t>
+  </si>
+  <si>
+    <t>0226</t>
+  </si>
+  <si>
+    <t>0326</t>
+  </si>
+  <si>
+    <t>0426</t>
+  </si>
+  <si>
+    <t>0526</t>
+  </si>
+  <si>
+    <t>0626</t>
+  </si>
+  <si>
+    <t>0726</t>
+  </si>
+  <si>
+    <t>0826</t>
+  </si>
+  <si>
+    <t>0926</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>0127</t>
+  </si>
+  <si>
+    <t>0227</t>
+  </si>
+  <si>
+    <t>0327</t>
+  </si>
+  <si>
+    <t>0427</t>
+  </si>
+  <si>
+    <t>0527</t>
+  </si>
+  <si>
+    <t>0627</t>
+  </si>
+  <si>
+    <t>0727</t>
+  </si>
+  <si>
+    <t>0827</t>
+  </si>
+  <si>
+    <t>0927</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>0128</t>
+  </si>
+  <si>
+    <t>0228</t>
+  </si>
+  <si>
+    <t>0328</t>
+  </si>
+  <si>
+    <t>0428</t>
+  </si>
+  <si>
+    <t>0528</t>
+  </si>
+  <si>
+    <t>0628</t>
+  </si>
+  <si>
+    <t>0728</t>
+  </si>
+  <si>
+    <t>0828</t>
+  </si>
+  <si>
+    <t>0928</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>0129</t>
+  </si>
+  <si>
+    <t>0229</t>
+  </si>
+  <si>
+    <t>0329</t>
+  </si>
+  <si>
+    <t>0429</t>
+  </si>
+  <si>
+    <t>0529</t>
+  </si>
+  <si>
+    <t>0629</t>
+  </si>
+  <si>
+    <t>0729</t>
+  </si>
+  <si>
+    <t>0829</t>
+  </si>
+  <si>
+    <t>0929</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>26Q1</t>
+  </si>
+  <si>
+    <t>26Q2</t>
+  </si>
+  <si>
+    <t>26Q3</t>
+  </si>
+  <si>
+    <t>26Q4</t>
+  </si>
+  <si>
+    <t>27Q1</t>
+  </si>
+  <si>
+    <t>27Q2</t>
+  </si>
+  <si>
+    <t>27Q3</t>
+  </si>
+  <si>
+    <t>27Q4</t>
+  </si>
+  <si>
+    <t>28Q1</t>
+  </si>
+  <si>
+    <t>28Q2</t>
+  </si>
+  <si>
+    <t>28Q3</t>
+  </si>
+  <si>
+    <t>28Q4</t>
+  </si>
+  <si>
+    <t>29Q1</t>
+  </si>
+  <si>
+    <t>29Q2</t>
+  </si>
+  <si>
+    <t>29Q3</t>
+  </si>
+  <si>
+    <t>29Q4</t>
+  </si>
+  <si>
+    <r>
+      <t>A.1. Prijenos imovine svih oblika između inozemnih trgovačkih društava i podružnica u RH (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>u tisućama eura</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">A.2. Stanje imovine i obveza domaće podružnice (izvještajne institucije ) na kraju tromjesečja i novoostvarena dobit/gubitak u izvještajnom tromjesečju </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(u tisućama eura) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>B.1. Prijenos imovine svih oblika između domaćih trgovačkih društava i njihovih podružnica u inozemstvu (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>u tisućama eura</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>B.2.  Stanje neto imovine u inozemnim podružnicama na kraju izvještajnog tromjesečja  (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>u tisućama eura</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Life L2"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
@@ -4282,51 +4199,51 @@
       <name val="Life L2"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="32">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
@@ -4380,50 +4297,95 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -4464,605 +4426,325 @@
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
-[...206 lines deleted...]
-      <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalno_List2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normalno_List2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5323,7545 +5005,8025 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J7"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.5703125" style="37" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="37"/>
+    <col min="1" max="1" width="10.5703125" style="21" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.5703125" style="21" customWidth="1"/>
+    <col min="3" max="3" width="18.28515625" style="21" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" style="21" customWidth="1"/>
+    <col min="5" max="5" width="39.42578125" style="21" customWidth="1"/>
+    <col min="6" max="6" width="19.140625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="20.42578125" style="21" customWidth="1"/>
+    <col min="8" max="8" width="18" style="21" customWidth="1"/>
+    <col min="9" max="9" width="18.42578125" style="21" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="A2" s="57" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="22"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="57" t="s">
+      <c r="C2" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="57" t="s">
+      <c r="D2" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="57" t="s">
+      <c r="E2" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="57" t="s">
+      <c r="F2" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="58"/>
-[...10 lines deleted...]
-      <c r="F3" s="40" t="s">
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="22"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="41"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="40" t="s">
+      <c r="G3" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="40" t="s">
+      <c r="H3" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="40" t="s">
+      <c r="I3" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="38"/>
-[...46 lines deleted...]
-      <c r="I7" s="39"/>
+      <c r="J3" s="22"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="22"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="24"/>
+      <c r="B5" s="24"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="22"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="24"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="22"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="24"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="22"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="24"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="22"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="24"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="22"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="24"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="22"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="24"/>
+      <c r="B11" s="24"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="22"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="24"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="22"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="24"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="22"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="24"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="22"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="24"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="22"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="24"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="22"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="22"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="24"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="22"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="24"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="22"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="24"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="22"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="24"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="22"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="24"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="22"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="24"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="22"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="24"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="24"/>
+      <c r="J24" s="22"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="24"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="24"/>
+      <c r="I25" s="24"/>
+      <c r="J25" s="22"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="24"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="22"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="24"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="22"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="24"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="22"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="24"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="22"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="24"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="22"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="24"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="24"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="24"/>
+      <c r="I31" s="24"/>
+      <c r="J31" s="22"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="24"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="22"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="24"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="24"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="24"/>
+      <c r="I33" s="24"/>
+      <c r="J33" s="22"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="24"/>
+      <c r="B34" s="24"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="24"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="22"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="24"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="22"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" s="24"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="22"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" s="24"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="22"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" s="24"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="24"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="24"/>
+      <c r="J38" s="22"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="24"/>
+      <c r="B39" s="24"/>
+      <c r="C39" s="24"/>
+      <c r="D39" s="24"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="24"/>
+      <c r="G39" s="24"/>
+      <c r="H39" s="24"/>
+      <c r="I39" s="24"/>
+      <c r="J39" s="22"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="24"/>
+      <c r="B40" s="24"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="24"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="24"/>
+      <c r="G40" s="24"/>
+      <c r="H40" s="24"/>
+      <c r="I40" s="24"/>
+      <c r="J40" s="22"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" s="24"/>
+      <c r="B41" s="24"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="24"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="24"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="24"/>
+      <c r="I41" s="24"/>
+      <c r="J41" s="22"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A42" s="24"/>
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="22"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" s="24"/>
+      <c r="B43" s="24"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="24"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24"/>
+      <c r="G43" s="24"/>
+      <c r="H43" s="24"/>
+      <c r="I43" s="24"/>
+      <c r="J43" s="22"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A44" s="24"/>
+      <c r="B44" s="24"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="24"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
+      <c r="H44" s="24"/>
+      <c r="I44" s="24"/>
+      <c r="J44" s="22"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45" s="24"/>
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="22"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A46" s="24"/>
+      <c r="B46" s="24"/>
+      <c r="C46" s="24"/>
+      <c r="D46" s="24"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="24"/>
+      <c r="G46" s="24"/>
+      <c r="H46" s="24"/>
+      <c r="I46" s="24"/>
+      <c r="J46" s="22"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A47" s="24"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="24"/>
+      <c r="J47" s="22"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A48" s="24"/>
+      <c r="B48" s="24"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="24"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="24"/>
+      <c r="I48" s="24"/>
+      <c r="J48" s="22"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A49" s="24"/>
+      <c r="B49" s="24"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="24"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="24"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="22"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A50" s="24"/>
+      <c r="B50" s="24"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="24"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="24"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="24"/>
+      <c r="I50" s="24"/>
+      <c r="J50" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$E$1:$E$40</xm:f>
           </x14:formula1>
           <xm:sqref>A4:A20</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="5" width="22.140625" style="42" customWidth="1"/>
-    <col min="6" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="5" width="16.85546875" style="25" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="61" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="43"/>
+      <c r="A1" s="44" t="s">
+        <v>978</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="26"/>
     </row>
     <row r="2" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="C2" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="45" t="s">
+      <c r="D2" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="43"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="46"/>
-[...4 lines deleted...]
-      <c r="F3" s="43"/>
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="26"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
-[...4 lines deleted...]
-      <c r="F4" s="43"/>
+      <c r="A4" s="28"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="26"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="46"/>
-[...4 lines deleted...]
-      <c r="F5" s="43"/>
+      <c r="A5" s="28"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="26"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="46"/>
-[...4 lines deleted...]
-      <c r="F6" s="43"/>
+      <c r="A6" s="28"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="26"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" s="46"/>
-[...4 lines deleted...]
-      <c r="F7" s="43"/>
+      <c r="A7" s="28"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="26"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="46"/>
-[...4 lines deleted...]
-      <c r="F8" s="43"/>
+      <c r="A8" s="28"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="26"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="46"/>
-[...4 lines deleted...]
-      <c r="F9" s="43"/>
+      <c r="A9" s="28"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="26"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="46"/>
-[...4 lines deleted...]
-      <c r="F10" s="43"/>
+      <c r="A10" s="28"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="26"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="46"/>
-[...4 lines deleted...]
-      <c r="F11" s="43"/>
+      <c r="A11" s="28"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="26"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="46"/>
-[...4 lines deleted...]
-      <c r="F12" s="43"/>
+      <c r="A12" s="28"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="26"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="46"/>
-[...4 lines deleted...]
-      <c r="F13" s="43"/>
+      <c r="A13" s="28"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="26"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="46"/>
-[...4 lines deleted...]
-      <c r="F14" s="43"/>
+      <c r="A14" s="28"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="26"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="46"/>
-[...4 lines deleted...]
-      <c r="F15" s="43"/>
+      <c r="A15" s="28"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="26"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="46"/>
-[...4 lines deleted...]
-      <c r="F16" s="43"/>
+      <c r="A16" s="28"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="26"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="46"/>
-[...4 lines deleted...]
-      <c r="F17" s="43"/>
+      <c r="A17" s="28"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="26"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="46"/>
-[...4 lines deleted...]
-      <c r="F18" s="43"/>
+      <c r="A18" s="28"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="26"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="46"/>
-[...4 lines deleted...]
-      <c r="F19" s="43"/>
+      <c r="A19" s="28"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="26"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="46"/>
-[...4 lines deleted...]
-      <c r="F20" s="43"/>
+      <c r="A20" s="28"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="26"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="46"/>
-[...4 lines deleted...]
-      <c r="F21" s="43"/>
+      <c r="A21" s="28"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="26"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="46"/>
-[...4 lines deleted...]
-      <c r="F22" s="43"/>
+      <c r="A22" s="28"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="26"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="46"/>
-[...4 lines deleted...]
-      <c r="F23" s="43"/>
+      <c r="A23" s="28"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="26"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="46"/>
-[...4 lines deleted...]
-      <c r="F24" s="43"/>
+      <c r="A24" s="28"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="26"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="46"/>
-[...4 lines deleted...]
-      <c r="F25" s="43"/>
+      <c r="A25" s="28"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="26"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="46"/>
-[...4 lines deleted...]
-      <c r="F26" s="43"/>
+      <c r="A26" s="28"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="26"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="46"/>
-[...4 lines deleted...]
-      <c r="F27" s="43"/>
+      <c r="A27" s="28"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="26"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="46"/>
-[...4 lines deleted...]
-      <c r="F28" s="43"/>
+      <c r="A28" s="28"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="26"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="46"/>
-[...4 lines deleted...]
-      <c r="F29" s="43"/>
+      <c r="A29" s="28"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="26"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="46"/>
-[...4 lines deleted...]
-      <c r="F30" s="43"/>
+      <c r="A30" s="28"/>
+      <c r="B30" s="28"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="26"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="46"/>
-[...4 lines deleted...]
-      <c r="F31" s="43"/>
+      <c r="A31" s="28"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="46"/>
-[...4 lines deleted...]
-      <c r="F32" s="43"/>
+      <c r="A32" s="28"/>
+      <c r="B32" s="28"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="26"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A33" s="46"/>
-[...4 lines deleted...]
-      <c r="F33" s="43"/>
+      <c r="A33" s="28"/>
+      <c r="B33" s="28"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="26"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="46"/>
-[...4 lines deleted...]
-      <c r="F34" s="43"/>
+      <c r="A34" s="28"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="26"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A35" s="46"/>
-[...4 lines deleted...]
-      <c r="F35" s="43"/>
+      <c r="A35" s="28"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="29"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="26"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A36" s="46"/>
-[...4 lines deleted...]
-      <c r="F36" s="43"/>
+      <c r="A36" s="28"/>
+      <c r="B36" s="28"/>
+      <c r="C36" s="29"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="26"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="46"/>
-[...4 lines deleted...]
-      <c r="F37" s="43"/>
+      <c r="A37" s="28"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="26"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="46"/>
-[...4 lines deleted...]
-      <c r="F38" s="43"/>
+      <c r="A38" s="28"/>
+      <c r="B38" s="28"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="26"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="46"/>
-[...4 lines deleted...]
-      <c r="F39" s="43"/>
+      <c r="A39" s="28"/>
+      <c r="B39" s="28"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="26"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A40" s="46"/>
-[...4 lines deleted...]
-      <c r="F40" s="43"/>
+      <c r="A40" s="28"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="26"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A41" s="46"/>
-[...4 lines deleted...]
-      <c r="F41" s="43"/>
+      <c r="A41" s="28"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="29"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="26"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A42" s="46"/>
-[...4 lines deleted...]
-      <c r="F42" s="43"/>
+      <c r="A42" s="28"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="26"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A43" s="46"/>
-[...4 lines deleted...]
-      <c r="F43" s="43"/>
+      <c r="A43" s="28"/>
+      <c r="B43" s="28"/>
+      <c r="C43" s="29"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="26"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A44" s="44"/>
-[...3 lines deleted...]
-      <c r="E44" s="44"/>
+      <c r="A44" s="28"/>
+      <c r="B44" s="28"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="26"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A45" s="63" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="65"/>
+      <c r="A45" s="46" t="s">
+        <v>658</v>
+      </c>
+      <c r="B45" s="47"/>
+      <c r="C45" s="47"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="48"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A46" s="66"/>
-[...3 lines deleted...]
-      <c r="E46" s="65"/>
+      <c r="A46" s="49"/>
+      <c r="B46" s="49"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="50"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A47" s="66"/>
-[...3 lines deleted...]
-      <c r="E47" s="65"/>
+      <c r="A47" s="49"/>
+      <c r="B47" s="49"/>
+      <c r="C47" s="49"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="50"/>
     </row>
     <row r="48" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="66"/>
-[...3 lines deleted...]
-      <c r="E48" s="65"/>
+      <c r="A48" s="49"/>
+      <c r="B48" s="49"/>
+      <c r="C48" s="49"/>
+      <c r="D48" s="49"/>
+      <c r="E48" s="50"/>
     </row>
     <row r="49" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="66"/>
-[...3 lines deleted...]
-      <c r="E49" s="65"/>
+      <c r="A49" s="49"/>
+      <c r="B49" s="49"/>
+      <c r="C49" s="49"/>
+      <c r="D49" s="49"/>
+      <c r="E49" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A45:E49"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000000000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$A$1:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>D3:D43</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000001000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$C$1:$C$5</xm:f>
           </x14:formula1>
           <xm:sqref>E3:E43</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$K$1:$K$250</xm:f>
           </x14:formula1>
           <xm:sqref>A3:A43</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000003000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$I$1:$I$120</xm:f>
           </x14:formula1>
           <xm:sqref>B3:B43</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="61"/>
+      <c r="A1" s="44" t="s">
+        <v>979</v>
+      </c>
+      <c r="B1" s="44"/>
       <c r="C1" s="9"/>
     </row>
     <row r="2" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="46"/>
+      <c r="B2" s="28"/>
       <c r="C2" s="9"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="47"/>
+      <c r="A3" s="28" t="s">
+        <v>635</v>
+      </c>
+      <c r="B3" s="29"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="47"/>
+      <c r="A4" s="28" t="s">
+        <v>632</v>
+      </c>
+      <c r="B4" s="29"/>
       <c r="C4" s="9"/>
     </row>
     <row r="5" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="47"/>
+      <c r="A5" s="28" t="s">
+        <v>633</v>
+      </c>
+      <c r="B5" s="29"/>
       <c r="C5" s="9"/>
     </row>
     <row r="6" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="47"/>
+      <c r="A6" s="28" t="s">
+        <v>634</v>
+      </c>
+      <c r="B6" s="29"/>
       <c r="C6" s="9"/>
     </row>
     <row r="7" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="47"/>
+      <c r="A7" s="28" t="s">
+        <v>636</v>
+      </c>
+      <c r="B7" s="29"/>
       <c r="C7" s="9"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="44"/>
+      <c r="A8" s="30"/>
+      <c r="B8" s="30"/>
     </row>
     <row r="9" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="67"/>
+      <c r="A9" s="51" t="s">
+        <v>660</v>
+      </c>
+      <c r="B9" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000000000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$K$1:$K$250</xm:f>
           </x14:formula1>
           <xm:sqref>B2</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="5" width="21.7109375" style="37" customWidth="1"/>
-    <col min="6" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="5" width="19.7109375" style="21" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="68" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="43"/>
+      <c r="A1" s="52" t="s">
+        <v>980</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="26"/>
     </row>
     <row r="2" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="C2" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="45" t="s">
+      <c r="D2" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="E2" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="43"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="41"/>
-[...4 lines deleted...]
-      <c r="F3" s="43"/>
+      <c r="A3" s="24"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="26"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="41"/>
-[...4 lines deleted...]
-      <c r="F4" s="43"/>
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="26"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="41"/>
-[...4 lines deleted...]
-      <c r="F5" s="43"/>
+      <c r="A5" s="24"/>
+      <c r="B5" s="24"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="26"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="41"/>
-[...4 lines deleted...]
-      <c r="F6" s="43"/>
+      <c r="A6" s="24"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="26"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" s="41"/>
-[...4 lines deleted...]
-      <c r="F7" s="43"/>
+      <c r="A7" s="24"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="26"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="41"/>
-[...4 lines deleted...]
-      <c r="F8" s="43"/>
+      <c r="A8" s="24"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="26"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="41"/>
-[...4 lines deleted...]
-      <c r="F9" s="43"/>
+      <c r="A9" s="24"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="26"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="41"/>
-[...4 lines deleted...]
-      <c r="F10" s="43"/>
+      <c r="A10" s="24"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="26"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="41"/>
-[...4 lines deleted...]
-      <c r="F11" s="43"/>
+      <c r="A11" s="24"/>
+      <c r="B11" s="24"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="26"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="41"/>
-[...4 lines deleted...]
-      <c r="F12" s="43"/>
+      <c r="A12" s="24"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="26"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="41"/>
-[...4 lines deleted...]
-      <c r="F13" s="43"/>
+      <c r="A13" s="24"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="26"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="41"/>
-[...4 lines deleted...]
-      <c r="F14" s="43"/>
+      <c r="A14" s="24"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="26"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="41"/>
-[...4 lines deleted...]
-      <c r="F15" s="43"/>
+      <c r="A15" s="24"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="26"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="41"/>
-[...4 lines deleted...]
-      <c r="F16" s="43"/>
+      <c r="A16" s="24"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="26"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="41"/>
-[...4 lines deleted...]
-      <c r="F17" s="43"/>
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="26"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="41"/>
-[...4 lines deleted...]
-      <c r="F18" s="43"/>
+      <c r="A18" s="24"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="26"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="41"/>
-[...4 lines deleted...]
-      <c r="F19" s="43"/>
+      <c r="A19" s="24"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="26"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="41"/>
-[...4 lines deleted...]
-      <c r="F20" s="43"/>
+      <c r="A20" s="24"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="26"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="41"/>
-[...4 lines deleted...]
-      <c r="F21" s="43"/>
+      <c r="A21" s="24"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="26"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="41"/>
-[...4 lines deleted...]
-      <c r="F22" s="43"/>
+      <c r="A22" s="24"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="26"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="41"/>
-[...4 lines deleted...]
-      <c r="F23" s="43"/>
+      <c r="A23" s="24"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="26"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="41"/>
-[...4 lines deleted...]
-      <c r="F24" s="43"/>
+      <c r="A24" s="24"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="26"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="41"/>
-[...4 lines deleted...]
-      <c r="F25" s="43"/>
+      <c r="A25" s="24"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="26"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="41"/>
-[...4 lines deleted...]
-      <c r="F26" s="43"/>
+      <c r="A26" s="24"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="26"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="41"/>
-[...4 lines deleted...]
-      <c r="F27" s="43"/>
+      <c r="A27" s="24"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="26"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="41"/>
-[...4 lines deleted...]
-      <c r="F28" s="43"/>
+      <c r="A28" s="24"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="26"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="41"/>
-[...4 lines deleted...]
-      <c r="F29" s="43"/>
+      <c r="A29" s="24"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="26"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="41"/>
-[...4 lines deleted...]
-      <c r="F30" s="43"/>
+      <c r="A30" s="24"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="26"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="41"/>
-[...4 lines deleted...]
-      <c r="F31" s="43"/>
+      <c r="A31" s="24"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="24"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="26"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="41"/>
-[...4 lines deleted...]
-      <c r="F32" s="43"/>
+      <c r="A32" s="24"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="26"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A33" s="41"/>
-[...4 lines deleted...]
-      <c r="F33" s="43"/>
+      <c r="A33" s="24"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="24"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="26"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="41"/>
-[...4 lines deleted...]
-      <c r="F34" s="43"/>
+      <c r="A34" s="24"/>
+      <c r="B34" s="24"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="24"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="26"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A35" s="41"/>
-[...4 lines deleted...]
-      <c r="F35" s="43"/>
+      <c r="A35" s="24"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="26"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A36" s="41"/>
-[...4 lines deleted...]
-      <c r="F36" s="43"/>
+      <c r="A36" s="24"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="26"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="41"/>
-[...4 lines deleted...]
-      <c r="F37" s="43"/>
+      <c r="A37" s="24"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="26"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="41"/>
-[...4 lines deleted...]
-      <c r="F38" s="43"/>
+      <c r="A38" s="24"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="31"/>
+      <c r="D38" s="24"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="26"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="41"/>
-[...4 lines deleted...]
-      <c r="F39" s="43"/>
+      <c r="A39" s="24"/>
+      <c r="B39" s="24"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="24"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="26"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A40" s="41"/>
-[...4 lines deleted...]
-      <c r="F40" s="43"/>
+      <c r="A40" s="24"/>
+      <c r="B40" s="24"/>
+      <c r="C40" s="31"/>
+      <c r="D40" s="24"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="26"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A41" s="41"/>
-[...4 lines deleted...]
-      <c r="F41" s="43"/>
+      <c r="A41" s="24"/>
+      <c r="B41" s="24"/>
+      <c r="C41" s="31"/>
+      <c r="D41" s="24"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="26"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A42" s="41"/>
-[...4 lines deleted...]
-      <c r="F42" s="43"/>
+      <c r="A42" s="24"/>
+      <c r="B42" s="24"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="26"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A43" s="39"/>
-[...3 lines deleted...]
-      <c r="E43" s="39"/>
+      <c r="A43" s="24"/>
+      <c r="B43" s="24"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="24"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="26"/>
     </row>
     <row r="44" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="63" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="65"/>
+      <c r="A44" s="46" t="s">
+        <v>658</v>
+      </c>
+      <c r="B44" s="47"/>
+      <c r="C44" s="47"/>
+      <c r="D44" s="47"/>
+      <c r="E44" s="48"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A45" s="66"/>
-[...3 lines deleted...]
-      <c r="E45" s="65"/>
+      <c r="A45" s="49"/>
+      <c r="B45" s="49"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="50"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A46" s="66"/>
-[...3 lines deleted...]
-      <c r="E46" s="65"/>
+      <c r="A46" s="49"/>
+      <c r="B46" s="49"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="50"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A47" s="66"/>
-[...3 lines deleted...]
-      <c r="E47" s="65"/>
+      <c r="A47" s="49"/>
+      <c r="B47" s="49"/>
+      <c r="C47" s="49"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="50"/>
     </row>
     <row r="48" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="66"/>
-[...3 lines deleted...]
-      <c r="E48" s="65"/>
+      <c r="A48" s="49"/>
+      <c r="B48" s="49"/>
+      <c r="C48" s="49"/>
+      <c r="D48" s="49"/>
+      <c r="E48" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A44:E48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000000000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$A$1:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>D3:D42</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000001000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$C$1:$C$5</xm:f>
           </x14:formula1>
           <xm:sqref>E3:E42</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000002000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$K$1:$K$250</xm:f>
           </x14:formula1>
           <xm:sqref>A3:A42</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000003000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$I$1:$I$120</xm:f>
           </x14:formula1>
           <xm:sqref>B3:B42</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18" style="49" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="49"/>
+    <col min="1" max="1" width="18" style="32" customWidth="1"/>
+    <col min="2" max="2" width="18.140625" style="32" customWidth="1"/>
+    <col min="3" max="3" width="18.42578125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="18.5703125" style="32" customWidth="1"/>
+    <col min="5" max="5" width="18.42578125" style="32" customWidth="1"/>
+    <col min="6" max="6" width="18.28515625" style="32" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="70" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="50"/>
+      <c r="A1" s="54" t="s">
+        <v>981</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="33"/>
     </row>
     <row r="2" spans="1:7" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="52" t="s">
-[...14 lines deleted...]
-      <c r="G2" s="50"/>
+      <c r="B2" s="35" t="s">
+        <v>641</v>
+      </c>
+      <c r="C2" s="35" t="s">
+        <v>642</v>
+      </c>
+      <c r="D2" s="35" t="s">
+        <v>643</v>
+      </c>
+      <c r="E2" s="35" t="s">
+        <v>644</v>
+      </c>
+      <c r="F2" s="35" t="s">
+        <v>645</v>
+      </c>
+      <c r="G2" s="33"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="53">
+      <c r="A3" s="36">
         <v>1</v>
       </c>
-      <c r="B3" s="53">
+      <c r="B3" s="36">
         <v>2</v>
       </c>
-      <c r="C3" s="54">
+      <c r="C3" s="37">
         <v>3</v>
       </c>
-      <c r="D3" s="53">
+      <c r="D3" s="36">
         <v>4</v>
       </c>
-      <c r="E3" s="53">
+      <c r="E3" s="36">
         <v>5</v>
       </c>
-      <c r="F3" s="53">
+      <c r="F3" s="36">
         <v>6</v>
       </c>
-      <c r="G3" s="50"/>
+      <c r="G3" s="33"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A4" s="55"/>
-[...5 lines deleted...]
-      <c r="G4" s="50"/>
+      <c r="A4" s="38"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="33"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="55"/>
-[...5 lines deleted...]
-      <c r="G5" s="50"/>
+      <c r="A5" s="38"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="33"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="55"/>
-[...5 lines deleted...]
-      <c r="G6" s="50"/>
+      <c r="A6" s="38"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="33"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="55"/>
-[...5 lines deleted...]
-      <c r="G7" s="50"/>
+      <c r="A7" s="38"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="33"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A8" s="55"/>
-[...5 lines deleted...]
-      <c r="G8" s="50"/>
+      <c r="A8" s="38"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="33"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A9" s="51"/>
-[...4 lines deleted...]
-      <c r="F9" s="51"/>
+      <c r="A9" s="34"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
     </row>
     <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="71" t="s">
-[...6 lines deleted...]
-      <c r="F10" s="64"/>
+      <c r="A10" s="55" t="s">
+        <v>646</v>
+      </c>
+      <c r="B10" s="56"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="56"/>
+      <c r="F10" s="56"/>
     </row>
     <row r="11" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="64"/>
-[...4 lines deleted...]
-      <c r="F11" s="64"/>
+      <c r="A11" s="56"/>
+      <c r="B11" s="56"/>
+      <c r="C11" s="56"/>
+      <c r="D11" s="56"/>
+      <c r="E11" s="56"/>
+      <c r="F11" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A10:F11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000000000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$K$1:$K$250</xm:f>
           </x14:formula1>
           <xm:sqref>A4:A8</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:N168"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N166"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:M38"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="0.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
-    <row r="2" spans="1:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7"/>
-      <c r="B2" s="72" t="s">
-[...12 lines deleted...]
-      <c r="M2" s="74"/>
+      <c r="B2" s="65" t="s">
+        <v>663</v>
+      </c>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="67"/>
       <c r="N2" s="9"/>
     </row>
-    <row r="3" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
-      <c r="B3" s="75"/>
-[...10 lines deleted...]
-      <c r="M3" s="77"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="63"/>
       <c r="N3" s="9"/>
     </row>
-    <row r="4" spans="1:14" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="7"/>
-      <c r="B4" s="75"/>
-[...10 lines deleted...]
-      <c r="M4" s="77"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="63"/>
       <c r="N4" s="9"/>
     </row>
-    <row r="5" spans="1:14" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
-      <c r="B5" s="75"/>
-[...10 lines deleted...]
-      <c r="M5" s="77"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="63"/>
       <c r="N5" s="9"/>
     </row>
-    <row r="6" spans="1:14" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="7"/>
-      <c r="B6" s="75"/>
-[...10 lines deleted...]
-      <c r="M6" s="77"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="63"/>
       <c r="N6" s="9"/>
     </row>
-    <row r="7" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="7"/>
-      <c r="B7" s="75"/>
-[...10 lines deleted...]
-      <c r="M7" s="77"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="62"/>
+      <c r="F7" s="62"/>
+      <c r="G7" s="62"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="62"/>
+      <c r="J7" s="62"/>
+      <c r="K7" s="62"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="63"/>
       <c r="N7" s="9"/>
     </row>
-    <row r="8" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="7"/>
-      <c r="B8" s="75"/>
-[...10 lines deleted...]
-      <c r="M8" s="77"/>
+      <c r="B8" s="61"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="63"/>
       <c r="N8" s="9"/>
     </row>
-    <row r="9" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="7"/>
-      <c r="B9" s="75"/>
-[...10 lines deleted...]
-      <c r="M9" s="77"/>
+      <c r="B9" s="61"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
+      <c r="G9" s="62"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="63"/>
       <c r="N9" s="9"/>
     </row>
-    <row r="10" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="7"/>
-      <c r="B10" s="75"/>
-[...10 lines deleted...]
-      <c r="M10" s="77"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="62"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="62"/>
+      <c r="F10" s="62"/>
+      <c r="G10" s="62"/>
+      <c r="H10" s="62"/>
+      <c r="I10" s="62"/>
+      <c r="J10" s="62"/>
+      <c r="K10" s="62"/>
+      <c r="L10" s="62"/>
+      <c r="M10" s="63"/>
       <c r="N10" s="9"/>
     </row>
-    <row r="11" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="7"/>
-      <c r="B11" s="75"/>
-[...10 lines deleted...]
-      <c r="M11" s="77"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="62"/>
+      <c r="G11" s="62"/>
+      <c r="H11" s="62"/>
+      <c r="I11" s="62"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="62"/>
+      <c r="L11" s="62"/>
+      <c r="M11" s="63"/>
       <c r="N11" s="9"/>
     </row>
-    <row r="12" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="7"/>
-      <c r="B12" s="75"/>
-[...10 lines deleted...]
-      <c r="M12" s="77"/>
+      <c r="B12" s="61"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
+      <c r="G12" s="62"/>
+      <c r="H12" s="62"/>
+      <c r="I12" s="62"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="63"/>
       <c r="N12" s="9"/>
     </row>
-    <row r="13" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="7"/>
-      <c r="B13" s="75"/>
-[...10 lines deleted...]
-      <c r="M13" s="77"/>
+      <c r="B13" s="61"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
+      <c r="G13" s="62"/>
+      <c r="H13" s="62"/>
+      <c r="I13" s="62"/>
+      <c r="J13" s="62"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="63"/>
       <c r="N13" s="9"/>
     </row>
-    <row r="14" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="7"/>
-      <c r="B14" s="75"/>
-[...10 lines deleted...]
-      <c r="M14" s="77"/>
+      <c r="B14" s="61"/>
+      <c r="C14" s="62"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="62"/>
+      <c r="F14" s="62"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="62"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="63"/>
       <c r="N14" s="9"/>
     </row>
-    <row r="15" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="7"/>
-      <c r="B15" s="75"/>
-[...10 lines deleted...]
-      <c r="M15" s="77"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="62"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="62"/>
+      <c r="F15" s="62"/>
+      <c r="G15" s="62"/>
+      <c r="H15" s="62"/>
+      <c r="I15" s="62"/>
+      <c r="J15" s="62"/>
+      <c r="K15" s="62"/>
+      <c r="L15" s="62"/>
+      <c r="M15" s="63"/>
       <c r="N15" s="9"/>
     </row>
-    <row r="16" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="7"/>
-      <c r="B16" s="75"/>
-[...10 lines deleted...]
-      <c r="M16" s="77"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="62"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="63"/>
       <c r="N16" s="9"/>
     </row>
-    <row r="17" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="7"/>
-      <c r="B17" s="75"/>
-[...10 lines deleted...]
-      <c r="M17" s="77"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="62"/>
+      <c r="D17" s="62"/>
+      <c r="E17" s="62"/>
+      <c r="F17" s="62"/>
+      <c r="G17" s="62"/>
+      <c r="H17" s="62"/>
+      <c r="I17" s="62"/>
+      <c r="J17" s="62"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="62"/>
+      <c r="M17" s="63"/>
       <c r="N17" s="9"/>
     </row>
-    <row r="18" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="7"/>
-      <c r="B18" s="75"/>
-[...10 lines deleted...]
-      <c r="M18" s="77"/>
+      <c r="B18" s="61"/>
+      <c r="C18" s="62"/>
+      <c r="D18" s="62"/>
+      <c r="E18" s="62"/>
+      <c r="F18" s="62"/>
+      <c r="G18" s="62"/>
+      <c r="H18" s="62"/>
+      <c r="I18" s="62"/>
+      <c r="J18" s="62"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="62"/>
+      <c r="M18" s="63"/>
       <c r="N18" s="9"/>
     </row>
-    <row r="19" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="7"/>
-      <c r="B19" s="75"/>
-[...10 lines deleted...]
-      <c r="M19" s="77"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="62"/>
+      <c r="F19" s="62"/>
+      <c r="G19" s="62"/>
+      <c r="H19" s="62"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="63"/>
       <c r="N19" s="9"/>
     </row>
-    <row r="20" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="7"/>
-      <c r="B20" s="75"/>
-[...10 lines deleted...]
-      <c r="M20" s="77"/>
+      <c r="B20" s="61"/>
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="62"/>
+      <c r="H20" s="62"/>
+      <c r="I20" s="62"/>
+      <c r="J20" s="62"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="62"/>
+      <c r="M20" s="63"/>
       <c r="N20" s="9"/>
     </row>
-    <row r="21" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="7"/>
-      <c r="B21" s="75"/>
-[...10 lines deleted...]
-      <c r="M21" s="77"/>
+      <c r="B21" s="61"/>
+      <c r="C21" s="62"/>
+      <c r="D21" s="62"/>
+      <c r="E21" s="62"/>
+      <c r="F21" s="62"/>
+      <c r="G21" s="62"/>
+      <c r="H21" s="62"/>
+      <c r="I21" s="62"/>
+      <c r="J21" s="62"/>
+      <c r="K21" s="62"/>
+      <c r="L21" s="62"/>
+      <c r="M21" s="63"/>
       <c r="N21" s="9"/>
     </row>
-    <row r="22" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="7"/>
-      <c r="B22" s="75"/>
-[...10 lines deleted...]
-      <c r="M22" s="77"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="63"/>
       <c r="N22" s="9"/>
     </row>
-    <row r="23" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="7"/>
-      <c r="B23" s="75"/>
-[...10 lines deleted...]
-      <c r="M23" s="77"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="62"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="62"/>
+      <c r="F23" s="62"/>
+      <c r="G23" s="62"/>
+      <c r="H23" s="62"/>
+      <c r="I23" s="62"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="63"/>
       <c r="N23" s="9"/>
     </row>
-    <row r="24" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="7"/>
-      <c r="B24" s="75"/>
-[...10 lines deleted...]
-      <c r="M24" s="77"/>
+      <c r="B24" s="61"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="62"/>
+      <c r="F24" s="62"/>
+      <c r="G24" s="62"/>
+      <c r="H24" s="62"/>
+      <c r="I24" s="62"/>
+      <c r="J24" s="62"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="63"/>
       <c r="N24" s="9"/>
     </row>
-    <row r="25" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="7"/>
-      <c r="B25" s="75"/>
-[...10 lines deleted...]
-      <c r="M25" s="77"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="63"/>
       <c r="N25" s="9"/>
     </row>
-    <row r="26" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="7"/>
-      <c r="B26" s="75"/>
-[...10 lines deleted...]
-      <c r="M26" s="77"/>
+      <c r="B26" s="61"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="63"/>
       <c r="N26" s="9"/>
     </row>
-    <row r="27" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="7"/>
-      <c r="B27" s="75"/>
-[...10 lines deleted...]
-      <c r="M27" s="77"/>
+      <c r="B27" s="61"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="62"/>
+      <c r="M27" s="63"/>
       <c r="N27" s="9"/>
     </row>
-    <row r="28" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="7"/>
-      <c r="B28" s="75"/>
-[...10 lines deleted...]
-      <c r="M28" s="77"/>
+      <c r="B28" s="61"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="63"/>
       <c r="N28" s="9"/>
     </row>
-    <row r="29" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="7"/>
-      <c r="B29" s="75"/>
-[...10 lines deleted...]
-      <c r="M29" s="77"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="63"/>
       <c r="N29" s="9"/>
     </row>
-    <row r="30" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="7"/>
-      <c r="B30" s="75"/>
-[...10 lines deleted...]
-      <c r="M30" s="77"/>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="63"/>
       <c r="N30" s="9"/>
     </row>
-    <row r="31" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="7"/>
-      <c r="B31" s="75"/>
-[...10 lines deleted...]
-      <c r="M31" s="77"/>
+      <c r="B31" s="61"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="63"/>
       <c r="N31" s="9"/>
     </row>
-    <row r="32" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="7"/>
-      <c r="B32" s="75"/>
-[...10 lines deleted...]
-      <c r="M32" s="77"/>
+      <c r="B32" s="61"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="62"/>
+      <c r="F32" s="62"/>
+      <c r="G32" s="62"/>
+      <c r="H32" s="62"/>
+      <c r="I32" s="62"/>
+      <c r="J32" s="62"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="63"/>
       <c r="N32" s="9"/>
     </row>
-    <row r="33" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="7"/>
-      <c r="B33" s="75"/>
-[...10 lines deleted...]
-      <c r="M33" s="77"/>
+      <c r="B33" s="61"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="63"/>
       <c r="N33" s="9"/>
     </row>
-    <row r="34" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A34" s="7"/>
-      <c r="B34" s="75"/>
-[...10 lines deleted...]
-      <c r="M34" s="77"/>
+      <c r="B34" s="61"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="62"/>
+      <c r="E34" s="62"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="62"/>
+      <c r="I34" s="62"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="63"/>
       <c r="N34" s="9"/>
     </row>
-    <row r="35" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="7"/>
-      <c r="B35" s="75"/>
-[...10 lines deleted...]
-      <c r="M35" s="77"/>
+      <c r="B35" s="61"/>
+      <c r="C35" s="62"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="62"/>
+      <c r="F35" s="62"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="62"/>
+      <c r="I35" s="62"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="63"/>
       <c r="N35" s="9"/>
     </row>
-    <row r="36" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A36" s="7"/>
-      <c r="B36" s="75"/>
-[...10 lines deleted...]
-      <c r="M36" s="77"/>
+      <c r="B36" s="61"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="63"/>
       <c r="N36" s="9"/>
     </row>
-    <row r="37" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A37" s="7"/>
-      <c r="B37" s="75"/>
-[...10 lines deleted...]
-      <c r="M37" s="77"/>
+      <c r="B37" s="61"/>
+      <c r="C37" s="62"/>
+      <c r="D37" s="62"/>
+      <c r="E37" s="62"/>
+      <c r="F37" s="62"/>
+      <c r="G37" s="62"/>
+      <c r="H37" s="62"/>
+      <c r="I37" s="62"/>
+      <c r="J37" s="62"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="62"/>
+      <c r="M37" s="63"/>
       <c r="N37" s="9"/>
     </row>
-    <row r="38" spans="1:14" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A38" s="7"/>
-      <c r="B38" s="78"/>
-[...10 lines deleted...]
-      <c r="M38" s="80"/>
+      <c r="B38" s="61"/>
+      <c r="C38" s="62"/>
+      <c r="D38" s="62"/>
+      <c r="E38" s="62"/>
+      <c r="F38" s="62"/>
+      <c r="G38" s="62"/>
+      <c r="H38" s="62"/>
+      <c r="I38" s="62"/>
+      <c r="J38" s="62"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62"/>
+      <c r="M38" s="63"/>
       <c r="N38" s="9"/>
     </row>
     <row r="39" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="7"/>
       <c r="B39" s="12"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="13"/>
       <c r="N39" s="9"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A40" s="7"/>
-      <c r="B40" s="89" t="s">
-[...12 lines deleted...]
-      <c r="M40" s="91"/>
+      <c r="B40" s="68" t="s">
+        <v>647</v>
+      </c>
+      <c r="C40" s="69"/>
+      <c r="D40" s="69"/>
+      <c r="E40" s="69"/>
+      <c r="F40" s="69"/>
+      <c r="G40" s="69"/>
+      <c r="H40" s="69"/>
+      <c r="I40" s="69"/>
+      <c r="J40" s="69"/>
+      <c r="K40" s="69"/>
+      <c r="L40" s="69"/>
+      <c r="M40" s="70"/>
       <c r="N40" s="9"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="7"/>
-      <c r="B41" s="92"/>
-[...10 lines deleted...]
-      <c r="M41" s="93"/>
+      <c r="B41" s="71"/>
+      <c r="C41" s="50"/>
+      <c r="D41" s="50"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="50"/>
+      <c r="G41" s="50"/>
+      <c r="H41" s="50"/>
+      <c r="I41" s="50"/>
+      <c r="J41" s="50"/>
+      <c r="K41" s="50"/>
+      <c r="L41" s="50"/>
+      <c r="M41" s="72"/>
       <c r="N41" s="9"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A42" s="7"/>
-      <c r="B42" s="92"/>
-[...10 lines deleted...]
-      <c r="M42" s="93"/>
+      <c r="B42" s="71"/>
+      <c r="C42" s="50"/>
+      <c r="D42" s="50"/>
+      <c r="E42" s="50"/>
+      <c r="F42" s="50"/>
+      <c r="G42" s="50"/>
+      <c r="H42" s="50"/>
+      <c r="I42" s="50"/>
+      <c r="J42" s="50"/>
+      <c r="K42" s="50"/>
+      <c r="L42" s="50"/>
+      <c r="M42" s="72"/>
       <c r="N42" s="9"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A43" s="7"/>
-      <c r="B43" s="92"/>
-[...10 lines deleted...]
-      <c r="M43" s="93"/>
+      <c r="B43" s="71"/>
+      <c r="C43" s="50"/>
+      <c r="D43" s="50"/>
+      <c r="E43" s="50"/>
+      <c r="F43" s="50"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="50"/>
+      <c r="I43" s="50"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="50"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="72"/>
       <c r="N43" s="9"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A44" s="7"/>
-      <c r="B44" s="92"/>
-[...10 lines deleted...]
-      <c r="M44" s="93"/>
+      <c r="B44" s="71"/>
+      <c r="C44" s="50"/>
+      <c r="D44" s="50"/>
+      <c r="E44" s="50"/>
+      <c r="F44" s="50"/>
+      <c r="G44" s="50"/>
+      <c r="H44" s="50"/>
+      <c r="I44" s="50"/>
+      <c r="J44" s="50"/>
+      <c r="K44" s="50"/>
+      <c r="L44" s="50"/>
+      <c r="M44" s="72"/>
       <c r="N44" s="9"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A45" s="7"/>
-      <c r="B45" s="92"/>
-[...10 lines deleted...]
-      <c r="M45" s="93"/>
+      <c r="B45" s="71"/>
+      <c r="C45" s="50"/>
+      <c r="D45" s="50"/>
+      <c r="E45" s="50"/>
+      <c r="F45" s="50"/>
+      <c r="G45" s="50"/>
+      <c r="H45" s="50"/>
+      <c r="I45" s="50"/>
+      <c r="J45" s="50"/>
+      <c r="K45" s="50"/>
+      <c r="L45" s="50"/>
+      <c r="M45" s="72"/>
       <c r="N45" s="9"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A46" s="7"/>
-      <c r="B46" s="92"/>
-[...10 lines deleted...]
-      <c r="M46" s="93"/>
+      <c r="B46" s="71"/>
+      <c r="C46" s="50"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="50"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="50"/>
+      <c r="H46" s="50"/>
+      <c r="I46" s="50"/>
+      <c r="J46" s="50"/>
+      <c r="K46" s="50"/>
+      <c r="L46" s="50"/>
+      <c r="M46" s="72"/>
       <c r="N46" s="9"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A47" s="7"/>
-      <c r="B47" s="85"/>
-[...10 lines deleted...]
-      <c r="M47" s="87"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="62"/>
+      <c r="D47" s="62"/>
+      <c r="E47" s="73"/>
+      <c r="F47" s="73"/>
+      <c r="G47" s="73"/>
+      <c r="H47" s="73"/>
+      <c r="I47" s="73"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="63"/>
       <c r="N47" s="9"/>
     </row>
     <row r="48" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A48" s="7"/>
       <c r="B48" s="14"/>
       <c r="D48" s="7"/>
       <c r="E48" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H48" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I48" s="16" t="s">
         <v>15</v>
       </c>
       <c r="J48" s="9"/>
       <c r="M48" s="15"/>
       <c r="N48" s="9"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A49" s="7"/>
       <c r="B49" s="14"/>
       <c r="D49" s="7"/>
       <c r="E49" s="18">
         <v>276</v>
       </c>
-      <c r="F49" s="21" t="s">
-        <v>389</v>
+      <c r="F49" s="18">
+        <v>317</v>
       </c>
       <c r="G49" s="18" t="s">
-        <v>961</v>
+        <v>630</v>
       </c>
       <c r="H49" s="18">
         <v>2</v>
       </c>
       <c r="I49" s="18">
         <v>9</v>
       </c>
       <c r="J49" s="9"/>
       <c r="M49" s="15"/>
       <c r="N49" s="9"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A50" s="7"/>
-      <c r="B50" s="81" t="s">
-[...12 lines deleted...]
-      <c r="M50" s="84"/>
+      <c r="B50" s="57" t="s">
+        <v>648</v>
+      </c>
+      <c r="C50" s="58"/>
+      <c r="D50" s="58"/>
+      <c r="E50" s="59"/>
+      <c r="F50" s="59"/>
+      <c r="G50" s="59"/>
+      <c r="H50" s="59"/>
+      <c r="I50" s="59"/>
+      <c r="J50" s="58"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="58"/>
+      <c r="M50" s="60"/>
       <c r="N50" s="9"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A51" s="7"/>
-      <c r="B51" s="85"/>
-[...10 lines deleted...]
-      <c r="M51" s="87"/>
+      <c r="B51" s="61"/>
+      <c r="C51" s="62"/>
+      <c r="D51" s="62"/>
+      <c r="E51" s="62"/>
+      <c r="F51" s="62"/>
+      <c r="G51" s="62"/>
+      <c r="H51" s="62"/>
+      <c r="I51" s="62"/>
+      <c r="J51" s="62"/>
+      <c r="K51" s="62"/>
+      <c r="L51" s="62"/>
+      <c r="M51" s="63"/>
       <c r="N51" s="9"/>
     </row>
     <row r="52" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A52" s="7"/>
       <c r="B52" s="14"/>
       <c r="E52" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H52" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I52" s="16" t="s">
         <v>15</v>
       </c>
       <c r="M52" s="15"/>
       <c r="N52" s="9"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A53" s="7"/>
       <c r="B53" s="14"/>
-      <c r="E53" s="21" t="s">
-[...3 lines deleted...]
-        <v>387</v>
+      <c r="E53" s="18">
+        <v>40</v>
+      </c>
+      <c r="F53" s="18">
+        <v>117</v>
       </c>
       <c r="G53" s="19">
-        <v>2000</v>
+        <v>15000</v>
       </c>
       <c r="H53" s="18">
         <v>2</v>
       </c>
       <c r="I53" s="18">
         <v>3</v>
       </c>
       <c r="M53" s="15"/>
       <c r="N53" s="9"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A54" s="7"/>
       <c r="B54" s="14"/>
-      <c r="E54" s="22" t="s">
-[...3 lines deleted...]
-        <v>389</v>
+      <c r="E54" s="16">
+        <v>40</v>
+      </c>
+      <c r="F54" s="17">
+        <v>317</v>
       </c>
       <c r="G54" s="17" t="s">
-        <v>961</v>
+        <v>630</v>
       </c>
       <c r="H54" s="17">
         <v>2</v>
       </c>
       <c r="I54" s="16">
         <v>1</v>
       </c>
       <c r="M54" s="15"/>
       <c r="N54" s="9"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A55" s="7"/>
-      <c r="B55" s="81" t="s">
-[...12 lines deleted...]
-      <c r="M55" s="84"/>
+      <c r="B55" s="57" t="s">
+        <v>649</v>
+      </c>
+      <c r="C55" s="58"/>
+      <c r="D55" s="58"/>
+      <c r="E55" s="58"/>
+      <c r="F55" s="58"/>
+      <c r="G55" s="58"/>
+      <c r="H55" s="58"/>
+      <c r="I55" s="58"/>
+      <c r="J55" s="58"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="58"/>
+      <c r="M55" s="60"/>
       <c r="N55" s="9"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A56" s="7"/>
-      <c r="B56" s="85"/>
-[...10 lines deleted...]
-      <c r="M56" s="87"/>
+      <c r="B56" s="61"/>
+      <c r="C56" s="62"/>
+      <c r="D56" s="62"/>
+      <c r="E56" s="62"/>
+      <c r="F56" s="62"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="62"/>
+      <c r="I56" s="62"/>
+      <c r="J56" s="62"/>
+      <c r="K56" s="62"/>
+      <c r="L56" s="62"/>
+      <c r="M56" s="63"/>
       <c r="N56" s="9"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A57" s="7"/>
-      <c r="B57" s="85"/>
-[...10 lines deleted...]
-      <c r="M57" s="87"/>
+      <c r="B57" s="61"/>
+      <c r="C57" s="62"/>
+      <c r="D57" s="62"/>
+      <c r="E57" s="62"/>
+      <c r="F57" s="62"/>
+      <c r="G57" s="62"/>
+      <c r="H57" s="62"/>
+      <c r="I57" s="62"/>
+      <c r="J57" s="62"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="62"/>
+      <c r="M57" s="63"/>
       <c r="N57" s="9"/>
     </row>
     <row r="58" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A58" s="7"/>
       <c r="B58" s="14"/>
       <c r="E58" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G58" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H58" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I58" s="16" t="s">
         <v>15</v>
       </c>
       <c r="M58" s="15"/>
       <c r="N58" s="9"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A59" s="7"/>
       <c r="B59" s="14"/>
       <c r="E59" s="18">
         <v>705</v>
       </c>
-      <c r="F59" s="21" t="s">
-        <v>389</v>
+      <c r="F59" s="18">
+        <v>317</v>
       </c>
       <c r="G59" s="19">
-        <v>3000</v>
+        <v>20000</v>
       </c>
       <c r="H59" s="18">
         <v>1</v>
       </c>
       <c r="I59" s="18">
         <v>3</v>
       </c>
       <c r="M59" s="15"/>
       <c r="N59" s="9"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A60" s="7"/>
       <c r="B60" s="14"/>
       <c r="E60" s="16">
         <v>705</v>
       </c>
       <c r="F60" s="17">
-        <v>1223</v>
+        <v>1217</v>
       </c>
       <c r="G60" s="17" t="s">
-        <v>962</v>
+        <v>631</v>
       </c>
       <c r="H60" s="17">
         <v>1</v>
       </c>
       <c r="I60" s="16">
         <v>3</v>
       </c>
       <c r="M60" s="15"/>
       <c r="N60" s="9"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A61" s="7"/>
-      <c r="B61" s="81" t="s">
-[...12 lines deleted...]
-      <c r="M61" s="84"/>
+      <c r="B61" s="57" t="s">
+        <v>650</v>
+      </c>
+      <c r="C61" s="58"/>
+      <c r="D61" s="58"/>
+      <c r="E61" s="58"/>
+      <c r="F61" s="58"/>
+      <c r="G61" s="58"/>
+      <c r="H61" s="58"/>
+      <c r="I61" s="58"/>
+      <c r="J61" s="58"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="58"/>
+      <c r="M61" s="60"/>
       <c r="N61" s="9"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A62" s="7"/>
-      <c r="B62" s="88"/>
-[...10 lines deleted...]
-      <c r="M62" s="84"/>
+      <c r="B62" s="64"/>
+      <c r="C62" s="58"/>
+      <c r="D62" s="58"/>
+      <c r="E62" s="58"/>
+      <c r="F62" s="58"/>
+      <c r="G62" s="58"/>
+      <c r="H62" s="58"/>
+      <c r="I62" s="58"/>
+      <c r="J62" s="58"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="58"/>
+      <c r="M62" s="60"/>
       <c r="N62" s="9"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A63" s="7"/>
-      <c r="B63" s="88"/>
-[...10 lines deleted...]
-      <c r="M63" s="84"/>
+      <c r="B63" s="64"/>
+      <c r="C63" s="58"/>
+      <c r="D63" s="58"/>
+      <c r="E63" s="58"/>
+      <c r="F63" s="58"/>
+      <c r="G63" s="58"/>
+      <c r="H63" s="58"/>
+      <c r="I63" s="58"/>
+      <c r="J63" s="58"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="58"/>
+      <c r="M63" s="60"/>
       <c r="N63" s="9"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A64" s="7"/>
-      <c r="B64" s="88"/>
-[...10 lines deleted...]
-      <c r="M64" s="84"/>
+      <c r="B64" s="64"/>
+      <c r="C64" s="58"/>
+      <c r="D64" s="58"/>
+      <c r="E64" s="58"/>
+      <c r="F64" s="58"/>
+      <c r="G64" s="58"/>
+      <c r="H64" s="58"/>
+      <c r="I64" s="58"/>
+      <c r="J64" s="58"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="58"/>
+      <c r="M64" s="60"/>
       <c r="N64" s="9"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A65" s="7"/>
-      <c r="B65" s="88"/>
-[...10 lines deleted...]
-      <c r="M65" s="84"/>
+      <c r="B65" s="64"/>
+      <c r="C65" s="58"/>
+      <c r="D65" s="58"/>
+      <c r="E65" s="58"/>
+      <c r="F65" s="58"/>
+      <c r="G65" s="58"/>
+      <c r="H65" s="58"/>
+      <c r="I65" s="58"/>
+      <c r="J65" s="58"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="58"/>
+      <c r="M65" s="60"/>
       <c r="N65" s="9"/>
     </row>
     <row r="66" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A66" s="7"/>
       <c r="B66" s="14"/>
       <c r="E66" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G66" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H66" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I66" s="16" t="s">
         <v>15</v>
       </c>
       <c r="M66" s="15"/>
       <c r="N66" s="9"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A67" s="7"/>
       <c r="B67" s="14"/>
       <c r="E67" s="18">
         <v>276</v>
       </c>
-      <c r="F67" s="21" t="s">
-        <v>389</v>
+      <c r="F67" s="18">
+        <v>317</v>
       </c>
       <c r="G67" s="18">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="H67" s="18">
         <v>2</v>
       </c>
       <c r="I67" s="18">
         <v>10</v>
       </c>
       <c r="M67" s="15"/>
       <c r="N67" s="9"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A68" s="7"/>
       <c r="B68" s="14"/>
       <c r="E68" s="16">
         <v>276</v>
       </c>
-      <c r="F68" s="36" t="s">
-        <v>395</v>
+      <c r="F68" s="17">
+        <v>917</v>
       </c>
       <c r="G68" s="17" t="s">
-        <v>963</v>
+        <v>637</v>
       </c>
       <c r="H68" s="17">
         <v>2</v>
       </c>
       <c r="I68" s="16">
         <v>1</v>
       </c>
       <c r="M68" s="15"/>
       <c r="N68" s="9"/>
     </row>
     <row r="69" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="7"/>
-      <c r="B69" s="107" t="s">
-[...12 lines deleted...]
-      <c r="M69" s="109"/>
+      <c r="B69" s="80" t="s">
+        <v>651</v>
+      </c>
+      <c r="C69" s="81"/>
+      <c r="D69" s="81"/>
+      <c r="E69" s="81"/>
+      <c r="F69" s="81"/>
+      <c r="G69" s="81"/>
+      <c r="H69" s="81"/>
+      <c r="I69" s="81"/>
+      <c r="J69" s="81"/>
+      <c r="K69" s="81"/>
+      <c r="L69" s="81"/>
+      <c r="M69" s="82"/>
       <c r="N69" s="9"/>
     </row>
     <row r="70" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="7"/>
-      <c r="B70" s="110"/>
-[...10 lines deleted...]
-      <c r="M70" s="109"/>
+      <c r="B70" s="83"/>
+      <c r="C70" s="84"/>
+      <c r="D70" s="84"/>
+      <c r="E70" s="84"/>
+      <c r="F70" s="84"/>
+      <c r="G70" s="84"/>
+      <c r="H70" s="84"/>
+      <c r="I70" s="84"/>
+      <c r="J70" s="84"/>
+      <c r="K70" s="84"/>
+      <c r="L70" s="84"/>
+      <c r="M70" s="85"/>
       <c r="N70" s="9"/>
     </row>
     <row r="71" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A71" s="7"/>
       <c r="B71" s="14"/>
       <c r="E71" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H71" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I71" s="16" t="s">
         <v>15</v>
       </c>
       <c r="M71" s="15"/>
       <c r="N71" s="9"/>
     </row>
-    <row r="72" spans="1:14" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B72" s="24"/>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A72" s="7"/>
+      <c r="B72" s="14"/>
       <c r="E72" s="18">
         <v>276</v>
       </c>
-      <c r="F72" s="21" t="s">
-        <v>390</v>
+      <c r="F72" s="18">
+        <v>417</v>
       </c>
       <c r="G72" s="18" t="s">
-        <v>964</v>
+        <v>638</v>
       </c>
       <c r="H72" s="18">
         <v>3</v>
       </c>
       <c r="I72" s="18">
         <v>1</v>
       </c>
-      <c r="M72" s="25"/>
-[...2 lines deleted...]
-    <row r="73" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M72" s="15"/>
+      <c r="N72" s="9"/>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A73" s="7"/>
-      <c r="B73" s="32"/>
-[...10 lines deleted...]
-      <c r="M73" s="31"/>
+      <c r="B73" s="86" t="s">
+        <v>659</v>
+      </c>
+      <c r="C73" s="87"/>
+      <c r="D73" s="87"/>
+      <c r="E73" s="87"/>
+      <c r="F73" s="87"/>
+      <c r="G73" s="87"/>
+      <c r="H73" s="87"/>
+      <c r="I73" s="87"/>
+      <c r="J73" s="87"/>
+      <c r="K73" s="87"/>
+      <c r="L73" s="87"/>
+      <c r="M73" s="88"/>
       <c r="N73" s="9"/>
     </row>
-    <row r="74" spans="1:14" s="11" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-    <row r="75" spans="1:14" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7"/>
+      <c r="B74" s="89"/>
+      <c r="C74" s="90"/>
+      <c r="D74" s="90"/>
+      <c r="E74" s="90"/>
+      <c r="F74" s="90"/>
+      <c r="G74" s="90"/>
+      <c r="H74" s="90"/>
+      <c r="I74" s="90"/>
+      <c r="J74" s="90"/>
+      <c r="K74" s="90"/>
+      <c r="L74" s="90"/>
+      <c r="M74" s="91"/>
+      <c r="N74" s="9"/>
+    </row>
+    <row r="75" spans="1:14" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="7"/>
-      <c r="B75" s="114"/>
-[...10 lines deleted...]
-      <c r="M75" s="116"/>
+      <c r="B75" s="14"/>
+      <c r="M75" s="15"/>
       <c r="N75" s="9"/>
     </row>
-    <row r="76" spans="1:14" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="7"/>
-      <c r="B76" s="117" t="s">
-[...12 lines deleted...]
-      <c r="M76" s="119"/>
+      <c r="B76" s="86" t="s">
+        <v>661</v>
+      </c>
+      <c r="C76" s="87"/>
+      <c r="D76" s="87"/>
+      <c r="E76" s="87"/>
+      <c r="F76" s="87"/>
+      <c r="G76" s="87"/>
+      <c r="H76" s="87"/>
+      <c r="I76" s="87"/>
+      <c r="J76" s="87"/>
+      <c r="K76" s="87"/>
+      <c r="L76" s="87"/>
+      <c r="M76" s="88"/>
       <c r="N76" s="9"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A77" s="7"/>
-      <c r="B77" s="95" t="s">
-[...12 lines deleted...]
-      <c r="M77" s="97"/>
+      <c r="B77" s="74" t="s">
+        <v>639</v>
+      </c>
+      <c r="C77" s="75"/>
+      <c r="D77" s="75"/>
+      <c r="E77" s="75"/>
+      <c r="F77" s="75"/>
+      <c r="G77" s="75"/>
+      <c r="H77" s="75"/>
+      <c r="I77" s="75"/>
+      <c r="J77" s="75"/>
+      <c r="K77" s="75"/>
+      <c r="L77" s="75"/>
+      <c r="M77" s="76"/>
       <c r="N77" s="9"/>
     </row>
     <row r="78" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="7"/>
-      <c r="B78" s="98"/>
-[...10 lines deleted...]
-      <c r="M78" s="100"/>
+      <c r="B78" s="77"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="J78" s="78"/>
+      <c r="K78" s="78"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="79"/>
       <c r="N78" s="9"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="7"/>
-      <c r="B79" s="101" t="s">
-[...12 lines deleted...]
-      <c r="M79" s="103"/>
+      <c r="B79" s="80" t="s">
+        <v>662</v>
+      </c>
+      <c r="C79" s="81"/>
+      <c r="D79" s="81"/>
+      <c r="E79" s="81"/>
+      <c r="F79" s="81"/>
+      <c r="G79" s="81"/>
+      <c r="H79" s="81"/>
+      <c r="I79" s="81"/>
+      <c r="J79" s="81"/>
+      <c r="K79" s="81"/>
+      <c r="L79" s="81"/>
+      <c r="M79" s="82"/>
       <c r="N79" s="9"/>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A80" s="7"/>
-      <c r="B80" s="104"/>
-[...10 lines deleted...]
-      <c r="M80" s="106"/>
+      <c r="B80" s="83"/>
+      <c r="C80" s="84"/>
+      <c r="D80" s="84"/>
+      <c r="E80" s="84"/>
+      <c r="F80" s="84"/>
+      <c r="G80" s="84"/>
+      <c r="H80" s="84"/>
+      <c r="I80" s="84"/>
+      <c r="J80" s="84"/>
+      <c r="K80" s="84"/>
+      <c r="L80" s="84"/>
+      <c r="M80" s="85"/>
       <c r="N80" s="9"/>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A81" s="8"/>
-      <c r="B81" s="104"/>
-[...10 lines deleted...]
-      <c r="M81" s="106"/>
+      <c r="B81" s="83"/>
+      <c r="C81" s="84"/>
+      <c r="D81" s="84"/>
+      <c r="E81" s="84"/>
+      <c r="F81" s="84"/>
+      <c r="G81" s="84"/>
+      <c r="H81" s="84"/>
+      <c r="I81" s="84"/>
+      <c r="J81" s="84"/>
+      <c r="K81" s="84"/>
+      <c r="L81" s="84"/>
+      <c r="M81" s="85"/>
       <c r="N81" s="9"/>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A82" s="7"/>
-      <c r="B82" s="104"/>
-[...10 lines deleted...]
-      <c r="M82" s="106"/>
+      <c r="B82" s="83"/>
+      <c r="C82" s="84"/>
+      <c r="D82" s="84"/>
+      <c r="E82" s="84"/>
+      <c r="F82" s="84"/>
+      <c r="G82" s="84"/>
+      <c r="H82" s="84"/>
+      <c r="I82" s="84"/>
+      <c r="J82" s="84"/>
+      <c r="K82" s="84"/>
+      <c r="L82" s="84"/>
+      <c r="M82" s="85"/>
       <c r="N82" s="9"/>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A83" s="7"/>
-      <c r="B83" s="104"/>
-[...10 lines deleted...]
-      <c r="M83" s="106"/>
+      <c r="B83" s="83"/>
+      <c r="C83" s="84"/>
+      <c r="D83" s="84"/>
+      <c r="E83" s="84"/>
+      <c r="F83" s="84"/>
+      <c r="G83" s="84"/>
+      <c r="H83" s="84"/>
+      <c r="I83" s="84"/>
+      <c r="J83" s="84"/>
+      <c r="K83" s="84"/>
+      <c r="L83" s="84"/>
+      <c r="M83" s="85"/>
       <c r="N83" s="9"/>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A84" s="7"/>
-      <c r="B84" s="104"/>
-[...10 lines deleted...]
-      <c r="M84" s="106"/>
+      <c r="B84" s="83"/>
+      <c r="C84" s="84"/>
+      <c r="D84" s="84"/>
+      <c r="E84" s="84"/>
+      <c r="F84" s="84"/>
+      <c r="G84" s="84"/>
+      <c r="H84" s="84"/>
+      <c r="I84" s="84"/>
+      <c r="J84" s="84"/>
+      <c r="K84" s="84"/>
+      <c r="L84" s="84"/>
+      <c r="M84" s="85"/>
       <c r="N84" s="9"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A85" s="7"/>
-      <c r="B85" s="104"/>
-[...10 lines deleted...]
-      <c r="M85" s="106"/>
+      <c r="B85" s="83"/>
+      <c r="C85" s="84"/>
+      <c r="D85" s="84"/>
+      <c r="E85" s="84"/>
+      <c r="F85" s="84"/>
+      <c r="G85" s="84"/>
+      <c r="H85" s="84"/>
+      <c r="I85" s="84"/>
+      <c r="J85" s="84"/>
+      <c r="K85" s="84"/>
+      <c r="L85" s="84"/>
+      <c r="M85" s="85"/>
       <c r="N85" s="9"/>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A86" s="7"/>
-      <c r="B86" s="104"/>
-[...10 lines deleted...]
-      <c r="M86" s="106"/>
+      <c r="B86" s="83"/>
+      <c r="C86" s="84"/>
+      <c r="D86" s="84"/>
+      <c r="E86" s="84"/>
+      <c r="F86" s="84"/>
+      <c r="G86" s="84"/>
+      <c r="H86" s="84"/>
+      <c r="I86" s="84"/>
+      <c r="J86" s="84"/>
+      <c r="K86" s="84"/>
+      <c r="L86" s="84"/>
+      <c r="M86" s="85"/>
       <c r="N86" s="9"/>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A87" s="7"/>
-      <c r="B87" s="104"/>
-[...10 lines deleted...]
-      <c r="M87" s="106"/>
+      <c r="B87" s="83"/>
+      <c r="C87" s="84"/>
+      <c r="D87" s="84"/>
+      <c r="E87" s="84"/>
+      <c r="F87" s="84"/>
+      <c r="G87" s="84"/>
+      <c r="H87" s="84"/>
+      <c r="I87" s="84"/>
+      <c r="J87" s="84"/>
+      <c r="K87" s="84"/>
+      <c r="L87" s="84"/>
+      <c r="M87" s="85"/>
       <c r="N87" s="9"/>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A88" s="7"/>
-      <c r="B88" s="104"/>
-[...10 lines deleted...]
-      <c r="M88" s="106"/>
+      <c r="B88" s="83"/>
+      <c r="C88" s="84"/>
+      <c r="D88" s="84"/>
+      <c r="E88" s="84"/>
+      <c r="F88" s="84"/>
+      <c r="G88" s="84"/>
+      <c r="H88" s="84"/>
+      <c r="I88" s="84"/>
+      <c r="J88" s="84"/>
+      <c r="K88" s="84"/>
+      <c r="L88" s="84"/>
+      <c r="M88" s="85"/>
       <c r="N88" s="9"/>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A89" s="7"/>
-      <c r="B89" s="104"/>
-[...10 lines deleted...]
-      <c r="M89" s="106"/>
+      <c r="B89" s="83"/>
+      <c r="C89" s="84"/>
+      <c r="D89" s="84"/>
+      <c r="E89" s="84"/>
+      <c r="F89" s="84"/>
+      <c r="G89" s="84"/>
+      <c r="H89" s="84"/>
+      <c r="I89" s="84"/>
+      <c r="J89" s="84"/>
+      <c r="K89" s="84"/>
+      <c r="L89" s="84"/>
+      <c r="M89" s="85"/>
       <c r="N89" s="9"/>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A90" s="7"/>
-      <c r="B90" s="104"/>
-[...10 lines deleted...]
-      <c r="M90" s="106"/>
+      <c r="B90" s="83"/>
+      <c r="C90" s="84"/>
+      <c r="D90" s="84"/>
+      <c r="E90" s="84"/>
+      <c r="F90" s="84"/>
+      <c r="G90" s="84"/>
+      <c r="H90" s="84"/>
+      <c r="I90" s="84"/>
+      <c r="J90" s="84"/>
+      <c r="K90" s="84"/>
+      <c r="L90" s="84"/>
+      <c r="M90" s="85"/>
       <c r="N90" s="9"/>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A91" s="7"/>
-      <c r="B91" s="104"/>
-[...10 lines deleted...]
-      <c r="M91" s="106"/>
+      <c r="B91" s="83"/>
+      <c r="C91" s="84"/>
+      <c r="D91" s="84"/>
+      <c r="E91" s="84"/>
+      <c r="F91" s="84"/>
+      <c r="G91" s="84"/>
+      <c r="H91" s="84"/>
+      <c r="I91" s="84"/>
+      <c r="J91" s="84"/>
+      <c r="K91" s="84"/>
+      <c r="L91" s="84"/>
+      <c r="M91" s="85"/>
       <c r="N91" s="9"/>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A92" s="7"/>
-      <c r="B92" s="104"/>
-[...10 lines deleted...]
-      <c r="M92" s="106"/>
+      <c r="B92" s="83"/>
+      <c r="C92" s="84"/>
+      <c r="D92" s="84"/>
+      <c r="E92" s="84"/>
+      <c r="F92" s="84"/>
+      <c r="G92" s="84"/>
+      <c r="H92" s="84"/>
+      <c r="I92" s="84"/>
+      <c r="J92" s="84"/>
+      <c r="K92" s="84"/>
+      <c r="L92" s="84"/>
+      <c r="M92" s="85"/>
       <c r="N92" s="9"/>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A93" s="7"/>
-      <c r="B93" s="104"/>
-[...10 lines deleted...]
-      <c r="M93" s="106"/>
+      <c r="B93" s="83"/>
+      <c r="C93" s="84"/>
+      <c r="D93" s="84"/>
+      <c r="E93" s="84"/>
+      <c r="F93" s="84"/>
+      <c r="G93" s="84"/>
+      <c r="H93" s="84"/>
+      <c r="I93" s="84"/>
+      <c r="J93" s="84"/>
+      <c r="K93" s="84"/>
+      <c r="L93" s="84"/>
+      <c r="M93" s="85"/>
       <c r="N93" s="9"/>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A94" s="7"/>
-      <c r="B94" s="104"/>
-[...10 lines deleted...]
-      <c r="M94" s="106"/>
+      <c r="B94" s="83"/>
+      <c r="C94" s="84"/>
+      <c r="D94" s="84"/>
+      <c r="E94" s="84"/>
+      <c r="F94" s="84"/>
+      <c r="G94" s="84"/>
+      <c r="H94" s="84"/>
+      <c r="I94" s="84"/>
+      <c r="J94" s="84"/>
+      <c r="K94" s="84"/>
+      <c r="L94" s="84"/>
+      <c r="M94" s="85"/>
       <c r="N94" s="9"/>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A95" s="7"/>
-      <c r="B95" s="104"/>
-[...10 lines deleted...]
-      <c r="M95" s="106"/>
+      <c r="B95" s="83"/>
+      <c r="C95" s="84"/>
+      <c r="D95" s="84"/>
+      <c r="E95" s="84"/>
+      <c r="F95" s="84"/>
+      <c r="G95" s="84"/>
+      <c r="H95" s="84"/>
+      <c r="I95" s="84"/>
+      <c r="J95" s="84"/>
+      <c r="K95" s="84"/>
+      <c r="L95" s="84"/>
+      <c r="M95" s="85"/>
       <c r="N95" s="9"/>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A96" s="7"/>
-      <c r="B96" s="104"/>
-[...10 lines deleted...]
-      <c r="M96" s="106"/>
+      <c r="B96" s="83"/>
+      <c r="C96" s="84"/>
+      <c r="D96" s="84"/>
+      <c r="E96" s="84"/>
+      <c r="F96" s="84"/>
+      <c r="G96" s="84"/>
+      <c r="H96" s="84"/>
+      <c r="I96" s="84"/>
+      <c r="J96" s="84"/>
+      <c r="K96" s="84"/>
+      <c r="L96" s="84"/>
+      <c r="M96" s="85"/>
       <c r="N96" s="9"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A97" s="7"/>
-      <c r="B97" s="104"/>
-[...10 lines deleted...]
-      <c r="M97" s="106"/>
+      <c r="B97" s="83"/>
+      <c r="C97" s="84"/>
+      <c r="D97" s="84"/>
+      <c r="E97" s="84"/>
+      <c r="F97" s="84"/>
+      <c r="G97" s="84"/>
+      <c r="H97" s="84"/>
+      <c r="I97" s="84"/>
+      <c r="J97" s="84"/>
+      <c r="K97" s="84"/>
+      <c r="L97" s="84"/>
+      <c r="M97" s="85"/>
       <c r="N97" s="9"/>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A98" s="7"/>
-      <c r="B98" s="104"/>
-[...10 lines deleted...]
-      <c r="M98" s="106"/>
+      <c r="B98" s="83"/>
+      <c r="C98" s="84"/>
+      <c r="D98" s="84"/>
+      <c r="E98" s="84"/>
+      <c r="F98" s="84"/>
+      <c r="G98" s="84"/>
+      <c r="H98" s="84"/>
+      <c r="I98" s="84"/>
+      <c r="J98" s="84"/>
+      <c r="K98" s="84"/>
+      <c r="L98" s="84"/>
+      <c r="M98" s="85"/>
       <c r="N98" s="9"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A99" s="7"/>
-      <c r="B99" s="104"/>
-[...10 lines deleted...]
-      <c r="M99" s="106"/>
+      <c r="B99" s="83"/>
+      <c r="C99" s="84"/>
+      <c r="D99" s="84"/>
+      <c r="E99" s="84"/>
+      <c r="F99" s="84"/>
+      <c r="G99" s="84"/>
+      <c r="H99" s="84"/>
+      <c r="I99" s="84"/>
+      <c r="J99" s="84"/>
+      <c r="K99" s="84"/>
+      <c r="L99" s="84"/>
+      <c r="M99" s="85"/>
       <c r="N99" s="9"/>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A100" s="7"/>
-      <c r="B100" s="104"/>
-[...10 lines deleted...]
-      <c r="M100" s="106"/>
+      <c r="B100" s="83"/>
+      <c r="C100" s="84"/>
+      <c r="D100" s="84"/>
+      <c r="E100" s="84"/>
+      <c r="F100" s="84"/>
+      <c r="G100" s="84"/>
+      <c r="H100" s="84"/>
+      <c r="I100" s="84"/>
+      <c r="J100" s="84"/>
+      <c r="K100" s="84"/>
+      <c r="L100" s="84"/>
+      <c r="M100" s="85"/>
       <c r="N100" s="9"/>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A101" s="7"/>
-      <c r="B101" s="104"/>
-[...10 lines deleted...]
-      <c r="M101" s="106"/>
+      <c r="B101" s="83"/>
+      <c r="C101" s="84"/>
+      <c r="D101" s="84"/>
+      <c r="E101" s="84"/>
+      <c r="F101" s="84"/>
+      <c r="G101" s="84"/>
+      <c r="H101" s="84"/>
+      <c r="I101" s="84"/>
+      <c r="J101" s="84"/>
+      <c r="K101" s="84"/>
+      <c r="L101" s="84"/>
+      <c r="M101" s="85"/>
       <c r="N101" s="9"/>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A102" s="7"/>
-      <c r="B102" s="104"/>
-[...10 lines deleted...]
-      <c r="M102" s="106"/>
+      <c r="B102" s="83"/>
+      <c r="C102" s="84"/>
+      <c r="D102" s="84"/>
+      <c r="E102" s="84"/>
+      <c r="F102" s="84"/>
+      <c r="G102" s="84"/>
+      <c r="H102" s="84"/>
+      <c r="I102" s="84"/>
+      <c r="J102" s="84"/>
+      <c r="K102" s="84"/>
+      <c r="L102" s="84"/>
+      <c r="M102" s="85"/>
       <c r="N102" s="9"/>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A103" s="7"/>
-      <c r="B103" s="104"/>
-[...10 lines deleted...]
-      <c r="M103" s="106"/>
+      <c r="B103" s="83"/>
+      <c r="C103" s="84"/>
+      <c r="D103" s="84"/>
+      <c r="E103" s="84"/>
+      <c r="F103" s="84"/>
+      <c r="G103" s="84"/>
+      <c r="H103" s="84"/>
+      <c r="I103" s="84"/>
+      <c r="J103" s="84"/>
+      <c r="K103" s="84"/>
+      <c r="L103" s="84"/>
+      <c r="M103" s="85"/>
       <c r="N103" s="9"/>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A104" s="7"/>
-      <c r="B104" s="104"/>
-[...10 lines deleted...]
-      <c r="M104" s="106"/>
+      <c r="B104" s="83"/>
+      <c r="C104" s="84"/>
+      <c r="D104" s="84"/>
+      <c r="E104" s="84"/>
+      <c r="F104" s="84"/>
+      <c r="G104" s="84"/>
+      <c r="H104" s="84"/>
+      <c r="I104" s="84"/>
+      <c r="J104" s="84"/>
+      <c r="K104" s="84"/>
+      <c r="L104" s="84"/>
+      <c r="M104" s="85"/>
       <c r="N104" s="9"/>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A105" s="7"/>
-      <c r="B105" s="104"/>
-[...10 lines deleted...]
-      <c r="M105" s="106"/>
+      <c r="B105" s="83"/>
+      <c r="C105" s="84"/>
+      <c r="D105" s="84"/>
+      <c r="E105" s="84"/>
+      <c r="F105" s="84"/>
+      <c r="G105" s="84"/>
+      <c r="H105" s="84"/>
+      <c r="I105" s="84"/>
+      <c r="J105" s="84"/>
+      <c r="K105" s="84"/>
+      <c r="L105" s="84"/>
+      <c r="M105" s="85"/>
       <c r="N105" s="9"/>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A106" s="7"/>
-      <c r="B106" s="104"/>
-[...10 lines deleted...]
-      <c r="M106" s="106"/>
+      <c r="B106" s="83"/>
+      <c r="C106" s="84"/>
+      <c r="D106" s="84"/>
+      <c r="E106" s="84"/>
+      <c r="F106" s="84"/>
+      <c r="G106" s="84"/>
+      <c r="H106" s="84"/>
+      <c r="I106" s="84"/>
+      <c r="J106" s="84"/>
+      <c r="K106" s="84"/>
+      <c r="L106" s="84"/>
+      <c r="M106" s="85"/>
       <c r="N106" s="9"/>
     </row>
-    <row r="107" spans="1:14" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="7"/>
-      <c r="B107" s="104"/>
-[...10 lines deleted...]
-      <c r="M107" s="106"/>
+      <c r="B107" s="83"/>
+      <c r="C107" s="84"/>
+      <c r="D107" s="84"/>
+      <c r="E107" s="84"/>
+      <c r="F107" s="84"/>
+      <c r="G107" s="84"/>
+      <c r="H107" s="84"/>
+      <c r="I107" s="84"/>
+      <c r="J107" s="84"/>
+      <c r="K107" s="84"/>
+      <c r="L107" s="84"/>
+      <c r="M107" s="85"/>
       <c r="N107" s="9"/>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A108" s="7"/>
       <c r="B108" s="14"/>
       <c r="M108" s="15"/>
       <c r="N108" s="9"/>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A109" s="7"/>
-      <c r="B109" s="101" t="s">
-[...12 lines deleted...]
-      <c r="M109" s="103"/>
+      <c r="B109" s="80" t="s">
+        <v>652</v>
+      </c>
+      <c r="C109" s="81"/>
+      <c r="D109" s="81"/>
+      <c r="E109" s="81"/>
+      <c r="F109" s="81"/>
+      <c r="G109" s="81"/>
+      <c r="H109" s="81"/>
+      <c r="I109" s="81"/>
+      <c r="J109" s="81"/>
+      <c r="K109" s="81"/>
+      <c r="L109" s="81"/>
+      <c r="M109" s="82"/>
       <c r="N109" s="9"/>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A110" s="7"/>
-      <c r="B110" s="104"/>
-[...10 lines deleted...]
-      <c r="M110" s="106"/>
+      <c r="B110" s="83"/>
+      <c r="C110" s="84"/>
+      <c r="D110" s="84"/>
+      <c r="E110" s="84"/>
+      <c r="F110" s="84"/>
+      <c r="G110" s="84"/>
+      <c r="H110" s="84"/>
+      <c r="I110" s="84"/>
+      <c r="J110" s="84"/>
+      <c r="K110" s="84"/>
+      <c r="L110" s="84"/>
+      <c r="M110" s="85"/>
       <c r="N110" s="9"/>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A111" s="7"/>
-      <c r="B111" s="104"/>
-[...10 lines deleted...]
-      <c r="M111" s="106"/>
+      <c r="B111" s="83"/>
+      <c r="C111" s="84"/>
+      <c r="D111" s="84"/>
+      <c r="E111" s="84"/>
+      <c r="F111" s="84"/>
+      <c r="G111" s="84"/>
+      <c r="H111" s="84"/>
+      <c r="I111" s="84"/>
+      <c r="J111" s="84"/>
+      <c r="K111" s="84"/>
+      <c r="L111" s="84"/>
+      <c r="M111" s="85"/>
       <c r="N111" s="9"/>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A112" s="7"/>
-      <c r="B112" s="104"/>
-[...10 lines deleted...]
-      <c r="M112" s="106"/>
+      <c r="B112" s="83"/>
+      <c r="C112" s="84"/>
+      <c r="D112" s="84"/>
+      <c r="E112" s="84"/>
+      <c r="F112" s="84"/>
+      <c r="G112" s="84"/>
+      <c r="H112" s="84"/>
+      <c r="I112" s="84"/>
+      <c r="J112" s="84"/>
+      <c r="K112" s="84"/>
+      <c r="L112" s="84"/>
+      <c r="M112" s="85"/>
       <c r="N112" s="9"/>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A113" s="7"/>
-      <c r="B113" s="104"/>
-[...10 lines deleted...]
-      <c r="M113" s="106"/>
+      <c r="B113" s="83"/>
+      <c r="C113" s="84"/>
+      <c r="D113" s="84"/>
+      <c r="E113" s="84"/>
+      <c r="F113" s="84"/>
+      <c r="G113" s="84"/>
+      <c r="H113" s="84"/>
+      <c r="I113" s="84"/>
+      <c r="J113" s="84"/>
+      <c r="K113" s="84"/>
+      <c r="L113" s="84"/>
+      <c r="M113" s="85"/>
       <c r="N113" s="9"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A114" s="7"/>
-      <c r="B114" s="104"/>
-[...10 lines deleted...]
-      <c r="M114" s="106"/>
+      <c r="B114" s="83"/>
+      <c r="C114" s="84"/>
+      <c r="D114" s="84"/>
+      <c r="E114" s="84"/>
+      <c r="F114" s="84"/>
+      <c r="G114" s="84"/>
+      <c r="H114" s="84"/>
+      <c r="I114" s="84"/>
+      <c r="J114" s="84"/>
+      <c r="K114" s="84"/>
+      <c r="L114" s="84"/>
+      <c r="M114" s="85"/>
       <c r="N114" s="9"/>
     </row>
     <row r="115" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="7"/>
-      <c r="B115" s="104"/>
-[...10 lines deleted...]
-      <c r="M115" s="106"/>
+      <c r="B115" s="83"/>
+      <c r="C115" s="84"/>
+      <c r="D115" s="84"/>
+      <c r="E115" s="84"/>
+      <c r="F115" s="84"/>
+      <c r="G115" s="84"/>
+      <c r="H115" s="84"/>
+      <c r="I115" s="84"/>
+      <c r="J115" s="84"/>
+      <c r="K115" s="84"/>
+      <c r="L115" s="84"/>
+      <c r="M115" s="85"/>
       <c r="N115" s="9"/>
     </row>
     <row r="116" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A116" s="7"/>
       <c r="B116" s="14"/>
       <c r="E116" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F116" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G116" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H116" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I116" s="16" t="s">
         <v>15</v>
       </c>
       <c r="M116" s="15"/>
       <c r="N116" s="9"/>
     </row>
     <row r="117" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="7"/>
       <c r="B117" s="14"/>
       <c r="E117" s="18">
         <v>276</v>
       </c>
-      <c r="F117" s="21" t="s">
-        <v>387</v>
+      <c r="F117" s="18">
+        <v>117</v>
       </c>
       <c r="G117" s="18" t="s">
-        <v>961</v>
+        <v>630</v>
       </c>
       <c r="H117" s="18">
         <v>2</v>
       </c>
       <c r="I117" s="18">
         <v>9</v>
       </c>
       <c r="M117" s="15"/>
       <c r="N117" s="9"/>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A118" s="7"/>
-      <c r="B118" s="101" t="s">
-[...12 lines deleted...]
-      <c r="M118" s="103"/>
+      <c r="B118" s="80" t="s">
+        <v>653</v>
+      </c>
+      <c r="C118" s="81"/>
+      <c r="D118" s="81"/>
+      <c r="E118" s="81"/>
+      <c r="F118" s="81"/>
+      <c r="G118" s="81"/>
+      <c r="H118" s="81"/>
+      <c r="I118" s="81"/>
+      <c r="J118" s="81"/>
+      <c r="K118" s="81"/>
+      <c r="L118" s="81"/>
+      <c r="M118" s="82"/>
       <c r="N118" s="9"/>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A119" s="7"/>
-      <c r="B119" s="104"/>
-[...10 lines deleted...]
-      <c r="M119" s="106"/>
+      <c r="B119" s="83"/>
+      <c r="C119" s="84"/>
+      <c r="D119" s="84"/>
+      <c r="E119" s="84"/>
+      <c r="F119" s="84"/>
+      <c r="G119" s="84"/>
+      <c r="H119" s="84"/>
+      <c r="I119" s="84"/>
+      <c r="J119" s="84"/>
+      <c r="K119" s="84"/>
+      <c r="L119" s="84"/>
+      <c r="M119" s="85"/>
       <c r="N119" s="9"/>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A120" s="7"/>
-      <c r="B120" s="104"/>
-[...10 lines deleted...]
-      <c r="M120" s="106"/>
+      <c r="B120" s="83"/>
+      <c r="C120" s="84"/>
+      <c r="D120" s="84"/>
+      <c r="E120" s="84"/>
+      <c r="F120" s="84"/>
+      <c r="G120" s="84"/>
+      <c r="H120" s="84"/>
+      <c r="I120" s="84"/>
+      <c r="J120" s="84"/>
+      <c r="K120" s="84"/>
+      <c r="L120" s="84"/>
+      <c r="M120" s="85"/>
       <c r="N120" s="9"/>
     </row>
     <row r="121" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A121" s="7"/>
       <c r="B121" s="14"/>
       <c r="E121" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F121" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G121" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H121" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I121" s="16" t="s">
         <v>15</v>
       </c>
       <c r="M121" s="15"/>
       <c r="N121" s="9"/>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A122" s="7"/>
       <c r="B122" s="14"/>
-      <c r="E122" s="21" t="s">
-[...3 lines deleted...]
-        <v>387</v>
+      <c r="E122" s="18">
+        <v>40</v>
+      </c>
+      <c r="F122" s="18">
+        <v>117</v>
       </c>
       <c r="G122" s="19">
-        <v>2000</v>
+        <v>15000</v>
       </c>
       <c r="H122" s="18">
         <v>2</v>
       </c>
       <c r="I122" s="18">
         <v>3</v>
       </c>
       <c r="M122" s="15"/>
       <c r="N122" s="9"/>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A123" s="7"/>
       <c r="B123" s="14"/>
-      <c r="E123" s="22" t="s">
-[...3 lines deleted...]
-        <v>389</v>
+      <c r="E123" s="16">
+        <v>40</v>
+      </c>
+      <c r="F123" s="17">
+        <v>317</v>
       </c>
       <c r="G123" s="17" t="s">
-        <v>961</v>
+        <v>630</v>
       </c>
       <c r="H123" s="17">
         <v>2</v>
       </c>
       <c r="I123" s="16">
         <v>1</v>
       </c>
       <c r="M123" s="15"/>
       <c r="N123" s="9"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A124" s="7"/>
-      <c r="B124" s="101" t="s">
-[...12 lines deleted...]
-      <c r="M124" s="103"/>
+      <c r="B124" s="80" t="s">
+        <v>654</v>
+      </c>
+      <c r="C124" s="81"/>
+      <c r="D124" s="81"/>
+      <c r="E124" s="81"/>
+      <c r="F124" s="81"/>
+      <c r="G124" s="81"/>
+      <c r="H124" s="81"/>
+      <c r="I124" s="81"/>
+      <c r="J124" s="81"/>
+      <c r="K124" s="81"/>
+      <c r="L124" s="81"/>
+      <c r="M124" s="82"/>
       <c r="N124" s="9"/>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A125" s="7"/>
-      <c r="B125" s="123"/>
-[...10 lines deleted...]
-      <c r="M125" s="103"/>
+      <c r="B125" s="95"/>
+      <c r="C125" s="81"/>
+      <c r="D125" s="81"/>
+      <c r="E125" s="81"/>
+      <c r="F125" s="81"/>
+      <c r="G125" s="81"/>
+      <c r="H125" s="81"/>
+      <c r="I125" s="81"/>
+      <c r="J125" s="81"/>
+      <c r="K125" s="81"/>
+      <c r="L125" s="81"/>
+      <c r="M125" s="82"/>
       <c r="N125" s="9"/>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A126" s="7"/>
-      <c r="B126" s="123"/>
-[...10 lines deleted...]
-      <c r="M126" s="103"/>
+      <c r="B126" s="95"/>
+      <c r="C126" s="81"/>
+      <c r="D126" s="81"/>
+      <c r="E126" s="81"/>
+      <c r="F126" s="81"/>
+      <c r="G126" s="81"/>
+      <c r="H126" s="81"/>
+      <c r="I126" s="81"/>
+      <c r="J126" s="81"/>
+      <c r="K126" s="81"/>
+      <c r="L126" s="81"/>
+      <c r="M126" s="82"/>
       <c r="N126" s="9"/>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A127" s="7"/>
-      <c r="B127" s="123"/>
-[...10 lines deleted...]
-      <c r="M127" s="103"/>
+      <c r="B127" s="95"/>
+      <c r="C127" s="81"/>
+      <c r="D127" s="81"/>
+      <c r="E127" s="81"/>
+      <c r="F127" s="81"/>
+      <c r="G127" s="81"/>
+      <c r="H127" s="81"/>
+      <c r="I127" s="81"/>
+      <c r="J127" s="81"/>
+      <c r="K127" s="81"/>
+      <c r="L127" s="81"/>
+      <c r="M127" s="82"/>
       <c r="N127" s="9"/>
     </row>
     <row r="128" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A128" s="7"/>
       <c r="B128" s="14"/>
       <c r="E128" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F128" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G128" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H128" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I128" s="16" t="s">
         <v>15</v>
       </c>
       <c r="M128" s="15"/>
       <c r="N128" s="9"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A129" s="7"/>
       <c r="B129" s="14"/>
       <c r="E129" s="18">
         <v>705</v>
       </c>
-      <c r="F129" s="21" t="s">
-        <v>389</v>
+      <c r="F129" s="18">
+        <v>317</v>
       </c>
       <c r="G129" s="19">
-        <v>3000</v>
+        <v>20000</v>
       </c>
       <c r="H129" s="18">
         <v>1</v>
       </c>
       <c r="I129" s="18">
         <v>3</v>
       </c>
       <c r="M129" s="15"/>
       <c r="N129" s="9"/>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A130" s="7"/>
       <c r="B130" s="14"/>
       <c r="E130" s="16">
         <v>705</v>
       </c>
       <c r="F130" s="17">
-        <v>1223</v>
+        <v>1217</v>
       </c>
       <c r="G130" s="17" t="s">
-        <v>962</v>
+        <v>631</v>
       </c>
       <c r="H130" s="17">
         <v>1</v>
       </c>
       <c r="I130" s="16">
         <v>3</v>
       </c>
       <c r="M130" s="15"/>
       <c r="N130" s="9"/>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A131" s="7"/>
       <c r="B131" s="14"/>
       <c r="E131" s="16">
         <v>276</v>
       </c>
       <c r="F131" s="17">
-        <v>1223</v>
+        <v>1217</v>
       </c>
       <c r="G131" s="20">
-        <v>3000</v>
+        <v>20000</v>
       </c>
       <c r="H131" s="17">
         <v>1</v>
       </c>
       <c r="I131" s="16">
         <v>3</v>
       </c>
       <c r="M131" s="15"/>
       <c r="N131" s="9"/>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A132" s="7"/>
-      <c r="B132" s="101" t="s">
-[...12 lines deleted...]
-      <c r="M132" s="103"/>
+      <c r="B132" s="80" t="s">
+        <v>655</v>
+      </c>
+      <c r="C132" s="81"/>
+      <c r="D132" s="81"/>
+      <c r="E132" s="81"/>
+      <c r="F132" s="81"/>
+      <c r="G132" s="81"/>
+      <c r="H132" s="81"/>
+      <c r="I132" s="81"/>
+      <c r="J132" s="81"/>
+      <c r="K132" s="81"/>
+      <c r="L132" s="81"/>
+      <c r="M132" s="82"/>
       <c r="N132" s="9"/>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A133" s="7"/>
-      <c r="B133" s="123"/>
-[...10 lines deleted...]
-      <c r="M133" s="103"/>
+      <c r="B133" s="95"/>
+      <c r="C133" s="81"/>
+      <c r="D133" s="81"/>
+      <c r="E133" s="81"/>
+      <c r="F133" s="81"/>
+      <c r="G133" s="81"/>
+      <c r="H133" s="81"/>
+      <c r="I133" s="81"/>
+      <c r="J133" s="81"/>
+      <c r="K133" s="81"/>
+      <c r="L133" s="81"/>
+      <c r="M133" s="82"/>
       <c r="N133" s="9"/>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A134" s="7"/>
-      <c r="B134" s="123"/>
-[...10 lines deleted...]
-      <c r="M134" s="103"/>
+      <c r="B134" s="95"/>
+      <c r="C134" s="81"/>
+      <c r="D134" s="81"/>
+      <c r="E134" s="81"/>
+      <c r="F134" s="81"/>
+      <c r="G134" s="81"/>
+      <c r="H134" s="81"/>
+      <c r="I134" s="81"/>
+      <c r="J134" s="81"/>
+      <c r="K134" s="81"/>
+      <c r="L134" s="81"/>
+      <c r="M134" s="82"/>
       <c r="N134" s="9"/>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A135" s="7"/>
-      <c r="B135" s="123"/>
-[...10 lines deleted...]
-      <c r="M135" s="103"/>
+      <c r="B135" s="95"/>
+      <c r="C135" s="81"/>
+      <c r="D135" s="81"/>
+      <c r="E135" s="81"/>
+      <c r="F135" s="81"/>
+      <c r="G135" s="81"/>
+      <c r="H135" s="81"/>
+      <c r="I135" s="81"/>
+      <c r="J135" s="81"/>
+      <c r="K135" s="81"/>
+      <c r="L135" s="81"/>
+      <c r="M135" s="82"/>
       <c r="N135" s="9"/>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A136" s="7"/>
-      <c r="B136" s="123"/>
-[...10 lines deleted...]
-      <c r="M136" s="103"/>
+      <c r="B136" s="95"/>
+      <c r="C136" s="81"/>
+      <c r="D136" s="81"/>
+      <c r="E136" s="81"/>
+      <c r="F136" s="81"/>
+      <c r="G136" s="81"/>
+      <c r="H136" s="81"/>
+      <c r="I136" s="81"/>
+      <c r="J136" s="81"/>
+      <c r="K136" s="81"/>
+      <c r="L136" s="81"/>
+      <c r="M136" s="82"/>
       <c r="N136" s="9"/>
     </row>
     <row r="137" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A137" s="7"/>
       <c r="B137" s="14"/>
       <c r="E137" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F137" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G137" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H137" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I137" s="16" t="s">
         <v>15</v>
       </c>
       <c r="M137" s="15"/>
       <c r="N137" s="9"/>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A138" s="7"/>
       <c r="B138" s="14"/>
       <c r="E138" s="18">
         <v>276</v>
       </c>
-      <c r="F138" s="21" t="s">
-        <v>389</v>
+      <c r="F138" s="18">
+        <v>317</v>
       </c>
       <c r="G138" s="18">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="H138" s="18">
         <v>2</v>
       </c>
       <c r="I138" s="18">
         <v>10</v>
       </c>
       <c r="M138" s="15"/>
       <c r="N138" s="9"/>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A139" s="7"/>
       <c r="B139" s="14"/>
       <c r="E139" s="16">
         <v>276</v>
       </c>
-      <c r="F139" s="36" t="s">
-        <v>395</v>
+      <c r="F139" s="17">
+        <v>917</v>
       </c>
       <c r="G139" s="17" t="s">
-        <v>963</v>
+        <v>637</v>
       </c>
       <c r="H139" s="17">
         <v>2</v>
       </c>
       <c r="I139" s="16">
         <v>1</v>
       </c>
       <c r="M139" s="15"/>
       <c r="N139" s="9"/>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A140" s="7"/>
-      <c r="B140" s="101" t="s">
-[...12 lines deleted...]
-      <c r="M140" s="103"/>
+      <c r="B140" s="80" t="s">
+        <v>656</v>
+      </c>
+      <c r="C140" s="81"/>
+      <c r="D140" s="81"/>
+      <c r="E140" s="81"/>
+      <c r="F140" s="81"/>
+      <c r="G140" s="81"/>
+      <c r="H140" s="81"/>
+      <c r="I140" s="81"/>
+      <c r="J140" s="81"/>
+      <c r="K140" s="81"/>
+      <c r="L140" s="81"/>
+      <c r="M140" s="82"/>
       <c r="N140" s="9"/>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A141" s="7"/>
-      <c r="B141" s="123"/>
-[...10 lines deleted...]
-      <c r="M141" s="103"/>
+      <c r="B141" s="95"/>
+      <c r="C141" s="81"/>
+      <c r="D141" s="81"/>
+      <c r="E141" s="81"/>
+      <c r="F141" s="81"/>
+      <c r="G141" s="81"/>
+      <c r="H141" s="81"/>
+      <c r="I141" s="81"/>
+      <c r="J141" s="81"/>
+      <c r="K141" s="81"/>
+      <c r="L141" s="81"/>
+      <c r="M141" s="82"/>
       <c r="N141" s="9"/>
     </row>
     <row r="142" spans="1:14" ht="48" x14ac:dyDescent="0.2">
       <c r="A142" s="7"/>
       <c r="B142" s="14"/>
       <c r="E142" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F142" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G142" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H142" s="17" t="s">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="I142" s="16" t="s">
         <v>15</v>
       </c>
       <c r="M142" s="15"/>
       <c r="N142" s="9"/>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A143" s="7"/>
       <c r="B143" s="14"/>
       <c r="E143" s="18">
         <v>276</v>
       </c>
-      <c r="F143" s="21" t="s">
-        <v>390</v>
+      <c r="F143" s="18">
+        <v>417</v>
       </c>
       <c r="G143" s="18" t="s">
-        <v>964</v>
+        <v>638</v>
       </c>
       <c r="H143" s="18">
         <v>3</v>
       </c>
       <c r="I143" s="18">
         <v>1</v>
       </c>
       <c r="M143" s="15"/>
       <c r="N143" s="9"/>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A144" s="7"/>
       <c r="B144" s="14"/>
-      <c r="E144" s="35"/>
-[...3 lines deleted...]
-      <c r="I144" s="35"/>
       <c r="M144" s="15"/>
       <c r="N144" s="9"/>
     </row>
-    <row r="145" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A145" s="7"/>
-      <c r="B145" s="14"/>
-      <c r="M145" s="15"/>
+      <c r="B145" s="86" t="s">
+        <v>640</v>
+      </c>
+      <c r="C145" s="58"/>
+      <c r="D145" s="58"/>
+      <c r="E145" s="58"/>
+      <c r="F145" s="58"/>
+      <c r="G145" s="58"/>
+      <c r="H145" s="58"/>
+      <c r="I145" s="58"/>
+      <c r="J145" s="58"/>
+      <c r="K145" s="58"/>
+      <c r="L145" s="58"/>
+      <c r="M145" s="60"/>
       <c r="N145" s="9"/>
     </row>
-    <row r="146" spans="1:14" s="34" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-    <row r="147" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A146" s="7"/>
+      <c r="B146" s="80" t="s">
+        <v>657</v>
+      </c>
+      <c r="C146" s="81"/>
+      <c r="D146" s="81"/>
+      <c r="E146" s="81"/>
+      <c r="F146" s="81"/>
+      <c r="G146" s="81"/>
+      <c r="H146" s="81"/>
+      <c r="I146" s="81"/>
+      <c r="J146" s="81"/>
+      <c r="K146" s="81"/>
+      <c r="L146" s="81"/>
+      <c r="M146" s="82"/>
+      <c r="N146" s="9"/>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A147" s="7"/>
-      <c r="B147" s="117" t="s">
-[...12 lines deleted...]
-      <c r="M147" s="84"/>
+      <c r="B147" s="83"/>
+      <c r="C147" s="84"/>
+      <c r="D147" s="84"/>
+      <c r="E147" s="84"/>
+      <c r="F147" s="84"/>
+      <c r="G147" s="84"/>
+      <c r="H147" s="84"/>
+      <c r="I147" s="84"/>
+      <c r="J147" s="84"/>
+      <c r="K147" s="84"/>
+      <c r="L147" s="84"/>
+      <c r="M147" s="85"/>
       <c r="N147" s="9"/>
     </row>
-    <row r="148" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A148" s="7"/>
-      <c r="B148" s="101" t="s">
-[...12 lines deleted...]
-      <c r="M148" s="103"/>
+      <c r="B148" s="83"/>
+      <c r="C148" s="84"/>
+      <c r="D148" s="84"/>
+      <c r="E148" s="84"/>
+      <c r="F148" s="84"/>
+      <c r="G148" s="84"/>
+      <c r="H148" s="84"/>
+      <c r="I148" s="84"/>
+      <c r="J148" s="84"/>
+      <c r="K148" s="84"/>
+      <c r="L148" s="84"/>
+      <c r="M148" s="85"/>
       <c r="N148" s="9"/>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A149" s="7"/>
-      <c r="B149" s="104"/>
-[...10 lines deleted...]
-      <c r="M149" s="106"/>
+      <c r="B149" s="83"/>
+      <c r="C149" s="84"/>
+      <c r="D149" s="84"/>
+      <c r="E149" s="84"/>
+      <c r="F149" s="84"/>
+      <c r="G149" s="84"/>
+      <c r="H149" s="84"/>
+      <c r="I149" s="84"/>
+      <c r="J149" s="84"/>
+      <c r="K149" s="84"/>
+      <c r="L149" s="84"/>
+      <c r="M149" s="85"/>
       <c r="N149" s="9"/>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A150" s="7"/>
-      <c r="B150" s="104"/>
-[...10 lines deleted...]
-      <c r="M150" s="106"/>
+      <c r="B150" s="83"/>
+      <c r="C150" s="84"/>
+      <c r="D150" s="84"/>
+      <c r="E150" s="84"/>
+      <c r="F150" s="84"/>
+      <c r="G150" s="84"/>
+      <c r="H150" s="84"/>
+      <c r="I150" s="84"/>
+      <c r="J150" s="84"/>
+      <c r="K150" s="84"/>
+      <c r="L150" s="84"/>
+      <c r="M150" s="85"/>
       <c r="N150" s="9"/>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A151" s="7"/>
-      <c r="B151" s="104"/>
-[...10 lines deleted...]
-      <c r="M151" s="106"/>
+      <c r="B151" s="83"/>
+      <c r="C151" s="84"/>
+      <c r="D151" s="84"/>
+      <c r="E151" s="84"/>
+      <c r="F151" s="84"/>
+      <c r="G151" s="84"/>
+      <c r="H151" s="84"/>
+      <c r="I151" s="84"/>
+      <c r="J151" s="84"/>
+      <c r="K151" s="84"/>
+      <c r="L151" s="84"/>
+      <c r="M151" s="85"/>
       <c r="N151" s="9"/>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A152" s="7"/>
-      <c r="B152" s="104"/>
-[...10 lines deleted...]
-      <c r="M152" s="106"/>
+      <c r="B152" s="83"/>
+      <c r="C152" s="84"/>
+      <c r="D152" s="84"/>
+      <c r="E152" s="84"/>
+      <c r="F152" s="84"/>
+      <c r="G152" s="84"/>
+      <c r="H152" s="84"/>
+      <c r="I152" s="84"/>
+      <c r="J152" s="84"/>
+      <c r="K152" s="84"/>
+      <c r="L152" s="84"/>
+      <c r="M152" s="85"/>
       <c r="N152" s="9"/>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A153" s="7"/>
-      <c r="B153" s="104"/>
-[...10 lines deleted...]
-      <c r="M153" s="106"/>
+      <c r="B153" s="83"/>
+      <c r="C153" s="84"/>
+      <c r="D153" s="84"/>
+      <c r="E153" s="84"/>
+      <c r="F153" s="84"/>
+      <c r="G153" s="84"/>
+      <c r="H153" s="84"/>
+      <c r="I153" s="84"/>
+      <c r="J153" s="84"/>
+      <c r="K153" s="84"/>
+      <c r="L153" s="84"/>
+      <c r="M153" s="85"/>
       <c r="N153" s="9"/>
     </row>
     <row r="154" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A154" s="7"/>
-      <c r="B154" s="104"/>
-[...10 lines deleted...]
-      <c r="M154" s="106"/>
+      <c r="B154" s="83"/>
+      <c r="C154" s="84"/>
+      <c r="D154" s="84"/>
+      <c r="E154" s="84"/>
+      <c r="F154" s="84"/>
+      <c r="G154" s="84"/>
+      <c r="H154" s="84"/>
+      <c r="I154" s="84"/>
+      <c r="J154" s="84"/>
+      <c r="K154" s="84"/>
+      <c r="L154" s="84"/>
+      <c r="M154" s="85"/>
       <c r="N154" s="9"/>
     </row>
     <row r="155" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A155" s="7"/>
-      <c r="B155" s="104"/>
-[...10 lines deleted...]
-      <c r="M155" s="106"/>
+      <c r="B155" s="83"/>
+      <c r="C155" s="84"/>
+      <c r="D155" s="84"/>
+      <c r="E155" s="84"/>
+      <c r="F155" s="84"/>
+      <c r="G155" s="84"/>
+      <c r="H155" s="84"/>
+      <c r="I155" s="84"/>
+      <c r="J155" s="84"/>
+      <c r="K155" s="84"/>
+      <c r="L155" s="84"/>
+      <c r="M155" s="85"/>
       <c r="N155" s="9"/>
     </row>
     <row r="156" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A156" s="7"/>
-      <c r="B156" s="104"/>
-[...10 lines deleted...]
-      <c r="M156" s="106"/>
+      <c r="B156" s="83"/>
+      <c r="C156" s="84"/>
+      <c r="D156" s="84"/>
+      <c r="E156" s="84"/>
+      <c r="F156" s="84"/>
+      <c r="G156" s="84"/>
+      <c r="H156" s="84"/>
+      <c r="I156" s="84"/>
+      <c r="J156" s="84"/>
+      <c r="K156" s="84"/>
+      <c r="L156" s="84"/>
+      <c r="M156" s="85"/>
       <c r="N156" s="9"/>
     </row>
     <row r="157" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A157" s="7"/>
-      <c r="B157" s="104"/>
-[...10 lines deleted...]
-      <c r="M157" s="106"/>
+      <c r="B157" s="83"/>
+      <c r="C157" s="84"/>
+      <c r="D157" s="84"/>
+      <c r="E157" s="84"/>
+      <c r="F157" s="84"/>
+      <c r="G157" s="84"/>
+      <c r="H157" s="84"/>
+      <c r="I157" s="84"/>
+      <c r="J157" s="84"/>
+      <c r="K157" s="84"/>
+      <c r="L157" s="84"/>
+      <c r="M157" s="85"/>
       <c r="N157" s="9"/>
     </row>
     <row r="158" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A158" s="7"/>
-      <c r="B158" s="104"/>
-[...10 lines deleted...]
-      <c r="M158" s="106"/>
+      <c r="B158" s="83"/>
+      <c r="C158" s="84"/>
+      <c r="D158" s="84"/>
+      <c r="E158" s="84"/>
+      <c r="F158" s="84"/>
+      <c r="G158" s="84"/>
+      <c r="H158" s="84"/>
+      <c r="I158" s="84"/>
+      <c r="J158" s="84"/>
+      <c r="K158" s="84"/>
+      <c r="L158" s="84"/>
+      <c r="M158" s="85"/>
       <c r="N158" s="9"/>
     </row>
     <row r="159" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A159" s="7"/>
-      <c r="B159" s="104"/>
-[...10 lines deleted...]
-      <c r="M159" s="106"/>
+      <c r="B159" s="83"/>
+      <c r="C159" s="84"/>
+      <c r="D159" s="84"/>
+      <c r="E159" s="84"/>
+      <c r="F159" s="84"/>
+      <c r="G159" s="84"/>
+      <c r="H159" s="84"/>
+      <c r="I159" s="84"/>
+      <c r="J159" s="84"/>
+      <c r="K159" s="84"/>
+      <c r="L159" s="84"/>
+      <c r="M159" s="85"/>
       <c r="N159" s="9"/>
     </row>
     <row r="160" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A160" s="7"/>
-      <c r="B160" s="104"/>
-[...10 lines deleted...]
-      <c r="M160" s="106"/>
+      <c r="B160" s="83"/>
+      <c r="C160" s="84"/>
+      <c r="D160" s="84"/>
+      <c r="E160" s="84"/>
+      <c r="F160" s="84"/>
+      <c r="G160" s="84"/>
+      <c r="H160" s="84"/>
+      <c r="I160" s="84"/>
+      <c r="J160" s="84"/>
+      <c r="K160" s="84"/>
+      <c r="L160" s="84"/>
+      <c r="M160" s="85"/>
       <c r="N160" s="9"/>
     </row>
     <row r="161" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A161" s="7"/>
-      <c r="B161" s="104"/>
-[...10 lines deleted...]
-      <c r="M161" s="106"/>
+      <c r="B161" s="83"/>
+      <c r="C161" s="84"/>
+      <c r="D161" s="84"/>
+      <c r="E161" s="84"/>
+      <c r="F161" s="84"/>
+      <c r="G161" s="84"/>
+      <c r="H161" s="84"/>
+      <c r="I161" s="84"/>
+      <c r="J161" s="84"/>
+      <c r="K161" s="84"/>
+      <c r="L161" s="84"/>
+      <c r="M161" s="85"/>
       <c r="N161" s="9"/>
     </row>
     <row r="162" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A162" s="7"/>
-      <c r="B162" s="104"/>
-[...10 lines deleted...]
-      <c r="M162" s="106"/>
+      <c r="B162" s="83"/>
+      <c r="C162" s="84"/>
+      <c r="D162" s="84"/>
+      <c r="E162" s="84"/>
+      <c r="F162" s="84"/>
+      <c r="G162" s="84"/>
+      <c r="H162" s="84"/>
+      <c r="I162" s="84"/>
+      <c r="J162" s="84"/>
+      <c r="K162" s="84"/>
+      <c r="L162" s="84"/>
+      <c r="M162" s="85"/>
       <c r="N162" s="9"/>
     </row>
     <row r="163" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A163" s="7"/>
-      <c r="B163" s="104"/>
-[...10 lines deleted...]
-      <c r="M163" s="106"/>
+      <c r="B163" s="83"/>
+      <c r="C163" s="84"/>
+      <c r="D163" s="84"/>
+      <c r="E163" s="84"/>
+      <c r="F163" s="84"/>
+      <c r="G163" s="84"/>
+      <c r="H163" s="84"/>
+      <c r="I163" s="84"/>
+      <c r="J163" s="84"/>
+      <c r="K163" s="84"/>
+      <c r="L163" s="84"/>
+      <c r="M163" s="85"/>
       <c r="N163" s="9"/>
     </row>
     <row r="164" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A164" s="7"/>
-      <c r="B164" s="104"/>
-[...10 lines deleted...]
-      <c r="M164" s="106"/>
+      <c r="B164" s="83"/>
+      <c r="C164" s="84"/>
+      <c r="D164" s="84"/>
+      <c r="E164" s="84"/>
+      <c r="F164" s="84"/>
+      <c r="G164" s="84"/>
+      <c r="H164" s="84"/>
+      <c r="I164" s="84"/>
+      <c r="J164" s="84"/>
+      <c r="K164" s="84"/>
+      <c r="L164" s="84"/>
+      <c r="M164" s="85"/>
       <c r="N164" s="9"/>
     </row>
-    <row r="165" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:14" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="7"/>
-      <c r="B165" s="104"/>
-[...10 lines deleted...]
-      <c r="M165" s="106"/>
+      <c r="B165" s="92"/>
+      <c r="C165" s="93"/>
+      <c r="D165" s="93"/>
+      <c r="E165" s="93"/>
+      <c r="F165" s="93"/>
+      <c r="G165" s="93"/>
+      <c r="H165" s="93"/>
+      <c r="I165" s="93"/>
+      <c r="J165" s="93"/>
+      <c r="K165" s="93"/>
+      <c r="L165" s="93"/>
+      <c r="M165" s="94"/>
       <c r="N165" s="9"/>
     </row>
     <row r="166" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A166" s="7"/>
-[...42 lines deleted...]
-      <c r="M168" s="11"/>
+      <c r="B166" s="11"/>
+      <c r="C166" s="11"/>
+      <c r="D166" s="11"/>
+      <c r="E166" s="11"/>
+      <c r="F166" s="11"/>
+      <c r="G166" s="11"/>
+      <c r="H166" s="11"/>
+      <c r="I166" s="11"/>
+      <c r="J166" s="11"/>
+      <c r="K166" s="11"/>
+      <c r="L166" s="11"/>
+      <c r="M166" s="11"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
-[...1 lines deleted...]
-    <mergeCell ref="B148:M167"/>
+  <mergeCells count="17">
+    <mergeCell ref="B146:M165"/>
     <mergeCell ref="B132:M136"/>
     <mergeCell ref="B140:M141"/>
-    <mergeCell ref="B146:M146"/>
+    <mergeCell ref="B145:M145"/>
     <mergeCell ref="B109:M115"/>
     <mergeCell ref="B118:M120"/>
     <mergeCell ref="B124:M127"/>
-    <mergeCell ref="B147:M147"/>
     <mergeCell ref="B77:M78"/>
     <mergeCell ref="B79:M107"/>
     <mergeCell ref="B69:M70"/>
-    <mergeCell ref="B74:M75"/>
+    <mergeCell ref="B73:M74"/>
     <mergeCell ref="B76:M76"/>
-    <mergeCell ref="B2:M38"/>
     <mergeCell ref="B50:M51"/>
     <mergeCell ref="B55:M57"/>
     <mergeCell ref="B61:M65"/>
+    <mergeCell ref="B2:M38"/>
     <mergeCell ref="B40:M47"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K258"/>
   <sheetViews>
-    <sheetView topLeftCell="A215" workbookViewId="0">
-      <selection activeCell="K1" sqref="K1:K1048576"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="E41" sqref="E41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="7" max="7" width="9.140625" style="3"/>
     <col min="9" max="9" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="C1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>691</v>
+        <v>627</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>423</v>
+        <v>299</v>
       </c>
       <c r="K1" t="s">
-        <v>708</v>
+        <v>664</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>692</v>
+        <v>628</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>424</v>
+        <v>300</v>
       </c>
       <c r="K2" t="s">
-        <v>709</v>
+        <v>665</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="C3" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>435</v>
+        <v>371</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>425</v>
+        <v>301</v>
       </c>
       <c r="K3" t="s">
-        <v>710</v>
+        <v>666</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>436</v>
+        <v>372</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>426</v>
+        <v>302</v>
       </c>
       <c r="K4" t="s">
-        <v>711</v>
+        <v>667</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C5" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>437</v>
+        <v>373</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>427</v>
+        <v>303</v>
       </c>
       <c r="K5" t="s">
-        <v>712</v>
+        <v>668</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>438</v>
+        <v>374</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>428</v>
+        <v>304</v>
       </c>
       <c r="K6" t="s">
-        <v>713</v>
+        <v>669</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>439</v>
+        <v>375</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>429</v>
+        <v>305</v>
       </c>
       <c r="K7" t="s">
-        <v>714</v>
+        <v>670</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>440</v>
+        <v>376</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>430</v>
+        <v>306</v>
       </c>
       <c r="K8" t="s">
-        <v>715</v>
+        <v>671</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>441</v>
+        <v>377</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>431</v>
+        <v>307</v>
       </c>
       <c r="K9" t="s">
-        <v>716</v>
+        <v>672</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>442</v>
+        <v>378</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>432</v>
+        <v>308</v>
       </c>
       <c r="K10" t="s">
-        <v>717</v>
+        <v>673</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>443</v>
+        <v>379</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>433</v>
+        <v>309</v>
       </c>
       <c r="K11" t="s">
-        <v>718</v>
+        <v>674</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>444</v>
+        <v>380</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>434</v>
+        <v>310</v>
       </c>
       <c r="K12" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>445</v>
+        <v>381</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="K13" t="s">
-        <v>720</v>
+        <v>676</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>446</v>
+        <v>382</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="K14" t="s">
-        <v>721</v>
+        <v>677</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>447</v>
+        <v>383</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="K15" t="s">
-        <v>722</v>
+        <v>678</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E16" t="s">
         <v>32</v>
       </c>
       <c r="F16" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>448</v>
+        <v>384</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="K16" t="s">
-        <v>723</v>
+        <v>679</v>
       </c>
     </row>
     <row r="17" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>449</v>
+        <v>385</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="K17" t="s">
-        <v>724</v>
+        <v>680</v>
       </c>
     </row>
     <row r="18" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>450</v>
+        <v>386</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="K18" t="s">
-        <v>725</v>
+        <v>681</v>
       </c>
     </row>
     <row r="19" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>451</v>
+        <v>387</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="K19" t="s">
-        <v>726</v>
+        <v>682</v>
       </c>
     </row>
     <row r="20" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>452</v>
+        <v>388</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="K20" t="s">
-        <v>727</v>
+        <v>683</v>
       </c>
     </row>
     <row r="21" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>453</v>
+        <v>389</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="K21" t="s">
-        <v>728</v>
+        <v>684</v>
       </c>
     </row>
     <row r="22" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E22" t="s">
         <v>38</v>
       </c>
       <c r="F22" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>454</v>
+        <v>390</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="K22" t="s">
-        <v>729</v>
+        <v>685</v>
       </c>
     </row>
     <row r="23" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>455</v>
+        <v>391</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="K23" t="s">
-        <v>730</v>
+        <v>686</v>
       </c>
     </row>
     <row r="24" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E24" t="s">
         <v>40</v>
       </c>
       <c r="F24" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>456</v>
+        <v>392</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="K24" t="s">
-        <v>731</v>
+        <v>687</v>
       </c>
     </row>
     <row r="25" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E25" t="s">
-        <v>41</v>
+        <v>962</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>457</v>
+        <v>393</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="K25" t="s">
-        <v>732</v>
+        <v>688</v>
       </c>
     </row>
     <row r="26" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E26" t="s">
-        <v>42</v>
+        <v>963</v>
       </c>
       <c r="F26" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>458</v>
+        <v>394</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="K26" t="s">
-        <v>733</v>
+        <v>689</v>
       </c>
     </row>
     <row r="27" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E27" t="s">
-        <v>43</v>
+        <v>964</v>
       </c>
       <c r="F27" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>459</v>
+        <v>395</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="K27" t="s">
-        <v>734</v>
+        <v>690</v>
       </c>
     </row>
     <row r="28" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E28" t="s">
-        <v>44</v>
+        <v>965</v>
       </c>
       <c r="F28" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>460</v>
+        <v>396</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="K28" t="s">
-        <v>735</v>
+        <v>691</v>
       </c>
     </row>
     <row r="29" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E29" t="s">
-        <v>45</v>
+        <v>966</v>
       </c>
       <c r="F29" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>461</v>
+        <v>397</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="K29" t="s">
-        <v>736</v>
+        <v>692</v>
       </c>
     </row>
     <row r="30" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E30" t="s">
-        <v>46</v>
+        <v>967</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>462</v>
+        <v>398</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="K30" t="s">
-        <v>737</v>
+        <v>693</v>
       </c>
     </row>
     <row r="31" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E31" t="s">
-        <v>47</v>
+        <v>968</v>
       </c>
       <c r="F31" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>463</v>
+        <v>399</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="K31" t="s">
-        <v>738</v>
+        <v>694</v>
       </c>
     </row>
     <row r="32" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E32" t="s">
-        <v>48</v>
+        <v>969</v>
       </c>
       <c r="F32" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>464</v>
+        <v>400</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="K32" t="s">
-        <v>739</v>
+        <v>695</v>
       </c>
     </row>
     <row r="33" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E33" t="s">
-        <v>49</v>
+        <v>970</v>
       </c>
       <c r="F33" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>465</v>
+        <v>401</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="K33" t="s">
-        <v>740</v>
+        <v>696</v>
       </c>
     </row>
     <row r="34" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E34" t="s">
-        <v>50</v>
+        <v>971</v>
       </c>
       <c r="F34" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="G34" s="4" t="s">
-        <v>466</v>
+        <v>402</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="K34" t="s">
-        <v>741</v>
+        <v>697</v>
       </c>
     </row>
     <row r="35" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E35" t="s">
-        <v>51</v>
+        <v>972</v>
       </c>
       <c r="F35" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>467</v>
+        <v>403</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="K35" t="s">
-        <v>742</v>
+        <v>698</v>
       </c>
     </row>
     <row r="36" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E36" t="s">
-        <v>52</v>
+        <v>973</v>
       </c>
       <c r="F36" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="G36" s="4" t="s">
-        <v>468</v>
+        <v>404</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="K36" t="s">
-        <v>743</v>
+        <v>699</v>
       </c>
     </row>
     <row r="37" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E37" t="s">
-        <v>53</v>
+        <v>974</v>
       </c>
       <c r="F37" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="G37" s="4" t="s">
-        <v>469</v>
+        <v>405</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="K37" t="s">
-        <v>744</v>
+        <v>700</v>
       </c>
     </row>
     <row r="38" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E38" t="s">
-        <v>54</v>
+        <v>975</v>
       </c>
       <c r="F38" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="G38" s="4" t="s">
-        <v>470</v>
+        <v>406</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="K38" t="s">
-        <v>745</v>
+        <v>701</v>
       </c>
     </row>
     <row r="39" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E39" t="s">
-        <v>55</v>
+        <v>976</v>
       </c>
       <c r="F39" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="G39" s="4" t="s">
-        <v>471</v>
+        <v>407</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="K39" t="s">
-        <v>746</v>
+        <v>702</v>
       </c>
     </row>
     <row r="40" spans="5:11" x14ac:dyDescent="0.25">
       <c r="E40" t="s">
-        <v>56</v>
+        <v>977</v>
       </c>
       <c r="F40" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="G40" s="4" t="s">
-        <v>472</v>
+        <v>408</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="K40" t="s">
-        <v>747</v>
+        <v>703</v>
       </c>
     </row>
     <row r="41" spans="5:11" x14ac:dyDescent="0.25">
       <c r="F41" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="G41" s="4" t="s">
-        <v>473</v>
+        <v>409</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="K41" t="s">
-        <v>748</v>
+        <v>704</v>
       </c>
     </row>
     <row r="42" spans="5:11" x14ac:dyDescent="0.25">
       <c r="F42" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="G42" s="4" t="s">
-        <v>474</v>
+        <v>410</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="K42" t="s">
-        <v>749</v>
+        <v>705</v>
       </c>
     </row>
     <row r="43" spans="5:11" x14ac:dyDescent="0.25">
       <c r="F43" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="G43" s="4" t="s">
-        <v>475</v>
+        <v>411</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="K43" t="s">
-        <v>750</v>
+        <v>706</v>
       </c>
     </row>
     <row r="44" spans="5:11" x14ac:dyDescent="0.25">
       <c r="F44" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="G44" s="4" t="s">
-        <v>476</v>
+        <v>412</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="K44" t="s">
-        <v>751</v>
+        <v>707</v>
       </c>
     </row>
     <row r="45" spans="5:11" x14ac:dyDescent="0.25">
       <c r="F45" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="G45" s="4" t="s">
-        <v>477</v>
+        <v>413</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="K45" t="s">
-        <v>752</v>
+        <v>708</v>
       </c>
     </row>
     <row r="46" spans="5:11" x14ac:dyDescent="0.25">
       <c r="F46" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="G46" s="4" t="s">
-        <v>478</v>
+        <v>414</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="K46" t="s">
-        <v>753</v>
+        <v>709</v>
       </c>
     </row>
     <row r="47" spans="5:11" x14ac:dyDescent="0.25">
       <c r="F47" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="G47" s="4" t="s">
-        <v>479</v>
+        <v>415</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="K47" t="s">
-        <v>754</v>
+        <v>710</v>
       </c>
     </row>
     <row r="48" spans="5:11" x14ac:dyDescent="0.25">
       <c r="F48" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="G48" s="4" t="s">
-        <v>480</v>
+        <v>416</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="K48" t="s">
-        <v>755</v>
+        <v>711</v>
       </c>
     </row>
     <row r="49" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F49" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="G49" s="4" t="s">
-        <v>481</v>
+        <v>417</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="K49" t="s">
-        <v>756</v>
+        <v>712</v>
       </c>
     </row>
     <row r="50" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F50" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="G50" s="4" t="s">
-        <v>482</v>
+        <v>418</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="K50" t="s">
-        <v>757</v>
+        <v>713</v>
       </c>
     </row>
     <row r="51" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F51" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="G51" s="4" t="s">
-        <v>483</v>
+        <v>419</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="K51" t="s">
-        <v>758</v>
+        <v>714</v>
       </c>
     </row>
     <row r="52" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F52" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="G52" s="4" t="s">
-        <v>484</v>
+        <v>420</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="K52" t="s">
-        <v>759</v>
+        <v>715</v>
       </c>
     </row>
     <row r="53" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F53" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="G53" s="4" t="s">
-        <v>485</v>
+        <v>421</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="K53" t="s">
-        <v>760</v>
+        <v>716</v>
       </c>
     </row>
     <row r="54" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F54" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="G54" s="4" t="s">
-        <v>486</v>
+        <v>422</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="K54" t="s">
-        <v>761</v>
+        <v>717</v>
       </c>
     </row>
     <row r="55" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F55" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="G55" s="4" t="s">
-        <v>487</v>
+        <v>423</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="K55" t="s">
-        <v>762</v>
+        <v>718</v>
       </c>
     </row>
     <row r="56" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F56" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="G56" s="4" t="s">
-        <v>488</v>
+        <v>424</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="K56" t="s">
-        <v>763</v>
+        <v>719</v>
       </c>
     </row>
     <row r="57" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F57" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="G57" s="4" t="s">
-        <v>489</v>
+        <v>425</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="K57" t="s">
-        <v>764</v>
+        <v>720</v>
       </c>
     </row>
     <row r="58" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F58" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="G58" s="4" t="s">
-        <v>490</v>
+        <v>426</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="K58" t="s">
-        <v>765</v>
+        <v>721</v>
       </c>
     </row>
     <row r="59" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F59" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="G59" s="4" t="s">
-        <v>491</v>
+        <v>427</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="K59" t="s">
-        <v>766</v>
+        <v>722</v>
       </c>
     </row>
     <row r="60" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F60" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="G60" s="4" t="s">
-        <v>492</v>
+        <v>428</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="K60" t="s">
-        <v>767</v>
+        <v>723</v>
       </c>
     </row>
     <row r="61" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F61" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="G61" s="4" t="s">
-        <v>493</v>
+        <v>429</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="K61" t="s">
-        <v>768</v>
+        <v>724</v>
       </c>
     </row>
     <row r="62" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F62" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="G62" s="4" t="s">
-        <v>494</v>
+        <v>430</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="K62" t="s">
-        <v>769</v>
+        <v>725</v>
       </c>
     </row>
     <row r="63" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F63" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="G63" s="4" t="s">
-        <v>495</v>
+        <v>431</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="K63" t="s">
-        <v>770</v>
+        <v>726</v>
       </c>
     </row>
     <row r="64" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F64" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="G64" s="4" t="s">
-        <v>496</v>
+        <v>432</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="K64" t="s">
-        <v>771</v>
+        <v>727</v>
       </c>
     </row>
     <row r="65" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F65" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="G65" s="4" t="s">
-        <v>497</v>
+        <v>433</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="K65" t="s">
-        <v>772</v>
+        <v>728</v>
       </c>
     </row>
     <row r="66" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F66" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="G66" s="4" t="s">
-        <v>498</v>
+        <v>434</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="K66" t="s">
-        <v>773</v>
+        <v>729</v>
       </c>
     </row>
     <row r="67" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F67" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="G67" s="4" t="s">
-        <v>499</v>
+        <v>435</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="K67" t="s">
-        <v>774</v>
+        <v>730</v>
       </c>
     </row>
     <row r="68" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F68" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="G68" s="4" t="s">
-        <v>500</v>
+        <v>436</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="K68" t="s">
-        <v>775</v>
+        <v>731</v>
       </c>
     </row>
     <row r="69" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F69" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="G69" s="4" t="s">
-        <v>501</v>
+        <v>437</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="K69" t="s">
-        <v>776</v>
+        <v>732</v>
       </c>
     </row>
     <row r="70" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F70" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="G70" s="4" t="s">
-        <v>502</v>
+        <v>438</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="K70" t="s">
-        <v>777</v>
+        <v>733</v>
       </c>
     </row>
     <row r="71" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F71" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="G71" s="4" t="s">
-        <v>503</v>
+        <v>439</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="K71" t="s">
-        <v>778</v>
+        <v>734</v>
       </c>
     </row>
     <row r="72" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F72" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="G72" s="4" t="s">
-        <v>504</v>
+        <v>440</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="K72" t="s">
-        <v>779</v>
+        <v>735</v>
       </c>
     </row>
     <row r="73" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F73" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="G73" s="4" t="s">
-        <v>505</v>
+        <v>441</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>375</v>
+        <v>914</v>
       </c>
       <c r="K73" t="s">
-        <v>780</v>
+        <v>736</v>
       </c>
     </row>
     <row r="74" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F74" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="G74" s="4" t="s">
-        <v>506</v>
+        <v>442</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>376</v>
+        <v>915</v>
       </c>
       <c r="K74" t="s">
-        <v>781</v>
+        <v>737</v>
       </c>
     </row>
     <row r="75" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F75" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="G75" s="4" t="s">
-        <v>507</v>
+        <v>443</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>377</v>
+        <v>916</v>
       </c>
       <c r="K75" t="s">
-        <v>782</v>
+        <v>738</v>
       </c>
     </row>
     <row r="76" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F76" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="G76" s="4" t="s">
-        <v>508</v>
+        <v>444</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>378</v>
+        <v>917</v>
       </c>
       <c r="K76" t="s">
-        <v>783</v>
+        <v>739</v>
       </c>
     </row>
     <row r="77" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F77" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="G77" s="4" t="s">
-        <v>509</v>
+        <v>445</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>379</v>
+        <v>918</v>
       </c>
       <c r="K77" t="s">
-        <v>784</v>
+        <v>740</v>
       </c>
     </row>
     <row r="78" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F78" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="G78" s="4" t="s">
-        <v>510</v>
+        <v>446</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>380</v>
+        <v>919</v>
       </c>
       <c r="K78" t="s">
-        <v>785</v>
+        <v>741</v>
       </c>
     </row>
     <row r="79" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F79" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="G79" s="4" t="s">
-        <v>511</v>
+        <v>447</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>381</v>
+        <v>920</v>
       </c>
       <c r="K79" t="s">
-        <v>786</v>
+        <v>742</v>
       </c>
     </row>
     <row r="80" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F80" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="G80" s="4" t="s">
-        <v>512</v>
+        <v>448</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>382</v>
+        <v>921</v>
       </c>
       <c r="K80" t="s">
-        <v>787</v>
+        <v>743</v>
       </c>
     </row>
     <row r="81" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F81" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="G81" s="4" t="s">
-        <v>513</v>
+        <v>449</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>383</v>
+        <v>922</v>
       </c>
       <c r="K81" t="s">
-        <v>788</v>
+        <v>744</v>
       </c>
     </row>
     <row r="82" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F82" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="G82" s="4" t="s">
-        <v>514</v>
+        <v>450</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>384</v>
+        <v>923</v>
       </c>
       <c r="K82" t="s">
-        <v>789</v>
+        <v>745</v>
       </c>
     </row>
     <row r="83" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F83" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="G83" s="4" t="s">
-        <v>515</v>
+        <v>451</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>385</v>
+        <v>924</v>
       </c>
       <c r="K83" t="s">
-        <v>790</v>
+        <v>746</v>
       </c>
     </row>
     <row r="84" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F84" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="G84" s="4" t="s">
-        <v>516</v>
+        <v>452</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>386</v>
+        <v>925</v>
       </c>
       <c r="K84" t="s">
-        <v>791</v>
+        <v>747</v>
       </c>
     </row>
     <row r="85" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F85" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="G85" s="4" t="s">
-        <v>517</v>
+        <v>453</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>387</v>
+        <v>926</v>
       </c>
       <c r="K85" t="s">
-        <v>792</v>
+        <v>748</v>
       </c>
     </row>
     <row r="86" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F86" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="G86" s="4" t="s">
-        <v>518</v>
+        <v>454</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>388</v>
+        <v>927</v>
       </c>
       <c r="K86" t="s">
-        <v>793</v>
+        <v>749</v>
       </c>
     </row>
     <row r="87" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F87" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="G87" s="4" t="s">
-        <v>519</v>
+        <v>455</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>389</v>
+        <v>928</v>
       </c>
       <c r="K87" t="s">
-        <v>794</v>
+        <v>750</v>
       </c>
     </row>
     <row r="88" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F88" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="G88" s="4" t="s">
-        <v>520</v>
+        <v>456</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>390</v>
+        <v>929</v>
       </c>
       <c r="K88" t="s">
-        <v>795</v>
+        <v>751</v>
       </c>
     </row>
     <row r="89" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F89" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="G89" s="4" t="s">
-        <v>521</v>
+        <v>457</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>391</v>
+        <v>930</v>
       </c>
       <c r="K89" t="s">
-        <v>796</v>
+        <v>752</v>
       </c>
     </row>
     <row r="90" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F90" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="G90" s="4" t="s">
-        <v>522</v>
+        <v>458</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>392</v>
+        <v>931</v>
       </c>
       <c r="K90" t="s">
-        <v>797</v>
+        <v>753</v>
       </c>
     </row>
     <row r="91" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F91" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="G91" s="4" t="s">
-        <v>523</v>
+        <v>459</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>393</v>
+        <v>932</v>
       </c>
       <c r="K91" t="s">
-        <v>798</v>
+        <v>754</v>
       </c>
     </row>
     <row r="92" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F92" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="G92" s="4" t="s">
-        <v>524</v>
+        <v>460</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>394</v>
+        <v>933</v>
       </c>
       <c r="K92" t="s">
-        <v>799</v>
+        <v>755</v>
       </c>
     </row>
     <row r="93" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F93" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="G93" s="4" t="s">
-        <v>525</v>
+        <v>461</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>395</v>
+        <v>934</v>
       </c>
       <c r="K93" t="s">
-        <v>800</v>
+        <v>756</v>
       </c>
     </row>
     <row r="94" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F94" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="G94" s="4" t="s">
-        <v>526</v>
+        <v>462</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>396</v>
+        <v>935</v>
       </c>
       <c r="K94" t="s">
-        <v>801</v>
+        <v>757</v>
       </c>
     </row>
     <row r="95" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F95" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="G95" s="4" t="s">
-        <v>527</v>
+        <v>463</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>397</v>
+        <v>936</v>
       </c>
       <c r="K95" t="s">
-        <v>802</v>
+        <v>758</v>
       </c>
     </row>
     <row r="96" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F96" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="G96" s="4" t="s">
-        <v>528</v>
+        <v>464</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>398</v>
+        <v>937</v>
       </c>
       <c r="K96" t="s">
-        <v>803</v>
+        <v>759</v>
       </c>
     </row>
     <row r="97" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F97" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="G97" s="4" t="s">
-        <v>529</v>
+        <v>465</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>399</v>
+        <v>938</v>
       </c>
       <c r="K97" t="s">
-        <v>804</v>
+        <v>760</v>
       </c>
     </row>
     <row r="98" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F98" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="G98" s="4" t="s">
-        <v>530</v>
+        <v>466</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>400</v>
+        <v>939</v>
       </c>
       <c r="K98" t="s">
-        <v>805</v>
+        <v>761</v>
       </c>
     </row>
     <row r="99" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F99" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="G99" s="4" t="s">
-        <v>531</v>
+        <v>467</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>401</v>
+        <v>940</v>
       </c>
       <c r="K99" t="s">
-        <v>806</v>
+        <v>762</v>
       </c>
     </row>
     <row r="100" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F100" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="G100" s="4" t="s">
-        <v>532</v>
+        <v>468</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>402</v>
+        <v>941</v>
       </c>
       <c r="K100" t="s">
-        <v>807</v>
+        <v>763</v>
       </c>
     </row>
     <row r="101" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F101" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="G101" s="4" t="s">
-        <v>533</v>
+        <v>469</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>403</v>
+        <v>942</v>
       </c>
       <c r="K101" t="s">
-        <v>808</v>
+        <v>764</v>
       </c>
     </row>
     <row r="102" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F102" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="G102" s="4" t="s">
-        <v>534</v>
+        <v>470</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="K102" t="s">
-        <v>809</v>
+        <v>765</v>
       </c>
     </row>
     <row r="103" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F103" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="G103" s="4" t="s">
-        <v>535</v>
+        <v>471</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>405</v>
+        <v>944</v>
       </c>
       <c r="K103" t="s">
-        <v>810</v>
+        <v>766</v>
       </c>
     </row>
     <row r="104" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F104" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="G104" s="4" t="s">
-        <v>536</v>
+        <v>472</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>406</v>
+        <v>945</v>
       </c>
       <c r="K104" t="s">
-        <v>811</v>
+        <v>767</v>
       </c>
     </row>
     <row r="105" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F105" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="G105" s="4" t="s">
-        <v>537</v>
+        <v>473</v>
       </c>
       <c r="I105" s="1" t="s">
-        <v>407</v>
+        <v>946</v>
       </c>
       <c r="K105" t="s">
-        <v>812</v>
+        <v>768</v>
       </c>
     </row>
     <row r="106" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F106" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="G106" s="4" t="s">
-        <v>538</v>
+        <v>474</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>408</v>
+        <v>947</v>
       </c>
       <c r="K106" t="s">
-        <v>813</v>
+        <v>769</v>
       </c>
     </row>
     <row r="107" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F107" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="G107" s="4" t="s">
-        <v>539</v>
+        <v>475</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>409</v>
+        <v>948</v>
       </c>
       <c r="K107" t="s">
-        <v>814</v>
+        <v>770</v>
       </c>
     </row>
     <row r="108" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F108" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="G108" s="4" t="s">
-        <v>540</v>
+        <v>476</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>410</v>
+        <v>949</v>
       </c>
       <c r="K108" t="s">
-        <v>815</v>
+        <v>771</v>
       </c>
     </row>
     <row r="109" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F109" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="G109" s="4" t="s">
-        <v>541</v>
+        <v>477</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>411</v>
+        <v>950</v>
       </c>
       <c r="K109" t="s">
-        <v>816</v>
+        <v>772</v>
       </c>
     </row>
     <row r="110" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F110" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="G110" s="4" t="s">
-        <v>542</v>
+        <v>478</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>412</v>
+        <v>951</v>
       </c>
       <c r="K110" t="s">
-        <v>817</v>
+        <v>773</v>
       </c>
     </row>
     <row r="111" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F111" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="G111" s="4" t="s">
-        <v>543</v>
+        <v>479</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>413</v>
+        <v>952</v>
       </c>
       <c r="K111" t="s">
-        <v>818</v>
+        <v>774</v>
       </c>
     </row>
     <row r="112" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F112" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="G112" s="4" t="s">
-        <v>544</v>
+        <v>480</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>414</v>
+        <v>953</v>
       </c>
       <c r="K112" t="s">
-        <v>819</v>
+        <v>775</v>
       </c>
     </row>
     <row r="113" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F113" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="G113" s="4" t="s">
-        <v>545</v>
+        <v>481</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>415</v>
+        <v>954</v>
       </c>
       <c r="K113" t="s">
-        <v>820</v>
+        <v>776</v>
       </c>
     </row>
     <row r="114" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F114" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="G114" s="4" t="s">
-        <v>546</v>
+        <v>482</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>416</v>
+        <v>955</v>
       </c>
       <c r="K114" t="s">
-        <v>821</v>
+        <v>777</v>
       </c>
     </row>
     <row r="115" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F115" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="G115" s="4" t="s">
-        <v>547</v>
+        <v>483</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>417</v>
+        <v>956</v>
       </c>
       <c r="K115" t="s">
-        <v>822</v>
+        <v>778</v>
       </c>
     </row>
     <row r="116" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F116" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="G116" s="4" t="s">
-        <v>548</v>
+        <v>484</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>418</v>
+        <v>957</v>
       </c>
       <c r="K116" t="s">
-        <v>823</v>
+        <v>779</v>
       </c>
     </row>
     <row r="117" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F117" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="G117" s="4" t="s">
-        <v>549</v>
+        <v>485</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>419</v>
+        <v>958</v>
       </c>
       <c r="K117" t="s">
-        <v>824</v>
+        <v>780</v>
       </c>
     </row>
     <row r="118" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F118" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="G118" s="4" t="s">
-        <v>550</v>
+        <v>486</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>420</v>
+        <v>959</v>
       </c>
       <c r="K118" t="s">
-        <v>825</v>
+        <v>781</v>
       </c>
     </row>
     <row r="119" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F119" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="G119" s="4" t="s">
-        <v>551</v>
+        <v>487</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>421</v>
+        <v>960</v>
       </c>
       <c r="K119" t="s">
-        <v>826</v>
+        <v>782</v>
       </c>
     </row>
     <row r="120" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F120" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="G120" s="4" t="s">
-        <v>552</v>
+        <v>488</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>422</v>
+        <v>961</v>
       </c>
       <c r="K120" t="s">
-        <v>827</v>
+        <v>783</v>
       </c>
     </row>
     <row r="121" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F121" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="G121" s="4" t="s">
-        <v>553</v>
+        <v>489</v>
       </c>
       <c r="K121" t="s">
-        <v>828</v>
+        <v>784</v>
       </c>
     </row>
     <row r="122" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F122" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="G122" s="4" t="s">
-        <v>554</v>
+        <v>490</v>
       </c>
       <c r="K122" t="s">
-        <v>829</v>
+        <v>785</v>
       </c>
     </row>
     <row r="123" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F123" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="G123" s="4" t="s">
-        <v>555</v>
+        <v>491</v>
       </c>
       <c r="K123" t="s">
-        <v>830</v>
+        <v>786</v>
       </c>
     </row>
     <row r="124" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F124" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="G124" s="4" t="s">
-        <v>556</v>
+        <v>492</v>
       </c>
       <c r="K124" t="s">
-        <v>831</v>
+        <v>787</v>
       </c>
     </row>
     <row r="125" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F125" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="G125" s="4" t="s">
-        <v>557</v>
+        <v>493</v>
       </c>
       <c r="K125" t="s">
-        <v>832</v>
+        <v>788</v>
       </c>
     </row>
     <row r="126" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F126" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="G126" s="4" t="s">
-        <v>558</v>
+        <v>494</v>
       </c>
       <c r="K126" t="s">
-        <v>833</v>
+        <v>789</v>
       </c>
     </row>
     <row r="127" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F127" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G127" s="4" t="s">
-        <v>559</v>
+        <v>495</v>
       </c>
       <c r="K127" t="s">
-        <v>834</v>
+        <v>790</v>
       </c>
     </row>
     <row r="128" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F128" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="G128" s="4" t="s">
-        <v>560</v>
+        <v>496</v>
       </c>
       <c r="K128" t="s">
-        <v>835</v>
+        <v>791</v>
       </c>
     </row>
     <row r="129" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F129" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="G129" s="4" t="s">
-        <v>561</v>
+        <v>497</v>
       </c>
       <c r="K129" t="s">
-        <v>836</v>
+        <v>792</v>
       </c>
     </row>
     <row r="130" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F130" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="G130" s="4" t="s">
-        <v>562</v>
+        <v>498</v>
       </c>
       <c r="K130" t="s">
-        <v>837</v>
+        <v>793</v>
       </c>
     </row>
     <row r="131" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F131" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="G131" s="4" t="s">
-        <v>563</v>
+        <v>499</v>
       </c>
       <c r="K131" t="s">
-        <v>838</v>
+        <v>794</v>
       </c>
     </row>
     <row r="132" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F132" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="G132" s="4" t="s">
-        <v>564</v>
+        <v>500</v>
       </c>
       <c r="K132" t="s">
-        <v>839</v>
+        <v>795</v>
       </c>
     </row>
     <row r="133" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F133" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="G133" s="4" t="s">
-        <v>565</v>
+        <v>501</v>
       </c>
       <c r="K133" t="s">
-        <v>840</v>
+        <v>796</v>
       </c>
     </row>
     <row r="134" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F134" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="G134" s="4" t="s">
-        <v>566</v>
+        <v>502</v>
       </c>
       <c r="K134" t="s">
-        <v>841</v>
+        <v>797</v>
       </c>
     </row>
     <row r="135" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F135" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="G135" s="4" t="s">
-        <v>567</v>
+        <v>503</v>
       </c>
       <c r="K135" t="s">
-        <v>842</v>
+        <v>798</v>
       </c>
     </row>
     <row r="136" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F136" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="G136" s="4" t="s">
-        <v>568</v>
+        <v>504</v>
       </c>
       <c r="K136" t="s">
-        <v>843</v>
+        <v>799</v>
       </c>
     </row>
     <row r="137" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F137" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="G137" s="4" t="s">
-        <v>569</v>
+        <v>505</v>
       </c>
       <c r="K137" t="s">
-        <v>844</v>
+        <v>800</v>
       </c>
     </row>
     <row r="138" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F138" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="G138" s="4" t="s">
-        <v>570</v>
+        <v>506</v>
       </c>
       <c r="K138" t="s">
-        <v>845</v>
+        <v>801</v>
       </c>
     </row>
     <row r="139" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F139" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="G139" s="4" t="s">
-        <v>571</v>
+        <v>507</v>
       </c>
       <c r="K139" t="s">
-        <v>846</v>
+        <v>802</v>
       </c>
     </row>
     <row r="140" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F140" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="G140" s="4" t="s">
-        <v>572</v>
+        <v>508</v>
       </c>
       <c r="K140" t="s">
-        <v>847</v>
+        <v>803</v>
       </c>
     </row>
     <row r="141" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F141" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="G141" s="4" t="s">
-        <v>573</v>
+        <v>509</v>
       </c>
       <c r="K141" t="s">
-        <v>848</v>
+        <v>804</v>
       </c>
     </row>
     <row r="142" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F142" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="G142" s="4" t="s">
-        <v>574</v>
+        <v>510</v>
       </c>
       <c r="K142" t="s">
-        <v>849</v>
+        <v>805</v>
       </c>
     </row>
     <row r="143" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F143" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="G143" s="4" t="s">
-        <v>575</v>
+        <v>511</v>
       </c>
       <c r="K143" t="s">
-        <v>850</v>
+        <v>806</v>
       </c>
     </row>
     <row r="144" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F144" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="G144" s="4" t="s">
-        <v>576</v>
+        <v>512</v>
       </c>
       <c r="K144" t="s">
-        <v>851</v>
+        <v>807</v>
       </c>
     </row>
     <row r="145" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F145" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="G145" s="4" t="s">
-        <v>577</v>
+        <v>513</v>
       </c>
       <c r="K145" t="s">
-        <v>852</v>
+        <v>808</v>
       </c>
     </row>
     <row r="146" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F146" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="G146" s="4" t="s">
-        <v>578</v>
+        <v>514</v>
       </c>
       <c r="K146" t="s">
-        <v>853</v>
+        <v>809</v>
       </c>
     </row>
     <row r="147" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F147" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="G147" s="4" t="s">
-        <v>579</v>
+        <v>515</v>
       </c>
       <c r="K147" t="s">
-        <v>854</v>
+        <v>810</v>
       </c>
     </row>
     <row r="148" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F148" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="G148" s="4" t="s">
-        <v>580</v>
+        <v>516</v>
       </c>
       <c r="K148" t="s">
-        <v>855</v>
+        <v>811</v>
       </c>
     </row>
     <row r="149" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F149" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="G149" s="4" t="s">
-        <v>581</v>
+        <v>517</v>
       </c>
       <c r="K149" t="s">
-        <v>856</v>
+        <v>812</v>
       </c>
     </row>
     <row r="150" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F150" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="G150" s="4" t="s">
-        <v>582</v>
+        <v>518</v>
       </c>
       <c r="K150" t="s">
-        <v>857</v>
+        <v>813</v>
       </c>
     </row>
     <row r="151" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F151" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="G151" s="4" t="s">
-        <v>583</v>
+        <v>519</v>
       </c>
       <c r="K151" t="s">
-        <v>858</v>
+        <v>814</v>
       </c>
     </row>
     <row r="152" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F152" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="G152" s="4" t="s">
-        <v>584</v>
+        <v>520</v>
       </c>
       <c r="K152" t="s">
-        <v>859</v>
+        <v>815</v>
       </c>
     </row>
     <row r="153" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F153" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="G153" s="4" t="s">
-        <v>585</v>
+        <v>521</v>
       </c>
       <c r="K153" t="s">
-        <v>860</v>
+        <v>816</v>
       </c>
     </row>
     <row r="154" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F154" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="G154" s="4" t="s">
-        <v>586</v>
+        <v>522</v>
       </c>
       <c r="K154" t="s">
-        <v>861</v>
+        <v>817</v>
       </c>
     </row>
     <row r="155" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F155" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="G155" s="4" t="s">
-        <v>587</v>
+        <v>523</v>
       </c>
       <c r="K155" t="s">
-        <v>862</v>
+        <v>818</v>
       </c>
     </row>
     <row r="156" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F156" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="G156" s="4" t="s">
-        <v>588</v>
+        <v>524</v>
       </c>
       <c r="K156" t="s">
-        <v>863</v>
+        <v>819</v>
       </c>
     </row>
     <row r="157" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F157" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="G157" s="4" t="s">
-        <v>589</v>
+        <v>525</v>
       </c>
       <c r="K157" t="s">
-        <v>864</v>
+        <v>820</v>
       </c>
     </row>
     <row r="158" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F158" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="G158" s="4" t="s">
-        <v>590</v>
+        <v>526</v>
       </c>
       <c r="K158" t="s">
-        <v>865</v>
+        <v>821</v>
       </c>
     </row>
     <row r="159" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F159" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="G159" s="4" t="s">
-        <v>591</v>
+        <v>527</v>
       </c>
       <c r="K159" t="s">
-        <v>866</v>
+        <v>822</v>
       </c>
     </row>
     <row r="160" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F160" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="G160" s="4" t="s">
-        <v>592</v>
+        <v>528</v>
       </c>
       <c r="K160" t="s">
-        <v>867</v>
+        <v>823</v>
       </c>
     </row>
     <row r="161" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F161" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="G161" s="4" t="s">
-        <v>593</v>
+        <v>529</v>
       </c>
       <c r="K161" t="s">
-        <v>868</v>
+        <v>824</v>
       </c>
     </row>
     <row r="162" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F162" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="G162" s="4" t="s">
-        <v>594</v>
+        <v>530</v>
       </c>
       <c r="K162" t="s">
-        <v>869</v>
+        <v>825</v>
       </c>
     </row>
     <row r="163" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F163" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
       <c r="G163" s="4" t="s">
-        <v>595</v>
+        <v>531</v>
       </c>
       <c r="K163" t="s">
-        <v>870</v>
+        <v>826</v>
       </c>
     </row>
     <row r="164" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F164" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="G164" s="4" t="s">
-        <v>596</v>
+        <v>532</v>
       </c>
       <c r="K164" t="s">
-        <v>871</v>
+        <v>827</v>
       </c>
     </row>
     <row r="165" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F165" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="G165" s="4" t="s">
-        <v>597</v>
+        <v>533</v>
       </c>
       <c r="K165" t="s">
-        <v>872</v>
+        <v>828</v>
       </c>
     </row>
     <row r="166" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F166" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="G166" s="4" t="s">
-        <v>598</v>
+        <v>534</v>
       </c>
       <c r="K166" t="s">
-        <v>873</v>
+        <v>829</v>
       </c>
     </row>
     <row r="167" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F167" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="G167" s="4" t="s">
-        <v>599</v>
+        <v>535</v>
       </c>
       <c r="K167" t="s">
-        <v>874</v>
+        <v>830</v>
       </c>
     </row>
     <row r="168" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F168" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="G168" s="4" t="s">
-        <v>600</v>
+        <v>536</v>
       </c>
       <c r="K168" t="s">
-        <v>875</v>
+        <v>831</v>
       </c>
     </row>
     <row r="169" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F169" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="G169" s="4" t="s">
-        <v>601</v>
+        <v>537</v>
       </c>
       <c r="K169" t="s">
-        <v>876</v>
+        <v>832</v>
       </c>
     </row>
     <row r="170" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F170" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="G170" s="4" t="s">
-        <v>602</v>
+        <v>538</v>
       </c>
       <c r="K170" t="s">
-        <v>877</v>
+        <v>833</v>
       </c>
     </row>
     <row r="171" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F171" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="G171" s="4" t="s">
-        <v>603</v>
+        <v>539</v>
       </c>
       <c r="K171" t="s">
-        <v>878</v>
+        <v>834</v>
       </c>
     </row>
     <row r="172" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F172" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="G172" s="4" t="s">
-        <v>604</v>
+        <v>540</v>
       </c>
       <c r="K172" t="s">
-        <v>879</v>
+        <v>835</v>
       </c>
     </row>
     <row r="173" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F173" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="G173" s="4" t="s">
-        <v>605</v>
+        <v>541</v>
       </c>
       <c r="K173" t="s">
-        <v>880</v>
+        <v>836</v>
       </c>
     </row>
     <row r="174" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F174" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="G174" s="4" t="s">
-        <v>606</v>
+        <v>542</v>
       </c>
       <c r="K174" t="s">
-        <v>881</v>
+        <v>837</v>
       </c>
     </row>
     <row r="175" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F175" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="G175" s="4" t="s">
-        <v>607</v>
+        <v>543</v>
       </c>
       <c r="K175" t="s">
-        <v>882</v>
+        <v>838</v>
       </c>
     </row>
     <row r="176" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F176" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="G176" s="4" t="s">
-        <v>608</v>
+        <v>544</v>
       </c>
       <c r="K176" t="s">
-        <v>883</v>
+        <v>839</v>
       </c>
     </row>
     <row r="177" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F177" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="G177" s="4" t="s">
-        <v>609</v>
+        <v>545</v>
       </c>
       <c r="K177" t="s">
-        <v>884</v>
+        <v>840</v>
       </c>
     </row>
     <row r="178" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F178" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="G178" s="4" t="s">
-        <v>610</v>
+        <v>546</v>
       </c>
       <c r="K178" t="s">
-        <v>885</v>
+        <v>841</v>
       </c>
     </row>
     <row r="179" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F179" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="G179" s="4" t="s">
-        <v>611</v>
+        <v>547</v>
       </c>
       <c r="K179" t="s">
-        <v>886</v>
+        <v>842</v>
       </c>
     </row>
     <row r="180" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F180" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="G180" s="4" t="s">
-        <v>612</v>
+        <v>548</v>
       </c>
       <c r="K180" t="s">
-        <v>887</v>
+        <v>843</v>
       </c>
     </row>
     <row r="181" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F181" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="G181" s="4" t="s">
-        <v>613</v>
+        <v>549</v>
       </c>
       <c r="K181" t="s">
-        <v>888</v>
+        <v>844</v>
       </c>
     </row>
     <row r="182" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F182" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="G182" s="4" t="s">
-        <v>614</v>
+        <v>550</v>
       </c>
       <c r="K182" t="s">
-        <v>889</v>
+        <v>845</v>
       </c>
     </row>
     <row r="183" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F183" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="G183" s="4" t="s">
-        <v>615</v>
+        <v>551</v>
       </c>
       <c r="K183" t="s">
-        <v>890</v>
+        <v>846</v>
       </c>
     </row>
     <row r="184" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F184" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="G184" s="4" t="s">
-        <v>616</v>
+        <v>552</v>
       </c>
       <c r="K184" t="s">
-        <v>891</v>
+        <v>847</v>
       </c>
     </row>
     <row r="185" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F185" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="G185" s="4" t="s">
-        <v>617</v>
+        <v>553</v>
       </c>
       <c r="K185" t="s">
-        <v>892</v>
+        <v>848</v>
       </c>
     </row>
     <row r="186" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F186" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="G186" s="4" t="s">
-        <v>618</v>
+        <v>554</v>
       </c>
       <c r="K186" t="s">
-        <v>893</v>
+        <v>849</v>
       </c>
     </row>
     <row r="187" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F187" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="G187" s="4" t="s">
-        <v>619</v>
+        <v>555</v>
       </c>
       <c r="K187" t="s">
-        <v>894</v>
+        <v>850</v>
       </c>
     </row>
     <row r="188" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F188" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
       <c r="G188" s="4" t="s">
-        <v>620</v>
+        <v>556</v>
       </c>
       <c r="K188" t="s">
-        <v>895</v>
+        <v>851</v>
       </c>
     </row>
     <row r="189" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F189" t="s">
-        <v>253</v>
+        <v>237</v>
       </c>
       <c r="G189" s="4" t="s">
-        <v>621</v>
+        <v>557</v>
       </c>
       <c r="K189" t="s">
-        <v>896</v>
+        <v>852</v>
       </c>
     </row>
     <row r="190" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F190" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="G190" s="4" t="s">
-        <v>622</v>
+        <v>558</v>
       </c>
       <c r="K190" t="s">
-        <v>897</v>
+        <v>853</v>
       </c>
     </row>
     <row r="191" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F191" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="G191" s="4" t="s">
-        <v>623</v>
+        <v>559</v>
       </c>
       <c r="K191" t="s">
-        <v>898</v>
+        <v>854</v>
       </c>
     </row>
     <row r="192" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F192" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="G192" s="4" t="s">
-        <v>624</v>
+        <v>560</v>
       </c>
       <c r="K192" t="s">
-        <v>899</v>
+        <v>855</v>
       </c>
     </row>
     <row r="193" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F193" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="G193" s="4" t="s">
-        <v>625</v>
+        <v>561</v>
       </c>
       <c r="K193" t="s">
-        <v>900</v>
+        <v>856</v>
       </c>
     </row>
     <row r="194" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F194" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="G194" s="4" t="s">
-        <v>626</v>
+        <v>562</v>
       </c>
       <c r="K194" t="s">
-        <v>901</v>
+        <v>857</v>
       </c>
     </row>
     <row r="195" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F195" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="G195" s="4" t="s">
-        <v>627</v>
+        <v>563</v>
       </c>
       <c r="K195" t="s">
-        <v>902</v>
+        <v>858</v>
       </c>
     </row>
     <row r="196" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F196" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="G196" s="4" t="s">
-        <v>628</v>
+        <v>564</v>
       </c>
       <c r="K196" t="s">
-        <v>903</v>
+        <v>859</v>
       </c>
     </row>
     <row r="197" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F197" t="s">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="G197" s="4" t="s">
-        <v>629</v>
+        <v>565</v>
       </c>
       <c r="K197" t="s">
-        <v>904</v>
+        <v>860</v>
       </c>
     </row>
     <row r="198" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F198" t="s">
-        <v>262</v>
+        <v>246</v>
       </c>
       <c r="G198" s="4" t="s">
-        <v>630</v>
+        <v>566</v>
       </c>
       <c r="K198" t="s">
-        <v>905</v>
+        <v>861</v>
       </c>
     </row>
     <row r="199" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F199" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="G199" s="4" t="s">
-        <v>631</v>
+        <v>567</v>
       </c>
       <c r="K199" t="s">
-        <v>906</v>
+        <v>862</v>
       </c>
     </row>
     <row r="200" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F200" t="s">
-        <v>264</v>
+        <v>248</v>
       </c>
       <c r="G200" s="4" t="s">
-        <v>632</v>
+        <v>568</v>
       </c>
       <c r="K200" t="s">
-        <v>907</v>
+        <v>863</v>
       </c>
     </row>
     <row r="201" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F201" t="s">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="G201" s="4" t="s">
-        <v>633</v>
+        <v>569</v>
       </c>
       <c r="K201" t="s">
-        <v>908</v>
+        <v>864</v>
       </c>
     </row>
     <row r="202" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F202" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="G202" s="4" t="s">
-        <v>634</v>
+        <v>570</v>
       </c>
       <c r="K202" t="s">
-        <v>909</v>
+        <v>865</v>
       </c>
     </row>
     <row r="203" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F203" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="G203" s="4" t="s">
-        <v>635</v>
+        <v>571</v>
       </c>
       <c r="K203" t="s">
-        <v>910</v>
+        <v>866</v>
       </c>
     </row>
     <row r="204" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F204" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="G204" s="4" t="s">
-        <v>636</v>
+        <v>572</v>
       </c>
       <c r="K204" t="s">
-        <v>911</v>
+        <v>867</v>
       </c>
     </row>
     <row r="205" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F205" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="G205" s="4" t="s">
-        <v>637</v>
+        <v>573</v>
       </c>
       <c r="K205" t="s">
-        <v>912</v>
+        <v>868</v>
       </c>
     </row>
     <row r="206" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F206" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="G206" s="4" t="s">
-        <v>638</v>
+        <v>574</v>
       </c>
       <c r="K206" t="s">
-        <v>913</v>
+        <v>869</v>
       </c>
     </row>
     <row r="207" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F207" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="G207" s="4" t="s">
-        <v>639</v>
+        <v>575</v>
       </c>
       <c r="K207" t="s">
-        <v>914</v>
+        <v>870</v>
       </c>
     </row>
     <row r="208" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F208" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="G208" s="4" t="s">
-        <v>640</v>
+        <v>576</v>
       </c>
       <c r="K208" t="s">
-        <v>915</v>
+        <v>871</v>
       </c>
     </row>
     <row r="209" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F209" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="G209" s="4" t="s">
-        <v>641</v>
+        <v>577</v>
       </c>
       <c r="K209" t="s">
-        <v>916</v>
+        <v>872</v>
       </c>
     </row>
     <row r="210" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F210" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="G210" s="4" t="s">
-        <v>642</v>
+        <v>578</v>
       </c>
       <c r="K210" t="s">
-        <v>917</v>
+        <v>873</v>
       </c>
     </row>
     <row r="211" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F211" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="G211" s="4" t="s">
-        <v>643</v>
+        <v>579</v>
       </c>
       <c r="K211" t="s">
-        <v>918</v>
+        <v>874</v>
       </c>
     </row>
     <row r="212" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F212" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="G212" s="4" t="s">
-        <v>644</v>
+        <v>580</v>
       </c>
       <c r="K212" t="s">
-        <v>919</v>
+        <v>875</v>
       </c>
     </row>
     <row r="213" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F213" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="G213" s="4" t="s">
-        <v>645</v>
+        <v>581</v>
       </c>
       <c r="K213" t="s">
-        <v>920</v>
+        <v>876</v>
       </c>
     </row>
     <row r="214" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F214" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="G214" s="4" t="s">
-        <v>646</v>
+        <v>582</v>
       </c>
       <c r="K214" t="s">
-        <v>921</v>
+        <v>877</v>
       </c>
     </row>
     <row r="215" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F215" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="G215" s="4" t="s">
-        <v>647</v>
+        <v>583</v>
       </c>
       <c r="K215" t="s">
-        <v>922</v>
+        <v>878</v>
       </c>
     </row>
     <row r="216" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F216" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="G216" s="4" t="s">
-        <v>648</v>
+        <v>584</v>
       </c>
       <c r="K216" t="s">
-        <v>923</v>
+        <v>879</v>
       </c>
     </row>
     <row r="217" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F217" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="G217" s="4" t="s">
-        <v>649</v>
+        <v>585</v>
       </c>
       <c r="K217" t="s">
-        <v>924</v>
+        <v>880</v>
       </c>
     </row>
     <row r="218" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F218" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="G218" s="4" t="s">
-        <v>650</v>
+        <v>586</v>
       </c>
       <c r="K218" t="s">
-        <v>925</v>
+        <v>881</v>
       </c>
     </row>
     <row r="219" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F219" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="G219" s="4" t="s">
-        <v>651</v>
+        <v>587</v>
       </c>
       <c r="K219" t="s">
-        <v>926</v>
+        <v>882</v>
       </c>
     </row>
     <row r="220" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F220" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="G220" s="4" t="s">
-        <v>652</v>
+        <v>588</v>
       </c>
       <c r="K220" t="s">
-        <v>927</v>
+        <v>883</v>
       </c>
     </row>
     <row r="221" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F221" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="G221" s="4" t="s">
-        <v>653</v>
+        <v>589</v>
       </c>
       <c r="K221" t="s">
-        <v>928</v>
+        <v>884</v>
       </c>
     </row>
     <row r="222" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F222" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="G222" s="4" t="s">
-        <v>654</v>
+        <v>590</v>
       </c>
       <c r="K222" t="s">
-        <v>929</v>
+        <v>885</v>
       </c>
     </row>
     <row r="223" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F223" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="G223" s="4" t="s">
-        <v>655</v>
+        <v>591</v>
       </c>
       <c r="K223" t="s">
-        <v>930</v>
+        <v>886</v>
       </c>
     </row>
     <row r="224" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F224" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="G224" s="4" t="s">
-        <v>656</v>
+        <v>592</v>
       </c>
       <c r="K224" t="s">
-        <v>931</v>
+        <v>887</v>
       </c>
     </row>
     <row r="225" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F225" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="G225" s="4" t="s">
-        <v>657</v>
+        <v>593</v>
       </c>
       <c r="K225" t="s">
-        <v>932</v>
+        <v>888</v>
       </c>
     </row>
     <row r="226" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F226" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="G226" s="4" t="s">
-        <v>658</v>
+        <v>594</v>
       </c>
       <c r="K226" t="s">
-        <v>933</v>
+        <v>889</v>
       </c>
     </row>
     <row r="227" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F227" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G227" s="4" t="s">
-        <v>659</v>
+        <v>595</v>
       </c>
       <c r="K227" t="s">
-        <v>934</v>
+        <v>890</v>
       </c>
     </row>
     <row r="228" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F228" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="G228" s="4" t="s">
-        <v>660</v>
+        <v>596</v>
       </c>
       <c r="K228" t="s">
-        <v>935</v>
+        <v>891</v>
       </c>
     </row>
     <row r="229" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F229" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="G229" s="4" t="s">
-        <v>661</v>
+        <v>597</v>
       </c>
       <c r="K229" t="s">
-        <v>936</v>
+        <v>892</v>
       </c>
     </row>
     <row r="230" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F230" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="G230" s="4" t="s">
-        <v>662</v>
+        <v>598</v>
       </c>
       <c r="K230" t="s">
-        <v>937</v>
+        <v>893</v>
       </c>
     </row>
     <row r="231" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F231" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="G231" s="4" t="s">
-        <v>663</v>
+        <v>599</v>
       </c>
       <c r="K231" t="s">
-        <v>938</v>
+        <v>894</v>
       </c>
     </row>
     <row r="232" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F232" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="G232" s="4" t="s">
-        <v>664</v>
+        <v>600</v>
       </c>
       <c r="K232" t="s">
-        <v>939</v>
+        <v>895</v>
       </c>
     </row>
     <row r="233" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F233" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="G233" s="4" t="s">
-        <v>665</v>
+        <v>601</v>
       </c>
       <c r="K233" t="s">
-        <v>940</v>
+        <v>896</v>
       </c>
     </row>
     <row r="234" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F234" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="G234" s="4" t="s">
-        <v>666</v>
+        <v>602</v>
       </c>
       <c r="K234" t="s">
-        <v>941</v>
+        <v>897</v>
       </c>
     </row>
     <row r="235" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F235" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="G235" s="4" t="s">
-        <v>667</v>
+        <v>603</v>
       </c>
       <c r="K235" t="s">
-        <v>942</v>
+        <v>898</v>
       </c>
     </row>
     <row r="236" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F236" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="G236" s="4" t="s">
-        <v>668</v>
+        <v>604</v>
       </c>
       <c r="K236" t="s">
-        <v>943</v>
+        <v>899</v>
       </c>
     </row>
     <row r="237" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F237" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="G237" s="4" t="s">
-        <v>669</v>
+        <v>605</v>
       </c>
       <c r="K237" t="s">
-        <v>944</v>
+        <v>900</v>
       </c>
     </row>
     <row r="238" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F238" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="G238" s="4" t="s">
-        <v>670</v>
+        <v>606</v>
       </c>
       <c r="K238" t="s">
-        <v>945</v>
+        <v>901</v>
       </c>
     </row>
     <row r="239" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F239" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
       <c r="G239" s="4" t="s">
-        <v>671</v>
+        <v>607</v>
       </c>
       <c r="K239" t="s">
-        <v>946</v>
+        <v>902</v>
       </c>
     </row>
     <row r="240" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F240" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="G240" s="4" t="s">
-        <v>672</v>
+        <v>608</v>
       </c>
       <c r="K240" t="s">
-        <v>947</v>
+        <v>903</v>
       </c>
     </row>
     <row r="241" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F241" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="G241" s="4" t="s">
-        <v>673</v>
+        <v>609</v>
       </c>
       <c r="K241" t="s">
-        <v>948</v>
+        <v>904</v>
       </c>
     </row>
     <row r="242" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F242" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="G242" s="4" t="s">
-        <v>674</v>
+        <v>610</v>
       </c>
       <c r="K242" t="s">
-        <v>949</v>
+        <v>905</v>
       </c>
     </row>
     <row r="243" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F243" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="G243" s="4" t="s">
-        <v>675</v>
+        <v>611</v>
       </c>
       <c r="K243" t="s">
-        <v>950</v>
+        <v>906</v>
       </c>
     </row>
     <row r="244" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F244" t="s">
-        <v>308</v>
+        <v>292</v>
       </c>
       <c r="G244" s="4" t="s">
-        <v>676</v>
+        <v>612</v>
       </c>
       <c r="K244" t="s">
-        <v>951</v>
+        <v>907</v>
       </c>
     </row>
     <row r="245" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F245" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="G245" s="4" t="s">
-        <v>677</v>
+        <v>613</v>
       </c>
       <c r="K245" t="s">
-        <v>952</v>
+        <v>908</v>
       </c>
     </row>
     <row r="246" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F246" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="G246" s="4" t="s">
-        <v>678</v>
+        <v>614</v>
       </c>
       <c r="K246" t="s">
-        <v>953</v>
+        <v>909</v>
       </c>
     </row>
     <row r="247" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F247" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="G247" s="4" t="s">
-        <v>679</v>
+        <v>615</v>
       </c>
       <c r="K247" t="s">
-        <v>954</v>
+        <v>910</v>
       </c>
     </row>
     <row r="248" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F248" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="G248" s="4" t="s">
-        <v>680</v>
+        <v>616</v>
       </c>
       <c r="K248" t="s">
-        <v>955</v>
+        <v>911</v>
       </c>
     </row>
     <row r="249" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F249" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="G249" s="4" t="s">
-        <v>681</v>
+        <v>617</v>
       </c>
       <c r="K249" t="s">
-        <v>956</v>
+        <v>912</v>
       </c>
     </row>
     <row r="250" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F250" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="G250" s="4" t="s">
-        <v>682</v>
+        <v>618</v>
       </c>
       <c r="K250" t="s">
-        <v>957</v>
+        <v>913</v>
       </c>
     </row>
     <row r="251" spans="6:11" x14ac:dyDescent="0.25">
       <c r="G251" s="4" t="s">
-        <v>683</v>
+        <v>619</v>
       </c>
     </row>
     <row r="252" spans="6:11" x14ac:dyDescent="0.25">
       <c r="G252" s="4" t="s">
-        <v>684</v>
+        <v>620</v>
       </c>
     </row>
     <row r="253" spans="6:11" x14ac:dyDescent="0.25">
       <c r="G253" s="4" t="s">
-        <v>685</v>
+        <v>621</v>
       </c>
     </row>
     <row r="254" spans="6:11" x14ac:dyDescent="0.25">
       <c r="G254" s="4" t="s">
-        <v>686</v>
+        <v>622</v>
       </c>
     </row>
     <row r="255" spans="6:11" x14ac:dyDescent="0.25">
       <c r="G255" s="4" t="s">
-        <v>687</v>
+        <v>623</v>
       </c>
     </row>
     <row r="256" spans="6:11" x14ac:dyDescent="0.25">
       <c r="G256" s="4" t="s">
-        <v>688</v>
+        <v>624</v>
       </c>
     </row>
     <row r="257" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G257" s="4" t="s">
-        <v>689</v>
+        <v>625</v>
       </c>
     </row>
     <row r="258" spans="7:7" x14ac:dyDescent="0.25">
       <c r="G258" s="4" t="s">
-        <v>690</v>
+        <v>626</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Podaci o izvještajnom subjektu </vt:lpstr>