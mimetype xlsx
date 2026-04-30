--- v0 (2025-10-19)
+++ v1 (2026-04-30)
@@ -1,186 +1,188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\OSPB\Excelice obrazaca\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\OSPB\Osobni folderi\Joško\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B978B58C-24C0-4427-B367-F83E1ACF333A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Podaci o izvještajnom subjektu" sheetId="1" r:id="rId1"/>
     <sheet name="Podaci o transakcijama" sheetId="2" r:id="rId2"/>
     <sheet name="Uputa za popunjavanje" sheetId="6" r:id="rId3"/>
     <sheet name="List1" sheetId="5" state="hidden" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Marina Žabić</author>
   </authors>
   <commentList>
-    <comment ref="B1" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
+    <comment ref="B1" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">1 - rezident - fizička osoba
 2 - rezident - pravna osoba (unose se matični broj i OIB)
 3 - nerezident - fizička osoba
 4 - pravna osoba
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="H1" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000002000000}">
+    <comment ref="H1" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">1 - šuma
 2 - poljoprivredno zemljište
 3 - građevinsko zemljište
 4 - stanovi i kuće za odmor ( uključuje i okućnicu)
 5 - mješovito (poslovne i privatne svrhe; ne uključuje seoska imanja koja su dio prethodnih stavki) </t>
         </r>
       </text>
     </comment>
-    <comment ref="I1" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000003000000}">
+    <comment ref="I1" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">1 - Bjelovarsko-bilogorska županija
 2 - Brodsko-posavska županija
 3 - Dubrovačko-neretvanska županija
 4 - Istarska županija
 5 - Karlovačka županija
 6 - Koprivničko-križevačka županija
 7 - Krapinsko-zagorska županija
 8 - Ličko-senjska županija
 9 - Međimurska županija
 11 - Požeško-slavonska županija
 12 - Primorsko-goranska županija
 13 - Sisačko-moslavačka županija
 14 - Splitsko-dalmatinska županija
 15 - Varaždinska županija
 16 - Virovitičko-podravska županija
 17 - Vukovarsko-srijemska županija
 18 - Zadarsko-kninska županija
 19 - Zagrebačka županija
 20 - Šibenska županija
 21 - Grad Zagreb
 22 - Osječko-baranjska županija
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="589" uniqueCount="589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="625">
   <si>
     <t>NAZIV</t>
   </si>
   <si>
     <t>MATIČNI BROJ</t>
   </si>
   <si>
     <t>OIB</t>
   </si>
   <si>
     <t>POŠTANSKI BROJ</t>
   </si>
   <si>
     <t>GRAD</t>
   </si>
   <si>
     <t>ULICA I BROJ</t>
   </si>
   <si>
     <t>OSOBA ZA KONTAKT</t>
   </si>
   <si>
     <t>TELEFON</t>
   </si>
   <si>
+    <t>TELEFAX</t>
+  </si>
+  <si>
     <t>E-MAIL</t>
   </si>
   <si>
     <t>ZA TROMJESEČJE</t>
   </si>
   <si>
     <t>DRŽAVA STJECATELJA-OZNAKA</t>
   </si>
   <si>
     <t>DRŽAVA PRODAVATELJA-OZNAKA</t>
   </si>
   <si>
     <t>VALUTA</t>
   </si>
   <si>
     <t>CIJENA IZ UGOVORA</t>
   </si>
   <si>
     <t xml:space="preserve">VRSTA NEKRETNINE </t>
   </si>
   <si>
     <t>ŽUPANIJA</t>
   </si>
   <si>
     <t>OTOK</t>
@@ -251,50 +253,134 @@
   <si>
     <t>4 - Istarska županija</t>
   </si>
   <si>
     <t>5 - Karlovačka županija</t>
   </si>
   <si>
     <t>6 - Koprivničko-križevačka županija</t>
   </si>
   <si>
     <t>7 - Krapinsko-zagorska županija</t>
   </si>
   <si>
     <t>8 - Ličko-senjska županija</t>
   </si>
   <si>
     <t>9 - Međimurska županija</t>
   </si>
   <si>
     <t>DATUM UGOVORA</t>
   </si>
   <si>
     <t>Međunarodne transkacije povezane s nekretninama</t>
   </si>
   <si>
+    <t>16Q1</t>
+  </si>
+  <si>
+    <t>16Q2</t>
+  </si>
+  <si>
+    <t>16Q3</t>
+  </si>
+  <si>
+    <t>16Q4</t>
+  </si>
+  <si>
+    <t>17Q1</t>
+  </si>
+  <si>
+    <t>17Q2</t>
+  </si>
+  <si>
+    <t>17Q3</t>
+  </si>
+  <si>
+    <t>17Q4</t>
+  </si>
+  <si>
+    <t>18Q1</t>
+  </si>
+  <si>
+    <t>18Q2</t>
+  </si>
+  <si>
+    <t>18Q3</t>
+  </si>
+  <si>
+    <t>18Q4</t>
+  </si>
+  <si>
+    <t>19Q1</t>
+  </si>
+  <si>
+    <t>19Q2</t>
+  </si>
+  <si>
+    <t>19Q3</t>
+  </si>
+  <si>
+    <t>19Q4</t>
+  </si>
+  <si>
+    <t>20Q1</t>
+  </si>
+  <si>
+    <t>20Q2</t>
+  </si>
+  <si>
+    <t>20Q3</t>
+  </si>
+  <si>
+    <t>20Q4</t>
+  </si>
+  <si>
+    <t>21Q1</t>
+  </si>
+  <si>
+    <t>21Q2</t>
+  </si>
+  <si>
+    <t>21Q3</t>
+  </si>
+  <si>
+    <t>21Q4</t>
+  </si>
+  <si>
+    <t>22Q1</t>
+  </si>
+  <si>
+    <t>22Q2</t>
+  </si>
+  <si>
+    <t>22Q3</t>
+  </si>
+  <si>
+    <t>22Q4</t>
+  </si>
+  <si>
     <t>23Q1</t>
   </si>
   <si>
     <t>23Q2</t>
   </si>
   <si>
     <t>23Q3</t>
   </si>
   <si>
     <t>23Q4</t>
   </si>
   <si>
     <t>24Q1</t>
   </si>
   <si>
     <t>24Q2</t>
   </si>
   <si>
     <t>24Q3</t>
   </si>
   <si>
     <t>24Q4</t>
   </si>
   <si>
     <t>25Q1</t>
@@ -1062,53 +1148,50 @@
     <t>860</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>999</t>
-  </si>
-[...1 lines deleted...]
-    <t>191 - HRK</t>
   </si>
   <si>
     <t>978 - EUR</t>
   </si>
   <si>
     <t>840 - USD</t>
   </si>
   <si>
     <t>0 - NE</t>
   </si>
   <si>
     <t>1 - DA</t>
   </si>
   <si>
     <t>004 - AFGANISTAN</t>
   </si>
   <si>
     <t>008 - ALBANIJA</t>
   </si>
   <si>
     <t>012 - ALŽIR</t>
   </si>
   <si>
     <t>016 - AMERIČKA SAMOA</t>
   </si>
@@ -1936,82 +2019,105 @@
   <si>
     <t>27Q1</t>
   </si>
   <si>
     <t>27Q2</t>
   </si>
   <si>
     <t>27Q3</t>
   </si>
   <si>
     <t>27Q4</t>
   </si>
   <si>
     <t>28Q1</t>
   </si>
   <si>
     <t>28Q2</t>
   </si>
   <si>
     <t>28Q3</t>
   </si>
   <si>
     <t>28Q4</t>
   </si>
   <si>
+    <t>29Q1</t>
+  </si>
+  <si>
+    <t>29Q2</t>
+  </si>
+  <si>
+    <t>29Q3</t>
+  </si>
+  <si>
+    <t>29Q4</t>
+  </si>
+  <si>
+    <t>30Q1</t>
+  </si>
+  <si>
+    <t>30Q2</t>
+  </si>
+  <si>
+    <t>30Q3</t>
+  </si>
+  <si>
+    <t>30Q4</t>
+  </si>
+  <si>
     <t xml:space="preserve">UPUTE ZA POPUNJAVANJE
 Ovim se Upitnikom prikupljaju podaci o prijenosu prava vlasništva na nekretninama u Republici Hrvatskoj koje se odvija između rezidenata i nerezidenata. Pojam rezidenta odnosno nerezidenta definiran je u članku 2. Odluke o prikupljanju podataka za potrebe sastavljanja platne bilance, stanja inozemnog duga i stanja međunarodnih ulaganja. Za potrebe popunjavanja ovog Upitnika preporučuje se da obveznici izvještavanja odnosno javni bilježnici utvrde rezidentnost osoba koje stječu/otuđuju nekretninu na osnovi podataka o prebivalištu odnosno sjedištu ovisno o tome je li riječ o fizičkoj ili pravnoj osobi. Ako je prebivalište fizičke osobe odnosno sjedište pravne osobe na teritoriju Republike Hrvatske, smatra se da je riječ o rezidentu. Sve ostale osobe smatraju se nerezidentima.
 Predmet ovog Obrasca nisu predugovori ili ugovori o namjeri kupnje nekretnine, kao niti aneksi ugovora o kupnji nekretnine ukoliko predmet tih ugovora nije novčana transakcija kojom nerezident stječe ili prodaje nekretninu od rezidenta. 
-Tromjesečje – Unosi se oznaka godine i tromjesečja na koje se Upitnik odnosi, npr. za prvo tromjesečje 2017. treba unijeti 17Q1.
+Tromjesečje – Unosi se oznaka godine i tromjesečja na koje se Upitnik odnosi, npr. za prvo tromjesečje 2025. treba unijeti 25Q1.
 U polje Datum ugovora upisuje se datum kada je sklopljen ugovor o prodaji nekretnine ili drugi pravni posao kojemu je cilj prijenos prava vlasništva na nekretnini. U slučaju kada javni bilježnik ne ovjerava sklopljeni ugovor, već samo potpis prodavatelja, unosi se datum ovjere potpisa.
+Također, ako jedan ugovor o prodaji nekretnine ima veći broj kupaca ili prodavatelja onda se oni svi po redu unose, a datum ugovora se unosi samo u prvom redu u kojemu se ovaj ugovor prikazuje, a kod drugih kupaca ili prodavatelja datum ugovora ostaje prazan jer se radi o istom ugovoru.
 U polje Stjecatelj nekretnine upisuje se šifra vrste stjecatelja prema sljedećem šifrarniku:
   1– rezident – fizička osoba
   2 – rezident – pravna osoba – U ovo polje se unose matični broj i OIB pravne osobe!
   3 – nerezident – fizička osoba
   4 – nerezident – pravna osoba
-U polje Država stjecatelja nekretnine upisuje se troznamenkasta oznaka zemlje u kojoj stjecatelj nekretnine ima prebivalište/sjedište (ako nije poznato, upisuje se državljanstvo), prema abecednom popisu država i zemalja i njihovih oznaka. Abecedni popis država i zemalja i njihovih oznaka vode se u elektroničkom obliku i objavljuju na internetskim stranicama Hrvatske narodne banke. Obilježje se popunjava unosom trobrojčane oznake države ili međunarodne financijske institucije sa spomenutih popisa. 
-[...1 lines deleted...]
-Iznimno, za Kosovo se rabi posebna oznaka 095. Primjerice, ako stjecatelj nekretnine ima prebivalište u Njemačkoj, unosi se 276.
+U polje Država stjecatelja nekretnine upisuje se troznamenkasta oznaka zemlje u kojoj stjecatelj nekretnine ima prebivalište/sjedište (ako nije poznato, upisuje se državljanstvo),prema abecednom popisu država i zemalja i njihovih oznaka objavljenom u Odluci o načinu otvaranja transakcijskih računa – Prilog 1. odnosno  oznaka međunarodne institucije iz popisa međunarodnih institucija i njihovih oznaka koje objavljuje Eurostat. Popisi su također raspoloživi na internetskim stranicama Hrvatske narodne banke u dokumentu „Odnosi s inozemstvom – prilozi i popisi“. Iznimno, za Kosovo se valja koristiti posebnom šifrom 095. Primjerice, ako stjecatelj nekretnine ima prebivalište u Njemačkoj, unosi se 276.
 U polje Prodavatelj nekretnine upisuje se šifra vrste prodavatelja odnosno osobe koja prenosi pravo vlasništva na nekretnini na osnovi nekoga drugog pravnog posla prema istom šifrarniku kao i za stjecatelja.
 U polje Država prodavatelja upisuje se troznamenkasta šifra zemlje na isti način kao za stjecatelja nekretnine. Primjerice,  ako je osoba koja prenosi pravo vlasništva na nekretnini rezident Republike Hrvatske, treba upisati 191. 
-U polje Valuta upisuje se oznaka valute u kojoj je iskazana cijena ugovorne nekretnine (npr.EUR).
+U polje Valuta upisuje se oznaka valute u kojoj je iskazana cijena ugovorne nekretnine (npr. EUR ili USD).
 U polje Cijena iz ugovora upisuje se vrijednost nekretnine koja je navedena u Ugovoru kao iznos koji je stjecatelj nekretnine dužan platiti za tu nekretninu. Cijena se navodi u originalnoj valuti, koja je navedena u prethodnom stupcu. Ukoliko u ugovoru nije navedena vrijednost nekretnine, takve transakcije nije potrebno unijeti!
 U polje Vrsta nekretnine upisuje se šifra vrste nekretnine prema sljedećem šifrarniku:
 1 – šuma 
 2 – poljoprivredno zemljište 
 3 – građevinsko zemljišta 
 4 – stanovi i kuće za odmor (uključuje i okućnicu) 
-5 – mješovito (poslovne i privatne svrhe; uključuje grobnice i grobna mjesta; ne uključuje seoska imanja koja su dio prethodnih  stavki)
+5 – mješovito (poslovne i privatne svrhe; ne uključuje seoska imanja koja su dio prethodnih stavki)
 U polje Županija upisuje se ime županije u kojoj se nalazi nekretnina iz ugovora. U polje Otok upisuje se ime otoka na kojemu se nalazi nekretnina iz ugovora.
-Ukoliko se radi o darovanju nekretnine ili prijenosu vlasništva nekretnine bez naknade, označite polje Darovanje sa X.
+Ukoliko se radi o darovanju nekretnine ili prijenosu vlasništva nekretnine bez naknade, označite polje Darovanje sa DA.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Life L2"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2042,71 +2148,70 @@
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Life L2"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Life L2"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Life L2"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Life L2"/>
       <family val="1"/>
       <charset val="238"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
@@ -2177,285 +2282,226 @@
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
-[...118 lines deleted...]
-      <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-[...27 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalno_List2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Normalno_List4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normalno_List2" xfId="2"/>
+    <cellStyle name="Normalno_List4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2700,4280 +2746,4420 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:L6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" style="14" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="17.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="6"/>
+    <col min="3" max="3" width="13.5703125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="6"/>
+    <col min="5" max="5" width="17.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="6"/>
+    <col min="7" max="7" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.7109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="36" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A2" s="37" t="s">
+    <row r="1" spans="1:12" s="12" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="14"/>
+    </row>
+    <row r="2" spans="1:12" s="12" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="I2" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="J2" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="K2" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="37" t="s">
-[...38 lines deleted...]
-      <c r="J3" s="15"/>
+      <c r="L2" s="14"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A3" s="13"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
       <c r="K3" s="13"/>
-    </row>
-[...10 lines deleted...]
-      <c r="J4" s="15"/>
+      <c r="L3" s="8"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A4" s="13"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="13"/>
-    </row>
-[...10 lines deleted...]
-      <c r="J5" s="15"/>
+      <c r="L4" s="8"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="13"/>
-    </row>
-[...10 lines deleted...]
-      <c r="J6" s="16"/>
+      <c r="L5" s="8"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A6" s="10"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
-            <xm:f>List1!$C$1:$C$24</xm:f>
+            <xm:f>List1!$C$29:$C$60</xm:f>
           </x14:formula1>
           <xm:sqref>A3:A5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M52"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.28515625" style="6" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" style="6" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" style="6" customWidth="1"/>
     <col min="5" max="5" width="19.85546875" style="6" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="18.140625" style="6" customWidth="1"/>
     <col min="9" max="9" width="10" style="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="6"/>
     <col min="11" max="12" width="12.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="36" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
-[...11 lines deleted...]
-      <c r="E1" s="17" t="s">
+      <c r="A1" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="16" t="s">
+        <v>600</v>
+      </c>
+      <c r="C1" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="F1" s="17" t="s">
+      <c r="D1" s="16" t="s">
+        <v>601</v>
+      </c>
+      <c r="E1" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="G1" s="17" t="s">
+      <c r="F1" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="H1" s="17" t="s">
+      <c r="G1" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="I1" s="17" t="s">
+      <c r="H1" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="J1" s="17" t="s">
+      <c r="I1" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="K1" s="17" t="s">
+      <c r="J1" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="L1" s="17" t="s">
-        <v>575</v>
+      <c r="K1" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="L1" s="16" t="s">
+        <v>603</v>
       </c>
       <c r="M1" s="8"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="12"/>
-[...10 lines deleted...]
-      <c r="L2" s="12"/>
+      <c r="A2" s="13"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
       <c r="M2" s="8"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="12"/>
-[...10 lines deleted...]
-      <c r="L3" s="12"/>
+      <c r="A3" s="13"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
       <c r="M3" s="8"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="12"/>
-[...10 lines deleted...]
-      <c r="L4" s="12"/>
+      <c r="A4" s="13"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="12"/>
-[...10 lines deleted...]
-      <c r="L5" s="12"/>
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
       <c r="M5" s="8"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="12"/>
-[...10 lines deleted...]
-      <c r="L6" s="12"/>
+      <c r="A6" s="13"/>
+      <c r="B6" s="13"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
       <c r="M6" s="8"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="12"/>
-[...10 lines deleted...]
-      <c r="L7" s="12"/>
+      <c r="A7" s="13"/>
+      <c r="B7" s="13"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="13"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="13"/>
+      <c r="L7" s="13"/>
       <c r="M7" s="8"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="12"/>
-[...10 lines deleted...]
-      <c r="L8" s="12"/>
+      <c r="A8" s="13"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="13"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="12"/>
-[...10 lines deleted...]
-      <c r="L9" s="12"/>
+      <c r="A9" s="13"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
       <c r="M9" s="8"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="12"/>
-[...10 lines deleted...]
-      <c r="L10" s="12"/>
+      <c r="A10" s="13"/>
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
       <c r="M10" s="8"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="12"/>
-[...10 lines deleted...]
-      <c r="L11" s="12"/>
+      <c r="A11" s="13"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="12"/>
-[...10 lines deleted...]
-      <c r="L12" s="12"/>
+      <c r="A12" s="13"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="12"/>
-[...10 lines deleted...]
-      <c r="L13" s="12"/>
+      <c r="A13" s="13"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="12"/>
-[...10 lines deleted...]
-      <c r="L14" s="12"/>
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="12"/>
-[...10 lines deleted...]
-      <c r="L15" s="12"/>
+      <c r="A15" s="13"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="12"/>
-[...10 lines deleted...]
-      <c r="L16" s="12"/>
+      <c r="A16" s="13"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="12"/>
-[...10 lines deleted...]
-      <c r="L17" s="12"/>
+      <c r="A17" s="13"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
       <c r="M17" s="8"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="12"/>
-[...10 lines deleted...]
-      <c r="L18" s="12"/>
+      <c r="A18" s="13"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="12"/>
-[...10 lines deleted...]
-      <c r="L19" s="12"/>
+      <c r="A19" s="13"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
       <c r="M19" s="8"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="12"/>
-[...10 lines deleted...]
-      <c r="L20" s="12"/>
+      <c r="A20" s="13"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="12"/>
-[...10 lines deleted...]
-      <c r="L21" s="12"/>
+      <c r="A21" s="13"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
       <c r="M21" s="8"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="12"/>
-[...10 lines deleted...]
-      <c r="L22" s="12"/>
+      <c r="A22" s="13"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
       <c r="M22" s="8"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A23" s="12"/>
-[...10 lines deleted...]
-      <c r="L23" s="12"/>
+      <c r="A23" s="13"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
       <c r="M23" s="8"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="12"/>
-[...10 lines deleted...]
-      <c r="L24" s="12"/>
+      <c r="A24" s="13"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A25" s="12"/>
-[...10 lines deleted...]
-      <c r="L25" s="12"/>
+      <c r="A25" s="13"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
       <c r="M25" s="8"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="12"/>
-[...10 lines deleted...]
-      <c r="L26" s="12"/>
+      <c r="A26" s="13"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
       <c r="M26" s="8"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="12"/>
-[...10 lines deleted...]
-      <c r="L27" s="12"/>
+      <c r="A27" s="13"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
       <c r="M27" s="8"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A28" s="12"/>
-[...10 lines deleted...]
-      <c r="L28" s="12"/>
+      <c r="A28" s="13"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
       <c r="M28" s="8"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="12"/>
-[...10 lines deleted...]
-      <c r="L29" s="12"/>
+      <c r="A29" s="13"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
       <c r="M29" s="8"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A30" s="12"/>
-[...10 lines deleted...]
-      <c r="L30" s="12"/>
+      <c r="A30" s="13"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
       <c r="M30" s="8"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A31" s="12"/>
-[...10 lines deleted...]
-      <c r="L31" s="12"/>
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
       <c r="M31" s="8"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A32" s="12"/>
-[...10 lines deleted...]
-      <c r="L32" s="12"/>
+      <c r="A32" s="13"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
       <c r="M32" s="8"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A33" s="12"/>
-[...10 lines deleted...]
-      <c r="L33" s="12"/>
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
       <c r="M33" s="8"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A34" s="12"/>
-[...10 lines deleted...]
-      <c r="L34" s="12"/>
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
       <c r="M34" s="8"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A35" s="12"/>
-[...10 lines deleted...]
-      <c r="L35" s="12"/>
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
       <c r="M35" s="8"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A36" s="12"/>
-[...10 lines deleted...]
-      <c r="L36" s="12"/>
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
       <c r="M36" s="8"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A37" s="12"/>
-[...10 lines deleted...]
-      <c r="L37" s="12"/>
+      <c r="A37" s="13"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
       <c r="M37" s="8"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A38" s="12"/>
-[...10 lines deleted...]
-      <c r="L38" s="12"/>
+      <c r="A38" s="13"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
       <c r="M38" s="8"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A39" s="12"/>
-[...10 lines deleted...]
-      <c r="L39" s="12"/>
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
       <c r="M39" s="8"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A40" s="12"/>
-[...10 lines deleted...]
-      <c r="L40" s="12"/>
+      <c r="A40" s="13"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="13"/>
+      <c r="L40" s="13"/>
       <c r="M40" s="8"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A41" s="12"/>
-[...10 lines deleted...]
-      <c r="L41" s="12"/>
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
       <c r="M41" s="8"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A42" s="12"/>
-[...10 lines deleted...]
-      <c r="L42" s="12"/>
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="13"/>
+      <c r="F42" s="13"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
       <c r="M42" s="8"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A43" s="12"/>
-[...10 lines deleted...]
-      <c r="L43" s="12"/>
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
       <c r="M43" s="8"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A44" s="12"/>
-[...10 lines deleted...]
-      <c r="L44" s="12"/>
+      <c r="A44" s="13"/>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
       <c r="M44" s="8"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A45" s="12"/>
-[...10 lines deleted...]
-      <c r="L45" s="12"/>
+      <c r="A45" s="13"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
       <c r="M45" s="8"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A46" s="12"/>
-[...10 lines deleted...]
-      <c r="L46" s="12"/>
+      <c r="A46" s="13"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
+      <c r="F46" s="13"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="13"/>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="13"/>
       <c r="M46" s="8"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A47" s="12"/>
-[...10 lines deleted...]
-      <c r="L47" s="12"/>
+      <c r="A47" s="13"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="13"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="13"/>
+      <c r="F47" s="13"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="13"/>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="13"/>
+      <c r="L47" s="13"/>
       <c r="M47" s="8"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A48" s="12"/>
-[...10 lines deleted...]
-      <c r="L48" s="12"/>
+      <c r="A48" s="13"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="13"/>
+      <c r="D48" s="13"/>
+      <c r="E48" s="13"/>
+      <c r="F48" s="13"/>
+      <c r="G48" s="13"/>
+      <c r="H48" s="13"/>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="13"/>
+      <c r="L48" s="13"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A49" s="12"/>
-[...10 lines deleted...]
-      <c r="L49" s="12"/>
+      <c r="A49" s="13"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="13"/>
+      <c r="F49" s="13"/>
+      <c r="G49" s="13"/>
+      <c r="H49" s="13"/>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="13"/>
+      <c r="L49" s="13"/>
       <c r="M49" s="8"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A50" s="12"/>
-[...10 lines deleted...]
-      <c r="L50" s="12"/>
+      <c r="A50" s="13"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="13"/>
+      <c r="E50" s="13"/>
+      <c r="F50" s="13"/>
+      <c r="G50" s="13"/>
+      <c r="H50" s="13"/>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
+      <c r="K50" s="13"/>
+      <c r="L50" s="13"/>
       <c r="M50" s="8"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A51" s="10"/>
       <c r="B51" s="10"/>
       <c r="C51" s="10"/>
       <c r="D51" s="10"/>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="10"/>
       <c r="H51" s="10"/>
       <c r="I51" s="10"/>
       <c r="J51" s="10"/>
       <c r="K51" s="10"/>
       <c r="L51" s="10"/>
     </row>
     <row r="52" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A52" s="20" t="s">
-[...12 lines deleted...]
-      <c r="L52" s="22"/>
+      <c r="A52" s="19" t="s">
+        <v>602</v>
+      </c>
+      <c r="B52" s="20"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="20"/>
+      <c r="F52" s="20"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A52:L52"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H51 H53:H1048576" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H51 H53:H1048576">
       <formula1>#REF!</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I51 I53:I1048576" xr:uid="{00000000-0002-0000-0100-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I51 I53:I1048576">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="7">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$A$2:$A$5</xm:f>
           </x14:formula1>
           <xm:sqref>B51 B53:B1048576</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000003000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$E$1:$E$21</xm:f>
           </x14:formula1>
           <xm:sqref>I2:I50</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000004000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$G$1:$G$5</xm:f>
           </x14:formula1>
           <xm:sqref>H2:H50</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000005000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$A$1:$A$4</xm:f>
           </x14:formula1>
           <xm:sqref>B2:B50 D2:D50</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000006000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>List1!$S$1:$S$250</xm:f>
           </x14:formula1>
           <xm:sqref>C2:C50 E2:E50</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+          <x14:formula1>
+            <xm:f>List1!$M$1:$M$2</xm:f>
+          </x14:formula1>
+          <xm:sqref>K2:K50</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+          <x14:formula1>
+            <xm:f>List1!$K$2:$K$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>F2:F50</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:N43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="6" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7"/>
-      <c r="B2" s="23" t="s">
-[...12 lines deleted...]
-      <c r="M2" s="25"/>
+      <c r="B2" s="22" t="s">
+        <v>624</v>
+      </c>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="24"/>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
-      <c r="B3" s="26"/>
-[...10 lines deleted...]
-      <c r="M3" s="28"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="27"/>
       <c r="N3" s="8"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="7"/>
-      <c r="B4" s="26"/>
-[...10 lines deleted...]
-      <c r="M4" s="28"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="27"/>
       <c r="N4" s="8"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
-      <c r="B5" s="26"/>
-[...10 lines deleted...]
-      <c r="M5" s="28"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="27"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="7"/>
-      <c r="B6" s="26"/>
-[...10 lines deleted...]
-      <c r="M6" s="28"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="27"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="7"/>
-      <c r="B7" s="26"/>
-[...10 lines deleted...]
-      <c r="M7" s="28"/>
+      <c r="B7" s="25"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="26"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="26"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="27"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="7"/>
-      <c r="B8" s="26"/>
-[...10 lines deleted...]
-      <c r="M8" s="28"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="27"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="7"/>
-      <c r="B9" s="26"/>
-[...10 lines deleted...]
-      <c r="M9" s="28"/>
+      <c r="B9" s="25"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="27"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="7"/>
-      <c r="B10" s="26"/>
-[...10 lines deleted...]
-      <c r="M10" s="28"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="26"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="27"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="7"/>
-      <c r="B11" s="26"/>
-[...10 lines deleted...]
-      <c r="M11" s="28"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="27"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="7"/>
-      <c r="B12" s="26"/>
-[...10 lines deleted...]
-      <c r="M12" s="28"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="27"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="7"/>
-      <c r="B13" s="26"/>
-[...10 lines deleted...]
-      <c r="M13" s="28"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="26"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="27"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="7"/>
-      <c r="B14" s="26"/>
-[...10 lines deleted...]
-      <c r="M14" s="28"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="27"/>
       <c r="N14" s="8"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="7"/>
-      <c r="B15" s="26"/>
-[...10 lines deleted...]
-      <c r="M15" s="28"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="27"/>
       <c r="N15" s="8"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="7"/>
-      <c r="B16" s="26"/>
-[...10 lines deleted...]
-      <c r="M16" s="28"/>
+      <c r="B16" s="25"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="27"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="7"/>
-      <c r="B17" s="26"/>
-[...10 lines deleted...]
-      <c r="M17" s="28"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="27"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="7"/>
-      <c r="B18" s="26"/>
-[...10 lines deleted...]
-      <c r="M18" s="28"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="27"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="7"/>
-      <c r="B19" s="26"/>
-[...10 lines deleted...]
-      <c r="M19" s="28"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="27"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="7"/>
-      <c r="B20" s="26"/>
-[...10 lines deleted...]
-      <c r="M20" s="28"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="27"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="7"/>
-      <c r="B21" s="26"/>
-[...10 lines deleted...]
-      <c r="M21" s="28"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="27"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="7"/>
-      <c r="B22" s="26"/>
-[...10 lines deleted...]
-      <c r="M22" s="28"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="27"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="7"/>
-      <c r="B23" s="26"/>
-[...10 lines deleted...]
-      <c r="M23" s="28"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="27"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="7"/>
-      <c r="B24" s="26"/>
-[...10 lines deleted...]
-      <c r="M24" s="28"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="27"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="7"/>
-      <c r="B25" s="26"/>
-[...10 lines deleted...]
-      <c r="M25" s="28"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="27"/>
       <c r="N25" s="8"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="7"/>
-      <c r="B26" s="26"/>
-[...10 lines deleted...]
-      <c r="M26" s="28"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="27"/>
       <c r="N26" s="8"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="7"/>
-      <c r="B27" s="26"/>
-[...10 lines deleted...]
-      <c r="M27" s="28"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="26"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="27"/>
       <c r="N27" s="8"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="7"/>
-      <c r="B28" s="26"/>
-[...10 lines deleted...]
-      <c r="M28" s="28"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="26"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="26"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="26"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="26"/>
+      <c r="M28" s="27"/>
       <c r="N28" s="8"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="7"/>
-      <c r="B29" s="26"/>
-[...10 lines deleted...]
-      <c r="M29" s="28"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="27"/>
       <c r="N29" s="8"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="7"/>
-      <c r="B30" s="26"/>
-[...10 lines deleted...]
-      <c r="M30" s="28"/>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="26"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="27"/>
       <c r="N30" s="8"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="7"/>
-      <c r="B31" s="26"/>
-[...10 lines deleted...]
-      <c r="M31" s="28"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="26"/>
+      <c r="G31" s="26"/>
+      <c r="H31" s="26"/>
+      <c r="I31" s="26"/>
+      <c r="J31" s="26"/>
+      <c r="K31" s="26"/>
+      <c r="L31" s="26"/>
+      <c r="M31" s="27"/>
       <c r="N31" s="8"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="7"/>
-      <c r="B32" s="26"/>
-[...10 lines deleted...]
-      <c r="M32" s="28"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="27"/>
       <c r="N32" s="8"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="7"/>
-      <c r="B33" s="26"/>
-[...10 lines deleted...]
-      <c r="M33" s="28"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="27"/>
       <c r="N33" s="8"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A34" s="7"/>
-      <c r="B34" s="26"/>
-[...10 lines deleted...]
-      <c r="M34" s="28"/>
+      <c r="B34" s="25"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="27"/>
       <c r="N34" s="8"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="7"/>
-      <c r="B35" s="26"/>
-[...10 lines deleted...]
-      <c r="M35" s="28"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="26"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="27"/>
       <c r="N35" s="8"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A36" s="7"/>
-      <c r="B36" s="26"/>
-[...10 lines deleted...]
-      <c r="M36" s="28"/>
+      <c r="B36" s="25"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="26"/>
+      <c r="E36" s="26"/>
+      <c r="F36" s="26"/>
+      <c r="G36" s="26"/>
+      <c r="H36" s="26"/>
+      <c r="I36" s="26"/>
+      <c r="J36" s="26"/>
+      <c r="K36" s="26"/>
+      <c r="L36" s="26"/>
+      <c r="M36" s="27"/>
       <c r="N36" s="8"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A37" s="7"/>
-      <c r="B37" s="26"/>
-[...10 lines deleted...]
-      <c r="M37" s="28"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="26"/>
+      <c r="G37" s="26"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="26"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="26"/>
+      <c r="L37" s="26"/>
+      <c r="M37" s="27"/>
       <c r="N37" s="8"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A38" s="7"/>
-      <c r="B38" s="26"/>
-[...10 lines deleted...]
-      <c r="M38" s="28"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="26"/>
+      <c r="E38" s="26"/>
+      <c r="F38" s="26"/>
+      <c r="G38" s="26"/>
+      <c r="H38" s="26"/>
+      <c r="I38" s="26"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="26"/>
+      <c r="L38" s="26"/>
+      <c r="M38" s="27"/>
       <c r="N38" s="8"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A39" s="7"/>
-      <c r="B39" s="26"/>
-[...10 lines deleted...]
-      <c r="M39" s="28"/>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="26"/>
+      <c r="G39" s="26"/>
+      <c r="H39" s="26"/>
+      <c r="I39" s="26"/>
+      <c r="J39" s="26"/>
+      <c r="K39" s="26"/>
+      <c r="L39" s="26"/>
+      <c r="M39" s="27"/>
       <c r="N39" s="8"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A40" s="7"/>
-      <c r="B40" s="26"/>
-[...10 lines deleted...]
-      <c r="M40" s="28"/>
+      <c r="B40" s="25"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="26"/>
+      <c r="G40" s="26"/>
+      <c r="H40" s="26"/>
+      <c r="I40" s="26"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="26"/>
+      <c r="M40" s="27"/>
       <c r="N40" s="8"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="7"/>
-      <c r="B41" s="29"/>
-[...10 lines deleted...]
-      <c r="M41" s="31"/>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="26"/>
+      <c r="F41" s="26"/>
+      <c r="G41" s="26"/>
+      <c r="H41" s="26"/>
+      <c r="I41" s="26"/>
+      <c r="J41" s="26"/>
+      <c r="K41" s="26"/>
+      <c r="L41" s="26"/>
+      <c r="M41" s="27"/>
       <c r="N41" s="8"/>
     </row>
-    <row r="42" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="7"/>
-      <c r="B42" s="32"/>
-[...10 lines deleted...]
-      <c r="M42" s="34"/>
+      <c r="B42" s="25"/>
+      <c r="C42" s="26"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="26"/>
+      <c r="F42" s="26"/>
+      <c r="G42" s="26"/>
+      <c r="H42" s="26"/>
+      <c r="I42" s="26"/>
+      <c r="J42" s="26"/>
+      <c r="K42" s="26"/>
+      <c r="L42" s="26"/>
+      <c r="M42" s="27"/>
       <c r="N42" s="8"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="B43" s="10"/>
-[...10 lines deleted...]
-      <c r="M43" s="10"/>
+      <c r="A43" s="7"/>
+      <c r="B43" s="28"/>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="29"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="29"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="8"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="10"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="M44" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
-    <mergeCell ref="B2:M42"/>
+    <mergeCell ref="B2:M43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S256"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C21" sqref="C21:C24"/>
+    <sheetView topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="34.5703125" style="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="1"/>
     <col min="14" max="15" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>19</v>
       </c>
       <c r="M1" t="s">
-        <v>320</v>
+        <v>348</v>
       </c>
       <c r="N1" s="4" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="O1" s="11"/>
       <c r="S1" t="s">
-        <v>322</v>
+        <v>350</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="C2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K2" t="s">
-        <v>318</v>
+        <v>346</v>
       </c>
       <c r="M2" t="s">
-        <v>321</v>
+        <v>349</v>
       </c>
       <c r="N2" s="4" t="s">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="O2" s="11"/>
       <c r="S2" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K3" t="s">
-        <v>319</v>
+        <v>347</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="O3" s="11"/>
       <c r="S3" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="C4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="O4" s="11"/>
       <c r="S4" t="s">
-        <v>325</v>
+        <v>353</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="N5" s="4"/>
       <c r="O5" s="11"/>
       <c r="S5" t="s">
-        <v>326</v>
+        <v>354</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="O6" s="11"/>
       <c r="S6" t="s">
-        <v>327</v>
+        <v>355</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="O7" s="11"/>
       <c r="S7" t="s">
-        <v>328</v>
+        <v>356</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="O8" s="11"/>
       <c r="S8" t="s">
-        <v>329</v>
+        <v>357</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="O9" s="11"/>
       <c r="S9" t="s">
-        <v>330</v>
+        <v>358</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="O10" s="11"/>
       <c r="S10" t="s">
-        <v>331</v>
+        <v>359</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="O11" s="11"/>
       <c r="S11" t="s">
-        <v>332</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="O12" s="11"/>
       <c r="S12" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C13" t="s">
-        <v>576</v>
+        <v>59</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>73</v>
+        <v>102</v>
       </c>
       <c r="O13" s="11"/>
       <c r="S13" t="s">
-        <v>334</v>
+        <v>362</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C14" t="s">
-        <v>577</v>
+        <v>60</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="O14" s="11"/>
       <c r="S14" t="s">
-        <v>335</v>
+        <v>363</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C15" t="s">
-        <v>578</v>
+        <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="O15" s="11"/>
       <c r="S15" t="s">
-        <v>336</v>
+        <v>364</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C16" t="s">
-        <v>579</v>
+        <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="O16" s="11"/>
       <c r="S16" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
     </row>
     <row r="17" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C17" t="s">
-        <v>580</v>
+        <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="O17" s="11"/>
       <c r="S17" t="s">
-        <v>338</v>
+        <v>366</v>
       </c>
     </row>
     <row r="18" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C18" t="s">
-        <v>581</v>
+        <v>64</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="O18" s="11"/>
       <c r="S18" t="s">
-        <v>339</v>
+        <v>367</v>
       </c>
     </row>
     <row r="19" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C19" t="s">
-        <v>582</v>
+        <v>65</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="O19" s="11"/>
       <c r="S19" t="s">
-        <v>340</v>
+        <v>368</v>
       </c>
     </row>
     <row r="20" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C20" t="s">
-        <v>583</v>
+        <v>66</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="O20" s="11"/>
       <c r="S20" t="s">
-        <v>341</v>
+        <v>369</v>
       </c>
     </row>
     <row r="21" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C21" t="s">
-        <v>584</v>
+        <v>67</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="O21" s="11"/>
       <c r="S21" t="s">
-        <v>342</v>
+        <v>370</v>
       </c>
     </row>
     <row r="22" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C22" t="s">
-        <v>585</v>
+        <v>68</v>
       </c>
       <c r="E22" s="3"/>
       <c r="N22" s="4" t="s">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="O22" s="11"/>
       <c r="S22" t="s">
-        <v>343</v>
+        <v>371</v>
       </c>
     </row>
     <row r="23" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C23" t="s">
-        <v>586</v>
+        <v>69</v>
       </c>
       <c r="E23" s="3"/>
       <c r="N23" s="4" t="s">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="O23" s="11"/>
       <c r="S23" t="s">
-        <v>344</v>
+        <v>372</v>
       </c>
     </row>
     <row r="24" spans="3:19" x14ac:dyDescent="0.25">
       <c r="C24" t="s">
-        <v>587</v>
+        <v>70</v>
       </c>
       <c r="E24" s="3"/>
       <c r="N24" s="4" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="O24" s="11"/>
       <c r="S24" t="s">
-        <v>345</v>
+        <v>373</v>
       </c>
     </row>
     <row r="25" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C25" t="s">
+        <v>71</v>
+      </c>
       <c r="E25" s="3"/>
       <c r="N25" s="4" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="O25" s="11"/>
       <c r="S25" t="s">
-        <v>346</v>
+        <v>374</v>
       </c>
     </row>
     <row r="26" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C26" t="s">
+        <v>72</v>
+      </c>
       <c r="E26" s="3"/>
       <c r="N26" s="4" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="O26" s="11"/>
       <c r="S26" t="s">
-        <v>347</v>
+        <v>375</v>
       </c>
     </row>
     <row r="27" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C27" t="s">
+        <v>73</v>
+      </c>
       <c r="E27" s="3"/>
       <c r="N27" s="4" t="s">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="O27" s="11"/>
       <c r="S27" t="s">
-        <v>348</v>
+        <v>376</v>
       </c>
     </row>
     <row r="28" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C28" t="s">
+        <v>74</v>
+      </c>
       <c r="E28" s="3"/>
       <c r="N28" s="4" t="s">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="O28" s="11"/>
       <c r="S28" t="s">
-        <v>349</v>
+        <v>377</v>
       </c>
     </row>
     <row r="29" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C29" t="s">
+        <v>75</v>
+      </c>
       <c r="E29" s="3"/>
       <c r="N29" s="4" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="O29" s="11"/>
       <c r="S29" t="s">
-        <v>350</v>
+        <v>378</v>
       </c>
     </row>
     <row r="30" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C30" t="s">
+        <v>76</v>
+      </c>
       <c r="E30" s="3"/>
       <c r="N30" s="4" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="O30" s="11"/>
       <c r="S30" t="s">
-        <v>351</v>
+        <v>379</v>
       </c>
     </row>
     <row r="31" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C31" t="s">
+        <v>77</v>
+      </c>
       <c r="E31" s="3"/>
       <c r="N31" s="4" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="O31" s="11"/>
       <c r="S31" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
     </row>
     <row r="32" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C32" t="s">
+        <v>78</v>
+      </c>
       <c r="E32" s="3"/>
       <c r="N32" s="4" t="s">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="O32" s="11"/>
       <c r="S32" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="33" spans="5:19" x14ac:dyDescent="0.25">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="33" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C33" t="s">
+        <v>79</v>
+      </c>
       <c r="E33" s="3"/>
       <c r="N33" s="4" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="O33" s="11"/>
       <c r="S33" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="34" spans="5:19" x14ac:dyDescent="0.25">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="34" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C34" t="s">
+        <v>80</v>
+      </c>
       <c r="E34" s="3"/>
       <c r="N34" s="4" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
       <c r="O34" s="11"/>
       <c r="S34" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="35" spans="5:19" x14ac:dyDescent="0.25">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="35" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C35" t="s">
+        <v>81</v>
+      </c>
       <c r="E35" s="3"/>
       <c r="N35" s="4" t="s">
-        <v>95</v>
+        <v>124</v>
       </c>
       <c r="O35" s="11"/>
       <c r="S35" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-    <row r="36" spans="5:19" x14ac:dyDescent="0.25">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="36" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C36" t="s">
+        <v>82</v>
+      </c>
       <c r="E36" s="3"/>
       <c r="N36" s="4" t="s">
-        <v>96</v>
+        <v>125</v>
       </c>
       <c r="O36" s="11"/>
       <c r="S36" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-    <row r="37" spans="5:19" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="37" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C37" t="s">
+        <v>83</v>
+      </c>
       <c r="E37" s="3"/>
       <c r="N37" s="4" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="O37" s="11"/>
       <c r="S37" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-    <row r="38" spans="5:19" x14ac:dyDescent="0.25">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="38" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C38" t="s">
+        <v>84</v>
+      </c>
       <c r="E38" s="3"/>
       <c r="N38" s="4" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="O38" s="11"/>
       <c r="S38" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="39" spans="5:19" x14ac:dyDescent="0.25">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="39" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C39" t="s">
+        <v>85</v>
+      </c>
       <c r="E39" s="3"/>
       <c r="N39" s="4" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="O39" s="11"/>
       <c r="S39" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="40" spans="5:19" x14ac:dyDescent="0.25">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="40" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C40" t="s">
+        <v>86</v>
+      </c>
       <c r="E40" s="3"/>
       <c r="N40" s="4" t="s">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="O40" s="11"/>
       <c r="S40" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-    <row r="41" spans="5:19" x14ac:dyDescent="0.25">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="41" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C41" t="s">
+        <v>604</v>
+      </c>
       <c r="E41" s="3"/>
       <c r="N41" s="4" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="O41" s="11"/>
       <c r="S41" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="42" spans="5:19" x14ac:dyDescent="0.25">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="42" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C42" t="s">
+        <v>605</v>
+      </c>
       <c r="E42" s="3"/>
       <c r="N42" s="4" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="O42" s="11"/>
       <c r="S42" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-    <row r="43" spans="5:19" x14ac:dyDescent="0.25">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="43" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C43" t="s">
+        <v>606</v>
+      </c>
       <c r="E43" s="3"/>
       <c r="N43" s="4" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="O43" s="11"/>
       <c r="S43" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-    <row r="44" spans="5:19" x14ac:dyDescent="0.25">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="44" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C44" t="s">
+        <v>607</v>
+      </c>
       <c r="E44" s="3"/>
       <c r="N44" s="4" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="O44" s="11"/>
       <c r="S44" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-    <row r="45" spans="5:19" x14ac:dyDescent="0.25">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="45" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C45" t="s">
+        <v>608</v>
+      </c>
       <c r="E45" s="3"/>
       <c r="N45" s="4" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="O45" s="11"/>
       <c r="S45" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-    <row r="46" spans="5:19" x14ac:dyDescent="0.25">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="46" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C46" t="s">
+        <v>609</v>
+      </c>
       <c r="E46" s="3"/>
       <c r="N46" s="4" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="O46" s="11"/>
       <c r="S46" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-    <row r="47" spans="5:19" x14ac:dyDescent="0.25">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="47" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C47" t="s">
+        <v>610</v>
+      </c>
       <c r="E47" s="3"/>
       <c r="N47" s="4" t="s">
-        <v>107</v>
+        <v>136</v>
       </c>
       <c r="O47" s="11"/>
       <c r="S47" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="48" spans="5:19" x14ac:dyDescent="0.25">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="48" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C48" t="s">
+        <v>611</v>
+      </c>
       <c r="N48" s="4" t="s">
-        <v>108</v>
+        <v>137</v>
       </c>
       <c r="O48" s="11"/>
       <c r="S48" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="49" spans="14:19" x14ac:dyDescent="0.25">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="49" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C49" t="s">
+        <v>612</v>
+      </c>
       <c r="N49" s="4" t="s">
-        <v>109</v>
+        <v>138</v>
       </c>
       <c r="O49" s="11"/>
       <c r="S49" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="50" spans="14:19" x14ac:dyDescent="0.25">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="50" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C50" t="s">
+        <v>613</v>
+      </c>
       <c r="N50" s="4" t="s">
-        <v>110</v>
+        <v>139</v>
       </c>
       <c r="O50" s="11"/>
       <c r="S50" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="51" spans="14:19" x14ac:dyDescent="0.25">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="51" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C51" t="s">
+        <v>614</v>
+      </c>
       <c r="N51" s="4" t="s">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="O51" s="11"/>
       <c r="S51" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="52" spans="14:19" x14ac:dyDescent="0.25">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="52" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C52" t="s">
+        <v>615</v>
+      </c>
       <c r="N52" s="4" t="s">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="O52" s="11"/>
       <c r="S52" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-    <row r="53" spans="14:19" x14ac:dyDescent="0.25">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="53" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C53" t="s">
+        <v>616</v>
+      </c>
       <c r="N53" s="4" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="O53" s="11"/>
       <c r="S53" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="54" spans="14:19" x14ac:dyDescent="0.25">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="54" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C54" t="s">
+        <v>617</v>
+      </c>
       <c r="N54" s="4" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="O54" s="11"/>
       <c r="S54" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="55" spans="14:19" x14ac:dyDescent="0.25">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="55" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C55" t="s">
+        <v>618</v>
+      </c>
       <c r="N55" s="4" t="s">
-        <v>115</v>
+        <v>144</v>
       </c>
       <c r="O55" s="11"/>
       <c r="S55" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-    <row r="56" spans="14:19" x14ac:dyDescent="0.25">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="56" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C56" t="s">
+        <v>619</v>
+      </c>
       <c r="N56" s="4" t="s">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="O56" s="11"/>
       <c r="S56" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-    <row r="57" spans="14:19" x14ac:dyDescent="0.25">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="57" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C57" t="s">
+        <v>620</v>
+      </c>
       <c r="N57" s="4" t="s">
-        <v>117</v>
+        <v>146</v>
       </c>
       <c r="O57" s="11"/>
       <c r="S57" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-    <row r="58" spans="14:19" x14ac:dyDescent="0.25">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="58" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C58" t="s">
+        <v>621</v>
+      </c>
       <c r="N58" s="4" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="O58" s="11"/>
       <c r="S58" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="59" spans="14:19" x14ac:dyDescent="0.25">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="59" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C59" t="s">
+        <v>622</v>
+      </c>
       <c r="N59" s="4" t="s">
-        <v>119</v>
+        <v>148</v>
       </c>
       <c r="O59" s="11"/>
       <c r="S59" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="60" spans="14:19" x14ac:dyDescent="0.25">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="60" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C60" t="s">
+        <v>623</v>
+      </c>
       <c r="N60" s="4" t="s">
-        <v>120</v>
+        <v>149</v>
       </c>
       <c r="O60" s="11"/>
       <c r="S60" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="61" spans="14:19" x14ac:dyDescent="0.25">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="61" spans="3:19" x14ac:dyDescent="0.25">
       <c r="N61" s="4" t="s">
-        <v>121</v>
+        <v>150</v>
       </c>
       <c r="O61" s="11"/>
       <c r="S61" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-    <row r="62" spans="14:19" x14ac:dyDescent="0.25">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="62" spans="3:19" x14ac:dyDescent="0.25">
       <c r="N62" s="4" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="O62" s="11"/>
       <c r="S62" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="63" spans="14:19" x14ac:dyDescent="0.25">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="63" spans="3:19" x14ac:dyDescent="0.25">
       <c r="N63" s="4" t="s">
-        <v>123</v>
+        <v>152</v>
       </c>
       <c r="O63" s="11"/>
       <c r="S63" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-    <row r="64" spans="14:19" x14ac:dyDescent="0.25">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="64" spans="3:19" x14ac:dyDescent="0.25">
       <c r="N64" s="4" t="s">
-        <v>124</v>
+        <v>153</v>
       </c>
       <c r="O64" s="11"/>
       <c r="S64" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
     </row>
     <row r="65" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N65" s="4" t="s">
-        <v>125</v>
+        <v>154</v>
       </c>
       <c r="O65" s="11"/>
       <c r="S65" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
     </row>
     <row r="66" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N66" s="4" t="s">
-        <v>126</v>
+        <v>155</v>
       </c>
       <c r="O66" s="11"/>
       <c r="S66" t="s">
-        <v>387</v>
+        <v>415</v>
       </c>
     </row>
     <row r="67" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N67" s="4" t="s">
-        <v>127</v>
+        <v>156</v>
       </c>
       <c r="O67" s="11"/>
       <c r="S67" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
     </row>
     <row r="68" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N68" s="4" t="s">
-        <v>128</v>
+        <v>157</v>
       </c>
       <c r="O68" s="11"/>
       <c r="S68" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
     </row>
     <row r="69" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N69" s="4" t="s">
-        <v>129</v>
+        <v>158</v>
       </c>
       <c r="O69" s="11"/>
       <c r="S69" t="s">
-        <v>390</v>
+        <v>418</v>
       </c>
     </row>
     <row r="70" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N70" s="4" t="s">
-        <v>130</v>
+        <v>159</v>
       </c>
       <c r="O70" s="11"/>
       <c r="S70" t="s">
-        <v>391</v>
+        <v>419</v>
       </c>
     </row>
     <row r="71" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N71" s="4" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
       <c r="O71" s="11"/>
       <c r="S71" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
     </row>
     <row r="72" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N72" s="4" t="s">
-        <v>132</v>
+        <v>161</v>
       </c>
       <c r="O72" s="11"/>
       <c r="S72" t="s">
-        <v>393</v>
+        <v>421</v>
       </c>
     </row>
     <row r="73" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N73" s="4" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="O73" s="11"/>
       <c r="S73" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
     </row>
     <row r="74" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N74" s="4" t="s">
-        <v>134</v>
+        <v>163</v>
       </c>
       <c r="O74" s="11"/>
       <c r="S74" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
     </row>
     <row r="75" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N75" s="4" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
       <c r="O75" s="11"/>
       <c r="S75" t="s">
-        <v>396</v>
+        <v>424</v>
       </c>
     </row>
     <row r="76" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N76" s="4" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="O76" s="11"/>
       <c r="S76" t="s">
-        <v>397</v>
+        <v>425</v>
       </c>
     </row>
     <row r="77" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N77" s="4" t="s">
-        <v>137</v>
+        <v>166</v>
       </c>
       <c r="O77" s="11"/>
       <c r="S77" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
     </row>
     <row r="78" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N78" s="4" t="s">
-        <v>138</v>
+        <v>167</v>
       </c>
       <c r="O78" s="11"/>
       <c r="S78" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="79" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N79" s="4" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="O79" s="11"/>
       <c r="S79" t="s">
-        <v>400</v>
+        <v>428</v>
       </c>
     </row>
     <row r="80" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N80" s="4" t="s">
-        <v>140</v>
+        <v>169</v>
       </c>
       <c r="O80" s="11"/>
       <c r="S80" t="s">
-        <v>401</v>
+        <v>429</v>
       </c>
     </row>
     <row r="81" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N81" s="4" t="s">
-        <v>141</v>
+        <v>170</v>
       </c>
       <c r="O81" s="11"/>
       <c r="S81" t="s">
-        <v>402</v>
+        <v>430</v>
       </c>
     </row>
     <row r="82" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N82" s="4" t="s">
-        <v>142</v>
+        <v>171</v>
       </c>
       <c r="O82" s="11"/>
       <c r="S82" t="s">
-        <v>403</v>
+        <v>431</v>
       </c>
     </row>
     <row r="83" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N83" s="4" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="O83" s="11"/>
       <c r="S83" t="s">
-        <v>404</v>
+        <v>432</v>
       </c>
     </row>
     <row r="84" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N84" s="4" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="O84" s="11"/>
       <c r="S84" t="s">
-        <v>405</v>
+        <v>433</v>
       </c>
     </row>
     <row r="85" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N85" s="4" t="s">
-        <v>145</v>
+        <v>174</v>
       </c>
       <c r="O85" s="11"/>
       <c r="S85" t="s">
-        <v>406</v>
+        <v>434</v>
       </c>
     </row>
     <row r="86" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N86" s="4" t="s">
-        <v>146</v>
+        <v>175</v>
       </c>
       <c r="O86" s="11"/>
       <c r="S86" t="s">
-        <v>407</v>
+        <v>435</v>
       </c>
     </row>
     <row r="87" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N87" s="4" t="s">
-        <v>147</v>
+        <v>176</v>
       </c>
       <c r="O87" s="11"/>
       <c r="S87" t="s">
-        <v>408</v>
+        <v>436</v>
       </c>
     </row>
     <row r="88" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N88" s="4" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="O88" s="11"/>
       <c r="S88" t="s">
-        <v>409</v>
+        <v>437</v>
       </c>
     </row>
     <row r="89" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N89" s="4" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="O89" s="11"/>
       <c r="S89" t="s">
-        <v>410</v>
+        <v>438</v>
       </c>
     </row>
     <row r="90" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N90" s="4" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
       <c r="O90" s="11"/>
       <c r="S90" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
     </row>
     <row r="91" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N91" s="4" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="O91" s="11"/>
       <c r="S91" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
     </row>
     <row r="92" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N92" s="4" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="O92" s="11"/>
       <c r="S92" t="s">
-        <v>413</v>
+        <v>441</v>
       </c>
     </row>
     <row r="93" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N93" s="4" t="s">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="O93" s="11"/>
       <c r="S93" t="s">
-        <v>414</v>
+        <v>442</v>
       </c>
     </row>
     <row r="94" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N94" s="4" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="O94" s="11"/>
       <c r="S94" t="s">
-        <v>415</v>
+        <v>443</v>
       </c>
     </row>
     <row r="95" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N95" s="4" t="s">
-        <v>155</v>
+        <v>184</v>
       </c>
       <c r="O95" s="11"/>
       <c r="S95" t="s">
-        <v>416</v>
+        <v>444</v>
       </c>
     </row>
     <row r="96" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N96" s="4" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
       <c r="O96" s="11"/>
       <c r="S96" t="s">
-        <v>417</v>
+        <v>445</v>
       </c>
     </row>
     <row r="97" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N97" s="4" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="O97" s="11"/>
       <c r="S97" t="s">
-        <v>418</v>
+        <v>446</v>
       </c>
     </row>
     <row r="98" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N98" s="4" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="O98" s="11"/>
       <c r="S98" t="s">
-        <v>419</v>
+        <v>447</v>
       </c>
     </row>
     <row r="99" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N99" s="4" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="O99" s="11"/>
       <c r="S99" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
     </row>
     <row r="100" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N100" s="4" t="s">
-        <v>160</v>
+        <v>189</v>
       </c>
       <c r="O100" s="11"/>
       <c r="S100" t="s">
-        <v>421</v>
+        <v>449</v>
       </c>
     </row>
     <row r="101" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N101" s="4" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="O101" s="11"/>
       <c r="S101" t="s">
-        <v>422</v>
+        <v>450</v>
       </c>
     </row>
     <row r="102" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N102" s="4" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="O102" s="11"/>
       <c r="S102" t="s">
-        <v>423</v>
+        <v>451</v>
       </c>
     </row>
     <row r="103" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N103" s="4" t="s">
-        <v>163</v>
+        <v>192</v>
       </c>
       <c r="O103" s="11"/>
       <c r="S103" t="s">
-        <v>424</v>
+        <v>452</v>
       </c>
     </row>
     <row r="104" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N104" s="4" t="s">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="O104" s="11"/>
       <c r="S104" t="s">
-        <v>425</v>
+        <v>453</v>
       </c>
     </row>
     <row r="105" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N105" s="4" t="s">
-        <v>165</v>
+        <v>194</v>
       </c>
       <c r="O105" s="11"/>
       <c r="S105" t="s">
-        <v>426</v>
+        <v>454</v>
       </c>
     </row>
     <row r="106" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N106" s="4" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
       <c r="O106" s="11"/>
       <c r="S106" t="s">
-        <v>427</v>
+        <v>455</v>
       </c>
     </row>
     <row r="107" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N107" s="4" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="O107" s="11"/>
       <c r="S107" t="s">
-        <v>428</v>
+        <v>456</v>
       </c>
     </row>
     <row r="108" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N108" s="4" t="s">
-        <v>168</v>
+        <v>197</v>
       </c>
       <c r="O108" s="11"/>
       <c r="S108" t="s">
-        <v>429</v>
+        <v>457</v>
       </c>
     </row>
     <row r="109" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N109" s="4" t="s">
-        <v>169</v>
+        <v>198</v>
       </c>
       <c r="O109" s="11"/>
       <c r="S109" t="s">
-        <v>430</v>
+        <v>458</v>
       </c>
     </row>
     <row r="110" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N110" s="4" t="s">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="O110" s="11"/>
       <c r="S110" t="s">
-        <v>431</v>
+        <v>459</v>
       </c>
     </row>
     <row r="111" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N111" s="4" t="s">
-        <v>171</v>
+        <v>200</v>
       </c>
       <c r="O111" s="11"/>
       <c r="S111" t="s">
-        <v>432</v>
+        <v>460</v>
       </c>
     </row>
     <row r="112" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N112" s="4" t="s">
-        <v>172</v>
+        <v>201</v>
       </c>
       <c r="O112" s="11"/>
       <c r="S112" t="s">
-        <v>433</v>
+        <v>461</v>
       </c>
     </row>
     <row r="113" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N113" s="4" t="s">
-        <v>173</v>
+        <v>202</v>
       </c>
       <c r="O113" s="11"/>
       <c r="S113" t="s">
-        <v>434</v>
+        <v>462</v>
       </c>
     </row>
     <row r="114" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N114" s="4" t="s">
-        <v>174</v>
+        <v>203</v>
       </c>
       <c r="O114" s="11"/>
       <c r="S114" t="s">
-        <v>435</v>
+        <v>463</v>
       </c>
     </row>
     <row r="115" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N115" s="4" t="s">
-        <v>175</v>
+        <v>204</v>
       </c>
       <c r="O115" s="11"/>
       <c r="S115" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
     </row>
     <row r="116" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N116" s="4" t="s">
-        <v>176</v>
+        <v>205</v>
       </c>
       <c r="O116" s="11"/>
       <c r="S116" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
     </row>
     <row r="117" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N117" s="4" t="s">
-        <v>177</v>
+        <v>206</v>
       </c>
       <c r="O117" s="11"/>
       <c r="S117" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
     </row>
     <row r="118" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N118" s="4" t="s">
-        <v>178</v>
+        <v>207</v>
       </c>
       <c r="O118" s="11"/>
       <c r="S118" t="s">
-        <v>439</v>
+        <v>467</v>
       </c>
     </row>
     <row r="119" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N119" s="4" t="s">
-        <v>179</v>
+        <v>208</v>
       </c>
       <c r="O119" s="11"/>
       <c r="S119" t="s">
-        <v>440</v>
+        <v>468</v>
       </c>
     </row>
     <row r="120" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N120" s="4" t="s">
-        <v>180</v>
+        <v>209</v>
       </c>
       <c r="O120" s="11"/>
       <c r="S120" t="s">
-        <v>441</v>
+        <v>469</v>
       </c>
     </row>
     <row r="121" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N121" s="4" t="s">
-        <v>181</v>
+        <v>210</v>
       </c>
       <c r="O121" s="11"/>
       <c r="S121" t="s">
-        <v>442</v>
+        <v>470</v>
       </c>
     </row>
     <row r="122" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N122" s="4" t="s">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="O122" s="11"/>
       <c r="S122" t="s">
-        <v>443</v>
+        <v>471</v>
       </c>
     </row>
     <row r="123" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N123" s="4" t="s">
-        <v>183</v>
+        <v>212</v>
       </c>
       <c r="O123" s="11"/>
       <c r="S123" t="s">
-        <v>444</v>
+        <v>472</v>
       </c>
     </row>
     <row r="124" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N124" s="4" t="s">
-        <v>184</v>
+        <v>213</v>
       </c>
       <c r="O124" s="11"/>
       <c r="S124" t="s">
-        <v>445</v>
+        <v>473</v>
       </c>
     </row>
     <row r="125" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N125" s="4" t="s">
-        <v>185</v>
+        <v>214</v>
       </c>
       <c r="O125" s="11"/>
       <c r="S125" t="s">
-        <v>446</v>
+        <v>474</v>
       </c>
     </row>
     <row r="126" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N126" s="4" t="s">
-        <v>186</v>
+        <v>215</v>
       </c>
       <c r="O126" s="11"/>
       <c r="S126" t="s">
-        <v>447</v>
+        <v>475</v>
       </c>
     </row>
     <row r="127" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N127" s="4" t="s">
-        <v>187</v>
+        <v>216</v>
       </c>
       <c r="O127" s="11"/>
       <c r="S127" t="s">
-        <v>448</v>
+        <v>476</v>
       </c>
     </row>
     <row r="128" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N128" s="4" t="s">
-        <v>188</v>
+        <v>217</v>
       </c>
       <c r="O128" s="11"/>
       <c r="S128" t="s">
-        <v>449</v>
+        <v>477</v>
       </c>
     </row>
     <row r="129" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N129" s="4" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="O129" s="11"/>
       <c r="S129" t="s">
-        <v>450</v>
+        <v>478</v>
       </c>
     </row>
     <row r="130" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N130" s="4" t="s">
-        <v>190</v>
+        <v>219</v>
       </c>
       <c r="O130" s="11"/>
       <c r="S130" t="s">
-        <v>451</v>
+        <v>479</v>
       </c>
     </row>
     <row r="131" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N131" s="4" t="s">
-        <v>191</v>
+        <v>220</v>
       </c>
       <c r="O131" s="11"/>
       <c r="S131" t="s">
-        <v>571</v>
+        <v>599</v>
       </c>
     </row>
     <row r="132" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N132" s="4" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="O132" s="11"/>
       <c r="S132" t="s">
-        <v>452</v>
+        <v>480</v>
       </c>
     </row>
     <row r="133" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N133" s="4" t="s">
-        <v>193</v>
+        <v>222</v>
       </c>
       <c r="O133" s="11"/>
       <c r="S133" t="s">
-        <v>453</v>
+        <v>481</v>
       </c>
     </row>
     <row r="134" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N134" s="4" t="s">
-        <v>194</v>
+        <v>223</v>
       </c>
       <c r="O134" s="11"/>
       <c r="S134" t="s">
-        <v>454</v>
+        <v>482</v>
       </c>
     </row>
     <row r="135" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N135" s="4" t="s">
-        <v>195</v>
+        <v>224</v>
       </c>
       <c r="O135" s="11"/>
       <c r="S135" t="s">
-        <v>455</v>
+        <v>483</v>
       </c>
     </row>
     <row r="136" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N136" s="4" t="s">
-        <v>196</v>
+        <v>225</v>
       </c>
       <c r="O136" s="11"/>
       <c r="S136" t="s">
-        <v>456</v>
+        <v>484</v>
       </c>
     </row>
     <row r="137" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N137" s="4" t="s">
-        <v>197</v>
+        <v>226</v>
       </c>
       <c r="O137" s="11"/>
       <c r="S137" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
     </row>
     <row r="138" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N138" s="4" t="s">
-        <v>198</v>
+        <v>227</v>
       </c>
       <c r="O138" s="11"/>
       <c r="S138" t="s">
-        <v>458</v>
+        <v>486</v>
       </c>
     </row>
     <row r="139" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N139" s="4" t="s">
-        <v>199</v>
+        <v>228</v>
       </c>
       <c r="O139" s="11"/>
       <c r="S139" t="s">
-        <v>459</v>
+        <v>487</v>
       </c>
     </row>
     <row r="140" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N140" s="4" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="O140" s="11"/>
       <c r="S140" t="s">
-        <v>460</v>
+        <v>488</v>
       </c>
     </row>
     <row r="141" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N141" s="4" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="O141" s="11"/>
       <c r="S141" t="s">
-        <v>461</v>
+        <v>489</v>
       </c>
     </row>
     <row r="142" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N142" s="4" t="s">
-        <v>202</v>
+        <v>231</v>
       </c>
       <c r="O142" s="11"/>
       <c r="S142" t="s">
-        <v>462</v>
+        <v>490</v>
       </c>
     </row>
     <row r="143" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N143" s="4" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="O143" s="11"/>
       <c r="S143" t="s">
-        <v>463</v>
+        <v>491</v>
       </c>
     </row>
     <row r="144" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N144" s="4" t="s">
-        <v>204</v>
+        <v>233</v>
       </c>
       <c r="O144" s="11"/>
       <c r="S144" t="s">
-        <v>464</v>
+        <v>492</v>
       </c>
     </row>
     <row r="145" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N145" s="4" t="s">
-        <v>205</v>
+        <v>234</v>
       </c>
       <c r="O145" s="11"/>
       <c r="S145" t="s">
-        <v>465</v>
+        <v>493</v>
       </c>
     </row>
     <row r="146" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N146" s="4" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="O146" s="11"/>
       <c r="S146" t="s">
-        <v>466</v>
+        <v>494</v>
       </c>
     </row>
     <row r="147" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N147" s="4" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="O147" s="11"/>
       <c r="S147" t="s">
-        <v>467</v>
+        <v>495</v>
       </c>
     </row>
     <row r="148" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N148" s="4" t="s">
-        <v>208</v>
+        <v>237</v>
       </c>
       <c r="O148" s="11"/>
       <c r="S148" t="s">
-        <v>570</v>
+        <v>598</v>
       </c>
     </row>
     <row r="149" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N149" s="4" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="O149" s="11"/>
       <c r="S149" t="s">
-        <v>468</v>
+        <v>496</v>
       </c>
     </row>
     <row r="150" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N150" s="4" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="O150" s="11"/>
       <c r="S150" t="s">
-        <v>469</v>
+        <v>497</v>
       </c>
     </row>
     <row r="151" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N151" s="4" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="O151" s="11"/>
       <c r="S151" t="s">
-        <v>470</v>
+        <v>498</v>
       </c>
     </row>
     <row r="152" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N152" s="4" t="s">
-        <v>212</v>
+        <v>241</v>
       </c>
       <c r="O152" s="11"/>
       <c r="S152" t="s">
-        <v>471</v>
+        <v>499</v>
       </c>
     </row>
     <row r="153" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N153" s="4" t="s">
-        <v>213</v>
+        <v>242</v>
       </c>
       <c r="O153" s="11"/>
       <c r="S153" t="s">
-        <v>472</v>
+        <v>500</v>
       </c>
     </row>
     <row r="154" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N154" s="4" t="s">
-        <v>214</v>
+        <v>243</v>
       </c>
       <c r="O154" s="11"/>
       <c r="S154" t="s">
-        <v>473</v>
+        <v>501</v>
       </c>
     </row>
     <row r="155" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N155" s="4" t="s">
-        <v>215</v>
+        <v>244</v>
       </c>
       <c r="O155" s="11"/>
       <c r="S155" t="s">
-        <v>474</v>
+        <v>502</v>
       </c>
     </row>
     <row r="156" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N156" s="4" t="s">
-        <v>216</v>
+        <v>245</v>
       </c>
       <c r="O156" s="11"/>
       <c r="S156" t="s">
-        <v>475</v>
+        <v>503</v>
       </c>
     </row>
     <row r="157" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N157" s="4" t="s">
-        <v>217</v>
+        <v>246</v>
       </c>
       <c r="O157" s="11"/>
       <c r="S157" t="s">
-        <v>476</v>
+        <v>504</v>
       </c>
     </row>
     <row r="158" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N158" s="4" t="s">
-        <v>218</v>
+        <v>247</v>
       </c>
       <c r="O158" s="11"/>
       <c r="S158" t="s">
-        <v>477</v>
+        <v>505</v>
       </c>
     </row>
     <row r="159" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N159" s="4" t="s">
-        <v>219</v>
+        <v>248</v>
       </c>
       <c r="O159" s="11"/>
       <c r="S159" t="s">
-        <v>478</v>
+        <v>506</v>
       </c>
     </row>
     <row r="160" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N160" s="4" t="s">
-        <v>220</v>
+        <v>249</v>
       </c>
       <c r="O160" s="11"/>
       <c r="S160" t="s">
-        <v>479</v>
+        <v>507</v>
       </c>
     </row>
     <row r="161" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N161" s="4" t="s">
-        <v>221</v>
+        <v>250</v>
       </c>
       <c r="O161" s="11"/>
       <c r="S161" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
     </row>
     <row r="162" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N162" s="4" t="s">
-        <v>222</v>
+        <v>251</v>
       </c>
       <c r="O162" s="11"/>
       <c r="S162" t="s">
-        <v>481</v>
+        <v>509</v>
       </c>
     </row>
     <row r="163" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N163" s="4" t="s">
-        <v>223</v>
+        <v>252</v>
       </c>
       <c r="O163" s="11"/>
       <c r="S163" t="s">
-        <v>482</v>
+        <v>510</v>
       </c>
     </row>
     <row r="164" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N164" s="4" t="s">
-        <v>224</v>
+        <v>253</v>
       </c>
       <c r="O164" s="11"/>
       <c r="S164" t="s">
-        <v>483</v>
+        <v>511</v>
       </c>
     </row>
     <row r="165" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N165" s="4" t="s">
-        <v>225</v>
+        <v>254</v>
       </c>
       <c r="O165" s="11"/>
       <c r="S165" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
     </row>
     <row r="166" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N166" s="4" t="s">
-        <v>226</v>
+        <v>255</v>
       </c>
       <c r="O166" s="11"/>
       <c r="S166" t="s">
-        <v>485</v>
+        <v>513</v>
       </c>
     </row>
     <row r="167" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N167" s="4" t="s">
-        <v>227</v>
+        <v>256</v>
       </c>
       <c r="O167" s="11"/>
       <c r="S167" t="s">
-        <v>486</v>
+        <v>514</v>
       </c>
     </row>
     <row r="168" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N168" s="4" t="s">
-        <v>228</v>
+        <v>257</v>
       </c>
       <c r="O168" s="11"/>
       <c r="S168" t="s">
-        <v>487</v>
+        <v>515</v>
       </c>
     </row>
     <row r="169" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N169" s="4" t="s">
-        <v>229</v>
+        <v>258</v>
       </c>
       <c r="O169" s="11"/>
       <c r="S169" t="s">
-        <v>488</v>
+        <v>516</v>
       </c>
     </row>
     <row r="170" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N170" s="4" t="s">
-        <v>230</v>
+        <v>259</v>
       </c>
       <c r="O170" s="11"/>
       <c r="S170" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
     </row>
     <row r="171" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N171" s="4" t="s">
-        <v>231</v>
+        <v>260</v>
       </c>
       <c r="O171" s="11"/>
       <c r="S171" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
     </row>
     <row r="172" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N172" s="4" t="s">
-        <v>232</v>
+        <v>261</v>
       </c>
       <c r="O172" s="11"/>
       <c r="S172" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
     </row>
     <row r="173" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N173" s="4" t="s">
-        <v>233</v>
+        <v>262</v>
       </c>
       <c r="O173" s="11"/>
       <c r="S173" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
     </row>
     <row r="174" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N174" s="4" t="s">
-        <v>234</v>
+        <v>263</v>
       </c>
       <c r="O174" s="11"/>
       <c r="S174" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
     </row>
     <row r="175" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N175" s="4" t="s">
-        <v>235</v>
+        <v>264</v>
       </c>
       <c r="O175" s="11"/>
       <c r="S175" t="s">
-        <v>494</v>
+        <v>522</v>
       </c>
     </row>
     <row r="176" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N176" s="4" t="s">
-        <v>236</v>
+        <v>265</v>
       </c>
       <c r="O176" s="11"/>
       <c r="S176" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
     </row>
     <row r="177" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N177" s="4" t="s">
-        <v>237</v>
+        <v>266</v>
       </c>
       <c r="O177" s="11"/>
       <c r="S177" t="s">
-        <v>496</v>
+        <v>524</v>
       </c>
     </row>
     <row r="178" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N178" s="4" t="s">
-        <v>238</v>
+        <v>267</v>
       </c>
       <c r="O178" s="11"/>
       <c r="S178" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
     </row>
     <row r="179" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N179" s="4" t="s">
-        <v>239</v>
+        <v>268</v>
       </c>
       <c r="O179" s="11"/>
       <c r="S179" t="s">
-        <v>498</v>
+        <v>526</v>
       </c>
     </row>
     <row r="180" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N180" s="4" t="s">
-        <v>240</v>
+        <v>269</v>
       </c>
       <c r="O180" s="11"/>
       <c r="S180" t="s">
-        <v>499</v>
+        <v>527</v>
       </c>
     </row>
     <row r="181" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N181" s="4" t="s">
-        <v>241</v>
+        <v>270</v>
       </c>
       <c r="O181" s="11"/>
       <c r="S181" t="s">
-        <v>500</v>
+        <v>528</v>
       </c>
     </row>
     <row r="182" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N182" s="4" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="O182" s="11"/>
       <c r="S182" t="s">
-        <v>501</v>
+        <v>529</v>
       </c>
     </row>
     <row r="183" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N183" s="4" t="s">
-        <v>243</v>
+        <v>272</v>
       </c>
       <c r="O183" s="11"/>
       <c r="S183" t="s">
-        <v>502</v>
+        <v>530</v>
       </c>
     </row>
     <row r="184" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N184" s="4" t="s">
-        <v>244</v>
+        <v>273</v>
       </c>
       <c r="O184" s="11"/>
       <c r="S184" t="s">
-        <v>503</v>
+        <v>531</v>
       </c>
     </row>
     <row r="185" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N185" s="4" t="s">
-        <v>245</v>
+        <v>274</v>
       </c>
       <c r="O185" s="11"/>
       <c r="S185" t="s">
-        <v>504</v>
+        <v>532</v>
       </c>
     </row>
     <row r="186" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N186" s="4" t="s">
-        <v>246</v>
+        <v>275</v>
       </c>
       <c r="O186" s="11"/>
       <c r="S186" t="s">
-        <v>505</v>
+        <v>533</v>
       </c>
     </row>
     <row r="187" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N187" s="4" t="s">
-        <v>247</v>
+        <v>276</v>
       </c>
       <c r="O187" s="11"/>
       <c r="S187" t="s">
-        <v>506</v>
+        <v>534</v>
       </c>
     </row>
     <row r="188" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N188" s="4" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="O188" s="11"/>
       <c r="S188" t="s">
-        <v>507</v>
+        <v>535</v>
       </c>
     </row>
     <row r="189" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N189" s="4" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="O189" s="11"/>
       <c r="S189" t="s">
-        <v>508</v>
+        <v>536</v>
       </c>
     </row>
     <row r="190" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N190" s="4" t="s">
-        <v>250</v>
+        <v>279</v>
       </c>
       <c r="O190" s="11"/>
       <c r="S190" t="s">
-        <v>509</v>
+        <v>537</v>
       </c>
     </row>
     <row r="191" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N191" s="4" t="s">
-        <v>251</v>
+        <v>280</v>
       </c>
       <c r="O191" s="11"/>
       <c r="S191" t="s">
-        <v>510</v>
+        <v>538</v>
       </c>
     </row>
     <row r="192" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N192" s="4" t="s">
-        <v>252</v>
+        <v>281</v>
       </c>
       <c r="O192" s="11"/>
       <c r="S192" t="s">
-        <v>511</v>
+        <v>539</v>
       </c>
     </row>
     <row r="193" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N193" s="4" t="s">
-        <v>253</v>
+        <v>282</v>
       </c>
       <c r="O193" s="11"/>
       <c r="S193" t="s">
-        <v>512</v>
+        <v>540</v>
       </c>
     </row>
     <row r="194" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N194" s="4" t="s">
-        <v>254</v>
+        <v>283</v>
       </c>
       <c r="O194" s="11"/>
       <c r="S194" t="s">
-        <v>513</v>
+        <v>541</v>
       </c>
     </row>
     <row r="195" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N195" s="4" t="s">
-        <v>255</v>
+        <v>284</v>
       </c>
       <c r="O195" s="11"/>
       <c r="S195" t="s">
-        <v>514</v>
+        <v>542</v>
       </c>
     </row>
     <row r="196" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N196" s="4" t="s">
-        <v>256</v>
+        <v>285</v>
       </c>
       <c r="O196" s="11"/>
       <c r="S196" t="s">
-        <v>515</v>
+        <v>543</v>
       </c>
     </row>
     <row r="197" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N197" s="4" t="s">
-        <v>257</v>
+        <v>286</v>
       </c>
       <c r="O197" s="11"/>
       <c r="S197" t="s">
-        <v>516</v>
+        <v>544</v>
       </c>
     </row>
     <row r="198" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N198" s="4" t="s">
-        <v>258</v>
+        <v>287</v>
       </c>
       <c r="O198" s="11"/>
       <c r="S198" t="s">
-        <v>517</v>
+        <v>545</v>
       </c>
     </row>
     <row r="199" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N199" s="4" t="s">
-        <v>259</v>
+        <v>288</v>
       </c>
       <c r="O199" s="11"/>
       <c r="S199" t="s">
-        <v>518</v>
+        <v>546</v>
       </c>
     </row>
     <row r="200" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N200" s="4" t="s">
-        <v>260</v>
+        <v>289</v>
       </c>
       <c r="O200" s="11"/>
       <c r="S200" t="s">
-        <v>519</v>
+        <v>547</v>
       </c>
     </row>
     <row r="201" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N201" s="4" t="s">
-        <v>261</v>
+        <v>290</v>
       </c>
       <c r="O201" s="11"/>
       <c r="S201" t="s">
-        <v>520</v>
+        <v>548</v>
       </c>
     </row>
     <row r="202" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N202" s="4" t="s">
-        <v>262</v>
+        <v>291</v>
       </c>
       <c r="O202" s="11"/>
       <c r="S202" t="s">
-        <v>521</v>
+        <v>549</v>
       </c>
     </row>
     <row r="203" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N203" s="4" t="s">
-        <v>263</v>
+        <v>292</v>
       </c>
       <c r="O203" s="11"/>
       <c r="S203" t="s">
-        <v>522</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N204" s="4" t="s">
-        <v>264</v>
+        <v>293</v>
       </c>
       <c r="O204" s="11"/>
       <c r="S204" t="s">
-        <v>523</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N205" s="4" t="s">
-        <v>265</v>
+        <v>294</v>
       </c>
       <c r="O205" s="11"/>
       <c r="S205" t="s">
-        <v>524</v>
+        <v>552</v>
       </c>
     </row>
     <row r="206" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N206" s="4" t="s">
-        <v>266</v>
+        <v>295</v>
       </c>
       <c r="O206" s="11"/>
       <c r="S206" t="s">
-        <v>525</v>
+        <v>553</v>
       </c>
     </row>
     <row r="207" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N207" s="4" t="s">
-        <v>267</v>
+        <v>296</v>
       </c>
       <c r="O207" s="11"/>
       <c r="S207" t="s">
-        <v>526</v>
+        <v>554</v>
       </c>
     </row>
     <row r="208" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N208" s="4" t="s">
-        <v>268</v>
+        <v>297</v>
       </c>
       <c r="O208" s="11"/>
       <c r="S208" t="s">
-        <v>527</v>
+        <v>555</v>
       </c>
     </row>
     <row r="209" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N209" s="4" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="O209" s="11"/>
       <c r="S209" t="s">
-        <v>528</v>
+        <v>556</v>
       </c>
     </row>
     <row r="210" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N210" s="4" t="s">
-        <v>270</v>
+        <v>299</v>
       </c>
       <c r="O210" s="11"/>
       <c r="S210" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
     </row>
     <row r="211" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N211" s="4" t="s">
-        <v>271</v>
+        <v>300</v>
       </c>
       <c r="O211" s="11"/>
       <c r="S211" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
     </row>
     <row r="212" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N212" s="4" t="s">
-        <v>272</v>
+        <v>301</v>
       </c>
       <c r="O212" s="11"/>
       <c r="S212" t="s">
-        <v>531</v>
+        <v>559</v>
       </c>
     </row>
     <row r="213" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N213" s="4" t="s">
-        <v>273</v>
+        <v>302</v>
       </c>
       <c r="O213" s="11"/>
       <c r="S213" t="s">
-        <v>532</v>
+        <v>560</v>
       </c>
     </row>
     <row r="214" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N214" s="4" t="s">
-        <v>274</v>
+        <v>303</v>
       </c>
       <c r="O214" s="11"/>
       <c r="S214" t="s">
-        <v>533</v>
+        <v>561</v>
       </c>
     </row>
     <row r="215" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N215" s="4" t="s">
-        <v>275</v>
+        <v>304</v>
       </c>
       <c r="O215" s="11"/>
       <c r="S215" t="s">
-        <v>534</v>
+        <v>562</v>
       </c>
     </row>
     <row r="216" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N216" s="4" t="s">
-        <v>276</v>
+        <v>305</v>
       </c>
       <c r="O216" s="11"/>
       <c r="S216" t="s">
-        <v>535</v>
+        <v>563</v>
       </c>
     </row>
     <row r="217" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N217" s="4" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="O217" s="11"/>
       <c r="S217" t="s">
-        <v>536</v>
+        <v>564</v>
       </c>
     </row>
     <row r="218" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N218" s="4" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="O218" s="11"/>
       <c r="S218" t="s">
-        <v>537</v>
+        <v>565</v>
       </c>
     </row>
     <row r="219" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N219" s="4" t="s">
-        <v>279</v>
+        <v>308</v>
       </c>
       <c r="O219" s="11"/>
       <c r="S219" t="s">
-        <v>538</v>
+        <v>566</v>
       </c>
     </row>
     <row r="220" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N220" s="4" t="s">
-        <v>280</v>
+        <v>309</v>
       </c>
       <c r="O220" s="11"/>
       <c r="S220" t="s">
-        <v>539</v>
+        <v>567</v>
       </c>
     </row>
     <row r="221" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N221" s="4" t="s">
-        <v>281</v>
+        <v>310</v>
       </c>
       <c r="O221" s="11"/>
       <c r="S221" t="s">
-        <v>540</v>
+        <v>568</v>
       </c>
     </row>
     <row r="222" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N222" s="4" t="s">
-        <v>282</v>
+        <v>311</v>
       </c>
       <c r="O222" s="11"/>
       <c r="S222" t="s">
-        <v>541</v>
+        <v>569</v>
       </c>
     </row>
     <row r="223" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N223" s="4" t="s">
-        <v>283</v>
+        <v>312</v>
       </c>
       <c r="O223" s="11"/>
       <c r="S223" t="s">
-        <v>542</v>
+        <v>570</v>
       </c>
     </row>
     <row r="224" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N224" s="4" t="s">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="O224" s="11"/>
       <c r="S224" t="s">
-        <v>543</v>
+        <v>571</v>
       </c>
     </row>
     <row r="225" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N225" s="4" t="s">
-        <v>285</v>
+        <v>314</v>
       </c>
       <c r="O225" s="11"/>
       <c r="S225" t="s">
-        <v>544</v>
+        <v>572</v>
       </c>
     </row>
     <row r="226" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N226" s="4" t="s">
-        <v>286</v>
+        <v>315</v>
       </c>
       <c r="O226" s="11"/>
       <c r="S226" t="s">
-        <v>545</v>
+        <v>573</v>
       </c>
     </row>
     <row r="227" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N227" s="4" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="O227" s="11"/>
       <c r="S227" t="s">
-        <v>546</v>
+        <v>574</v>
       </c>
     </row>
     <row r="228" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N228" s="4" t="s">
-        <v>288</v>
+        <v>317</v>
       </c>
       <c r="O228" s="11"/>
       <c r="S228" t="s">
-        <v>547</v>
+        <v>575</v>
       </c>
     </row>
     <row r="229" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N229" s="4" t="s">
-        <v>289</v>
+        <v>318</v>
       </c>
       <c r="O229" s="11"/>
       <c r="S229" t="s">
-        <v>548</v>
+        <v>576</v>
       </c>
     </row>
     <row r="230" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N230" s="4" t="s">
-        <v>290</v>
+        <v>319</v>
       </c>
       <c r="O230" s="11"/>
       <c r="S230" t="s">
-        <v>549</v>
+        <v>577</v>
       </c>
     </row>
     <row r="231" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N231" s="4" t="s">
-        <v>291</v>
+        <v>320</v>
       </c>
       <c r="O231" s="11"/>
       <c r="S231" t="s">
-        <v>550</v>
+        <v>578</v>
       </c>
     </row>
     <row r="232" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N232" s="4" t="s">
-        <v>292</v>
+        <v>321</v>
       </c>
       <c r="O232" s="11"/>
       <c r="S232" t="s">
-        <v>551</v>
+        <v>579</v>
       </c>
     </row>
     <row r="233" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N233" s="4" t="s">
-        <v>293</v>
+        <v>322</v>
       </c>
       <c r="O233" s="11"/>
       <c r="S233" t="s">
-        <v>552</v>
+        <v>580</v>
       </c>
     </row>
     <row r="234" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N234" s="4" t="s">
-        <v>294</v>
+        <v>323</v>
       </c>
       <c r="O234" s="11"/>
       <c r="S234" t="s">
-        <v>553</v>
+        <v>581</v>
       </c>
     </row>
     <row r="235" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N235" s="4" t="s">
-        <v>295</v>
+        <v>324</v>
       </c>
       <c r="O235" s="11"/>
       <c r="S235" t="s">
-        <v>554</v>
+        <v>582</v>
       </c>
     </row>
     <row r="236" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N236" s="4" t="s">
-        <v>296</v>
+        <v>325</v>
       </c>
       <c r="O236" s="11"/>
       <c r="S236" t="s">
-        <v>555</v>
+        <v>583</v>
       </c>
     </row>
     <row r="237" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N237" s="4" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="O237" s="11"/>
       <c r="S237" t="s">
-        <v>556</v>
+        <v>584</v>
       </c>
     </row>
     <row r="238" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N238" s="4" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="O238" s="11"/>
       <c r="S238" t="s">
-        <v>557</v>
+        <v>585</v>
       </c>
     </row>
     <row r="239" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N239" s="4" t="s">
-        <v>299</v>
+        <v>328</v>
       </c>
       <c r="O239" s="11"/>
       <c r="S239" t="s">
-        <v>558</v>
+        <v>586</v>
       </c>
     </row>
     <row r="240" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N240" s="4" t="s">
-        <v>300</v>
+        <v>329</v>
       </c>
       <c r="O240" s="11"/>
       <c r="S240" t="s">
-        <v>559</v>
+        <v>587</v>
       </c>
     </row>
     <row r="241" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N241" s="4" t="s">
-        <v>301</v>
+        <v>330</v>
       </c>
       <c r="O241" s="11"/>
       <c r="S241" t="s">
-        <v>560</v>
+        <v>588</v>
       </c>
     </row>
     <row r="242" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N242" s="4" t="s">
-        <v>302</v>
+        <v>331</v>
       </c>
       <c r="O242" s="11"/>
       <c r="S242" t="s">
-        <v>561</v>
+        <v>589</v>
       </c>
     </row>
     <row r="243" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N243" s="4" t="s">
-        <v>303</v>
+        <v>332</v>
       </c>
       <c r="O243" s="11"/>
       <c r="S243" t="s">
-        <v>562</v>
+        <v>590</v>
       </c>
     </row>
     <row r="244" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N244" s="4" t="s">
-        <v>304</v>
+        <v>333</v>
       </c>
       <c r="O244" s="11"/>
       <c r="S244" t="s">
-        <v>563</v>
+        <v>591</v>
       </c>
     </row>
     <row r="245" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N245" s="4" t="s">
-        <v>305</v>
+        <v>334</v>
       </c>
       <c r="O245" s="11"/>
       <c r="S245" t="s">
-        <v>564</v>
+        <v>592</v>
       </c>
     </row>
     <row r="246" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N246" s="4" t="s">
-        <v>306</v>
+        <v>335</v>
       </c>
       <c r="O246" s="11"/>
       <c r="S246" t="s">
-        <v>565</v>
+        <v>593</v>
       </c>
     </row>
     <row r="247" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N247" s="4" t="s">
-        <v>307</v>
+        <v>336</v>
       </c>
       <c r="O247" s="11"/>
       <c r="S247" t="s">
-        <v>566</v>
+        <v>594</v>
       </c>
     </row>
     <row r="248" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N248" s="4" t="s">
-        <v>308</v>
+        <v>337</v>
       </c>
       <c r="O248" s="11"/>
       <c r="S248" t="s">
-        <v>567</v>
+        <v>595</v>
       </c>
     </row>
     <row r="249" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N249" s="4" t="s">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="O249" s="11"/>
       <c r="S249" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
     </row>
     <row r="250" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N250" s="4" t="s">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="O250" s="11"/>
       <c r="S250" t="s">
-        <v>569</v>
+        <v>597</v>
       </c>
     </row>
     <row r="251" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N251" s="4" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="O251" s="11"/>
     </row>
     <row r="252" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N252" s="4" t="s">
-        <v>312</v>
+        <v>341</v>
       </c>
       <c r="O252" s="11"/>
     </row>
     <row r="253" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N253" s="4" t="s">
-        <v>313</v>
+        <v>342</v>
       </c>
       <c r="O253" s="11"/>
     </row>
     <row r="254" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N254" s="4" t="s">
-        <v>314</v>
+        <v>343</v>
       </c>
       <c r="O254" s="11"/>
     </row>
     <row r="255" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N255" s="4" t="s">
-        <v>315</v>
+        <v>344</v>
       </c>
       <c r="O255" s="11"/>
     </row>
     <row r="256" spans="14:19" x14ac:dyDescent="0.25">
       <c r="N256" s="4" t="s">
-        <v>316</v>
+        <v>345</v>
       </c>
       <c r="O256" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">