--- v3 (2026-07-28)
+++ v4 (2026-10-20)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q2_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C88655E-AF53-47F5-BA1E-69BB12F975FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{09B1E882-0494-4E71-A805-D9C84DBC2D9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="175">
   <si>
     <t>Other investment (net)</t>
   </si>
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
@@ -1506,50 +1506,59 @@
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
   <si>
     <t>Q4.25</t>
   </si>
   <si>
     <t>Q1.26</t>
   </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>* Revised data.</t>
+  </si>
+  <si>
+    <t>Q2.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -2161,102 +2170,110 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:EC77"/>
+  <dimension ref="B2:ED78"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="30" max="16384" width="11.6640625" style="1"/>
+    <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="50.7109375" style="1" customWidth="1"/>
+    <col min="3" max="28" width="11.7109375" style="1"/>
+    <col min="29" max="29" width="15.7109375" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="11" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="3" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="10" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="2:133" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:133" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:134" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:134" s="7" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="8"/>
       <c r="U5" s="8"/>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
-      <c r="Y5" s="8"/>
-[...2 lines deleted...]
-      <c r="AB5" s="9"/>
+      <c r="Y5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="AA5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB5" s="8" t="s">
+        <v>172</v>
+      </c>
       <c r="AC5" s="8"/>
       <c r="AD5" s="8"/>
       <c r="AE5" s="8"/>
       <c r="AF5" s="8"/>
       <c r="AG5" s="8"/>
       <c r="AH5" s="8"/>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="8"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="8"/>
       <c r="AT5" s="8"/>
       <c r="AU5" s="8"/>
       <c r="AV5" s="8"/>
       <c r="AW5" s="8"/>
       <c r="AX5" s="8"/>
       <c r="AY5" s="8"/>
       <c r="AZ5" s="8"/>
       <c r="BA5" s="8"/>
@@ -2301,71 +2318,106 @@
       <c r="CN5" s="8"/>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
       <c r="CT5" s="8"/>
       <c r="CU5" s="8"/>
       <c r="CV5" s="8"/>
       <c r="CW5" s="8"/>
       <c r="CX5" s="8"/>
       <c r="CY5" s="8"/>
       <c r="CZ5" s="8"/>
       <c r="DA5" s="8"/>
       <c r="DB5" s="8"/>
       <c r="DC5" s="8"/>
       <c r="DD5" s="8"/>
       <c r="DE5" s="8"/>
       <c r="DF5" s="8"/>
       <c r="DG5" s="8"/>
       <c r="DH5" s="8"/>
       <c r="DI5" s="8"/>
       <c r="DJ5" s="8"/>
       <c r="DK5" s="8"/>
       <c r="DL5" s="8"/>
-      <c r="DM5" s="8"/>
-[...14 lines deleted...]
-      <c r="EB5" s="9"/>
+      <c r="DM5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DO5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DQ5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DS5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DU5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DW5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DY5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="EA5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB5" s="8" t="s">
+        <v>172</v>
+      </c>
       <c r="EC5" s="9" t="s">
         <v>89</v>
       </c>
+      <c r="ED5" s="9" t="s">
+        <v>89</v>
+      </c>
     </row>
-    <row r="6" spans="2:133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:134" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2"/>
       <c r="C6" s="2">
         <v>2000</v>
       </c>
       <c r="D6" s="2">
         <v>2001</v>
       </c>
       <c r="E6" s="2">
         <v>2002</v>
       </c>
       <c r="F6" s="2">
         <v>2003</v>
       </c>
       <c r="G6" s="2">
         <v>2004</v>
       </c>
       <c r="H6" s="2">
         <v>2005</v>
       </c>
       <c r="I6" s="2">
         <v>2006</v>
       </c>
       <c r="J6" s="2">
         <v>2007</v>
       </c>
@@ -2716,1246 +2768,1258 @@
       </c>
       <c r="DV6" s="3" t="s">
         <v>164</v>
       </c>
       <c r="DW6" s="3" t="s">
         <v>165</v>
       </c>
       <c r="DX6" s="3" t="s">
         <v>166</v>
       </c>
       <c r="DY6" s="3" t="s">
         <v>167</v>
       </c>
       <c r="DZ6" s="3" t="s">
         <v>168</v>
       </c>
       <c r="EA6" s="3" t="s">
         <v>169</v>
       </c>
       <c r="EB6" s="3" t="s">
         <v>170</v>
       </c>
       <c r="EC6" s="3" t="s">
         <v>171</v>
       </c>
+      <c r="ED6" s="3" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="7" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="12">
         <v>-179.16747033571977</v>
       </c>
       <c r="D7" s="12">
-        <v>-856.63788667753988</v>
+        <v>-856.63692267753981</v>
       </c>
       <c r="E7" s="12">
         <v>-2657.4533969285662</v>
       </c>
       <c r="F7" s="12">
-        <v>-1893.3931119758295</v>
+        <v>-1893.3913299758294</v>
       </c>
       <c r="G7" s="12">
-        <v>-1608.3305628039443</v>
+        <v>-1608.3289558039444</v>
       </c>
       <c r="H7" s="12">
-        <v>-3993.3617422608527</v>
+        <v>-3993.3608212608524</v>
       </c>
       <c r="I7" s="12">
-        <v>-3439.6622475928698</v>
+        <v>-3439.6626103928697</v>
       </c>
       <c r="J7" s="12">
-        <v>-1616.7435385859458</v>
+        <v>-1616.7403335859458</v>
       </c>
       <c r="K7" s="12">
-        <v>-3946.4923459076781</v>
+        <v>-3946.490354907678</v>
       </c>
       <c r="L7" s="12">
-        <v>-2509.8590403348944</v>
+        <v>-2509.8586463348947</v>
       </c>
       <c r="M7" s="12">
         <v>292.86064261798742</v>
       </c>
       <c r="N7" s="12">
-        <v>-124.48210988379947</v>
+        <v>-124.47827258379903</v>
       </c>
       <c r="O7" s="12">
-        <v>2741.3411276002917</v>
+        <v>2741.2095366002918</v>
       </c>
       <c r="P7" s="12">
-        <v>439.09489389405269</v>
+        <v>439.24443989405273</v>
       </c>
       <c r="Q7" s="12">
-        <v>1115.3603473742683</v>
+        <v>1115.3628163742683</v>
       </c>
       <c r="R7" s="12">
-        <v>1523.3015216190281</v>
+        <v>1523.2725148190284</v>
       </c>
       <c r="S7" s="12">
-        <v>2478.5133966579133</v>
+        <v>2478.5150670579128</v>
       </c>
       <c r="T7" s="12">
-        <v>770.2079205209958</v>
+        <v>770.21161652099568</v>
       </c>
       <c r="U7" s="12">
-        <v>-39.738199683210041</v>
+        <v>-40.004716683210063</v>
       </c>
       <c r="V7" s="12">
-        <v>3669.4832090465961</v>
+        <v>3669.5192763465966</v>
       </c>
       <c r="W7" s="12">
-        <v>1027.8110196530358</v>
+        <v>1027.8164844530356</v>
       </c>
       <c r="X7" s="12">
-        <v>-1133.3409399356192</v>
+        <v>-1140.4696846356192</v>
       </c>
       <c r="Y7" s="12">
-        <v>-1722.6316826508823</v>
+        <v>-1226.2397965508817</v>
       </c>
       <c r="Z7" s="12">
-        <v>8673.2242382712866</v>
+        <v>8372.1579794834925</v>
       </c>
       <c r="AA7" s="12">
-        <v>-123.35389529645181</v>
+        <v>-414.99189678233688</v>
       </c>
       <c r="AB7" s="12">
-        <v>-4466.1504656588513</v>
+        <v>-4076.2662099942158</v>
       </c>
       <c r="AC7" s="12">
         <v>417.53407501675372</v>
       </c>
       <c r="AD7" s="12">
         <v>-286.81223254094556</v>
       </c>
       <c r="AE7" s="12">
         <v>313.02943790961308</v>
       </c>
       <c r="AF7" s="12">
         <v>-622.91875072114101</v>
       </c>
       <c r="AG7" s="12">
         <v>-113.08965510339428</v>
       </c>
       <c r="AH7" s="12">
-        <v>-660.084744981722</v>
+        <v>-660.08378098172204</v>
       </c>
       <c r="AI7" s="12">
         <v>450.78505149393374</v>
       </c>
       <c r="AJ7" s="12">
         <v>-534.24853808635726</v>
       </c>
       <c r="AK7" s="12">
         <v>-1134.1207683712337</v>
       </c>
       <c r="AL7" s="12">
         <v>-179.91069569863026</v>
       </c>
       <c r="AM7" s="12">
         <v>-404.76819111215553</v>
       </c>
       <c r="AN7" s="12">
         <v>-938.65374174654676</v>
       </c>
       <c r="AO7" s="12">
         <v>-494.74675941905753</v>
       </c>
       <c r="AP7" s="12">
-        <v>-675.46887901352602</v>
+        <v>-675.46770301352603</v>
       </c>
       <c r="AQ7" s="12">
         <v>-305.0383593259387</v>
       </c>
       <c r="AR7" s="12">
-        <v>-418.13911421730722</v>
+        <v>-418.13850821730716</v>
       </c>
       <c r="AS7" s="12">
         <v>-582.49312650592674</v>
       </c>
       <c r="AT7" s="12">
-        <v>-477.53177847331403</v>
+        <v>-477.53066547331406</v>
       </c>
       <c r="AU7" s="12">
         <v>443.77651863116222</v>
       </c>
       <c r="AV7" s="12">
-        <v>-992.08217645586581</v>
+        <v>-992.0816824558658</v>
       </c>
       <c r="AW7" s="12">
         <v>-1878.8180864787082</v>
       </c>
       <c r="AX7" s="12">
-        <v>-933.26830580023159</v>
+        <v>-933.26754080023159</v>
       </c>
       <c r="AY7" s="12">
         <v>272.97669155753823</v>
       </c>
       <c r="AZ7" s="12">
-        <v>-1454.2520415394511</v>
+        <v>-1454.251885539451</v>
       </c>
       <c r="BA7" s="12">
         <v>-2569.2627924886101</v>
       </c>
       <c r="BB7" s="12">
-        <v>-1236.0655326725348</v>
+        <v>-1236.0649486725347</v>
       </c>
       <c r="BC7" s="12">
         <v>1116.1985409630272</v>
       </c>
       <c r="BD7" s="12">
-        <v>-750.53246339475231</v>
+        <v>-750.53341019475238</v>
       </c>
       <c r="BE7" s="12">
         <v>-1208.816097796265</v>
       </c>
       <c r="BF7" s="12">
-        <v>-93.752336743445937</v>
+        <v>-93.750525743445962</v>
       </c>
       <c r="BG7" s="12">
         <v>967.77900911694871</v>
       </c>
       <c r="BH7" s="12">
-        <v>-1281.9541131631836</v>
+        <v>-1281.9527191631835</v>
       </c>
       <c r="BI7" s="12">
         <v>-2066.7762879611269</v>
       </c>
       <c r="BJ7" s="12">
-        <v>-894.78450734394607</v>
+        <v>-894.78286434394613</v>
       </c>
       <c r="BK7" s="12">
         <v>354.4380539497273</v>
       </c>
       <c r="BL7" s="12">
-        <v>-1339.3696045523322</v>
+        <v>-1339.3692565523322</v>
       </c>
       <c r="BM7" s="12">
         <v>-1736.8282587253539</v>
       </c>
       <c r="BN7" s="12">
-        <v>121.91821174257348</v>
+        <v>121.9186057425735</v>
       </c>
       <c r="BO7" s="12">
         <v>-58.168394424454846</v>
       </c>
       <c r="BP7" s="12">
         <v>-836.78059892765941</v>
       </c>
       <c r="BQ7" s="12">
         <v>-380.18553487300613</v>
       </c>
       <c r="BR7" s="12">
         <v>292.4504965532206</v>
       </c>
       <c r="BS7" s="12">
         <v>1110.6281788922879</v>
       </c>
       <c r="BT7" s="12">
         <v>-730.03249795451495</v>
       </c>
       <c r="BU7" s="12">
         <v>-1790.8458479275073</v>
       </c>
       <c r="BV7" s="12">
         <v>-598.68970039818294</v>
       </c>
       <c r="BW7" s="12">
-        <v>2555.4383278693322</v>
+        <v>2555.4416271693326</v>
       </c>
       <c r="BX7" s="12">
-        <v>-290.38488942744129</v>
+        <v>-290.38435142744129</v>
       </c>
       <c r="BY7" s="12">
-        <v>-860.22257262028984</v>
+        <v>-860.3545726202899</v>
       </c>
       <c r="BZ7" s="12">
         <v>1064.252953425422</v>
       </c>
       <c r="CA7" s="12">
         <v>1872.1727328211632</v>
       </c>
       <c r="CB7" s="12">
-        <v>665.13801397399629</v>
+        <v>665.13842297399651</v>
       </c>
       <c r="CC7" s="12">
-        <v>-860.75440302713537</v>
+        <v>-860.75347502713544</v>
       </c>
       <c r="CD7" s="12">
-        <v>-468.89895199123424</v>
+        <v>-468.9639519912343</v>
       </c>
       <c r="CE7" s="12">
-        <v>1739.9855587669056</v>
+        <v>1739.9857747669057</v>
       </c>
       <c r="CF7" s="12">
-        <v>28.762690145516785</v>
+        <v>28.976092145516816</v>
       </c>
       <c r="CG7" s="12">
-        <v>-115.63254291226406</v>
+        <v>-115.63114991226405</v>
       </c>
       <c r="CH7" s="12">
         <v>-209.57929068102558</v>
       </c>
       <c r="CI7" s="12">
         <v>2223.5498718735134</v>
       </c>
       <c r="CJ7" s="12">
-        <v>-782.97769090595557</v>
+        <v>-782.97661490595556</v>
       </c>
       <c r="CK7" s="12">
-        <v>-1155.9736020777978</v>
+        <v>-1156.0037508777975</v>
       </c>
       <c r="CL7" s="12">
         <v>69.452700663635056</v>
       </c>
       <c r="CM7" s="12">
         <v>2877.1364409257703</v>
       </c>
       <c r="CN7" s="12">
-        <v>-267.31401789257961</v>
+        <v>-267.31287589257954</v>
       </c>
       <c r="CO7" s="12">
-        <v>-601.57890080980826</v>
+        <v>-601.57746080980826</v>
       </c>
       <c r="CP7" s="12">
-        <v>1089.0613343817197</v>
+        <v>1089.0618773817198</v>
       </c>
       <c r="CQ7" s="12">
-        <v>2999.5982981158722</v>
+        <v>2999.5976535158716</v>
       </c>
       <c r="CR7" s="12">
-        <v>-1008.56733502987</v>
+        <v>-1008.5670030298702</v>
       </c>
       <c r="CS7" s="12">
-        <v>-2487.8353932803193</v>
+        <v>-2487.8347232803189</v>
       </c>
       <c r="CT7" s="12">
-        <v>620.39538593007455</v>
+        <v>620.39647993007452</v>
       </c>
       <c r="CU7" s="12">
-        <v>2582.1517751274382</v>
+        <v>2582.1531051274378</v>
       </c>
       <c r="CV7" s="12">
-        <v>55.496152743802327</v>
+        <v>55.496754743802342</v>
       </c>
       <c r="CW7" s="12">
-        <v>-2039.9999617183103</v>
+        <v>-2039.9990387183102</v>
       </c>
       <c r="CX7" s="12">
-        <v>790.94884832983098</v>
+        <v>790.95021932983104</v>
       </c>
       <c r="CY7" s="12">
-        <v>2571.5389316507903</v>
+        <v>2571.53872115079</v>
       </c>
       <c r="CZ7" s="12">
-        <v>-1362.2260179455211</v>
+        <v>-1362.4946184455209</v>
       </c>
       <c r="DA7" s="12">
-        <v>-2569.7146902325044</v>
+        <v>-2569.6821288325041</v>
       </c>
       <c r="DB7" s="12">
-        <v>1056.2154265393567</v>
+        <v>1056.2161045393568</v>
       </c>
       <c r="DC7" s="12">
-        <v>5217.6669205868075</v>
+        <v>5217.6683885868079</v>
       </c>
       <c r="DD7" s="12">
-        <v>-34.684447847064007</v>
+        <v>-34.683087947064109</v>
       </c>
       <c r="DE7" s="12">
-        <v>1400.3263637993384</v>
+        <v>1400.3279655993383</v>
       </c>
       <c r="DF7" s="12">
-        <v>387.37034588678478</v>
+        <v>387.37179188678476</v>
       </c>
       <c r="DG7" s="12">
-        <v>346.30599649886608</v>
+        <v>346.30665449886601</v>
       </c>
       <c r="DH7" s="12">
-        <v>-1106.1916865319533</v>
+        <v>-1106.1899275319533</v>
       </c>
       <c r="DI7" s="12">
-        <v>-2081.3213824845125</v>
+        <v>-2085.7462324845123</v>
       </c>
       <c r="DJ7" s="12">
-        <v>-679.80861965797544</v>
+        <v>-682.39100365797549</v>
       </c>
       <c r="DK7" s="12">
-        <v>2368.0515914827165</v>
+        <v>2367.9276587827167</v>
       </c>
       <c r="DL7" s="12">
-        <v>-740.26252927584801</v>
+        <v>-740.26010727584799</v>
       </c>
       <c r="DM7" s="12">
-        <v>-761.75241407890178</v>
+        <v>-761.75264107890177</v>
       </c>
       <c r="DN7" s="12">
-        <v>-1787.5584648775389</v>
+        <v>-1787.5577298775388</v>
       </c>
       <c r="DO7" s="12">
-        <v>3498.8684528056128</v>
+        <v>3998.8691748056131</v>
       </c>
       <c r="DP7" s="12">
-        <v>-2672.1892565000544</v>
+        <v>-2675.7986004000541</v>
       </c>
       <c r="DQ7" s="12">
-        <v>3229.4521780610512</v>
+        <v>3253.9501410154871</v>
       </c>
       <c r="DR7" s="12">
-        <v>141.228232135285</v>
+        <v>-282.68748712273168</v>
       </c>
       <c r="DS7" s="12">
-        <v>5872.2143423372891</v>
+        <v>5867.1793632896051</v>
       </c>
       <c r="DT7" s="12">
-        <v>-569.67051426234048</v>
+        <v>-466.28403769886791</v>
       </c>
       <c r="DU7" s="12">
-        <v>-2256.101713970847</v>
+        <v>-2320.670968615525</v>
       </c>
       <c r="DV7" s="12">
-        <v>-958.50687089677513</v>
+        <v>-1248.2299567887926</v>
       </c>
       <c r="DW7" s="12">
-        <v>5075.6541113013209</v>
+        <v>5199.4558905745325</v>
       </c>
       <c r="DX7" s="12">
-        <v>-1984.3994217301506</v>
+        <v>-2045.5468619525518</v>
       </c>
       <c r="DY7" s="12">
-        <v>-4638.4474300023348</v>
+        <v>-4602.5172793441179</v>
       </c>
       <c r="DZ7" s="12">
-        <v>-1015.9823638001326</v>
+        <v>-976.94743127362563</v>
       </c>
       <c r="EA7" s="12">
-        <v>4810.6974584383024</v>
+        <v>4834.4264706017721</v>
       </c>
       <c r="EB7" s="12">
-        <v>-3622.4181302946863</v>
+        <v>-3331.2279699782443</v>
       </c>
       <c r="EC7" s="12">
-        <v>-2420.5759110636018</v>
+        <v>-2298.8566697478132</v>
+      </c>
+      <c r="ED7" s="12">
+        <v>-2127.0215143213577</v>
       </c>
     </row>
-    <row r="8" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="13" t="s">
         <v>112</v>
       </c>
       <c r="C8" s="12">
         <v>934.46435882272374</v>
       </c>
       <c r="D8" s="12">
-        <v>-260.99633217524382</v>
+        <v>-260.99536817524381</v>
       </c>
       <c r="E8" s="12">
         <v>-461.89287426501937</v>
       </c>
       <c r="F8" s="12">
-        <v>2139.702932455376</v>
+        <v>2139.7047144553762</v>
       </c>
       <c r="G8" s="12">
-        <v>528.19057212548489</v>
+        <v>528.19217912548481</v>
       </c>
       <c r="H8" s="12">
-        <v>-1015.0503730986239</v>
+        <v>-1015.049452098624</v>
       </c>
       <c r="I8" s="12">
-        <v>742.32260293239983</v>
+        <v>742.32318693239995</v>
       </c>
       <c r="J8" s="12">
-        <v>1624.5603565067704</v>
+        <v>1624.5635615067702</v>
       </c>
       <c r="K8" s="12">
-        <v>1617.496676229719</v>
+        <v>1617.4986672297191</v>
       </c>
       <c r="L8" s="12">
-        <v>-874.28275448304885</v>
+        <v>-874.28236048304882</v>
       </c>
       <c r="M8" s="12">
         <v>-223.38654794534222</v>
       </c>
       <c r="N8" s="12">
-        <v>284.10896127894506</v>
+        <v>284.10949927894507</v>
       </c>
       <c r="O8" s="12">
-        <v>-899.28267969796013</v>
+        <v>-899.41427069795998</v>
       </c>
       <c r="P8" s="12">
-        <v>-243.12882588297947</v>
+        <v>-242.97927988297954</v>
       </c>
       <c r="Q8" s="12">
-        <v>1130.4632797935742</v>
+        <v>1130.4657487935747</v>
       </c>
       <c r="R8" s="12">
-        <v>204.20695832482261</v>
+        <v>204.20844232482273</v>
       </c>
       <c r="S8" s="12">
-        <v>458.19395668935681</v>
+        <v>458.1970956893565</v>
       </c>
       <c r="T8" s="12">
-        <v>637.85879055014493</v>
+        <v>637.86248655014458</v>
       </c>
       <c r="U8" s="12">
-        <v>-212.89151627781018</v>
+        <v>-212.8871352778101</v>
       </c>
       <c r="V8" s="12">
-        <v>-426.71847364183645</v>
+        <v>-426.71531664183635</v>
       </c>
       <c r="W8" s="12">
-        <v>1307.4370406846961</v>
+        <v>1307.4424916846954</v>
       </c>
       <c r="X8" s="12">
-        <v>2585.5617663655262</v>
+        <v>2578.4372173655265</v>
       </c>
       <c r="Y8" s="12">
-        <v>1917.9870183976082</v>
+        <v>2414.3797793976087</v>
       </c>
       <c r="Z8" s="12">
-        <v>20337.008240621679</v>
+        <v>20035.919166433883</v>
       </c>
       <c r="AA8" s="12">
-        <v>-6156.175725449848</v>
+        <v>-6447.315205735732</v>
       </c>
       <c r="AB8" s="12">
-        <v>-368.58957435586399</v>
+        <v>21.289526908772132</v>
       </c>
       <c r="AC8" s="12">
         <v>305.57663929900548</v>
       </c>
       <c r="AD8" s="12">
         <v>-46.294981685305814</v>
       </c>
       <c r="AE8" s="12">
         <v>561.89416762233782</v>
       </c>
       <c r="AF8" s="12">
         <v>113.28853358668616</v>
       </c>
       <c r="AG8" s="12">
         <v>-33.605240067762502</v>
       </c>
       <c r="AH8" s="12">
-        <v>-302.9180077541356</v>
+        <v>-302.91704375413559</v>
       </c>
       <c r="AI8" s="12">
         <v>688.63545303842716</v>
       </c>
       <c r="AJ8" s="12">
         <v>-613.10853739177287</v>
       </c>
       <c r="AK8" s="12">
         <v>-627.91750351008704</v>
       </c>
       <c r="AL8" s="12">
         <v>82.574768888105964</v>
       </c>
       <c r="AM8" s="12">
         <v>229.61108325122967</v>
       </c>
       <c r="AN8" s="12">
         <v>-146.16122289426798</v>
       </c>
       <c r="AO8" s="12">
         <v>257.90399640359908</v>
       </c>
       <c r="AP8" s="12">
-        <v>150.00357957506333</v>
+        <v>150.00475557506331</v>
       </c>
       <c r="AQ8" s="12">
         <v>790.35097505297563</v>
       </c>
       <c r="AR8" s="12">
-        <v>941.44438142373815</v>
+        <v>941.44498742373821</v>
       </c>
       <c r="AS8" s="12">
         <v>-220.3461256269533</v>
       </c>
       <c r="AT8" s="12">
-        <v>128.43916329626688</v>
+        <v>128.44027629626686</v>
       </c>
       <c r="AU8" s="12">
         <v>329.7304109520976</v>
       </c>
       <c r="AV8" s="12">
-        <v>290.36712350407367</v>
+        <v>290.36761750407368</v>
       </c>
       <c r="AW8" s="12">
         <v>-1028.1110115559395</v>
       </c>
       <c r="AX8" s="12">
-        <v>-199.41725823234583</v>
+        <v>-199.41649323234583</v>
       </c>
       <c r="AY8" s="12">
         <v>192.6107070452299</v>
       </c>
       <c r="AZ8" s="12">
-        <v>19.867189644431491</v>
+        <v>19.867345644431495</v>
       </c>
       <c r="BA8" s="12">
         <v>-1034.9821896457777</v>
       </c>
       <c r="BB8" s="12">
-        <v>-122.1382469663626</v>
+        <v>-122.1376629663626</v>
       </c>
       <c r="BC8" s="12">
         <v>813.6604181187829</v>
       </c>
       <c r="BD8" s="12">
         <v>1085.7826214257573</v>
       </c>
       <c r="BE8" s="12">
         <v>-397.24330291886719</v>
       </c>
       <c r="BF8" s="12">
-        <v>316.85042484422934</v>
+        <v>316.85223584422931</v>
       </c>
       <c r="BG8" s="12">
         <v>1067.5153848900668</v>
       </c>
       <c r="BH8" s="12">
-        <v>637.43784969134128</v>
+        <v>637.43924369134129</v>
       </c>
       <c r="BI8" s="12">
         <v>-451.22651641389064</v>
       </c>
       <c r="BJ8" s="12">
-        <v>-270.25426964915744</v>
+        <v>-270.25262664915743</v>
       </c>
       <c r="BK8" s="12">
         <v>885.08163934147649</v>
       </c>
       <c r="BL8" s="12">
-        <v>1453.8958229512907</v>
+        <v>1453.8961709512907</v>
       </c>
       <c r="BM8" s="12">
         <v>-1540.2988160297723</v>
       </c>
       <c r="BN8" s="12">
-        <v>725.58433004788276</v>
+        <v>725.58472404788279</v>
       </c>
       <c r="BO8" s="12">
         <v>613.09365161410597</v>
       </c>
       <c r="BP8" s="12">
         <v>-672.66192011526527</v>
       </c>
       <c r="BQ8" s="12">
         <v>-493.38154919345152</v>
       </c>
       <c r="BR8" s="12">
         <v>297.3041289184153</v>
       </c>
       <c r="BS8" s="12">
         <v>364.86599410562087</v>
       </c>
       <c r="BT8" s="12">
         <v>-392.17512177592687</v>
       </c>
       <c r="BU8" s="12">
         <v>-487.86870316523698</v>
       </c>
       <c r="BV8" s="12">
         <v>-92.436706722960267</v>
       </c>
       <c r="BW8" s="12">
         <v>1198.836294908265</v>
       </c>
       <c r="BX8" s="12">
-        <v>-334.42192374112273</v>
+        <v>-334.42138574112272</v>
       </c>
       <c r="BY8" s="12">
-        <v>-751.79055024992397</v>
+        <v>-751.92255024992403</v>
       </c>
       <c r="BZ8" s="12">
         <v>385.04137318810547</v>
       </c>
       <c r="CA8" s="12">
         <v>738.16983208794284</v>
       </c>
       <c r="CB8" s="12">
-        <v>-1270.7033347240845</v>
+        <v>-1270.7029257240843</v>
       </c>
       <c r="CC8" s="12">
-        <v>-577.3795932078898</v>
+        <v>-577.37866520788987</v>
       </c>
       <c r="CD8" s="12">
-        <v>262.82168175091834</v>
+        <v>262.75668175091829</v>
       </c>
       <c r="CE8" s="12">
-        <v>542.90256944110206</v>
+        <v>542.90278544110208</v>
       </c>
       <c r="CF8" s="12">
-        <v>-471.47348386711008</v>
+        <v>-471.26008186711005</v>
       </c>
       <c r="CG8" s="12">
-        <v>919.45972724581327</v>
+        <v>919.46112024581328</v>
       </c>
       <c r="CH8" s="12">
         <v>-369.64377610103298</v>
       </c>
       <c r="CI8" s="12">
         <v>1576.4157246179659</v>
       </c>
       <c r="CJ8" s="12">
-        <v>-995.76839596917171</v>
+        <v>-995.76731996917169</v>
       </c>
       <c r="CK8" s="12">
-        <v>-60.810988150173813</v>
+        <v>-60.810646150173767</v>
       </c>
       <c r="CL8" s="12">
         <v>145.16899240241611</v>
       </c>
       <c r="CM8" s="12">
         <v>1073.2284058774721</v>
       </c>
       <c r="CN8" s="12">
-        <v>-953.37945180489191</v>
+        <v>-953.37830980489184</v>
       </c>
       <c r="CO8" s="12">
-        <v>-575.82657656971537</v>
+        <v>-575.82513656971537</v>
       </c>
       <c r="CP8" s="12">
-        <v>787.60404862419375</v>
+        <v>787.60459162419386</v>
       </c>
       <c r="CQ8" s="12">
-        <v>1951.9430411678782</v>
+        <v>1951.9438651678781</v>
       </c>
       <c r="CR8" s="12">
-        <v>-1705.5265565329998</v>
+        <v>-1705.526224533</v>
       </c>
       <c r="CS8" s="12">
-        <v>-490.29204891624045</v>
+        <v>-490.29137891624055</v>
       </c>
       <c r="CT8" s="12">
-        <v>-460.83178739251957</v>
+        <v>-460.83069339251961</v>
       </c>
       <c r="CU8" s="12">
-        <v>1816.7867199142388</v>
+        <v>1816.7880499142386</v>
       </c>
       <c r="CV8" s="12">
-        <v>-227.80409305533391</v>
+        <v>-227.80349105533389</v>
       </c>
       <c r="CW8" s="12">
-        <v>-1037.3753648135662</v>
+        <v>-1037.3744418135661</v>
       </c>
       <c r="CX8" s="12">
-        <v>259.63790622846057</v>
+        <v>259.63927722846057</v>
       </c>
       <c r="CY8" s="12">
-        <v>1683.6287701036499</v>
+        <v>1683.6292341036499</v>
       </c>
       <c r="CZ8" s="12">
-        <v>-1118.7828277963545</v>
+        <v>-1118.7812047963544</v>
       </c>
       <c r="DA8" s="12">
-        <v>-1123.0891861136697</v>
+        <v>-1123.0895281136695</v>
       </c>
       <c r="DB8" s="12">
-        <v>374.55991374170213</v>
+        <v>374.56059174170213</v>
       </c>
       <c r="DC8" s="12">
-        <v>1186.2794258959568</v>
+        <v>1186.2808938959568</v>
       </c>
       <c r="DD8" s="12">
-        <v>-864.46862716582564</v>
+        <v>-864.46727416582576</v>
       </c>
       <c r="DE8" s="12">
-        <v>1055.4472317431935</v>
+        <v>1055.4488197431933</v>
       </c>
       <c r="DF8" s="12">
-        <v>463.8877197281717</v>
+        <v>463.88916572817169</v>
       </c>
       <c r="DG8" s="12">
-        <v>748.08685226214675</v>
+        <v>748.08751026214668</v>
       </c>
       <c r="DH8" s="12">
-        <v>-959.98476304881615</v>
+        <v>-959.98300404881616</v>
       </c>
       <c r="DI8" s="12">
-        <v>305.00499085863044</v>
+        <v>300.58014085863044</v>
       </c>
       <c r="DJ8" s="12">
-        <v>236.9388400800047</v>
+        <v>234.35645608000465</v>
       </c>
       <c r="DK8" s="12">
-        <v>2507.9231986938512</v>
+        <v>2507.8034616938512</v>
       </c>
       <c r="DL8" s="12">
-        <v>-464.3052632669602</v>
+        <v>-464.30284126696017</v>
       </c>
       <c r="DM8" s="12">
-        <v>262.82241249725769</v>
+        <v>262.82218549725769</v>
       </c>
       <c r="DN8" s="12">
-        <v>1449.4762098455953</v>
+        <v>1449.4769448455954</v>
       </c>
       <c r="DO8" s="12">
-        <v>1644.0904788264261</v>
+        <v>2144.0912008264263</v>
       </c>
       <c r="DP8" s="12">
-        <v>-1438.4020827716708</v>
+        <v>-1442.0105517716706</v>
       </c>
       <c r="DQ8" s="12">
-        <v>9844.0871573593686</v>
+        <v>9868.5851203138045</v>
       </c>
       <c r="DR8" s="12">
-        <v>-778.76611468364251</v>
+        <v>-1202.6772062416592</v>
       </c>
       <c r="DS8" s="12">
-        <v>9317.98082346296</v>
+        <v>9312.9468364152763</v>
       </c>
       <c r="DT8" s="12">
-        <v>1953.7063744829893</v>
+        <v>2057.0644159464618</v>
       </c>
       <c r="DU8" s="12">
-        <v>-1662.9388981704894</v>
+        <v>-1727.5081528151675</v>
       </c>
       <c r="DV8" s="12">
-        <v>28.175872372565038</v>
+        <v>-261.0551318194523</v>
       </c>
       <c r="DW8" s="12">
-        <v>4819.3254285307821</v>
+        <v>4943.133457303994</v>
       </c>
       <c r="DX8" s="12">
-        <v>-9340.7381281827056</v>
+        <v>-9401.8853784051062</v>
       </c>
       <c r="DY8" s="12">
-        <v>-3604.3129625489764</v>
+        <v>-3568.3828118907595</v>
       </c>
       <c r="DZ8" s="12">
-        <v>2442.2634082647087</v>
+        <v>2481.2999023912157</v>
       </c>
       <c r="EA8" s="12">
-        <v>1860.6425173920154</v>
+        <v>1884.3648135554854</v>
       </c>
       <c r="EB8" s="12">
-        <v>-1067.1825374636117</v>
+        <v>-775.99237714716946</v>
       </c>
       <c r="EC8" s="12">
-        <v>497.09618741587474</v>
+        <v>626.82377828902918</v>
+      </c>
+      <c r="ED8" s="12">
+        <v>1732.8256680582795</v>
       </c>
     </row>
-    <row r="9" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="13" t="s">
         <v>148</v>
       </c>
       <c r="C9" s="12">
         <v>0.1716898</v>
       </c>
       <c r="D9" s="12">
-        <v>3.8512326999999997</v>
+        <v>3.8521966999999995</v>
       </c>
       <c r="E9" s="12">
         <v>29.836321700000003</v>
       </c>
       <c r="F9" s="12">
-        <v>1.7513207999999998</v>
+        <v>1.7531028000000002</v>
       </c>
       <c r="G9" s="12">
-        <v>-2.1890874</v>
+        <v>-2.1874804000000001</v>
       </c>
       <c r="H9" s="12">
-        <v>66.622728099999989</v>
+        <v>66.623649099999994</v>
       </c>
       <c r="I9" s="12">
-        <v>0.36799999999999999</v>
+        <v>0.36858400000000002</v>
       </c>
       <c r="J9" s="12">
-        <v>4.9749999999999996</v>
+        <v>4.978205</v>
       </c>
       <c r="K9" s="12">
-        <v>1.7250000000000001</v>
+        <v>1.7269909999999999</v>
       </c>
       <c r="L9" s="12">
-        <v>0.1224523</v>
+        <v>0.12284630000000001</v>
       </c>
       <c r="M9" s="12">
         <v>2.2070083</v>
       </c>
       <c r="N9" s="12">
-        <v>0.76668329999999996</v>
+        <v>0.76722129999999988</v>
       </c>
       <c r="O9" s="12">
-        <v>0.97712160000000003</v>
+        <v>0.84553060000000002</v>
       </c>
       <c r="P9" s="12">
-        <v>28.714708699999999</v>
+        <v>28.864254699999996</v>
       </c>
       <c r="Q9" s="12">
-        <v>26.922000000000001</v>
+        <v>26.924469000000002</v>
       </c>
       <c r="R9" s="12">
-        <v>26.922999999999998</v>
+        <v>26.924483999999996</v>
       </c>
       <c r="S9" s="12">
-        <v>53.37299999999999</v>
+        <v>53.376139000000002</v>
       </c>
       <c r="T9" s="12">
-        <v>53.193129999999996</v>
+        <v>53.196826000000001</v>
       </c>
       <c r="U9" s="12">
-        <v>26.740130000000001</v>
+        <v>26.744510999999999</v>
       </c>
       <c r="V9" s="12">
-        <v>14.76951</v>
+        <v>14.772667000000004</v>
       </c>
       <c r="W9" s="12">
-        <v>11.624260000000001</v>
+        <v>11.629711</v>
       </c>
       <c r="X9" s="12">
-        <v>29.190079999999998</v>
+        <v>22.065531000000004</v>
       </c>
       <c r="Y9" s="12">
-        <v>6.4946200000000003</v>
+        <v>2.8873809999999995</v>
       </c>
       <c r="Z9" s="12">
-        <v>510.78762999999998</v>
+        <v>505.70821500000005</v>
       </c>
       <c r="AA9" s="12">
-        <v>83.102090000000004</v>
+        <v>141.041786</v>
       </c>
       <c r="AB9" s="12">
-        <v>116.95926000000001</v>
+        <v>116.99765900000001</v>
       </c>
       <c r="AC9" s="12">
         <v>1.35864E-2</v>
       </c>
       <c r="AD9" s="12">
         <v>7.0280399999999993E-2</v>
       </c>
       <c r="AE9" s="12">
         <v>9.7663400000000011E-2</v>
       </c>
       <c r="AF9" s="12">
-        <v>-9.8403999999999991E-3</v>
+        <v>-9.8404000000000009E-3</v>
       </c>
       <c r="AG9" s="12">
         <v>3.3824900000000005E-2</v>
       </c>
       <c r="AH9" s="12">
-        <v>3.8135133999999997</v>
+        <v>3.8144773999999995</v>
       </c>
       <c r="AI9" s="12">
-        <v>1.2224899999999997E-2</v>
+        <v>1.22249E-2</v>
       </c>
       <c r="AJ9" s="12">
         <v>-8.3304999999999994E-3</v>
       </c>
       <c r="AK9" s="12">
         <v>42.127777000000002</v>
       </c>
       <c r="AL9" s="12">
-        <v>-10.791859199999999</v>
+        <v>-10.791859199999998</v>
       </c>
       <c r="AM9" s="12">
         <v>-0.25195400000000001</v>
       </c>
       <c r="AN9" s="12">
         <v>-1.2476421</v>
       </c>
       <c r="AO9" s="12">
-        <v>-0.159084</v>
+        <v>-0.15908399999999998</v>
       </c>
       <c r="AP9" s="12">
-        <v>-6.8669599999999886E-2</v>
+        <v>-6.7493599999999931E-2</v>
       </c>
       <c r="AQ9" s="12">
         <v>-0.5536432</v>
       </c>
       <c r="AR9" s="12">
-        <v>2.5327175999999998</v>
+        <v>2.5333236000000001</v>
       </c>
       <c r="AS9" s="12">
         <v>0</v>
       </c>
       <c r="AT9" s="12">
-        <v>0.73479630000000007</v>
+        <v>0.73590929999999999</v>
       </c>
       <c r="AU9" s="12">
         <v>1.3569999999999999E-4</v>
       </c>
       <c r="AV9" s="12">
-        <v>-2.9240194000000002</v>
+        <v>-2.9235253999999999</v>
       </c>
       <c r="AW9" s="12">
         <v>-0.3052626</v>
       </c>
       <c r="AX9" s="12">
-        <v>43.172430299999995</v>
+        <v>43.173195299999996</v>
       </c>
       <c r="AY9" s="12">
-        <v>22.698967500000002</v>
+        <v>22.698967499999998</v>
       </c>
       <c r="AZ9" s="12">
-        <v>1.0565929000000001</v>
+        <v>1.0567489000000001</v>
       </c>
       <c r="BA9" s="12">
         <v>0</v>
       </c>
       <c r="BB9" s="12">
-        <v>0.36799999999999999</v>
+        <v>0.36858400000000002</v>
       </c>
       <c r="BC9" s="12">
         <v>0</v>
       </c>
       <c r="BD9" s="12">
         <v>0</v>
       </c>
       <c r="BE9" s="12">
         <v>0</v>
       </c>
       <c r="BF9" s="12">
-        <v>1.367</v>
+        <v>1.3688109999999998</v>
       </c>
       <c r="BG9" s="12">
         <v>0</v>
       </c>
       <c r="BH9" s="12">
-        <v>3.6079999999999997</v>
+        <v>3.609394</v>
       </c>
       <c r="BI9" s="12">
         <v>0</v>
       </c>
       <c r="BJ9" s="12">
-        <v>0.97899999999999998</v>
+        <v>0.98064300000000004</v>
       </c>
       <c r="BK9" s="12">
         <v>0</v>
       </c>
       <c r="BL9" s="12">
-        <v>0.746</v>
+        <v>0.74634800000000001</v>
       </c>
       <c r="BM9" s="12">
         <v>0</v>
       </c>
       <c r="BN9" s="12">
-        <v>0.1224523</v>
+        <v>0.12284630000000001</v>
       </c>
       <c r="BO9" s="12">
         <v>0</v>
       </c>
       <c r="BP9" s="12">
         <v>0</v>
       </c>
       <c r="BQ9" s="12">
         <v>1.2963958999999998</v>
       </c>
       <c r="BR9" s="12">
         <v>0</v>
       </c>
       <c r="BS9" s="12">
         <v>0.91061239999999999</v>
       </c>
       <c r="BT9" s="12">
         <v>0</v>
       </c>
       <c r="BU9" s="12">
         <v>6.0389999999999999E-2</v>
       </c>
       <c r="BV9" s="12">
         <v>9.9862000000000006E-3</v>
       </c>
       <c r="BW9" s="12">
         <v>1.92792E-2</v>
       </c>
       <c r="BX9" s="12">
-        <v>0.67702790000000002</v>
+        <v>0.67756589999999994</v>
       </c>
       <c r="BY9" s="12">
-        <v>0.17573730000000001</v>
+        <v>4.37373E-2</v>
       </c>
       <c r="BZ9" s="12">
         <v>1.1667500000000001E-2</v>
       </c>
       <c r="CA9" s="12">
         <v>3.1827500000000002E-2</v>
       </c>
       <c r="CB9" s="12">
-        <v>0.75788929999999999</v>
+        <v>0.75829829999999998</v>
       </c>
       <c r="CC9" s="12">
-        <v>0.1892047</v>
+        <v>0.19013269999999999</v>
       </c>
       <c r="CD9" s="12">
-        <v>7.1509000000000003E-2</v>
+        <v>6.509E-3</v>
       </c>
       <c r="CE9" s="12">
-        <v>1.9253971999999999</v>
+        <v>1.9256131999999999</v>
       </c>
       <c r="CF9" s="12">
-        <v>26.5285978</v>
+        <v>26.741999799999999</v>
       </c>
       <c r="CG9" s="12">
-        <v>0.152</v>
+        <v>0.153393</v>
       </c>
       <c r="CH9" s="12">
         <v>0</v>
       </c>
       <c r="CI9" s="12">
         <v>0</v>
       </c>
       <c r="CJ9" s="12">
-        <v>26.77</v>
+        <v>26.771076000000001</v>
       </c>
       <c r="CK9" s="12">
-        <v>0.159</v>
+        <v>0.15934200000000001</v>
       </c>
       <c r="CL9" s="12">
         <v>0</v>
       </c>
       <c r="CM9" s="12">
         <v>0</v>
       </c>
       <c r="CN9" s="12">
-        <v>26.763999999999999</v>
+        <v>26.765141999999997</v>
       </c>
       <c r="CO9" s="12">
-        <v>1.2949999999999999</v>
+        <v>1.2964400000000003</v>
       </c>
       <c r="CP9" s="12">
-        <v>25.965</v>
+        <v>25.965543</v>
       </c>
       <c r="CQ9" s="12">
-        <v>2.8000000000000001E-2</v>
+        <v>2.8823999999999999E-2</v>
       </c>
       <c r="CR9" s="12">
-        <v>26.084999999999997</v>
+        <v>26.085332000000001</v>
       </c>
       <c r="CS9" s="12">
-        <v>2.1999999999999999E-2</v>
+        <v>2.2669999999999999E-2</v>
       </c>
       <c r="CT9" s="12">
-        <v>26.026150000000001</v>
+        <v>26.027244</v>
       </c>
       <c r="CU9" s="12">
-        <v>0.90639999999999998</v>
+        <v>0.90772999999999993</v>
       </c>
       <c r="CV9" s="12">
-        <v>26.238579999999999</v>
+        <v>26.239182</v>
       </c>
       <c r="CW9" s="12">
-        <v>0.17199999999999999</v>
+        <v>0.17292299999999999</v>
       </c>
       <c r="CX9" s="12">
-        <v>25.984200000000001</v>
+        <v>25.985571</v>
       </c>
       <c r="CY9" s="12">
-        <v>0.24</v>
+        <v>0.24046400000000001</v>
       </c>
       <c r="CZ9" s="12">
-        <v>0.34393000000000001</v>
+        <v>0.345553</v>
       </c>
       <c r="DA9" s="12">
-        <v>1.2635200000000002</v>
+        <v>1.2631780000000001</v>
       </c>
       <c r="DB9" s="12">
-        <v>18.48903</v>
+        <v>18.489708000000004</v>
       </c>
       <c r="DC9" s="12">
-        <v>-1.8749399999999998</v>
+        <v>-1.8734719999999998</v>
       </c>
       <c r="DD9" s="12">
-        <v>-3.1081000000000003</v>
+        <v>-3.1067470000000004</v>
       </c>
       <c r="DE9" s="12">
-        <v>-0.66639999999999999</v>
+        <v>-0.66481199999999996</v>
       </c>
       <c r="DF9" s="12">
-        <v>0.16503999999999999</v>
+        <v>0.166486</v>
       </c>
       <c r="DG9" s="12">
-        <v>0.52542999999999995</v>
+        <v>0.526088</v>
       </c>
       <c r="DH9" s="12">
-        <v>11.600190000000001</v>
+        <v>11.601949000000001</v>
       </c>
       <c r="DI9" s="12">
-        <v>4.4859299999999998</v>
+        <v>6.1079999999999995E-2</v>
       </c>
       <c r="DJ9" s="12">
-        <v>22.54815</v>
+        <v>19.965766000000002</v>
       </c>
       <c r="DK9" s="12">
-        <v>-7.0820000000000008E-2</v>
+        <v>-0.19055699999999998</v>
       </c>
       <c r="DL9" s="12">
-        <v>2.2268199999999996</v>
+        <v>2.2292420000000002</v>
       </c>
       <c r="DM9" s="12">
-        <v>-0.42299999999999999</v>
+        <v>-0.42322700000000002</v>
       </c>
       <c r="DN9" s="12">
-        <v>5.1999999999999998E-2</v>
+        <v>5.2735000000000004E-2</v>
       </c>
       <c r="DO9" s="12">
-        <v>7.0000000000000001E-3</v>
+        <v>7.7219999999999997E-3</v>
       </c>
       <c r="DP9" s="12">
-        <v>6.8586200000000002</v>
+        <v>3.2501509999999998</v>
       </c>
       <c r="DQ9" s="12">
-        <v>502.35055</v>
+        <v>502.351336</v>
       </c>
       <c r="DR9" s="12">
-        <v>0.99187000000000003</v>
+        <v>0.99256299999999997</v>
       </c>
       <c r="DS9" s="12">
-        <v>2.5626199999999999</v>
+        <v>1.7039030000000002</v>
       </c>
       <c r="DT9" s="12">
-        <v>4.8825900000000004</v>
+        <v>0.66041299999999992</v>
       </c>
       <c r="DU9" s="12">
-        <v>82.514560000000003</v>
+        <v>82.514775</v>
       </c>
       <c r="DV9" s="12">
-        <v>0.19625999999999999</v>
+        <v>0.19649099999999997</v>
       </c>
       <c r="DW9" s="12">
-        <v>-2.3839999999999995</v>
+        <v>55.554287000000002</v>
       </c>
       <c r="DX9" s="12">
-        <v>2.7752699999999999</v>
+        <v>2.776233</v>
       </c>
       <c r="DY9" s="12">
-        <v>99.893060000000006</v>
+        <v>99.893506000000002</v>
       </c>
       <c r="DZ9" s="12">
-        <v>11.611000000000001</v>
+        <v>11.610735</v>
       </c>
       <c r="EA9" s="12">
-        <v>3.5149999999999997</v>
+        <v>3.5159210000000001</v>
       </c>
       <c r="EB9" s="12">
-        <v>1.9401999999999999</v>
+        <v>1.9774969999999998</v>
       </c>
       <c r="EC9" s="12">
-        <v>88.146370000000005</v>
+        <v>86.219291999999996</v>
+      </c>
+      <c r="ED9" s="12">
+        <v>14.304499999999999</v>
       </c>
     </row>
-    <row r="10" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="13" t="s">
         <v>149</v>
       </c>
       <c r="C10" s="12">
         <v>1006.0734175844469</v>
       </c>
       <c r="D10" s="12">
         <v>-315.38014940368669</v>
       </c>
       <c r="E10" s="12">
         <v>-619.08011876373121</v>
       </c>
       <c r="F10" s="12">
         <v>1992.4169283343447</v>
       </c>
       <c r="G10" s="12">
         <v>426.8167134447271</v>
       </c>
       <c r="H10" s="12">
         <v>-1278.0604295442406</v>
       </c>
       <c r="I10" s="12">
         <v>457.93887395810088</v>
       </c>
       <c r="J10" s="12">
@@ -3985,57 +4049,57 @@
       <c r="R10" s="12">
         <v>-459.87978905611089</v>
       </c>
       <c r="S10" s="12">
         <v>-293.30083658996068</v>
       </c>
       <c r="T10" s="12">
         <v>371.42780203550114</v>
       </c>
       <c r="U10" s="12">
         <v>-718.1632345320877</v>
       </c>
       <c r="V10" s="12">
         <v>-176.95563677298514</v>
       </c>
       <c r="W10" s="12">
         <v>594.42163093521731</v>
       </c>
       <c r="X10" s="12">
         <v>358.37018109492067</v>
       </c>
       <c r="Y10" s="12">
         <v>696.29842206939531</v>
       </c>
       <c r="Z10" s="12">
-        <v>20477.311208487426</v>
+        <v>20681.301549299635</v>
       </c>
       <c r="AA10" s="12">
-        <v>-7650.064166356613</v>
+        <v>-7699.1433426424974</v>
       </c>
       <c r="AB10" s="12">
-        <v>-1525.1342678917038</v>
+        <v>-1435.2935656270681</v>
       </c>
       <c r="AC10" s="12">
         <v>387.60275730904038</v>
       </c>
       <c r="AD10" s="12">
         <v>-13.255271780537065</v>
       </c>
       <c r="AE10" s="12">
         <v>587.43709539480028</v>
       </c>
       <c r="AF10" s="12">
         <v>44.288836661143399</v>
       </c>
       <c r="AG10" s="12">
         <v>-59.024104334604303</v>
       </c>
       <c r="AH10" s="12">
         <v>-319.53517745684496</v>
       </c>
       <c r="AI10" s="12">
         <v>654.63987730749318</v>
       </c>
       <c r="AJ10" s="12">
         <v>-591.46074491973059</v>
       </c>
@@ -4270,90 +4334,93 @@
       <c r="DI10" s="12">
         <v>-587.53609178023794</v>
       </c>
       <c r="DJ10" s="12">
         <v>339.51357813794431</v>
       </c>
       <c r="DK10" s="12">
         <v>1068.8145524645734</v>
       </c>
       <c r="DL10" s="12">
         <v>-462.421857727359</v>
       </c>
       <c r="DM10" s="12">
         <v>-356.6102888675868</v>
       </c>
       <c r="DN10" s="12">
         <v>464.92300491975658</v>
       </c>
       <c r="DO10" s="12">
         <v>922.97457687394763</v>
       </c>
       <c r="DP10" s="12">
         <v>-334.9888708567222</v>
       </c>
       <c r="DQ10" s="12">
-        <v>10234.968183931556</v>
+        <v>10259.465360885994</v>
       </c>
       <c r="DR10" s="12">
-        <v>-1214.735321764317</v>
+        <v>-1138.6471063223335</v>
       </c>
       <c r="DS10" s="12">
-        <v>8168.1454781780476</v>
+        <v>8163.970208130364</v>
       </c>
       <c r="DT10" s="12">
-        <v>3288.9328681421407</v>
+        <v>3396.5130866056134</v>
       </c>
       <c r="DU10" s="12">
-        <v>-2329.8336061772388</v>
+        <v>-2394.4030758219169</v>
       </c>
       <c r="DV10" s="12">
-        <v>-192.63454423595104</v>
+        <v>-181.86577942796831</v>
       </c>
       <c r="DW10" s="12">
-        <v>4286.4737428679173</v>
+        <v>4352.3434846411292</v>
       </c>
       <c r="DX10" s="12">
-        <v>-9414.0697588113399</v>
+        <v>-9475.2179720337408</v>
       </c>
       <c r="DY10" s="12">
-        <v>-4373.6336128718467</v>
+        <v>-4337.7039082136298</v>
       </c>
       <c r="DZ10" s="12">
-        <v>475.05800278195102</v>
+        <v>514.09476190845771</v>
       </c>
       <c r="EA10" s="12">
-        <v>2195.5545817529519</v>
+        <v>2219.2759569164218</v>
       </c>
       <c r="EB10" s="12">
-        <v>177.88676044524001</v>
+        <v>169.03962376168212</v>
       </c>
       <c r="EC10" s="12">
-        <v>974.97295938707646</v>
+        <v>1018.3457876581165</v>
+      </c>
+      <c r="ED10" s="12">
+        <v>613.715894487951</v>
       </c>
     </row>
-    <row r="11" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C11" s="12">
         <v>0</v>
       </c>
       <c r="D11" s="12">
         <v>0</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>0</v>
       </c>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12">
         <v>0</v>
       </c>
       <c r="I11" s="12">
         <v>0</v>
       </c>
       <c r="J11" s="12">
@@ -4706,52 +4773,55 @@
       </c>
       <c r="DV11" s="12">
         <v>-83.837562827548027</v>
       </c>
       <c r="DW11" s="12">
         <v>4978.3699997749245</v>
       </c>
       <c r="DX11" s="12">
         <v>-9167.8066682501776</v>
       </c>
       <c r="DY11" s="12">
         <v>-4202.3610109275423</v>
       </c>
       <c r="DZ11" s="12">
         <v>378.47354656215248</v>
       </c>
       <c r="EA11" s="12">
         <v>2137.2686806438942</v>
       </c>
       <c r="EB11" s="12">
         <v>439.03691624812461</v>
       </c>
       <c r="EC11" s="12">
         <v>812.59977946769322</v>
       </c>
+      <c r="ED11" s="12">
+        <v>442.52619023247871</v>
+      </c>
     </row>
-    <row r="12" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="13" t="s">
         <v>114</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>0</v>
       </c>
       <c r="F12" s="12">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>0</v>
       </c>
       <c r="I12" s="12">
         <v>0</v>
       </c>
       <c r="J12" s="12">
@@ -5104,52 +5174,55 @@
       </c>
       <c r="DV12" s="12">
         <v>-31.884852795712554</v>
       </c>
       <c r="DW12" s="12">
         <v>35.319529486498801</v>
       </c>
       <c r="DX12" s="12">
         <v>-44.18280196435466</v>
       </c>
       <c r="DY12" s="12">
         <v>27.476852596582795</v>
       </c>
       <c r="DZ12" s="12">
         <v>-1.687476758581467</v>
       </c>
       <c r="EA12" s="12">
         <v>-14.50906278291883</v>
       </c>
       <c r="EB12" s="12">
         <v>-28.44614156047971</v>
       </c>
       <c r="EC12" s="12">
         <v>30.454451463560492</v>
       </c>
+      <c r="ED12" s="12">
+        <v>76.93842940266282</v>
+      </c>
     </row>
-    <row r="13" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C13" s="12">
         <v>964.17095354826643</v>
       </c>
       <c r="D13" s="12">
         <v>1790.9149964105659</v>
       </c>
       <c r="E13" s="12">
         <v>-1516.4942725140709</v>
       </c>
       <c r="F13" s="12">
         <v>1964.5051438219343</v>
       </c>
       <c r="G13" s="12">
         <v>446.66431417266358</v>
       </c>
       <c r="H13" s="12">
         <v>-1313.6703003505172</v>
       </c>
       <c r="I13" s="12">
         <v>387.71938545237185</v>
       </c>
       <c r="J13" s="12">
@@ -5502,52 +5575,55 @@
       </c>
       <c r="DV13" s="12">
         <v>-62.267967222904751</v>
       </c>
       <c r="DW13" s="12">
         <v>-730.54486989467011</v>
       </c>
       <c r="DX13" s="12">
         <v>-201.18353930386644</v>
       </c>
       <c r="DY13" s="12">
         <v>-151.30719114096689</v>
       </c>
       <c r="DZ13" s="12">
         <v>-42.686319968844707</v>
       </c>
       <c r="EA13" s="12">
         <v>79.453433329621149</v>
       </c>
       <c r="EB13" s="12">
         <v>-202.65062226398652</v>
       </c>
       <c r="EC13" s="12">
         <v>203.72385423960228</v>
       </c>
+      <c r="ED13" s="12">
+        <v>66.957545855408682</v>
+      </c>
     </row>
-    <row r="14" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="13" t="s">
         <v>116</v>
       </c>
       <c r="C14" s="12">
         <v>41.902464036180625</v>
       </c>
       <c r="D14" s="12">
         <v>-2106.2951458142525</v>
       </c>
       <c r="E14" s="12">
         <v>897.41415375034001</v>
       </c>
       <c r="F14" s="12">
         <v>27.911784512410556</v>
       </c>
       <c r="G14" s="12">
         <v>-19.847600727936488</v>
       </c>
       <c r="H14" s="12">
         <v>35.609870806276717</v>
       </c>
       <c r="I14" s="12">
         <v>70.219488505729146</v>
       </c>
       <c r="J14" s="12">
@@ -5577,57 +5653,57 @@
       <c r="R14" s="12">
         <v>-417.57062404949909</v>
       </c>
       <c r="S14" s="12">
         <v>35.614539773314263</v>
       </c>
       <c r="T14" s="12">
         <v>-36.785436303847419</v>
       </c>
       <c r="U14" s="12">
         <v>-20.588940410959498</v>
       </c>
       <c r="V14" s="12">
         <v>-8.753765477713813</v>
       </c>
       <c r="W14" s="12">
         <v>181.60819676755099</v>
       </c>
       <c r="X14" s="12">
         <v>-38.992452135053512</v>
       </c>
       <c r="Y14" s="12">
         <v>247.81953332592448</v>
       </c>
       <c r="Z14" s="12">
-        <v>-151.82549175414701</v>
+        <v>52.164849058062664</v>
       </c>
       <c r="AA14" s="12">
-        <v>-56.858887271628404</v>
+        <v>-105.93806355751298</v>
       </c>
       <c r="AB14" s="12">
-        <v>56.804128131242528</v>
+        <v>146.64483039587722</v>
       </c>
       <c r="AC14" s="12">
         <v>37.433255475631299</v>
       </c>
       <c r="AD14" s="12">
         <v>62.185719872741394</v>
       </c>
       <c r="AE14" s="12">
         <v>-49.664521108163925</v>
       </c>
       <c r="AF14" s="12">
         <v>-8.0519902040281366</v>
       </c>
       <c r="AG14" s="12">
         <v>-24.88665894584253</v>
       </c>
       <c r="AH14" s="12">
         <v>18.297146605060032</v>
       </c>
       <c r="AI14" s="12">
         <v>-47.222075557414826</v>
       </c>
       <c r="AJ14" s="12">
         <v>-2052.4835579160554</v>
       </c>
@@ -5862,90 +5938,93 @@
       <c r="DI14" s="12">
         <v>-62.831950075770251</v>
       </c>
       <c r="DJ14" s="12">
         <v>-29.4281184179851</v>
       </c>
       <c r="DK14" s="12">
         <v>143.50984626361188</v>
       </c>
       <c r="DL14" s="12">
         <v>-90.242229904910033</v>
       </c>
       <c r="DM14" s="12">
         <v>226.7255174162355</v>
       </c>
       <c r="DN14" s="12">
         <v>-83.830663845257789</v>
       </c>
       <c r="DO14" s="12">
         <v>113.23930745017486</v>
       </c>
       <c r="DP14" s="12">
         <v>-8.3146276952280935</v>
       </c>
       <c r="DQ14" s="12">
-        <v>-14.670236667508208</v>
+        <v>9.8269402869284441</v>
       </c>
       <c r="DR14" s="12">
-        <v>-129.26304528621927</v>
+        <v>-53.174829844235681</v>
       </c>
       <c r="DS14" s="12">
-        <v>51.47677084138374</v>
+        <v>47.301500793700441</v>
       </c>
       <c r="DT14" s="12">
-        <v>-59.368980641803269</v>
+        <v>48.211237821669464</v>
       </c>
       <c r="DU14" s="12">
-        <v>-44.647060090065196</v>
+        <v>-109.21652973474345</v>
       </c>
       <c r="DV14" s="12">
-        <v>-14.644161389785694</v>
+        <v>-3.875396581802967</v>
       </c>
       <c r="DW14" s="12">
-        <v>3.3290835011635718</v>
+        <v>69.198825274375764</v>
       </c>
       <c r="DX14" s="12">
-        <v>-0.89674929294109162</v>
+        <v>-62.04496251534232</v>
       </c>
       <c r="DY14" s="12">
-        <v>-47.442263399919739</v>
+        <v>-11.512558741703394</v>
       </c>
       <c r="DZ14" s="12">
-        <v>140.95825294722474</v>
+        <v>179.99501207373137</v>
       </c>
       <c r="EA14" s="12">
-        <v>-6.6584694376440829</v>
+        <v>17.062905725825516</v>
       </c>
       <c r="EB14" s="12">
-        <v>-30.053391978418382</v>
+        <v>-38.900528661976274</v>
       </c>
       <c r="EC14" s="12">
-        <v>-71.805125783779516</v>
+        <v>-28.432297512739513</v>
+      </c>
+      <c r="ED14" s="12">
+        <v>27.29372899740072</v>
       </c>
     </row>
-    <row r="15" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="13" t="s">
         <v>150</v>
       </c>
       <c r="C15" s="12">
         <v>36.42925143827668</v>
       </c>
       <c r="D15" s="12">
         <v>-41.620765135094778</v>
       </c>
       <c r="E15" s="12">
         <v>55.464525520836062</v>
       </c>
       <c r="F15" s="12">
         <v>85.15169413602581</v>
       </c>
       <c r="G15" s="12">
         <v>-43.778216736200541</v>
       </c>
       <c r="H15" s="12">
         <v>116.76552937258533</v>
       </c>
       <c r="I15" s="12">
         <v>92.419508032482796</v>
       </c>
       <c r="J15" s="12">
@@ -6296,54 +6375,57 @@
       <c r="DU15" s="12">
         <v>605.77611517087314</v>
       </c>
       <c r="DV15" s="12">
         <v>451.59646029080835</v>
       </c>
       <c r="DW15" s="12">
         <v>220.14327167275795</v>
       </c>
       <c r="DX15" s="12">
         <v>151.86015788032014</v>
       </c>
       <c r="DY15" s="12">
         <v>186.86867966360811</v>
       </c>
       <c r="DZ15" s="12">
         <v>1229.387772097466</v>
       </c>
       <c r="EA15" s="12">
         <v>-312.1702305135712</v>
       </c>
       <c r="EB15" s="12">
         <v>-1067.6793572211209</v>
       </c>
       <c r="EC15" s="12">
-        <v>-339.5169894937481</v>
+        <v>-339.49303639163378</v>
+      </c>
+      <c r="ED15" s="12">
+        <v>723.48437820903962</v>
       </c>
     </row>
-    <row r="16" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="13" t="s">
         <v>117</v>
       </c>
       <c r="C16" s="12">
         <v>0</v>
       </c>
       <c r="D16" s="12">
         <v>0</v>
       </c>
       <c r="E16" s="12">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <v>0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <v>0</v>
       </c>
       <c r="I16" s="12">
         <v>0</v>
       </c>
       <c r="J16" s="12">
@@ -6696,52 +6778,55 @@
       </c>
       <c r="DV16" s="12">
         <v>104.88066691</v>
       </c>
       <c r="DW16" s="12">
         <v>-0.54450936000000683</v>
       </c>
       <c r="DX16" s="12">
         <v>-80.117876190000004</v>
       </c>
       <c r="DY16" s="12">
         <v>85.069069769999999</v>
       </c>
       <c r="DZ16" s="12">
         <v>-8.8199781300000026</v>
       </c>
       <c r="EA16" s="12">
         <v>10.91331958999999</v>
       </c>
       <c r="EB16" s="12">
         <v>20.597654769999998</v>
       </c>
       <c r="EC16" s="12">
         <v>-51.720703920000005</v>
       </c>
+      <c r="ED16" s="12">
+        <v>186.79489228000006</v>
+      </c>
     </row>
-    <row r="17" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C17" s="12">
         <v>0</v>
       </c>
       <c r="D17" s="12">
         <v>0</v>
       </c>
       <c r="E17" s="12">
         <v>0</v>
       </c>
       <c r="F17" s="12">
         <v>0</v>
       </c>
       <c r="G17" s="12">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <v>0</v>
       </c>
       <c r="I17" s="12">
         <v>0</v>
       </c>
       <c r="J17" s="12">
@@ -7094,52 +7179,55 @@
       </c>
       <c r="DV17" s="12">
         <v>0</v>
       </c>
       <c r="DW17" s="12">
         <v>0</v>
       </c>
       <c r="DX17" s="12">
         <v>0</v>
       </c>
       <c r="DY17" s="12">
         <v>0</v>
       </c>
       <c r="DZ17" s="12">
         <v>0</v>
       </c>
       <c r="EA17" s="12">
         <v>0</v>
       </c>
       <c r="EB17" s="12">
         <v>0</v>
       </c>
       <c r="EC17" s="12">
         <v>0</v>
       </c>
+      <c r="ED17" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="12">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>0</v>
       </c>
       <c r="I18" s="12">
         <v>0</v>
       </c>
       <c r="J18" s="12">
@@ -7492,52 +7580,55 @@
       </c>
       <c r="DV18" s="12">
         <v>104.88066691</v>
       </c>
       <c r="DW18" s="12">
         <v>-0.54450936000000683</v>
       </c>
       <c r="DX18" s="12">
         <v>-80.117876190000004</v>
       </c>
       <c r="DY18" s="12">
         <v>85.069069769999999</v>
       </c>
       <c r="DZ18" s="12">
         <v>-8.8199781300000026</v>
       </c>
       <c r="EA18" s="12">
         <v>10.91331958999999</v>
       </c>
       <c r="EB18" s="12">
         <v>20.597654769999998</v>
       </c>
       <c r="EC18" s="12">
         <v>-51.720703920000005</v>
       </c>
+      <c r="ED18" s="12">
+        <v>186.79489228000006</v>
+      </c>
     </row>
-    <row r="19" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="13" t="s">
         <v>118</v>
       </c>
       <c r="C19" s="12">
         <v>0</v>
       </c>
       <c r="D19" s="12">
         <v>0</v>
       </c>
       <c r="E19" s="12">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>0</v>
       </c>
       <c r="G19" s="12">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <v>0</v>
       </c>
       <c r="I19" s="12">
         <v>0</v>
       </c>
       <c r="J19" s="12">
@@ -7888,54 +7979,57 @@
       <c r="DU19" s="12">
         <v>-74.60026873983395</v>
       </c>
       <c r="DV19" s="12">
         <v>-26.869318921442698</v>
       </c>
       <c r="DW19" s="12">
         <v>-21.3572974973576</v>
       </c>
       <c r="DX19" s="12">
         <v>-147.85392914179982</v>
       </c>
       <c r="DY19" s="12">
         <v>-82.678286587144356</v>
       </c>
       <c r="DZ19" s="12">
         <v>-85.519143129480284</v>
       </c>
       <c r="EA19" s="12">
         <v>13.501432183751355</v>
       </c>
       <c r="EB19" s="12">
         <v>-18.437155556502184</v>
       </c>
       <c r="EC19" s="12">
-        <v>4.2845556816218</v>
+        <v>4.2838605516217996</v>
+      </c>
+      <c r="ED19" s="12">
+        <v>-1.0479763726758198</v>
       </c>
     </row>
-    <row r="20" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <v>0</v>
       </c>
       <c r="I20" s="12">
         <v>0</v>
       </c>
       <c r="J20" s="12">
@@ -8286,54 +8380,57 @@
       <c r="DU20" s="12">
         <v>-74.60026873983395</v>
       </c>
       <c r="DV20" s="12">
         <v>-26.869318921442698</v>
       </c>
       <c r="DW20" s="12">
         <v>-21.3572974973576</v>
       </c>
       <c r="DX20" s="12">
         <v>-147.85392914179982</v>
       </c>
       <c r="DY20" s="12">
         <v>-82.678286587144356</v>
       </c>
       <c r="DZ20" s="12">
         <v>-85.519143129480284</v>
       </c>
       <c r="EA20" s="12">
         <v>13.501432183751355</v>
       </c>
       <c r="EB20" s="12">
         <v>-18.437155556502184</v>
       </c>
       <c r="EC20" s="12">
-        <v>4.2845556816218</v>
+        <v>4.2838605516217996</v>
+      </c>
+      <c r="ED20" s="12">
+        <v>-1.0479763726758198</v>
       </c>
     </row>
-    <row r="21" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="12">
         <v>0</v>
       </c>
       <c r="D21" s="12">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>0</v>
       </c>
       <c r="F21" s="12">
         <v>0</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <v>0</v>
       </c>
       <c r="I21" s="12">
         <v>0</v>
       </c>
       <c r="J21" s="12">
@@ -8686,52 +8783,55 @@
       </c>
       <c r="DV21" s="12">
         <v>0</v>
       </c>
       <c r="DW21" s="12">
         <v>0</v>
       </c>
       <c r="DX21" s="12">
         <v>0</v>
       </c>
       <c r="DY21" s="12">
         <v>0</v>
       </c>
       <c r="DZ21" s="12">
         <v>0</v>
       </c>
       <c r="EA21" s="12">
         <v>0</v>
       </c>
       <c r="EB21" s="12">
         <v>0</v>
       </c>
       <c r="EC21" s="12">
         <v>0</v>
       </c>
+      <c r="ED21" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="12">
         <v>-24.68</v>
       </c>
       <c r="D22" s="12">
         <v>6.879999999999999</v>
       </c>
       <c r="E22" s="12">
         <v>22.57</v>
       </c>
       <c r="F22" s="12">
         <v>-4.3300000000000036</v>
       </c>
       <c r="G22" s="12">
         <v>-3.730000000000004</v>
       </c>
       <c r="H22" s="12">
         <v>28.479999999999997</v>
       </c>
       <c r="I22" s="12">
         <v>75.379508032482789</v>
       </c>
       <c r="J22" s="12">
@@ -9084,52 +9184,55 @@
       </c>
       <c r="DV22" s="12">
         <v>339.60730672650232</v>
       </c>
       <c r="DW22" s="12">
         <v>255.30522552520887</v>
       </c>
       <c r="DX22" s="12">
         <v>354.61932922050119</v>
       </c>
       <c r="DY22" s="12">
         <v>196.23213635685784</v>
       </c>
       <c r="DZ22" s="12">
         <v>1302.7771142714007</v>
       </c>
       <c r="EA22" s="12">
         <v>-340.04833370678887</v>
       </c>
       <c r="EB22" s="12">
         <v>-1053.5463342948271</v>
       </c>
       <c r="EC22" s="12">
         <v>-291.13207001582794</v>
       </c>
+      <c r="ED22" s="12">
+        <v>485.95111269189783</v>
+      </c>
     </row>
-    <row r="23" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C23" s="12">
         <v>-15.060000000000002</v>
       </c>
       <c r="D23" s="12">
         <v>10.5</v>
       </c>
       <c r="E23" s="12">
         <v>20.93</v>
       </c>
       <c r="F23" s="12">
         <v>-5.1200000000000045</v>
       </c>
       <c r="G23" s="12">
         <v>0.13999999999999879</v>
       </c>
       <c r="H23" s="12">
         <v>20.509999999999998</v>
       </c>
       <c r="I23" s="12">
         <v>56.039508032482779</v>
       </c>
       <c r="J23" s="12">
@@ -9482,52 +9585,55 @@
       </c>
       <c r="DV23" s="12">
         <v>20.690438174437958</v>
       </c>
       <c r="DW23" s="12">
         <v>-3.5553916825828598</v>
       </c>
       <c r="DX23" s="12">
         <v>205.85062398691886</v>
       </c>
       <c r="DY23" s="12">
         <v>36.798181823672614</v>
       </c>
       <c r="DZ23" s="12">
         <v>569.22761501161017</v>
       </c>
       <c r="EA23" s="12">
         <v>-16.731616289767693</v>
       </c>
       <c r="EB23" s="12">
         <v>308.90996514279567</v>
       </c>
       <c r="EC23" s="12">
         <v>492.06414080204559</v>
       </c>
+      <c r="ED23" s="12">
+        <v>-466.50797336262713</v>
+      </c>
     </row>
-    <row r="24" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C24" s="12">
         <v>-9.6199999999999974</v>
       </c>
       <c r="D24" s="12">
         <v>-3.62</v>
       </c>
       <c r="E24" s="12">
         <v>1.639999999999997</v>
       </c>
       <c r="F24" s="12">
         <v>0.78999999999999915</v>
       </c>
       <c r="G24" s="12">
         <v>-3.8700000000000019</v>
       </c>
       <c r="H24" s="12">
         <v>7.9700000000000006</v>
       </c>
       <c r="I24" s="12">
         <v>19.340000000000003</v>
       </c>
       <c r="J24" s="12">
@@ -9880,52 +9986,55 @@
       </c>
       <c r="DV24" s="12">
         <v>318.91686855206439</v>
       </c>
       <c r="DW24" s="12">
         <v>258.86061720779173</v>
       </c>
       <c r="DX24" s="12">
         <v>148.7687052335823</v>
       </c>
       <c r="DY24" s="12">
         <v>159.43395453318522</v>
       </c>
       <c r="DZ24" s="12">
         <v>733.54949925979054</v>
       </c>
       <c r="EA24" s="12">
         <v>-323.31671741702115</v>
       </c>
       <c r="EB24" s="12">
         <v>-1362.4562994376229</v>
       </c>
       <c r="EC24" s="12">
         <v>-783.19621081787352</v>
       </c>
+      <c r="ED24" s="12">
+        <v>952.45908605452496</v>
+      </c>
     </row>
-    <row r="25" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C25" s="12">
         <v>61.109251438276672</v>
       </c>
       <c r="D25" s="12">
         <v>-48.500765135094774</v>
       </c>
       <c r="E25" s="12">
         <v>32.894525520836069</v>
       </c>
       <c r="F25" s="12">
         <v>89.481694136025823</v>
       </c>
       <c r="G25" s="12">
         <v>-40.048216736200537</v>
       </c>
       <c r="H25" s="12">
         <v>88.285529372585344</v>
       </c>
       <c r="I25" s="12">
         <v>17.040000000000003</v>
       </c>
       <c r="J25" s="12">
@@ -10276,54 +10385,57 @@
       <c r="DU25" s="12">
         <v>5.5811921513808622</v>
       </c>
       <c r="DV25" s="12">
         <v>33.977805575748711</v>
       </c>
       <c r="DW25" s="12">
         <v>-13.260146995093331</v>
       </c>
       <c r="DX25" s="12">
         <v>25.212633991618798</v>
       </c>
       <c r="DY25" s="12">
         <v>-11.754239876105373</v>
       </c>
       <c r="DZ25" s="12">
         <v>20.949779085545664</v>
       </c>
       <c r="EA25" s="12">
         <v>3.4633514194663362</v>
       </c>
       <c r="EB25" s="12">
         <v>-16.293522139791513</v>
       </c>
       <c r="EC25" s="12">
-        <v>-0.94877123954195608</v>
+        <v>-0.92412300742762588</v>
+      </c>
+      <c r="ED25" s="12">
+        <v>51.786349609817506</v>
       </c>
     </row>
-    <row r="26" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C26" s="12">
         <v>61.129251438276675</v>
       </c>
       <c r="D26" s="12">
         <v>-48.500765135094774</v>
       </c>
       <c r="E26" s="12">
         <v>32.794525520836068</v>
       </c>
       <c r="F26" s="12">
         <v>89.571694136025812</v>
       </c>
       <c r="G26" s="12">
         <v>-41.358216736200532</v>
       </c>
       <c r="H26" s="12">
         <v>89.235529372585347</v>
       </c>
       <c r="I26" s="12">
         <v>17.270000000000003</v>
       </c>
       <c r="J26" s="12">
@@ -10674,54 +10786,57 @@
       <c r="DU26" s="12">
         <v>4.2698723451500395</v>
       </c>
       <c r="DV26" s="12">
         <v>13.213158494469321</v>
       </c>
       <c r="DW26" s="12">
         <v>-20.643289350143341</v>
       </c>
       <c r="DX26" s="12">
         <v>-5.5327237132875799</v>
       </c>
       <c r="DY26" s="12">
         <v>-25.443715366198806</v>
       </c>
       <c r="DZ26" s="12">
         <v>2.7783114774794693</v>
       </c>
       <c r="EA26" s="12">
         <v>-0.64541713799264899</v>
       </c>
       <c r="EB26" s="12">
         <v>-4.6837977259584749</v>
       </c>
       <c r="EC26" s="12">
-        <v>1.8068112634058686</v>
+        <v>1.7832780071131205</v>
+      </c>
+      <c r="ED26" s="12">
+        <v>17.310363275051579</v>
       </c>
     </row>
-    <row r="27" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C27" s="12">
         <v>-0.02</v>
       </c>
       <c r="D27" s="12">
         <v>0</v>
       </c>
       <c r="E27" s="12">
         <v>0.1</v>
       </c>
       <c r="F27" s="12">
         <v>-0.09</v>
       </c>
       <c r="G27" s="12">
         <v>1.31</v>
       </c>
       <c r="H27" s="12">
         <v>-0.95000000000000007</v>
       </c>
       <c r="I27" s="12">
         <v>-0.23</v>
       </c>
       <c r="J27" s="12">
@@ -11072,54 +11187,57 @@
       <c r="DU27" s="12">
         <v>1.3113198062308227</v>
       </c>
       <c r="DV27" s="12">
         <v>20.764647081279392</v>
       </c>
       <c r="DW27" s="12">
         <v>7.3831423550500102</v>
       </c>
       <c r="DX27" s="12">
         <v>30.745357704906379</v>
       </c>
       <c r="DY27" s="12">
         <v>13.689475490093432</v>
       </c>
       <c r="DZ27" s="12">
         <v>18.171467608066195</v>
       </c>
       <c r="EA27" s="12">
         <v>4.1087685574589852</v>
       </c>
       <c r="EB27" s="12">
         <v>-11.609724413833037</v>
       </c>
       <c r="EC27" s="12">
-        <v>-2.7555825029478247</v>
+        <v>-2.7074010145407463</v>
+      </c>
+      <c r="ED27" s="12">
+        <v>34.475986334765928</v>
       </c>
     </row>
-    <row r="28" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C28" s="12">
         <v>-108.21</v>
       </c>
       <c r="D28" s="12">
         <v>92.153349663537639</v>
       </c>
       <c r="E28" s="12">
         <v>71.886397277875716</v>
       </c>
       <c r="F28" s="12">
         <v>60.382989185005599</v>
       </c>
       <c r="G28" s="12">
         <v>147.34116281695833</v>
       </c>
       <c r="H28" s="12">
         <v>79.621798973031346</v>
       </c>
       <c r="I28" s="12">
         <v>191.59622094181611</v>
       </c>
       <c r="J28" s="12">
@@ -11146,60 +11264,60 @@
       <c r="Q28" s="12">
         <v>99.734140292002607</v>
       </c>
       <c r="R28" s="12">
         <v>187.58686151073564</v>
       </c>
       <c r="S28" s="12">
         <v>153.83021896041055</v>
       </c>
       <c r="T28" s="12">
         <v>214.03893660382738</v>
       </c>
       <c r="U28" s="12">
         <v>-109.32380871141376</v>
       </c>
       <c r="V28" s="12">
         <v>-103.13981949081594</v>
       </c>
       <c r="W28" s="12">
         <v>11.910791148588416</v>
       </c>
       <c r="X28" s="12">
         <v>438.46721043800687</v>
       </c>
       <c r="Y28" s="12">
-        <v>241.37723401213992</v>
+        <v>741.37723401213998</v>
       </c>
       <c r="Z28" s="12">
-        <v>-305.90192617506756</v>
+        <v>-805.90192617506762</v>
       </c>
       <c r="AA28" s="12">
-        <v>207.8998747134504</v>
+        <v>-92.100125286549655</v>
       </c>
       <c r="AB28" s="12">
-        <v>624.21713097058364</v>
+        <v>924.21713097058364</v>
       </c>
       <c r="AC28" s="12">
         <v>-20.079999999999998</v>
       </c>
       <c r="AD28" s="12">
         <v>-40.11</v>
       </c>
       <c r="AE28" s="12">
         <v>-29.919999999999998</v>
       </c>
       <c r="AF28" s="12">
         <v>-18.099999999999998</v>
       </c>
       <c r="AG28" s="12">
         <v>19.148337415884466</v>
       </c>
       <c r="AH28" s="12">
         <v>17.818337415884457</v>
       </c>
       <c r="AI28" s="12">
         <v>27.60833741588435</v>
       </c>
       <c r="AJ28" s="12">
         <v>27.578337415884363</v>
       </c>
@@ -11428,96 +11546,99 @@
       <c r="DG28" s="12">
         <v>179.83264262676144</v>
       </c>
       <c r="DH28" s="12">
         <v>-51.567544855521419</v>
       </c>
       <c r="DI28" s="12">
         <v>227.91244059873586</v>
       </c>
       <c r="DJ28" s="12">
         <v>74.12136842493328</v>
       </c>
       <c r="DK28" s="12">
         <v>61.076632530278602</v>
       </c>
       <c r="DL28" s="12">
         <v>75.356768884059107</v>
       </c>
       <c r="DM28" s="12">
         <v>493.40360308023338</v>
       </c>
       <c r="DN28" s="12">
         <v>68.417813972559017</v>
       </c>
       <c r="DO28" s="12">
-        <v>-226.36149286887667</v>
+        <v>273.63850713112333</v>
       </c>
       <c r="DP28" s="12">
         <v>-94.082690171775809</v>
       </c>
       <c r="DQ28" s="12">
         <v>-542.94938619690583</v>
       </c>
       <c r="DR28" s="12">
-        <v>186.06950879713187</v>
+        <v>-313.9304912028681</v>
       </c>
       <c r="DS28" s="12">
         <v>47.269210961569378</v>
       </c>
       <c r="DT28" s="12">
         <v>3.7087402631369706</v>
       </c>
       <c r="DU28" s="12">
         <v>17.571715170564026</v>
       </c>
       <c r="DV28" s="12">
-        <v>159.78825626979776</v>
+        <v>-140.21174373020224</v>
       </c>
       <c r="DW28" s="12">
-        <v>477.18157744933524</v>
+        <v>477.18157744933512</v>
       </c>
       <c r="DX28" s="12">
         <v>-446.64167417624657</v>
       </c>
       <c r="DY28" s="12">
         <v>661.52804325641659</v>
       </c>
       <c r="DZ28" s="12">
         <v>432.77828933626239</v>
       </c>
       <c r="EA28" s="12">
         <v>-11.466513006563765</v>
       </c>
       <c r="EB28" s="12">
-        <v>-458.62268861553162</v>
+        <v>-158.62268861553159</v>
       </c>
       <c r="EC28" s="12">
-        <v>344.01627857795063</v>
+        <v>340.8009401379507</v>
+      </c>
+      <c r="ED28" s="12">
+        <v>233.59969298124471</v>
       </c>
     </row>
-    <row r="29" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C29" s="12">
         <v>0</v>
       </c>
       <c r="D29" s="12">
         <v>0</v>
       </c>
       <c r="E29" s="12">
         <v>0</v>
       </c>
       <c r="F29" s="12">
         <v>0</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
         <v>0</v>
       </c>
       <c r="I29" s="12">
         <v>0</v>
       </c>
       <c r="J29" s="12">
@@ -11870,52 +11991,55 @@
       </c>
       <c r="DV29" s="12">
         <v>0.109509</v>
       </c>
       <c r="DW29" s="12">
         <v>-7.4876999999999999E-2</v>
       </c>
       <c r="DX29" s="12">
         <v>-3.3543000000000017E-2</v>
       </c>
       <c r="DY29" s="12">
         <v>-2.227728E-2</v>
       </c>
       <c r="DZ29" s="12">
         <v>1.02192982</v>
       </c>
       <c r="EA29" s="12">
         <v>0.25731280999999995</v>
       </c>
       <c r="EB29" s="12">
         <v>0.52941494999999983</v>
       </c>
       <c r="EC29" s="12">
         <v>1.47133906</v>
       </c>
+      <c r="ED29" s="12">
+        <v>-0.11792374999999999</v>
+      </c>
     </row>
-    <row r="30" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="12">
         <v>0</v>
       </c>
       <c r="D30" s="12">
         <v>0</v>
       </c>
       <c r="E30" s="12">
         <v>0</v>
       </c>
       <c r="F30" s="12">
         <v>0</v>
       </c>
       <c r="G30" s="12">
         <v>0</v>
       </c>
       <c r="H30" s="12">
         <v>0</v>
       </c>
       <c r="I30" s="12">
         <v>0</v>
       </c>
       <c r="J30" s="12">
@@ -12268,52 +12392,55 @@
       </c>
       <c r="DV30" s="12">
         <v>0</v>
       </c>
       <c r="DW30" s="12">
         <v>0</v>
       </c>
       <c r="DX30" s="12">
         <v>0</v>
       </c>
       <c r="DY30" s="12">
         <v>0</v>
       </c>
       <c r="DZ30" s="12">
         <v>0</v>
       </c>
       <c r="EA30" s="12">
         <v>0</v>
       </c>
       <c r="EB30" s="12">
         <v>0</v>
       </c>
       <c r="EC30" s="12">
         <v>0</v>
       </c>
+      <c r="ED30" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
         <v>0</v>
       </c>
       <c r="D31" s="12">
         <v>0</v>
       </c>
       <c r="E31" s="12">
         <v>0</v>
       </c>
       <c r="F31" s="12">
         <v>0</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
         <v>0</v>
       </c>
       <c r="I31" s="12">
         <v>0</v>
       </c>
       <c r="J31" s="12">
@@ -12666,52 +12793,55 @@
       </c>
       <c r="DV31" s="12">
         <v>0.109509</v>
       </c>
       <c r="DW31" s="12">
         <v>-7.4876999999999999E-2</v>
       </c>
       <c r="DX31" s="12">
         <v>-3.3543000000000017E-2</v>
       </c>
       <c r="DY31" s="12">
         <v>-2.227728E-2</v>
       </c>
       <c r="DZ31" s="12">
         <v>1.02192982</v>
       </c>
       <c r="EA31" s="12">
         <v>0.25731280999999995</v>
       </c>
       <c r="EB31" s="12">
         <v>0.52941494999999983</v>
       </c>
       <c r="EC31" s="12">
         <v>1.47133906</v>
       </c>
+      <c r="ED31" s="12">
+        <v>-0.11792374999999999</v>
+      </c>
     </row>
-    <row r="32" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="13" t="s">
         <v>122</v>
       </c>
       <c r="C32" s="12">
         <v>-108.21</v>
       </c>
       <c r="D32" s="12">
         <v>92.153349663537639</v>
       </c>
       <c r="E32" s="12">
         <v>71.886397277875716</v>
       </c>
       <c r="F32" s="12">
         <v>60.382989185005599</v>
       </c>
       <c r="G32" s="12">
         <v>147.34116281695833</v>
       </c>
       <c r="H32" s="12">
         <v>79.621798973031346</v>
       </c>
       <c r="I32" s="12">
         <v>191.59622094181611</v>
       </c>
       <c r="J32" s="12">
@@ -12738,60 +12868,60 @@
       <c r="Q32" s="12">
         <v>99.734140292002607</v>
       </c>
       <c r="R32" s="12">
         <v>187.58686151073564</v>
       </c>
       <c r="S32" s="12">
         <v>153.83021896041055</v>
       </c>
       <c r="T32" s="12">
         <v>214.03893660382738</v>
       </c>
       <c r="U32" s="12">
         <v>-109.32380871141376</v>
       </c>
       <c r="V32" s="12">
         <v>-105.20599276442401</v>
       </c>
       <c r="W32" s="12">
         <v>12.55372658823272</v>
       </c>
       <c r="X32" s="12">
         <v>437.79878759242985</v>
       </c>
       <c r="Y32" s="12">
-        <v>242.88746551788014</v>
+        <v>742.88746551788006</v>
       </c>
       <c r="Z32" s="12">
-        <v>-305.94781077506758</v>
+        <v>-805.94781077506764</v>
       </c>
       <c r="AA32" s="12">
-        <v>207.91995471345041</v>
+        <v>-92.080045286549648</v>
       </c>
       <c r="AB32" s="12">
-        <v>622.43075067058362</v>
+        <v>922.43075067058373</v>
       </c>
       <c r="AC32" s="12">
         <v>-20.079999999999998</v>
       </c>
       <c r="AD32" s="12">
         <v>-40.11</v>
       </c>
       <c r="AE32" s="12">
         <v>-29.919999999999998</v>
       </c>
       <c r="AF32" s="12">
         <v>-18.099999999999998</v>
       </c>
       <c r="AG32" s="12">
         <v>19.148337415884466</v>
       </c>
       <c r="AH32" s="12">
         <v>17.818337415884457</v>
       </c>
       <c r="AI32" s="12">
         <v>27.60833741588435</v>
       </c>
       <c r="AJ32" s="12">
         <v>27.578337415884363</v>
       </c>
@@ -13020,96 +13150,99 @@
       <c r="DG32" s="12">
         <v>180.16921572384817</v>
       </c>
       <c r="DH32" s="12">
         <v>-51.277092830834974</v>
       </c>
       <c r="DI32" s="12">
         <v>227.61049687320661</v>
       </c>
       <c r="DJ32" s="12">
         <v>73.648259269713961</v>
       </c>
       <c r="DK32" s="12">
         <v>60.97966922813513</v>
       </c>
       <c r="DL32" s="12">
         <v>75.56036222137412</v>
       </c>
       <c r="DM32" s="12">
         <v>493.44119679979008</v>
       </c>
       <c r="DN32" s="12">
         <v>69.686320708241539</v>
       </c>
       <c r="DO32" s="12">
-        <v>-226.50608389946927</v>
+        <v>273.49391610053073</v>
       </c>
       <c r="DP32" s="12">
         <v>-93.733968090682168</v>
       </c>
       <c r="DQ32" s="12">
         <v>-542.90688179690585</v>
       </c>
       <c r="DR32" s="12">
-        <v>186.12025279713188</v>
+        <v>-313.87974720286809</v>
       </c>
       <c r="DS32" s="12">
         <v>46.987314961569375</v>
       </c>
       <c r="DT32" s="12">
         <v>3.8515032631369706</v>
       </c>
       <c r="DU32" s="12">
         <v>17.592884170564027</v>
       </c>
       <c r="DV32" s="12">
-        <v>159.67874726979775</v>
+        <v>-140.32125273020225</v>
       </c>
       <c r="DW32" s="12">
-        <v>477.25645444933525</v>
+        <v>477.25645444933514</v>
       </c>
       <c r="DX32" s="12">
         <v>-446.60813117624656</v>
       </c>
       <c r="DY32" s="12">
         <v>661.55032053641662</v>
       </c>
       <c r="DZ32" s="12">
         <v>431.75635951626236</v>
       </c>
       <c r="EA32" s="12">
         <v>-11.723825816563766</v>
       </c>
       <c r="EB32" s="12">
-        <v>-459.1521035655316</v>
+        <v>-159.15210356553158</v>
       </c>
       <c r="EC32" s="12">
-        <v>342.54493951795064</v>
+        <v>339.32960107795071</v>
+      </c>
+      <c r="ED32" s="12">
+        <v>233.7176167312447</v>
       </c>
     </row>
-    <row r="33" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="12">
         <v>-10.209999999999996</v>
       </c>
       <c r="D33" s="12">
         <v>0.44000000000000306</v>
       </c>
       <c r="E33" s="12">
         <v>6.64</v>
       </c>
       <c r="F33" s="12">
         <v>25.61</v>
       </c>
       <c r="G33" s="12">
         <v>-18.060000000000006</v>
       </c>
       <c r="H33" s="12">
         <v>-10.419999999999998</v>
       </c>
       <c r="I33" s="12">
         <v>4.8999999999999968</v>
       </c>
       <c r="J33" s="12">
@@ -13462,52 +13595,55 @@
       </c>
       <c r="DV33" s="12">
         <v>2.0226599797733974E-2</v>
       </c>
       <c r="DW33" s="12">
         <v>-0.60017886066487813</v>
       </c>
       <c r="DX33" s="12">
         <v>-1.1531213662465638</v>
       </c>
       <c r="DY33" s="12">
         <v>0.136104276416735</v>
       </c>
       <c r="DZ33" s="12">
         <v>-0.18180445373751106</v>
       </c>
       <c r="EA33" s="12">
         <v>-1.0277566563890977E-2</v>
       </c>
       <c r="EB33" s="12">
         <v>-2.403055531524978E-3</v>
       </c>
       <c r="EC33" s="12">
         <v>-1.7284622049376003E-2</v>
       </c>
+      <c r="ED33" s="12">
+        <v>-1.3362588755263001E-2</v>
+      </c>
     </row>
-    <row r="34" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="12">
         <v>-98</v>
       </c>
       <c r="D34" s="12">
         <v>91.713349663537628</v>
       </c>
       <c r="E34" s="12">
         <v>65.24639727787573</v>
       </c>
       <c r="F34" s="12">
         <v>34.772989185005599</v>
       </c>
       <c r="G34" s="12">
         <v>165.40116281695833</v>
       </c>
       <c r="H34" s="12">
         <v>90.041798973031348</v>
       </c>
       <c r="I34" s="12">
         <v>186.69622094181611</v>
       </c>
       <c r="J34" s="12">
@@ -13534,60 +13670,60 @@
       <c r="Q34" s="12">
         <v>102.75904938200263</v>
       </c>
       <c r="R34" s="12">
         <v>179.0045382207357</v>
       </c>
       <c r="S34" s="12">
         <v>148.45984000041057</v>
       </c>
       <c r="T34" s="12">
         <v>208.87305387382747</v>
       </c>
       <c r="U34" s="12">
         <v>-106.15827906141375</v>
       </c>
       <c r="V34" s="12">
         <v>-99.254390274661773</v>
       </c>
       <c r="W34" s="12">
         <v>12.815808169312177</v>
       </c>
       <c r="X34" s="12">
         <v>441.76536150734256</v>
       </c>
       <c r="Y34" s="12">
-        <v>244.80408939742219</v>
+        <v>744.80408939742222</v>
       </c>
       <c r="Z34" s="12">
-        <v>-305.66213705570215</v>
+        <v>-805.66213705570203</v>
       </c>
       <c r="AA34" s="12">
-        <v>210.26499129000013</v>
+        <v>-89.735008709999988</v>
       </c>
       <c r="AB34" s="12">
-        <v>622.48913146999985</v>
+        <v>922.48913146999985</v>
       </c>
       <c r="AC34" s="12">
         <v>-18</v>
       </c>
       <c r="AD34" s="12">
         <v>-40</v>
       </c>
       <c r="AE34" s="12">
         <v>-25</v>
       </c>
       <c r="AF34" s="12">
         <v>-15</v>
       </c>
       <c r="AG34" s="12">
         <v>22.928337415884464</v>
       </c>
       <c r="AH34" s="12">
         <v>22.928337415884457</v>
       </c>
       <c r="AI34" s="12">
         <v>22.92833741588435</v>
       </c>
       <c r="AJ34" s="12">
         <v>22.928337415884364</v>
       </c>
@@ -13816,96 +13952,99 @@
       <c r="DG34" s="12">
         <v>180.26181020348662</v>
       </c>
       <c r="DH34" s="12">
         <v>-52.742041671568714</v>
       </c>
       <c r="DI34" s="12">
         <v>226.79320593989803</v>
       </c>
       <c r="DJ34" s="12">
         <v>74.493758470370921</v>
       </c>
       <c r="DK34" s="12">
         <v>61.730264219531954</v>
       </c>
       <c r="DL34" s="12">
         <v>78.748132877541636</v>
       </c>
       <c r="DM34" s="12">
         <v>491.1417591826177</v>
       </c>
       <c r="DN34" s="12">
         <v>70.31524220195233</v>
       </c>
       <c r="DO34" s="12">
-        <v>-224.69757449856877</v>
+        <v>275.30242550143123</v>
       </c>
       <c r="DP34" s="12">
         <v>-91.95533748857909</v>
       </c>
       <c r="DQ34" s="12">
         <v>-542.76250557612741</v>
       </c>
       <c r="DR34" s="12">
-        <v>184.88012580953315</v>
+        <v>-315.11987419046682</v>
       </c>
       <c r="DS34" s="12">
         <v>48.299112804006953</v>
       </c>
       <c r="DT34" s="12">
         <v>3.9211299068851488</v>
       </c>
       <c r="DU34" s="12">
         <v>18.204847119999954</v>
       </c>
       <c r="DV34" s="12">
-        <v>159.65852067000003</v>
+        <v>-140.34147932999997</v>
       </c>
       <c r="DW34" s="12">
-        <v>477.85663331000012</v>
+        <v>477.85663331000001</v>
       </c>
       <c r="DX34" s="12">
         <v>-445.45500980999998</v>
       </c>
       <c r="DY34" s="12">
         <v>661.41421625999988</v>
       </c>
       <c r="DZ34" s="12">
         <v>431.93816396999989</v>
       </c>
       <c r="EA34" s="12">
         <v>-11.713548249999874</v>
       </c>
       <c r="EB34" s="12">
-        <v>-459.14970051000006</v>
+        <v>-159.14970051000006</v>
       </c>
       <c r="EC34" s="12">
-        <v>342.56222414000001</v>
+        <v>339.34688570000009</v>
+      </c>
+      <c r="ED34" s="12">
+        <v>233.73097931999996</v>
       </c>
     </row>
-    <row r="35" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="13" t="s">
         <v>152</v>
       </c>
       <c r="C35" s="12">
         <v>0</v>
       </c>
       <c r="D35" s="12">
         <v>0</v>
       </c>
       <c r="E35" s="12">
         <v>0</v>
       </c>
       <c r="F35" s="12">
         <v>0</v>
       </c>
       <c r="G35" s="12">
         <v>0</v>
       </c>
       <c r="H35" s="12">
         <v>0</v>
       </c>
       <c r="I35" s="12">
         <v>0</v>
       </c>
       <c r="J35" s="12">
@@ -14256,54 +14395,57 @@
       <c r="DU35" s="12">
         <v>-38.967682334687979</v>
       </c>
       <c r="DV35" s="12">
         <v>-390.77055995209008</v>
       </c>
       <c r="DW35" s="12">
         <v>-162.08916345922782</v>
       </c>
       <c r="DX35" s="12">
         <v>365.33787692456042</v>
       </c>
       <c r="DY35" s="12">
         <v>-178.96913259715416</v>
       </c>
       <c r="DZ35" s="12">
         <v>293.42834404902948</v>
       </c>
       <c r="EA35" s="12">
         <v>-14.790320840801609</v>
       </c>
       <c r="EB35" s="12">
         <v>279.29254792780074</v>
       </c>
       <c r="EC35" s="12">
-        <v>-570.52243105540424</v>
+        <v>-479.04920511540422</v>
+      </c>
+      <c r="ED35" s="12">
+        <v>147.72120238004408</v>
       </c>
     </row>
-    <row r="36" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="13" t="s">
         <v>123</v>
       </c>
       <c r="C36" s="12">
         <v>0</v>
       </c>
       <c r="D36" s="12">
         <v>0</v>
       </c>
       <c r="E36" s="12">
         <v>0</v>
       </c>
       <c r="F36" s="12">
         <v>0</v>
       </c>
       <c r="G36" s="12">
         <v>0</v>
       </c>
       <c r="H36" s="12">
         <v>0</v>
       </c>
       <c r="I36" s="12">
         <v>0</v>
       </c>
       <c r="J36" s="12">
@@ -14654,54 +14796,57 @@
       <c r="DU36" s="12">
         <v>-32.534751600000007</v>
       </c>
       <c r="DV36" s="12">
         <v>-421.76728953000003</v>
       </c>
       <c r="DW36" s="12">
         <v>-221.72164252000005</v>
       </c>
       <c r="DX36" s="12">
         <v>365.39218904999996</v>
       </c>
       <c r="DY36" s="12">
         <v>-138.27567672999999</v>
       </c>
       <c r="DZ36" s="12">
         <v>232.19034988000001</v>
       </c>
       <c r="EA36" s="12">
         <v>-27.29469216999999</v>
       </c>
       <c r="EB36" s="12">
         <v>210.42134461000001</v>
       </c>
       <c r="EC36" s="12">
-        <v>-573.04950571999996</v>
+        <v>-481.57627977999994</v>
+      </c>
+      <c r="ED36" s="12">
+        <v>45.854490129999988</v>
       </c>
     </row>
-    <row r="37" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="16" t="s">
         <v>124</v>
       </c>
       <c r="C37" s="12">
         <v>0</v>
       </c>
       <c r="D37" s="12">
         <v>0</v>
       </c>
       <c r="E37" s="12">
         <v>0</v>
       </c>
       <c r="F37" s="12">
         <v>0</v>
       </c>
       <c r="G37" s="12">
         <v>0</v>
       </c>
       <c r="H37" s="12">
         <v>0</v>
       </c>
       <c r="I37" s="12">
         <v>0</v>
       </c>
       <c r="J37" s="12">
@@ -15054,132 +15199,135 @@
       </c>
       <c r="DV37" s="12">
         <v>30.996729577909921</v>
       </c>
       <c r="DW37" s="12">
         <v>59.632479060772219</v>
       </c>
       <c r="DX37" s="12">
         <v>-5.4312125439512471E-2</v>
       </c>
       <c r="DY37" s="12">
         <v>-40.693455867154185</v>
       </c>
       <c r="DZ37" s="12">
         <v>61.23799416902947</v>
       </c>
       <c r="EA37" s="12">
         <v>12.504371329198381</v>
       </c>
       <c r="EB37" s="12">
         <v>68.871203317800735</v>
       </c>
       <c r="EC37" s="12">
         <v>2.5270746645957232</v>
       </c>
+      <c r="ED37" s="12">
+        <v>101.86671225004407</v>
+      </c>
     </row>
-    <row r="38" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C38" s="14">
         <v>1113.6318291584435</v>
       </c>
       <c r="D38" s="14">
         <v>595.641554502296</v>
       </c>
       <c r="E38" s="14">
         <v>2195.5605226635466</v>
       </c>
       <c r="F38" s="14">
         <v>4033.0960444312059</v>
       </c>
       <c r="G38" s="14">
         <v>2136.5211349294295</v>
       </c>
       <c r="H38" s="14">
         <v>2978.3113691622284</v>
       </c>
       <c r="I38" s="14">
-        <v>4181.9848505252703</v>
+        <v>4181.9857973252701</v>
       </c>
       <c r="J38" s="14">
         <v>3241.3038950927157</v>
       </c>
       <c r="K38" s="14">
         <v>5563.9890221373971</v>
       </c>
       <c r="L38" s="14">
         <v>1635.5762858518456</v>
       </c>
       <c r="M38" s="14">
         <v>-516.2471905633297</v>
       </c>
       <c r="N38" s="14">
-        <v>408.59107116274441</v>
+        <v>408.58777186274443</v>
       </c>
       <c r="O38" s="14">
         <v>-3640.6238072982519</v>
       </c>
       <c r="P38" s="14">
         <v>-682.22371977703222</v>
       </c>
       <c r="Q38" s="14">
         <v>15.102932419306086</v>
       </c>
       <c r="R38" s="14">
-        <v>-1319.0945632942053</v>
+        <v>-1319.0640724942054</v>
       </c>
       <c r="S38" s="14">
-        <v>-2020.3194399685567</v>
+        <v>-2020.3179713685565</v>
       </c>
       <c r="T38" s="14">
         <v>-132.34912997085104</v>
       </c>
       <c r="U38" s="14">
-        <v>-173.15331659459989</v>
+        <v>-172.8824185945999</v>
       </c>
       <c r="V38" s="14">
-        <v>-4096.2016826884328</v>
+        <v>-4096.2345929884323</v>
       </c>
       <c r="W38" s="14">
-        <v>279.62602103165989</v>
+        <v>279.62600723165986</v>
       </c>
       <c r="X38" s="14">
-        <v>3718.9027063011454</v>
+        <v>3718.9069020011452</v>
       </c>
       <c r="Y38" s="14">
-        <v>3640.61870104849</v>
+        <v>3640.6195759484899</v>
       </c>
       <c r="Z38" s="14">
-        <v>11663.78400235039</v>
+        <v>11663.761186950389</v>
       </c>
       <c r="AA38" s="14">
-        <v>-6032.8218301533961</v>
+        <v>-6032.3233089533951</v>
       </c>
       <c r="AB38" s="14">
-        <v>4097.5608913029873</v>
+        <v>4097.5557369029875</v>
       </c>
       <c r="AC38" s="14">
         <v>-111.95743571774825</v>
       </c>
       <c r="AD38" s="14">
         <v>240.51725085563976</v>
       </c>
       <c r="AE38" s="14">
         <v>248.86472971272477</v>
       </c>
       <c r="AF38" s="14">
         <v>736.20728430782719</v>
       </c>
       <c r="AG38" s="14">
         <v>79.48441503563177</v>
       </c>
       <c r="AH38" s="14">
         <v>357.16673722758645</v>
       </c>
       <c r="AI38" s="14">
         <v>237.85040154449342</v>
       </c>
       <c r="AJ38" s="14">
         <v>-78.85999930541567</v>
       </c>
@@ -15219,51 +15367,51 @@
       <c r="AV38" s="14">
         <v>1282.4492999599395</v>
       </c>
       <c r="AW38" s="14">
         <v>850.70707492276858</v>
       </c>
       <c r="AX38" s="14">
         <v>733.85104756788576</v>
       </c>
       <c r="AY38" s="14">
         <v>-80.36598451230833</v>
       </c>
       <c r="AZ38" s="14">
         <v>1474.1192311838824</v>
       </c>
       <c r="BA38" s="14">
         <v>1534.2806028428324</v>
       </c>
       <c r="BB38" s="14">
         <v>1113.9272857061721</v>
       </c>
       <c r="BC38" s="14">
         <v>-302.53812284424424</v>
       </c>
       <c r="BD38" s="14">
-        <v>1836.3150848205096</v>
+        <v>1836.3160316205096</v>
       </c>
       <c r="BE38" s="14">
         <v>811.57279487739777</v>
       </c>
       <c r="BF38" s="14">
         <v>410.60276158767527</v>
       </c>
       <c r="BG38" s="14">
         <v>99.736375773118041</v>
       </c>
       <c r="BH38" s="14">
         <v>1919.3919628545248</v>
       </c>
       <c r="BI38" s="14">
         <v>1615.5497715472363</v>
       </c>
       <c r="BJ38" s="14">
         <v>624.53023769478864</v>
       </c>
       <c r="BK38" s="14">
         <v>530.64358539174918</v>
       </c>
       <c r="BL38" s="14">
         <v>2793.265427503623</v>
       </c>
@@ -15276,626 +15424,632 @@
       <c r="BO38" s="14">
         <v>671.26204603856081</v>
       </c>
       <c r="BP38" s="14">
         <v>164.11867881239414</v>
       </c>
       <c r="BQ38" s="14">
         <v>-113.19601432044539</v>
       </c>
       <c r="BR38" s="14">
         <v>4.8536323651946969</v>
       </c>
       <c r="BS38" s="14">
         <v>-745.76218478666715</v>
       </c>
       <c r="BT38" s="14">
         <v>337.85737617858808</v>
       </c>
       <c r="BU38" s="14">
         <v>1302.9771447622704</v>
       </c>
       <c r="BV38" s="14">
         <v>506.25299367522268</v>
       </c>
       <c r="BW38" s="14">
-        <v>-1356.6020329610674</v>
+        <v>-1356.6053322610674</v>
       </c>
       <c r="BX38" s="14">
         <v>-44.037034313681445</v>
       </c>
       <c r="BY38" s="14">
         <v>108.43202237036581</v>
       </c>
       <c r="BZ38" s="14">
         <v>-679.21158023731653</v>
       </c>
       <c r="CA38" s="14">
         <v>-1134.0029007332205</v>
       </c>
       <c r="CB38" s="14">
         <v>-1935.8413486980808</v>
       </c>
       <c r="CC38" s="14">
         <v>283.37480981924557</v>
       </c>
       <c r="CD38" s="14">
         <v>731.72063374215259</v>
       </c>
       <c r="CE38" s="14">
         <v>-1197.0829893258035</v>
       </c>
       <c r="CF38" s="14">
         <v>-500.23617401262686</v>
       </c>
       <c r="CG38" s="14">
         <v>1035.0922701580773</v>
       </c>
       <c r="CH38" s="14">
         <v>-160.0644854200074</v>
       </c>
       <c r="CI38" s="14">
         <v>-647.13414725554776</v>
       </c>
       <c r="CJ38" s="14">
         <v>-212.79070506321611</v>
       </c>
       <c r="CK38" s="14">
-        <v>1095.1626139276239</v>
+        <v>1095.1931047276237</v>
       </c>
       <c r="CL38" s="14">
         <v>75.716291738781052</v>
       </c>
       <c r="CM38" s="14">
         <v>-1803.908035048298</v>
       </c>
       <c r="CN38" s="14">
         <v>-686.0654339123123</v>
       </c>
       <c r="CO38" s="14">
         <v>25.752324240092936</v>
       </c>
       <c r="CP38" s="14">
         <v>-301.45728575752599</v>
       </c>
       <c r="CQ38" s="14">
-        <v>-1047.6552569479938</v>
+        <v>-1047.6537883479937</v>
       </c>
       <c r="CR38" s="14">
         <v>-696.95922150312981</v>
       </c>
       <c r="CS38" s="14">
         <v>1997.5433443640786</v>
       </c>
       <c r="CT38" s="14">
         <v>-1081.2271733225941</v>
       </c>
       <c r="CU38" s="14">
         <v>-765.3650552131993</v>
       </c>
       <c r="CV38" s="14">
         <v>-283.30024579913623</v>
       </c>
       <c r="CW38" s="14">
         <v>1002.6245969047442</v>
       </c>
       <c r="CX38" s="14">
         <v>-531.31094210137042</v>
       </c>
       <c r="CY38" s="14">
-        <v>-887.91016154714032</v>
+        <v>-887.90948704714026</v>
       </c>
       <c r="CZ38" s="14">
-        <v>243.44319014916667</v>
+        <v>243.7134136491666</v>
       </c>
       <c r="DA38" s="14">
-        <v>1446.6255041188347</v>
+        <v>1446.5926007188345</v>
       </c>
       <c r="DB38" s="14">
         <v>-681.65551279765464</v>
       </c>
       <c r="DC38" s="14">
         <v>-4031.3874946908509</v>
       </c>
       <c r="DD38" s="14">
-        <v>-829.78417931876163</v>
+        <v>-829.78418621876165</v>
       </c>
       <c r="DE38" s="14">
-        <v>-344.8791320561449</v>
+        <v>-344.87914585614493</v>
       </c>
       <c r="DF38" s="14">
         <v>76.517373841386942</v>
       </c>
       <c r="DG38" s="14">
         <v>401.78085576328067</v>
       </c>
       <c r="DH38" s="14">
         <v>146.20692348313716</v>
       </c>
       <c r="DI38" s="14">
         <v>2386.3263733431427</v>
       </c>
       <c r="DJ38" s="14">
         <v>916.74745973798008</v>
       </c>
       <c r="DK38" s="14">
-        <v>139.8716072111348</v>
+        <v>139.87580291113466</v>
       </c>
       <c r="DL38" s="14">
         <v>275.95726600888787</v>
       </c>
       <c r="DM38" s="14">
         <v>1024.5748265761595</v>
       </c>
       <c r="DN38" s="14">
         <v>3237.0346747231342</v>
       </c>
       <c r="DO38" s="14">
         <v>-1854.7779739791868</v>
       </c>
       <c r="DP38" s="14">
-        <v>1233.7871737283833</v>
+        <v>1233.7880486283832</v>
       </c>
       <c r="DQ38" s="14">
         <v>6614.6349792983174</v>
       </c>
       <c r="DR38" s="14">
-        <v>-919.99434681892751</v>
+        <v>-919.9897191189275</v>
       </c>
       <c r="DS38" s="14">
-        <v>3445.7664811256709</v>
+        <v>3445.7674731256711</v>
       </c>
       <c r="DT38" s="14">
-        <v>2523.3768887453298</v>
+        <v>2523.3484536453298</v>
       </c>
       <c r="DU38" s="14">
         <v>593.16281580035763</v>
       </c>
       <c r="DV38" s="14">
-        <v>986.68274326934022</v>
+        <v>987.17482496934019</v>
       </c>
       <c r="DW38" s="14">
-        <v>-256.32868277053853</v>
+        <v>-256.32243327053857</v>
       </c>
       <c r="DX38" s="14">
-        <v>-7356.338706452555</v>
+        <v>-7356.3385164525544</v>
       </c>
       <c r="DY38" s="14">
         <v>1034.1344674533584</v>
       </c>
       <c r="DZ38" s="14">
-        <v>3458.2457720648413</v>
+        <v>3458.2473336648413</v>
       </c>
       <c r="EA38" s="14">
-        <v>-2950.0549410462868</v>
+        <v>-2950.0616570462867</v>
       </c>
       <c r="EB38" s="14">
         <v>2555.2355928310749</v>
       </c>
       <c r="EC38" s="14">
-        <v>2917.6720984794765</v>
+        <v>2925.6804480368423</v>
+      </c>
+      <c r="ED38" s="14">
+        <v>3859.8471823796372</v>
       </c>
     </row>
-    <row r="39" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="13" t="s">
         <v>153</v>
       </c>
       <c r="C39" s="12">
         <v>6.9111499999999992E-2</v>
       </c>
       <c r="D39" s="12">
         <v>0.14592729999999998</v>
       </c>
       <c r="E39" s="12">
-        <v>9.5722079000000004</v>
+        <v>9.5722078999999987</v>
       </c>
       <c r="F39" s="12">
         <v>1.2002000000000002E-3</v>
       </c>
       <c r="G39" s="12">
-        <v>1.5580536</v>
+        <v>1.5580535999999998</v>
       </c>
       <c r="H39" s="12">
         <v>0.40215769999999984</v>
       </c>
       <c r="I39" s="12">
-        <v>0.92453150000000006</v>
+        <v>0.92547829999999986</v>
       </c>
       <c r="J39" s="12">
         <v>0.38051119999999983</v>
       </c>
       <c r="K39" s="12">
-        <v>6.0636668</v>
+        <v>6.0636667999999982</v>
       </c>
       <c r="L39" s="12">
-        <v>0.73040880000000019</v>
+        <v>0.73040880000000041</v>
       </c>
       <c r="M39" s="12">
         <v>0.17273769999999994</v>
       </c>
       <c r="N39" s="12">
-        <v>30.709048499999998</v>
+        <v>30.7057492</v>
       </c>
       <c r="O39" s="12">
         <v>2.0229146999999994</v>
       </c>
       <c r="P39" s="12">
-        <v>4.1606453999999991</v>
+        <v>4.1606453999999999</v>
       </c>
       <c r="Q39" s="12">
-        <v>6.4920161999999992</v>
+        <v>6.4920162000000001</v>
       </c>
       <c r="R39" s="12">
-        <v>-1.0903257000000002</v>
+        <v>-1.0598349000000005</v>
       </c>
       <c r="S39" s="12">
-        <v>4.899061200000002</v>
+        <v>4.900529800000001</v>
       </c>
       <c r="T39" s="12">
         <v>4.1898482000000001</v>
       </c>
       <c r="U39" s="12">
-        <v>18.095885800000001</v>
+        <v>18.366783799999997</v>
       </c>
       <c r="V39" s="12">
-        <v>20.462204600000003</v>
+        <v>20.429294299999999</v>
       </c>
       <c r="W39" s="12">
-        <v>4.1732443999999997</v>
+        <v>4.1732306000000001</v>
       </c>
       <c r="X39" s="12">
-        <v>38.514227000000005</v>
+        <v>38.518422700000002</v>
       </c>
       <c r="Y39" s="12">
-        <v>218.38149279999999</v>
+        <v>218.3823677</v>
       </c>
       <c r="Z39" s="12">
-        <v>-7.5929317999999997</v>
+        <v>-7.6157472000000004</v>
       </c>
       <c r="AA39" s="12">
-        <v>28.132760000000001</v>
+        <v>28.6312812</v>
       </c>
       <c r="AB39" s="12">
-        <v>2.1039760000000003</v>
+        <v>2.0988216</v>
       </c>
       <c r="AC39" s="12">
         <v>0</v>
       </c>
       <c r="AD39" s="12">
         <v>4.3622399999999999E-2</v>
       </c>
       <c r="AE39" s="12">
         <v>2.5489099999999997E-2</v>
       </c>
       <c r="AF39" s="12">
         <v>0</v>
       </c>
       <c r="AG39" s="12">
         <v>7.8889999999999993E-4</v>
       </c>
       <c r="AH39" s="12">
         <v>7.2221999999999998E-3</v>
       </c>
       <c r="AI39" s="12">
         <v>0.11639949999999999</v>
       </c>
       <c r="AJ39" s="12">
         <v>2.15167E-2</v>
       </c>
       <c r="AK39" s="12">
         <v>0.53532590000000002</v>
       </c>
       <c r="AL39" s="12">
-        <v>9.0358048000000011</v>
+        <v>9.0358047999999993</v>
       </c>
       <c r="AM39" s="12">
         <v>0</v>
       </c>
       <c r="AN39" s="12">
         <v>1.0771999999999999E-3</v>
       </c>
       <c r="AO39" s="12">
         <v>1.3330000000000001E-4</v>
       </c>
       <c r="AP39" s="12">
         <v>0</v>
       </c>
       <c r="AQ39" s="12">
         <v>1.0669000000000002E-3</v>
       </c>
       <c r="AR39" s="12">
         <v>0</v>
       </c>
       <c r="AS39" s="12">
         <v>0</v>
       </c>
       <c r="AT39" s="12">
-        <v>0.8506682000000001</v>
+        <v>0.85066819999999999</v>
       </c>
       <c r="AU39" s="12">
         <v>0.1644603</v>
       </c>
       <c r="AV39" s="12">
-        <v>0.54292509999999983</v>
+        <v>0.54292509999999994</v>
       </c>
       <c r="AW39" s="12">
-        <v>-0.23317150000000009</v>
+        <v>-0.23317150000000006</v>
       </c>
       <c r="AX39" s="12">
         <v>0.38211939999999994</v>
       </c>
       <c r="AY39" s="12">
         <v>0.27109869999999997</v>
       </c>
       <c r="AZ39" s="12">
-        <v>-1.7888899999999996E-2</v>
+        <v>-1.7888899999999999E-2</v>
       </c>
       <c r="BA39" s="12">
         <v>-0.18432410000000007</v>
       </c>
       <c r="BB39" s="12">
-        <v>0.21471730000000003</v>
+        <v>0.2147173</v>
       </c>
       <c r="BC39" s="12">
-        <v>0.21467660000000002</v>
+        <v>0.2146766</v>
       </c>
       <c r="BD39" s="12">
-        <v>0.67946170000000006</v>
+        <v>0.68040849999999997</v>
       </c>
       <c r="BE39" s="12">
         <v>0.26948569999999994</v>
       </c>
       <c r="BF39" s="12">
         <v>0.15701290000000001</v>
       </c>
       <c r="BG39" s="12">
-        <v>-0.65066639999999998</v>
+        <v>-0.65066640000000009</v>
       </c>
       <c r="BH39" s="12">
-        <v>0.60467899999999986</v>
+        <v>0.60467899999999997</v>
       </c>
       <c r="BI39" s="12">
-        <v>1.0874494000000003</v>
+        <v>1.0874494000000001</v>
       </c>
       <c r="BJ39" s="12">
-        <v>4.8574584999999999</v>
+        <v>4.857458499999999</v>
       </c>
       <c r="BK39" s="12">
         <v>-1.6483399999999995E-2</v>
       </c>
       <c r="BL39" s="12">
-        <v>0.13524230000000001</v>
+        <v>0.13524229999999995</v>
       </c>
       <c r="BM39" s="12">
         <v>0.19479389999999999</v>
       </c>
       <c r="BN39" s="12">
         <v>-0.4366816</v>
       </c>
       <c r="BO39" s="12">
         <v>7.3262400000000005E-2</v>
       </c>
       <c r="BP39" s="12">
-        <v>0.89903410000000017</v>
+        <v>0.89903410000000039</v>
       </c>
       <c r="BQ39" s="12">
         <v>0.36512859999999997</v>
       </c>
       <c r="BR39" s="12">
         <v>3.4493500000000003E-2</v>
       </c>
       <c r="BS39" s="12">
         <v>0.2324667</v>
       </c>
       <c r="BT39" s="12">
         <v>-0.45935110000000007</v>
       </c>
       <c r="BU39" s="12">
         <v>29.815513199999998</v>
       </c>
       <c r="BV39" s="12">
-        <v>1.0102967999999999</v>
+        <v>1.0102968000000001</v>
       </c>
       <c r="BW39" s="12">
-        <v>-0.14587169999999999</v>
+        <v>-0.149171</v>
       </c>
       <c r="BX39" s="12">
-        <v>2.9110199999999996E-2</v>
+        <v>2.9110200000000003E-2</v>
       </c>
       <c r="BY39" s="12">
         <v>0.23393229999999998</v>
       </c>
       <c r="BZ39" s="12">
-        <v>0.61338110000000001</v>
+        <v>0.61338110000000012</v>
       </c>
       <c r="CA39" s="12">
-        <v>1.7512616999999997</v>
+        <v>1.7512616999999995</v>
       </c>
       <c r="CB39" s="12">
-        <v>-0.57566040000000018</v>
+        <v>-0.57566040000000007</v>
       </c>
       <c r="CC39" s="12">
         <v>4.37402E-2</v>
       </c>
       <c r="CD39" s="12">
         <v>0.54356209999999994</v>
       </c>
       <c r="CE39" s="12">
-        <v>3.0420633999999995</v>
+        <v>3.0420634000000004</v>
       </c>
       <c r="CF39" s="12">
-        <v>0.5312796999999998</v>
+        <v>0.53127970000000013</v>
       </c>
       <c r="CG39" s="12">
-        <v>-0.76770939999999988</v>
+        <v>-0.76770939999999999</v>
       </c>
       <c r="CH39" s="12">
-        <v>2.2602883</v>
+        <v>2.2602883000000005</v>
       </c>
       <c r="CI39" s="12">
-        <v>4.6826724999999989</v>
+        <v>4.6826724999999998</v>
       </c>
       <c r="CJ39" s="12">
-        <v>0.31676480000000018</v>
+        <v>0.3167647999999999</v>
       </c>
       <c r="CK39" s="12">
-        <v>0.41473959999999988</v>
+        <v>0.4452303999999998</v>
       </c>
       <c r="CL39" s="12">
         <v>-2.2909725999999999</v>
       </c>
       <c r="CM39" s="12">
-        <v>0.72007829999999984</v>
+        <v>0.72007829999999973</v>
       </c>
       <c r="CN39" s="12">
         <v>6.5828999999999999E-2</v>
       </c>
       <c r="CO39" s="12">
         <v>6.9521508000000001</v>
       </c>
       <c r="CP39" s="12">
         <v>-2.2665300999999998</v>
       </c>
       <c r="CQ39" s="12">
-        <v>4.0603361000000007</v>
+        <v>4.0618046999999997</v>
       </c>
       <c r="CR39" s="12">
-        <v>-3.8468955999999999</v>
+        <v>-3.8468956000000003</v>
       </c>
       <c r="CS39" s="12">
-        <v>1.1347183999999999</v>
+        <v>1.1347183999999997</v>
       </c>
       <c r="CT39" s="12">
         <v>7.2175599999999993E-2</v>
       </c>
       <c r="CU39" s="12">
-        <v>0.32066650000000008</v>
+        <v>0.32066650000000019</v>
       </c>
       <c r="CV39" s="12">
         <v>2.6622877000000003</v>
       </c>
       <c r="CW39" s="12">
         <v>-4.7939999999999997E-2</v>
       </c>
       <c r="CX39" s="12">
-        <v>2.7947666000000004</v>
+        <v>2.7947666</v>
       </c>
       <c r="CY39" s="12">
-        <v>15.196699500000001</v>
+        <v>15.197374</v>
       </c>
       <c r="CZ39" s="12">
-        <v>0.15235969999999999</v>
+        <v>0.42258319999999994</v>
       </c>
       <c r="DA39" s="12">
-        <v>0.25388310000000003</v>
+        <v>0.22097969999999995</v>
       </c>
       <c r="DB39" s="12">
-        <v>3.1535416999999999</v>
+        <v>3.1535417000000003</v>
       </c>
       <c r="DC39" s="12">
-        <v>16.940916600000001</v>
+        <v>16.940916599999998</v>
       </c>
       <c r="DD39" s="12">
-        <v>0.11386320000000005</v>
+        <v>0.11385630000000016</v>
       </c>
       <c r="DE39" s="12">
-        <v>1.3485504000000001</v>
+        <v>1.3485366000000001</v>
       </c>
       <c r="DF39" s="12">
         <v>1.1691267000000001</v>
       </c>
       <c r="DG39" s="12">
         <v>0.10753209999999999</v>
       </c>
       <c r="DH39" s="12">
-        <v>1.5480351999999999</v>
+        <v>1.5480352000000002</v>
       </c>
       <c r="DI39" s="12">
         <v>1.382158</v>
       </c>
       <c r="DJ39" s="12">
-        <v>-11.455985499999999</v>
+        <v>-11.455985500000001</v>
       </c>
       <c r="DK39" s="12">
-        <v>-0.47035379999999999</v>
+        <v>-0.46615810000000008</v>
       </c>
       <c r="DL39" s="12">
         <v>49.058408300000004</v>
       </c>
       <c r="DM39" s="12">
-        <v>17.731603200000002</v>
+        <v>17.731603199999999</v>
       </c>
       <c r="DN39" s="12">
         <v>161.67073379999999</v>
       </c>
       <c r="DO39" s="12">
         <v>5.3516902000000011</v>
       </c>
       <c r="DP39" s="12">
-        <v>33.627465600000008</v>
+        <v>33.628340500000007</v>
       </c>
       <c r="DQ39" s="12">
-        <v>-3.6817456999999991</v>
+        <v>-3.6817457</v>
       </c>
       <c r="DR39" s="12">
-        <v>-3.1930185</v>
+        <v>-3.1883908000000001</v>
       </c>
       <c r="DS39" s="12">
-        <v>-0.36219479999999998</v>
+        <v>-0.36120279999999999</v>
       </c>
       <c r="DT39" s="12">
-        <v>-0.35597280000000003</v>
+        <v>-0.38440790000000008</v>
       </c>
       <c r="DU39" s="12">
         <v>29.692469000000003</v>
       </c>
       <c r="DV39" s="12">
-        <v>-1.4529190000000001</v>
+        <v>-0.96083730000000001</v>
       </c>
       <c r="DW39" s="12">
-        <v>4.15E-3</v>
+        <v>1.0399500000000001E-2</v>
       </c>
       <c r="DX39" s="12">
-        <v>-0.11094000000000001</v>
+        <v>-0.11075000000000002</v>
       </c>
       <c r="DY39" s="12">
-        <v>-1.0469440000000001</v>
+        <v>-1.0469440000000003</v>
       </c>
       <c r="DZ39" s="12">
-        <v>0.15058999999999995</v>
+        <v>0.1521516</v>
       </c>
       <c r="EA39" s="12">
-        <v>-0.17946999999999999</v>
+        <v>-0.18618599999999999</v>
       </c>
       <c r="EB39" s="12">
-        <v>3.1798000000000006</v>
+        <v>3.1798000000000002</v>
       </c>
       <c r="EC39" s="12">
-        <v>-0.38712999999999997</v>
+        <v>-0.39867670000000005</v>
+      </c>
+      <c r="ED39" s="12">
+        <v>39.265471000000012</v>
       </c>
     </row>
-    <row r="40" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="13" t="s">
         <v>154</v>
       </c>
       <c r="C40" s="12">
         <v>-67.894196507578641</v>
       </c>
       <c r="D40" s="12">
         <v>471.79969901052266</v>
       </c>
       <c r="E40" s="12">
         <v>1224.075939442585</v>
       </c>
       <c r="F40" s="12">
         <v>873.52455885115842</v>
       </c>
       <c r="G40" s="12">
         <v>408.97555105065055</v>
       </c>
       <c r="H40" s="12">
         <v>277.05598607272162</v>
       </c>
       <c r="I40" s="12">
         <v>785.3725578626993</v>
       </c>
       <c r="J40" s="12">
@@ -16248,52 +16402,55 @@
       </c>
       <c r="DV40" s="12">
         <v>-148.72693130374162</v>
       </c>
       <c r="DW40" s="12">
         <v>-218.31008673319275</v>
       </c>
       <c r="DX40" s="12">
         <v>-183.35445859281654</v>
       </c>
       <c r="DY40" s="12">
         <v>1521.9977000456161</v>
       </c>
       <c r="DZ40" s="12">
         <v>2821.7910162945491</v>
       </c>
       <c r="EA40" s="12">
         <v>-2675.8678723000899</v>
       </c>
       <c r="EB40" s="12">
         <v>2511.2811661954515</v>
       </c>
       <c r="EC40" s="12">
         <v>1783.9460340328505</v>
       </c>
+      <c r="ED40" s="12">
+        <v>3493.7552607930634</v>
+      </c>
     </row>
-    <row r="41" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="13" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="12">
         <v>0.22518746408962201</v>
       </c>
       <c r="D41" s="12">
         <v>0.18739512252852564</v>
       </c>
       <c r="E41" s="12">
         <v>0.14726618023175361</v>
       </c>
       <c r="F41" s="12">
         <v>7.973224476366382E-2</v>
       </c>
       <c r="G41" s="12">
         <v>3.0587740177513298E-2</v>
       </c>
       <c r="H41" s="12">
         <v>8.479248084171187E-2</v>
       </c>
       <c r="I41" s="12">
         <v>5.2589149546410918E-2</v>
       </c>
       <c r="J41" s="12">
@@ -16646,52 +16803,55 @@
       </c>
       <c r="DV41" s="12">
         <v>-269.09312949963038</v>
       </c>
       <c r="DW41" s="12">
         <v>-294.76482035934413</v>
       </c>
       <c r="DX41" s="12">
         <v>-0.37282310606345903</v>
       </c>
       <c r="DY41" s="12">
         <v>1486.1148254343573</v>
       </c>
       <c r="DZ41" s="12">
         <v>2766.9670208727011</v>
       </c>
       <c r="EA41" s="12">
         <v>-2837.5804476097542</v>
       </c>
       <c r="EB41" s="12">
         <v>2363.5843816805295</v>
       </c>
       <c r="EC41" s="12">
         <v>1818.3513780971944</v>
       </c>
+      <c r="ED41" s="12">
+        <v>3705.916975221412</v>
+      </c>
     </row>
-    <row r="42" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="13" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="12">
         <v>0</v>
       </c>
       <c r="D42" s="12">
         <v>0</v>
       </c>
       <c r="E42" s="12">
         <v>0</v>
       </c>
       <c r="F42" s="12">
         <v>0</v>
       </c>
       <c r="G42" s="12">
         <v>0</v>
       </c>
       <c r="H42" s="12">
         <v>0</v>
       </c>
       <c r="I42" s="12">
         <v>0</v>
       </c>
       <c r="J42" s="12">
@@ -17044,52 +17204,55 @@
       </c>
       <c r="DV42" s="12">
         <v>0</v>
       </c>
       <c r="DW42" s="12">
         <v>0</v>
       </c>
       <c r="DX42" s="12">
         <v>0</v>
       </c>
       <c r="DY42" s="12">
         <v>0</v>
       </c>
       <c r="DZ42" s="12">
         <v>0</v>
       </c>
       <c r="EA42" s="12">
         <v>0</v>
       </c>
       <c r="EB42" s="12">
         <v>0</v>
       </c>
       <c r="EC42" s="12">
         <v>0</v>
       </c>
+      <c r="ED42" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="13" t="s">
         <v>128</v>
       </c>
       <c r="C43" s="12">
         <v>-68.11938397166827</v>
       </c>
       <c r="D43" s="12">
         <v>471.61230388799413</v>
       </c>
       <c r="E43" s="12">
         <v>1223.9286732623532</v>
       </c>
       <c r="F43" s="12">
         <v>873.44482660639471</v>
       </c>
       <c r="G43" s="12">
         <v>408.94496331047304</v>
       </c>
       <c r="H43" s="12">
         <v>276.97102990249891</v>
       </c>
       <c r="I43" s="12">
         <v>785.31979344322417</v>
       </c>
       <c r="J43" s="12">
@@ -17442,52 +17605,55 @@
       </c>
       <c r="DV43" s="12">
         <v>120.36619819588876</v>
       </c>
       <c r="DW43" s="12">
         <v>76.454733626151381</v>
       </c>
       <c r="DX43" s="12">
         <v>-182.98163548675308</v>
       </c>
       <c r="DY43" s="12">
         <v>35.882874611258856</v>
       </c>
       <c r="DZ43" s="12">
         <v>54.823995421848032</v>
       </c>
       <c r="EA43" s="12">
         <v>161.71257530966426</v>
       </c>
       <c r="EB43" s="12">
         <v>147.69678451492211</v>
       </c>
       <c r="EC43" s="12">
         <v>-34.405344064343851</v>
       </c>
+      <c r="ED43" s="12">
+        <v>-212.16171442834886</v>
+      </c>
     </row>
-    <row r="44" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="13" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="12">
         <v>0</v>
       </c>
       <c r="D44" s="12">
         <v>0</v>
       </c>
       <c r="E44" s="12">
         <v>0</v>
       </c>
       <c r="F44" s="12">
         <v>0</v>
       </c>
       <c r="G44" s="12">
         <v>0</v>
       </c>
       <c r="H44" s="12">
         <v>1.6368938103513802E-4</v>
       </c>
       <c r="I44" s="12">
         <v>1.7526992875151263E-4</v>
       </c>
       <c r="J44" s="12">
@@ -17840,52 +18006,55 @@
       </c>
       <c r="DV44" s="12">
         <v>0</v>
       </c>
       <c r="DW44" s="12">
         <v>0</v>
       </c>
       <c r="DX44" s="12">
         <v>0</v>
       </c>
       <c r="DY44" s="12">
         <v>0</v>
       </c>
       <c r="DZ44" s="12">
         <v>0</v>
       </c>
       <c r="EA44" s="12">
         <v>0</v>
       </c>
       <c r="EB44" s="12">
         <v>0</v>
       </c>
       <c r="EC44" s="12">
         <v>0</v>
       </c>
+      <c r="ED44" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="13" t="s">
         <v>155</v>
       </c>
       <c r="C45" s="12">
         <v>868.29691416602213</v>
       </c>
       <c r="D45" s="12">
         <v>-63.722055790548154</v>
       </c>
       <c r="E45" s="12">
         <v>705.67450362390275</v>
       </c>
       <c r="F45" s="12">
         <v>3029.8347899360147</v>
       </c>
       <c r="G45" s="12">
         <v>1610.5533128869361</v>
       </c>
       <c r="H45" s="12">
         <v>2509.8227648736324</v>
       </c>
       <c r="I45" s="12">
         <v>3063.2870467403723</v>
       </c>
       <c r="J45" s="12">
@@ -18236,54 +18405,57 @@
       <c r="DU45" s="12">
         <v>575.74810323539316</v>
       </c>
       <c r="DV45" s="12">
         <v>236.40732307016594</v>
       </c>
       <c r="DW45" s="12">
         <v>304.53443916569557</v>
       </c>
       <c r="DX45" s="12">
         <v>-6812.2469630587284</v>
       </c>
       <c r="DY45" s="12">
         <v>-1337.0846049341678</v>
       </c>
       <c r="DZ45" s="12">
         <v>18.704438730634052</v>
       </c>
       <c r="EA45" s="12">
         <v>533.20099292287591</v>
       </c>
       <c r="EB45" s="12">
         <v>397.3579043518597</v>
       </c>
       <c r="EC45" s="12">
-        <v>400.53111260906178</v>
+        <v>402.16164411642723</v>
+      </c>
+      <c r="ED45" s="12">
+        <v>-92.772605368020379</v>
       </c>
     </row>
-    <row r="46" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C46" s="12">
         <v>-17.453062039044546</v>
       </c>
       <c r="D46" s="12">
         <v>-5.0235737239244926</v>
       </c>
       <c r="E46" s="12">
         <v>-174.23119146451273</v>
       </c>
       <c r="F46" s="12">
         <v>357.79088358234662</v>
       </c>
       <c r="G46" s="12">
         <v>-367.70000173169967</v>
       </c>
       <c r="H46" s="12">
         <v>0</v>
       </c>
       <c r="I46" s="12">
         <v>-2.2737367544323206E-13</v>
       </c>
       <c r="J46" s="12">
@@ -18636,52 +18808,55 @@
       </c>
       <c r="DV46" s="12">
         <v>-391.68848391445238</v>
       </c>
       <c r="DW46" s="12">
         <v>137.84673970830673</v>
       </c>
       <c r="DX46" s="12">
         <v>-7038.5818351839198</v>
       </c>
       <c r="DY46" s="12">
         <v>-1442.7692859712051</v>
       </c>
       <c r="DZ46" s="12">
         <v>-819.45360044101665</v>
       </c>
       <c r="EA46" s="12">
         <v>227.1863799710265</v>
       </c>
       <c r="EB46" s="12">
         <v>-208.84028935125474</v>
       </c>
       <c r="EC46" s="12">
         <v>169.81331953554792</v>
       </c>
+      <c r="ED46" s="12">
+        <v>28.612391022120466</v>
+      </c>
     </row>
-    <row r="47" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="13" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="12">
         <v>-33.67</v>
       </c>
       <c r="D47" s="12">
         <v>-36.58</v>
       </c>
       <c r="E47" s="12">
         <v>-129.96</v>
       </c>
       <c r="F47" s="12">
         <v>-0.36</v>
       </c>
       <c r="G47" s="12">
         <v>0</v>
       </c>
       <c r="H47" s="12">
         <v>0</v>
       </c>
       <c r="I47" s="12">
         <v>0</v>
       </c>
       <c r="J47" s="12">
@@ -19034,52 +19209,55 @@
       </c>
       <c r="DV47" s="12">
         <v>0</v>
       </c>
       <c r="DW47" s="12">
         <v>0</v>
       </c>
       <c r="DX47" s="12">
         <v>0</v>
       </c>
       <c r="DY47" s="12">
         <v>0</v>
       </c>
       <c r="DZ47" s="12">
         <v>0</v>
       </c>
       <c r="EA47" s="12">
         <v>0</v>
       </c>
       <c r="EB47" s="12">
         <v>0</v>
       </c>
       <c r="EC47" s="12">
         <v>0</v>
       </c>
+      <c r="ED47" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C48" s="12">
         <v>9.98</v>
       </c>
       <c r="D48" s="12">
         <v>6.86</v>
       </c>
       <c r="E48" s="12">
         <v>3.13</v>
       </c>
       <c r="F48" s="12">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <v>0</v>
       </c>
       <c r="I48" s="12">
         <v>0</v>
       </c>
       <c r="J48" s="12">
@@ -19432,52 +19610,55 @@
       </c>
       <c r="DV48" s="12">
         <v>0</v>
       </c>
       <c r="DW48" s="12">
         <v>0</v>
       </c>
       <c r="DX48" s="12">
         <v>0</v>
       </c>
       <c r="DY48" s="12">
         <v>0</v>
       </c>
       <c r="DZ48" s="12">
         <v>0</v>
       </c>
       <c r="EA48" s="12">
         <v>0</v>
       </c>
       <c r="EB48" s="12">
         <v>0</v>
       </c>
       <c r="EC48" s="12">
         <v>0</v>
       </c>
+      <c r="ED48" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="13" t="s">
         <v>111</v>
       </c>
       <c r="C49" s="12">
         <v>43.65</v>
       </c>
       <c r="D49" s="12">
         <v>43.44</v>
       </c>
       <c r="E49" s="12">
         <v>133.09</v>
       </c>
       <c r="F49" s="12">
         <v>0.36</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="12">
         <v>0</v>
       </c>
       <c r="I49" s="12">
         <v>0</v>
       </c>
       <c r="J49" s="12">
@@ -19830,52 +20011,55 @@
       </c>
       <c r="DV49" s="12">
         <v>0</v>
       </c>
       <c r="DW49" s="12">
         <v>0</v>
       </c>
       <c r="DX49" s="12">
         <v>0</v>
       </c>
       <c r="DY49" s="12">
         <v>0</v>
       </c>
       <c r="DZ49" s="12">
         <v>0</v>
       </c>
       <c r="EA49" s="12">
         <v>0</v>
       </c>
       <c r="EB49" s="12">
         <v>0</v>
       </c>
       <c r="EC49" s="12">
         <v>0</v>
       </c>
+      <c r="ED49" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="13" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="12">
         <v>16.216937960955452</v>
       </c>
       <c r="D50" s="12">
         <v>31.556426276075513</v>
       </c>
       <c r="E50" s="12">
         <v>-44.271191464512746</v>
       </c>
       <c r="F50" s="12">
         <v>358.15088358234664</v>
       </c>
       <c r="G50" s="12">
         <v>-367.70000173169967</v>
       </c>
       <c r="H50" s="12">
         <v>0</v>
       </c>
       <c r="I50" s="12">
         <v>-2.2737367544323206E-13</v>
       </c>
       <c r="J50" s="12">
@@ -20228,52 +20412,55 @@
       </c>
       <c r="DV50" s="12">
         <v>-391.68848391445238</v>
       </c>
       <c r="DW50" s="12">
         <v>137.84673970830673</v>
       </c>
       <c r="DX50" s="12">
         <v>-7038.5818351839198</v>
       </c>
       <c r="DY50" s="12">
         <v>-1442.7692859712051</v>
       </c>
       <c r="DZ50" s="12">
         <v>-819.45360044101665</v>
       </c>
       <c r="EA50" s="12">
         <v>227.1863799710265</v>
       </c>
       <c r="EB50" s="12">
         <v>-208.84028935125474</v>
       </c>
       <c r="EC50" s="12">
         <v>169.81331953554792</v>
       </c>
+      <c r="ED50" s="12">
+        <v>28.612391022120466</v>
+      </c>
     </row>
-    <row r="51" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="13" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="12">
         <v>410.26933476847648</v>
       </c>
       <c r="D51" s="12">
         <v>-279.69545796195587</v>
       </c>
       <c r="E51" s="12">
         <v>394.04130993662625</v>
       </c>
       <c r="F51" s="12">
         <v>547.00711083741737</v>
       </c>
       <c r="G51" s="12">
         <v>296.36645775220057</v>
       </c>
       <c r="H51" s="12">
         <v>244.49858411644615</v>
       </c>
       <c r="I51" s="12">
         <v>160.59977519145278</v>
       </c>
       <c r="J51" s="12">
@@ -20624,54 +20811,57 @@
       <c r="DU51" s="12">
         <v>533.2475051294274</v>
       </c>
       <c r="DV51" s="12">
         <v>-33.405258493343474</v>
       </c>
       <c r="DW51" s="12">
         <v>367.51163919026311</v>
       </c>
       <c r="DX51" s="12">
         <v>-82.848058384779733</v>
       </c>
       <c r="DY51" s="12">
         <v>71.753815758521554</v>
       </c>
       <c r="DZ51" s="12">
         <v>-282.06001084407626</v>
       </c>
       <c r="EA51" s="12">
         <v>362.63449902501645</v>
       </c>
       <c r="EB51" s="12">
         <v>39.609766226157063</v>
       </c>
       <c r="EC51" s="12">
-        <v>858.46654539686699</v>
+        <v>858.41163169686706</v>
+      </c>
+      <c r="ED51" s="12">
+        <v>-256.60576896234068</v>
       </c>
     </row>
-    <row r="52" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="12">
         <v>72.09933476847651</v>
       </c>
       <c r="D52" s="12">
         <v>119.86454203804415</v>
       </c>
       <c r="E52" s="12">
         <v>394.04130993662625</v>
       </c>
       <c r="F52" s="12">
         <v>547.00711083741737</v>
       </c>
       <c r="G52" s="12">
         <v>296.36645775220057</v>
       </c>
       <c r="H52" s="12">
         <v>244.49858411644615</v>
       </c>
       <c r="I52" s="12">
         <v>160.59977519145278</v>
       </c>
       <c r="J52" s="12">
@@ -21022,54 +21212,57 @@
       <c r="DU52" s="12">
         <v>553.80829609942737</v>
       </c>
       <c r="DV52" s="12">
         <v>-60.391702243343474</v>
       </c>
       <c r="DW52" s="12">
         <v>361.43999752026309</v>
       </c>
       <c r="DX52" s="12">
         <v>-13.928908384779731</v>
       </c>
       <c r="DY52" s="12">
         <v>71.906307428521558</v>
       </c>
       <c r="DZ52" s="12">
         <v>-282.06001084407626</v>
       </c>
       <c r="EA52" s="12">
         <v>362.63449902501645</v>
       </c>
       <c r="EB52" s="12">
         <v>30.10178622615706</v>
       </c>
       <c r="EC52" s="12">
-        <v>867.97452539686697</v>
+        <v>867.91961169686704</v>
+      </c>
+      <c r="ED52" s="12">
+        <v>-256.60576896234068</v>
       </c>
     </row>
-    <row r="53" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C53" s="12">
         <v>427.12363413625462</v>
       </c>
       <c r="D53" s="12">
         <v>475.55761454113747</v>
       </c>
       <c r="E53" s="12">
         <v>720.24250115878419</v>
       </c>
       <c r="F53" s="12">
         <v>863.06358715271722</v>
       </c>
       <c r="G53" s="12">
         <v>829.41606892113612</v>
       </c>
       <c r="H53" s="12">
         <v>619.10983008882738</v>
       </c>
       <c r="I53" s="12">
         <v>700.51575097402463</v>
       </c>
       <c r="J53" s="12">
@@ -21420,54 +21613,57 @@
       <c r="DU53" s="12">
         <v>678.93962054838732</v>
       </c>
       <c r="DV53" s="12">
         <v>153.45489310431512</v>
       </c>
       <c r="DW53" s="12">
         <v>492.0699356579031</v>
       </c>
       <c r="DX53" s="12">
         <v>228.12806237496105</v>
       </c>
       <c r="DY53" s="12">
         <v>224.62514343860155</v>
       </c>
       <c r="DZ53" s="12">
         <v>105.50595644444286</v>
       </c>
       <c r="EA53" s="12">
         <v>500.3566077433365</v>
       </c>
       <c r="EB53" s="12">
         <v>624.52409209105008</v>
       </c>
       <c r="EC53" s="12">
-        <v>998.39581650638695</v>
+        <v>998.34090280638702</v>
+      </c>
+      <c r="ED53" s="12">
+        <v>143.54416478740677</v>
       </c>
     </row>
-    <row r="54" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="13" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="12">
         <v>355.02429936777816</v>
       </c>
       <c r="D54" s="12">
         <v>355.69307250309333</v>
       </c>
       <c r="E54" s="12">
         <v>326.20119122215789</v>
       </c>
       <c r="F54" s="12">
         <v>316.05647631529985</v>
       </c>
       <c r="G54" s="12">
         <v>533.04961116893548</v>
       </c>
       <c r="H54" s="12">
         <v>374.61124597238125</v>
       </c>
       <c r="I54" s="12">
         <v>539.91597578257188</v>
       </c>
       <c r="J54" s="12">
@@ -21820,52 +22016,55 @@
       </c>
       <c r="DV54" s="12">
         <v>213.84659534765859</v>
       </c>
       <c r="DW54" s="12">
         <v>130.62993813763998</v>
       </c>
       <c r="DX54" s="12">
         <v>242.05697075974078</v>
       </c>
       <c r="DY54" s="12">
         <v>152.71883601008</v>
       </c>
       <c r="DZ54" s="12">
         <v>387.56596728851912</v>
       </c>
       <c r="EA54" s="12">
         <v>137.72210871832002</v>
       </c>
       <c r="EB54" s="12">
         <v>594.42230586489302</v>
       </c>
       <c r="EC54" s="12">
         <v>130.42129110951998</v>
       </c>
+      <c r="ED54" s="12">
+        <v>400.14993374974745</v>
+      </c>
     </row>
-    <row r="55" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="13" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="12">
         <v>338.17</v>
       </c>
       <c r="D55" s="12">
         <v>-399.55999999999995</v>
       </c>
       <c r="E55" s="12">
         <v>0</v>
       </c>
       <c r="F55" s="12">
         <v>0</v>
       </c>
       <c r="G55" s="12">
         <v>0</v>
       </c>
       <c r="H55" s="12">
         <v>0</v>
       </c>
       <c r="I55" s="12">
         <v>0</v>
       </c>
       <c r="J55" s="12">
@@ -22218,52 +22417,55 @@
       </c>
       <c r="DV55" s="12">
         <v>26.986443749999999</v>
       </c>
       <c r="DW55" s="12">
         <v>6.07164167</v>
       </c>
       <c r="DX55" s="12">
         <v>-68.919150000000002</v>
       </c>
       <c r="DY55" s="12">
         <v>-0.15249167</v>
       </c>
       <c r="DZ55" s="12">
         <v>0</v>
       </c>
       <c r="EA55" s="12">
         <v>0</v>
       </c>
       <c r="EB55" s="12">
         <v>9.5079799999999999</v>
       </c>
       <c r="EC55" s="12">
         <v>-9.5079799999999999</v>
       </c>
+      <c r="ED55" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="56" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="13" t="s">
         <v>136</v>
       </c>
       <c r="C56" s="12">
         <v>141.56115331220548</v>
       </c>
       <c r="D56" s="12">
         <v>177.32451793337634</v>
       </c>
       <c r="E56" s="12">
         <v>88.200395088415348</v>
       </c>
       <c r="F56" s="12">
         <v>1022.9481063536675</v>
       </c>
       <c r="G56" s="12">
         <v>662.44979890229479</v>
       </c>
       <c r="H56" s="12">
         <v>819.43743695995113</v>
       </c>
       <c r="I56" s="12">
         <v>538.22757786521595</v>
       </c>
       <c r="J56" s="12">
@@ -22616,52 +22818,55 @@
       </c>
       <c r="DV56" s="12">
         <v>103.70960681794818</v>
       </c>
       <c r="DW56" s="12">
         <v>-8.5538449937275871</v>
       </c>
       <c r="DX56" s="12">
         <v>257.92755616736383</v>
       </c>
       <c r="DY56" s="12">
         <v>92.009061478268421</v>
       </c>
       <c r="DZ56" s="12">
         <v>935.42587873887726</v>
       </c>
       <c r="EA56" s="12">
         <v>49.4873015829004</v>
       </c>
       <c r="EB56" s="12">
         <v>327.85707055822411</v>
       </c>
       <c r="EC56" s="12">
         <v>-669.68419908568239</v>
       </c>
+      <c r="ED56" s="12">
+        <v>182.17030570193577</v>
+      </c>
     </row>
-    <row r="57" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="13" t="s">
         <v>137</v>
       </c>
       <c r="C57" s="12">
         <v>147.24115331220548</v>
       </c>
       <c r="D57" s="12">
         <v>182.73451793337637</v>
       </c>
       <c r="E57" s="12">
         <v>90.490395088415326</v>
       </c>
       <c r="F57" s="12">
         <v>936.75810635366759</v>
       </c>
       <c r="G57" s="12">
         <v>747.34595066927659</v>
       </c>
       <c r="H57" s="12">
         <v>267.08450691395996</v>
       </c>
       <c r="I57" s="12">
         <v>408.36922738504688</v>
       </c>
       <c r="J57" s="12">
@@ -23014,52 +23219,55 @@
       </c>
       <c r="DV57" s="12">
         <v>119.97592389999998</v>
       </c>
       <c r="DW57" s="12">
         <v>40.828076059999965</v>
       </c>
       <c r="DX57" s="12">
         <v>245.66636247000005</v>
       </c>
       <c r="DY57" s="12">
         <v>40.247572130000023</v>
       </c>
       <c r="DZ57" s="12">
         <v>421.47064497999997</v>
       </c>
       <c r="EA57" s="12">
         <v>95.270026980000011</v>
       </c>
       <c r="EB57" s="12">
         <v>180.32412933000003</v>
       </c>
       <c r="EC57" s="12">
         <v>-8.4120205700000099</v>
       </c>
+      <c r="ED57" s="12">
+        <v>207.69873617000005</v>
+      </c>
     </row>
-    <row r="58" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C58" s="12">
         <v>820.82115331220552</v>
       </c>
       <c r="D58" s="12">
         <v>1008.9745179333763</v>
       </c>
       <c r="E58" s="12">
         <v>746.43039508841548</v>
       </c>
       <c r="F58" s="12">
         <v>1725.0781063536676</v>
       </c>
       <c r="G58" s="12">
         <v>1257.5459506692766</v>
       </c>
       <c r="H58" s="12">
         <v>1219.4945069139599</v>
       </c>
       <c r="I58" s="12">
         <v>2820.1092273850468</v>
       </c>
       <c r="J58" s="12">
@@ -23412,52 +23620,55 @@
       </c>
       <c r="DV58" s="12">
         <v>147.84235534000001</v>
       </c>
       <c r="DW58" s="12">
         <v>67.021827059999964</v>
       </c>
       <c r="DX58" s="12">
         <v>283.97696425000004</v>
       </c>
       <c r="DY58" s="12">
         <v>62.215881180000025</v>
       </c>
       <c r="DZ58" s="12">
         <v>447.50853160999992</v>
       </c>
       <c r="EA58" s="12">
         <v>115.16320203000001</v>
       </c>
       <c r="EB58" s="12">
         <v>225.57148748000003</v>
       </c>
       <c r="EC58" s="12">
         <v>121.52110850999998</v>
       </c>
+      <c r="ED58" s="12">
+        <v>237.18406652000004</v>
+      </c>
     </row>
-    <row r="59" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="13" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="12">
         <v>673.58000000000015</v>
       </c>
       <c r="D59" s="12">
         <v>826.24</v>
       </c>
       <c r="E59" s="12">
         <v>655.94000000000017</v>
       </c>
       <c r="F59" s="12">
         <v>788.31999999999994</v>
       </c>
       <c r="G59" s="12">
         <v>510.2000000000001</v>
       </c>
       <c r="H59" s="12">
         <v>952.41000000000008</v>
       </c>
       <c r="I59" s="12">
         <v>2411.7399999999998</v>
       </c>
       <c r="J59" s="12">
@@ -23810,52 +24021,55 @@
       </c>
       <c r="DV59" s="12">
         <v>27.866431440000031</v>
       </c>
       <c r="DW59" s="12">
         <v>26.193750999999999</v>
       </c>
       <c r="DX59" s="12">
         <v>38.310601779999978</v>
       </c>
       <c r="DY59" s="12">
         <v>21.968309050000006</v>
       </c>
       <c r="DZ59" s="12">
         <v>26.037886629999964</v>
       </c>
       <c r="EA59" s="12">
         <v>19.893175049999996</v>
       </c>
       <c r="EB59" s="12">
         <v>45.24735814999999</v>
       </c>
       <c r="EC59" s="12">
         <v>129.93312907999999</v>
       </c>
+      <c r="ED59" s="12">
+        <v>29.485330350000009</v>
+      </c>
     </row>
-    <row r="60" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="13" t="s">
         <v>138</v>
       </c>
       <c r="C60" s="12">
         <v>-5.6800000000000024</v>
       </c>
       <c r="D60" s="12">
         <v>-5.4100000000000046</v>
       </c>
       <c r="E60" s="12">
         <v>-2.29</v>
       </c>
       <c r="F60" s="12">
         <v>86.189999999999984</v>
       </c>
       <c r="G60" s="12">
         <v>-84.896151766981731</v>
       </c>
       <c r="H60" s="12">
         <v>552.35293004599134</v>
       </c>
       <c r="I60" s="12">
         <v>129.85835048016901</v>
       </c>
       <c r="J60" s="12">
@@ -24208,52 +24422,55 @@
       </c>
       <c r="DV60" s="12">
         <v>-16.266317082051792</v>
       </c>
       <c r="DW60" s="12">
         <v>-49.381921053727552</v>
       </c>
       <c r="DX60" s="12">
         <v>12.261193697363751</v>
       </c>
       <c r="DY60" s="12">
         <v>51.761489348268405</v>
       </c>
       <c r="DZ60" s="12">
         <v>513.95523375887728</v>
       </c>
       <c r="EA60" s="12">
         <v>-45.782725397099611</v>
       </c>
       <c r="EB60" s="12">
         <v>147.53294122822405</v>
       </c>
       <c r="EC60" s="12">
         <v>-661.27217851568241</v>
       </c>
+      <c r="ED60" s="12">
+        <v>-25.528430468064276</v>
+      </c>
     </row>
-    <row r="61" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="13" t="s">
         <v>139</v>
       </c>
       <c r="C61" s="12">
         <v>333.91948812438466</v>
       </c>
       <c r="D61" s="12">
         <v>43.67245796195585</v>
       </c>
       <c r="E61" s="12">
         <v>397.66399006337389</v>
       </c>
       <c r="F61" s="12">
         <v>1102.0886891625828</v>
       </c>
       <c r="G61" s="12">
         <v>1019.4370579641404</v>
       </c>
       <c r="H61" s="12">
         <v>1445.8867437972351</v>
       </c>
       <c r="I61" s="12">
         <v>2364.4596936837033</v>
       </c>
       <c r="J61" s="12">
@@ -24604,54 +24821,57 @@
       <c r="DU61" s="12">
         <v>50.518209419754584</v>
       </c>
       <c r="DV61" s="12">
         <v>557.79145866001363</v>
       </c>
       <c r="DW61" s="12">
         <v>-192.27009473914671</v>
       </c>
       <c r="DX61" s="12">
         <v>51.255374342606949</v>
       </c>
       <c r="DY61" s="12">
         <v>-58.078196199752696</v>
       </c>
       <c r="DZ61" s="12">
         <v>184.79217127684959</v>
       </c>
       <c r="EA61" s="12">
         <v>-106.10718765606737</v>
       </c>
       <c r="EB61" s="12">
         <v>238.73135691873327</v>
       </c>
       <c r="EC61" s="12">
-        <v>41.935446762329207</v>
+        <v>43.620891969694696</v>
+      </c>
+      <c r="ED61" s="12">
+        <v>-46.949533129735954</v>
       </c>
     </row>
-    <row r="62" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="13" t="s">
         <v>140</v>
       </c>
       <c r="C62" s="12">
         <v>444.87948812438464</v>
       </c>
       <c r="D62" s="12">
         <v>27.259807961955858</v>
       </c>
       <c r="E62" s="12">
         <v>416.9039900633739</v>
       </c>
       <c r="F62" s="12">
         <v>1054.1786891625829</v>
       </c>
       <c r="G62" s="12">
         <v>973.07740796414043</v>
       </c>
       <c r="H62" s="12">
         <v>1385.6719937972348</v>
       </c>
       <c r="I62" s="12">
         <v>2270.5881936837036</v>
       </c>
       <c r="J62" s="12">
@@ -25002,54 +25222,57 @@
       <c r="DU62" s="12">
         <v>142.49358615257268</v>
       </c>
       <c r="DV62" s="12">
         <v>482.9183757421892</v>
       </c>
       <c r="DW62" s="12">
         <v>-109.15829882179094</v>
       </c>
       <c r="DX62" s="12">
         <v>-5.7276194805046998</v>
       </c>
       <c r="DY62" s="12">
         <v>-153.63103281113422</v>
       </c>
       <c r="DZ62" s="12">
         <v>166.86378800234161</v>
       </c>
       <c r="EA62" s="12">
         <v>-119.77835935394415</v>
       </c>
       <c r="EB62" s="12">
         <v>257.6677377026657</v>
       </c>
       <c r="EC62" s="12">
-        <v>-73.018734946624249</v>
+        <v>-71.370976979258785</v>
+      </c>
+      <c r="ED62" s="12">
+        <v>-3.846063873586786</v>
       </c>
     </row>
-    <row r="63" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C63" s="12">
         <v>1184.4634387566066</v>
       </c>
       <c r="D63" s="12">
         <v>1167.3194354588627</v>
       </c>
       <c r="E63" s="12">
         <v>1482.6586988412159</v>
       </c>
       <c r="F63" s="12">
         <v>2159.1058128472832</v>
       </c>
       <c r="G63" s="12">
         <v>2498.826046795205</v>
       </c>
       <c r="H63" s="12">
         <v>2943.6811702872906</v>
       </c>
       <c r="I63" s="12">
         <v>4374.8334659264856</v>
       </c>
       <c r="J63" s="12">
@@ -25400,54 +25623,57 @@
       <c r="DU63" s="12">
         <v>616.11266343909085</v>
       </c>
       <c r="DV63" s="12">
         <v>958.0151557643569</v>
       </c>
       <c r="DW63" s="12">
         <v>610.16773655230406</v>
       </c>
       <c r="DX63" s="12">
         <v>704.08121947099937</v>
       </c>
       <c r="DY63" s="12">
         <v>677.04735229193398</v>
       </c>
       <c r="DZ63" s="12">
         <v>766.90720325211123</v>
       </c>
       <c r="EA63" s="12">
         <v>490.45795444839126</v>
       </c>
       <c r="EB63" s="12">
         <v>1050.0874936564055</v>
       </c>
       <c r="EC63" s="12">
-        <v>622.03642410155544</v>
+        <v>650.09969805111609</v>
+      </c>
+      <c r="ED63" s="12">
+        <v>596.34927471047217</v>
       </c>
     </row>
-    <row r="64" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="13" t="s">
         <v>111</v>
       </c>
       <c r="C64" s="12">
         <v>739.58395063222179</v>
       </c>
       <c r="D64" s="12">
         <v>1140.0596274969068</v>
       </c>
       <c r="E64" s="12">
         <v>1065.7547087778421</v>
       </c>
       <c r="F64" s="12">
         <v>1104.9271236847003</v>
       </c>
       <c r="G64" s="12">
         <v>1525.7486388310649</v>
       </c>
       <c r="H64" s="12">
         <v>1558.0091764900558</v>
       </c>
       <c r="I64" s="12">
         <v>2104.245272242782</v>
       </c>
       <c r="J64" s="12">
@@ -25798,54 +26024,57 @@
       <c r="DU64" s="12">
         <v>473.61907728651818</v>
       </c>
       <c r="DV64" s="12">
         <v>475.09678002216771</v>
       </c>
       <c r="DW64" s="12">
         <v>719.326035374095</v>
       </c>
       <c r="DX64" s="12">
         <v>709.80883895150407</v>
       </c>
       <c r="DY64" s="12">
         <v>830.67838510306819</v>
       </c>
       <c r="DZ64" s="12">
         <v>600.04341524976962</v>
       </c>
       <c r="EA64" s="12">
         <v>610.23631380233542</v>
       </c>
       <c r="EB64" s="12">
         <v>792.41975595373981</v>
       </c>
       <c r="EC64" s="12">
-        <v>695.05515904817969</v>
+        <v>721.47067503037488</v>
+      </c>
+      <c r="ED64" s="12">
+        <v>600.19533858405896</v>
       </c>
     </row>
-    <row r="65" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="13" t="s">
         <v>141</v>
       </c>
       <c r="C65" s="12">
         <v>-110.96000000000001</v>
       </c>
       <c r="D65" s="12">
         <v>16.412649999999992</v>
       </c>
       <c r="E65" s="12">
         <v>-19.239999999999995</v>
       </c>
       <c r="F65" s="12">
         <v>47.91</v>
       </c>
       <c r="G65" s="12">
         <v>46.359650000000002</v>
       </c>
       <c r="H65" s="12">
         <v>60.214750000000038</v>
       </c>
       <c r="I65" s="12">
         <v>93.871499999999969</v>
       </c>
       <c r="J65" s="12">
@@ -26196,54 +26425,57 @@
       <c r="DU65" s="12">
         <v>-91.975376732818091</v>
       </c>
       <c r="DV65" s="12">
         <v>74.873082917824448</v>
       </c>
       <c r="DW65" s="12">
         <v>-83.111795917355778</v>
       </c>
       <c r="DX65" s="12">
         <v>56.982993823111649</v>
       </c>
       <c r="DY65" s="12">
         <v>95.552836611381522</v>
       </c>
       <c r="DZ65" s="12">
         <v>17.928383274507969</v>
       </c>
       <c r="EA65" s="12">
         <v>13.671171697876787</v>
       </c>
       <c r="EB65" s="12">
         <v>-18.936380783932442</v>
       </c>
       <c r="EC65" s="12">
-        <v>114.95418170895346</v>
+        <v>114.99186894895348</v>
+      </c>
+      <c r="ED65" s="12">
+        <v>-43.103469256149168</v>
       </c>
     </row>
-    <row r="66" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="13" t="s">
         <v>156</v>
       </c>
       <c r="C66" s="12">
         <v>313.15999999999997</v>
       </c>
       <c r="D66" s="12">
         <v>187.54117357683316</v>
       </c>
       <c r="E66" s="12">
         <v>257.14386806436812</v>
       </c>
       <c r="F66" s="12">
         <v>130.46478765322794</v>
       </c>
       <c r="G66" s="12">
         <v>112.41926463568217</v>
       </c>
       <c r="H66" s="12">
         <v>188.2579607192007</v>
       </c>
       <c r="I66" s="12">
         <v>296.28300862801871</v>
       </c>
       <c r="J66" s="12">
@@ -26594,54 +26826,57 @@
       <c r="DU66" s="12">
         <v>792.59266822019879</v>
       </c>
       <c r="DV66" s="12">
         <v>828.71094421520297</v>
       </c>
       <c r="DW66" s="12">
         <v>-818.65559781247509</v>
       </c>
       <c r="DX66" s="12">
         <v>-88.971853782906777</v>
       </c>
       <c r="DY66" s="12">
         <v>1029.3861965888532</v>
       </c>
       <c r="DZ66" s="12">
         <v>969.57087018485925</v>
       </c>
       <c r="EA66" s="12">
         <v>-1059.3230557943123</v>
       </c>
       <c r="EB66" s="12">
         <v>-527.35101682741833</v>
       </c>
       <c r="EC66" s="12">
-        <v>752.79087946421464</v>
+        <v>759.59446791421476</v>
+      </c>
+      <c r="ED66" s="12">
+        <v>843.32622440085595</v>
       </c>
     </row>
-    <row r="67" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="13" t="s">
         <v>142</v>
       </c>
       <c r="C67" s="12">
         <v>-0.26</v>
       </c>
       <c r="D67" s="12">
         <v>1.21</v>
       </c>
       <c r="E67" s="12">
         <v>-0.15000000000000005</v>
       </c>
       <c r="F67" s="12">
         <v>-0.67</v>
       </c>
       <c r="G67" s="12">
         <v>-0.51</v>
       </c>
       <c r="H67" s="12">
         <v>0.63</v>
       </c>
       <c r="I67" s="12">
         <v>-0.66000000000000014</v>
       </c>
       <c r="J67" s="12">
@@ -26994,52 +27229,55 @@
       </c>
       <c r="DV67" s="12">
         <v>0</v>
       </c>
       <c r="DW67" s="12">
         <v>0</v>
       </c>
       <c r="DX67" s="12">
         <v>20.357349299999999</v>
       </c>
       <c r="DY67" s="12">
         <v>-20.357349299999999</v>
       </c>
       <c r="DZ67" s="12">
         <v>0</v>
       </c>
       <c r="EA67" s="12">
         <v>0</v>
       </c>
       <c r="EB67" s="12">
         <v>0</v>
       </c>
       <c r="EC67" s="12">
         <v>0</v>
       </c>
+      <c r="ED67" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="68" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="13" t="s">
         <v>143</v>
       </c>
       <c r="C68" s="12">
         <v>-0.26</v>
       </c>
       <c r="D68" s="12">
         <v>1.21</v>
       </c>
       <c r="E68" s="12">
         <v>-0.15000000000000005</v>
       </c>
       <c r="F68" s="12">
         <v>-0.67</v>
       </c>
       <c r="G68" s="12">
         <v>-0.51</v>
       </c>
       <c r="H68" s="12">
         <v>0.63</v>
       </c>
       <c r="I68" s="12">
         <v>-0.66000000000000014</v>
       </c>
       <c r="J68" s="12">
@@ -27392,52 +27630,55 @@
       </c>
       <c r="DV68" s="12">
         <v>0</v>
       </c>
       <c r="DW68" s="12">
         <v>0</v>
       </c>
       <c r="DX68" s="12">
         <v>0</v>
       </c>
       <c r="DY68" s="12">
         <v>0</v>
       </c>
       <c r="DZ68" s="12">
         <v>0</v>
       </c>
       <c r="EA68" s="12">
         <v>0</v>
       </c>
       <c r="EB68" s="12">
         <v>0</v>
       </c>
       <c r="EC68" s="12">
         <v>0</v>
       </c>
+      <c r="ED68" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="69" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="13" t="s">
         <v>144</v>
       </c>
       <c r="C69" s="12">
         <v>0</v>
       </c>
       <c r="D69" s="12">
         <v>0</v>
       </c>
       <c r="E69" s="12">
         <v>0</v>
       </c>
       <c r="F69" s="12">
         <v>0</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
         <v>0</v>
       </c>
       <c r="I69" s="12">
         <v>0</v>
       </c>
       <c r="J69" s="12">
@@ -27790,52 +28031,55 @@
       </c>
       <c r="DV69" s="12">
         <v>0</v>
       </c>
       <c r="DW69" s="12">
         <v>0</v>
       </c>
       <c r="DX69" s="12">
         <v>20.357349299999999</v>
       </c>
       <c r="DY69" s="12">
         <v>-20.357349299999999</v>
       </c>
       <c r="DZ69" s="12">
         <v>0</v>
       </c>
       <c r="EA69" s="12">
         <v>0</v>
       </c>
       <c r="EB69" s="12">
         <v>0</v>
       </c>
       <c r="EC69" s="12">
         <v>0</v>
       </c>
+      <c r="ED69" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="70" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="13" t="s">
         <v>145</v>
       </c>
       <c r="C70" s="12">
         <v>313.42</v>
       </c>
       <c r="D70" s="12">
         <v>186.33117357683315</v>
       </c>
       <c r="E70" s="12">
         <v>257.2938680643681</v>
       </c>
       <c r="F70" s="12">
         <v>131.13478765322793</v>
       </c>
       <c r="G70" s="12">
         <v>112.92926463568217</v>
       </c>
       <c r="H70" s="12">
         <v>187.62796071920067</v>
       </c>
       <c r="I70" s="12">
         <v>296.94300862801867</v>
       </c>
       <c r="J70" s="12">
@@ -28186,54 +28430,57 @@
       <c r="DU70" s="12">
         <v>792.59266822019879</v>
       </c>
       <c r="DV70" s="12">
         <v>828.71094421520297</v>
       </c>
       <c r="DW70" s="12">
         <v>-818.65559781247509</v>
       </c>
       <c r="DX70" s="12">
         <v>-109.32920308290677</v>
       </c>
       <c r="DY70" s="12">
         <v>1049.7435458888531</v>
       </c>
       <c r="DZ70" s="12">
         <v>969.57087018485925</v>
       </c>
       <c r="EA70" s="12">
         <v>-1059.3230557943123</v>
       </c>
       <c r="EB70" s="12">
         <v>-527.35101682741833</v>
       </c>
       <c r="EC70" s="12">
-        <v>752.79087946421464</v>
+        <v>759.59446791421476</v>
+      </c>
+      <c r="ED70" s="12">
+        <v>843.32622440085595</v>
       </c>
     </row>
-    <row r="71" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="13" t="s">
         <v>146</v>
       </c>
       <c r="C71" s="12">
         <v>-14.889999999999999</v>
       </c>
       <c r="D71" s="12">
         <v>-22.329999999999991</v>
       </c>
       <c r="E71" s="12">
         <v>-0.69000000000003414</v>
       </c>
       <c r="F71" s="12">
         <v>-47.540000000000035</v>
       </c>
       <c r="G71" s="12">
         <v>-16.639999999999876</v>
       </c>
       <c r="H71" s="12">
         <v>22.640000000000011</v>
       </c>
       <c r="I71" s="12">
         <v>-3.7696500000000146</v>
       </c>
       <c r="J71" s="12">
@@ -28586,52 +28833,55 @@
       </c>
       <c r="DV71" s="12">
         <v>-1.1869666547970001</v>
       </c>
       <c r="DW71" s="12">
         <v>1.8030675375248801</v>
       </c>
       <c r="DX71" s="12">
         <v>3.6240092970932403</v>
       </c>
       <c r="DY71" s="12">
         <v>-0.88529999114700009</v>
       </c>
       <c r="DZ71" s="12">
         <v>0.18074466485921969</v>
       </c>
       <c r="EA71" s="12">
         <v>0.20901627568761549</v>
       </c>
       <c r="EB71" s="12">
         <v>2.964067692581545</v>
       </c>
       <c r="EC71" s="12">
         <v>6.4674167242147194</v>
       </c>
+      <c r="ED71" s="12">
+        <v>-1.8633772591440052</v>
+      </c>
     </row>
-    <row r="72" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="13" t="s">
         <v>147</v>
       </c>
       <c r="C72" s="12">
         <v>328.31000000000006</v>
       </c>
       <c r="D72" s="12">
         <v>208.66117357683311</v>
       </c>
       <c r="E72" s="12">
         <v>257.9838680643681</v>
       </c>
       <c r="F72" s="12">
         <v>178.67478765322795</v>
       </c>
       <c r="G72" s="12">
         <v>129.56926463568203</v>
       </c>
       <c r="H72" s="12">
         <v>164.98796071920069</v>
       </c>
       <c r="I72" s="12">
         <v>300.71265862801874</v>
       </c>
       <c r="J72" s="12">
@@ -28982,54 +29232,57 @@
       <c r="DU72" s="12">
         <v>793.05821376999995</v>
       </c>
       <c r="DV72" s="12">
         <v>829.89791086999992</v>
       </c>
       <c r="DW72" s="12">
         <v>-820.45866534999993</v>
       </c>
       <c r="DX72" s="12">
         <v>-112.95321238000001</v>
       </c>
       <c r="DY72" s="12">
         <v>1050.62884588</v>
       </c>
       <c r="DZ72" s="12">
         <v>969.39012551999997</v>
       </c>
       <c r="EA72" s="12">
         <v>-1059.5320720699999</v>
       </c>
       <c r="EB72" s="12">
         <v>-530.31508451999991</v>
       </c>
       <c r="EC72" s="12">
-        <v>746.32346273999997</v>
+        <v>753.12705119000009</v>
+      </c>
+      <c r="ED72" s="12">
+        <v>845.18960165999999</v>
       </c>
     </row>
-    <row r="73" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="13" t="s">
         <v>157</v>
       </c>
       <c r="C73" s="12">
         <v>0</v>
       </c>
       <c r="D73" s="12">
         <v>-0.12318959451166125</v>
       </c>
       <c r="E73" s="12">
         <v>-0.90599636730912958</v>
       </c>
       <c r="F73" s="12">
         <v>-0.72929220919525517</v>
       </c>
       <c r="G73" s="12">
         <v>3.0149527561602145</v>
       </c>
       <c r="H73" s="12">
         <v>2.7724997966735301</v>
       </c>
       <c r="I73" s="12">
         <v>36.117705794179429</v>
       </c>
       <c r="J73" s="12">
@@ -29380,54 +29633,57 @@
       <c r="DU73" s="12">
         <v>42.720044897352217</v>
       </c>
       <c r="DV73" s="12">
         <v>71.744326285700168</v>
       </c>
       <c r="DW73" s="12">
         <v>422.13452594298673</v>
       </c>
       <c r="DX73" s="12">
         <v>-271.65449102049911</v>
       </c>
       <c r="DY73" s="12">
         <v>-179.11788024366822</v>
       </c>
       <c r="DZ73" s="12">
         <v>-351.97114314557462</v>
       </c>
       <c r="EA73" s="12">
         <v>252.11446411899362</v>
       </c>
       <c r="EB73" s="12">
         <v>170.76773911268779</v>
       </c>
       <c r="EC73" s="12">
-        <v>-19.208797624606362</v>
+        <v>-19.62302132460637</v>
+      </c>
+      <c r="ED73" s="12">
+        <v>-423.72716844758241</v>
       </c>
     </row>
-    <row r="74" spans="2:133" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:134" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="17" t="s">
         <v>158</v>
       </c>
       <c r="C74" s="15">
         <v>0</v>
       </c>
       <c r="D74" s="15">
         <v>0</v>
       </c>
       <c r="E74" s="15">
         <v>0</v>
       </c>
       <c r="F74" s="15">
         <v>0</v>
       </c>
       <c r="G74" s="15">
         <v>0</v>
       </c>
       <c r="H74" s="15">
         <v>0</v>
       </c>
       <c r="I74" s="15">
         <v>0</v>
       </c>
       <c r="J74" s="15">
@@ -29780,170 +30036,178 @@
       </c>
       <c r="DV74" s="15">
         <v>2.0126829381931625E-9</v>
       </c>
       <c r="DW74" s="15">
         <v>53.963886666447095</v>
       </c>
       <c r="DX74" s="15">
         <v>2.3963835360518715E-9</v>
       </c>
       <c r="DY74" s="15">
         <v>-3.2749706041603157E-9</v>
       </c>
       <c r="DZ74" s="15">
         <v>3.733031548460093E-10</v>
       </c>
       <c r="EA74" s="15">
         <v>6.2460424145147876E-9</v>
       </c>
       <c r="EB74" s="15">
         <v>-1.5055942238625982E-9</v>
       </c>
       <c r="EC74" s="15">
         <v>-2.0438706426027303E-9</v>
       </c>
+      <c r="ED74" s="15">
+        <v>1.3200836108175103E-9</v>
+      </c>
     </row>
-    <row r="76" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B76" s="18" t="s">
+    <row r="76" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="77" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="L76" s="5"/>
-[...95 lines deleted...]
-      <c r="DD76" s="6"/>
+      <c r="L77" s="5"/>
+      <c r="M77" s="5"/>
+      <c r="N77" s="5"/>
+      <c r="O77" s="5"/>
+      <c r="P77" s="5"/>
+      <c r="Q77" s="5"/>
+      <c r="R77" s="5"/>
+      <c r="S77" s="5"/>
+      <c r="T77" s="5"/>
+      <c r="U77" s="5"/>
+      <c r="V77" s="5"/>
+      <c r="W77" s="5"/>
+      <c r="X77" s="5"/>
+      <c r="Y77" s="6"/>
+      <c r="Z77" s="6"/>
+      <c r="AA77" s="6"/>
+      <c r="AB77" s="6"/>
+      <c r="AC77" s="6"/>
+      <c r="AD77" s="6"/>
+      <c r="AE77" s="6"/>
+      <c r="AF77" s="6"/>
+      <c r="AG77" s="6"/>
+      <c r="AH77" s="6"/>
+      <c r="AI77" s="6"/>
+      <c r="AJ77" s="6"/>
+      <c r="AK77" s="6"/>
+      <c r="AL77" s="6"/>
+      <c r="AM77" s="6"/>
+      <c r="AN77" s="6"/>
+      <c r="AO77" s="6"/>
+      <c r="AP77" s="6"/>
+      <c r="AQ77" s="6"/>
+      <c r="AR77" s="6"/>
+      <c r="AS77" s="6"/>
+      <c r="AT77" s="6"/>
+      <c r="AU77" s="6"/>
+      <c r="AV77" s="6"/>
+      <c r="AW77" s="6"/>
+      <c r="AX77" s="6"/>
+      <c r="AY77" s="6"/>
+      <c r="AZ77" s="6"/>
+      <c r="BA77" s="6"/>
+      <c r="BB77" s="6"/>
+      <c r="BC77" s="6"/>
+      <c r="BD77" s="6"/>
+      <c r="BE77" s="6"/>
+      <c r="BF77" s="6"/>
+      <c r="BG77" s="6"/>
+      <c r="BH77" s="6"/>
+      <c r="BI77" s="6"/>
+      <c r="BJ77" s="6"/>
+      <c r="BK77" s="6"/>
+      <c r="BL77" s="6"/>
+      <c r="BM77" s="6"/>
+      <c r="BN77" s="6"/>
+      <c r="BO77" s="6"/>
+      <c r="BP77" s="6"/>
+      <c r="BQ77" s="6"/>
+      <c r="BR77" s="6"/>
+      <c r="BS77" s="6"/>
+      <c r="BT77" s="6"/>
+      <c r="BU77" s="6"/>
+      <c r="BV77" s="6"/>
+      <c r="BW77" s="6"/>
+      <c r="BX77" s="6"/>
+      <c r="BY77" s="6"/>
+      <c r="BZ77" s="6"/>
+      <c r="CA77" s="6"/>
+      <c r="CB77" s="6"/>
+      <c r="CC77" s="6"/>
+      <c r="CD77" s="6"/>
+      <c r="CE77" s="6"/>
+      <c r="CF77" s="6"/>
+      <c r="CG77" s="6"/>
+      <c r="CH77" s="6"/>
+      <c r="CI77" s="6"/>
+      <c r="CJ77" s="6"/>
+      <c r="CK77" s="6"/>
+      <c r="CL77" s="6"/>
+      <c r="CM77" s="6"/>
+      <c r="CN77" s="6"/>
+      <c r="CO77" s="6"/>
+      <c r="CP77" s="6"/>
+      <c r="CQ77" s="6"/>
+      <c r="CR77" s="6"/>
+      <c r="CS77" s="6"/>
+      <c r="CT77" s="6"/>
+      <c r="CU77" s="6"/>
+      <c r="CV77" s="6"/>
+      <c r="CW77" s="6"/>
+      <c r="CX77" s="6"/>
+      <c r="CY77" s="6"/>
+      <c r="CZ77" s="6"/>
+      <c r="DA77" s="6"/>
+      <c r="DB77" s="6"/>
+      <c r="DC77" s="6"/>
+      <c r="DD77" s="6"/>
     </row>
-    <row r="77" spans="2:133" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B77" s="19" t="s">
+    <row r="78" spans="2:134" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="19" t="s">
         <v>160</v>
       </c>
-      <c r="C77" s="19"/>
-[...7 lines deleted...]
-      <c r="K77" s="19"/>
+      <c r="C78" s="19"/>
+      <c r="D78" s="19"/>
+      <c r="E78" s="19"/>
+      <c r="F78" s="19"/>
+      <c r="G78" s="19"/>
+      <c r="H78" s="19"/>
+      <c r="I78" s="19"/>
+      <c r="J78" s="19"/>
+      <c r="K78" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B77:K77"/>
+    <mergeCell ref="B78:K78"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="M6:W6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>