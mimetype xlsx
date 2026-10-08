--- v10 (2026-09-16)
+++ v11 (2026-10-08)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\KAMATNE STOPE - NOVO MOSTv2\BILTENSKE TABLICE od 03-2020\G1-G6\2026\G tablice 2026_07_31\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC3ACC51-72B6-45D3-A4FC-B7897E558898}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78D69DD0-AAA4-4427-973C-533F644C8637}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CA3CBAF5-4360-4A85-BDA0-18B156A26653}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CA3CBAF5-4360-4A85-BDA0-18B156A26653}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="10" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1163" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1170" uniqueCount="34">
   <si>
     <t>Vagani mjesečni prosjeci kamatnih stopa</t>
   </si>
   <si>
     <t>u postocima na godišnjoj razini</t>
   </si>
   <si>
     <t xml:space="preserve">            Od toga: transakcijski računi</t>
   </si>
   <si>
     <t xml:space="preserve">            Od toga: štedni depoziti</t>
   </si>
   <si>
     <t>Iznosi novih poslova</t>
   </si>
   <si>
     <t>u milijunima eura</t>
   </si>
   <si>
     <t>Tablica G1: Kamatne stope kreditnih institucija na depozite (novi poslovi)</t>
   </si>
   <si>
     <t>–</t>
   </si>
   <si>
@@ -546,50 +546,56 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Povijesni podaci u ovom retku odnose se samo na depozite u eurima i kunama s valutnom klauzulom uz euro.</t>
     </r>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>* Revidirani podaci.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mm\.yy\."/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -1162,130 +1168,134 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4B97999-B222-4BE0-9601-DF4280CD21F3}">
-  <dimension ref="B1:FV66"/>
+  <dimension ref="B1:FW66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="50.6640625" style="4" customWidth="1"/>
     <col min="3" max="135" width="10.1640625" style="4"/>
     <col min="136" max="136" width="10.1640625" style="20"/>
     <col min="137" max="167" width="10.1640625" style="4"/>
-    <col min="168" max="178" width="10.1640625" style="27"/>
-    <col min="179" max="16384" width="10.1640625" style="4"/>
+    <col min="168" max="179" width="10.1640625" style="27"/>
+    <col min="180" max="16384" width="10.1640625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EF1" s="4"/>
     </row>
-    <row r="2" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="EF2" s="4"/>
     </row>
-    <row r="3" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="EF3" s="4"/>
     </row>
-    <row r="4" spans="2:178" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="EF4" s="4"/>
     </row>
-    <row r="5" spans="2:178" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="EF5" s="4"/>
     </row>
-    <row r="6" spans="2:178" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:179" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="EF6" s="10"/>
       <c r="EI6" s="11"/>
       <c r="FL6" s="27"/>
       <c r="FM6" s="27"/>
       <c r="FN6" s="27"/>
       <c r="FO6" s="27"/>
       <c r="FP6" s="27"/>
       <c r="FQ6" s="27"/>
       <c r="FR6" s="27"/>
       <c r="FS6" s="27"/>
       <c r="FT6" s="27"/>
       <c r="FU6" s="27"/>
       <c r="FV6" s="27"/>
+      <c r="FW6" s="27"/>
     </row>
-    <row r="7" spans="2:178" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:179" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="EF7" s="28"/>
       <c r="EI7" s="29"/>
       <c r="EJ7" s="30"/>
       <c r="FL7" s="32"/>
       <c r="FM7" s="32"/>
       <c r="FN7" s="32"/>
       <c r="FO7" s="32"/>
       <c r="FP7" s="32"/>
       <c r="FQ7" s="32"/>
       <c r="FR7" s="32"/>
       <c r="FS7" s="32"/>
       <c r="FT7" s="32"/>
       <c r="FU7" s="32" t="s">
         <v>31</v>
       </c>
       <c r="FV7" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="FW7" s="32" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="8" spans="2:178" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:179" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="1"/>
       <c r="C8" s="2">
         <v>40908</v>
       </c>
       <c r="D8" s="2">
         <v>40939</v>
       </c>
       <c r="E8" s="2">
         <v>40968</v>
       </c>
       <c r="F8" s="2">
         <v>40999</v>
       </c>
       <c r="G8" s="2">
         <v>41029</v>
       </c>
       <c r="H8" s="2">
         <v>41060</v>
       </c>
       <c r="I8" s="2">
         <v>41090</v>
       </c>
       <c r="J8" s="2">
         <v>41121</v>
       </c>
@@ -1771,52 +1781,55 @@
       </c>
       <c r="FO8" s="2">
         <v>46022</v>
       </c>
       <c r="FP8" s="2">
         <v>46053</v>
       </c>
       <c r="FQ8" s="2">
         <v>46081</v>
       </c>
       <c r="FR8" s="2">
         <v>46112</v>
       </c>
       <c r="FS8" s="2">
         <v>46142</v>
       </c>
       <c r="FT8" s="2">
         <v>46173</v>
       </c>
       <c r="FU8" s="2">
         <v>46203</v>
       </c>
       <c r="FV8" s="2">
         <v>46234</v>
       </c>
+      <c r="FW8" s="2">
+        <v>46265</v>
+      </c>
     </row>
-    <row r="9" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="14"/>
       <c r="O9" s="14"/>
       <c r="P9" s="14"/>
       <c r="Q9" s="14"/>
       <c r="R9" s="14"/>
       <c r="S9" s="14"/>
       <c r="T9" s="14"/>
       <c r="U9" s="14"/>
       <c r="V9" s="14"/>
       <c r="W9" s="14"/>
       <c r="X9" s="14"/>
@@ -1921,52 +1934,53 @@
       <c r="DS9" s="14"/>
       <c r="DT9" s="14"/>
       <c r="DU9" s="14"/>
       <c r="DV9" s="14"/>
       <c r="DW9" s="14"/>
       <c r="DX9" s="14"/>
       <c r="DY9" s="14"/>
       <c r="DZ9" s="14"/>
       <c r="EA9" s="14"/>
       <c r="EB9" s="14"/>
       <c r="EC9" s="14"/>
       <c r="ED9" s="14"/>
       <c r="EE9" s="14"/>
       <c r="EF9" s="14"/>
       <c r="FL9" s="34"/>
       <c r="FM9" s="34"/>
       <c r="FN9" s="34"/>
       <c r="FO9" s="34"/>
       <c r="FP9" s="34"/>
       <c r="FQ9" s="34"/>
       <c r="FR9" s="34"/>
       <c r="FS9" s="34"/>
       <c r="FT9" s="34"/>
       <c r="FU9" s="34"/>
       <c r="FV9" s="34"/>
+      <c r="FW9" s="34"/>
     </row>
-    <row r="10" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="14">
         <v>0.24</v>
       </c>
       <c r="D10" s="14">
         <v>0.24</v>
       </c>
       <c r="E10" s="14">
         <v>0.23</v>
       </c>
       <c r="F10" s="14">
         <v>0.24</v>
       </c>
       <c r="G10" s="14">
         <v>0.24</v>
       </c>
       <c r="H10" s="14">
         <v>0.23</v>
       </c>
       <c r="I10" s="14">
         <v>0.24</v>
       </c>
       <c r="J10" s="14">
@@ -2454,52 +2468,55 @@
       </c>
       <c r="FO10" s="34">
         <v>0.02</v>
       </c>
       <c r="FP10" s="34">
         <v>0.02</v>
       </c>
       <c r="FQ10" s="34">
         <v>0.02</v>
       </c>
       <c r="FR10" s="34">
         <v>0.02</v>
       </c>
       <c r="FS10" s="34">
         <v>0.02</v>
       </c>
       <c r="FT10" s="34">
         <v>0.02</v>
       </c>
       <c r="FU10" s="34">
         <v>0.02</v>
       </c>
       <c r="FV10" s="34">
         <v>0.02</v>
       </c>
+      <c r="FW10" s="34">
+        <v>0.02</v>
+      </c>
     </row>
-    <row r="11" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="14">
         <v>0.21</v>
       </c>
       <c r="D11" s="14">
         <v>0.22</v>
       </c>
       <c r="E11" s="14">
         <v>0.2</v>
       </c>
       <c r="F11" s="14">
         <v>0.21</v>
       </c>
       <c r="G11" s="14">
         <v>0.22</v>
       </c>
       <c r="H11" s="14">
         <v>0.21</v>
       </c>
       <c r="I11" s="14">
         <v>0.21</v>
       </c>
       <c r="J11" s="14">
@@ -2987,52 +3004,55 @@
       </c>
       <c r="FO11" s="34">
         <v>0.01</v>
       </c>
       <c r="FP11" s="34">
         <v>0.01</v>
       </c>
       <c r="FQ11" s="34">
         <v>0.01</v>
       </c>
       <c r="FR11" s="34">
         <v>0.01</v>
       </c>
       <c r="FS11" s="34">
         <v>0.01</v>
       </c>
       <c r="FT11" s="34">
         <v>0.01</v>
       </c>
       <c r="FU11" s="34">
         <v>0.01</v>
       </c>
       <c r="FV11" s="34">
         <v>0.01</v>
       </c>
+      <c r="FW11" s="34">
+        <v>0.01</v>
+      </c>
     </row>
-    <row r="12" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="14">
         <v>0.27</v>
       </c>
       <c r="D12" s="14">
         <v>0.26</v>
       </c>
       <c r="E12" s="14">
         <v>0.26</v>
       </c>
       <c r="F12" s="14">
         <v>0.28000000000000003</v>
       </c>
       <c r="G12" s="14">
         <v>0.26</v>
       </c>
       <c r="H12" s="14">
         <v>0.26</v>
       </c>
       <c r="I12" s="14">
         <v>0.25</v>
       </c>
       <c r="J12" s="14">
@@ -3520,52 +3540,55 @@
       </c>
       <c r="FO12" s="34">
         <v>0.17</v>
       </c>
       <c r="FP12" s="34">
         <v>0.17</v>
       </c>
       <c r="FQ12" s="34">
         <v>0.17</v>
       </c>
       <c r="FR12" s="34">
         <v>0.17</v>
       </c>
       <c r="FS12" s="34">
         <v>0.17</v>
       </c>
       <c r="FT12" s="34">
         <v>0.17</v>
       </c>
       <c r="FU12" s="34">
         <v>0.17</v>
       </c>
       <c r="FV12" s="34">
         <v>0.17</v>
       </c>
+      <c r="FW12" s="34">
+        <v>0.17</v>
+      </c>
     </row>
-    <row r="13" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="14">
         <v>3.32</v>
       </c>
       <c r="D13" s="14">
         <v>3.31</v>
       </c>
       <c r="E13" s="14">
         <v>3.49</v>
       </c>
       <c r="F13" s="14">
         <v>3.39</v>
       </c>
       <c r="G13" s="14">
         <v>3.4</v>
       </c>
       <c r="H13" s="14">
         <v>3.44</v>
       </c>
       <c r="I13" s="14">
         <v>3.32</v>
       </c>
       <c r="J13" s="14">
@@ -4053,52 +4076,55 @@
       </c>
       <c r="FO13" s="34">
         <v>1.64</v>
       </c>
       <c r="FP13" s="34">
         <v>1.36</v>
       </c>
       <c r="FQ13" s="34">
         <v>1.4</v>
       </c>
       <c r="FR13" s="34">
         <v>1.67</v>
       </c>
       <c r="FS13" s="34">
         <v>1.33</v>
       </c>
       <c r="FT13" s="34">
         <v>1.44</v>
       </c>
       <c r="FU13" s="34">
         <v>1.54</v>
       </c>
       <c r="FV13" s="34">
         <v>1.41</v>
       </c>
+      <c r="FW13" s="34">
+        <v>1.26</v>
+      </c>
     </row>
-    <row r="14" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="14"/>
       <c r="R14" s="14"/>
       <c r="S14" s="14"/>
       <c r="T14" s="14"/>
       <c r="U14" s="14"/>
       <c r="V14" s="14"/>
       <c r="W14" s="14"/>
       <c r="X14" s="14"/>
@@ -4320,52 +4346,55 @@
       </c>
       <c r="FO14" s="34">
         <v>1.84</v>
       </c>
       <c r="FP14" s="34">
         <v>1.69</v>
       </c>
       <c r="FQ14" s="34">
         <v>1.7</v>
       </c>
       <c r="FR14" s="34">
         <v>1.74</v>
       </c>
       <c r="FS14" s="34">
         <v>1.67</v>
       </c>
       <c r="FT14" s="34">
         <v>1.6</v>
       </c>
       <c r="FU14" s="34">
         <v>1.68</v>
       </c>
       <c r="FV14" s="34">
         <v>1.75</v>
       </c>
+      <c r="FW14" s="34">
+        <v>1.7</v>
+      </c>
     </row>
-    <row r="15" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="14"/>
       <c r="O15" s="14"/>
       <c r="P15" s="14"/>
       <c r="Q15" s="14"/>
       <c r="R15" s="14"/>
       <c r="S15" s="14"/>
       <c r="T15" s="14"/>
       <c r="U15" s="14"/>
       <c r="V15" s="14"/>
       <c r="W15" s="14"/>
       <c r="X15" s="14"/>
@@ -4587,52 +4616,55 @@
       </c>
       <c r="FO15" s="34">
         <v>1.74</v>
       </c>
       <c r="FP15" s="34">
         <v>1.1299999999999999</v>
       </c>
       <c r="FQ15" s="34">
         <v>1.1000000000000001</v>
       </c>
       <c r="FR15" s="34">
         <v>1.64</v>
       </c>
       <c r="FS15" s="34">
         <v>1.02</v>
       </c>
       <c r="FT15" s="34">
         <v>0.82</v>
       </c>
       <c r="FU15" s="34">
         <v>1.36</v>
       </c>
       <c r="FV15" s="34">
         <v>0.93</v>
       </c>
+      <c r="FW15" s="34">
+        <v>0.81</v>
+      </c>
     </row>
-    <row r="16" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="14"/>
       <c r="T16" s="14"/>
       <c r="U16" s="14"/>
       <c r="V16" s="14"/>
       <c r="W16" s="14"/>
       <c r="X16" s="14"/>
@@ -4854,52 +4886,55 @@
       </c>
       <c r="FO16" s="34">
         <v>1.47</v>
       </c>
       <c r="FP16" s="34">
         <v>1.39</v>
       </c>
       <c r="FQ16" s="34">
         <v>1.44</v>
       </c>
       <c r="FR16" s="34">
         <v>1.56</v>
       </c>
       <c r="FS16" s="34">
         <v>1.48</v>
       </c>
       <c r="FT16" s="34">
         <v>1.53</v>
       </c>
       <c r="FU16" s="34">
         <v>1.73</v>
       </c>
       <c r="FV16" s="34">
         <v>1.56</v>
       </c>
+      <c r="FW16" s="34">
+        <v>1.25</v>
+      </c>
     </row>
-    <row r="17" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
       <c r="N17" s="14"/>
       <c r="O17" s="14"/>
       <c r="P17" s="14"/>
       <c r="Q17" s="14"/>
       <c r="R17" s="14"/>
       <c r="S17" s="14"/>
       <c r="T17" s="14"/>
       <c r="U17" s="14"/>
       <c r="V17" s="14"/>
       <c r="W17" s="14"/>
       <c r="X17" s="14"/>
@@ -5121,52 +5156,55 @@
       </c>
       <c r="FO17" s="34">
         <v>1.02</v>
       </c>
       <c r="FP17" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="FQ17" s="34">
         <v>1.65</v>
       </c>
       <c r="FR17" s="34">
         <v>1.93</v>
       </c>
       <c r="FS17" s="34">
         <v>0.98</v>
       </c>
       <c r="FT17" s="34">
         <v>2.0299999999999998</v>
       </c>
       <c r="FU17" s="34">
         <v>1.32</v>
       </c>
       <c r="FV17" s="34">
         <v>1.1599999999999999</v>
       </c>
+      <c r="FW17" s="34">
+        <v>0.94</v>
+      </c>
     </row>
-    <row r="18" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="14"/>
       <c r="O18" s="14"/>
       <c r="P18" s="14"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="14"/>
       <c r="S18" s="14"/>
       <c r="T18" s="14"/>
       <c r="U18" s="14"/>
       <c r="V18" s="14"/>
       <c r="W18" s="14"/>
       <c r="X18" s="14"/>
@@ -5388,52 +5426,55 @@
       </c>
       <c r="FO18" s="34">
         <v>0.56999999999999995</v>
       </c>
       <c r="FP18" s="34">
         <v>0.65</v>
       </c>
       <c r="FQ18" s="34">
         <v>0.56999999999999995</v>
       </c>
       <c r="FR18" s="34">
         <v>1.08</v>
       </c>
       <c r="FS18" s="34">
         <v>0.71</v>
       </c>
       <c r="FT18" s="34">
         <v>0.54</v>
       </c>
       <c r="FU18" s="34">
         <v>0.54</v>
       </c>
       <c r="FV18" s="34">
         <v>0.96</v>
       </c>
+      <c r="FW18" s="34">
+        <v>0.82</v>
+      </c>
     </row>
-    <row r="19" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="14">
         <v>2.9</v>
       </c>
       <c r="D19" s="14">
         <v>3.81</v>
       </c>
       <c r="E19" s="14">
         <v>4.2699999999999996</v>
       </c>
       <c r="F19" s="14">
         <v>4.4800000000000004</v>
       </c>
       <c r="G19" s="14">
         <v>3.25</v>
       </c>
       <c r="H19" s="14">
         <v>3.93</v>
       </c>
       <c r="I19" s="14">
         <v>3.76</v>
       </c>
       <c r="J19" s="14">
@@ -5921,52 +5962,55 @@
       </c>
       <c r="FO19" s="34">
         <v>1.67</v>
       </c>
       <c r="FP19" s="34">
         <v>1.73</v>
       </c>
       <c r="FQ19" s="34">
         <v>1.7</v>
       </c>
       <c r="FR19" s="34">
         <v>1.66</v>
       </c>
       <c r="FS19" s="34">
         <v>1.78</v>
       </c>
       <c r="FT19" s="34">
         <v>1.67</v>
       </c>
       <c r="FU19" s="34">
         <v>1.95</v>
       </c>
       <c r="FV19" s="34">
         <v>1.96</v>
       </c>
+      <c r="FW19" s="34">
+        <v>2.04</v>
+      </c>
     </row>
-    <row r="20" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="14">
         <v>2.9</v>
       </c>
       <c r="D20" s="14">
         <v>3.81</v>
       </c>
       <c r="E20" s="14">
         <v>4.2699999999999996</v>
       </c>
       <c r="F20" s="14">
         <v>4.4800000000000004</v>
       </c>
       <c r="G20" s="14">
         <v>3.25</v>
       </c>
       <c r="H20" s="14">
         <v>3.93</v>
       </c>
       <c r="I20" s="14">
         <v>3.76</v>
       </c>
       <c r="J20" s="14">
@@ -6454,52 +6498,55 @@
       </c>
       <c r="FO20" s="34">
         <v>1.67</v>
       </c>
       <c r="FP20" s="34">
         <v>1.73</v>
       </c>
       <c r="FQ20" s="34">
         <v>1.7</v>
       </c>
       <c r="FR20" s="34">
         <v>1.66</v>
       </c>
       <c r="FS20" s="34">
         <v>1.78</v>
       </c>
       <c r="FT20" s="34">
         <v>1.67</v>
       </c>
       <c r="FU20" s="34">
         <v>1.95</v>
       </c>
       <c r="FV20" s="34">
         <v>1.96</v>
       </c>
+      <c r="FW20" s="34">
+        <v>2.04</v>
+      </c>
     </row>
-    <row r="21" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="H21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="J21" s="14" t="s">
@@ -6987,52 +7034,55 @@
       </c>
       <c r="FO21" s="34" t="s">
         <v>7</v>
       </c>
       <c r="FP21" s="34" t="s">
         <v>7</v>
       </c>
       <c r="FQ21" s="34" t="s">
         <v>7</v>
       </c>
       <c r="FR21" s="34" t="s">
         <v>7</v>
       </c>
       <c r="FS21" s="34" t="s">
         <v>7</v>
       </c>
       <c r="FT21" s="34" t="s">
         <v>7</v>
       </c>
       <c r="FU21" s="34" t="s">
         <v>7</v>
       </c>
       <c r="FV21" s="34" t="s">
         <v>7</v>
       </c>
+      <c r="FW21" s="34" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="22" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
       <c r="T22" s="14"/>
       <c r="U22" s="14"/>
       <c r="V22" s="14"/>
       <c r="W22" s="14"/>
       <c r="X22" s="14"/>
@@ -7168,52 +7218,53 @@
       <c r="EX22" s="15"/>
       <c r="EY22" s="15"/>
       <c r="EZ22" s="15"/>
       <c r="FA22" s="15"/>
       <c r="FB22" s="15"/>
       <c r="FC22" s="15"/>
       <c r="FD22" s="15"/>
       <c r="FE22" s="15"/>
       <c r="FF22" s="15"/>
       <c r="FG22" s="15"/>
       <c r="FH22" s="15"/>
       <c r="FI22" s="15"/>
       <c r="FJ22" s="15"/>
       <c r="FK22" s="15"/>
       <c r="FL22" s="34"/>
       <c r="FM22" s="34"/>
       <c r="FN22" s="34"/>
       <c r="FO22" s="34"/>
       <c r="FP22" s="34"/>
       <c r="FQ22" s="34"/>
       <c r="FR22" s="34"/>
       <c r="FS22" s="34"/>
       <c r="FT22" s="34"/>
       <c r="FU22" s="34"/>
       <c r="FV22" s="34"/>
+      <c r="FW22" s="34"/>
     </row>
-    <row r="23" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="14">
         <v>0.56999999999999995</v>
       </c>
       <c r="D23" s="14">
         <v>0.55000000000000004</v>
       </c>
       <c r="E23" s="14">
         <v>0.52</v>
       </c>
       <c r="F23" s="14">
         <v>0.53</v>
       </c>
       <c r="G23" s="14">
         <v>0.53</v>
       </c>
       <c r="H23" s="14">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="14">
         <v>0.53</v>
       </c>
       <c r="J23" s="14">
@@ -7701,52 +7752,55 @@
       </c>
       <c r="FO23" s="34">
         <v>0.12</v>
       </c>
       <c r="FP23" s="34">
         <v>0.13</v>
       </c>
       <c r="FQ23" s="34">
         <v>0.13</v>
       </c>
       <c r="FR23" s="34">
         <v>0.14000000000000001</v>
       </c>
       <c r="FS23" s="34">
         <v>0.12</v>
       </c>
       <c r="FT23" s="34">
         <v>0.13</v>
       </c>
       <c r="FU23" s="34">
         <v>0.15</v>
       </c>
       <c r="FV23" s="34">
         <v>0.16</v>
       </c>
+      <c r="FW23" s="34">
+        <v>0.19</v>
+      </c>
     </row>
-    <row r="24" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="14">
         <v>0.55000000000000004</v>
       </c>
       <c r="D24" s="14">
         <v>0.55000000000000004</v>
       </c>
       <c r="E24" s="14">
         <v>0.51</v>
       </c>
       <c r="F24" s="14">
         <v>0.52</v>
       </c>
       <c r="G24" s="14">
         <v>0.53</v>
       </c>
       <c r="H24" s="14">
         <v>0.53</v>
       </c>
       <c r="I24" s="14">
         <v>0.5</v>
       </c>
       <c r="J24" s="14">
@@ -8234,52 +8288,55 @@
       </c>
       <c r="FO24" s="34">
         <v>0.04</v>
       </c>
       <c r="FP24" s="34">
         <v>0.03</v>
       </c>
       <c r="FQ24" s="34">
         <v>0.03</v>
       </c>
       <c r="FR24" s="34">
         <v>0.04</v>
       </c>
       <c r="FS24" s="34">
         <v>0.03</v>
       </c>
       <c r="FT24" s="34">
         <v>0.03</v>
       </c>
       <c r="FU24" s="34">
         <v>0.03</v>
       </c>
       <c r="FV24" s="34">
         <v>0.03</v>
       </c>
+      <c r="FW24" s="34">
+        <v>0.03</v>
+      </c>
     </row>
-    <row r="25" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="14">
         <v>0.73</v>
       </c>
       <c r="D25" s="14">
         <v>0.56999999999999995</v>
       </c>
       <c r="E25" s="14">
         <v>0.6</v>
       </c>
       <c r="F25" s="14">
         <v>0.68</v>
       </c>
       <c r="G25" s="14">
         <v>0.59</v>
       </c>
       <c r="H25" s="14">
         <v>0.67</v>
       </c>
       <c r="I25" s="14">
         <v>0.81</v>
       </c>
       <c r="J25" s="14">
@@ -8767,52 +8824,55 @@
       </c>
       <c r="FO25" s="34">
         <v>1.55</v>
       </c>
       <c r="FP25" s="34">
         <v>1.59</v>
       </c>
       <c r="FQ25" s="34">
         <v>1.59</v>
       </c>
       <c r="FR25" s="34">
         <v>1.63</v>
       </c>
       <c r="FS25" s="34">
         <v>1.57</v>
       </c>
       <c r="FT25" s="34">
         <v>1.57</v>
       </c>
       <c r="FU25" s="34">
         <v>1.76</v>
       </c>
       <c r="FV25" s="34">
         <v>1.78</v>
       </c>
+      <c r="FW25" s="34">
+        <v>1.85</v>
+      </c>
     </row>
-    <row r="26" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="14">
         <v>2.59</v>
       </c>
       <c r="D26" s="14">
         <v>2.95</v>
       </c>
       <c r="E26" s="14">
         <v>2.88</v>
       </c>
       <c r="F26" s="14">
         <v>2.41</v>
       </c>
       <c r="G26" s="14">
         <v>2.1</v>
       </c>
       <c r="H26" s="14">
         <v>2.69</v>
       </c>
       <c r="I26" s="14">
         <v>2.44</v>
       </c>
       <c r="J26" s="14">
@@ -9300,52 +9360,55 @@
       </c>
       <c r="FO26" s="34">
         <v>1.82</v>
       </c>
       <c r="FP26" s="34">
         <v>1.81</v>
       </c>
       <c r="FQ26" s="34">
         <v>1.8</v>
       </c>
       <c r="FR26" s="34">
         <v>1.82</v>
       </c>
       <c r="FS26" s="34">
         <v>1.83</v>
       </c>
       <c r="FT26" s="34">
         <v>1.84</v>
       </c>
       <c r="FU26" s="34">
         <v>1.96</v>
       </c>
       <c r="FV26" s="34">
         <v>2.0299999999999998</v>
       </c>
+      <c r="FW26" s="34">
+        <v>2.04</v>
+      </c>
     </row>
-    <row r="27" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="14"/>
       <c r="L27" s="14"/>
       <c r="M27" s="14"/>
       <c r="N27" s="14"/>
       <c r="O27" s="14"/>
       <c r="P27" s="14"/>
       <c r="Q27" s="14"/>
       <c r="R27" s="14"/>
       <c r="S27" s="14"/>
       <c r="T27" s="14"/>
       <c r="U27" s="14"/>
       <c r="V27" s="14"/>
       <c r="W27" s="14"/>
       <c r="X27" s="14"/>
@@ -9567,52 +9630,55 @@
       </c>
       <c r="FO27" s="34">
         <v>1.8</v>
       </c>
       <c r="FP27" s="34">
         <v>1.8</v>
       </c>
       <c r="FQ27" s="34">
         <v>1.79</v>
       </c>
       <c r="FR27" s="34">
         <v>1.81</v>
       </c>
       <c r="FS27" s="34">
         <v>1.81</v>
       </c>
       <c r="FT27" s="34">
         <v>1.8</v>
       </c>
       <c r="FU27" s="34">
         <v>1.92</v>
       </c>
       <c r="FV27" s="34">
         <v>2</v>
       </c>
+      <c r="FW27" s="34">
+        <v>2.02</v>
+      </c>
     </row>
-    <row r="28" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="14"/>
       <c r="O28" s="14"/>
       <c r="P28" s="14"/>
       <c r="Q28" s="14"/>
       <c r="R28" s="14"/>
       <c r="S28" s="14"/>
       <c r="T28" s="14"/>
       <c r="U28" s="14"/>
       <c r="V28" s="14"/>
       <c r="W28" s="14"/>
       <c r="X28" s="14"/>
@@ -9834,52 +9900,55 @@
       </c>
       <c r="FO28" s="34">
         <v>2</v>
       </c>
       <c r="FP28" s="34">
         <v>1.94</v>
       </c>
       <c r="FQ28" s="34">
         <v>1.86</v>
       </c>
       <c r="FR28" s="34">
         <v>1.85</v>
       </c>
       <c r="FS28" s="34">
         <v>2.06</v>
       </c>
       <c r="FT28" s="34">
         <v>2.15</v>
       </c>
       <c r="FU28" s="34">
         <v>2.2000000000000002</v>
       </c>
       <c r="FV28" s="34">
         <v>2.2799999999999998</v>
       </c>
+      <c r="FW28" s="34">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
-    <row r="29" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="14"/>
       <c r="O29" s="14"/>
       <c r="P29" s="14"/>
       <c r="Q29" s="14"/>
       <c r="R29" s="14"/>
       <c r="S29" s="14"/>
       <c r="T29" s="14"/>
       <c r="U29" s="14"/>
       <c r="V29" s="14"/>
       <c r="W29" s="14"/>
       <c r="X29" s="14"/>
@@ -10099,54 +10168,57 @@
       <c r="FN29" s="34">
         <v>2.04</v>
       </c>
       <c r="FO29" s="34">
         <v>2.0699999999999998</v>
       </c>
       <c r="FP29" s="34">
         <v>1.9</v>
       </c>
       <c r="FQ29" s="34">
         <v>2.13</v>
       </c>
       <c r="FR29" s="34">
         <v>2.16</v>
       </c>
       <c r="FS29" s="34">
         <v>2.27</v>
       </c>
       <c r="FT29" s="34">
         <v>2.42</v>
       </c>
       <c r="FU29" s="34">
         <v>2.46</v>
       </c>
       <c r="FV29" s="34">
-        <v>2.4300000000000002</v>
+        <v>2.44</v>
+      </c>
+      <c r="FW29" s="34">
+        <v>2.44</v>
       </c>
     </row>
-    <row r="30" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
       <c r="N30" s="14"/>
       <c r="O30" s="14"/>
       <c r="P30" s="14"/>
       <c r="Q30" s="14"/>
       <c r="R30" s="14"/>
       <c r="S30" s="14"/>
       <c r="T30" s="14"/>
       <c r="U30" s="14"/>
       <c r="V30" s="14"/>
       <c r="W30" s="14"/>
       <c r="X30" s="14"/>
@@ -10368,52 +10440,55 @@
       </c>
       <c r="FO30" s="34">
         <v>1.81</v>
       </c>
       <c r="FP30" s="34">
         <v>1.67</v>
       </c>
       <c r="FQ30" s="34">
         <v>1.77</v>
       </c>
       <c r="FR30" s="34">
         <v>2.83</v>
       </c>
       <c r="FS30" s="34">
         <v>0.02</v>
       </c>
       <c r="FT30" s="34">
         <v>1.66</v>
       </c>
       <c r="FU30" s="34">
         <v>2.0299999999999998</v>
       </c>
       <c r="FV30" s="34">
         <v>1.89</v>
       </c>
+      <c r="FW30" s="34">
+        <v>2.54</v>
+      </c>
     </row>
-    <row r="31" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
       <c r="M31" s="14"/>
       <c r="N31" s="14"/>
       <c r="O31" s="14"/>
       <c r="P31" s="14"/>
       <c r="Q31" s="14"/>
       <c r="R31" s="14"/>
       <c r="S31" s="14"/>
       <c r="T31" s="14"/>
       <c r="U31" s="14"/>
       <c r="V31" s="14"/>
       <c r="W31" s="14"/>
       <c r="X31" s="14"/>
@@ -10635,52 +10710,55 @@
       </c>
       <c r="FO31" s="34">
         <v>0.47</v>
       </c>
       <c r="FP31" s="34">
         <v>1.88</v>
       </c>
       <c r="FQ31" s="34">
         <v>0.25</v>
       </c>
       <c r="FR31" s="34">
         <v>1.33</v>
       </c>
       <c r="FS31" s="34">
         <v>1.04</v>
       </c>
       <c r="FT31" s="34">
         <v>0.78</v>
       </c>
       <c r="FU31" s="34">
         <v>1.75</v>
       </c>
       <c r="FV31" s="34">
         <v>1.73</v>
       </c>
+      <c r="FW31" s="34">
+        <v>1.1599999999999999</v>
+      </c>
     </row>
-    <row r="32" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>7</v>
       </c>
       <c r="G32" s="18">
         <v>0.2</v>
       </c>
       <c r="H32" s="18" t="s">
         <v>7</v>
       </c>
       <c r="I32" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J32" s="18">
@@ -11168,120 +11246,129 @@
       </c>
       <c r="FO32" s="35" t="s">
         <v>7</v>
       </c>
       <c r="FP32" s="35" t="s">
         <v>7</v>
       </c>
       <c r="FQ32" s="35" t="s">
         <v>7</v>
       </c>
       <c r="FR32" s="35" t="s">
         <v>7</v>
       </c>
       <c r="FS32" s="35" t="s">
         <v>7</v>
       </c>
       <c r="FT32" s="35" t="s">
         <v>7</v>
       </c>
       <c r="FU32" s="35" t="s">
         <v>7</v>
       </c>
       <c r="FV32" s="35" t="s">
         <v>7</v>
       </c>
+      <c r="FW32" s="35" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="33" spans="2:178" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EF33" s="4"/>
       <c r="FL33" s="36"/>
       <c r="FM33" s="36"/>
       <c r="FN33" s="36"/>
       <c r="FO33" s="36"/>
       <c r="FP33" s="36"/>
       <c r="FQ33" s="36"/>
       <c r="FR33" s="36"/>
       <c r="FS33" s="36"/>
       <c r="FT33" s="36"/>
       <c r="FU33" s="36"/>
       <c r="FV33" s="36"/>
+      <c r="FW33" s="36"/>
     </row>
-    <row r="34" spans="2:178" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="19"/>
       <c r="EF34" s="4"/>
       <c r="FL34" s="36"/>
       <c r="FM34" s="36"/>
       <c r="FN34" s="36"/>
       <c r="FO34" s="36"/>
       <c r="FP34" s="36"/>
       <c r="FQ34" s="36"/>
       <c r="FR34" s="36"/>
       <c r="FS34" s="36"/>
       <c r="FT34" s="36"/>
       <c r="FU34" s="36"/>
       <c r="FV34" s="36"/>
+      <c r="FW34" s="36"/>
     </row>
-    <row r="35" spans="2:178" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:179" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="8" t="s">
         <v>4</v>
       </c>
       <c r="FL35" s="36"/>
       <c r="FM35" s="36"/>
       <c r="FN35" s="36"/>
       <c r="FO35" s="36"/>
       <c r="FP35" s="36"/>
       <c r="FQ35" s="36"/>
       <c r="FR35" s="36"/>
       <c r="FS35" s="36"/>
       <c r="FT35" s="36"/>
       <c r="FU35" s="36"/>
       <c r="FV35" s="36"/>
+      <c r="FW35" s="36"/>
     </row>
-    <row r="36" spans="2:178" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:179" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="12" t="s">
         <v>5</v>
       </c>
       <c r="EF36" s="33"/>
       <c r="EG36" s="28"/>
       <c r="EK36" s="30"/>
       <c r="EL36" s="30"/>
       <c r="EV36" s="32"/>
       <c r="FL36" s="32"/>
       <c r="FM36" s="32"/>
       <c r="FN36" s="32"/>
       <c r="FO36" s="32"/>
       <c r="FP36" s="32"/>
       <c r="FQ36" s="32"/>
       <c r="FR36" s="32"/>
       <c r="FS36" s="32"/>
       <c r="FT36" s="32"/>
       <c r="FU36" s="32"/>
       <c r="FV36" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="FW36" s="32" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="37" spans="2:178" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:179" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="1"/>
       <c r="C37" s="2">
         <v>40908</v>
       </c>
       <c r="D37" s="2">
         <v>40939</v>
       </c>
       <c r="E37" s="2">
         <v>40968</v>
       </c>
       <c r="F37" s="2">
         <v>40999</v>
       </c>
       <c r="G37" s="2">
         <v>41029</v>
       </c>
       <c r="H37" s="2">
         <v>41060</v>
       </c>
       <c r="I37" s="2">
         <v>41090</v>
       </c>
       <c r="J37" s="2">
         <v>41121</v>
       </c>
@@ -11767,52 +11854,55 @@
       </c>
       <c r="FO37" s="2">
         <v>46022</v>
       </c>
       <c r="FP37" s="2">
         <v>46053</v>
       </c>
       <c r="FQ37" s="2">
         <v>46081</v>
       </c>
       <c r="FR37" s="2">
         <v>46112</v>
       </c>
       <c r="FS37" s="2">
         <v>46142</v>
       </c>
       <c r="FT37" s="2">
         <v>46173</v>
       </c>
       <c r="FU37" s="2">
         <v>46203</v>
       </c>
       <c r="FV37" s="2">
         <v>46234</v>
       </c>
+      <c r="FW37" s="2">
+        <v>46265</v>
+      </c>
     </row>
-    <row r="38" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
       <c r="O38" s="21"/>
       <c r="P38" s="21"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="21"/>
       <c r="S38" s="21"/>
       <c r="T38" s="21"/>
       <c r="U38" s="21"/>
       <c r="V38" s="21"/>
       <c r="W38" s="21"/>
       <c r="X38" s="21"/>
@@ -11917,52 +12007,53 @@
       <c r="DS38" s="21"/>
       <c r="DT38" s="21"/>
       <c r="DU38" s="21"/>
       <c r="DV38" s="21"/>
       <c r="DW38" s="21"/>
       <c r="DX38" s="21"/>
       <c r="DY38" s="21"/>
       <c r="DZ38" s="21"/>
       <c r="EA38" s="21"/>
       <c r="EB38" s="21"/>
       <c r="EC38" s="21"/>
       <c r="ED38" s="21"/>
       <c r="EE38" s="21"/>
       <c r="EF38" s="21"/>
       <c r="FL38" s="37"/>
       <c r="FM38" s="37"/>
       <c r="FN38" s="37"/>
       <c r="FO38" s="37"/>
       <c r="FP38" s="37"/>
       <c r="FQ38" s="37"/>
       <c r="FR38" s="37"/>
       <c r="FS38" s="37"/>
       <c r="FT38" s="37"/>
       <c r="FU38" s="37"/>
       <c r="FV38" s="37"/>
+      <c r="FW38" s="37"/>
     </row>
-    <row r="39" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C39" s="21">
         <v>4633.5493650099997</v>
       </c>
       <c r="D39" s="21">
         <v>4393.8880141999998</v>
       </c>
       <c r="E39" s="21">
         <v>4601.6208819699996</v>
       </c>
       <c r="F39" s="21">
         <v>4075.6725490500003</v>
       </c>
       <c r="G39" s="21">
         <v>4571.86922486</v>
       </c>
       <c r="H39" s="21">
         <v>4506.4366569599997</v>
       </c>
       <c r="I39" s="21">
         <v>4539.38520866</v>
       </c>
       <c r="J39" s="21">
@@ -12450,52 +12541,55 @@
       </c>
       <c r="FO39" s="37">
         <v>30715.656060369998</v>
       </c>
       <c r="FP39" s="37">
         <v>30484.810263759999</v>
       </c>
       <c r="FQ39" s="37">
         <v>30496.974884790001</v>
       </c>
       <c r="FR39" s="37">
         <v>30510.378449029999</v>
       </c>
       <c r="FS39" s="37">
         <v>30622.783451949999</v>
       </c>
       <c r="FT39" s="37">
         <v>30833.294129540001</v>
       </c>
       <c r="FU39" s="37">
         <v>31603.609018380001</v>
       </c>
       <c r="FV39" s="37">
         <v>32338.353435860001</v>
       </c>
+      <c r="FW39" s="37">
+        <v>32896.103899130001</v>
+      </c>
     </row>
-    <row r="40" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="21">
         <v>2368.4689933299996</v>
       </c>
       <c r="D40" s="21">
         <v>2142.9135507999999</v>
       </c>
       <c r="E40" s="21">
         <v>2355.7603457500004</v>
       </c>
       <c r="F40" s="21">
         <v>2060.8196741800002</v>
       </c>
       <c r="G40" s="21">
         <v>2379.3950445500004</v>
       </c>
       <c r="H40" s="21">
         <v>2324.06455942</v>
       </c>
       <c r="I40" s="21">
         <v>2341.6359399500002</v>
       </c>
       <c r="J40" s="21">
@@ -12983,52 +13077,55 @@
       </c>
       <c r="FO40" s="37">
         <v>29199.914695740001</v>
       </c>
       <c r="FP40" s="37">
         <v>28961.217950720002</v>
       </c>
       <c r="FQ40" s="37">
         <v>28973.252919769999</v>
       </c>
       <c r="FR40" s="37">
         <v>28965.550754900003</v>
       </c>
       <c r="FS40" s="37">
         <v>29065.817401700002</v>
       </c>
       <c r="FT40" s="37">
         <v>29202.470099419999</v>
       </c>
       <c r="FU40" s="37">
         <v>29982.010772729998</v>
       </c>
       <c r="FV40" s="37">
         <v>30592.7647483</v>
       </c>
+      <c r="FW40" s="37">
+        <v>31222.39364672</v>
+      </c>
     </row>
-    <row r="41" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="21">
         <v>2264.87854827</v>
       </c>
       <c r="D41" s="21">
         <v>2250.7758377300001</v>
       </c>
       <c r="E41" s="21">
         <v>2245.6387052999999</v>
       </c>
       <c r="F41" s="21">
         <v>2014.6262314000001</v>
       </c>
       <c r="G41" s="21">
         <v>2192.26053585</v>
       </c>
       <c r="H41" s="21">
         <v>2182.1621166499999</v>
       </c>
       <c r="I41" s="21">
         <v>2197.5354075099999</v>
       </c>
       <c r="J41" s="21">
@@ -13516,52 +13613,55 @@
       </c>
       <c r="FO41" s="37">
         <v>1515.7413646300001</v>
       </c>
       <c r="FP41" s="37">
         <v>1523.5923130399999</v>
       </c>
       <c r="FQ41" s="37">
         <v>1523.72196502</v>
       </c>
       <c r="FR41" s="37">
         <v>1544.8276941300001</v>
       </c>
       <c r="FS41" s="37">
         <v>1556.9660502500001</v>
       </c>
       <c r="FT41" s="37">
         <v>1630.8240301199999</v>
       </c>
       <c r="FU41" s="37">
         <v>1621.5982456500001</v>
       </c>
       <c r="FV41" s="37">
         <v>1745.5886875599999</v>
       </c>
+      <c r="FW41" s="37">
+        <v>1673.7102524100001</v>
+      </c>
     </row>
-    <row r="42" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="21">
         <v>1140.5326148199999</v>
       </c>
       <c r="D42" s="21">
         <v>1050.1441457400001</v>
       </c>
       <c r="E42" s="21">
         <v>1036.1144870999999</v>
       </c>
       <c r="F42" s="21">
         <v>1012.17652165</v>
       </c>
       <c r="G42" s="21">
         <v>900.66128355000001</v>
       </c>
       <c r="H42" s="21">
         <v>1008.59973064</v>
       </c>
       <c r="I42" s="21">
         <v>778.12664881000001</v>
       </c>
       <c r="J42" s="21">
@@ -14049,52 +14149,55 @@
       </c>
       <c r="FO42" s="37">
         <v>1320.46373346</v>
       </c>
       <c r="FP42" s="37">
         <v>981.45069120000005</v>
       </c>
       <c r="FQ42" s="37">
         <v>967.46387221999998</v>
       </c>
       <c r="FR42" s="37">
         <v>1389.5685204400002</v>
       </c>
       <c r="FS42" s="37">
         <v>1018.4604879</v>
       </c>
       <c r="FT42" s="37">
         <v>951.14319925999996</v>
       </c>
       <c r="FU42" s="37">
         <v>1103.8842878</v>
       </c>
       <c r="FV42" s="37">
         <v>1024.1713096000001</v>
       </c>
+      <c r="FW42" s="37">
+        <v>701.40671854999994</v>
+      </c>
     </row>
-    <row r="43" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="21"/>
       <c r="D43" s="21"/>
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
       <c r="N43" s="21"/>
       <c r="O43" s="21"/>
       <c r="P43" s="21"/>
       <c r="Q43" s="21"/>
       <c r="R43" s="21"/>
       <c r="S43" s="21"/>
       <c r="T43" s="21"/>
       <c r="U43" s="21"/>
       <c r="V43" s="21"/>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
@@ -14316,52 +14419,55 @@
       </c>
       <c r="FO43" s="37">
         <v>331.63349058999995</v>
       </c>
       <c r="FP43" s="37">
         <v>299.46309274000004</v>
       </c>
       <c r="FQ43" s="37">
         <v>251.93502699000001</v>
       </c>
       <c r="FR43" s="37">
         <v>295.02839666</v>
       </c>
       <c r="FS43" s="37">
         <v>328.01539026</v>
       </c>
       <c r="FT43" s="37">
         <v>245.11688472</v>
       </c>
       <c r="FU43" s="37">
         <v>305.44069628</v>
       </c>
       <c r="FV43" s="37">
         <v>396.72011237999999</v>
       </c>
+      <c r="FW43" s="37">
+        <v>239.15167891999999</v>
+      </c>
     </row>
-    <row r="44" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="21"/>
       <c r="D44" s="21"/>
       <c r="E44" s="21"/>
       <c r="F44" s="21"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="21"/>
       <c r="O44" s="21"/>
       <c r="P44" s="21"/>
       <c r="Q44" s="21"/>
       <c r="R44" s="21"/>
       <c r="S44" s="21"/>
       <c r="T44" s="21"/>
       <c r="U44" s="21"/>
       <c r="V44" s="21"/>
       <c r="W44" s="21"/>
       <c r="X44" s="21"/>
@@ -14583,52 +14689,55 @@
       </c>
       <c r="FO44" s="37">
         <v>498.71063805</v>
       </c>
       <c r="FP44" s="37">
         <v>351.42345098000004</v>
       </c>
       <c r="FQ44" s="37">
         <v>342.22268470999995</v>
       </c>
       <c r="FR44" s="37">
         <v>421.99545186</v>
       </c>
       <c r="FS44" s="37">
         <v>383.01616558000001</v>
       </c>
       <c r="FT44" s="37">
         <v>230.9408742</v>
       </c>
       <c r="FU44" s="37">
         <v>389.59747572000003</v>
       </c>
       <c r="FV44" s="37">
         <v>285.81778099000002</v>
       </c>
+      <c r="FW44" s="37">
+        <v>184.96870297999999</v>
+      </c>
     </row>
-    <row r="45" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
       <c r="N45" s="21"/>
       <c r="O45" s="21"/>
       <c r="P45" s="21"/>
       <c r="Q45" s="21"/>
       <c r="R45" s="21"/>
       <c r="S45" s="21"/>
       <c r="T45" s="21"/>
       <c r="U45" s="21"/>
       <c r="V45" s="21"/>
       <c r="W45" s="21"/>
       <c r="X45" s="21"/>
@@ -14850,52 +14959,55 @@
       </c>
       <c r="FO45" s="37">
         <v>418.62556723</v>
       </c>
       <c r="FP45" s="37">
         <v>259.45315055000003</v>
       </c>
       <c r="FQ45" s="37">
         <v>236.49968182000001</v>
       </c>
       <c r="FR45" s="37">
         <v>479.30948875000001</v>
       </c>
       <c r="FS45" s="37">
         <v>238.5917196</v>
       </c>
       <c r="FT45" s="37">
         <v>322.48828180000004</v>
       </c>
       <c r="FU45" s="37">
         <v>310.77060395000001</v>
       </c>
       <c r="FV45" s="37">
         <v>231.73163478999999</v>
       </c>
+      <c r="FW45" s="37">
+        <v>211.37570642</v>
+      </c>
     </row>
-    <row r="46" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="21"/>
       <c r="D46" s="21"/>
       <c r="E46" s="21"/>
       <c r="F46" s="21"/>
       <c r="G46" s="21"/>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
       <c r="N46" s="21"/>
       <c r="O46" s="21"/>
       <c r="P46" s="21"/>
       <c r="Q46" s="21"/>
       <c r="R46" s="21"/>
       <c r="S46" s="21"/>
       <c r="T46" s="21"/>
       <c r="U46" s="21"/>
       <c r="V46" s="21"/>
       <c r="W46" s="21"/>
       <c r="X46" s="21"/>
@@ -15117,52 +15229,55 @@
       </c>
       <c r="FO46" s="37">
         <v>58.871478600000003</v>
       </c>
       <c r="FP46" s="37">
         <v>62.69018578</v>
       </c>
       <c r="FQ46" s="37">
         <v>125.43824832999999</v>
       </c>
       <c r="FR46" s="37">
         <v>179.75784544999999</v>
       </c>
       <c r="FS46" s="37">
         <v>60.551379189999999</v>
       </c>
       <c r="FT46" s="37">
         <v>142.17043396</v>
       </c>
       <c r="FU46" s="37">
         <v>89.316222330000002</v>
       </c>
       <c r="FV46" s="37">
         <v>99.405311909999995</v>
       </c>
+      <c r="FW46" s="37">
+        <v>58.299325100000004</v>
+      </c>
     </row>
-    <row r="47" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="21"/>
       <c r="D47" s="21"/>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
       <c r="N47" s="21"/>
       <c r="O47" s="21"/>
       <c r="P47" s="21"/>
       <c r="Q47" s="21"/>
       <c r="R47" s="21"/>
       <c r="S47" s="21"/>
       <c r="T47" s="21"/>
       <c r="U47" s="21"/>
       <c r="V47" s="21"/>
       <c r="W47" s="21"/>
       <c r="X47" s="21"/>
@@ -15384,52 +15499,55 @@
       </c>
       <c r="FO47" s="37">
         <v>12.62255899</v>
       </c>
       <c r="FP47" s="37">
         <v>8.4208111500000005</v>
       </c>
       <c r="FQ47" s="37">
         <v>11.368230369999999</v>
       </c>
       <c r="FR47" s="37">
         <v>13.477337720000001</v>
       </c>
       <c r="FS47" s="37">
         <v>8.2858332699999995</v>
       </c>
       <c r="FT47" s="37">
         <v>10.42672458</v>
       </c>
       <c r="FU47" s="37">
         <v>8.7592895199999994</v>
       </c>
       <c r="FV47" s="37">
         <v>10.496469529999999</v>
       </c>
+      <c r="FW47" s="37">
+        <v>7.6113051299999999</v>
+      </c>
     </row>
-    <row r="48" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="21">
         <v>2.6706959999999998E-2</v>
       </c>
       <c r="D48" s="21">
         <v>0.11763382</v>
       </c>
       <c r="E48" s="21">
         <v>0.11515638</v>
       </c>
       <c r="F48" s="21">
         <v>0.11764823999999999</v>
       </c>
       <c r="G48" s="21">
         <v>5.1612390000000001E-2</v>
       </c>
       <c r="H48" s="21">
         <v>0.11404584999999999</v>
       </c>
       <c r="I48" s="21">
         <v>6.1104210000000006E-2</v>
       </c>
       <c r="J48" s="21">
@@ -15917,52 +16035,55 @@
       </c>
       <c r="FO48" s="37">
         <v>3.5</v>
       </c>
       <c r="FP48" s="37">
         <v>3.5</v>
       </c>
       <c r="FQ48" s="37">
         <v>3.5</v>
       </c>
       <c r="FR48" s="37">
         <v>3.5</v>
       </c>
       <c r="FS48" s="37">
         <v>3.5</v>
       </c>
       <c r="FT48" s="37">
         <v>3.5</v>
       </c>
       <c r="FU48" s="37">
         <v>3.5</v>
       </c>
       <c r="FV48" s="37">
         <v>3.5</v>
       </c>
+      <c r="FW48" s="37">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="49" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="21">
         <v>2.6706959999999998E-2</v>
       </c>
       <c r="D49" s="21">
         <v>0.11763382</v>
       </c>
       <c r="E49" s="21">
         <v>0.11515638</v>
       </c>
       <c r="F49" s="21">
         <v>0.11764823999999999</v>
       </c>
       <c r="G49" s="21">
         <v>5.1612390000000001E-2</v>
       </c>
       <c r="H49" s="21">
         <v>0.11404584999999999</v>
       </c>
       <c r="I49" s="21">
         <v>6.1104210000000006E-2</v>
       </c>
       <c r="J49" s="21">
@@ -16450,52 +16571,55 @@
       </c>
       <c r="FO49" s="37">
         <v>3.5</v>
       </c>
       <c r="FP49" s="37">
         <v>3.5</v>
       </c>
       <c r="FQ49" s="37">
         <v>3.5</v>
       </c>
       <c r="FR49" s="37">
         <v>3.5</v>
       </c>
       <c r="FS49" s="37">
         <v>3.5</v>
       </c>
       <c r="FT49" s="37">
         <v>3.5</v>
       </c>
       <c r="FU49" s="37">
         <v>3.5</v>
       </c>
       <c r="FV49" s="37">
         <v>3.5</v>
       </c>
+      <c r="FW49" s="37">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="50" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E50" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F50" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G50" s="21" t="s">
         <v>7</v>
       </c>
       <c r="H50" s="21" t="s">
         <v>7</v>
       </c>
       <c r="I50" s="21" t="s">
         <v>7</v>
       </c>
       <c r="J50" s="21" t="s">
@@ -16983,52 +17107,55 @@
       </c>
       <c r="FO50" s="37" t="s">
         <v>7</v>
       </c>
       <c r="FP50" s="37" t="s">
         <v>7</v>
       </c>
       <c r="FQ50" s="37" t="s">
         <v>7</v>
       </c>
       <c r="FR50" s="37" t="s">
         <v>7</v>
       </c>
       <c r="FS50" s="37" t="s">
         <v>7</v>
       </c>
       <c r="FT50" s="37" t="s">
         <v>7</v>
       </c>
       <c r="FU50" s="37" t="s">
         <v>7</v>
       </c>
       <c r="FV50" s="37" t="s">
         <v>7</v>
       </c>
+      <c r="FW50" s="37" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="51" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="21"/>
       <c r="D51" s="21"/>
       <c r="E51" s="21"/>
       <c r="F51" s="21"/>
       <c r="G51" s="21"/>
       <c r="H51" s="21"/>
       <c r="I51" s="21"/>
       <c r="J51" s="21"/>
       <c r="K51" s="21"/>
       <c r="L51" s="21"/>
       <c r="M51" s="21"/>
       <c r="N51" s="21"/>
       <c r="O51" s="21"/>
       <c r="P51" s="21"/>
       <c r="Q51" s="21"/>
       <c r="R51" s="21"/>
       <c r="S51" s="21"/>
       <c r="T51" s="21"/>
       <c r="U51" s="21"/>
       <c r="V51" s="21"/>
       <c r="W51" s="21"/>
       <c r="X51" s="21"/>
@@ -17164,52 +17291,53 @@
       <c r="EX51" s="22"/>
       <c r="EY51" s="22"/>
       <c r="EZ51" s="22"/>
       <c r="FA51" s="22"/>
       <c r="FB51" s="22"/>
       <c r="FC51" s="22"/>
       <c r="FD51" s="22"/>
       <c r="FE51" s="22"/>
       <c r="FF51" s="22"/>
       <c r="FG51" s="22"/>
       <c r="FH51" s="22"/>
       <c r="FI51" s="22"/>
       <c r="FJ51" s="22"/>
       <c r="FK51" s="22"/>
       <c r="FL51" s="37"/>
       <c r="FM51" s="37"/>
       <c r="FN51" s="37"/>
       <c r="FO51" s="37"/>
       <c r="FP51" s="37"/>
       <c r="FQ51" s="37"/>
       <c r="FR51" s="37"/>
       <c r="FS51" s="37"/>
       <c r="FT51" s="37"/>
       <c r="FU51" s="37"/>
       <c r="FV51" s="37"/>
+      <c r="FW51" s="37"/>
     </row>
-    <row r="52" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C52" s="21">
         <v>2966.9959484299998</v>
       </c>
       <c r="D52" s="21">
         <v>2703.6265304899998</v>
       </c>
       <c r="E52" s="21">
         <v>2295.5708025599997</v>
       </c>
       <c r="F52" s="21">
         <v>2338.2565655399999</v>
       </c>
       <c r="G52" s="21">
         <v>2367.3175691699998</v>
       </c>
       <c r="H52" s="21">
         <v>2459.1797642900001</v>
       </c>
       <c r="I52" s="21">
         <v>2578.6477605800001</v>
       </c>
       <c r="J52" s="21">
@@ -17697,52 +17825,55 @@
       </c>
       <c r="FO52" s="37">
         <v>12912.905414469999</v>
       </c>
       <c r="FP52" s="37">
         <v>12451.00078645</v>
       </c>
       <c r="FQ52" s="37">
         <v>12172.668465909999</v>
       </c>
       <c r="FR52" s="37">
         <v>12300.883516989999</v>
       </c>
       <c r="FS52" s="37">
         <v>11884.77392381</v>
       </c>
       <c r="FT52" s="37">
         <v>12108.72632699</v>
       </c>
       <c r="FU52" s="37">
         <v>12691.81891217</v>
       </c>
       <c r="FV52" s="37">
         <v>13044.741265909999</v>
       </c>
+      <c r="FW52" s="37">
+        <v>13599.25916401</v>
+      </c>
     </row>
-    <row r="53" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="21">
         <v>2711.89729068</v>
       </c>
       <c r="D53" s="21">
         <v>2450.76788588</v>
       </c>
       <c r="E53" s="21">
         <v>2080.9794646999999</v>
       </c>
       <c r="F53" s="21">
         <v>2110.5157490400002</v>
       </c>
       <c r="G53" s="21">
         <v>2126.9839167499999</v>
       </c>
       <c r="H53" s="21">
         <v>2217.5044902</v>
       </c>
       <c r="I53" s="21">
         <v>2411.27953101</v>
       </c>
       <c r="J53" s="21">
@@ -18230,52 +18361,55 @@
       </c>
       <c r="FO53" s="37">
         <v>12196.78926034</v>
       </c>
       <c r="FP53" s="37">
         <v>11641.08455342</v>
       </c>
       <c r="FQ53" s="37">
         <v>11408.97965343</v>
       </c>
       <c r="FR53" s="37">
         <v>11461.626855780001</v>
       </c>
       <c r="FS53" s="37">
         <v>11174.390230110001</v>
       </c>
       <c r="FT53" s="37">
         <v>11387.10376747</v>
       </c>
       <c r="FU53" s="37">
         <v>11868.87190122</v>
       </c>
       <c r="FV53" s="37">
         <v>12038.18915814</v>
       </c>
+      <c r="FW53" s="37">
+        <v>12392.098420040002</v>
+      </c>
     </row>
-    <row r="54" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="21">
         <v>255.09865775</v>
       </c>
       <c r="D54" s="21">
         <v>252.85864459999999</v>
       </c>
       <c r="E54" s="21">
         <v>214.59133786000001</v>
       </c>
       <c r="F54" s="21">
         <v>227.74081649999999</v>
       </c>
       <c r="G54" s="21">
         <v>240.33365241999999</v>
       </c>
       <c r="H54" s="21">
         <v>241.6752741</v>
       </c>
       <c r="I54" s="21">
         <v>167.36822957999999</v>
       </c>
       <c r="J54" s="21">
@@ -18763,52 +18897,55 @@
       </c>
       <c r="FO54" s="37">
         <v>716.11615413000004</v>
       </c>
       <c r="FP54" s="37">
         <v>809.91623302999994</v>
       </c>
       <c r="FQ54" s="37">
         <v>763.68881248000002</v>
       </c>
       <c r="FR54" s="37">
         <v>839.25666121000006</v>
       </c>
       <c r="FS54" s="37">
         <v>710.38369370000009</v>
       </c>
       <c r="FT54" s="37">
         <v>721.62255951999998</v>
       </c>
       <c r="FU54" s="37">
         <v>822.94701095000005</v>
       </c>
       <c r="FV54" s="37">
         <v>1006.55210777</v>
       </c>
+      <c r="FW54" s="37">
+        <v>1207.1607439700001</v>
+      </c>
     </row>
-    <row r="55" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C55" s="21">
         <v>651.83641888</v>
       </c>
       <c r="D55" s="21">
         <v>418.86257805000002</v>
       </c>
       <c r="E55" s="21">
         <v>383.05153307</v>
       </c>
       <c r="F55" s="21">
         <v>514.33037208999997</v>
       </c>
       <c r="G55" s="21">
         <v>543.43306058999997</v>
       </c>
       <c r="H55" s="21">
         <v>457.72949226999998</v>
       </c>
       <c r="I55" s="21">
         <v>361.18188134999997</v>
       </c>
       <c r="J55" s="21">
@@ -19296,52 +19433,55 @@
       </c>
       <c r="FO55" s="37">
         <v>4012.9731378299998</v>
       </c>
       <c r="FP55" s="37">
         <v>3631.5625310500004</v>
       </c>
       <c r="FQ55" s="37">
         <v>3645.2513748599999</v>
       </c>
       <c r="FR55" s="37">
         <v>3835.9638128699999</v>
       </c>
       <c r="FS55" s="37">
         <v>3631.2056419400001</v>
       </c>
       <c r="FT55" s="37">
         <v>3306.3727610700003</v>
       </c>
       <c r="FU55" s="37">
         <v>3645.4994314400001</v>
       </c>
       <c r="FV55" s="37">
         <v>4022.4307306700002</v>
       </c>
+      <c r="FW55" s="37">
+        <v>4035.44617367</v>
+      </c>
     </row>
-    <row r="56" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
       <c r="N56" s="21"/>
       <c r="O56" s="21"/>
       <c r="P56" s="21"/>
       <c r="Q56" s="21"/>
       <c r="R56" s="21"/>
       <c r="S56" s="21"/>
       <c r="T56" s="21"/>
       <c r="U56" s="21"/>
       <c r="V56" s="21"/>
       <c r="W56" s="21"/>
       <c r="X56" s="21"/>
@@ -19563,52 +19703,55 @@
       </c>
       <c r="FO56" s="37">
         <v>3561.8275713000003</v>
       </c>
       <c r="FP56" s="37">
         <v>3355.4444971799999</v>
       </c>
       <c r="FQ56" s="37">
         <v>3293.9874226699999</v>
       </c>
       <c r="FR56" s="37">
         <v>3499.4042893400001</v>
       </c>
       <c r="FS56" s="37">
         <v>3362.9350319299997</v>
       </c>
       <c r="FT56" s="37">
         <v>2980.3935670199999</v>
       </c>
       <c r="FU56" s="37">
         <v>3286.0992638000002</v>
       </c>
       <c r="FV56" s="37">
         <v>3606.26080194</v>
       </c>
+      <c r="FW56" s="37">
+        <v>3741.9291286900002</v>
+      </c>
     </row>
-    <row r="57" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
       <c r="E57" s="21"/>
       <c r="F57" s="21"/>
       <c r="G57" s="21"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="21"/>
       <c r="N57" s="21"/>
       <c r="O57" s="21"/>
       <c r="P57" s="21"/>
       <c r="Q57" s="21"/>
       <c r="R57" s="21"/>
       <c r="S57" s="21"/>
       <c r="T57" s="21"/>
       <c r="U57" s="21"/>
       <c r="V57" s="21"/>
       <c r="W57" s="21"/>
       <c r="X57" s="21"/>
@@ -19828,54 +19971,57 @@
       <c r="FN57" s="37">
         <v>116.62670854000001</v>
       </c>
       <c r="FO57" s="37">
         <v>188.57692122</v>
       </c>
       <c r="FP57" s="37">
         <v>187.37642706</v>
       </c>
       <c r="FQ57" s="37">
         <v>217.09887413999999</v>
       </c>
       <c r="FR57" s="37">
         <v>210.43180072999999</v>
       </c>
       <c r="FS57" s="37">
         <v>159.05397963999999</v>
       </c>
       <c r="FT57" s="37">
         <v>164.05106756000001</v>
       </c>
       <c r="FU57" s="37">
         <v>172.1701735</v>
       </c>
       <c r="FV57" s="37">
-        <v>268.90968293999998</v>
+        <v>269.90968293999998</v>
+      </c>
+      <c r="FW57" s="37">
+        <v>142.95118635</v>
       </c>
     </row>
-    <row r="58" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="16" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="N58" s="21"/>
       <c r="O58" s="21"/>
       <c r="P58" s="21"/>
       <c r="Q58" s="21"/>
       <c r="R58" s="21"/>
       <c r="S58" s="21"/>
       <c r="T58" s="21"/>
       <c r="U58" s="21"/>
       <c r="V58" s="21"/>
       <c r="W58" s="21"/>
       <c r="X58" s="21"/>
@@ -20095,54 +20241,57 @@
       <c r="FN58" s="37">
         <v>52.380275420000004</v>
       </c>
       <c r="FO58" s="37">
         <v>221.9480135</v>
       </c>
       <c r="FP58" s="37">
         <v>69.950014349999989</v>
       </c>
       <c r="FQ58" s="37">
         <v>95.126875089999999</v>
       </c>
       <c r="FR58" s="37">
         <v>98.077841879999994</v>
       </c>
       <c r="FS58" s="37">
         <v>98.534096719999994</v>
       </c>
       <c r="FT58" s="37">
         <v>143.53614191</v>
       </c>
       <c r="FU58" s="37">
         <v>156.41948047999998</v>
       </c>
       <c r="FV58" s="37">
-        <v>121.06254198000001</v>
+        <v>120.06254198000001</v>
+      </c>
+      <c r="FW58" s="37">
+        <v>72.001015629999998</v>
       </c>
     </row>
-    <row r="59" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
       <c r="N59" s="21"/>
       <c r="O59" s="21"/>
       <c r="P59" s="21"/>
       <c r="Q59" s="21"/>
       <c r="R59" s="21"/>
       <c r="S59" s="21"/>
       <c r="T59" s="21"/>
       <c r="U59" s="21"/>
       <c r="V59" s="21"/>
       <c r="W59" s="21"/>
       <c r="X59" s="21"/>
@@ -20364,52 +20513,55 @@
       </c>
       <c r="FO59" s="37">
         <v>21.67710546</v>
       </c>
       <c r="FP59" s="37">
         <v>7.2096482699999997</v>
       </c>
       <c r="FQ59" s="37">
         <v>38.157022850000004</v>
       </c>
       <c r="FR59" s="37">
         <v>15.16406332</v>
       </c>
       <c r="FS59" s="37">
         <v>1.64552235</v>
       </c>
       <c r="FT59" s="37">
         <v>12.74161425</v>
       </c>
       <c r="FU59" s="37">
         <v>19.770218149999998</v>
       </c>
       <c r="FV59" s="37">
         <v>11.235966599999999</v>
       </c>
+      <c r="FW59" s="37">
+        <v>61.426633530000004</v>
+      </c>
     </row>
-    <row r="60" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C60" s="21"/>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
       <c r="N60" s="21"/>
       <c r="O60" s="21"/>
       <c r="P60" s="21"/>
       <c r="Q60" s="21"/>
       <c r="R60" s="21"/>
       <c r="S60" s="21"/>
       <c r="T60" s="21"/>
       <c r="U60" s="21"/>
       <c r="V60" s="21"/>
       <c r="W60" s="21"/>
       <c r="X60" s="21"/>
@@ -20631,52 +20783,55 @@
       </c>
       <c r="FO60" s="37">
         <v>18.943526350000003</v>
       </c>
       <c r="FP60" s="37">
         <v>11.58194419</v>
       </c>
       <c r="FQ60" s="37">
         <v>0.88118010999999996</v>
       </c>
       <c r="FR60" s="37">
         <v>12.885817599999999</v>
       </c>
       <c r="FS60" s="37">
         <v>9.0370113000000014</v>
       </c>
       <c r="FT60" s="37">
         <v>5.6503703300000003</v>
       </c>
       <c r="FU60" s="37">
         <v>11.04029551</v>
       </c>
       <c r="FV60" s="37">
         <v>14.961737210000001</v>
       </c>
+      <c r="FW60" s="37">
+        <v>17.13820947</v>
+      </c>
     </row>
-    <row r="61" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C61" s="24" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>7</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>7</v>
       </c>
       <c r="G61" s="24">
         <v>31.189859980000001</v>
       </c>
       <c r="H61" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I61" s="24" t="s">
         <v>7</v>
       </c>
       <c r="J61" s="24">
@@ -21164,87 +21319,94 @@
       </c>
       <c r="FO61" s="38" t="s">
         <v>7</v>
       </c>
       <c r="FP61" s="38" t="s">
         <v>7</v>
       </c>
       <c r="FQ61" s="38" t="s">
         <v>7</v>
       </c>
       <c r="FR61" s="38" t="s">
         <v>7</v>
       </c>
       <c r="FS61" s="38" t="s">
         <v>7</v>
       </c>
       <c r="FT61" s="38" t="s">
         <v>7</v>
       </c>
       <c r="FU61" s="38" t="s">
         <v>7</v>
       </c>
       <c r="FV61" s="38" t="s">
         <v>7</v>
       </c>
+      <c r="FW61" s="38" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="62" spans="2:178" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="64" spans="2:178" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:179" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="25" t="s">
         <v>30</v>
       </c>
       <c r="FL64" s="27"/>
       <c r="FM64" s="27"/>
       <c r="FN64" s="27"/>
       <c r="FO64" s="27"/>
       <c r="FP64" s="27"/>
       <c r="FQ64" s="27"/>
       <c r="FR64" s="27"/>
       <c r="FS64" s="27"/>
       <c r="FT64" s="27"/>
       <c r="FU64" s="27"/>
       <c r="FV64" s="27"/>
+      <c r="FW64" s="27"/>
     </row>
-    <row r="65" spans="2:178" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B65" s="27"/>
+    <row r="65" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="27" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="66" spans="2:178" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:179" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="26" t="s">
         <v>9</v>
       </c>
       <c r="FL66" s="27"/>
       <c r="FM66" s="27"/>
       <c r="FN66" s="27"/>
       <c r="FO66" s="27"/>
       <c r="FP66" s="27"/>
       <c r="FQ66" s="27"/>
       <c r="FR66" s="27"/>
       <c r="FS66" s="27"/>
       <c r="FT66" s="27"/>
       <c r="FU66" s="27"/>
       <c r="FV66" s="27"/>
+      <c r="FW66" s="27"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>