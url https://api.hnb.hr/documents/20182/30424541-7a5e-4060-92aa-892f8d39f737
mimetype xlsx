--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,68 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="10" r:id="rId1"/>
+    <sheet name="HRV" sheetId="9" r:id="rId1"/>
+    <sheet name="ENG" sheetId="10" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1024" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1656" uniqueCount="114">
+  <si>
+    <t>Kratkoročno</t>
+  </si>
+  <si>
+    <t>Dugoročno</t>
+  </si>
   <si>
     <t>–</t>
+  </si>
+  <si>
+    <t>Tablica G1b: Kamatne stope kreditnih institucija na kunske depozite s valutnom klauzulom (novi poslovi)</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
   </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
@@ -91,50 +114,116 @@
     <t>04.13.</t>
   </si>
   <si>
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
+  </si>
+  <si>
+    <t>1.1. Prekonoćni depoziti</t>
+  </si>
+  <si>
+    <t>Od toga: transakcijski računi</t>
+  </si>
+  <si>
+    <t>Od toga: štedni depoziti</t>
+  </si>
+  <si>
+    <t>1.2. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.2.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.2.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.2.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.2.4. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.5. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>Od toga: uz euro</t>
+  </si>
+  <si>
+    <t>Od toga: uz američki dolar</t>
+  </si>
+  <si>
+    <t>1.3. Depoziti u otkaznom roku</t>
+  </si>
+  <si>
+    <t>1.3.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.3.2. Više od 3 mjeseca</t>
+  </si>
+  <si>
+    <t>2.1. Prekonoćni depoziti</t>
+  </si>
+  <si>
+    <t>2.2. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>2.2.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>2.2.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>2.2.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>2.2.4. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>2.2.5. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>3. Krediti s osnove repo poslova</t>
   </si>
   <si>
     <t>12.12.</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t xml:space="preserve">in million HRK </t>
   </si>
   <si>
     <t>1 Households</t>
   </si>
   <si>
     <t>1.1 Overnight deposits</t>
   </si>
   <si>
     <t>o/w: Transaction accounts</t>
   </si>
   <si>
     <t>o/w: Savings deposits</t>
   </si>
@@ -168,159 +257,153 @@
   <si>
     <t>2.2.1 Up to 3 months</t>
   </si>
   <si>
     <t>2.2.2 Over 3 and up to 6 months</t>
   </si>
   <si>
     <t>2.2.4 Over 1 and up to 2 years</t>
   </si>
   <si>
     <t xml:space="preserve">volumes of new business </t>
   </si>
   <si>
     <t>01.14.</t>
   </si>
   <si>
     <t>02.14.</t>
   </si>
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
+    <t>08.14.</t>
+  </si>
+  <si>
     <t>03.14.</t>
   </si>
   <si>
     <t>04.14.</t>
   </si>
   <si>
     <t>05.14.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03.14. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">04.14. </t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t xml:space="preserve">08.14. </t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
+  </si>
+  <si>
+    <t>2. Nefinancijska društva</t>
+  </si>
+  <si>
+    <t>1. Kućanstva</t>
   </si>
   <si>
     <t xml:space="preserve">   1.3 Deposits redeemable at notice</t>
   </si>
   <si>
     <t xml:space="preserve">               1.3.2 Over 3 months</t>
   </si>
   <si>
     <t xml:space="preserve">   2.1 Overnight deposits</t>
   </si>
   <si>
     <t xml:space="preserve">            o/w: Savings deposits</t>
   </si>
   <si>
     <t xml:space="preserve">               2.2.5 Over 2 years</t>
   </si>
   <si>
     <t xml:space="preserve">      Long-term</t>
   </si>
   <si>
     <t xml:space="preserve">               o/w: EUR</t>
   </si>
   <si>
     <t xml:space="preserve">               o/w: USD</t>
   </si>
   <si>
     <t xml:space="preserve">                  Long-term</t>
   </si>
   <si>
     <t xml:space="preserve">   2.2 Time deposits</t>
   </si>
   <si>
     <t>3. Repos</t>
   </si>
   <si>
     <t xml:space="preserve">     Short-term</t>
   </si>
   <si>
     <t xml:space="preserve">                    Short-term</t>
   </si>
   <si>
     <t>Table G1b: Credit institutions' interest rates on kuna deposits indexed to foreign currency (new business)</t>
   </si>
   <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
+  </si>
+  <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
   </si>
   <si>
     <t>1.2.3 Over 6 months and up to 1  year</t>
   </si>
   <si>
     <t>2.2.3 Over 6 months and up to 1  year</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>03.15.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
     <t>04.15.</t>
-  </si>
-[...22 lines deleted...]
-    <t>12.15.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ "/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -357,53 +440,54 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -423,159 +507,169 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="7"/>
     </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -823,11151 +917,18842 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:AY88"/>
+  <dimension ref="B2:AQ87"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="41.1640625" style="3" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
     <col min="32" max="33" width="9.33203125" style="3" customWidth="1"/>
-    <col min="34" max="34" width="9.33203125" style="7" customWidth="1"/>
+    <col min="34" max="34" width="9.33203125" style="8" customWidth="1"/>
+    <col min="35" max="37" width="9.33203125" style="3"/>
+    <col min="38" max="38" width="9.33203125" style="8"/>
+    <col min="39" max="41" width="9.33203125" style="3"/>
+    <col min="42" max="42" width="9.33203125" style="3" customWidth="1"/>
+    <col min="43" max="16384" width="9.33203125" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH2" s="2"/>
+      <c r="AL2" s="2"/>
+      <c r="AP2" s="3"/>
+    </row>
+    <row r="3" spans="2:43" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH3" s="2"/>
+      <c r="AL3" s="2"/>
+      <c r="AP3" s="3"/>
+    </row>
+    <row r="4" spans="2:43" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH4" s="2"/>
+      <c r="AL4" s="2"/>
+      <c r="AP4" s="3"/>
+    </row>
+    <row r="5" spans="2:43" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="4"/>
+      <c r="AD5" s="4"/>
+      <c r="AH5" s="2"/>
+      <c r="AL5" s="2"/>
+      <c r="AP5" s="3"/>
+    </row>
+    <row r="6" spans="2:43" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="4"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="4"/>
+      <c r="AH6" s="2"/>
+      <c r="AL6" s="2"/>
+      <c r="AP6" s="3"/>
+    </row>
+    <row r="7" spans="2:43" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="29"/>
+      <c r="C7" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="O7" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q7" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="R7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="S7" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="T7" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="U7" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="V7" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="W7" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="X7" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y7" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z7" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA7" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB7" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC7" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD7" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE7" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF7" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG7" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH7" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI7" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="AJ7" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="AK7" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL7" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="AM7" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN7" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO7" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP7" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ7" s="30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="D9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="E9" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="F9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="G9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="H9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="I9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="J9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="K9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="L9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="M9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="N9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="O9" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="P9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="R9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="S9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="T9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="U9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="V9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="W9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="X9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>3.24</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>3.23</v>
+      </c>
+      <c r="AK9" s="8">
+        <v>2.9</v>
+      </c>
+      <c r="AL9" s="19">
+        <v>3.37</v>
+      </c>
+      <c r="AM9" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>3.42</v>
+      </c>
+      <c r="AO9" s="8">
+        <v>2.38</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>2.14</v>
+      </c>
+      <c r="AQ9" s="8">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="D10" s="7">
+        <v>1.92</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1.97</v>
+      </c>
+      <c r="F10" s="7">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="G10" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="H10" s="7">
+        <v>1.71</v>
+      </c>
+      <c r="I10" s="7">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="J10" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="K10" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="L10" s="7">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="M10" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="N10" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="O10" s="7">
+        <v>2.02</v>
+      </c>
+      <c r="P10" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="R10" s="7">
+        <v>1.48</v>
+      </c>
+      <c r="S10" s="7">
+        <v>1.57</v>
+      </c>
+      <c r="T10" s="7">
+        <v>1.64</v>
+      </c>
+      <c r="U10" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="V10" s="7">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="W10" s="7">
+        <v>2.19</v>
+      </c>
+      <c r="X10" s="7">
+        <v>1.35</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>3.96</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>4.01</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>4.74</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>1.86</v>
+      </c>
+      <c r="AK10" s="8">
+        <v>1.74</v>
+      </c>
+      <c r="AL10" s="19">
+        <v>3.17</v>
+      </c>
+      <c r="AM10" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="AO10" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>2.84</v>
+      </c>
+      <c r="AQ10" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="D11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="E11" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="F11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="G11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="H11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="I11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="J11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="K11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="L11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="M11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="N11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="O11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="P11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="R11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="S11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="T11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="U11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="V11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="W11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="X11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>3.23</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>3.23</v>
+      </c>
+      <c r="AK11" s="8">
+        <v>2.93</v>
+      </c>
+      <c r="AL11" s="19">
+        <v>3.37</v>
+      </c>
+      <c r="AM11" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>3.42</v>
+      </c>
+      <c r="AO11" s="8">
+        <v>2.38</v>
+      </c>
+      <c r="AP11" s="8">
+        <v>2.13</v>
+      </c>
+      <c r="AQ11" s="8">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="7">
+        <v>3.19</v>
+      </c>
+      <c r="D12" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="F12" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="G12" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="H12" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="I12" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="J12" s="7">
+        <v>3</v>
+      </c>
+      <c r="K12" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="L12" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="M12" s="7">
+        <v>4.24</v>
+      </c>
+      <c r="N12" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="O12" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="P12" s="7">
+        <v>2.73</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="R12" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="S12" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="T12" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="U12" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="V12" s="7">
+        <v>2.77</v>
+      </c>
+      <c r="W12" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="X12" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>2.63</v>
+      </c>
+      <c r="AJ12" s="8">
+        <v>2.74</v>
+      </c>
+      <c r="AK12" s="8">
+        <v>2.69</v>
+      </c>
+      <c r="AL12" s="19">
+        <v>2.8</v>
+      </c>
+      <c r="AM12" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>2.88</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>2.81</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>2.71</v>
+      </c>
+      <c r="AQ12" s="8">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="E13" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="F13" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="G13" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="H13" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="I13" s="7">
+        <v>1.93</v>
+      </c>
+      <c r="J13" s="7">
+        <v>1.92</v>
+      </c>
+      <c r="K13" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="L13" s="7">
+        <v>1.89</v>
+      </c>
+      <c r="M13" s="7">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="N13" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="O13" s="7">
+        <v>1.75</v>
+      </c>
+      <c r="P13" s="7">
+        <v>1.27</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="R13" s="7">
+        <v>1.62</v>
+      </c>
+      <c r="S13" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="T13" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="U13" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="V13" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="W13" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="X13" s="7">
+        <v>1.91</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>1.7</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>1.36</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>1.35</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>1.52</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>3.49</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AJ13" s="8">
+        <v>1.24</v>
+      </c>
+      <c r="AK13" s="8">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AL13" s="19">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="10">
+        <v>0.92</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>1.49</v>
+      </c>
+      <c r="AQ13" s="8">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="D14" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="E14" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="F14" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="G14" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="H14" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="I14" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J14" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K14" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L14" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="M14" s="7">
+        <v>3.68</v>
+      </c>
+      <c r="N14" s="7">
+        <v>2.54</v>
+      </c>
+      <c r="O14" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="P14" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="R14" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="S14" s="7">
+        <v>1.59</v>
+      </c>
+      <c r="T14" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="U14" s="7">
+        <v>1.76</v>
+      </c>
+      <c r="V14" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="W14" s="7">
+        <v>1.52</v>
+      </c>
+      <c r="X14" s="7">
+        <v>1.76</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>3.46</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>2.19</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>1.78</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>1.53</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>1.39</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>1.43</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>3.13</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="AJ14" s="8">
+        <v>1.74</v>
+      </c>
+      <c r="AK14" s="8">
+        <v>1.59</v>
+      </c>
+      <c r="AL14" s="19">
+        <v>1.53</v>
+      </c>
+      <c r="AM14" s="10">
+        <v>1.84</v>
+      </c>
+      <c r="AN14" s="8">
+        <v>1.37</v>
+      </c>
+      <c r="AO14" s="8">
+        <v>1.49</v>
+      </c>
+      <c r="AP14" s="8">
+        <v>1.45</v>
+      </c>
+      <c r="AQ14" s="8">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="7">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="D15" s="7">
+        <v>3.79</v>
+      </c>
+      <c r="E15" s="7">
+        <v>4.16</v>
+      </c>
+      <c r="F15" s="7">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="G15" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="H15" s="7">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="I15" s="7">
+        <v>3.78</v>
+      </c>
+      <c r="J15" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="K15" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="L15" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="M15" s="7">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="N15" s="7">
+        <v>3.84</v>
+      </c>
+      <c r="O15" s="7">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="P15" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="R15" s="7">
+        <v>4.33</v>
+      </c>
+      <c r="S15" s="7">
+        <v>4.54</v>
+      </c>
+      <c r="T15" s="7">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U15" s="7">
+        <v>3.79</v>
+      </c>
+      <c r="V15" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="W15" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="X15" s="7">
+        <v>3.94</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>5.04</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>4.33</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>2.14</v>
+      </c>
+      <c r="AJ15" s="8">
+        <v>1.76</v>
+      </c>
+      <c r="AK15" s="8">
+        <v>2.21</v>
+      </c>
+      <c r="AL15" s="19">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AM15" s="10">
+        <v>1.68</v>
+      </c>
+      <c r="AN15" s="8">
+        <v>2.75</v>
+      </c>
+      <c r="AO15" s="8">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AP15" s="8">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AQ15" s="8">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="7">
+        <v>4.43</v>
+      </c>
+      <c r="D16" s="7">
+        <v>3.61</v>
+      </c>
+      <c r="E16" s="7">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="F16" s="7">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="G16" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="H16" s="7">
+        <v>4.22</v>
+      </c>
+      <c r="I16" s="7">
+        <v>3.7</v>
+      </c>
+      <c r="J16" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="K16" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="L16" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="M16" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="N16" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="O16" s="7">
+        <v>3.74</v>
+      </c>
+      <c r="P16" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>3.58</v>
+      </c>
+      <c r="R16" s="7">
+        <v>3.93</v>
+      </c>
+      <c r="S16" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="T16" s="7">
+        <v>3.69</v>
+      </c>
+      <c r="U16" s="7">
+        <v>4.26</v>
+      </c>
+      <c r="V16" s="7">
+        <v>3.67</v>
+      </c>
+      <c r="W16" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="X16" s="7">
+        <v>3.98</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>4.76</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>4.26</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>4.03</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>2.73</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AG16" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>2.59</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AJ16" s="8">
+        <v>3.47</v>
+      </c>
+      <c r="AK16" s="8">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AL16" s="19">
+        <v>2.96</v>
+      </c>
+      <c r="AM16" s="10">
+        <v>2.58</v>
+      </c>
+      <c r="AN16" s="8">
+        <v>2.59</v>
+      </c>
+      <c r="AO16" s="8">
+        <v>2.54</v>
+      </c>
+      <c r="AP16" s="8">
+        <v>2.56</v>
+      </c>
+      <c r="AQ16" s="8">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="D17" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="E17" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="F17" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="G17" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="H17" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="I17" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="J17" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="K17" s="7">
+        <v>3</v>
+      </c>
+      <c r="L17" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="M17" s="7">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="N17" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="O17" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="P17" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="R17" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="S17" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="T17" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="U17" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="V17" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="W17" s="7">
+        <v>3.39</v>
+      </c>
+      <c r="X17" s="7">
+        <v>3.42</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>3.46</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>3.64</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>3.85</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="AJ17" s="8">
+        <v>3.35</v>
+      </c>
+      <c r="AK17" s="8">
+        <v>3.23</v>
+      </c>
+      <c r="AL17" s="19">
+        <v>3.07</v>
+      </c>
+      <c r="AM17" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="AN17" s="8">
+        <v>3.07</v>
+      </c>
+      <c r="AO17" s="8">
+        <v>2.98</v>
+      </c>
+      <c r="AP17" s="8">
+        <v>2.91</v>
+      </c>
+      <c r="AQ17" s="8">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="D18" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="E18" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="F18" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="G18" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="H18" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="I18" s="7">
+        <v>3.28</v>
+      </c>
+      <c r="J18" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="K18" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="L18" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="M18" s="7">
+        <v>4.25</v>
+      </c>
+      <c r="N18" s="7">
+        <v>3</v>
+      </c>
+      <c r="O18" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="P18" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>2.77</v>
+      </c>
+      <c r="R18" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="S18" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="T18" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="U18" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="V18" s="7">
+        <v>2.96</v>
+      </c>
+      <c r="W18" s="7">
+        <v>3</v>
+      </c>
+      <c r="X18" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>3.61</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="AD18" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>3.29</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>2.65</v>
+      </c>
+      <c r="AJ18" s="8">
+        <v>2.99</v>
+      </c>
+      <c r="AK18" s="8">
+        <v>2.96</v>
+      </c>
+      <c r="AL18" s="19">
+        <v>2.87</v>
+      </c>
+      <c r="AM18" s="10">
+        <v>2.69</v>
+      </c>
+      <c r="AN18" s="8">
+        <v>2.88</v>
+      </c>
+      <c r="AO18" s="8">
+        <v>2.81</v>
+      </c>
+      <c r="AP18" s="8">
+        <v>2.71</v>
+      </c>
+      <c r="AQ18" s="8">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="E19" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F19" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="G19" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="H19" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="I19" s="7">
+        <v>3</v>
+      </c>
+      <c r="J19" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="K19" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="L19" s="7">
+        <v>2.73</v>
+      </c>
+      <c r="M19" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="N19" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="O19" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="P19" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="R19" s="7">
+        <v>2.46</v>
+      </c>
+      <c r="S19" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="T19" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="U19" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="V19" s="7">
+        <v>2.84</v>
+      </c>
+      <c r="W19" s="7">
+        <v>2.67</v>
+      </c>
+      <c r="X19" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>4.29</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>3.72</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>1.54</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>2.06</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AG19" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AJ19" s="8">
+        <v>1.77</v>
+      </c>
+      <c r="AK19" s="8">
+        <v>1.96</v>
+      </c>
+      <c r="AL19" s="19">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AM19" s="10">
+        <v>1.66</v>
+      </c>
+      <c r="AN19" s="8">
+        <v>1.54</v>
+      </c>
+      <c r="AO19" s="8">
+        <v>1.48</v>
+      </c>
+      <c r="AP19" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="AQ19" s="8">
+        <v>1.1499999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="D20" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="E20" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="F20" s="7">
+        <v>4.12</v>
+      </c>
+      <c r="G20" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="H20" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="I20" s="7">
+        <v>3.45</v>
+      </c>
+      <c r="J20" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="K20" s="7">
+        <v>3.17</v>
+      </c>
+      <c r="L20" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="M20" s="7">
+        <v>4.43</v>
+      </c>
+      <c r="N20" s="7">
+        <v>3.16</v>
+      </c>
+      <c r="O20" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="P20" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="R20" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="S20" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="T20" s="7">
+        <v>3.13</v>
+      </c>
+      <c r="U20" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="V20" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="W20" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="X20" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>3.54</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>3.45</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="AG20" s="10">
+        <v>4.07</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="8">
+        <v>3.37</v>
+      </c>
+      <c r="AK20" s="8">
+        <v>3.17</v>
+      </c>
+      <c r="AL20" s="19">
+        <v>3.07</v>
+      </c>
+      <c r="AM20" s="10">
+        <v>2.97</v>
+      </c>
+      <c r="AN20" s="8">
+        <v>3.04</v>
+      </c>
+      <c r="AO20" s="8">
+        <v>2.95</v>
+      </c>
+      <c r="AP20" s="8">
+        <v>2.88</v>
+      </c>
+      <c r="AQ20" s="8">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="7">
+        <v>1.88</v>
+      </c>
+      <c r="D21" s="7">
+        <v>1.69</v>
+      </c>
+      <c r="E21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="F21" s="7">
+        <v>1.69</v>
+      </c>
+      <c r="G21" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="H21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="I21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="J21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="K21" s="7">
+        <v>1.78</v>
+      </c>
+      <c r="L21" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="M21" s="7">
+        <v>1.63</v>
+      </c>
+      <c r="N21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="O21" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="P21" s="7">
+        <v>1.21</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>1.39</v>
+      </c>
+      <c r="R21" s="7">
+        <v>1.45</v>
+      </c>
+      <c r="S21" s="7">
+        <v>0</v>
+      </c>
+      <c r="T21" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="U21" s="7">
+        <v>1.62</v>
+      </c>
+      <c r="V21" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="W21" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="X21" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>1.53</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AE21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AG21" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AJ21" s="8">
+        <v>1.21</v>
+      </c>
+      <c r="AK21" s="8">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AL21" s="19">
+        <v>1.32</v>
+      </c>
+      <c r="AM21" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="AN21" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO21" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP21" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ21" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="7">
+        <v>1.88</v>
+      </c>
+      <c r="D22" s="7">
+        <v>1.57</v>
+      </c>
+      <c r="E22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="F22" s="7">
+        <v>1.78</v>
+      </c>
+      <c r="G22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="H22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="I22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="J22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="K22" s="7">
+        <v>1.78</v>
+      </c>
+      <c r="L22" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="M22" s="7">
+        <v>1.63</v>
+      </c>
+      <c r="N22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="O22" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="P22" s="7">
+        <v>1.21</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>1.44</v>
+      </c>
+      <c r="R22" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="S22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T22" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="U22" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="V22" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="W22" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="X22" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>1.53</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AE22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AG22" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AJ22" s="8">
+        <v>1.21</v>
+      </c>
+      <c r="AK22" s="8">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AL22" s="19">
+        <v>1.32</v>
+      </c>
+      <c r="AM22" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="AN22" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO22" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP22" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ22" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="7">
+        <v>0</v>
+      </c>
+      <c r="D23" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F23" s="7">
+        <v>0</v>
+      </c>
+      <c r="G23" s="7">
+        <v>0</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J23" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>0</v>
+      </c>
+      <c r="R23" s="7">
+        <v>0</v>
+      </c>
+      <c r="S23" s="7">
+        <v>0</v>
+      </c>
+      <c r="T23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U23" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="V23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ23" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ24" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ25" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ26" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="10"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="8"/>
+      <c r="AK27" s="8"/>
+      <c r="AL27" s="19"/>
+      <c r="AM27" s="10"/>
+      <c r="AN27" s="10"/>
+      <c r="AO27" s="10"/>
+      <c r="AP27" s="8"/>
+      <c r="AQ27" s="8"/>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="7">
+        <v>0.47</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="E28" s="7">
+        <v>0.41</v>
+      </c>
+      <c r="F28" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="G28" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="H28" s="7">
+        <v>1.05</v>
+      </c>
+      <c r="I28" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="J28" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="K28" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="N28" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="O28" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="P28" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="R28" s="7">
+        <v>1.23</v>
+      </c>
+      <c r="S28" s="7">
+        <v>1.32</v>
+      </c>
+      <c r="T28" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="U28" s="7">
+        <v>1.31</v>
+      </c>
+      <c r="V28" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="W28" s="7">
+        <v>1.02</v>
+      </c>
+      <c r="X28" s="7">
+        <v>1.01</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>0.94</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>1.05</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>1.26</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>1.17</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG28" s="10">
+        <v>1.02</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>0.89</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="AJ28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK28" s="8">
+        <v>0.88</v>
+      </c>
+      <c r="AL28" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="AM28" s="10">
+        <v>0.98</v>
+      </c>
+      <c r="AN28" s="8">
+        <v>0.84</v>
+      </c>
+      <c r="AO28" s="8">
+        <v>0.87</v>
+      </c>
+      <c r="AP28" s="8">
+        <v>0.86</v>
+      </c>
+      <c r="AQ28" s="8">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="7">
+        <v>1</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ29" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="7">
+        <v>0.47</v>
+      </c>
+      <c r="D30" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="E30" s="7">
+        <v>0.41</v>
+      </c>
+      <c r="F30" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="G30" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="H30" s="7">
+        <v>1.05</v>
+      </c>
+      <c r="I30" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="J30" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="K30" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="L30" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="M30" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="N30" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="O30" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="P30" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Q30" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="R30" s="7">
+        <v>1.23</v>
+      </c>
+      <c r="S30" s="7">
+        <v>1.32</v>
+      </c>
+      <c r="T30" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="U30" s="7">
+        <v>1.31</v>
+      </c>
+      <c r="V30" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="W30" s="7">
+        <v>1.02</v>
+      </c>
+      <c r="X30" s="7">
+        <v>1.01</v>
+      </c>
+      <c r="Y30" s="7">
+        <v>0.94</v>
+      </c>
+      <c r="Z30" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="AA30" s="7">
+        <v>1.05</v>
+      </c>
+      <c r="AB30" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="AC30" s="7">
+        <v>1.26</v>
+      </c>
+      <c r="AD30" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="AE30" s="7">
+        <v>1.17</v>
+      </c>
+      <c r="AF30" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG30" s="10">
+        <v>1.02</v>
+      </c>
+      <c r="AH30" s="7">
+        <v>0.89</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="AJ30" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK30" s="8">
+        <v>0.88</v>
+      </c>
+      <c r="AL30" s="19">
+        <v>0.84</v>
+      </c>
+      <c r="AM30" s="10">
+        <v>0.98</v>
+      </c>
+      <c r="AN30" s="8">
+        <v>0.84</v>
+      </c>
+      <c r="AO30" s="8">
+        <v>0.87</v>
+      </c>
+      <c r="AP30" s="8">
+        <v>0.86</v>
+      </c>
+      <c r="AQ30" s="8">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="7">
+        <v>3.54</v>
+      </c>
+      <c r="D31" s="7">
+        <v>3.93</v>
+      </c>
+      <c r="E31" s="7">
+        <v>3.76</v>
+      </c>
+      <c r="F31" s="7">
+        <v>4.63</v>
+      </c>
+      <c r="G31" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="H31" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="I31" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="J31" s="7">
+        <v>3.92</v>
+      </c>
+      <c r="K31" s="7">
+        <v>3.74</v>
+      </c>
+      <c r="L31" s="7">
+        <v>3.9</v>
+      </c>
+      <c r="M31" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="N31" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="O31" s="7">
+        <v>4.76</v>
+      </c>
+      <c r="P31" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="Q31" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="R31" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="S31" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="T31" s="7">
+        <v>1.93</v>
+      </c>
+      <c r="U31" s="7">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="V31" s="7">
+        <v>3.71</v>
+      </c>
+      <c r="W31" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="X31" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="Y31" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="Z31" s="7">
+        <v>1.44</v>
+      </c>
+      <c r="AA31" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AB31" s="7">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AC31" s="7">
+        <v>2.23</v>
+      </c>
+      <c r="AD31" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AE31" s="7">
+        <v>2.19</v>
+      </c>
+      <c r="AF31" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="AG31" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH31" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="AJ31" s="8">
+        <v>1.97</v>
+      </c>
+      <c r="AK31" s="8">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AL31" s="19">
+        <v>0.43</v>
+      </c>
+      <c r="AM31" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="AN31" s="8">
+        <v>1.47</v>
+      </c>
+      <c r="AO31" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="AP31" s="8">
+        <v>2.06</v>
+      </c>
+      <c r="AQ31" s="8">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="7">
+        <v>2.79</v>
+      </c>
+      <c r="D32" s="7">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="E32" s="7">
+        <v>3.69</v>
+      </c>
+      <c r="F32" s="7">
+        <v>3.46</v>
+      </c>
+      <c r="G32" s="7">
+        <v>3.36</v>
+      </c>
+      <c r="H32" s="7">
+        <v>4.03</v>
+      </c>
+      <c r="I32" s="7">
+        <v>4.03</v>
+      </c>
+      <c r="J32" s="7">
+        <v>3.99</v>
+      </c>
+      <c r="K32" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="L32" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="M32" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="N32" s="7">
+        <v>0.88</v>
+      </c>
+      <c r="O32" s="7">
+        <v>3.64</v>
+      </c>
+      <c r="P32" s="7">
+        <v>3.73</v>
+      </c>
+      <c r="Q32" s="7">
+        <v>3</v>
+      </c>
+      <c r="R32" s="7">
+        <v>3.29</v>
+      </c>
+      <c r="S32" s="7">
+        <v>3.34</v>
+      </c>
+      <c r="T32" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="U32" s="7">
+        <v>1.86</v>
+      </c>
+      <c r="V32" s="7">
+        <v>2.15</v>
+      </c>
+      <c r="W32" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="X32" s="7">
+        <v>2.41</v>
+      </c>
+      <c r="Y32" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="Z32" s="7">
+        <v>1.23</v>
+      </c>
+      <c r="AA32" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AB32" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AC32" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="AD32" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="AE32" s="7">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AF32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG32" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="AJ32" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="AK32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL32" s="19">
+        <v>0.11</v>
+      </c>
+      <c r="AM32" s="10">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AN32" s="8">
+        <v>1.31</v>
+      </c>
+      <c r="AO32" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP32" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ32" s="8">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7">
+        <v>1.46</v>
+      </c>
+      <c r="D33" s="7">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="E33" s="7">
+        <v>3.64</v>
+      </c>
+      <c r="F33" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="G33" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="H33" s="7">
+        <v>4.09</v>
+      </c>
+      <c r="I33" s="7">
+        <v>4.07</v>
+      </c>
+      <c r="J33" s="7">
+        <v>4.01</v>
+      </c>
+      <c r="K33" s="7">
+        <v>4.37</v>
+      </c>
+      <c r="L33" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="M33" s="7">
+        <v>3.62</v>
+      </c>
+      <c r="N33" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="O33" s="7">
+        <v>5.96</v>
+      </c>
+      <c r="P33" s="7">
+        <v>2.58</v>
+      </c>
+      <c r="Q33" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="R33" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="S33" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="T33" s="7">
+        <v>2.38</v>
+      </c>
+      <c r="U33" s="7">
+        <v>2.84</v>
+      </c>
+      <c r="V33" s="7">
+        <v>5.01</v>
+      </c>
+      <c r="W33" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="X33" s="7">
+        <v>4.51</v>
+      </c>
+      <c r="Y33" s="7">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="Z33" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="AA33" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="AB33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC33" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="AD33" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="AE33" s="7">
+        <v>1.64</v>
+      </c>
+      <c r="AF33" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="AG33" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AI33" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="AJ33" s="8">
+        <v>0.06</v>
+      </c>
+      <c r="AK33" s="8">
+        <v>1.47</v>
+      </c>
+      <c r="AL33" s="19">
+        <v>3.76</v>
+      </c>
+      <c r="AM33" s="10">
+        <v>1.94</v>
+      </c>
+      <c r="AN33" s="8">
+        <v>1.51</v>
+      </c>
+      <c r="AO33" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP33" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="AQ33" s="8">
+        <v>1.39</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="D34" s="7">
+        <v>4.57</v>
+      </c>
+      <c r="E34" s="7">
+        <v>3.97</v>
+      </c>
+      <c r="F34" s="7">
+        <v>2</v>
+      </c>
+      <c r="G34" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="H34" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="I34" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="J34" s="7">
+        <v>4.07</v>
+      </c>
+      <c r="K34" s="7">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="L34" s="7">
+        <v>5.16</v>
+      </c>
+      <c r="M34" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="N34" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="O34" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="P34" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="Q34" s="7">
+        <v>3.67</v>
+      </c>
+      <c r="R34" s="7">
+        <v>3.62</v>
+      </c>
+      <c r="S34" s="7">
+        <v>1.27</v>
+      </c>
+      <c r="T34" s="7">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="U34" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="V34" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="W34" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="X34" s="7">
+        <v>3.66</v>
+      </c>
+      <c r="Y34" s="7">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="Z34" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="AA34" s="7">
+        <v>3.36</v>
+      </c>
+      <c r="AB34" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="AC34" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="AD34" s="7">
+        <v>3.28</v>
+      </c>
+      <c r="AE34" s="7">
+        <v>2.25</v>
+      </c>
+      <c r="AF34" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG34" s="10">
+        <v>3.27</v>
+      </c>
+      <c r="AH34" s="7">
+        <v>1.27</v>
+      </c>
+      <c r="AI34" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="AJ34" s="8">
+        <v>3.73</v>
+      </c>
+      <c r="AK34" s="8">
+        <v>1.77</v>
+      </c>
+      <c r="AL34" s="19">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AM34" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="AN34" s="8">
+        <v>1.74</v>
+      </c>
+      <c r="AO34" s="8">
+        <v>1.26</v>
+      </c>
+      <c r="AP34" s="8">
+        <v>1.9</v>
+      </c>
+      <c r="AQ34" s="8">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="7">
+        <v>2.41</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="E35" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F35" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="G35" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="H35" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="I35" s="7">
+        <v>1</v>
+      </c>
+      <c r="J35" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="K35" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="L35" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="M35" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="N35" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="O35" s="7">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="P35" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="Q35" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="R35" s="7">
+        <v>2.89</v>
+      </c>
+      <c r="S35" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="T35" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="U35" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="V35" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="W35" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="X35" s="7">
+        <v>3.87</v>
+      </c>
+      <c r="Y35" s="7">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Z35" s="7">
+        <v>3.6</v>
+      </c>
+      <c r="AA35" s="7">
+        <v>2.79</v>
+      </c>
+      <c r="AB35" s="7">
+        <v>0.87</v>
+      </c>
+      <c r="AC35" s="7">
+        <v>2.79</v>
+      </c>
+      <c r="AD35" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE35" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="AF35" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AG35" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AH35" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="AI35" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ35" s="8">
+        <v>1.84</v>
+      </c>
+      <c r="AK35" s="8">
+        <v>3.3</v>
+      </c>
+      <c r="AL35" s="19">
+        <v>0.86</v>
+      </c>
+      <c r="AM35" s="10">
+        <v>1.95</v>
+      </c>
+      <c r="AN35" s="8">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AO35" s="8">
+        <v>2.31</v>
+      </c>
+      <c r="AP35" s="8">
+        <v>2.31</v>
+      </c>
+      <c r="AQ35" s="8">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7">
+        <v>4.24</v>
+      </c>
+      <c r="D36" s="7">
+        <v>2.66</v>
+      </c>
+      <c r="E36" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="F36" s="7">
+        <v>6.81</v>
+      </c>
+      <c r="G36" s="7">
+        <v>1.57</v>
+      </c>
+      <c r="H36" s="7">
+        <v>3.83</v>
+      </c>
+      <c r="I36" s="7">
+        <v>0.91</v>
+      </c>
+      <c r="J36" s="7">
+        <v>0.77</v>
+      </c>
+      <c r="K36" s="7">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="L36" s="7">
+        <v>0.49</v>
+      </c>
+      <c r="M36" s="7">
+        <v>2</v>
+      </c>
+      <c r="N36" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="O36" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="P36" s="7">
+        <v>0.59</v>
+      </c>
+      <c r="Q36" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="R36" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="S36" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="T36" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="U36" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="V36" s="7">
+        <v>4.47</v>
+      </c>
+      <c r="W36" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="X36" s="7">
+        <v>0.79</v>
+      </c>
+      <c r="Y36" s="7">
+        <v>2.14</v>
+      </c>
+      <c r="Z36" s="7">
+        <v>0.11</v>
+      </c>
+      <c r="AA36" s="7">
+        <v>1.37</v>
+      </c>
+      <c r="AB36" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="AC36" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="AD36" s="7">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AE36" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF36" s="7">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AG36" s="10">
+        <v>0.84</v>
+      </c>
+      <c r="AH36" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="AI36" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="AJ36" s="8">
+        <v>1.2</v>
+      </c>
+      <c r="AK36" s="8">
+        <v>6.7</v>
+      </c>
+      <c r="AL36" s="19">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AM36" s="10">
+        <v>4.12</v>
+      </c>
+      <c r="AN36" s="8">
+        <v>0.53</v>
+      </c>
+      <c r="AO36" s="8">
+        <v>0.69</v>
+      </c>
+      <c r="AP36" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="AQ36" s="8">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="D37" s="7">
+        <v>3.94</v>
+      </c>
+      <c r="E37" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="F37" s="7">
+        <v>4.66</v>
+      </c>
+      <c r="G37" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="H37" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="I37" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="J37" s="7">
+        <v>3.94</v>
+      </c>
+      <c r="K37" s="7">
+        <v>3.74</v>
+      </c>
+      <c r="L37" s="7">
+        <v>3.91</v>
+      </c>
+      <c r="M37" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="N37" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="O37" s="7">
+        <v>4.76</v>
+      </c>
+      <c r="P37" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="Q37" s="7">
+        <v>3.76</v>
+      </c>
+      <c r="R37" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="S37" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="T37" s="7">
+        <v>1.93</v>
+      </c>
+      <c r="U37" s="7">
+        <v>2.44</v>
+      </c>
+      <c r="V37" s="7">
+        <v>3.72</v>
+      </c>
+      <c r="W37" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="X37" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="Y37" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="Z37" s="7">
+        <v>1.44</v>
+      </c>
+      <c r="AA37" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AB37" s="7">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AC37" s="7">
+        <v>2.23</v>
+      </c>
+      <c r="AD37" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AE37" s="7">
+        <v>2.25</v>
+      </c>
+      <c r="AF37" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="AG37" s="10">
+        <v>3.01</v>
+      </c>
+      <c r="AH37" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AI37" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="AJ37" s="8">
+        <v>2</v>
+      </c>
+      <c r="AK37" s="8">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AL37" s="19">
+        <v>0.43</v>
+      </c>
+      <c r="AM37" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="AN37" s="8">
+        <v>1.47</v>
+      </c>
+      <c r="AO37" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="AP37" s="8">
+        <v>2.06</v>
+      </c>
+      <c r="AQ37" s="8">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="D38" s="7">
+        <v>4.26</v>
+      </c>
+      <c r="E38" s="7">
+        <v>3.92</v>
+      </c>
+      <c r="F38" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="G38" s="7">
+        <v>3.42</v>
+      </c>
+      <c r="H38" s="7">
+        <v>3.64</v>
+      </c>
+      <c r="I38" s="7">
+        <v>2.59</v>
+      </c>
+      <c r="J38" s="7">
+        <v>4.03</v>
+      </c>
+      <c r="K38" s="7">
+        <v>3.96</v>
+      </c>
+      <c r="L38" s="7">
+        <v>4.05</v>
+      </c>
+      <c r="M38" s="7">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="N38" s="7">
+        <v>3.42</v>
+      </c>
+      <c r="O38" s="7">
+        <v>4.79</v>
+      </c>
+      <c r="P38" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="Q38" s="7">
+        <v>3.87</v>
+      </c>
+      <c r="R38" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="S38" s="7">
+        <v>3</v>
+      </c>
+      <c r="T38" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="U38" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="V38" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="W38" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="X38" s="7">
+        <v>3.53</v>
+      </c>
+      <c r="Y38" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="Z38" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="AA38" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AB38" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AC38" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AD38" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE38" s="7">
+        <v>2.08</v>
+      </c>
+      <c r="AF38" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="AG38" s="10">
+        <v>3.27</v>
+      </c>
+      <c r="AH38" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AI38" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="AJ38" s="8">
+        <v>3.93</v>
+      </c>
+      <c r="AK38" s="8">
+        <v>1.67</v>
+      </c>
+      <c r="AL38" s="19">
+        <v>0.42</v>
+      </c>
+      <c r="AM38" s="10">
+        <v>1.85</v>
+      </c>
+      <c r="AN38" s="8">
+        <v>1.51</v>
+      </c>
+      <c r="AO38" s="8">
+        <v>1.26</v>
+      </c>
+      <c r="AP38" s="8">
+        <v>1.59</v>
+      </c>
+      <c r="AQ38" s="8">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" s="7">
+        <v>3.72</v>
+      </c>
+      <c r="D39" s="7">
+        <v>1.58</v>
+      </c>
+      <c r="E39" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="F39" s="7">
+        <v>5.85</v>
+      </c>
+      <c r="G39" s="7">
+        <v>2.46</v>
+      </c>
+      <c r="H39" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="I39" s="7">
+        <v>0.93</v>
+      </c>
+      <c r="J39" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="K39" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="L39" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="M39" s="7">
+        <v>0.67</v>
+      </c>
+      <c r="N39" s="7">
+        <v>2.96</v>
+      </c>
+      <c r="O39" s="7">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="P39" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="Q39" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="R39" s="7">
+        <v>2.67</v>
+      </c>
+      <c r="S39" s="7">
+        <v>0.72</v>
+      </c>
+      <c r="T39" s="7">
+        <v>1.24</v>
+      </c>
+      <c r="U39" s="7">
+        <v>2.16</v>
+      </c>
+      <c r="V39" s="7">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="W39" s="7">
+        <v>2.77</v>
+      </c>
+      <c r="X39" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="Y39" s="7">
+        <v>1.23</v>
+      </c>
+      <c r="Z39" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="AA39" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AB39" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="AC39" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="AD39" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AE39" s="7">
+        <v>2.81</v>
+      </c>
+      <c r="AF39" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="AH39" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AI39" s="7">
+        <v>2.15</v>
+      </c>
+      <c r="AJ39" s="8">
+        <v>1.58</v>
+      </c>
+      <c r="AK39" s="8">
+        <v>6.7</v>
+      </c>
+      <c r="AL39" s="19">
+        <v>0.67</v>
+      </c>
+      <c r="AM39" s="10">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AN39" s="8">
+        <v>0.68</v>
+      </c>
+      <c r="AO39" s="8">
+        <v>0.84</v>
+      </c>
+      <c r="AP39" s="8">
+        <v>2.14</v>
+      </c>
+      <c r="AQ39" s="8">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="7">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="D40" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="E40" s="7">
+        <v>1.98</v>
+      </c>
+      <c r="F40" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J40" s="7">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L40" s="7">
+        <v>0.93</v>
+      </c>
+      <c r="M40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N40" s="7">
+        <v>0.88</v>
+      </c>
+      <c r="O40" s="7">
+        <v>4</v>
+      </c>
+      <c r="P40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q40" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="R40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U40" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="V40" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="W40" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="X40" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="Z40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA40" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="AB40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE40" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG40" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="AH40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ40" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM40" s="10">
+        <v>3</v>
+      </c>
+      <c r="AN40" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO40" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP40" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ40" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="7">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="D41" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="E41" s="7">
+        <v>1.98</v>
+      </c>
+      <c r="F41" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H41" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J41" s="7">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="K41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L41" s="7">
+        <v>0.93</v>
+      </c>
+      <c r="M41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N41" s="7">
+        <v>0.88</v>
+      </c>
+      <c r="O41" s="7">
+        <v>4</v>
+      </c>
+      <c r="P41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="R41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U41" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="V41" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="W41" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="X41" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="Z41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="AB41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG41" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM41" s="10">
+        <v>3</v>
+      </c>
+      <c r="AN41" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO41" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP41" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ41" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE42" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG42" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="AH42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM42" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN42" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO42" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP42" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ42" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="E43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="H43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="I43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="J43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="K43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="M43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="O43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="S43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="U43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="V43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="W43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="X43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ43" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="13"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="7"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="7"/>
+      <c r="S44" s="7"/>
+      <c r="T44" s="7"/>
+      <c r="U44" s="7"/>
+      <c r="V44" s="7"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="7"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="7"/>
+      <c r="AA44" s="7"/>
+      <c r="AB44" s="7"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="7"/>
+      <c r="AE44" s="7"/>
+      <c r="AF44" s="7"/>
+      <c r="AP44" s="8"/>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="13"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+      <c r="AD45" s="7"/>
+      <c r="AE45" s="7"/>
+      <c r="AF45" s="7"/>
+      <c r="AP45" s="8"/>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="7"/>
+      <c r="Q46" s="7"/>
+      <c r="R46" s="7"/>
+      <c r="S46" s="7"/>
+      <c r="T46" s="7"/>
+      <c r="U46" s="7"/>
+      <c r="V46" s="7"/>
+      <c r="W46" s="7"/>
+      <c r="X46" s="7"/>
+      <c r="Y46" s="7"/>
+      <c r="Z46" s="7"/>
+      <c r="AA46" s="7"/>
+      <c r="AB46" s="7"/>
+      <c r="AC46" s="7"/>
+      <c r="AD46" s="7"/>
+      <c r="AE46" s="7"/>
+      <c r="AF46" s="7"/>
+      <c r="AP46" s="8"/>
+    </row>
+    <row r="47" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+      <c r="P47" s="7"/>
+      <c r="Q47" s="7"/>
+      <c r="R47" s="7"/>
+      <c r="S47" s="7"/>
+      <c r="T47" s="7"/>
+      <c r="U47" s="7"/>
+      <c r="V47" s="7"/>
+      <c r="W47" s="7"/>
+      <c r="X47" s="7"/>
+      <c r="Y47" s="7"/>
+      <c r="Z47" s="7"/>
+      <c r="AA47" s="7"/>
+      <c r="AB47" s="7"/>
+      <c r="AC47" s="7"/>
+      <c r="AD47" s="7"/>
+      <c r="AE47" s="7"/>
+      <c r="AF47" s="7"/>
+      <c r="AP47" s="8"/>
+    </row>
+    <row r="48" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="29"/>
+      <c r="C48" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="H48" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I48" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="J48" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="K48" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L48" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="M48" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="N48" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="O48" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="P48" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q48" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="R48" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="S48" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="T48" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="U48" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="V48" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="W48" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="X48" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y48" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z48" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA48" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB48" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC48" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD48" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE48" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="AF48" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG48" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH48" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI48" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ48" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="AK48" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL48" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="AM48" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN48" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO48" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP48" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ48" s="30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="14"/>
+      <c r="L49" s="14"/>
+      <c r="M49" s="14"/>
+      <c r="N49" s="14"/>
+      <c r="O49" s="14"/>
+      <c r="P49" s="14"/>
+      <c r="Q49" s="14"/>
+      <c r="R49" s="14"/>
+      <c r="S49" s="14"/>
+      <c r="T49" s="14"/>
+      <c r="U49" s="14"/>
+      <c r="V49" s="14"/>
+      <c r="W49" s="14"/>
+      <c r="X49" s="14"/>
+      <c r="Y49" s="14"/>
+      <c r="Z49" s="14"/>
+      <c r="AA49" s="14"/>
+      <c r="AB49" s="14"/>
+      <c r="AC49" s="14"/>
+      <c r="AD49" s="14"/>
+      <c r="AE49" s="14"/>
+      <c r="AF49" s="14"/>
+      <c r="AP49" s="8"/>
+    </row>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C50" s="20">
+        <v>154.64803239</v>
+      </c>
+      <c r="D50" s="20">
+        <v>140.19771849</v>
+      </c>
+      <c r="E50" s="20">
+        <v>117.92233601000001</v>
+      </c>
+      <c r="F50" s="20">
+        <v>113.73770292</v>
+      </c>
+      <c r="G50" s="20">
+        <v>110.17482497</v>
+      </c>
+      <c r="H50" s="20">
+        <v>109.56956498999999</v>
+      </c>
+      <c r="I50" s="20">
+        <v>107.47170537000001</v>
+      </c>
+      <c r="J50" s="20">
+        <v>105.00441398999999</v>
+      </c>
+      <c r="K50" s="20">
+        <v>103.78958969</v>
+      </c>
+      <c r="L50" s="20">
+        <v>110.06661281000001</v>
+      </c>
+      <c r="M50" s="20">
+        <v>131.97066581000001</v>
+      </c>
+      <c r="N50" s="20">
+        <v>123.30355248000001</v>
+      </c>
+      <c r="O50" s="20">
+        <v>161.19185902999999</v>
+      </c>
+      <c r="P50" s="20">
+        <v>143.78400803</v>
+      </c>
+      <c r="Q50" s="20">
+        <v>132.50181591</v>
+      </c>
+      <c r="R50" s="20">
+        <v>138.64448246999999</v>
+      </c>
+      <c r="S50" s="20">
+        <v>126.78566153</v>
+      </c>
+      <c r="T50" s="20">
+        <v>121.35554258000001</v>
+      </c>
+      <c r="U50" s="20">
+        <v>122.39643581999999</v>
+      </c>
+      <c r="V50" s="20">
+        <v>121.33462688</v>
+      </c>
+      <c r="W50" s="20">
+        <v>122.81965559999999</v>
+      </c>
+      <c r="X50" s="20">
+        <v>128.93919739</v>
+      </c>
+      <c r="Y50" s="20">
+        <v>169.22022499000002</v>
+      </c>
+      <c r="Z50" s="20">
+        <v>159.30560077000001</v>
+      </c>
+      <c r="AA50" s="20">
+        <v>224.58665855000001</v>
+      </c>
+      <c r="AB50" s="20">
+        <v>187.92783052000001</v>
+      </c>
+      <c r="AC50" s="20">
+        <v>164.11487336000002</v>
+      </c>
+      <c r="AD50" s="20">
+        <v>151.65583072999999</v>
+      </c>
+      <c r="AE50" s="20">
+        <v>150.71637769999998</v>
+      </c>
+      <c r="AF50" s="20">
+        <v>145.43400984000002</v>
+      </c>
+      <c r="AG50" s="20">
+        <v>142.70374669999998</v>
+      </c>
+      <c r="AH50" s="20">
+        <v>139.06362215000001</v>
+      </c>
+      <c r="AI50" s="20">
+        <v>136.94642765999998</v>
+      </c>
+      <c r="AJ50" s="20">
+        <v>141.70128278000001</v>
+      </c>
+      <c r="AK50" s="20">
+        <v>3.3179918799999997</v>
+      </c>
+      <c r="AL50" s="20">
+        <v>4.3051445999999993</v>
+      </c>
+      <c r="AM50" s="20">
+        <v>4.7179779699999997</v>
+      </c>
+      <c r="AN50" s="20">
+        <v>4.8413001700000002</v>
+      </c>
+      <c r="AO50" s="20">
+        <v>5.6538656100000004</v>
+      </c>
+      <c r="AP50" s="20">
+        <v>4.8038093000000002</v>
+      </c>
+      <c r="AQ50" s="39">
+        <v>4.8516007300000004</v>
+      </c>
+    </row>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C51" s="20">
+        <v>0.12865664999999998</v>
+      </c>
+      <c r="D51" s="20">
+        <v>9.4157070000000009E-2</v>
+      </c>
+      <c r="E51" s="20">
+        <v>9.1969460000000003E-2</v>
+      </c>
+      <c r="F51" s="20">
+        <v>0.11610978999999999</v>
+      </c>
+      <c r="G51" s="20">
+        <v>8.51137E-2</v>
+      </c>
+      <c r="H51" s="20">
+        <v>8.4144259999999999E-2</v>
+      </c>
+      <c r="I51" s="20">
+        <v>6.9097339999999993E-2</v>
+      </c>
+      <c r="J51" s="20">
+        <v>6.9172839999999999E-2</v>
+      </c>
+      <c r="K51" s="20">
+        <v>6.8810140000000006E-2</v>
+      </c>
+      <c r="L51" s="20">
+        <v>0.28793647999999999</v>
+      </c>
+      <c r="M51" s="20">
+        <v>0.26870109000000003</v>
+      </c>
+      <c r="N51" s="20">
+        <v>0.26563765</v>
+      </c>
+      <c r="O51" s="20">
+        <v>0.28379582000000003</v>
+      </c>
+      <c r="P51" s="20">
+        <v>0.24845877</v>
+      </c>
+      <c r="Q51" s="20">
+        <v>0.27545484999999997</v>
+      </c>
+      <c r="R51" s="20">
+        <v>8.90904E-2</v>
+      </c>
+      <c r="S51" s="20">
+        <v>8.4349740000000006E-2</v>
+      </c>
+      <c r="T51" s="20">
+        <v>0.11589209</v>
+      </c>
+      <c r="U51" s="20">
+        <v>0.27779965999999995</v>
+      </c>
+      <c r="V51" s="20">
+        <v>6.1241219999999999E-2</v>
+      </c>
+      <c r="W51" s="20">
+        <v>5.8137250000000001E-2</v>
+      </c>
+      <c r="X51" s="20">
+        <v>0.25784742999999999</v>
+      </c>
+      <c r="Y51" s="20">
+        <v>0.27779559999999998</v>
+      </c>
+      <c r="Z51" s="20">
+        <v>0.27315867999999999</v>
+      </c>
+      <c r="AA51" s="20">
+        <v>0.77684454000000003</v>
+      </c>
+      <c r="AB51" s="20">
+        <v>0.76179463000000003</v>
+      </c>
+      <c r="AC51" s="20">
+        <v>0.57580924</v>
+      </c>
+      <c r="AD51" s="20">
+        <v>0.56802017000000005</v>
+      </c>
+      <c r="AE51" s="20">
+        <v>0.56456130000000004</v>
+      </c>
+      <c r="AF51" s="20">
+        <v>0.56286843000000009</v>
+      </c>
+      <c r="AG51" s="20">
+        <v>0.56156571999999993</v>
+      </c>
+      <c r="AH51" s="20">
+        <v>0.56639660000000003</v>
+      </c>
+      <c r="AI51" s="20">
+        <v>0.56570156000000005</v>
+      </c>
+      <c r="AJ51" s="20">
+        <v>6.9929970000000008E-2</v>
+      </c>
+      <c r="AK51" s="20">
+        <v>7.5320659999999998E-2</v>
+      </c>
+      <c r="AL51" s="20">
+        <v>4.0280249999999997E-2</v>
+      </c>
+      <c r="AM51" s="20">
+        <v>9.9292700000000005E-3</v>
+      </c>
+      <c r="AN51" s="20">
+        <v>1.351199E-2</v>
+      </c>
+      <c r="AO51" s="20">
+        <v>1.3503879999999999E-2</v>
+      </c>
+      <c r="AP51" s="20">
+        <v>9.9074000000000002E-3</v>
+      </c>
+      <c r="AQ51" s="39">
+        <v>1.407767E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C52" s="20">
+        <v>154.51937574000002</v>
+      </c>
+      <c r="D52" s="20">
+        <v>140.10356141999998</v>
+      </c>
+      <c r="E52" s="20">
+        <v>117.83036654999999</v>
+      </c>
+      <c r="F52" s="20">
+        <v>113.62159312999999</v>
+      </c>
+      <c r="G52" s="20">
+        <v>110.08971127</v>
+      </c>
+      <c r="H52" s="20">
+        <v>109.48542073</v>
+      </c>
+      <c r="I52" s="20">
+        <v>107.40260803</v>
+      </c>
+      <c r="J52" s="20">
+        <v>104.93524115000001</v>
+      </c>
+      <c r="K52" s="20">
+        <v>103.72077955</v>
+      </c>
+      <c r="L52" s="20">
+        <v>109.77867633</v>
+      </c>
+      <c r="M52" s="20">
+        <v>131.70196472000001</v>
+      </c>
+      <c r="N52" s="20">
+        <v>123.03791482999999</v>
+      </c>
+      <c r="O52" s="20">
+        <v>160.90806320999999</v>
+      </c>
+      <c r="P52" s="20">
+        <v>143.53554925999998</v>
+      </c>
+      <c r="Q52" s="20">
+        <v>132.22636106000002</v>
+      </c>
+      <c r="R52" s="20">
+        <v>138.55539206999998</v>
+      </c>
+      <c r="S52" s="20">
+        <v>126.70131179000001</v>
+      </c>
+      <c r="T52" s="20">
+        <v>121.23965048999999</v>
+      </c>
+      <c r="U52" s="20">
+        <v>122.11863615999999</v>
+      </c>
+      <c r="V52" s="20">
+        <v>121.27338566</v>
+      </c>
+      <c r="W52" s="20">
+        <v>122.76151834999999</v>
+      </c>
+      <c r="X52" s="20">
+        <v>128.68134996000001</v>
+      </c>
+      <c r="Y52" s="20">
+        <v>168.94242938999997</v>
+      </c>
+      <c r="Z52" s="20">
+        <v>159.03244209000002</v>
+      </c>
+      <c r="AA52" s="20">
+        <v>223.80981401</v>
+      </c>
+      <c r="AB52" s="20">
+        <v>187.16603588999999</v>
+      </c>
+      <c r="AC52" s="20">
+        <v>163.53906412000001</v>
+      </c>
+      <c r="AD52" s="20">
+        <v>151.08781056000001</v>
+      </c>
+      <c r="AE52" s="20">
+        <v>150.1518164</v>
+      </c>
+      <c r="AF52" s="20">
+        <v>144.87114141000001</v>
+      </c>
+      <c r="AG52" s="20">
+        <v>142.14218097999998</v>
+      </c>
+      <c r="AH52" s="20">
+        <v>138.49722555000002</v>
+      </c>
+      <c r="AI52" s="20">
+        <v>136.3807261</v>
+      </c>
+      <c r="AJ52" s="20">
+        <v>141.63135281000001</v>
+      </c>
+      <c r="AK52" s="20">
+        <v>3.2426712200000001</v>
+      </c>
+      <c r="AL52" s="20">
+        <v>4.2648643499999999</v>
+      </c>
+      <c r="AM52" s="20">
+        <v>4.7080487</v>
+      </c>
+      <c r="AN52" s="20">
+        <v>4.8277881799999998</v>
+      </c>
+      <c r="AO52" s="20">
+        <v>5.6403617300000004</v>
+      </c>
+      <c r="AP52" s="20">
+        <v>4.7939019000000007</v>
+      </c>
+      <c r="AQ52" s="39">
+        <v>4.8375230599999997</v>
+      </c>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C53" s="20">
+        <v>144.74641828</v>
+      </c>
+      <c r="D53" s="20">
+        <v>61.859695020000004</v>
+      </c>
+      <c r="E53" s="20">
+        <v>58.449086510000001</v>
+      </c>
+      <c r="F53" s="20">
+        <v>96.962691590000006</v>
+      </c>
+      <c r="G53" s="20">
+        <v>78.628612450000006</v>
+      </c>
+      <c r="H53" s="20">
+        <v>56.479563329999998</v>
+      </c>
+      <c r="I53" s="20">
+        <v>59.329709680000001</v>
+      </c>
+      <c r="J53" s="20">
+        <v>91.572515170000003</v>
+      </c>
+      <c r="K53" s="20">
+        <v>83.198636319999991</v>
+      </c>
+      <c r="L53" s="20">
+        <v>83.622220589999998</v>
+      </c>
+      <c r="M53" s="20">
+        <v>94.342961959999997</v>
+      </c>
+      <c r="N53" s="20">
+        <v>72.940115980000002</v>
+      </c>
+      <c r="O53" s="20">
+        <v>126.3683915</v>
+      </c>
+      <c r="P53" s="20">
+        <v>44.375444309999999</v>
+      </c>
+      <c r="Q53" s="20">
+        <v>41.58133926</v>
+      </c>
+      <c r="R53" s="20">
+        <v>49.642457299999997</v>
+      </c>
+      <c r="S53" s="20">
+        <v>45.932517650000001</v>
+      </c>
+      <c r="T53" s="20">
+        <v>50.370925549999995</v>
+      </c>
+      <c r="U53" s="20">
+        <v>43.858826239999999</v>
+      </c>
+      <c r="V53" s="20">
+        <v>78.306434519999996</v>
+      </c>
+      <c r="W53" s="20">
+        <v>77.943720010000007</v>
+      </c>
+      <c r="X53" s="20">
+        <v>79.914574450000003</v>
+      </c>
+      <c r="Y53" s="20">
+        <v>66.522822300000001</v>
+      </c>
+      <c r="Z53" s="20">
+        <v>62.947975270000001</v>
+      </c>
+      <c r="AA53" s="20">
+        <v>151.36480759</v>
+      </c>
+      <c r="AB53" s="20">
+        <v>78.960306160000002</v>
+      </c>
+      <c r="AC53" s="20">
+        <v>123.41004599</v>
+      </c>
+      <c r="AD53" s="20">
+        <v>182.22118437999998</v>
+      </c>
+      <c r="AE53" s="20">
+        <v>78.399660349999991</v>
+      </c>
+      <c r="AF53" s="20">
+        <v>63.883608029999998</v>
+      </c>
+      <c r="AG53" s="20">
+        <v>133.65222076000001</v>
+      </c>
+      <c r="AH53" s="20">
+        <v>128.85681915999999</v>
+      </c>
+      <c r="AI53" s="20">
+        <v>79.497546319999998</v>
+      </c>
+      <c r="AJ53" s="20">
+        <v>106.29040821</v>
+      </c>
+      <c r="AK53" s="20">
+        <v>86.976435859999995</v>
+      </c>
+      <c r="AL53" s="20">
+        <v>91.290148920000007</v>
+      </c>
+      <c r="AM53" s="20">
+        <v>136.71507459999998</v>
+      </c>
+      <c r="AN53" s="20">
+        <v>62.738485969999999</v>
+      </c>
+      <c r="AO53" s="20">
+        <v>60.448909630000003</v>
+      </c>
+      <c r="AP53" s="20">
+        <v>49.470062240000004</v>
+      </c>
+      <c r="AQ53" s="39">
+        <v>46.108068020000005</v>
+      </c>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C54" s="20">
+        <v>18.213423719999998</v>
+      </c>
+      <c r="D54" s="20">
+        <v>10.46630504</v>
+      </c>
+      <c r="E54" s="20">
+        <v>13.302526330000001</v>
+      </c>
+      <c r="F54" s="20">
+        <v>14.40995783</v>
+      </c>
+      <c r="G54" s="20">
+        <v>37.140678319999999</v>
+      </c>
+      <c r="H54" s="20">
+        <v>16.974613690000002</v>
+      </c>
+      <c r="I54" s="20">
+        <v>15.298242070000001</v>
+      </c>
+      <c r="J54" s="20">
+        <v>11.660816130000001</v>
+      </c>
+      <c r="K54" s="20">
+        <v>8.703068720000001</v>
+      </c>
+      <c r="L54" s="20">
+        <v>18.300621360000001</v>
+      </c>
+      <c r="M54" s="20">
+        <v>5.8747758799999996</v>
+      </c>
+      <c r="N54" s="20">
+        <v>13.312437529999999</v>
+      </c>
+      <c r="O54" s="20">
+        <v>28.748340579999997</v>
+      </c>
+      <c r="P54" s="20">
+        <v>11.13178257</v>
+      </c>
+      <c r="Q54" s="20">
+        <v>6.5026784699999993</v>
+      </c>
+      <c r="R54" s="20">
+        <v>11.16252003</v>
+      </c>
+      <c r="S54" s="20">
+        <v>3.9072897499999999</v>
+      </c>
+      <c r="T54" s="20">
+        <v>12.347089240000001</v>
+      </c>
+      <c r="U54" s="20">
+        <v>5.3547692800000002</v>
+      </c>
+      <c r="V54" s="20">
+        <v>13.599182320000001</v>
+      </c>
+      <c r="W54" s="20">
+        <v>13.501523480000001</v>
+      </c>
+      <c r="X54" s="20">
+        <v>5.5798118499999996</v>
+      </c>
+      <c r="Y54" s="20">
+        <v>15.90849614</v>
+      </c>
+      <c r="Z54" s="20">
+        <v>6.5988646500000003</v>
+      </c>
+      <c r="AA54" s="20">
+        <v>13.08216191</v>
+      </c>
+      <c r="AB54" s="20">
+        <v>14.546606539999999</v>
+      </c>
+      <c r="AC54" s="20">
+        <v>10.72948809</v>
+      </c>
+      <c r="AD54" s="20">
+        <v>13.40908136</v>
+      </c>
+      <c r="AE54" s="20">
+        <v>4.4418772000000004</v>
+      </c>
+      <c r="AF54" s="20">
+        <v>11.12589651</v>
+      </c>
+      <c r="AG54" s="20">
+        <v>63.403262210000001</v>
+      </c>
+      <c r="AH54" s="20">
+        <v>11.09766245</v>
+      </c>
+      <c r="AI54" s="20">
+        <v>4.3475032200000001</v>
+      </c>
+      <c r="AJ54" s="20">
+        <v>15.23452825</v>
+      </c>
+      <c r="AK54" s="20">
+        <v>14.774903890000001</v>
+      </c>
+      <c r="AL54" s="20">
+        <v>4.9852005000000004</v>
+      </c>
+      <c r="AM54" s="20">
+        <v>15.75200809</v>
+      </c>
+      <c r="AN54" s="20">
+        <v>2.6594865099999998</v>
+      </c>
+      <c r="AO54" s="20">
+        <v>2.1876698700000001</v>
+      </c>
+      <c r="AP54" s="20">
+        <v>3.3222768999999999</v>
+      </c>
+      <c r="AQ54" s="39">
+        <v>2.5523931099999997</v>
+      </c>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C55" s="20">
+        <v>2.3125993599999997</v>
+      </c>
+      <c r="D55" s="20">
+        <v>12.813101199999998</v>
+      </c>
+      <c r="E55" s="20">
+        <v>10.45214874</v>
+      </c>
+      <c r="F55" s="20">
+        <v>5.4080117000000003</v>
+      </c>
+      <c r="G55" s="20">
+        <v>3.3148112000000003</v>
+      </c>
+      <c r="H55" s="20">
+        <v>0.53061117000000002</v>
+      </c>
+      <c r="I55" s="20">
+        <v>2.5919138900000003</v>
+      </c>
+      <c r="J55" s="20">
+        <v>10.23573949</v>
+      </c>
+      <c r="K55" s="20">
+        <v>6.7525169800000002</v>
+      </c>
+      <c r="L55" s="20">
+        <v>6.9373504700000002</v>
+      </c>
+      <c r="M55" s="20">
+        <v>1.58954018</v>
+      </c>
+      <c r="N55" s="20">
+        <v>2.1772710899999996</v>
+      </c>
+      <c r="O55" s="20">
+        <v>1.6802760700000001</v>
+      </c>
+      <c r="P55" s="20">
+        <v>3.6824298199999999</v>
+      </c>
+      <c r="Q55" s="20">
+        <v>4.8124619800000001</v>
+      </c>
+      <c r="R55" s="20">
+        <v>4.4758719999999999</v>
+      </c>
+      <c r="S55" s="20">
+        <v>0.12621422999999998</v>
+      </c>
+      <c r="T55" s="20">
+        <v>0.17823317999999999</v>
+      </c>
+      <c r="U55" s="20">
+        <v>1.73061157</v>
+      </c>
+      <c r="V55" s="20">
+        <v>3.4921524500000003</v>
+      </c>
+      <c r="W55" s="20">
+        <v>3.6387806</v>
+      </c>
+      <c r="X55" s="20">
+        <v>3.4607147899999999</v>
+      </c>
+      <c r="Y55" s="20">
+        <v>0.68530905000000009</v>
+      </c>
+      <c r="Z55" s="20">
+        <v>2.0709484499999999</v>
+      </c>
+      <c r="AA55" s="20">
+        <v>1.9433735000000001</v>
+      </c>
+      <c r="AB55" s="20">
+        <v>3.19733804</v>
+      </c>
+      <c r="AC55" s="20">
+        <v>3.4112927100000001</v>
+      </c>
+      <c r="AD55" s="20">
+        <v>2.3782704300000002</v>
+      </c>
+      <c r="AE55" s="20">
+        <v>0.17308306000000001</v>
+      </c>
+      <c r="AF55" s="20">
+        <v>0.14369042999999998</v>
+      </c>
+      <c r="AG55" s="20">
+        <v>3.8179845499999998</v>
+      </c>
+      <c r="AH55" s="20">
+        <v>3.9835728100000001</v>
+      </c>
+      <c r="AI55" s="20">
+        <v>3.8852056899999998</v>
+      </c>
+      <c r="AJ55" s="20">
+        <v>6.9764777200000001</v>
+      </c>
+      <c r="AK55" s="20">
+        <v>1.7477725500000001</v>
+      </c>
+      <c r="AL55" s="20">
+        <v>2.38346554</v>
+      </c>
+      <c r="AM55" s="20">
+        <v>2.6500696499999998</v>
+      </c>
+      <c r="AN55" s="20">
+        <v>2.7841617300000001</v>
+      </c>
+      <c r="AO55" s="20">
+        <v>2.6937371400000001</v>
+      </c>
+      <c r="AP55" s="20">
+        <v>2.1227608600000001</v>
+      </c>
+      <c r="AQ55" s="39">
+        <v>0.16364147000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C56" s="20">
+        <v>4.11077285</v>
+      </c>
+      <c r="D56" s="20">
+        <v>1.92003725</v>
+      </c>
+      <c r="E56" s="20">
+        <v>5.6152006999999999</v>
+      </c>
+      <c r="F56" s="20">
+        <v>3.59587412</v>
+      </c>
+      <c r="G56" s="20">
+        <v>11.167931250000001</v>
+      </c>
+      <c r="H56" s="20">
+        <v>8.2862345600000005</v>
+      </c>
+      <c r="I56" s="20">
+        <v>10.30555429</v>
+      </c>
+      <c r="J56" s="20">
+        <v>35.63821222</v>
+      </c>
+      <c r="K56" s="20">
+        <v>27.971433409999999</v>
+      </c>
+      <c r="L56" s="20">
+        <v>15.978141599999999</v>
+      </c>
+      <c r="M56" s="20">
+        <v>9.4602441199999987</v>
+      </c>
+      <c r="N56" s="20">
+        <v>1.6442443200000001</v>
+      </c>
+      <c r="O56" s="20">
+        <v>4.7008700800000005</v>
+      </c>
+      <c r="P56" s="20">
+        <v>1.19097845</v>
+      </c>
+      <c r="Q56" s="20">
+        <v>1.9360176599999999</v>
+      </c>
+      <c r="R56" s="20">
+        <v>3.2178290899999999</v>
+      </c>
+      <c r="S56" s="20">
+        <v>12.01050566</v>
+      </c>
+      <c r="T56" s="20">
+        <v>5.6979642999999998</v>
+      </c>
+      <c r="U56" s="20">
+        <v>8.4139085199999997</v>
+      </c>
+      <c r="V56" s="20">
+        <v>30.368985219999999</v>
+      </c>
+      <c r="W56" s="20">
+        <v>30.488748319999999</v>
+      </c>
+      <c r="X56" s="20">
+        <v>28.038897410000001</v>
+      </c>
+      <c r="Y56" s="20">
+        <v>16.712215740000001</v>
+      </c>
+      <c r="Z56" s="20">
+        <v>9.6464459900000001</v>
+      </c>
+      <c r="AA56" s="20">
+        <v>13.36458998</v>
+      </c>
+      <c r="AB56" s="20">
+        <v>2.1916843399999997</v>
+      </c>
+      <c r="AC56" s="20">
+        <v>0.74833908999999998</v>
+      </c>
+      <c r="AD56" s="20">
+        <v>4.32845703</v>
+      </c>
+      <c r="AE56" s="20">
+        <v>10.547987340000001</v>
+      </c>
+      <c r="AF56" s="20">
+        <v>2.4728900899999999</v>
+      </c>
+      <c r="AG56" s="20">
+        <v>4.5730437300000002</v>
+      </c>
+      <c r="AH56" s="20">
+        <v>24.390468239999997</v>
+      </c>
+      <c r="AI56" s="20">
+        <v>19.3121808</v>
+      </c>
+      <c r="AJ56" s="20">
+        <v>14.674696109999999</v>
+      </c>
+      <c r="AK56" s="20">
+        <v>9.4159714600000015</v>
+      </c>
+      <c r="AL56" s="20">
+        <v>16.557267</v>
+      </c>
+      <c r="AM56" s="20">
+        <v>20.542358239999999</v>
+      </c>
+      <c r="AN56" s="20">
+        <v>1.30437319</v>
+      </c>
+      <c r="AO56" s="20">
+        <v>0.86491920999999994</v>
+      </c>
+      <c r="AP56" s="20">
+        <v>0.91276422000000001</v>
+      </c>
+      <c r="AQ56" s="39">
+        <v>8.0938982300000006</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C57" s="20">
+        <v>12.618803740000001</v>
+      </c>
+      <c r="D57" s="20">
+        <v>2.4206923300000001</v>
+      </c>
+      <c r="E57" s="20">
+        <v>3.1427256800000003</v>
+      </c>
+      <c r="F57" s="20">
+        <v>44.838806149999996</v>
+      </c>
+      <c r="G57" s="20">
+        <v>2.41559627</v>
+      </c>
+      <c r="H57" s="20">
+        <v>4.6779785199999999</v>
+      </c>
+      <c r="I57" s="20">
+        <v>8.1882796899999999</v>
+      </c>
+      <c r="J57" s="20">
+        <v>10.49458102</v>
+      </c>
+      <c r="K57" s="20">
+        <v>14.031718420000001</v>
+      </c>
+      <c r="L57" s="20">
+        <v>13.68156705</v>
+      </c>
+      <c r="M57" s="20">
+        <v>4.9360231199999998</v>
+      </c>
+      <c r="N57" s="20">
+        <v>4.6696741199999998</v>
+      </c>
+      <c r="O57" s="20">
+        <v>7.9959894599999997</v>
+      </c>
+      <c r="P57" s="20">
+        <v>2.18496544</v>
+      </c>
+      <c r="Q57" s="20">
+        <v>4.4326050400000003</v>
+      </c>
+      <c r="R57" s="20">
+        <v>5.2343613099999997</v>
+      </c>
+      <c r="S57" s="20">
+        <v>4.1484718100000002</v>
+      </c>
+      <c r="T57" s="20">
+        <v>2.2599044799999999</v>
+      </c>
+      <c r="U57" s="20">
+        <v>3.77062439</v>
+      </c>
+      <c r="V57" s="20">
+        <v>2.76975712</v>
+      </c>
+      <c r="W57" s="20">
+        <v>2.87240647</v>
+      </c>
+      <c r="X57" s="20">
+        <v>6.4686106799999994</v>
+      </c>
+      <c r="Y57" s="20">
+        <v>4.9109008699999999</v>
+      </c>
+      <c r="Z57" s="20">
+        <v>5.8581547499999997</v>
+      </c>
+      <c r="AA57" s="20">
+        <v>10.48516727</v>
+      </c>
+      <c r="AB57" s="20">
+        <v>1.9184147600000001</v>
+      </c>
+      <c r="AC57" s="20">
+        <v>9.9924158399999996</v>
+      </c>
+      <c r="AD57" s="20">
+        <v>37.151295329999996</v>
+      </c>
+      <c r="AE57" s="20">
+        <v>19.419794929999998</v>
+      </c>
+      <c r="AF57" s="20">
+        <v>7.9450874300000001</v>
+      </c>
+      <c r="AG57" s="20">
+        <v>9.05892214</v>
+      </c>
+      <c r="AH57" s="20">
+        <v>6.1487229699999997</v>
+      </c>
+      <c r="AI57" s="20">
+        <v>11.631958130000001</v>
+      </c>
+      <c r="AJ57" s="20">
+        <v>13.16969387</v>
+      </c>
+      <c r="AK57" s="20">
+        <v>5.2700903800000001</v>
+      </c>
+      <c r="AL57" s="20">
+        <v>4.6556515899999997</v>
+      </c>
+      <c r="AM57" s="20">
+        <v>5.2422934000000003</v>
+      </c>
+      <c r="AN57" s="20">
+        <v>3.28965437</v>
+      </c>
+      <c r="AO57" s="20">
+        <v>3.7401441499999999</v>
+      </c>
+      <c r="AP57" s="20">
+        <v>3.8713847599999998</v>
+      </c>
+      <c r="AQ57" s="39">
+        <v>2.6231710800000001</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" s="20">
+        <v>107.49081861000001</v>
+      </c>
+      <c r="D58" s="20">
+        <v>34.239559200000002</v>
+      </c>
+      <c r="E58" s="20">
+        <v>25.936485059999999</v>
+      </c>
+      <c r="F58" s="20">
+        <v>28.710041789999998</v>
+      </c>
+      <c r="G58" s="20">
+        <v>24.589595410000001</v>
+      </c>
+      <c r="H58" s="20">
+        <v>26.010125389999999</v>
+      </c>
+      <c r="I58" s="20">
+        <v>22.945719739999998</v>
+      </c>
+      <c r="J58" s="20">
+        <v>23.54316631</v>
+      </c>
+      <c r="K58" s="20">
+        <v>25.739898789999998</v>
+      </c>
+      <c r="L58" s="20">
+        <v>28.72454011</v>
+      </c>
+      <c r="M58" s="20">
+        <v>72.482378659999995</v>
+      </c>
+      <c r="N58" s="20">
+        <v>51.136488920000005</v>
+      </c>
+      <c r="O58" s="20">
+        <v>83.242915310000001</v>
+      </c>
+      <c r="P58" s="20">
+        <v>26.185288030000002</v>
+      </c>
+      <c r="Q58" s="20">
+        <v>23.897576109999999</v>
+      </c>
+      <c r="R58" s="20">
+        <v>25.551874870000002</v>
+      </c>
+      <c r="S58" s="20">
+        <v>25.740036199999999</v>
+      </c>
+      <c r="T58" s="20">
+        <v>29.887734350000002</v>
+      </c>
+      <c r="U58" s="20">
+        <v>24.588912480000001</v>
+      </c>
+      <c r="V58" s="20">
+        <v>28.07635741</v>
+      </c>
+      <c r="W58" s="20">
+        <v>27.442261139999999</v>
+      </c>
+      <c r="X58" s="20">
+        <v>36.366539719999999</v>
+      </c>
+      <c r="Y58" s="20">
+        <v>28.3059005</v>
+      </c>
+      <c r="Z58" s="20">
+        <v>38.773561430000001</v>
+      </c>
+      <c r="AA58" s="20">
+        <v>112.48951493000001</v>
+      </c>
+      <c r="AB58" s="20">
+        <v>57.106262479999998</v>
+      </c>
+      <c r="AC58" s="20">
+        <v>98.528510260000004</v>
+      </c>
+      <c r="AD58" s="20">
+        <v>124.95408023</v>
+      </c>
+      <c r="AE58" s="20">
+        <v>43.81691782</v>
+      </c>
+      <c r="AF58" s="20">
+        <v>42.19604357</v>
+      </c>
+      <c r="AG58" s="20">
+        <v>52.799008130000004</v>
+      </c>
+      <c r="AH58" s="20">
+        <v>83.236392690000002</v>
+      </c>
+      <c r="AI58" s="20">
+        <v>40.320698479999997</v>
+      </c>
+      <c r="AJ58" s="20">
+        <v>56.235012259999998</v>
+      </c>
+      <c r="AK58" s="20">
+        <v>55.767697579999997</v>
+      </c>
+      <c r="AL58" s="20">
+        <v>62.708564289999998</v>
+      </c>
+      <c r="AM58" s="20">
+        <v>92.528345220000006</v>
+      </c>
+      <c r="AN58" s="20">
+        <v>52.700810170000004</v>
+      </c>
+      <c r="AO58" s="20">
+        <v>50.962439259999996</v>
+      </c>
+      <c r="AP58" s="20">
+        <v>39.240875500000001</v>
+      </c>
+      <c r="AQ58" s="39">
+        <v>32.674964129999999</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="20">
+        <v>136.99006962000001</v>
+      </c>
+      <c r="D59" s="20">
+        <v>61.488178470000001</v>
+      </c>
+      <c r="E59" s="20">
+        <v>54.111560049999994</v>
+      </c>
+      <c r="F59" s="20">
+        <v>92.872495189999995</v>
+      </c>
+      <c r="G59" s="20">
+        <v>73.56066706</v>
+      </c>
+      <c r="H59" s="20">
+        <v>46.503078080000002</v>
+      </c>
+      <c r="I59" s="20">
+        <v>50.624616090000004</v>
+      </c>
+      <c r="J59" s="20">
+        <v>86.506593290000012</v>
+      </c>
+      <c r="K59" s="20">
+        <v>81.936462709999986</v>
+      </c>
+      <c r="L59" s="20">
+        <v>74.062058239999999</v>
+      </c>
+      <c r="M59" s="20">
+        <v>94.161716980000008</v>
+      </c>
+      <c r="N59" s="20">
+        <v>66.601451260000005</v>
+      </c>
+      <c r="O59" s="20">
+        <v>113.25959859000001</v>
+      </c>
+      <c r="P59" s="20">
+        <v>38.053459329999995</v>
+      </c>
+      <c r="Q59" s="20">
+        <v>40.22421465</v>
+      </c>
+      <c r="R59" s="20">
+        <v>42.75811676</v>
+      </c>
+      <c r="S59" s="20">
+        <v>45.858372590000002</v>
+      </c>
+      <c r="T59" s="20">
+        <v>42.981843149999996</v>
+      </c>
+      <c r="U59" s="20">
+        <v>42.627017939999995</v>
+      </c>
+      <c r="V59" s="20">
+        <v>69.157303959999993</v>
+      </c>
+      <c r="W59" s="20">
+        <v>69.156434680000004</v>
+      </c>
+      <c r="X59" s="20">
+        <v>79.822985959999997</v>
+      </c>
+      <c r="Y59" s="20">
+        <v>57.470847040000002</v>
+      </c>
+      <c r="Z59" s="20">
+        <v>61.153688420000002</v>
+      </c>
+      <c r="AA59" s="20">
+        <v>143.61014850999999</v>
+      </c>
+      <c r="AB59" s="20">
+        <v>70.412856200000007</v>
+      </c>
+      <c r="AC59" s="20">
+        <v>115.32542115999999</v>
+      </c>
+      <c r="AD59" s="20">
+        <v>172.63626828</v>
+      </c>
+      <c r="AE59" s="20">
+        <v>78.399660349999991</v>
+      </c>
+      <c r="AF59" s="20">
+        <v>55.40002183</v>
+      </c>
+      <c r="AG59" s="20">
+        <v>133.63792505000001</v>
+      </c>
+      <c r="AH59" s="20">
+        <v>118.94432951</v>
+      </c>
+      <c r="AI59" s="20">
+        <v>78.785274430000001</v>
+      </c>
+      <c r="AJ59" s="20">
+        <v>91.135952849999995</v>
+      </c>
+      <c r="AK59" s="20">
+        <v>74.076472109999997</v>
+      </c>
+      <c r="AL59" s="20">
+        <v>87.28142296</v>
+      </c>
+      <c r="AM59" s="20">
+        <v>124.22567318</v>
+      </c>
+      <c r="AN59" s="20">
+        <v>62.738485969999999</v>
+      </c>
+      <c r="AO59" s="20">
+        <v>60.448909630000003</v>
+      </c>
+      <c r="AP59" s="20">
+        <v>49.470062240000004</v>
+      </c>
+      <c r="AQ59" s="39">
+        <v>46.108068020000005</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="20">
+        <v>16.895114979999999</v>
+      </c>
+      <c r="D60" s="20">
+        <v>24.855091609999999</v>
+      </c>
+      <c r="E60" s="20">
+        <v>25.032349309999997</v>
+      </c>
+      <c r="F60" s="20">
+        <v>19.53451257</v>
+      </c>
+      <c r="G60" s="20">
+        <v>46.5661931</v>
+      </c>
+      <c r="H60" s="20">
+        <v>15.82563056</v>
+      </c>
+      <c r="I60" s="20">
+        <v>19.490616660000001</v>
+      </c>
+      <c r="J60" s="20">
+        <v>52.477606810000005</v>
+      </c>
+      <c r="K60" s="20">
+        <v>42.164845499999998</v>
+      </c>
+      <c r="L60" s="20">
+        <v>31.655951079999998</v>
+      </c>
+      <c r="M60" s="20">
+        <v>16.743315199999998</v>
+      </c>
+      <c r="N60" s="20">
+        <v>10.795288220000002</v>
+      </c>
+      <c r="O60" s="20">
+        <v>22.058685069999999</v>
+      </c>
+      <c r="P60" s="20">
+        <v>9.6918388100000001</v>
+      </c>
+      <c r="Q60" s="20">
+        <v>12.114270679999999</v>
+      </c>
+      <c r="R60" s="20">
+        <v>12.465155409999999</v>
+      </c>
+      <c r="S60" s="20">
+        <v>16.044009640000002</v>
+      </c>
+      <c r="T60" s="20">
+        <v>10.848243910000001</v>
+      </c>
+      <c r="U60" s="20">
+        <v>14.52340386</v>
+      </c>
+      <c r="V60" s="20">
+        <v>38.373976759999998</v>
+      </c>
+      <c r="W60" s="20">
+        <v>38.841767070000003</v>
+      </c>
+      <c r="X60" s="20">
+        <v>36.987835560000001</v>
+      </c>
+      <c r="Y60" s="20">
+        <v>24.283866140000001</v>
+      </c>
+      <c r="Z60" s="20">
+        <v>16.52472629</v>
+      </c>
+      <c r="AA60" s="20">
+        <v>20.635466309999998</v>
+      </c>
+      <c r="AB60" s="20">
+        <v>11.388178960000001</v>
+      </c>
+      <c r="AC60" s="20">
+        <v>6.8095025700000003</v>
+      </c>
+      <c r="AD60" s="20">
+        <v>10.652242119999999</v>
+      </c>
+      <c r="AE60" s="20">
+        <v>15.162947599999999</v>
+      </c>
+      <c r="AF60" s="20">
+        <v>5.2588908300000003</v>
+      </c>
+      <c r="AG60" s="20">
+        <v>71.794290489999995</v>
+      </c>
+      <c r="AH60" s="20">
+        <v>29.64077056</v>
+      </c>
+      <c r="AI60" s="20">
+        <v>26.836624</v>
+      </c>
+      <c r="AJ60" s="20">
+        <v>21.731246719999998</v>
+      </c>
+      <c r="AK60" s="20">
+        <v>13.03868415</v>
+      </c>
+      <c r="AL60" s="20">
+        <v>20.04713791</v>
+      </c>
+      <c r="AM60" s="20">
+        <v>26.482489359999999</v>
+      </c>
+      <c r="AN60" s="20">
+        <v>6.7480214299999997</v>
+      </c>
+      <c r="AO60" s="20">
+        <v>5.7463262199999994</v>
+      </c>
+      <c r="AP60" s="20">
+        <v>6.3578019800000005</v>
+      </c>
+      <c r="AQ60" s="39">
+        <v>10.809932810000001</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C61" s="20">
+        <v>120.09495464</v>
+      </c>
+      <c r="D61" s="20">
+        <v>36.633086859999999</v>
+      </c>
+      <c r="E61" s="20">
+        <v>29.079210739999997</v>
+      </c>
+      <c r="F61" s="20">
+        <v>73.337982620000005</v>
+      </c>
+      <c r="G61" s="20">
+        <v>26.994473960000001</v>
+      </c>
+      <c r="H61" s="20">
+        <v>30.677447520000001</v>
+      </c>
+      <c r="I61" s="20">
+        <v>31.133999429999999</v>
+      </c>
+      <c r="J61" s="20">
+        <v>34.028986479999993</v>
+      </c>
+      <c r="K61" s="20">
+        <v>39.771617210000002</v>
+      </c>
+      <c r="L61" s="20">
+        <v>42.406107159999998</v>
+      </c>
+      <c r="M61" s="20">
+        <v>77.418401779999996</v>
+      </c>
+      <c r="N61" s="20">
+        <v>55.806163040000001</v>
+      </c>
+      <c r="O61" s="20">
+        <v>91.20091352</v>
+      </c>
+      <c r="P61" s="20">
+        <v>28.361620519999999</v>
+      </c>
+      <c r="Q61" s="20">
+        <v>28.10994397</v>
+      </c>
+      <c r="R61" s="20">
+        <v>30.292961350000002</v>
+      </c>
+      <c r="S61" s="20">
+        <v>29.81436295</v>
+      </c>
+      <c r="T61" s="20">
+        <v>32.133599239999995</v>
+      </c>
+      <c r="U61" s="20">
+        <v>28.10361408</v>
+      </c>
+      <c r="V61" s="20">
+        <v>30.783327199999999</v>
+      </c>
+      <c r="W61" s="20">
+        <v>30.314667610000001</v>
+      </c>
+      <c r="X61" s="20">
+        <v>42.835150399999996</v>
+      </c>
+      <c r="Y61" s="20">
+        <v>33.186980900000002</v>
+      </c>
+      <c r="Z61" s="20">
+        <v>44.628962130000005</v>
+      </c>
+      <c r="AA61" s="20">
+        <v>122.9746822</v>
+      </c>
+      <c r="AB61" s="20">
+        <v>59.024677240000003</v>
+      </c>
+      <c r="AC61" s="20">
+        <v>108.51591859</v>
+      </c>
+      <c r="AD61" s="20">
+        <v>161.98402615999998</v>
+      </c>
+      <c r="AE61" s="20">
+        <v>63.236712750000002</v>
+      </c>
+      <c r="AF61" s="20">
+        <v>50.141131000000001</v>
+      </c>
+      <c r="AG61" s="20">
+        <v>61.843634560000005</v>
+      </c>
+      <c r="AH61" s="20">
+        <v>89.30355895000001</v>
+      </c>
+      <c r="AI61" s="20">
+        <v>51.948650430000001</v>
+      </c>
+      <c r="AJ61" s="20">
+        <v>69.404706129999994</v>
+      </c>
+      <c r="AK61" s="20">
+        <v>61.037787960000003</v>
+      </c>
+      <c r="AL61" s="20">
+        <v>67.234285049999997</v>
+      </c>
+      <c r="AM61" s="20">
+        <v>97.743183819999999</v>
+      </c>
+      <c r="AN61" s="20">
+        <v>55.990464539999998</v>
+      </c>
+      <c r="AO61" s="20">
+        <v>54.702583409999995</v>
+      </c>
+      <c r="AP61" s="20">
+        <v>43.112260259999999</v>
+      </c>
+      <c r="AQ61" s="39">
+        <v>35.298135209999998</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C62" s="20">
+        <v>7.7484025000000001</v>
+      </c>
+      <c r="D62" s="20">
+        <v>0.37151655</v>
+      </c>
+      <c r="E62" s="20">
+        <v>4.3375264600000003</v>
+      </c>
+      <c r="F62" s="20">
+        <v>4.0878949699999998</v>
+      </c>
+      <c r="G62" s="20">
+        <v>5.0679453899999993</v>
+      </c>
+      <c r="H62" s="20">
+        <v>9.9658288600000002</v>
+      </c>
+      <c r="I62" s="20">
+        <v>8.7050935900000006</v>
+      </c>
+      <c r="J62" s="20">
+        <v>5.0575008800000001</v>
+      </c>
+      <c r="K62" s="20">
+        <v>1.2621736100000001</v>
+      </c>
+      <c r="L62" s="20">
+        <v>9.5601623499999988</v>
+      </c>
+      <c r="M62" s="20">
+        <v>0.18124498</v>
+      </c>
+      <c r="N62" s="20">
+        <v>6.3386647199999997</v>
+      </c>
+      <c r="O62" s="20">
+        <v>13.070801660000001</v>
+      </c>
+      <c r="P62" s="20">
+        <v>4.7228140000000002E-2</v>
+      </c>
+      <c r="Q62" s="20">
+        <v>1.18057871</v>
+      </c>
+      <c r="R62" s="20">
+        <v>6.5908870300000002</v>
+      </c>
+      <c r="S62" s="20">
+        <v>2.7043699999999998E-3</v>
+      </c>
+      <c r="T62" s="20">
+        <v>7.2833961299999999</v>
+      </c>
+      <c r="U62" s="20">
+        <v>1.2318083</v>
+      </c>
+      <c r="V62" s="20">
+        <v>9.0863432300000007</v>
+      </c>
+      <c r="W62" s="20">
+        <v>8.7872853299999996</v>
+      </c>
+      <c r="X62" s="20">
+        <v>9.1588490000000009E-2</v>
+      </c>
+      <c r="Y62" s="20">
+        <v>9.030123810000001</v>
+      </c>
+      <c r="Z62" s="20">
+        <v>1.79428685</v>
+      </c>
+      <c r="AA62" s="20">
+        <v>7.7546590799999997</v>
+      </c>
+      <c r="AB62" s="20">
+        <v>8.5474499600000016</v>
+      </c>
+      <c r="AC62" s="20">
+        <v>8.0846248299999992</v>
+      </c>
+      <c r="AD62" s="20">
+        <v>9.4736027899999993</v>
+      </c>
+      <c r="AE62" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF62" s="20">
+        <v>8.4835861999999995</v>
+      </c>
+      <c r="AG62" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH62" s="20">
+        <v>9.8309329400000003</v>
+      </c>
+      <c r="AI62" s="20">
+        <v>0.71227189000000002</v>
+      </c>
+      <c r="AJ62" s="20">
+        <v>15.15445536</v>
+      </c>
+      <c r="AK62" s="20">
+        <v>12.780380300000001</v>
+      </c>
+      <c r="AL62" s="20">
+        <v>3.7585173300000001</v>
+      </c>
+      <c r="AM62" s="20">
+        <v>12.341534810000001</v>
+      </c>
+      <c r="AN62" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO62" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP62" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ62" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="20">
+        <v>7.7416809500000001</v>
+      </c>
+      <c r="D63" s="20">
+        <v>0.34435188</v>
+      </c>
+      <c r="E63" s="20">
+        <v>4.3375264600000003</v>
+      </c>
+      <c r="F63" s="20">
+        <v>3.87933108</v>
+      </c>
+      <c r="G63" s="20">
+        <v>5.0572276699999996</v>
+      </c>
+      <c r="H63" s="20">
+        <v>9.9658288600000002</v>
+      </c>
+      <c r="I63" s="20">
+        <v>8.7050935900000006</v>
+      </c>
+      <c r="J63" s="20">
+        <v>5.0571610300000005</v>
+      </c>
+      <c r="K63" s="20">
+        <v>1.2621736100000001</v>
+      </c>
+      <c r="L63" s="20">
+        <v>9.5601623499999988</v>
+      </c>
+      <c r="M63" s="20">
+        <v>0.18124498</v>
+      </c>
+      <c r="N63" s="20">
+        <v>6.3386647199999997</v>
+      </c>
+      <c r="O63" s="20">
+        <v>13.070801660000001</v>
+      </c>
+      <c r="P63" s="20">
+        <v>4.7228140000000002E-2</v>
+      </c>
+      <c r="Q63" s="20">
+        <v>1.1328740800000001</v>
+      </c>
+      <c r="R63" s="20">
+        <v>6.3907172800000005</v>
+      </c>
+      <c r="S63" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T63" s="20">
+        <v>7.2833961299999999</v>
+      </c>
+      <c r="U63" s="20">
+        <v>0.97588551000000001</v>
+      </c>
+      <c r="V63" s="20">
+        <v>9.0863432300000007</v>
+      </c>
+      <c r="W63" s="20">
+        <v>8.7872853299999996</v>
+      </c>
+      <c r="X63" s="20">
+        <v>9.1588490000000009E-2</v>
+      </c>
+      <c r="Y63" s="20">
+        <v>9.0221547899999983</v>
+      </c>
+      <c r="Z63" s="20">
+        <v>1.7915328000000001</v>
+      </c>
+      <c r="AA63" s="20">
+        <v>7.7546590799999997</v>
+      </c>
+      <c r="AB63" s="20">
+        <v>8.5474499600000016</v>
+      </c>
+      <c r="AC63" s="20">
+        <v>8.0796173200000005</v>
+      </c>
+      <c r="AD63" s="20">
+        <v>9.4635666999999994</v>
+      </c>
+      <c r="AE63" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF63" s="20">
+        <v>8.4835861999999995</v>
+      </c>
+      <c r="AG63" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH63" s="20">
+        <v>9.8309329400000003</v>
+      </c>
+      <c r="AI63" s="20">
+        <v>0.70826570999999994</v>
+      </c>
+      <c r="AJ63" s="20">
+        <v>15.15445536</v>
+      </c>
+      <c r="AK63" s="20">
+        <v>12.780380300000001</v>
+      </c>
+      <c r="AL63" s="20">
+        <v>3.7585173300000001</v>
+      </c>
+      <c r="AM63" s="20">
+        <v>12.341534810000001</v>
+      </c>
+      <c r="AN63" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO63" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP63" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ63" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C64" s="20">
+        <v>6.7215500000000006E-3</v>
+      </c>
+      <c r="D64" s="20">
+        <v>2.7164669999999998E-2</v>
+      </c>
+      <c r="E64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="F64" s="20">
+        <v>0.20856389</v>
+      </c>
+      <c r="G64" s="20">
+        <v>1.071772E-2</v>
+      </c>
+      <c r="H64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="J64" s="20">
+        <v>3.3985000000000005E-4</v>
+      </c>
+      <c r="K64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="L64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="M64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="N64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="O64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="P64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q64" s="20">
+        <v>4.7704629999999998E-2</v>
+      </c>
+      <c r="R64" s="20">
+        <v>0.20016975000000001</v>
+      </c>
+      <c r="S64" s="20">
+        <v>2.7043699999999998E-3</v>
+      </c>
+      <c r="T64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U64" s="20">
+        <v>0.25592279000000001</v>
+      </c>
+      <c r="V64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="W64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="X64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y64" s="20">
+        <v>7.9690200000000003E-3</v>
+      </c>
+      <c r="Z64" s="20">
+        <v>2.7540500000000001E-3</v>
+      </c>
+      <c r="AA64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC64" s="20">
+        <v>5.0075100000000006E-3</v>
+      </c>
+      <c r="AD64" s="20">
+        <v>1.0036090000000001E-2</v>
+      </c>
+      <c r="AE64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI64" s="20">
+        <v>4.0061799999999998E-3</v>
+      </c>
+      <c r="AJ64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ64" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="F65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="G65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="J65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="K65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="L65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="M65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="N65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="O65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="P65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="R65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="S65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="V65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="W65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="X65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ65" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="F66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="J66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="K66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="L66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="M66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="N66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="O66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="P66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="R66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="S66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="V66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="W66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="X66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ66" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="F67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="G67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="J67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="K67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="L67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="M67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="N67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="O67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="P67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="R67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="S67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="V67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="W67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="X67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ67" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C68" s="20"/>
+      <c r="D68" s="20"/>
+      <c r="E68" s="20"/>
+      <c r="F68" s="20"/>
+      <c r="G68" s="20"/>
+      <c r="H68" s="20"/>
+      <c r="I68" s="20"/>
+      <c r="J68" s="20"/>
+      <c r="K68" s="20"/>
+      <c r="L68" s="20"/>
+      <c r="M68" s="20"/>
+      <c r="N68" s="20"/>
+      <c r="O68" s="20"/>
+      <c r="P68" s="20"/>
+      <c r="Q68" s="20"/>
+      <c r="R68" s="20"/>
+      <c r="S68" s="20"/>
+      <c r="T68" s="20"/>
+      <c r="U68" s="20"/>
+      <c r="V68" s="20"/>
+      <c r="W68" s="20"/>
+      <c r="X68" s="20"/>
+      <c r="Y68" s="20"/>
+      <c r="Z68" s="20"/>
+      <c r="AA68" s="20"/>
+      <c r="AB68" s="20"/>
+      <c r="AC68" s="20"/>
+      <c r="AD68" s="20"/>
+      <c r="AE68" s="20"/>
+      <c r="AF68" s="20"/>
+      <c r="AG68" s="20"/>
+      <c r="AH68" s="20"/>
+      <c r="AI68" s="20"/>
+      <c r="AJ68" s="20"/>
+      <c r="AK68" s="20"/>
+      <c r="AL68" s="20"/>
+      <c r="AM68" s="21"/>
+      <c r="AN68" s="21"/>
+      <c r="AO68" s="20"/>
+      <c r="AP68" s="20"/>
+      <c r="AQ68" s="39"/>
+    </row>
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C69" s="20">
+        <v>30.73104171</v>
+      </c>
+      <c r="D69" s="20">
+        <v>35.869370570000001</v>
+      </c>
+      <c r="E69" s="20">
+        <v>30.096001140000002</v>
+      </c>
+      <c r="F69" s="20">
+        <v>30.77936382</v>
+      </c>
+      <c r="G69" s="20">
+        <v>37.465362689999999</v>
+      </c>
+      <c r="H69" s="20">
+        <v>38.366956569999999</v>
+      </c>
+      <c r="I69" s="20">
+        <v>40.508198890000003</v>
+      </c>
+      <c r="J69" s="20">
+        <v>83.163980319999993</v>
+      </c>
+      <c r="K69" s="20">
+        <v>52.826411490000005</v>
+      </c>
+      <c r="L69" s="20">
+        <v>65.774752700000008</v>
+      </c>
+      <c r="M69" s="20">
+        <v>55.693213849999999</v>
+      </c>
+      <c r="N69" s="20">
+        <v>49.175711579999998</v>
+      </c>
+      <c r="O69" s="20">
+        <v>52.3211783</v>
+      </c>
+      <c r="P69" s="20">
+        <v>48.967791499999997</v>
+      </c>
+      <c r="Q69" s="20">
+        <v>53.567147240000004</v>
+      </c>
+      <c r="R69" s="20">
+        <v>55.50985644</v>
+      </c>
+      <c r="S69" s="20">
+        <v>50.065503460000002</v>
+      </c>
+      <c r="T69" s="20">
+        <v>45.980080260000001</v>
+      </c>
+      <c r="U69" s="20">
+        <v>40.192151240000001</v>
+      </c>
+      <c r="V69" s="20">
+        <v>42.079214700000001</v>
+      </c>
+      <c r="W69" s="20">
+        <v>38.160517810000002</v>
+      </c>
+      <c r="X69" s="20">
+        <v>35.932213679999997</v>
+      </c>
+      <c r="Y69" s="20">
+        <v>33.800558500000001</v>
+      </c>
+      <c r="Z69" s="20">
+        <v>31.445273499999999</v>
+      </c>
+      <c r="AA69" s="20">
+        <v>28.883478119999999</v>
+      </c>
+      <c r="AB69" s="20">
+        <v>29.932124229999999</v>
+      </c>
+      <c r="AC69" s="20">
+        <v>29.249416889999999</v>
+      </c>
+      <c r="AD69" s="20">
+        <v>27.42188986</v>
+      </c>
+      <c r="AE69" s="20">
+        <v>28.03648016</v>
+      </c>
+      <c r="AF69" s="20">
+        <v>27.88292783</v>
+      </c>
+      <c r="AG69" s="20">
+        <v>26.582530510000002</v>
+      </c>
+      <c r="AH69" s="20">
+        <v>20.096459500000002</v>
+      </c>
+      <c r="AI69" s="20">
+        <v>17.917542090000001</v>
+      </c>
+      <c r="AJ69" s="20">
+        <v>18.295930089999999</v>
+      </c>
+      <c r="AK69" s="20">
+        <v>18.97167503</v>
+      </c>
+      <c r="AL69" s="20">
+        <v>19.436559160000002</v>
+      </c>
+      <c r="AM69" s="20">
+        <v>26.013348109999999</v>
+      </c>
+      <c r="AN69" s="20">
+        <v>29.719839920000002</v>
+      </c>
+      <c r="AO69" s="20">
+        <v>28.878085039999998</v>
+      </c>
+      <c r="AP69" s="20">
+        <v>28.748548789999997</v>
+      </c>
+      <c r="AQ69" s="39">
+        <v>25.967785980000002</v>
+      </c>
+    </row>
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C70" s="20">
+        <v>5.5602059999999995E-2</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="F70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="G70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="J70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="K70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="L70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="M70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="N70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="O70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="P70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="R70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="S70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="V70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="W70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="X70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ70" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C71" s="20">
+        <v>30.675439649999998</v>
+      </c>
+      <c r="D71" s="20">
+        <v>35.869370570000001</v>
+      </c>
+      <c r="E71" s="20">
+        <v>30.096001140000002</v>
+      </c>
+      <c r="F71" s="20">
+        <v>30.77936382</v>
+      </c>
+      <c r="G71" s="20">
+        <v>37.465362689999999</v>
+      </c>
+      <c r="H71" s="20">
+        <v>38.366956569999999</v>
+      </c>
+      <c r="I71" s="20">
+        <v>40.508198890000003</v>
+      </c>
+      <c r="J71" s="20">
+        <v>83.163980319999993</v>
+      </c>
+      <c r="K71" s="20">
+        <v>52.826411490000005</v>
+      </c>
+      <c r="L71" s="20">
+        <v>65.774752700000008</v>
+      </c>
+      <c r="M71" s="20">
+        <v>55.693213849999999</v>
+      </c>
+      <c r="N71" s="20">
+        <v>49.175711579999998</v>
+      </c>
+      <c r="O71" s="20">
+        <v>52.3211783</v>
+      </c>
+      <c r="P71" s="20">
+        <v>48.967791499999997</v>
+      </c>
+      <c r="Q71" s="20">
+        <v>53.567147240000004</v>
+      </c>
+      <c r="R71" s="20">
+        <v>55.50985644</v>
+      </c>
+      <c r="S71" s="20">
+        <v>50.065503460000002</v>
+      </c>
+      <c r="T71" s="20">
+        <v>45.980080260000001</v>
+      </c>
+      <c r="U71" s="20">
+        <v>40.192151240000001</v>
+      </c>
+      <c r="V71" s="20">
+        <v>42.079214700000001</v>
+      </c>
+      <c r="W71" s="20">
+        <v>38.160517810000002</v>
+      </c>
+      <c r="X71" s="20">
+        <v>35.932213679999997</v>
+      </c>
+      <c r="Y71" s="20">
+        <v>33.800558500000001</v>
+      </c>
+      <c r="Z71" s="20">
+        <v>31.445273499999999</v>
+      </c>
+      <c r="AA71" s="20">
+        <v>28.883478119999999</v>
+      </c>
+      <c r="AB71" s="20">
+        <v>29.932124229999999</v>
+      </c>
+      <c r="AC71" s="20">
+        <v>29.249416889999999</v>
+      </c>
+      <c r="AD71" s="20">
+        <v>27.42188986</v>
+      </c>
+      <c r="AE71" s="20">
+        <v>28.03648016</v>
+      </c>
+      <c r="AF71" s="20">
+        <v>27.88292783</v>
+      </c>
+      <c r="AG71" s="20">
+        <v>26.582530510000002</v>
+      </c>
+      <c r="AH71" s="20">
+        <v>20.096459500000002</v>
+      </c>
+      <c r="AI71" s="20">
+        <v>17.917542090000001</v>
+      </c>
+      <c r="AJ71" s="20">
+        <v>18.295930089999999</v>
+      </c>
+      <c r="AK71" s="20">
+        <v>18.97167503</v>
+      </c>
+      <c r="AL71" s="20">
+        <v>19.436559160000002</v>
+      </c>
+      <c r="AM71" s="20">
+        <v>26.013348109999999</v>
+      </c>
+      <c r="AN71" s="20">
+        <v>29.719839920000002</v>
+      </c>
+      <c r="AO71" s="20">
+        <v>28.878085039999998</v>
+      </c>
+      <c r="AP71" s="20">
+        <v>28.748548789999997</v>
+      </c>
+      <c r="AQ71" s="39">
+        <v>25.967785980000002</v>
+      </c>
+    </row>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C72" s="20">
+        <v>147.65016227999999</v>
+      </c>
+      <c r="D72" s="20">
+        <v>62.103655509999996</v>
+      </c>
+      <c r="E72" s="20">
+        <v>63.956729860000003</v>
+      </c>
+      <c r="F72" s="20">
+        <v>41.10281647</v>
+      </c>
+      <c r="G72" s="20">
+        <v>61.00537568</v>
+      </c>
+      <c r="H72" s="20">
+        <v>35.029089890000002</v>
+      </c>
+      <c r="I72" s="20">
+        <v>50.783280770000005</v>
+      </c>
+      <c r="J72" s="20">
+        <v>74.516815870000002</v>
+      </c>
+      <c r="K72" s="20">
+        <v>60.94937272</v>
+      </c>
+      <c r="L72" s="20">
+        <v>26.62191481</v>
+      </c>
+      <c r="M72" s="20">
+        <v>66.069435299999995</v>
+      </c>
+      <c r="N72" s="20">
+        <v>42.014035560000003</v>
+      </c>
+      <c r="O72" s="20">
+        <v>97.978746629999989</v>
+      </c>
+      <c r="P72" s="20">
+        <v>12.54077882</v>
+      </c>
+      <c r="Q72" s="20">
+        <v>9.8895914099999995</v>
+      </c>
+      <c r="R72" s="20">
+        <v>9.6694069600000017</v>
+      </c>
+      <c r="S72" s="20">
+        <v>41.782416090000005</v>
+      </c>
+      <c r="T72" s="20">
+        <v>11.39816948</v>
+      </c>
+      <c r="U72" s="20">
+        <v>94.233142819999998</v>
+      </c>
+      <c r="V72" s="20">
+        <v>138.69191791</v>
+      </c>
+      <c r="W72" s="20">
+        <v>47.455006099999999</v>
+      </c>
+      <c r="X72" s="20">
+        <v>23.994981660000001</v>
+      </c>
+      <c r="Y72" s="20">
+        <v>51.32955587</v>
+      </c>
+      <c r="Z72" s="20">
+        <v>5.5133333099999993</v>
+      </c>
+      <c r="AA72" s="20">
+        <v>58.186734360000003</v>
+      </c>
+      <c r="AB72" s="20">
+        <v>40.197170100000001</v>
+      </c>
+      <c r="AC72" s="20">
+        <v>8.8172659099999997</v>
+      </c>
+      <c r="AD72" s="20">
+        <v>27.322603770000001</v>
+      </c>
+      <c r="AE72" s="20">
+        <v>25.750475519999998</v>
+      </c>
+      <c r="AF72" s="20">
+        <v>3.6769590000000001</v>
+      </c>
+      <c r="AG72" s="20">
+        <v>39.687245189999999</v>
+      </c>
+      <c r="AH72" s="20">
+        <v>14.30383707</v>
+      </c>
+      <c r="AI72" s="20">
+        <v>21.967495639999999</v>
+      </c>
+      <c r="AJ72" s="20">
+        <v>2.56167034</v>
+      </c>
+      <c r="AK72" s="20">
+        <v>15.146805029999999</v>
+      </c>
+      <c r="AL72" s="20">
+        <v>22.448829539999998</v>
+      </c>
+      <c r="AM72" s="20">
+        <v>146.42858075999999</v>
+      </c>
+      <c r="AN72" s="20">
+        <v>28.800790840000001</v>
+      </c>
+      <c r="AO72" s="20">
+        <v>2.33597608</v>
+      </c>
+      <c r="AP72" s="20">
+        <v>2.57706423</v>
+      </c>
+      <c r="AQ72" s="39">
+        <v>5.4647361600000002</v>
+      </c>
+    </row>
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C73" s="20">
+        <v>5.1015757099999997</v>
+      </c>
+      <c r="D73" s="20">
+        <v>37.125838200000004</v>
+      </c>
+      <c r="E73" s="20">
+        <v>24.69179359</v>
+      </c>
+      <c r="F73" s="20">
+        <v>19.170954219999999</v>
+      </c>
+      <c r="G73" s="20">
+        <v>22.729761199999999</v>
+      </c>
+      <c r="H73" s="20">
+        <v>13.21094091</v>
+      </c>
+      <c r="I73" s="20">
+        <v>23.75112386</v>
+      </c>
+      <c r="J73" s="20">
+        <v>34.858951640000001</v>
+      </c>
+      <c r="K73" s="20">
+        <v>13.94791163</v>
+      </c>
+      <c r="L73" s="20">
+        <v>14.762071949999999</v>
+      </c>
+      <c r="M73" s="20">
+        <v>15.4103554</v>
+      </c>
+      <c r="N73" s="20">
+        <v>0.88144994999999993</v>
+      </c>
+      <c r="O73" s="20">
+        <v>6.1795006299999997</v>
+      </c>
+      <c r="P73" s="20">
+        <v>8.2421788300000003</v>
+      </c>
+      <c r="Q73" s="20">
+        <v>5.5762447999999996</v>
+      </c>
+      <c r="R73" s="20">
+        <v>2.3404927799999999</v>
+      </c>
+      <c r="S73" s="20">
+        <v>12.73054351</v>
+      </c>
+      <c r="T73" s="20">
+        <v>2.0034740100000001</v>
+      </c>
+      <c r="U73" s="20">
+        <v>51.287308840000001</v>
+      </c>
+      <c r="V73" s="20">
+        <v>20.407608209999999</v>
+      </c>
+      <c r="W73" s="20">
+        <v>40.377675270000005</v>
+      </c>
+      <c r="X73" s="20">
+        <v>1.6615680700000002</v>
+      </c>
+      <c r="Y73" s="20">
+        <v>17.74928109</v>
+      </c>
+      <c r="Z73" s="20">
+        <v>0.49952059000000004</v>
+      </c>
+      <c r="AA73" s="20">
+        <v>3.03027749</v>
+      </c>
+      <c r="AB73" s="20">
+        <v>17.486306289999998</v>
+      </c>
+      <c r="AC73" s="20">
+        <v>7.0856179999999991E-2</v>
+      </c>
+      <c r="AD73" s="20">
+        <v>20.230474179999998</v>
+      </c>
+      <c r="AE73" s="20">
+        <v>11.778950140000001</v>
+      </c>
+      <c r="AF73" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG73" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH73" s="20">
+        <v>7.0397029999999999E-2</v>
+      </c>
+      <c r="AI73" s="20">
+        <v>2.5448119900000004</v>
+      </c>
+      <c r="AJ73" s="20">
+        <v>3.1E-2</v>
+      </c>
+      <c r="AK73" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL73" s="20">
+        <v>19.880647530000001</v>
+      </c>
+      <c r="AM73" s="20">
+        <v>1.0348366899999999</v>
+      </c>
+      <c r="AN73" s="20">
+        <v>0.30082261999999999</v>
+      </c>
+      <c r="AO73" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP73" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ73" s="39">
+        <v>0.93281908999999996</v>
+      </c>
+    </row>
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C74" s="20">
+        <v>20.974657710000002</v>
+      </c>
+      <c r="D74" s="20">
+        <v>6.2911996100000005</v>
+      </c>
+      <c r="E74" s="20">
+        <v>8.9946020299999994</v>
+      </c>
+      <c r="F74" s="20">
+        <v>1.71123822</v>
+      </c>
+      <c r="G74" s="20">
+        <v>11.827088249999999</v>
+      </c>
+      <c r="H74" s="20">
+        <v>4.0368490799999996</v>
+      </c>
+      <c r="I74" s="20">
+        <v>2.8482052599999998</v>
+      </c>
+      <c r="J74" s="20">
+        <v>33.331171420000004</v>
+      </c>
+      <c r="K74" s="20">
+        <v>22.499873140000002</v>
+      </c>
+      <c r="L74" s="20">
+        <v>0.39646285999999997</v>
+      </c>
+      <c r="M74" s="20">
+        <v>11.029278439999999</v>
+      </c>
+      <c r="N74" s="20">
+        <v>32.46559972</v>
+      </c>
+      <c r="O74" s="20">
+        <v>39.433566810000002</v>
+      </c>
+      <c r="P74" s="20">
+        <v>0.62830418999999993</v>
+      </c>
+      <c r="Q74" s="20">
+        <v>8.5233520000000007E-2</v>
+      </c>
+      <c r="R74" s="20">
+        <v>2.05857848</v>
+      </c>
+      <c r="S74" s="20">
+        <v>5.0749321399999996</v>
+      </c>
+      <c r="T74" s="20">
+        <v>2.9956781299999999</v>
+      </c>
+      <c r="U74" s="20">
+        <v>2.2126252400000004</v>
+      </c>
+      <c r="V74" s="20">
+        <v>17.051469780000001</v>
+      </c>
+      <c r="W74" s="20">
+        <v>5.1916458200000006</v>
+      </c>
+      <c r="X74" s="20">
+        <v>0.22604885999999999</v>
+      </c>
+      <c r="Y74" s="20">
+        <v>3.75882687</v>
+      </c>
+      <c r="Z74" s="20">
+        <v>0.51740056000000001</v>
+      </c>
+      <c r="AA74" s="20">
+        <v>0.91849532</v>
+      </c>
+      <c r="AB74" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC74" s="20">
+        <v>3.9753029</v>
+      </c>
+      <c r="AD74" s="20">
+        <v>1.6513532799999999</v>
+      </c>
+      <c r="AE74" s="20">
+        <v>1.7514631999999999</v>
+      </c>
+      <c r="AF74" s="20">
+        <v>0.53103809999999996</v>
+      </c>
+      <c r="AG74" s="20">
+        <v>1.5255790000000002E-2</v>
+      </c>
+      <c r="AH74" s="20">
+        <v>3.4485823099999999</v>
+      </c>
+      <c r="AI74" s="20">
+        <v>17.479668</v>
+      </c>
+      <c r="AJ74" s="20">
+        <v>1.4873020000000001E-2</v>
+      </c>
+      <c r="AK74" s="20">
+        <v>1.76985474</v>
+      </c>
+      <c r="AL74" s="20">
+        <v>1.6200520700000001</v>
+      </c>
+      <c r="AM74" s="20">
+        <v>16.075923769999999</v>
+      </c>
+      <c r="AN74" s="20">
+        <v>26.392114239999998</v>
+      </c>
+      <c r="AO74" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP74" s="20">
+        <v>0.11029360000000001</v>
+      </c>
+      <c r="AQ74" s="39">
+        <v>0.34014864</v>
+      </c>
+    </row>
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C75" s="20">
+        <v>20.444857600000002</v>
+      </c>
+      <c r="D75" s="20">
+        <v>11.30741293</v>
+      </c>
+      <c r="E75" s="20">
+        <v>27.227930399999998</v>
+      </c>
+      <c r="F75" s="20">
+        <v>5.2410390000000001E-2</v>
+      </c>
+      <c r="G75" s="20">
+        <v>4.7265268200000001</v>
+      </c>
+      <c r="H75" s="20">
+        <v>12.845427220000001</v>
+      </c>
+      <c r="I75" s="20">
+        <v>23.46941163</v>
+      </c>
+      <c r="J75" s="20">
+        <v>2.2570088900000003</v>
+      </c>
+      <c r="K75" s="20">
+        <v>16.441948029999999</v>
+      </c>
+      <c r="L75" s="20">
+        <v>8.34417659</v>
+      </c>
+      <c r="M75" s="20">
+        <v>22.42279473</v>
+      </c>
+      <c r="N75" s="20">
+        <v>4.9539387900000005</v>
+      </c>
+      <c r="O75" s="20">
+        <v>29.758465480000002</v>
+      </c>
+      <c r="P75" s="20">
+        <v>1.33448616</v>
+      </c>
+      <c r="Q75" s="20">
+        <v>3.8505823299999999</v>
+      </c>
+      <c r="R75" s="20">
+        <v>2.9845566299999997</v>
+      </c>
+      <c r="S75" s="20">
+        <v>3.2990012900000001</v>
+      </c>
+      <c r="T75" s="20">
+        <v>3.4805180400000002</v>
+      </c>
+      <c r="U75" s="20">
+        <v>32.463339570000002</v>
+      </c>
+      <c r="V75" s="20">
+        <v>28.849351980000002</v>
+      </c>
+      <c r="W75" s="20">
+        <v>1.0673204700000001</v>
+      </c>
+      <c r="X75" s="20">
+        <v>11.38351836</v>
+      </c>
+      <c r="Y75" s="20">
+        <v>2.2654242599999996</v>
+      </c>
+      <c r="Z75" s="20">
+        <v>4.0815850899999999</v>
+      </c>
+      <c r="AA75" s="20">
+        <v>52.112786960000001</v>
+      </c>
+      <c r="AB75" s="20">
+        <v>2.4318380099999999</v>
+      </c>
+      <c r="AC75" s="20">
+        <v>2.0639899800000001</v>
+      </c>
+      <c r="AD75" s="20">
+        <v>1.87251272</v>
+      </c>
+      <c r="AE75" s="20">
+        <v>5.3365324200000002</v>
+      </c>
+      <c r="AF75" s="20">
+        <v>2.2588691600000002</v>
+      </c>
+      <c r="AG75" s="20">
+        <v>27.893735370000002</v>
+      </c>
+      <c r="AH75" s="20">
+        <v>0.86526521999999995</v>
+      </c>
+      <c r="AI75" s="20">
+        <v>1.4985404199999999</v>
+      </c>
+      <c r="AJ75" s="20">
+        <v>0.48576872999999998</v>
+      </c>
+      <c r="AK75" s="20">
+        <v>3.1633864200000001</v>
+      </c>
+      <c r="AL75" s="20">
+        <v>0.2</v>
+      </c>
+      <c r="AM75" s="20">
+        <v>12.66699599</v>
+      </c>
+      <c r="AN75" s="20">
+        <v>0.8294945600000001</v>
+      </c>
+      <c r="AO75" s="20">
+        <v>0.34752828000000002</v>
+      </c>
+      <c r="AP75" s="20">
+        <v>0.29295930999999997</v>
+      </c>
+      <c r="AQ75" s="39">
+        <v>2.2578165099999996</v>
+      </c>
+    </row>
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C76" s="20">
+        <v>28.776855659999999</v>
+      </c>
+      <c r="D76" s="20">
+        <v>7.1976913700000003</v>
+      </c>
+      <c r="E76" s="20">
+        <v>0.73697502000000004</v>
+      </c>
+      <c r="F76" s="20">
+        <v>4.4513129000000005</v>
+      </c>
+      <c r="G76" s="20">
+        <v>20.662462590000001</v>
+      </c>
+      <c r="H76" s="20">
+        <v>4.8065674999999999</v>
+      </c>
+      <c r="I76" s="20">
+        <v>0.11798247000000001</v>
+      </c>
+      <c r="J76" s="20">
+        <v>3.1178829399999999</v>
+      </c>
+      <c r="K76" s="20">
+        <v>0.41173853000000005</v>
+      </c>
+      <c r="L76" s="20">
+        <v>2.9982400499999997</v>
+      </c>
+      <c r="M76" s="20">
+        <v>15.40192169</v>
+      </c>
+      <c r="N76" s="20">
+        <v>0.271007</v>
+      </c>
+      <c r="O76" s="20">
+        <v>21.70764527</v>
+      </c>
+      <c r="P76" s="20">
+        <v>2.2990228300000002</v>
+      </c>
+      <c r="Q76" s="20">
+        <v>0.28191890000000003</v>
+      </c>
+      <c r="R76" s="20">
+        <v>2.0888585499999999</v>
+      </c>
+      <c r="S76" s="20">
+        <v>2.8990045299999996</v>
+      </c>
+      <c r="T76" s="20">
+        <v>0.27990846999999996</v>
+      </c>
+      <c r="U76" s="20">
+        <v>0.30627877000000003</v>
+      </c>
+      <c r="V76" s="20">
+        <v>2.2221763700000001</v>
+      </c>
+      <c r="W76" s="20">
+        <v>0.59373668999999996</v>
+      </c>
+      <c r="X76" s="20">
+        <v>8.8398384700000001</v>
+      </c>
+      <c r="Y76" s="20">
+        <v>15.938996359999999</v>
+      </c>
+      <c r="Z76" s="20">
+        <v>0.31443132000000001</v>
+      </c>
+      <c r="AA76" s="20">
+        <v>1.7383210600000001</v>
+      </c>
+      <c r="AB76" s="20">
+        <v>4.8144802499999999</v>
+      </c>
+      <c r="AC76" s="20">
+        <v>2.6068367100000001</v>
+      </c>
+      <c r="AD76" s="20">
+        <v>2.7587536299999997</v>
+      </c>
+      <c r="AE76" s="20">
+        <v>5.4211624199999999</v>
+      </c>
+      <c r="AF76" s="20">
+        <v>0.57803256000000003</v>
+      </c>
+      <c r="AG76" s="20">
+        <v>11.44631556</v>
+      </c>
+      <c r="AH76" s="20">
+        <v>4.3936463400000001</v>
+      </c>
+      <c r="AI76" s="20">
+        <v>0.31361306999999999</v>
+      </c>
+      <c r="AJ76" s="20">
+        <v>1.2105748200000002</v>
+      </c>
+      <c r="AK76" s="20">
+        <v>2.0784000000000002E-3</v>
+      </c>
+      <c r="AL76" s="20">
+        <v>0.25934520999999999</v>
+      </c>
+      <c r="AM76" s="20">
+        <v>0.23110111999999999</v>
+      </c>
+      <c r="AN76" s="20">
+        <v>0.12830395</v>
+      </c>
+      <c r="AO76" s="20">
+        <v>0.18192449999999999</v>
+      </c>
+      <c r="AP76" s="20">
+        <v>2.01052388</v>
+      </c>
+      <c r="AQ76" s="39">
+        <v>1.3410426599999998</v>
+      </c>
+    </row>
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C77" s="20">
+        <v>72.352215599999994</v>
+      </c>
+      <c r="D77" s="20">
+        <v>0.18151339999999999</v>
+      </c>
+      <c r="E77" s="20">
+        <v>2.3054288199999999</v>
+      </c>
+      <c r="F77" s="20">
+        <v>15.71690074</v>
+      </c>
+      <c r="G77" s="20">
+        <v>1.0595368200000002</v>
+      </c>
+      <c r="H77" s="20">
+        <v>0.12930517999999999</v>
+      </c>
+      <c r="I77" s="20">
+        <v>0.59655754999999999</v>
+      </c>
+      <c r="J77" s="20">
+        <v>0.95180098000000002</v>
+      </c>
+      <c r="K77" s="20">
+        <v>7.6479013899999995</v>
+      </c>
+      <c r="L77" s="20">
+        <v>0.12096336000000001</v>
+      </c>
+      <c r="M77" s="20">
+        <v>1.80508504</v>
+      </c>
+      <c r="N77" s="20">
+        <v>3.4420401000000003</v>
+      </c>
+      <c r="O77" s="20">
+        <v>0.89956843999999991</v>
+      </c>
+      <c r="P77" s="20">
+        <v>3.6786809999999996E-2</v>
+      </c>
+      <c r="Q77" s="20">
+        <v>9.5611860000000007E-2</v>
+      </c>
+      <c r="R77" s="20">
+        <v>0.19692051999999999</v>
+      </c>
+      <c r="S77" s="20">
+        <v>17.778934620000001</v>
+      </c>
+      <c r="T77" s="20">
+        <v>2.6385908300000001</v>
+      </c>
+      <c r="U77" s="20">
+        <v>7.9635904000000002</v>
+      </c>
+      <c r="V77" s="20">
+        <v>70.161311569999995</v>
+      </c>
+      <c r="W77" s="20">
+        <v>0.22462785000000002</v>
+      </c>
+      <c r="X77" s="20">
+        <v>1.8840078999999998</v>
+      </c>
+      <c r="Y77" s="20">
+        <v>11.617027289999999</v>
+      </c>
+      <c r="Z77" s="20">
+        <v>0.10039575000000001</v>
+      </c>
+      <c r="AA77" s="20">
+        <v>0.38685353</v>
+      </c>
+      <c r="AB77" s="20">
+        <v>15.46454555</v>
+      </c>
+      <c r="AC77" s="20">
+        <v>0.10028014</v>
+      </c>
+      <c r="AD77" s="20">
+        <v>0.80950995999999997</v>
+      </c>
+      <c r="AE77" s="20">
+        <v>1.4623673400000001</v>
+      </c>
+      <c r="AF77" s="20">
+        <v>0.30901918</v>
+      </c>
+      <c r="AG77" s="20">
+        <v>0.33193846999999999</v>
+      </c>
+      <c r="AH77" s="20">
+        <v>5.5259461700000001</v>
+      </c>
+      <c r="AI77" s="20">
+        <v>0.13086216000000001</v>
+      </c>
+      <c r="AJ77" s="20">
+        <v>0.81945376999999997</v>
+      </c>
+      <c r="AK77" s="20">
+        <v>10.211485470000001</v>
+      </c>
+      <c r="AL77" s="20">
+        <v>0.48878473</v>
+      </c>
+      <c r="AM77" s="20">
+        <v>116.41972319</v>
+      </c>
+      <c r="AN77" s="20">
+        <v>1.1500554700000001</v>
+      </c>
+      <c r="AO77" s="20">
+        <v>1.8065233000000001</v>
+      </c>
+      <c r="AP77" s="20">
+        <v>0.16328744000000001</v>
+      </c>
+      <c r="AQ77" s="39">
+        <v>0.59290925999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C78" s="20">
+        <v>146.81380247999999</v>
+      </c>
+      <c r="D78" s="20">
+        <v>61.869790829999999</v>
+      </c>
+      <c r="E78" s="20">
+        <v>60.56178637</v>
+      </c>
+      <c r="F78" s="20">
+        <v>40.623055600000001</v>
+      </c>
+      <c r="G78" s="20">
+        <v>61.00537568</v>
+      </c>
+      <c r="H78" s="20">
+        <v>34.878660159999995</v>
+      </c>
+      <c r="I78" s="20">
+        <v>50.783280770000005</v>
+      </c>
+      <c r="J78" s="20">
+        <v>73.520646209999995</v>
+      </c>
+      <c r="K78" s="20">
+        <v>60.94937272</v>
+      </c>
+      <c r="L78" s="20">
+        <v>26.536075559999997</v>
+      </c>
+      <c r="M78" s="20">
+        <v>66.069435299999995</v>
+      </c>
+      <c r="N78" s="20">
+        <v>41.13258561</v>
+      </c>
+      <c r="O78" s="20">
+        <v>97.957758249999998</v>
+      </c>
+      <c r="P78" s="20">
+        <v>12.54077882</v>
+      </c>
+      <c r="Q78" s="20">
+        <v>8.3600886499999998</v>
+      </c>
+      <c r="R78" s="20">
+        <v>9.6694069600000017</v>
+      </c>
+      <c r="S78" s="20">
+        <v>41.782416090000005</v>
+      </c>
+      <c r="T78" s="20">
+        <v>11.39816948</v>
+      </c>
+      <c r="U78" s="20">
+        <v>93.948784169999996</v>
+      </c>
+      <c r="V78" s="20">
+        <v>138.46257011</v>
+      </c>
+      <c r="W78" s="20">
+        <v>46.720822380000001</v>
+      </c>
+      <c r="X78" s="20">
+        <v>23.909770930000001</v>
+      </c>
+      <c r="Y78" s="20">
+        <v>49.933127369999994</v>
+      </c>
+      <c r="Z78" s="20">
+        <v>5.5133333099999993</v>
+      </c>
+      <c r="AA78" s="20">
+        <v>58.165558679999997</v>
+      </c>
+      <c r="AB78" s="20">
+        <v>40.197170100000001</v>
+      </c>
+      <c r="AC78" s="20">
+        <v>8.8172659099999997</v>
+      </c>
+      <c r="AD78" s="20">
+        <v>27.322603770000001</v>
+      </c>
+      <c r="AE78" s="20">
+        <v>24.50799357</v>
+      </c>
+      <c r="AF78" s="20">
+        <v>3.6769590000000001</v>
+      </c>
+      <c r="AG78" s="20">
+        <v>39.597236340000002</v>
+      </c>
+      <c r="AH78" s="20">
+        <v>14.30383707</v>
+      </c>
+      <c r="AI78" s="20">
+        <v>21.967495639999999</v>
+      </c>
+      <c r="AJ78" s="20">
+        <v>2.4726066499999999</v>
+      </c>
+      <c r="AK78" s="20">
+        <v>15.146805029999999</v>
+      </c>
+      <c r="AL78" s="20">
+        <v>22.448829539999998</v>
+      </c>
+      <c r="AM78" s="20">
+        <v>146.40526900999998</v>
+      </c>
+      <c r="AN78" s="20">
+        <v>28.800790840000001</v>
+      </c>
+      <c r="AO78" s="20">
+        <v>2.33597608</v>
+      </c>
+      <c r="AP78" s="20">
+        <v>2.57706423</v>
+      </c>
+      <c r="AQ78" s="39">
+        <v>5.4647361600000002</v>
+      </c>
+    </row>
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="20">
+        <v>45.684731219999996</v>
+      </c>
+      <c r="D79" s="20">
+        <v>54.490586060000005</v>
+      </c>
+      <c r="E79" s="20">
+        <v>57.519382530000001</v>
+      </c>
+      <c r="F79" s="20">
+        <v>20.45484196</v>
+      </c>
+      <c r="G79" s="20">
+        <v>39.283376270000005</v>
+      </c>
+      <c r="H79" s="20">
+        <v>29.94278748</v>
+      </c>
+      <c r="I79" s="20">
+        <v>50.068740750000003</v>
+      </c>
+      <c r="J79" s="20">
+        <v>69.450962290000007</v>
+      </c>
+      <c r="K79" s="20">
+        <v>52.889732799999997</v>
+      </c>
+      <c r="L79" s="20">
+        <v>23.41687215</v>
+      </c>
+      <c r="M79" s="20">
+        <v>48.862428569999999</v>
+      </c>
+      <c r="N79" s="20">
+        <v>37.419538509999995</v>
+      </c>
+      <c r="O79" s="20">
+        <v>75.350544540000001</v>
+      </c>
+      <c r="P79" s="20">
+        <v>10.204969179999999</v>
+      </c>
+      <c r="Q79" s="20">
+        <v>7.9825578899999998</v>
+      </c>
+      <c r="R79" s="20">
+        <v>7.3836278899999996</v>
+      </c>
+      <c r="S79" s="20">
+        <v>21.104476940000001</v>
+      </c>
+      <c r="T79" s="20">
+        <v>8.4796701799999994</v>
+      </c>
+      <c r="U79" s="20">
+        <v>85.678915000000003</v>
+      </c>
+      <c r="V79" s="20">
+        <v>66.079082170000007</v>
+      </c>
+      <c r="W79" s="20">
+        <v>45.902457840000004</v>
+      </c>
+      <c r="X79" s="20">
+        <v>13.18592456</v>
+      </c>
+      <c r="Y79" s="20">
+        <v>22.377103719999997</v>
+      </c>
+      <c r="Z79" s="20">
+        <v>5.0985062399999999</v>
+      </c>
+      <c r="AA79" s="20">
+        <v>56.040384090000003</v>
+      </c>
+      <c r="AB79" s="20">
+        <v>19.918144300000002</v>
+      </c>
+      <c r="AC79" s="20">
+        <v>6.1101490599999995</v>
+      </c>
+      <c r="AD79" s="20">
+        <v>23.75434018</v>
+      </c>
+      <c r="AE79" s="20">
+        <v>18.86694576</v>
+      </c>
+      <c r="AF79" s="20">
+        <v>2.7899072599999997</v>
+      </c>
+      <c r="AG79" s="20">
+        <v>27.908991159999999</v>
+      </c>
+      <c r="AH79" s="20">
+        <v>4.38424456</v>
+      </c>
+      <c r="AI79" s="20">
+        <v>21.523020410000001</v>
+      </c>
+      <c r="AJ79" s="20">
+        <v>0.44257806</v>
+      </c>
+      <c r="AK79" s="20">
+        <v>4.9332411600000006</v>
+      </c>
+      <c r="AL79" s="20">
+        <v>21.7006996</v>
+      </c>
+      <c r="AM79" s="20">
+        <v>29.754444700000001</v>
+      </c>
+      <c r="AN79" s="20">
+        <v>27.52243142</v>
+      </c>
+      <c r="AO79" s="20">
+        <v>0.34752828000000002</v>
+      </c>
+      <c r="AP79" s="20">
+        <v>0.40325290999999996</v>
+      </c>
+      <c r="AQ79" s="39">
+        <v>3.53078424</v>
+      </c>
+    </row>
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C80" s="20">
+        <v>101.12907126</v>
+      </c>
+      <c r="D80" s="20">
+        <v>7.3792047699999994</v>
+      </c>
+      <c r="E80" s="20">
+        <v>3.04240384</v>
+      </c>
+      <c r="F80" s="20">
+        <v>20.168213640000001</v>
+      </c>
+      <c r="G80" s="20">
+        <v>21.721999409999999</v>
+      </c>
+      <c r="H80" s="20">
+        <v>4.9358726800000001</v>
+      </c>
+      <c r="I80" s="20">
+        <v>0.71454002000000005</v>
+      </c>
+      <c r="J80" s="20">
+        <v>4.0696839200000001</v>
+      </c>
+      <c r="K80" s="20">
+        <v>8.0596399200000004</v>
+      </c>
+      <c r="L80" s="20">
+        <v>3.1192034100000003</v>
+      </c>
+      <c r="M80" s="20">
+        <v>17.20700673</v>
+      </c>
+      <c r="N80" s="20">
+        <v>3.7130471000000003</v>
+      </c>
+      <c r="O80" s="20">
+        <v>22.60721371</v>
+      </c>
+      <c r="P80" s="20">
+        <v>2.3358096399999999</v>
+      </c>
+      <c r="Q80" s="20">
+        <v>0.37753076000000002</v>
+      </c>
+      <c r="R80" s="20">
+        <v>2.2857790699999998</v>
+      </c>
+      <c r="S80" s="20">
+        <v>20.67793915</v>
+      </c>
+      <c r="T80" s="20">
+        <v>2.9184992999999997</v>
+      </c>
+      <c r="U80" s="20">
+        <v>8.2698691699999998</v>
+      </c>
+      <c r="V80" s="20">
+        <v>72.383487939999995</v>
+      </c>
+      <c r="W80" s="20">
+        <v>0.81836454000000003</v>
+      </c>
+      <c r="X80" s="20">
+        <v>10.723846369999999</v>
+      </c>
+      <c r="Y80" s="20">
+        <v>27.55602365</v>
+      </c>
+      <c r="Z80" s="20">
+        <v>0.41482707000000002</v>
+      </c>
+      <c r="AA80" s="20">
+        <v>2.1251745899999999</v>
+      </c>
+      <c r="AB80" s="20">
+        <v>20.279025799999999</v>
+      </c>
+      <c r="AC80" s="20">
+        <v>2.7071168500000002</v>
+      </c>
+      <c r="AD80" s="20">
+        <v>3.5682635899999999</v>
+      </c>
+      <c r="AE80" s="20">
+        <v>5.6410478099999999</v>
+      </c>
+      <c r="AF80" s="20">
+        <v>0.88705173999999998</v>
+      </c>
+      <c r="AG80" s="20">
+        <v>11.688245179999999</v>
+      </c>
+      <c r="AH80" s="20">
+        <v>9.9195925099999993</v>
+      </c>
+      <c r="AI80" s="20">
+        <v>0.44447523</v>
+      </c>
+      <c r="AJ80" s="20">
+        <v>2.0300285900000001</v>
+      </c>
+      <c r="AK80" s="20">
+        <v>10.21356387</v>
+      </c>
+      <c r="AL80" s="20">
+        <v>0.74812993999999999</v>
+      </c>
+      <c r="AM80" s="20">
+        <v>116.65082431</v>
+      </c>
+      <c r="AN80" s="20">
+        <v>1.2783594199999999</v>
+      </c>
+      <c r="AO80" s="20">
+        <v>1.9884478000000001</v>
+      </c>
+      <c r="AP80" s="20">
+        <v>2.17381132</v>
+      </c>
+      <c r="AQ80" s="39">
+        <v>1.9339519199999999</v>
+      </c>
+    </row>
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C81" s="20">
+        <v>0.8363598000000001</v>
+      </c>
+      <c r="D81" s="20">
+        <v>0.23386467999999999</v>
+      </c>
+      <c r="E81" s="20">
+        <v>3.3949434900000002</v>
+      </c>
+      <c r="F81" s="20">
+        <v>0.47976087000000001</v>
+      </c>
+      <c r="G81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H81" s="20">
+        <v>0.15042973000000001</v>
+      </c>
+      <c r="I81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="J81" s="20">
+        <v>0.99616966000000007</v>
+      </c>
+      <c r="K81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="L81" s="20">
+        <v>8.5839250000000006E-2</v>
+      </c>
+      <c r="M81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="N81" s="20">
+        <v>0.88144994999999993</v>
+      </c>
+      <c r="O81" s="20">
+        <v>2.0988380000000001E-2</v>
+      </c>
+      <c r="P81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q81" s="20">
+        <v>1.52950276</v>
+      </c>
+      <c r="R81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="S81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U81" s="20">
+        <v>0.28435865000000005</v>
+      </c>
+      <c r="V81" s="20">
+        <v>0.22934779999999999</v>
+      </c>
+      <c r="W81" s="20">
+        <v>0.73418371999999998</v>
+      </c>
+      <c r="X81" s="20">
+        <v>8.5210729999999998E-2</v>
+      </c>
+      <c r="Y81" s="20">
+        <v>1.3964285000000001</v>
+      </c>
+      <c r="Z81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA81" s="20">
+        <v>2.1175679999999999E-2</v>
+      </c>
+      <c r="AB81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE81" s="20">
+        <v>1.2424819499999999</v>
+      </c>
+      <c r="AF81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG81" s="20">
+        <v>9.0008850000000001E-2</v>
+      </c>
+      <c r="AH81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ81" s="20">
+        <v>8.9063690000000001E-2</v>
+      </c>
+      <c r="AK81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM81" s="20">
+        <v>2.3311749999999999E-2</v>
+      </c>
+      <c r="AN81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ81" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="20">
+        <v>0.8363598000000001</v>
+      </c>
+      <c r="D82" s="20">
+        <v>0.23386467999999999</v>
+      </c>
+      <c r="E82" s="20">
+        <v>3.3949434900000002</v>
+      </c>
+      <c r="F82" s="20">
+        <v>0.47976087000000001</v>
+      </c>
+      <c r="G82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H82" s="20">
+        <v>0.15042973000000001</v>
+      </c>
+      <c r="I82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="J82" s="20">
+        <v>0.99616966000000007</v>
+      </c>
+      <c r="K82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="L82" s="20">
+        <v>8.5839250000000006E-2</v>
+      </c>
+      <c r="M82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="N82" s="20">
+        <v>0.88144994999999993</v>
+      </c>
+      <c r="O82" s="20">
+        <v>2.0988380000000001E-2</v>
+      </c>
+      <c r="P82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q82" s="20">
+        <v>1.52950276</v>
+      </c>
+      <c r="R82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="S82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U82" s="20">
+        <v>0.28435865000000005</v>
+      </c>
+      <c r="V82" s="20">
+        <v>0.22934779999999999</v>
+      </c>
+      <c r="W82" s="20">
+        <v>0.73418371999999998</v>
+      </c>
+      <c r="X82" s="20">
+        <v>8.5210729999999998E-2</v>
+      </c>
+      <c r="Y82" s="20">
+        <v>1.3964285000000001</v>
+      </c>
+      <c r="Z82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA82" s="20">
+        <v>2.1175679999999999E-2</v>
+      </c>
+      <c r="AB82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ82" s="20">
+        <v>8.9063690000000001E-2</v>
+      </c>
+      <c r="AK82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM82" s="20">
+        <v>2.3311749999999999E-2</v>
+      </c>
+      <c r="AN82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ82" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="F83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="G83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="H83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="J83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="K83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="L83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="M83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="N83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="O83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="P83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="R83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="S83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="U83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="V83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="W83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="X83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE83" s="20">
+        <v>1.2424819499999999</v>
+      </c>
+      <c r="AF83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG83" s="20">
+        <v>9.0008850000000001E-2</v>
+      </c>
+      <c r="AH83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ83" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="C84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="E84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="F84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="G84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="H84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="I84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="J84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="K84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="L84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="M84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="N84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="O84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="P84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="R84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="S84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="T84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="U84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="V84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="W84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="X84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ84" s="38" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD85" s="15"/>
+      <c r="AE85" s="15"/>
+      <c r="AF85" s="15"/>
+      <c r="AG85" s="15"/>
+      <c r="AH85" s="15"/>
+    </row>
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="22" t="s">
+        <v>105</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ87"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="41.1640625" style="3" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
+    <col min="32" max="33" width="9.33203125" style="3" customWidth="1"/>
+    <col min="34" max="34" width="9.33203125" style="8" customWidth="1"/>
     <col min="35" max="35" width="9.33203125" style="3"/>
     <col min="36" max="36" width="9.1640625" style="3" customWidth="1"/>
     <col min="37" max="41" width="9.33203125" style="3"/>
     <col min="42" max="42" width="9.33203125" style="3" customWidth="1"/>
     <col min="43" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:51" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="2" spans="2:43" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="26" t="s">
+        <v>104</v>
       </c>
       <c r="AH2" s="2"/>
       <c r="AP2" s="3"/>
     </row>
-    <row r="3" spans="2:51" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:43" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AH3" s="2"/>
       <c r="AP3" s="3"/>
     </row>
-    <row r="4" spans="2:51" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:43" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AH4" s="2"/>
       <c r="AP4" s="3"/>
     </row>
-    <row r="5" spans="2:51" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="5" spans="2:43" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="27" t="s">
+        <v>55</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AH5" s="2"/>
       <c r="AP5" s="3"/>
     </row>
-    <row r="6" spans="2:51" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="6" spans="2:43" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
+        <v>56</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AH6" s="2"/>
       <c r="AP6" s="3"/>
     </row>
-    <row r="7" spans="2:51" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C7" s="24" t="s">
+    <row r="7" spans="2:43" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="29"/>
+      <c r="C7" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="O7" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q7" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="R7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="S7" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="T7" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="U7" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="V7" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="W7" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="X7" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y7" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z7" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA7" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB7" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC7" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD7" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE7" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF7" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG7" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH7" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI7" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="AJ7" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="AK7" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL7" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="AM7" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN7" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO7" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP7" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ7" s="30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="D9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="E9" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="F9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="G9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="H9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="I9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="J9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="K9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="L9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="M9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="N9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="O9" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="P9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="R9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="S9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="T9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="U9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="V9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="W9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="X9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>3.24</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>3.23</v>
+      </c>
+      <c r="AK9" s="8">
+        <v>2.9</v>
+      </c>
+      <c r="AL9" s="23">
+        <v>3.37</v>
+      </c>
+      <c r="AM9" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>3.42</v>
+      </c>
+      <c r="AO9" s="8">
+        <v>2.38</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>2.14</v>
+      </c>
+      <c r="AQ9" s="8">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="D10" s="7">
+        <v>1.92</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1.97</v>
+      </c>
+      <c r="F10" s="7">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="G10" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="H10" s="7">
+        <v>1.71</v>
+      </c>
+      <c r="I10" s="7">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="J10" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="K10" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="L10" s="7">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="M10" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="N10" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="O10" s="7">
+        <v>2.02</v>
+      </c>
+      <c r="P10" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="R10" s="7">
+        <v>1.48</v>
+      </c>
+      <c r="S10" s="7">
+        <v>1.57</v>
+      </c>
+      <c r="T10" s="7">
+        <v>1.64</v>
+      </c>
+      <c r="U10" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="V10" s="7">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="W10" s="7">
+        <v>2.19</v>
+      </c>
+      <c r="X10" s="7">
+        <v>1.35</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>3.96</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>4.01</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>4.74</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>1.86</v>
+      </c>
+      <c r="AK10" s="8">
+        <v>1.74</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>3.17</v>
+      </c>
+      <c r="AM10" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="AO10" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>2.84</v>
+      </c>
+      <c r="AQ10" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="D11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="E11" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="F11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="G11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="H11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="I11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="J11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="K11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="L11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="M11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="N11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="O11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="P11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="R11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="S11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="T11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="U11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="V11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="W11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="X11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>3.23</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>3.23</v>
+      </c>
+      <c r="AK11" s="8">
+        <v>2.93</v>
+      </c>
+      <c r="AL11" s="23">
+        <v>3.37</v>
+      </c>
+      <c r="AM11" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>3.42</v>
+      </c>
+      <c r="AO11" s="8">
+        <v>2.38</v>
+      </c>
+      <c r="AP11" s="8">
+        <v>2.13</v>
+      </c>
+      <c r="AQ11" s="8">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="7">
+        <v>3.19</v>
+      </c>
+      <c r="D12" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="F12" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="G12" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="H12" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="I12" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="J12" s="7">
+        <v>3</v>
+      </c>
+      <c r="K12" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="L12" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="M12" s="7">
+        <v>4.24</v>
+      </c>
+      <c r="N12" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="O12" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="P12" s="7">
+        <v>2.73</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="R12" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="S12" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="T12" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="U12" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="V12" s="7">
+        <v>2.77</v>
+      </c>
+      <c r="W12" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="X12" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>2.63</v>
+      </c>
+      <c r="AJ12" s="8">
+        <v>2.74</v>
+      </c>
+      <c r="AK12" s="8">
+        <v>2.69</v>
+      </c>
+      <c r="AL12" s="23">
+        <v>2.8</v>
+      </c>
+      <c r="AM12" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>2.88</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>2.81</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>2.71</v>
+      </c>
+      <c r="AQ12" s="8">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="E13" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="F13" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="G13" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="H13" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="I13" s="7">
+        <v>1.93</v>
+      </c>
+      <c r="J13" s="7">
+        <v>1.92</v>
+      </c>
+      <c r="K13" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="L13" s="7">
+        <v>1.89</v>
+      </c>
+      <c r="M13" s="7">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="N13" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="O13" s="7">
+        <v>1.75</v>
+      </c>
+      <c r="P13" s="7">
+        <v>1.27</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="R13" s="7">
+        <v>1.62</v>
+      </c>
+      <c r="S13" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="T13" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="U13" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="V13" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="W13" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="X13" s="7">
+        <v>1.91</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>1.7</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>1.36</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>1.35</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>1.52</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>3.49</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AJ13" s="8">
+        <v>1.24</v>
+      </c>
+      <c r="AK13" s="8">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AL13" s="23">
         <v>1</v>
       </c>
-      <c r="D7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="24" t="s">
+      <c r="AM13" s="10">
+        <v>0.92</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>1.49</v>
+      </c>
+      <c r="AQ13" s="8">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="D14" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="E14" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="F14" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="G14" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="H14" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="I14" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J14" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K14" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L14" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="M14" s="7">
+        <v>3.68</v>
+      </c>
+      <c r="N14" s="7">
+        <v>2.54</v>
+      </c>
+      <c r="O14" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="P14" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="R14" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="S14" s="7">
+        <v>1.59</v>
+      </c>
+      <c r="T14" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="U14" s="7">
+        <v>1.76</v>
+      </c>
+      <c r="V14" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="W14" s="7">
+        <v>1.52</v>
+      </c>
+      <c r="X14" s="7">
+        <v>1.76</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>3.46</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>2.19</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>1.78</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>1.53</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>1.39</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>1.43</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>3.13</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="AJ14" s="8">
+        <v>1.74</v>
+      </c>
+      <c r="AK14" s="8">
+        <v>1.59</v>
+      </c>
+      <c r="AL14" s="23">
+        <v>1.53</v>
+      </c>
+      <c r="AM14" s="10">
+        <v>1.84</v>
+      </c>
+      <c r="AN14" s="8">
+        <v>1.37</v>
+      </c>
+      <c r="AO14" s="8">
+        <v>1.49</v>
+      </c>
+      <c r="AP14" s="8">
+        <v>1.45</v>
+      </c>
+      <c r="AQ14" s="8">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="C15" s="7">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="D15" s="7">
+        <v>3.79</v>
+      </c>
+      <c r="E15" s="7">
+        <v>4.16</v>
+      </c>
+      <c r="F15" s="7">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="G15" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="H15" s="7">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="I15" s="7">
+        <v>3.78</v>
+      </c>
+      <c r="J15" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="K15" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="L15" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="M15" s="7">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="N15" s="7">
+        <v>3.84</v>
+      </c>
+      <c r="O15" s="7">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="P15" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="R15" s="7">
+        <v>4.33</v>
+      </c>
+      <c r="S15" s="7">
+        <v>4.54</v>
+      </c>
+      <c r="T15" s="7">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U15" s="7">
+        <v>3.79</v>
+      </c>
+      <c r="V15" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="W15" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="X15" s="7">
+        <v>3.94</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>5.04</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>4.33</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>2.14</v>
+      </c>
+      <c r="AJ15" s="8">
+        <v>1.76</v>
+      </c>
+      <c r="AK15" s="8">
+        <v>2.21</v>
+      </c>
+      <c r="AL15" s="23">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AM15" s="10">
+        <v>1.68</v>
+      </c>
+      <c r="AN15" s="8">
+        <v>2.75</v>
+      </c>
+      <c r="AO15" s="8">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AP15" s="8">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AQ15" s="8">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="7">
+        <v>4.43</v>
+      </c>
+      <c r="D16" s="7">
+        <v>3.61</v>
+      </c>
+      <c r="E16" s="7">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="F16" s="7">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="G16" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="H16" s="7">
+        <v>4.22</v>
+      </c>
+      <c r="I16" s="7">
+        <v>3.7</v>
+      </c>
+      <c r="J16" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="K16" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="L16" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="M16" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="N16" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="O16" s="7">
+        <v>3.74</v>
+      </c>
+      <c r="P16" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>3.58</v>
+      </c>
+      <c r="R16" s="7">
+        <v>3.93</v>
+      </c>
+      <c r="S16" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="T16" s="7">
+        <v>3.69</v>
+      </c>
+      <c r="U16" s="7">
+        <v>4.26</v>
+      </c>
+      <c r="V16" s="7">
+        <v>3.67</v>
+      </c>
+      <c r="W16" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="X16" s="7">
+        <v>3.98</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>4.76</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>4.26</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>4.03</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>2.73</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AG16" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>2.59</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AJ16" s="8">
+        <v>3.47</v>
+      </c>
+      <c r="AK16" s="8">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AL16" s="23">
+        <v>2.96</v>
+      </c>
+      <c r="AM16" s="10">
+        <v>2.58</v>
+      </c>
+      <c r="AN16" s="8">
+        <v>2.59</v>
+      </c>
+      <c r="AO16" s="8">
+        <v>2.54</v>
+      </c>
+      <c r="AP16" s="8">
+        <v>2.56</v>
+      </c>
+      <c r="AQ16" s="8">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="D17" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="E17" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="F17" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="G17" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="H17" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="I17" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="J17" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="K17" s="7">
         <v>3</v>
       </c>
-      <c r="F7" s="24" t="s">
+      <c r="L17" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="M17" s="7">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="N17" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="O17" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="P17" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="R17" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="S17" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="T17" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="U17" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="V17" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="W17" s="7">
+        <v>3.39</v>
+      </c>
+      <c r="X17" s="7">
+        <v>3.42</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>3.46</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>3.64</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>3.85</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="AJ17" s="8">
+        <v>3.35</v>
+      </c>
+      <c r="AK17" s="8">
+        <v>3.23</v>
+      </c>
+      <c r="AL17" s="23">
+        <v>3.07</v>
+      </c>
+      <c r="AM17" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="AN17" s="8">
+        <v>3.07</v>
+      </c>
+      <c r="AO17" s="8">
+        <v>2.98</v>
+      </c>
+      <c r="AP17" s="8">
+        <v>2.91</v>
+      </c>
+      <c r="AQ17" s="8">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="D18" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="E18" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="F18" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="G18" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="H18" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="I18" s="7">
+        <v>3.28</v>
+      </c>
+      <c r="J18" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="K18" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="L18" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="M18" s="7">
+        <v>4.25</v>
+      </c>
+      <c r="N18" s="7">
+        <v>3</v>
+      </c>
+      <c r="O18" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="P18" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>2.77</v>
+      </c>
+      <c r="R18" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="S18" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="T18" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="U18" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="V18" s="7">
+        <v>2.96</v>
+      </c>
+      <c r="W18" s="7">
+        <v>3</v>
+      </c>
+      <c r="X18" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>3.61</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="AD18" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>3.29</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>2.65</v>
+      </c>
+      <c r="AJ18" s="8">
+        <v>2.99</v>
+      </c>
+      <c r="AK18" s="8">
+        <v>2.96</v>
+      </c>
+      <c r="AL18" s="23">
+        <v>2.87</v>
+      </c>
+      <c r="AM18" s="10">
+        <v>2.69</v>
+      </c>
+      <c r="AN18" s="8">
+        <v>2.88</v>
+      </c>
+      <c r="AO18" s="8">
+        <v>2.81</v>
+      </c>
+      <c r="AP18" s="8">
+        <v>2.71</v>
+      </c>
+      <c r="AQ18" s="8">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="E19" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F19" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="G19" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="H19" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="I19" s="7">
+        <v>3</v>
+      </c>
+      <c r="J19" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="K19" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="L19" s="7">
+        <v>2.73</v>
+      </c>
+      <c r="M19" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="N19" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="O19" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="P19" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="R19" s="7">
+        <v>2.46</v>
+      </c>
+      <c r="S19" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="T19" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="U19" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="V19" s="7">
+        <v>2.84</v>
+      </c>
+      <c r="W19" s="7">
+        <v>2.67</v>
+      </c>
+      <c r="X19" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>4.29</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>3.72</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>1.54</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>2.06</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AG19" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AJ19" s="8">
+        <v>1.77</v>
+      </c>
+      <c r="AK19" s="8">
+        <v>1.96</v>
+      </c>
+      <c r="AL19" s="23">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AM19" s="10">
+        <v>1.66</v>
+      </c>
+      <c r="AN19" s="8">
+        <v>1.54</v>
+      </c>
+      <c r="AO19" s="8">
+        <v>1.48</v>
+      </c>
+      <c r="AP19" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="AQ19" s="8">
+        <v>1.1499999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="C20" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="D20" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="E20" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="F20" s="7">
+        <v>4.12</v>
+      </c>
+      <c r="G20" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="H20" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="I20" s="7">
+        <v>3.45</v>
+      </c>
+      <c r="J20" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="K20" s="7">
+        <v>3.17</v>
+      </c>
+      <c r="L20" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="M20" s="7">
+        <v>4.43</v>
+      </c>
+      <c r="N20" s="7">
+        <v>3.16</v>
+      </c>
+      <c r="O20" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="P20" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="R20" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="S20" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="T20" s="7">
+        <v>3.13</v>
+      </c>
+      <c r="U20" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="V20" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="W20" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="X20" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>3.54</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>3.45</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="AG20" s="10">
+        <v>4.07</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="8">
+        <v>3.37</v>
+      </c>
+      <c r="AK20" s="8">
+        <v>3.17</v>
+      </c>
+      <c r="AL20" s="23">
+        <v>3.07</v>
+      </c>
+      <c r="AM20" s="10">
+        <v>2.97</v>
+      </c>
+      <c r="AN20" s="8">
+        <v>3.04</v>
+      </c>
+      <c r="AO20" s="8">
+        <v>2.95</v>
+      </c>
+      <c r="AP20" s="8">
+        <v>2.88</v>
+      </c>
+      <c r="AQ20" s="8">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C21" s="7">
+        <v>1.88</v>
+      </c>
+      <c r="D21" s="7">
+        <v>1.69</v>
+      </c>
+      <c r="E21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="F21" s="7">
+        <v>1.69</v>
+      </c>
+      <c r="G21" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="H21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="I21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="J21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="K21" s="7">
+        <v>1.78</v>
+      </c>
+      <c r="L21" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="M21" s="7">
+        <v>1.63</v>
+      </c>
+      <c r="N21" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="O21" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="P21" s="7">
+        <v>1.21</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>1.39</v>
+      </c>
+      <c r="R21" s="7">
+        <v>1.45</v>
+      </c>
+      <c r="S21" s="7">
+        <v>0</v>
+      </c>
+      <c r="T21" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="U21" s="7">
+        <v>1.62</v>
+      </c>
+      <c r="V21" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="W21" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="X21" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>1.53</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AE21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AG21" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AJ21" s="8">
+        <v>1.21</v>
+      </c>
+      <c r="AK21" s="8">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AL21" s="23">
+        <v>1.32</v>
+      </c>
+      <c r="AM21" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="AN21" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO21" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP21" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ21" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="7">
+        <v>1.88</v>
+      </c>
+      <c r="D22" s="7">
+        <v>1.57</v>
+      </c>
+      <c r="E22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="F22" s="7">
+        <v>1.78</v>
+      </c>
+      <c r="G22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="H22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="I22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="J22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="K22" s="7">
+        <v>1.78</v>
+      </c>
+      <c r="L22" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="M22" s="7">
+        <v>1.63</v>
+      </c>
+      <c r="N22" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="O22" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="P22" s="7">
+        <v>1.21</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>1.44</v>
+      </c>
+      <c r="R22" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="S22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T22" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="U22" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="V22" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="W22" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="X22" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>1.53</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AE22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AG22" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AJ22" s="8">
+        <v>1.21</v>
+      </c>
+      <c r="AK22" s="8">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AL22" s="23">
+        <v>1.32</v>
+      </c>
+      <c r="AM22" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="AN22" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO22" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP22" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ22" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="7">
+        <v>0</v>
+      </c>
+      <c r="D23" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F23" s="7">
+        <v>0</v>
+      </c>
+      <c r="G23" s="7">
+        <v>0</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J23" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>0</v>
+      </c>
+      <c r="R23" s="7">
+        <v>0</v>
+      </c>
+      <c r="S23" s="7">
+        <v>0</v>
+      </c>
+      <c r="T23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U23" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="V23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP23" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ23" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP24" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ24" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ25" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP26" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ26" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="10"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="8"/>
+      <c r="AK27" s="8"/>
+      <c r="AL27" s="23"/>
+      <c r="AM27" s="10"/>
+      <c r="AN27" s="10"/>
+      <c r="AO27" s="10"/>
+      <c r="AP27" s="8"/>
+      <c r="AQ27" s="8"/>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="C28" s="7">
+        <v>0.47</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="E28" s="7">
+        <v>0.41</v>
+      </c>
+      <c r="F28" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="G28" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="H28" s="7">
+        <v>1.05</v>
+      </c>
+      <c r="I28" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="J28" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="K28" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="N28" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="O28" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="P28" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="R28" s="7">
+        <v>1.23</v>
+      </c>
+      <c r="S28" s="7">
+        <v>1.32</v>
+      </c>
+      <c r="T28" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="U28" s="7">
+        <v>1.31</v>
+      </c>
+      <c r="V28" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="W28" s="7">
+        <v>1.02</v>
+      </c>
+      <c r="X28" s="7">
+        <v>1.01</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>0.94</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>1.05</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>1.26</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>1.17</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG28" s="10">
+        <v>1.02</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>0.89</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="AJ28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK28" s="8">
+        <v>0.88</v>
+      </c>
+      <c r="AL28" s="23">
+        <v>0.84</v>
+      </c>
+      <c r="AM28" s="10">
+        <v>0.98</v>
+      </c>
+      <c r="AN28" s="8">
+        <v>0.84</v>
+      </c>
+      <c r="AO28" s="8">
+        <v>0.87</v>
+      </c>
+      <c r="AP28" s="8">
+        <v>0.86</v>
+      </c>
+      <c r="AQ28" s="8">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="7">
+        <v>1</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP29" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ29" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C30" s="7">
+        <v>0.47</v>
+      </c>
+      <c r="D30" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="E30" s="7">
+        <v>0.41</v>
+      </c>
+      <c r="F30" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="G30" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="H30" s="7">
+        <v>1.05</v>
+      </c>
+      <c r="I30" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="J30" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="K30" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="L30" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="M30" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="N30" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="O30" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="P30" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Q30" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="R30" s="7">
+        <v>1.23</v>
+      </c>
+      <c r="S30" s="7">
+        <v>1.32</v>
+      </c>
+      <c r="T30" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="U30" s="7">
+        <v>1.31</v>
+      </c>
+      <c r="V30" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="W30" s="7">
+        <v>1.02</v>
+      </c>
+      <c r="X30" s="7">
+        <v>1.01</v>
+      </c>
+      <c r="Y30" s="7">
+        <v>0.94</v>
+      </c>
+      <c r="Z30" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="AA30" s="7">
+        <v>1.05</v>
+      </c>
+      <c r="AB30" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="AC30" s="7">
+        <v>1.26</v>
+      </c>
+      <c r="AD30" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="AE30" s="7">
+        <v>1.17</v>
+      </c>
+      <c r="AF30" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG30" s="10">
+        <v>1.02</v>
+      </c>
+      <c r="AH30" s="7">
+        <v>0.89</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="AJ30" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK30" s="8">
+        <v>0.88</v>
+      </c>
+      <c r="AL30" s="23">
+        <v>0.84</v>
+      </c>
+      <c r="AM30" s="10">
+        <v>0.98</v>
+      </c>
+      <c r="AN30" s="8">
+        <v>0.84</v>
+      </c>
+      <c r="AO30" s="8">
+        <v>0.87</v>
+      </c>
+      <c r="AP30" s="8">
+        <v>0.86</v>
+      </c>
+      <c r="AQ30" s="8">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" s="7">
+        <v>3.54</v>
+      </c>
+      <c r="D31" s="7">
+        <v>3.93</v>
+      </c>
+      <c r="E31" s="7">
+        <v>3.76</v>
+      </c>
+      <c r="F31" s="7">
+        <v>4.63</v>
+      </c>
+      <c r="G31" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="H31" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="I31" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="J31" s="7">
+        <v>3.92</v>
+      </c>
+      <c r="K31" s="7">
+        <v>3.74</v>
+      </c>
+      <c r="L31" s="7">
+        <v>3.9</v>
+      </c>
+      <c r="M31" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="N31" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="O31" s="7">
+        <v>4.76</v>
+      </c>
+      <c r="P31" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="Q31" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="R31" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="S31" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="T31" s="7">
+        <v>1.93</v>
+      </c>
+      <c r="U31" s="7">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="V31" s="7">
+        <v>3.71</v>
+      </c>
+      <c r="W31" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="X31" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="Y31" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="Z31" s="7">
+        <v>1.44</v>
+      </c>
+      <c r="AA31" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AB31" s="7">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AC31" s="7">
+        <v>2.23</v>
+      </c>
+      <c r="AD31" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AE31" s="7">
+        <v>2.19</v>
+      </c>
+      <c r="AF31" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="AG31" s="10">
+        <v>3</v>
+      </c>
+      <c r="AH31" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="AJ31" s="8">
+        <v>1.97</v>
+      </c>
+      <c r="AK31" s="8">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AL31" s="23">
+        <v>0.43</v>
+      </c>
+      <c r="AM31" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="AN31" s="8">
+        <v>1.47</v>
+      </c>
+      <c r="AO31" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="AP31" s="8">
+        <v>2.06</v>
+      </c>
+      <c r="AQ31" s="8">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="7">
+        <v>2.79</v>
+      </c>
+      <c r="D32" s="7">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="E32" s="7">
+        <v>3.69</v>
+      </c>
+      <c r="F32" s="7">
+        <v>3.46</v>
+      </c>
+      <c r="G32" s="7">
+        <v>3.36</v>
+      </c>
+      <c r="H32" s="7">
+        <v>4.03</v>
+      </c>
+      <c r="I32" s="7">
+        <v>4.03</v>
+      </c>
+      <c r="J32" s="7">
+        <v>3.99</v>
+      </c>
+      <c r="K32" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="L32" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="M32" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="N32" s="7">
+        <v>0.88</v>
+      </c>
+      <c r="O32" s="7">
+        <v>3.64</v>
+      </c>
+      <c r="P32" s="7">
+        <v>3.73</v>
+      </c>
+      <c r="Q32" s="7">
+        <v>3</v>
+      </c>
+      <c r="R32" s="7">
+        <v>3.29</v>
+      </c>
+      <c r="S32" s="7">
+        <v>3.34</v>
+      </c>
+      <c r="T32" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="U32" s="7">
+        <v>1.86</v>
+      </c>
+      <c r="V32" s="7">
+        <v>2.15</v>
+      </c>
+      <c r="W32" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="X32" s="7">
+        <v>2.41</v>
+      </c>
+      <c r="Y32" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="Z32" s="7">
+        <v>1.23</v>
+      </c>
+      <c r="AA32" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AB32" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AC32" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="AD32" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="AE32" s="7">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AF32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG32" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="AJ32" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="AK32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL32" s="23">
+        <v>0.11</v>
+      </c>
+      <c r="AM32" s="10">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AN32" s="8">
+        <v>1.31</v>
+      </c>
+      <c r="AO32" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP32" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ32" s="8">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="7">
+        <v>1.46</v>
+      </c>
+      <c r="D33" s="7">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="E33" s="7">
+        <v>3.64</v>
+      </c>
+      <c r="F33" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="G33" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="H33" s="7">
+        <v>4.09</v>
+      </c>
+      <c r="I33" s="7">
+        <v>4.07</v>
+      </c>
+      <c r="J33" s="7">
+        <v>4.01</v>
+      </c>
+      <c r="K33" s="7">
+        <v>4.37</v>
+      </c>
+      <c r="L33" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="M33" s="7">
+        <v>3.62</v>
+      </c>
+      <c r="N33" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="O33" s="7">
+        <v>5.96</v>
+      </c>
+      <c r="P33" s="7">
+        <v>2.58</v>
+      </c>
+      <c r="Q33" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="R33" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="S33" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="T33" s="7">
+        <v>2.38</v>
+      </c>
+      <c r="U33" s="7">
+        <v>2.84</v>
+      </c>
+      <c r="V33" s="7">
+        <v>5.01</v>
+      </c>
+      <c r="W33" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="X33" s="7">
+        <v>4.51</v>
+      </c>
+      <c r="Y33" s="7">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="Z33" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="AA33" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="AB33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC33" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="AD33" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="AE33" s="7">
+        <v>1.64</v>
+      </c>
+      <c r="AF33" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="AG33" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AI33" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="AJ33" s="8">
+        <v>0.06</v>
+      </c>
+      <c r="AK33" s="8">
+        <v>1.47</v>
+      </c>
+      <c r="AL33" s="23">
+        <v>3.76</v>
+      </c>
+      <c r="AM33" s="10">
+        <v>1.94</v>
+      </c>
+      <c r="AN33" s="8">
+        <v>1.51</v>
+      </c>
+      <c r="AO33" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP33" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="AQ33" s="8">
+        <v>1.39</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="D34" s="7">
+        <v>4.57</v>
+      </c>
+      <c r="E34" s="7">
+        <v>3.97</v>
+      </c>
+      <c r="F34" s="7">
+        <v>2</v>
+      </c>
+      <c r="G34" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="H34" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="I34" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="J34" s="7">
+        <v>4.07</v>
+      </c>
+      <c r="K34" s="7">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="L34" s="7">
+        <v>5.16</v>
+      </c>
+      <c r="M34" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="N34" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="O34" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="P34" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="Q34" s="7">
+        <v>3.67</v>
+      </c>
+      <c r="R34" s="7">
+        <v>3.62</v>
+      </c>
+      <c r="S34" s="7">
+        <v>1.27</v>
+      </c>
+      <c r="T34" s="7">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="U34" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="V34" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="W34" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="X34" s="7">
+        <v>3.66</v>
+      </c>
+      <c r="Y34" s="7">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="Z34" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="AA34" s="7">
+        <v>3.36</v>
+      </c>
+      <c r="AB34" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="AC34" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="AD34" s="7">
+        <v>3.28</v>
+      </c>
+      <c r="AE34" s="7">
+        <v>2.25</v>
+      </c>
+      <c r="AF34" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG34" s="10">
+        <v>3.27</v>
+      </c>
+      <c r="AH34" s="7">
+        <v>1.27</v>
+      </c>
+      <c r="AI34" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="AJ34" s="8">
+        <v>3.73</v>
+      </c>
+      <c r="AK34" s="8">
+        <v>1.77</v>
+      </c>
+      <c r="AL34" s="23">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AM34" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="AN34" s="8">
+        <v>1.74</v>
+      </c>
+      <c r="AO34" s="8">
+        <v>1.26</v>
+      </c>
+      <c r="AP34" s="8">
+        <v>1.9</v>
+      </c>
+      <c r="AQ34" s="8">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C35" s="7">
+        <v>2.41</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="E35" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="F35" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="G35" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="H35" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="I35" s="7">
+        <v>1</v>
+      </c>
+      <c r="J35" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="K35" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="L35" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="M35" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="N35" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="O35" s="7">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="P35" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="Q35" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="R35" s="7">
+        <v>2.89</v>
+      </c>
+      <c r="S35" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="T35" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="U35" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="V35" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="W35" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="X35" s="7">
+        <v>3.87</v>
+      </c>
+      <c r="Y35" s="7">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Z35" s="7">
+        <v>3.6</v>
+      </c>
+      <c r="AA35" s="7">
+        <v>2.79</v>
+      </c>
+      <c r="AB35" s="7">
+        <v>0.87</v>
+      </c>
+      <c r="AC35" s="7">
+        <v>2.79</v>
+      </c>
+      <c r="AD35" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE35" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="AF35" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AG35" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AH35" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="AI35" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ35" s="8">
+        <v>1.84</v>
+      </c>
+      <c r="AK35" s="8">
+        <v>3.3</v>
+      </c>
+      <c r="AL35" s="23">
+        <v>0.86</v>
+      </c>
+      <c r="AM35" s="10">
+        <v>1.95</v>
+      </c>
+      <c r="AN35" s="8">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AO35" s="8">
+        <v>2.31</v>
+      </c>
+      <c r="AP35" s="8">
+        <v>2.31</v>
+      </c>
+      <c r="AQ35" s="8">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="7">
+        <v>4.24</v>
+      </c>
+      <c r="D36" s="7">
+        <v>2.66</v>
+      </c>
+      <c r="E36" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="F36" s="7">
+        <v>6.81</v>
+      </c>
+      <c r="G36" s="7">
+        <v>1.57</v>
+      </c>
+      <c r="H36" s="7">
+        <v>3.83</v>
+      </c>
+      <c r="I36" s="7">
+        <v>0.91</v>
+      </c>
+      <c r="J36" s="7">
+        <v>0.77</v>
+      </c>
+      <c r="K36" s="7">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="L36" s="7">
+        <v>0.49</v>
+      </c>
+      <c r="M36" s="7">
+        <v>2</v>
+      </c>
+      <c r="N36" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="O36" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="P36" s="7">
+        <v>0.59</v>
+      </c>
+      <c r="Q36" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="R36" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="S36" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="T36" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="U36" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="V36" s="7">
+        <v>4.47</v>
+      </c>
+      <c r="W36" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="X36" s="7">
+        <v>0.79</v>
+      </c>
+      <c r="Y36" s="7">
+        <v>2.14</v>
+      </c>
+      <c r="Z36" s="7">
+        <v>0.11</v>
+      </c>
+      <c r="AA36" s="7">
+        <v>1.37</v>
+      </c>
+      <c r="AB36" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="AC36" s="7">
+        <v>0.83</v>
+      </c>
+      <c r="AD36" s="7">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AE36" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF36" s="7">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AG36" s="10">
+        <v>0.84</v>
+      </c>
+      <c r="AH36" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="AI36" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="AJ36" s="8">
+        <v>1.2</v>
+      </c>
+      <c r="AK36" s="8">
+        <v>6.7</v>
+      </c>
+      <c r="AL36" s="23">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AM36" s="10">
+        <v>4.12</v>
+      </c>
+      <c r="AN36" s="8">
+        <v>0.53</v>
+      </c>
+      <c r="AO36" s="8">
+        <v>0.69</v>
+      </c>
+      <c r="AP36" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="AQ36" s="8">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="D37" s="7">
+        <v>3.94</v>
+      </c>
+      <c r="E37" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="F37" s="7">
+        <v>4.66</v>
+      </c>
+      <c r="G37" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="H37" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="I37" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="J37" s="7">
+        <v>3.94</v>
+      </c>
+      <c r="K37" s="7">
+        <v>3.74</v>
+      </c>
+      <c r="L37" s="7">
+        <v>3.91</v>
+      </c>
+      <c r="M37" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="N37" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="O37" s="7">
+        <v>4.76</v>
+      </c>
+      <c r="P37" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="Q37" s="7">
+        <v>3.76</v>
+      </c>
+      <c r="R37" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="S37" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="T37" s="7">
+        <v>1.93</v>
+      </c>
+      <c r="U37" s="7">
+        <v>2.44</v>
+      </c>
+      <c r="V37" s="7">
+        <v>3.72</v>
+      </c>
+      <c r="W37" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="X37" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="Y37" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="Z37" s="7">
+        <v>1.44</v>
+      </c>
+      <c r="AA37" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AB37" s="7">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AC37" s="7">
+        <v>2.23</v>
+      </c>
+      <c r="AD37" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AE37" s="7">
+        <v>2.25</v>
+      </c>
+      <c r="AF37" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="AG37" s="10">
+        <v>3.01</v>
+      </c>
+      <c r="AH37" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AI37" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="AJ37" s="8">
+        <v>2</v>
+      </c>
+      <c r="AK37" s="8">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AL37" s="23">
+        <v>0.43</v>
+      </c>
+      <c r="AM37" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="AN37" s="8">
+        <v>1.47</v>
+      </c>
+      <c r="AO37" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="AP37" s="8">
+        <v>2.06</v>
+      </c>
+      <c r="AQ37" s="8">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="D38" s="7">
+        <v>4.26</v>
+      </c>
+      <c r="E38" s="7">
+        <v>3.92</v>
+      </c>
+      <c r="F38" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="G38" s="7">
+        <v>3.42</v>
+      </c>
+      <c r="H38" s="7">
+        <v>3.64</v>
+      </c>
+      <c r="I38" s="7">
+        <v>2.59</v>
+      </c>
+      <c r="J38" s="7">
+        <v>4.03</v>
+      </c>
+      <c r="K38" s="7">
+        <v>3.96</v>
+      </c>
+      <c r="L38" s="7">
+        <v>4.05</v>
+      </c>
+      <c r="M38" s="7">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="N38" s="7">
+        <v>3.42</v>
+      </c>
+      <c r="O38" s="7">
+        <v>4.79</v>
+      </c>
+      <c r="P38" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="Q38" s="7">
+        <v>3.87</v>
+      </c>
+      <c r="R38" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="S38" s="7">
+        <v>3</v>
+      </c>
+      <c r="T38" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="U38" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="V38" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="W38" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="X38" s="7">
+        <v>3.53</v>
+      </c>
+      <c r="Y38" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="Z38" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="AA38" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AB38" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AC38" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AD38" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE38" s="7">
+        <v>2.08</v>
+      </c>
+      <c r="AF38" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="AG38" s="10">
+        <v>3.27</v>
+      </c>
+      <c r="AH38" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AI38" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="AJ38" s="8">
+        <v>3.93</v>
+      </c>
+      <c r="AK38" s="8">
+        <v>1.67</v>
+      </c>
+      <c r="AL38" s="23">
+        <v>0.42</v>
+      </c>
+      <c r="AM38" s="10">
+        <v>1.85</v>
+      </c>
+      <c r="AN38" s="8">
+        <v>1.51</v>
+      </c>
+      <c r="AO38" s="8">
+        <v>1.26</v>
+      </c>
+      <c r="AP38" s="8">
+        <v>1.59</v>
+      </c>
+      <c r="AQ38" s="8">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" s="7">
+        <v>3.72</v>
+      </c>
+      <c r="D39" s="7">
+        <v>1.58</v>
+      </c>
+      <c r="E39" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="F39" s="7">
+        <v>5.85</v>
+      </c>
+      <c r="G39" s="7">
+        <v>2.46</v>
+      </c>
+      <c r="H39" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="I39" s="7">
+        <v>0.93</v>
+      </c>
+      <c r="J39" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="K39" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="L39" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="M39" s="7">
+        <v>0.67</v>
+      </c>
+      <c r="N39" s="7">
+        <v>2.96</v>
+      </c>
+      <c r="O39" s="7">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="P39" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="Q39" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="R39" s="7">
+        <v>2.67</v>
+      </c>
+      <c r="S39" s="7">
+        <v>0.72</v>
+      </c>
+      <c r="T39" s="7">
+        <v>1.24</v>
+      </c>
+      <c r="U39" s="7">
+        <v>2.16</v>
+      </c>
+      <c r="V39" s="7">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="W39" s="7">
+        <v>2.77</v>
+      </c>
+      <c r="X39" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="Y39" s="7">
+        <v>1.23</v>
+      </c>
+      <c r="Z39" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="AA39" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AB39" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="AC39" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="AD39" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AE39" s="7">
+        <v>2.81</v>
+      </c>
+      <c r="AF39" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="AH39" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AI39" s="7">
+        <v>2.15</v>
+      </c>
+      <c r="AJ39" s="8">
+        <v>1.58</v>
+      </c>
+      <c r="AK39" s="8">
+        <v>6.7</v>
+      </c>
+      <c r="AL39" s="23">
+        <v>0.67</v>
+      </c>
+      <c r="AM39" s="10">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AN39" s="8">
+        <v>0.68</v>
+      </c>
+      <c r="AO39" s="8">
+        <v>0.84</v>
+      </c>
+      <c r="AP39" s="8">
+        <v>2.14</v>
+      </c>
+      <c r="AQ39" s="8">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C40" s="7">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="D40" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="E40" s="7">
+        <v>1.98</v>
+      </c>
+      <c r="F40" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J40" s="7">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L40" s="7">
+        <v>0.93</v>
+      </c>
+      <c r="M40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N40" s="7">
+        <v>0.88</v>
+      </c>
+      <c r="O40" s="7">
         <v>4</v>
       </c>
-      <c r="G7" s="24" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="24" t="s">
+      <c r="P40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q40" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="R40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U40" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="V40" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="W40" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="X40" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="Z40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA40" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="AB40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE40" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG40" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="AH40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ40" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM40" s="10">
+        <v>3</v>
+      </c>
+      <c r="AN40" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO40" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP40" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ40" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" s="7">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="D41" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="E41" s="7">
+        <v>1.98</v>
+      </c>
+      <c r="F41" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H41" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J41" s="7">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="K41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L41" s="7">
+        <v>0.93</v>
+      </c>
+      <c r="M41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N41" s="7">
+        <v>0.88</v>
+      </c>
+      <c r="O41" s="7">
+        <v>4</v>
+      </c>
+      <c r="P41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="R41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U41" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="V41" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="W41" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="X41" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="Z41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="AB41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG41" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM41" s="10">
+        <v>3</v>
+      </c>
+      <c r="AN41" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO41" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP41" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ41" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="M42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="N42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="P42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="R42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="S42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="T42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="V42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="W42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="X42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE42" s="7">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG42" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="AH42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM42" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN42" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO42" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP42" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ42" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="36" t="s">
+        <v>101</v>
+      </c>
+      <c r="C43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="E43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="H43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="I43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="J43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="K43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="M43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="O43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="S43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="U43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="V43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="W43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="X43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL43" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP43" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ43" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="7"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="7"/>
+      <c r="S44" s="7"/>
+      <c r="T44" s="7"/>
+      <c r="U44" s="7"/>
+      <c r="V44" s="7"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="7"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="7"/>
+      <c r="AA44" s="7"/>
+      <c r="AB44" s="7"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="7"/>
+      <c r="AE44" s="7"/>
+      <c r="AF44" s="7"/>
+      <c r="AP44" s="8"/>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+      <c r="AD45" s="7"/>
+      <c r="AE45" s="7"/>
+      <c r="AF45" s="7"/>
+      <c r="AP45" s="8"/>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="7"/>
+      <c r="Q46" s="7"/>
+      <c r="R46" s="7"/>
+      <c r="S46" s="7"/>
+      <c r="T46" s="7"/>
+      <c r="U46" s="7"/>
+      <c r="V46" s="7"/>
+      <c r="W46" s="7"/>
+      <c r="X46" s="7"/>
+      <c r="Y46" s="7"/>
+      <c r="Z46" s="7"/>
+      <c r="AA46" s="7"/>
+      <c r="AB46" s="7"/>
+      <c r="AC46" s="7"/>
+      <c r="AD46" s="7"/>
+      <c r="AE46" s="7"/>
+      <c r="AF46" s="7"/>
+      <c r="AP46" s="8"/>
+    </row>
+    <row r="47" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+      <c r="P47" s="7"/>
+      <c r="Q47" s="7"/>
+      <c r="R47" s="7"/>
+      <c r="S47" s="7"/>
+      <c r="T47" s="7"/>
+      <c r="U47" s="7"/>
+      <c r="V47" s="7"/>
+      <c r="W47" s="7"/>
+      <c r="X47" s="7"/>
+      <c r="Y47" s="7"/>
+      <c r="Z47" s="7"/>
+      <c r="AA47" s="7"/>
+      <c r="AB47" s="7"/>
+      <c r="AC47" s="7"/>
+      <c r="AD47" s="7"/>
+      <c r="AE47" s="7"/>
+      <c r="AF47" s="7"/>
+      <c r="AP47" s="8"/>
+    </row>
+    <row r="48" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="29"/>
+      <c r="C48" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="24" t="s">
+      <c r="D48" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="24" t="s">
+      <c r="E48" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="24" t="s">
+      <c r="F48" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="24" t="s">
+      <c r="G48" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="O7" s="24" t="s">
+      <c r="H48" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I48" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="J48" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="K48" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L48" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="M48" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="N48" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="O48" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="P48" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q48" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="R48" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="S48" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="T48" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="U48" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="24" t="s">
-[...68 lines deleted...]
-      <c r="AM7" s="24" t="s">
+      <c r="V48" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="W48" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="X48" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y48" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z48" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA48" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB48" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC48" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="AN7" s="24" t="s">
+      <c r="AD48" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE48" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF48" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG48" s="30" t="s">
         <v>77</v>
       </c>
-      <c r="AO7" s="24" t="s">
-[...5 lines deleted...]
-      <c r="AQ7" s="24" t="s">
+      <c r="AH48" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="AR7" s="24" t="s">
-[...14 lines deleted...]
-      <c r="AW7" s="24" t="s">
+      <c r="AI48" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="AJ48" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="AX7" s="24" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="AK48" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL48" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="AM48" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN48" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO48" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP48" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ48" s="30" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="AF8" s="6"/>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="14"/>
+      <c r="L49" s="14"/>
+      <c r="M49" s="14"/>
+      <c r="N49" s="14"/>
+      <c r="O49" s="14"/>
+      <c r="P49" s="14"/>
+      <c r="Q49" s="14"/>
+      <c r="R49" s="14"/>
+      <c r="S49" s="14"/>
+      <c r="T49" s="14"/>
+      <c r="U49" s="14"/>
+      <c r="V49" s="14"/>
+      <c r="W49" s="14"/>
+      <c r="X49" s="14"/>
+      <c r="Y49" s="14"/>
+      <c r="Z49" s="14"/>
+      <c r="AA49" s="14"/>
+      <c r="AB49" s="14"/>
+      <c r="AC49" s="14"/>
+      <c r="AD49" s="14"/>
+      <c r="AE49" s="14"/>
+      <c r="AF49" s="14"/>
+      <c r="AP49" s="8"/>
     </row>
-    <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>0.15</v>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" s="24">
+        <v>154.64803239</v>
+      </c>
+      <c r="D50" s="24">
+        <v>140.19771849</v>
+      </c>
+      <c r="E50" s="24">
+        <v>117.92233601000001</v>
+      </c>
+      <c r="F50" s="24">
+        <v>113.73770292</v>
+      </c>
+      <c r="G50" s="24">
+        <v>110.17482497</v>
+      </c>
+      <c r="H50" s="24">
+        <v>109.56956498999999</v>
+      </c>
+      <c r="I50" s="24">
+        <v>107.47170537000001</v>
+      </c>
+      <c r="J50" s="24">
+        <v>105.00441398999999</v>
+      </c>
+      <c r="K50" s="24">
+        <v>103.78958969</v>
+      </c>
+      <c r="L50" s="24">
+        <v>110.06661281000001</v>
+      </c>
+      <c r="M50" s="24">
+        <v>131.97066581000001</v>
+      </c>
+      <c r="N50" s="24">
+        <v>123.30355248000001</v>
+      </c>
+      <c r="O50" s="24">
+        <v>161.19185902999999</v>
+      </c>
+      <c r="P50" s="24">
+        <v>143.78400803</v>
+      </c>
+      <c r="Q50" s="24">
+        <v>132.50181591</v>
+      </c>
+      <c r="R50" s="24">
+        <v>138.64448246999999</v>
+      </c>
+      <c r="S50" s="24">
+        <v>126.78566153</v>
+      </c>
+      <c r="T50" s="24">
+        <v>121.35554258000001</v>
+      </c>
+      <c r="U50" s="24">
+        <v>122.39643581999999</v>
+      </c>
+      <c r="V50" s="24">
+        <v>121.33462688</v>
+      </c>
+      <c r="W50" s="24">
+        <v>122.81965559999999</v>
+      </c>
+      <c r="X50" s="24">
+        <v>128.93919739</v>
+      </c>
+      <c r="Y50" s="24">
+        <v>169.22022499000002</v>
+      </c>
+      <c r="Z50" s="24">
+        <v>159.30560077000001</v>
+      </c>
+      <c r="AA50" s="24">
+        <v>224.58665855000001</v>
+      </c>
+      <c r="AB50" s="24">
+        <v>187.92783052000001</v>
+      </c>
+      <c r="AC50" s="24">
+        <v>164.11487336000002</v>
+      </c>
+      <c r="AD50" s="24">
+        <v>151.65583072999999</v>
+      </c>
+      <c r="AE50" s="24">
+        <v>150.71637769999998</v>
+      </c>
+      <c r="AF50" s="24">
+        <v>145.43400984000002</v>
+      </c>
+      <c r="AG50" s="24">
+        <v>142.70374669999998</v>
+      </c>
+      <c r="AH50" s="24">
+        <v>139.06362215000001</v>
+      </c>
+      <c r="AI50" s="24">
+        <v>136.94642765999998</v>
+      </c>
+      <c r="AJ50" s="24">
+        <v>141.70128278000001</v>
+      </c>
+      <c r="AK50" s="24">
+        <v>3.3179918799999997</v>
+      </c>
+      <c r="AL50" s="24">
+        <v>4.3051445999999993</v>
+      </c>
+      <c r="AM50" s="20">
+        <v>4.7179779699999997</v>
+      </c>
+      <c r="AN50" s="20">
+        <v>4.8413001700000002</v>
+      </c>
+      <c r="AO50" s="20">
+        <v>5.6538656100000004</v>
+      </c>
+      <c r="AP50" s="20">
+        <v>4.8038093000000002</v>
+      </c>
+      <c r="AQ50" s="39">
+        <v>4.8516007300000004</v>
       </c>
     </row>
-    <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>1.31</v>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="24">
+        <v>0.12865664999999998</v>
+      </c>
+      <c r="D51" s="24">
+        <v>9.4157070000000009E-2</v>
+      </c>
+      <c r="E51" s="24">
+        <v>9.1969460000000003E-2</v>
+      </c>
+      <c r="F51" s="24">
+        <v>0.11610978999999999</v>
+      </c>
+      <c r="G51" s="24">
+        <v>8.51137E-2</v>
+      </c>
+      <c r="H51" s="24">
+        <v>8.4144259999999999E-2</v>
+      </c>
+      <c r="I51" s="24">
+        <v>6.9097339999999993E-2</v>
+      </c>
+      <c r="J51" s="24">
+        <v>6.9172839999999999E-2</v>
+      </c>
+      <c r="K51" s="24">
+        <v>6.8810140000000006E-2</v>
+      </c>
+      <c r="L51" s="24">
+        <v>0.28793647999999999</v>
+      </c>
+      <c r="M51" s="24">
+        <v>0.26870109000000003</v>
+      </c>
+      <c r="N51" s="24">
+        <v>0.26563765</v>
+      </c>
+      <c r="O51" s="24">
+        <v>0.28379582000000003</v>
+      </c>
+      <c r="P51" s="24">
+        <v>0.24845877</v>
+      </c>
+      <c r="Q51" s="24">
+        <v>0.27545484999999997</v>
+      </c>
+      <c r="R51" s="24">
+        <v>8.90904E-2</v>
+      </c>
+      <c r="S51" s="24">
+        <v>8.4349740000000006E-2</v>
+      </c>
+      <c r="T51" s="24">
+        <v>0.11589209</v>
+      </c>
+      <c r="U51" s="24">
+        <v>0.27779965999999995</v>
+      </c>
+      <c r="V51" s="24">
+        <v>6.1241219999999999E-2</v>
+      </c>
+      <c r="W51" s="24">
+        <v>5.8137250000000001E-2</v>
+      </c>
+      <c r="X51" s="24">
+        <v>0.25784742999999999</v>
+      </c>
+      <c r="Y51" s="24">
+        <v>0.27779559999999998</v>
+      </c>
+      <c r="Z51" s="24">
+        <v>0.27315867999999999</v>
+      </c>
+      <c r="AA51" s="24">
+        <v>0.77684454000000003</v>
+      </c>
+      <c r="AB51" s="24">
+        <v>0.76179463000000003</v>
+      </c>
+      <c r="AC51" s="24">
+        <v>0.57580924</v>
+      </c>
+      <c r="AD51" s="24">
+        <v>0.56802017000000005</v>
+      </c>
+      <c r="AE51" s="24">
+        <v>0.56456130000000004</v>
+      </c>
+      <c r="AF51" s="24">
+        <v>0.56286843000000009</v>
+      </c>
+      <c r="AG51" s="24">
+        <v>0.56156571999999993</v>
+      </c>
+      <c r="AH51" s="24">
+        <v>0.56639660000000003</v>
+      </c>
+      <c r="AI51" s="24">
+        <v>0.56570156000000005</v>
+      </c>
+      <c r="AJ51" s="24">
+        <v>6.9929970000000008E-2</v>
+      </c>
+      <c r="AK51" s="24">
+        <v>7.5320659999999998E-2</v>
+      </c>
+      <c r="AL51" s="24">
+        <v>4.0280249999999997E-2</v>
+      </c>
+      <c r="AM51" s="20">
+        <v>9.9292700000000005E-3</v>
+      </c>
+      <c r="AN51" s="20">
+        <v>1.351199E-2</v>
+      </c>
+      <c r="AO51" s="20">
+        <v>1.3503879999999999E-2</v>
+      </c>
+      <c r="AP51" s="20">
+        <v>9.9074000000000002E-3</v>
+      </c>
+      <c r="AQ51" s="39">
+        <v>1.407767E-2</v>
       </c>
     </row>
-    <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>0.12</v>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" s="24">
+        <v>154.51937574000002</v>
+      </c>
+      <c r="D52" s="24">
+        <v>140.10356141999998</v>
+      </c>
+      <c r="E52" s="24">
+        <v>117.83036654999999</v>
+      </c>
+      <c r="F52" s="24">
+        <v>113.62159312999999</v>
+      </c>
+      <c r="G52" s="24">
+        <v>110.08971127</v>
+      </c>
+      <c r="H52" s="24">
+        <v>109.48542073</v>
+      </c>
+      <c r="I52" s="24">
+        <v>107.40260803</v>
+      </c>
+      <c r="J52" s="24">
+        <v>104.93524115000001</v>
+      </c>
+      <c r="K52" s="24">
+        <v>103.72077955</v>
+      </c>
+      <c r="L52" s="24">
+        <v>109.77867633</v>
+      </c>
+      <c r="M52" s="24">
+        <v>131.70196472000001</v>
+      </c>
+      <c r="N52" s="24">
+        <v>123.03791482999999</v>
+      </c>
+      <c r="O52" s="24">
+        <v>160.90806320999999</v>
+      </c>
+      <c r="P52" s="24">
+        <v>143.53554925999998</v>
+      </c>
+      <c r="Q52" s="24">
+        <v>132.22636106000002</v>
+      </c>
+      <c r="R52" s="24">
+        <v>138.55539206999998</v>
+      </c>
+      <c r="S52" s="24">
+        <v>126.70131179000001</v>
+      </c>
+      <c r="T52" s="24">
+        <v>121.23965048999999</v>
+      </c>
+      <c r="U52" s="24">
+        <v>122.11863615999999</v>
+      </c>
+      <c r="V52" s="24">
+        <v>121.27338566</v>
+      </c>
+      <c r="W52" s="24">
+        <v>122.76151834999999</v>
+      </c>
+      <c r="X52" s="24">
+        <v>128.68134996000001</v>
+      </c>
+      <c r="Y52" s="24">
+        <v>168.94242938999997</v>
+      </c>
+      <c r="Z52" s="24">
+        <v>159.03244209000002</v>
+      </c>
+      <c r="AA52" s="24">
+        <v>223.80981401</v>
+      </c>
+      <c r="AB52" s="24">
+        <v>187.16603588999999</v>
+      </c>
+      <c r="AC52" s="24">
+        <v>163.53906412000001</v>
+      </c>
+      <c r="AD52" s="24">
+        <v>151.08781056000001</v>
+      </c>
+      <c r="AE52" s="24">
+        <v>150.1518164</v>
+      </c>
+      <c r="AF52" s="24">
+        <v>144.87114141000001</v>
+      </c>
+      <c r="AG52" s="24">
+        <v>142.14218097999998</v>
+      </c>
+      <c r="AH52" s="24">
+        <v>138.49722555000002</v>
+      </c>
+      <c r="AI52" s="24">
+        <v>136.3807261</v>
+      </c>
+      <c r="AJ52" s="24">
+        <v>141.63135281000001</v>
+      </c>
+      <c r="AK52" s="24">
+        <v>3.2426712200000001</v>
+      </c>
+      <c r="AL52" s="24">
+        <v>4.2648643499999999</v>
+      </c>
+      <c r="AM52" s="20">
+        <v>4.7080487</v>
+      </c>
+      <c r="AN52" s="20">
+        <v>4.8277881799999998</v>
+      </c>
+      <c r="AO52" s="20">
+        <v>5.6403617300000004</v>
+      </c>
+      <c r="AP52" s="20">
+        <v>4.7939019000000007</v>
+      </c>
+      <c r="AQ52" s="39">
+        <v>4.8375230599999997</v>
       </c>
     </row>
-    <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>2.62</v>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C53" s="24">
+        <v>144.74641828</v>
+      </c>
+      <c r="D53" s="24">
+        <v>61.859695020000004</v>
+      </c>
+      <c r="E53" s="24">
+        <v>58.449086510000001</v>
+      </c>
+      <c r="F53" s="24">
+        <v>96.962691590000006</v>
+      </c>
+      <c r="G53" s="24">
+        <v>78.628612450000006</v>
+      </c>
+      <c r="H53" s="24">
+        <v>56.479563329999998</v>
+      </c>
+      <c r="I53" s="24">
+        <v>59.329709680000001</v>
+      </c>
+      <c r="J53" s="24">
+        <v>91.572515170000003</v>
+      </c>
+      <c r="K53" s="24">
+        <v>83.198636319999991</v>
+      </c>
+      <c r="L53" s="24">
+        <v>83.622220589999998</v>
+      </c>
+      <c r="M53" s="24">
+        <v>94.342961959999997</v>
+      </c>
+      <c r="N53" s="24">
+        <v>72.940115980000002</v>
+      </c>
+      <c r="O53" s="24">
+        <v>126.3683915</v>
+      </c>
+      <c r="P53" s="24">
+        <v>44.375444309999999</v>
+      </c>
+      <c r="Q53" s="24">
+        <v>41.58133926</v>
+      </c>
+      <c r="R53" s="24">
+        <v>49.642457299999997</v>
+      </c>
+      <c r="S53" s="24">
+        <v>45.932517650000001</v>
+      </c>
+      <c r="T53" s="24">
+        <v>50.370925549999995</v>
+      </c>
+      <c r="U53" s="24">
+        <v>43.858826239999999</v>
+      </c>
+      <c r="V53" s="24">
+        <v>78.306434519999996</v>
+      </c>
+      <c r="W53" s="24">
+        <v>77.943720010000007</v>
+      </c>
+      <c r="X53" s="24">
+        <v>79.914574450000003</v>
+      </c>
+      <c r="Y53" s="24">
+        <v>66.522822300000001</v>
+      </c>
+      <c r="Z53" s="24">
+        <v>62.947975270000001</v>
+      </c>
+      <c r="AA53" s="24">
+        <v>151.36480759</v>
+      </c>
+      <c r="AB53" s="24">
+        <v>78.960306160000002</v>
+      </c>
+      <c r="AC53" s="24">
+        <v>123.41004599</v>
+      </c>
+      <c r="AD53" s="24">
+        <v>182.22118437999998</v>
+      </c>
+      <c r="AE53" s="24">
+        <v>78.399660349999991</v>
+      </c>
+      <c r="AF53" s="24">
+        <v>63.883608029999998</v>
+      </c>
+      <c r="AG53" s="24">
+        <v>133.65222076000001</v>
+      </c>
+      <c r="AH53" s="24">
+        <v>128.85681915999999</v>
+      </c>
+      <c r="AI53" s="24">
+        <v>79.497546319999998</v>
+      </c>
+      <c r="AJ53" s="24">
+        <v>106.29040821</v>
+      </c>
+      <c r="AK53" s="24">
+        <v>86.976435859999995</v>
+      </c>
+      <c r="AL53" s="24">
+        <v>91.290148920000007</v>
+      </c>
+      <c r="AM53" s="20">
+        <v>136.71507459999998</v>
+      </c>
+      <c r="AN53" s="20">
+        <v>62.738485969999999</v>
+      </c>
+      <c r="AO53" s="20">
+        <v>60.448909630000003</v>
+      </c>
+      <c r="AP53" s="20">
+        <v>49.470062240000004</v>
+      </c>
+      <c r="AQ53" s="39">
+        <v>46.108068020000005</v>
       </c>
     </row>
-    <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>1.1000000000000001</v>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C54" s="24">
+        <v>18.213423719999998</v>
+      </c>
+      <c r="D54" s="24">
+        <v>10.46630504</v>
+      </c>
+      <c r="E54" s="24">
+        <v>13.302526330000001</v>
+      </c>
+      <c r="F54" s="24">
+        <v>14.40995783</v>
+      </c>
+      <c r="G54" s="24">
+        <v>37.140678319999999</v>
+      </c>
+      <c r="H54" s="24">
+        <v>16.974613690000002</v>
+      </c>
+      <c r="I54" s="24">
+        <v>15.298242070000001</v>
+      </c>
+      <c r="J54" s="24">
+        <v>11.660816130000001</v>
+      </c>
+      <c r="K54" s="24">
+        <v>8.703068720000001</v>
+      </c>
+      <c r="L54" s="24">
+        <v>18.300621360000001</v>
+      </c>
+      <c r="M54" s="24">
+        <v>5.8747758799999996</v>
+      </c>
+      <c r="N54" s="24">
+        <v>13.312437529999999</v>
+      </c>
+      <c r="O54" s="24">
+        <v>28.748340579999997</v>
+      </c>
+      <c r="P54" s="24">
+        <v>11.13178257</v>
+      </c>
+      <c r="Q54" s="24">
+        <v>6.5026784699999993</v>
+      </c>
+      <c r="R54" s="24">
+        <v>11.16252003</v>
+      </c>
+      <c r="S54" s="24">
+        <v>3.9072897499999999</v>
+      </c>
+      <c r="T54" s="24">
+        <v>12.347089240000001</v>
+      </c>
+      <c r="U54" s="24">
+        <v>5.3547692800000002</v>
+      </c>
+      <c r="V54" s="24">
+        <v>13.599182320000001</v>
+      </c>
+      <c r="W54" s="24">
+        <v>13.501523480000001</v>
+      </c>
+      <c r="X54" s="24">
+        <v>5.5798118499999996</v>
+      </c>
+      <c r="Y54" s="24">
+        <v>15.90849614</v>
+      </c>
+      <c r="Z54" s="24">
+        <v>6.5988646500000003</v>
+      </c>
+      <c r="AA54" s="24">
+        <v>13.08216191</v>
+      </c>
+      <c r="AB54" s="24">
+        <v>14.546606539999999</v>
+      </c>
+      <c r="AC54" s="24">
+        <v>10.72948809</v>
+      </c>
+      <c r="AD54" s="24">
+        <v>13.40908136</v>
+      </c>
+      <c r="AE54" s="24">
+        <v>4.4418772000000004</v>
+      </c>
+      <c r="AF54" s="24">
+        <v>11.12589651</v>
+      </c>
+      <c r="AG54" s="24">
+        <v>63.403262210000001</v>
+      </c>
+      <c r="AH54" s="24">
+        <v>11.09766245</v>
+      </c>
+      <c r="AI54" s="24">
+        <v>4.3475032200000001</v>
+      </c>
+      <c r="AJ54" s="24">
+        <v>15.23452825</v>
+      </c>
+      <c r="AK54" s="24">
+        <v>14.774903890000001</v>
+      </c>
+      <c r="AL54" s="24">
+        <v>4.9852005000000004</v>
+      </c>
+      <c r="AM54" s="20">
+        <v>15.75200809</v>
+      </c>
+      <c r="AN54" s="20">
+        <v>2.6594865099999998</v>
+      </c>
+      <c r="AO54" s="20">
+        <v>2.1876698700000001</v>
+      </c>
+      <c r="AP54" s="20">
+        <v>3.3222768999999999</v>
+      </c>
+      <c r="AQ54" s="39">
+        <v>2.5523931099999997</v>
       </c>
     </row>
-    <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>0.84</v>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C55" s="24">
+        <v>2.3125993599999997</v>
+      </c>
+      <c r="D55" s="24">
+        <v>12.813101199999998</v>
+      </c>
+      <c r="E55" s="24">
+        <v>10.45214874</v>
+      </c>
+      <c r="F55" s="24">
+        <v>5.4080117000000003</v>
+      </c>
+      <c r="G55" s="24">
+        <v>3.3148112000000003</v>
+      </c>
+      <c r="H55" s="24">
+        <v>0.53061117000000002</v>
+      </c>
+      <c r="I55" s="24">
+        <v>2.5919138900000003</v>
+      </c>
+      <c r="J55" s="24">
+        <v>10.23573949</v>
+      </c>
+      <c r="K55" s="24">
+        <v>6.7525169800000002</v>
+      </c>
+      <c r="L55" s="24">
+        <v>6.9373504700000002</v>
+      </c>
+      <c r="M55" s="24">
+        <v>1.58954018</v>
+      </c>
+      <c r="N55" s="24">
+        <v>2.1772710899999996</v>
+      </c>
+      <c r="O55" s="24">
+        <v>1.6802760700000001</v>
+      </c>
+      <c r="P55" s="24">
+        <v>3.6824298199999999</v>
+      </c>
+      <c r="Q55" s="24">
+        <v>4.8124619800000001</v>
+      </c>
+      <c r="R55" s="24">
+        <v>4.4758719999999999</v>
+      </c>
+      <c r="S55" s="24">
+        <v>0.12621422999999998</v>
+      </c>
+      <c r="T55" s="24">
+        <v>0.17823317999999999</v>
+      </c>
+      <c r="U55" s="24">
+        <v>1.73061157</v>
+      </c>
+      <c r="V55" s="24">
+        <v>3.4921524500000003</v>
+      </c>
+      <c r="W55" s="24">
+        <v>3.6387806</v>
+      </c>
+      <c r="X55" s="24">
+        <v>3.4607147899999999</v>
+      </c>
+      <c r="Y55" s="24">
+        <v>0.68530905000000009</v>
+      </c>
+      <c r="Z55" s="24">
+        <v>2.0709484499999999</v>
+      </c>
+      <c r="AA55" s="24">
+        <v>1.9433735000000001</v>
+      </c>
+      <c r="AB55" s="24">
+        <v>3.19733804</v>
+      </c>
+      <c r="AC55" s="24">
+        <v>3.4112927100000001</v>
+      </c>
+      <c r="AD55" s="24">
+        <v>2.3782704300000002</v>
+      </c>
+      <c r="AE55" s="24">
+        <v>0.17308306000000001</v>
+      </c>
+      <c r="AF55" s="24">
+        <v>0.14369042999999998</v>
+      </c>
+      <c r="AG55" s="24">
+        <v>3.8179845499999998</v>
+      </c>
+      <c r="AH55" s="24">
+        <v>3.9835728100000001</v>
+      </c>
+      <c r="AI55" s="24">
+        <v>3.8852056899999998</v>
+      </c>
+      <c r="AJ55" s="24">
+        <v>6.9764777200000001</v>
+      </c>
+      <c r="AK55" s="24">
+        <v>1.7477725500000001</v>
+      </c>
+      <c r="AL55" s="24">
+        <v>2.38346554</v>
+      </c>
+      <c r="AM55" s="20">
+        <v>2.6500696499999998</v>
+      </c>
+      <c r="AN55" s="20">
+        <v>2.7841617300000001</v>
+      </c>
+      <c r="AO55" s="20">
+        <v>2.6937371400000001</v>
+      </c>
+      <c r="AP55" s="20">
+        <v>2.1227608600000001</v>
+      </c>
+      <c r="AQ55" s="39">
+        <v>0.16364147000000001</v>
       </c>
     </row>
-    <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="12" t="s">
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="C56" s="24">
+        <v>4.11077285</v>
+      </c>
+      <c r="D56" s="24">
+        <v>1.92003725</v>
+      </c>
+      <c r="E56" s="24">
+        <v>5.6152006999999999</v>
+      </c>
+      <c r="F56" s="24">
+        <v>3.59587412</v>
+      </c>
+      <c r="G56" s="24">
+        <v>11.167931250000001</v>
+      </c>
+      <c r="H56" s="24">
+        <v>8.2862345600000005</v>
+      </c>
+      <c r="I56" s="24">
+        <v>10.30555429</v>
+      </c>
+      <c r="J56" s="24">
+        <v>35.63821222</v>
+      </c>
+      <c r="K56" s="24">
+        <v>27.971433409999999</v>
+      </c>
+      <c r="L56" s="24">
+        <v>15.978141599999999</v>
+      </c>
+      <c r="M56" s="24">
+        <v>9.4602441199999987</v>
+      </c>
+      <c r="N56" s="24">
+        <v>1.6442443200000001</v>
+      </c>
+      <c r="O56" s="24">
+        <v>4.7008700800000005</v>
+      </c>
+      <c r="P56" s="24">
+        <v>1.19097845</v>
+      </c>
+      <c r="Q56" s="24">
+        <v>1.9360176599999999</v>
+      </c>
+      <c r="R56" s="24">
+        <v>3.2178290899999999</v>
+      </c>
+      <c r="S56" s="24">
+        <v>12.01050566</v>
+      </c>
+      <c r="T56" s="24">
+        <v>5.6979642999999998</v>
+      </c>
+      <c r="U56" s="24">
+        <v>8.4139085199999997</v>
+      </c>
+      <c r="V56" s="24">
+        <v>30.368985219999999</v>
+      </c>
+      <c r="W56" s="24">
+        <v>30.488748319999999</v>
+      </c>
+      <c r="X56" s="24">
+        <v>28.038897410000001</v>
+      </c>
+      <c r="Y56" s="24">
+        <v>16.712215740000001</v>
+      </c>
+      <c r="Z56" s="24">
+        <v>9.6464459900000001</v>
+      </c>
+      <c r="AA56" s="24">
+        <v>13.36458998</v>
+      </c>
+      <c r="AB56" s="24">
+        <v>2.1916843399999997</v>
+      </c>
+      <c r="AC56" s="24">
+        <v>0.74833908999999998</v>
+      </c>
+      <c r="AD56" s="24">
+        <v>4.32845703</v>
+      </c>
+      <c r="AE56" s="24">
+        <v>10.547987340000001</v>
+      </c>
+      <c r="AF56" s="24">
+        <v>2.4728900899999999</v>
+      </c>
+      <c r="AG56" s="24">
+        <v>4.5730437300000002</v>
+      </c>
+      <c r="AH56" s="24">
+        <v>24.390468239999997</v>
+      </c>
+      <c r="AI56" s="24">
+        <v>19.3121808</v>
+      </c>
+      <c r="AJ56" s="24">
+        <v>14.674696109999999</v>
+      </c>
+      <c r="AK56" s="24">
+        <v>9.4159714600000015</v>
+      </c>
+      <c r="AL56" s="24">
+        <v>16.557267</v>
+      </c>
+      <c r="AM56" s="20">
+        <v>20.542358239999999</v>
+      </c>
+      <c r="AN56" s="20">
+        <v>1.30437319</v>
+      </c>
+      <c r="AO56" s="20">
+        <v>0.86491920999999994</v>
+      </c>
+      <c r="AP56" s="20">
+        <v>0.91276422000000001</v>
+      </c>
+      <c r="AQ56" s="39">
+        <v>8.0938982300000006</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C57" s="24">
+        <v>12.618803740000001</v>
+      </c>
+      <c r="D57" s="24">
+        <v>2.4206923300000001</v>
+      </c>
+      <c r="E57" s="24">
+        <v>3.1427256800000003</v>
+      </c>
+      <c r="F57" s="24">
+        <v>44.838806149999996</v>
+      </c>
+      <c r="G57" s="24">
+        <v>2.41559627</v>
+      </c>
+      <c r="H57" s="24">
+        <v>4.6779785199999999</v>
+      </c>
+      <c r="I57" s="24">
+        <v>8.1882796899999999</v>
+      </c>
+      <c r="J57" s="24">
+        <v>10.49458102</v>
+      </c>
+      <c r="K57" s="24">
+        <v>14.031718420000001</v>
+      </c>
+      <c r="L57" s="24">
+        <v>13.68156705</v>
+      </c>
+      <c r="M57" s="24">
+        <v>4.9360231199999998</v>
+      </c>
+      <c r="N57" s="24">
+        <v>4.6696741199999998</v>
+      </c>
+      <c r="O57" s="24">
+        <v>7.9959894599999997</v>
+      </c>
+      <c r="P57" s="24">
+        <v>2.18496544</v>
+      </c>
+      <c r="Q57" s="24">
+        <v>4.4326050400000003</v>
+      </c>
+      <c r="R57" s="24">
+        <v>5.2343613099999997</v>
+      </c>
+      <c r="S57" s="24">
+        <v>4.1484718100000002</v>
+      </c>
+      <c r="T57" s="24">
+        <v>2.2599044799999999</v>
+      </c>
+      <c r="U57" s="24">
+        <v>3.77062439</v>
+      </c>
+      <c r="V57" s="24">
+        <v>2.76975712</v>
+      </c>
+      <c r="W57" s="24">
+        <v>2.87240647</v>
+      </c>
+      <c r="X57" s="24">
+        <v>6.4686106799999994</v>
+      </c>
+      <c r="Y57" s="24">
+        <v>4.9109008699999999</v>
+      </c>
+      <c r="Z57" s="24">
+        <v>5.8581547499999997</v>
+      </c>
+      <c r="AA57" s="24">
+        <v>10.48516727</v>
+      </c>
+      <c r="AB57" s="24">
+        <v>1.9184147600000001</v>
+      </c>
+      <c r="AC57" s="24">
+        <v>9.9924158399999996</v>
+      </c>
+      <c r="AD57" s="24">
+        <v>37.151295329999996</v>
+      </c>
+      <c r="AE57" s="24">
+        <v>19.419794929999998</v>
+      </c>
+      <c r="AF57" s="24">
+        <v>7.9450874300000001</v>
+      </c>
+      <c r="AG57" s="24">
+        <v>9.05892214</v>
+      </c>
+      <c r="AH57" s="24">
+        <v>6.1487229699999997</v>
+      </c>
+      <c r="AI57" s="24">
+        <v>11.631958130000001</v>
+      </c>
+      <c r="AJ57" s="24">
+        <v>13.16969387</v>
+      </c>
+      <c r="AK57" s="24">
+        <v>5.2700903800000001</v>
+      </c>
+      <c r="AL57" s="24">
+        <v>4.6556515899999997</v>
+      </c>
+      <c r="AM57" s="20">
+        <v>5.2422934000000003</v>
+      </c>
+      <c r="AN57" s="20">
+        <v>3.28965437</v>
+      </c>
+      <c r="AO57" s="20">
+        <v>3.7401441499999999</v>
+      </c>
+      <c r="AP57" s="20">
+        <v>3.8713847599999998</v>
+      </c>
+      <c r="AQ57" s="39">
+        <v>2.6231710800000001</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C58" s="24">
+        <v>107.49081861000001</v>
+      </c>
+      <c r="D58" s="24">
+        <v>34.239559200000002</v>
+      </c>
+      <c r="E58" s="24">
+        <v>25.936485059999999</v>
+      </c>
+      <c r="F58" s="24">
+        <v>28.710041789999998</v>
+      </c>
+      <c r="G58" s="24">
+        <v>24.589595410000001</v>
+      </c>
+      <c r="H58" s="24">
+        <v>26.010125389999999</v>
+      </c>
+      <c r="I58" s="24">
+        <v>22.945719739999998</v>
+      </c>
+      <c r="J58" s="24">
+        <v>23.54316631</v>
+      </c>
+      <c r="K58" s="24">
+        <v>25.739898789999998</v>
+      </c>
+      <c r="L58" s="24">
+        <v>28.72454011</v>
+      </c>
+      <c r="M58" s="24">
+        <v>72.482378659999995</v>
+      </c>
+      <c r="N58" s="24">
+        <v>51.136488920000005</v>
+      </c>
+      <c r="O58" s="24">
+        <v>83.242915310000001</v>
+      </c>
+      <c r="P58" s="24">
+        <v>26.185288030000002</v>
+      </c>
+      <c r="Q58" s="24">
+        <v>23.897576109999999</v>
+      </c>
+      <c r="R58" s="24">
+        <v>25.551874870000002</v>
+      </c>
+      <c r="S58" s="24">
+        <v>25.740036199999999</v>
+      </c>
+      <c r="T58" s="24">
+        <v>29.887734350000002</v>
+      </c>
+      <c r="U58" s="24">
+        <v>24.588912480000001</v>
+      </c>
+      <c r="V58" s="24">
+        <v>28.07635741</v>
+      </c>
+      <c r="W58" s="24">
+        <v>27.442261139999999</v>
+      </c>
+      <c r="X58" s="24">
+        <v>36.366539719999999</v>
+      </c>
+      <c r="Y58" s="24">
+        <v>28.3059005</v>
+      </c>
+      <c r="Z58" s="24">
+        <v>38.773561430000001</v>
+      </c>
+      <c r="AA58" s="24">
+        <v>112.48951493000001</v>
+      </c>
+      <c r="AB58" s="24">
+        <v>57.106262479999998</v>
+      </c>
+      <c r="AC58" s="24">
+        <v>98.528510260000004</v>
+      </c>
+      <c r="AD58" s="24">
+        <v>124.95408023</v>
+      </c>
+      <c r="AE58" s="24">
+        <v>43.81691782</v>
+      </c>
+      <c r="AF58" s="24">
+        <v>42.19604357</v>
+      </c>
+      <c r="AG58" s="24">
+        <v>52.799008130000004</v>
+      </c>
+      <c r="AH58" s="24">
+        <v>83.236392690000002</v>
+      </c>
+      <c r="AI58" s="24">
+        <v>40.320698479999997</v>
+      </c>
+      <c r="AJ58" s="24">
+        <v>56.235012259999998</v>
+      </c>
+      <c r="AK58" s="24">
+        <v>55.767697579999997</v>
+      </c>
+      <c r="AL58" s="24">
+        <v>62.708564289999998</v>
+      </c>
+      <c r="AM58" s="20">
+        <v>92.528345220000006</v>
+      </c>
+      <c r="AN58" s="20">
+        <v>52.700810170000004</v>
+      </c>
+      <c r="AO58" s="20">
+        <v>50.962439259999996</v>
+      </c>
+      <c r="AP58" s="20">
+        <v>39.240875500000001</v>
+      </c>
+      <c r="AQ58" s="39">
+        <v>32.674964129999999</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C59" s="24">
+        <v>136.99006962000001</v>
+      </c>
+      <c r="D59" s="24">
+        <v>61.488178470000001</v>
+      </c>
+      <c r="E59" s="24">
+        <v>54.111560049999994</v>
+      </c>
+      <c r="F59" s="24">
+        <v>92.872495189999995</v>
+      </c>
+      <c r="G59" s="24">
+        <v>73.56066706</v>
+      </c>
+      <c r="H59" s="24">
+        <v>46.503078080000002</v>
+      </c>
+      <c r="I59" s="24">
+        <v>50.624616090000004</v>
+      </c>
+      <c r="J59" s="24">
+        <v>86.506593290000012</v>
+      </c>
+      <c r="K59" s="24">
+        <v>81.936462709999986</v>
+      </c>
+      <c r="L59" s="24">
+        <v>74.062058239999999</v>
+      </c>
+      <c r="M59" s="24">
+        <v>94.161716980000008</v>
+      </c>
+      <c r="N59" s="24">
+        <v>66.601451260000005</v>
+      </c>
+      <c r="O59" s="24">
+        <v>113.25959859000001</v>
+      </c>
+      <c r="P59" s="24">
+        <v>38.053459329999995</v>
+      </c>
+      <c r="Q59" s="24">
+        <v>40.22421465</v>
+      </c>
+      <c r="R59" s="24">
+        <v>42.75811676</v>
+      </c>
+      <c r="S59" s="24">
+        <v>45.858372590000002</v>
+      </c>
+      <c r="T59" s="24">
+        <v>42.981843149999996</v>
+      </c>
+      <c r="U59" s="24">
+        <v>42.627017939999995</v>
+      </c>
+      <c r="V59" s="24">
+        <v>69.157303959999993</v>
+      </c>
+      <c r="W59" s="24">
+        <v>69.156434680000004</v>
+      </c>
+      <c r="X59" s="24">
+        <v>79.822985959999997</v>
+      </c>
+      <c r="Y59" s="24">
+        <v>57.470847040000002</v>
+      </c>
+      <c r="Z59" s="24">
+        <v>61.153688420000002</v>
+      </c>
+      <c r="AA59" s="24">
+        <v>143.61014850999999</v>
+      </c>
+      <c r="AB59" s="24">
+        <v>70.412856200000007</v>
+      </c>
+      <c r="AC59" s="24">
+        <v>115.32542115999999</v>
+      </c>
+      <c r="AD59" s="24">
+        <v>172.63626828</v>
+      </c>
+      <c r="AE59" s="24">
+        <v>78.399660349999991</v>
+      </c>
+      <c r="AF59" s="24">
+        <v>55.40002183</v>
+      </c>
+      <c r="AG59" s="24">
+        <v>133.63792505000001</v>
+      </c>
+      <c r="AH59" s="24">
+        <v>118.94432951</v>
+      </c>
+      <c r="AI59" s="24">
+        <v>78.785274430000001</v>
+      </c>
+      <c r="AJ59" s="24">
+        <v>91.135952849999995</v>
+      </c>
+      <c r="AK59" s="24">
+        <v>74.076472109999997</v>
+      </c>
+      <c r="AL59" s="24">
+        <v>87.28142296</v>
+      </c>
+      <c r="AM59" s="20">
+        <v>124.22567318</v>
+      </c>
+      <c r="AN59" s="20">
+        <v>62.738485969999999</v>
+      </c>
+      <c r="AO59" s="20">
+        <v>60.448909630000003</v>
+      </c>
+      <c r="AP59" s="20">
+        <v>49.470062240000004</v>
+      </c>
+      <c r="AQ59" s="39">
+        <v>46.108068020000005</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C60" s="24">
+        <v>16.895114979999999</v>
+      </c>
+      <c r="D60" s="24">
+        <v>24.855091609999999</v>
+      </c>
+      <c r="E60" s="24">
+        <v>25.032349309999997</v>
+      </c>
+      <c r="F60" s="24">
+        <v>19.53451257</v>
+      </c>
+      <c r="G60" s="24">
+        <v>46.5661931</v>
+      </c>
+      <c r="H60" s="24">
+        <v>15.82563056</v>
+      </c>
+      <c r="I60" s="24">
+        <v>19.490616660000001</v>
+      </c>
+      <c r="J60" s="24">
+        <v>52.477606810000005</v>
+      </c>
+      <c r="K60" s="24">
+        <v>42.164845499999998</v>
+      </c>
+      <c r="L60" s="24">
+        <v>31.655951079999998</v>
+      </c>
+      <c r="M60" s="24">
+        <v>16.743315199999998</v>
+      </c>
+      <c r="N60" s="24">
+        <v>10.795288220000002</v>
+      </c>
+      <c r="O60" s="24">
+        <v>22.058685069999999</v>
+      </c>
+      <c r="P60" s="24">
+        <v>9.6918388100000001</v>
+      </c>
+      <c r="Q60" s="24">
+        <v>12.114270679999999</v>
+      </c>
+      <c r="R60" s="24">
+        <v>12.465155409999999</v>
+      </c>
+      <c r="S60" s="24">
+        <v>16.044009640000002</v>
+      </c>
+      <c r="T60" s="24">
+        <v>10.848243910000001</v>
+      </c>
+      <c r="U60" s="24">
+        <v>14.52340386</v>
+      </c>
+      <c r="V60" s="24">
+        <v>38.373976759999998</v>
+      </c>
+      <c r="W60" s="24">
+        <v>38.841767070000003</v>
+      </c>
+      <c r="X60" s="24">
+        <v>36.987835560000001</v>
+      </c>
+      <c r="Y60" s="24">
+        <v>24.283866140000001</v>
+      </c>
+      <c r="Z60" s="24">
+        <v>16.52472629</v>
+      </c>
+      <c r="AA60" s="24">
+        <v>20.635466309999998</v>
+      </c>
+      <c r="AB60" s="24">
+        <v>11.388178960000001</v>
+      </c>
+      <c r="AC60" s="24">
+        <v>6.8095025700000003</v>
+      </c>
+      <c r="AD60" s="24">
+        <v>10.652242119999999</v>
+      </c>
+      <c r="AE60" s="24">
+        <v>15.162947599999999</v>
+      </c>
+      <c r="AF60" s="24">
+        <v>5.2588908300000003</v>
+      </c>
+      <c r="AG60" s="24">
+        <v>71.794290489999995</v>
+      </c>
+      <c r="AH60" s="24">
+        <v>29.64077056</v>
+      </c>
+      <c r="AI60" s="24">
+        <v>26.836624</v>
+      </c>
+      <c r="AJ60" s="24">
+        <v>21.731246719999998</v>
+      </c>
+      <c r="AK60" s="24">
+        <v>13.03868415</v>
+      </c>
+      <c r="AL60" s="24">
+        <v>20.04713791</v>
+      </c>
+      <c r="AM60" s="20">
+        <v>26.482489359999999</v>
+      </c>
+      <c r="AN60" s="20">
+        <v>6.7480214299999997</v>
+      </c>
+      <c r="AO60" s="20">
+        <v>5.7463262199999994</v>
+      </c>
+      <c r="AP60" s="20">
+        <v>6.3578019800000005</v>
+      </c>
+      <c r="AQ60" s="39">
+        <v>10.809932810000001</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="C61" s="24">
+        <v>120.09495464</v>
+      </c>
+      <c r="D61" s="24">
+        <v>36.633086859999999</v>
+      </c>
+      <c r="E61" s="24">
+        <v>29.079210739999997</v>
+      </c>
+      <c r="F61" s="24">
+        <v>73.337982620000005</v>
+      </c>
+      <c r="G61" s="24">
+        <v>26.994473960000001</v>
+      </c>
+      <c r="H61" s="24">
+        <v>30.677447520000001</v>
+      </c>
+      <c r="I61" s="24">
+        <v>31.133999429999999</v>
+      </c>
+      <c r="J61" s="24">
+        <v>34.028986479999993</v>
+      </c>
+      <c r="K61" s="24">
+        <v>39.771617210000002</v>
+      </c>
+      <c r="L61" s="24">
+        <v>42.406107159999998</v>
+      </c>
+      <c r="M61" s="24">
+        <v>77.418401779999996</v>
+      </c>
+      <c r="N61" s="24">
+        <v>55.806163040000001</v>
+      </c>
+      <c r="O61" s="24">
+        <v>91.20091352</v>
+      </c>
+      <c r="P61" s="24">
+        <v>28.361620519999999</v>
+      </c>
+      <c r="Q61" s="24">
+        <v>28.10994397</v>
+      </c>
+      <c r="R61" s="24">
+        <v>30.292961350000002</v>
+      </c>
+      <c r="S61" s="24">
+        <v>29.81436295</v>
+      </c>
+      <c r="T61" s="24">
+        <v>32.133599239999995</v>
+      </c>
+      <c r="U61" s="24">
+        <v>28.10361408</v>
+      </c>
+      <c r="V61" s="24">
+        <v>30.783327199999999</v>
+      </c>
+      <c r="W61" s="24">
+        <v>30.314667610000001</v>
+      </c>
+      <c r="X61" s="24">
+        <v>42.835150399999996</v>
+      </c>
+      <c r="Y61" s="24">
+        <v>33.186980900000002</v>
+      </c>
+      <c r="Z61" s="24">
+        <v>44.628962130000005</v>
+      </c>
+      <c r="AA61" s="24">
+        <v>122.9746822</v>
+      </c>
+      <c r="AB61" s="24">
+        <v>59.024677240000003</v>
+      </c>
+      <c r="AC61" s="24">
+        <v>108.51591859</v>
+      </c>
+      <c r="AD61" s="24">
+        <v>161.98402615999998</v>
+      </c>
+      <c r="AE61" s="24">
+        <v>63.236712750000002</v>
+      </c>
+      <c r="AF61" s="24">
+        <v>50.141131000000001</v>
+      </c>
+      <c r="AG61" s="24">
+        <v>61.843634560000005</v>
+      </c>
+      <c r="AH61" s="24">
+        <v>89.30355895000001</v>
+      </c>
+      <c r="AI61" s="24">
+        <v>51.948650430000001</v>
+      </c>
+      <c r="AJ61" s="24">
+        <v>69.404706129999994</v>
+      </c>
+      <c r="AK61" s="24">
+        <v>61.037787960000003</v>
+      </c>
+      <c r="AL61" s="24">
+        <v>67.234285049999997</v>
+      </c>
+      <c r="AM61" s="20">
+        <v>97.743183819999999</v>
+      </c>
+      <c r="AN61" s="20">
+        <v>55.990464539999998</v>
+      </c>
+      <c r="AO61" s="20">
+        <v>54.702583409999995</v>
+      </c>
+      <c r="AP61" s="20">
+        <v>43.112260259999999</v>
+      </c>
+      <c r="AQ61" s="39">
+        <v>35.298135209999998</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C62" s="24">
+        <v>7.7484025000000001</v>
+      </c>
+      <c r="D62" s="24">
+        <v>0.37151655</v>
+      </c>
+      <c r="E62" s="24">
+        <v>4.3375264600000003</v>
+      </c>
+      <c r="F62" s="24">
+        <v>4.0878949699999998</v>
+      </c>
+      <c r="G62" s="24">
+        <v>5.0679453899999993</v>
+      </c>
+      <c r="H62" s="24">
+        <v>9.9658288600000002</v>
+      </c>
+      <c r="I62" s="24">
+        <v>8.7050935900000006</v>
+      </c>
+      <c r="J62" s="24">
+        <v>5.0575008800000001</v>
+      </c>
+      <c r="K62" s="24">
+        <v>1.2621736100000001</v>
+      </c>
+      <c r="L62" s="24">
+        <v>9.5601623499999988</v>
+      </c>
+      <c r="M62" s="24">
+        <v>0.18124498</v>
+      </c>
+      <c r="N62" s="24">
+        <v>6.3386647199999997</v>
+      </c>
+      <c r="O62" s="24">
+        <v>13.070801660000001</v>
+      </c>
+      <c r="P62" s="24">
+        <v>4.7228140000000002E-2</v>
+      </c>
+      <c r="Q62" s="24">
+        <v>1.18057871</v>
+      </c>
+      <c r="R62" s="24">
+        <v>6.5908870300000002</v>
+      </c>
+      <c r="S62" s="24">
+        <v>2.7043699999999998E-3</v>
+      </c>
+      <c r="T62" s="24">
+        <v>7.2833961299999999</v>
+      </c>
+      <c r="U62" s="24">
+        <v>1.2318083</v>
+      </c>
+      <c r="V62" s="24">
+        <v>9.0863432300000007</v>
+      </c>
+      <c r="W62" s="24">
+        <v>8.7872853299999996</v>
+      </c>
+      <c r="X62" s="24">
+        <v>9.1588490000000009E-2</v>
+      </c>
+      <c r="Y62" s="24">
+        <v>9.030123810000001</v>
+      </c>
+      <c r="Z62" s="24">
+        <v>1.79428685</v>
+      </c>
+      <c r="AA62" s="24">
+        <v>7.7546590799999997</v>
+      </c>
+      <c r="AB62" s="24">
+        <v>8.5474499600000016</v>
+      </c>
+      <c r="AC62" s="24">
+        <v>8.0846248299999992</v>
+      </c>
+      <c r="AD62" s="24">
+        <v>9.4736027899999993</v>
+      </c>
+      <c r="AE62" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF62" s="24">
+        <v>8.4835861999999995</v>
+      </c>
+      <c r="AG62" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH62" s="24">
+        <v>9.8309329400000003</v>
+      </c>
+      <c r="AI62" s="24">
+        <v>0.71227189000000002</v>
+      </c>
+      <c r="AJ62" s="24">
+        <v>15.15445536</v>
+      </c>
+      <c r="AK62" s="24">
+        <v>12.780380300000001</v>
+      </c>
+      <c r="AL62" s="24">
+        <v>3.7585173300000001</v>
+      </c>
+      <c r="AM62" s="20">
+        <v>12.341534810000001</v>
+      </c>
+      <c r="AN62" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO62" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP62" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ62" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C63" s="24">
+        <v>7.7416809500000001</v>
+      </c>
+      <c r="D63" s="24">
+        <v>0.34435188</v>
+      </c>
+      <c r="E63" s="24">
+        <v>4.3375264600000003</v>
+      </c>
+      <c r="F63" s="24">
+        <v>3.87933108</v>
+      </c>
+      <c r="G63" s="24">
+        <v>5.0572276699999996</v>
+      </c>
+      <c r="H63" s="24">
+        <v>9.9658288600000002</v>
+      </c>
+      <c r="I63" s="24">
+        <v>8.7050935900000006</v>
+      </c>
+      <c r="J63" s="24">
+        <v>5.0571610300000005</v>
+      </c>
+      <c r="K63" s="24">
+        <v>1.2621736100000001</v>
+      </c>
+      <c r="L63" s="24">
+        <v>9.5601623499999988</v>
+      </c>
+      <c r="M63" s="24">
+        <v>0.18124498</v>
+      </c>
+      <c r="N63" s="24">
+        <v>6.3386647199999997</v>
+      </c>
+      <c r="O63" s="24">
+        <v>13.070801660000001</v>
+      </c>
+      <c r="P63" s="24">
+        <v>4.7228140000000002E-2</v>
+      </c>
+      <c r="Q63" s="24">
+        <v>1.1328740800000001</v>
+      </c>
+      <c r="R63" s="24">
+        <v>6.3907172800000005</v>
+      </c>
+      <c r="S63" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="T63" s="24">
+        <v>7.2833961299999999</v>
+      </c>
+      <c r="U63" s="24">
+        <v>0.97588551000000001</v>
+      </c>
+      <c r="V63" s="24">
+        <v>9.0863432300000007</v>
+      </c>
+      <c r="W63" s="24">
+        <v>8.7872853299999996</v>
+      </c>
+      <c r="X63" s="24">
+        <v>9.1588490000000009E-2</v>
+      </c>
+      <c r="Y63" s="24">
+        <v>9.0221547899999983</v>
+      </c>
+      <c r="Z63" s="24">
+        <v>1.7915328000000001</v>
+      </c>
+      <c r="AA63" s="24">
+        <v>7.7546590799999997</v>
+      </c>
+      <c r="AB63" s="24">
+        <v>8.5474499600000016</v>
+      </c>
+      <c r="AC63" s="24">
+        <v>8.0796173200000005</v>
+      </c>
+      <c r="AD63" s="24">
+        <v>9.4635666999999994</v>
+      </c>
+      <c r="AE63" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF63" s="24">
+        <v>8.4835861999999995</v>
+      </c>
+      <c r="AG63" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH63" s="24">
+        <v>9.8309329400000003</v>
+      </c>
+      <c r="AI63" s="24">
+        <v>0.70826570999999994</v>
+      </c>
+      <c r="AJ63" s="24">
+        <v>15.15445536</v>
+      </c>
+      <c r="AK63" s="24">
+        <v>12.780380300000001</v>
+      </c>
+      <c r="AL63" s="24">
+        <v>3.7585173300000001</v>
+      </c>
+      <c r="AM63" s="20">
+        <v>12.341534810000001</v>
+      </c>
+      <c r="AN63" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO63" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP63" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ63" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C64" s="24">
+        <v>6.7215500000000006E-3</v>
+      </c>
+      <c r="D64" s="24">
+        <v>2.7164669999999998E-2</v>
+      </c>
+      <c r="E64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F64" s="24">
+        <v>0.20856389</v>
+      </c>
+      <c r="G64" s="24">
+        <v>1.071772E-2</v>
+      </c>
+      <c r="H64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="I64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="J64" s="24">
+        <v>3.3985000000000005E-4</v>
+      </c>
+      <c r="K64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="L64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="M64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="N64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="O64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="P64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q64" s="24">
+        <v>4.7704629999999998E-2</v>
+      </c>
+      <c r="R64" s="24">
+        <v>0.20016975000000001</v>
+      </c>
+      <c r="S64" s="24">
+        <v>2.7043699999999998E-3</v>
+      </c>
+      <c r="T64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="U64" s="24">
+        <v>0.25592279000000001</v>
+      </c>
+      <c r="V64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="W64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="X64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y64" s="24">
+        <v>7.9690200000000003E-3</v>
+      </c>
+      <c r="Z64" s="24">
+        <v>2.7540500000000001E-3</v>
+      </c>
+      <c r="AA64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC64" s="24">
+        <v>5.0075100000000006E-3</v>
+      </c>
+      <c r="AD64" s="24">
+        <v>1.0036090000000001E-2</v>
+      </c>
+      <c r="AE64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI64" s="24">
+        <v>4.0061799999999998E-3</v>
+      </c>
+      <c r="AJ64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL64" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP64" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ64" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="G65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="H65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="I65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="J65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="K65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="L65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="M65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="N65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="O65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="P65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="R65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="S65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="T65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="U65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="V65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="W65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="X65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL65" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP65" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ65" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="H66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="I66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="J66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="K66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="L66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="M66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="N66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="O66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="P66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="R66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="S66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="T66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="U66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="V66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="W66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="X66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL66" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP66" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ66" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="G67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="H67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="I67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="J67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="K67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="L67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="M67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="N67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="O67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="P67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="R67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="S67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="T67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="U67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="V67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="W67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="X67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL67" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP67" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ67" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C68" s="24"/>
+      <c r="D68" s="24"/>
+      <c r="E68" s="24"/>
+      <c r="F68" s="24"/>
+      <c r="G68" s="24"/>
+      <c r="H68" s="24"/>
+      <c r="I68" s="24"/>
+      <c r="J68" s="24"/>
+      <c r="K68" s="24"/>
+      <c r="L68" s="24"/>
+      <c r="M68" s="24"/>
+      <c r="N68" s="24"/>
+      <c r="O68" s="24"/>
+      <c r="P68" s="24"/>
+      <c r="Q68" s="24"/>
+      <c r="R68" s="24"/>
+      <c r="S68" s="24"/>
+      <c r="T68" s="24"/>
+      <c r="U68" s="24"/>
+      <c r="V68" s="24"/>
+      <c r="W68" s="24"/>
+      <c r="X68" s="24"/>
+      <c r="Y68" s="24"/>
+      <c r="Z68" s="24"/>
+      <c r="AA68" s="24"/>
+      <c r="AB68" s="24"/>
+      <c r="AC68" s="24"/>
+      <c r="AD68" s="24"/>
+      <c r="AE68" s="24"/>
+      <c r="AF68" s="24"/>
+      <c r="AG68" s="24"/>
+      <c r="AH68" s="24"/>
+      <c r="AI68" s="24"/>
+      <c r="AJ68" s="24"/>
+      <c r="AK68" s="24"/>
+      <c r="AL68" s="24"/>
+      <c r="AM68" s="21"/>
+      <c r="AN68" s="21"/>
+      <c r="AO68" s="20"/>
+      <c r="AP68" s="20"/>
+      <c r="AQ68" s="39"/>
+    </row>
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="C69" s="24">
+        <v>30.73104171</v>
+      </c>
+      <c r="D69" s="24">
+        <v>35.869370570000001</v>
+      </c>
+      <c r="E69" s="24">
+        <v>30.096001140000002</v>
+      </c>
+      <c r="F69" s="24">
+        <v>30.77936382</v>
+      </c>
+      <c r="G69" s="24">
+        <v>37.465362689999999</v>
+      </c>
+      <c r="H69" s="24">
+        <v>38.366956569999999</v>
+      </c>
+      <c r="I69" s="24">
+        <v>40.508198890000003</v>
+      </c>
+      <c r="J69" s="24">
+        <v>83.163980319999993</v>
+      </c>
+      <c r="K69" s="24">
+        <v>52.826411490000005</v>
+      </c>
+      <c r="L69" s="24">
+        <v>65.774752700000008</v>
+      </c>
+      <c r="M69" s="24">
+        <v>55.693213849999999</v>
+      </c>
+      <c r="N69" s="24">
+        <v>49.175711579999998</v>
+      </c>
+      <c r="O69" s="24">
+        <v>52.3211783</v>
+      </c>
+      <c r="P69" s="24">
+        <v>48.967791499999997</v>
+      </c>
+      <c r="Q69" s="24">
+        <v>53.567147240000004</v>
+      </c>
+      <c r="R69" s="24">
+        <v>55.50985644</v>
+      </c>
+      <c r="S69" s="24">
+        <v>50.065503460000002</v>
+      </c>
+      <c r="T69" s="24">
+        <v>45.980080260000001</v>
+      </c>
+      <c r="U69" s="24">
+        <v>40.192151240000001</v>
+      </c>
+      <c r="V69" s="24">
+        <v>42.079214700000001</v>
+      </c>
+      <c r="W69" s="24">
+        <v>38.160517810000002</v>
+      </c>
+      <c r="X69" s="24">
+        <v>35.932213679999997</v>
+      </c>
+      <c r="Y69" s="24">
+        <v>33.800558500000001</v>
+      </c>
+      <c r="Z69" s="24">
+        <v>31.445273499999999</v>
+      </c>
+      <c r="AA69" s="24">
+        <v>28.883478119999999</v>
+      </c>
+      <c r="AB69" s="24">
+        <v>29.932124229999999</v>
+      </c>
+      <c r="AC69" s="24">
+        <v>29.249416889999999</v>
+      </c>
+      <c r="AD69" s="24">
+        <v>27.42188986</v>
+      </c>
+      <c r="AE69" s="24">
+        <v>28.03648016</v>
+      </c>
+      <c r="AF69" s="24">
+        <v>27.88292783</v>
+      </c>
+      <c r="AG69" s="24">
+        <v>26.582530510000002</v>
+      </c>
+      <c r="AH69" s="24">
+        <v>20.096459500000002</v>
+      </c>
+      <c r="AI69" s="24">
+        <v>17.917542090000001</v>
+      </c>
+      <c r="AJ69" s="24">
+        <v>18.295930089999999</v>
+      </c>
+      <c r="AK69" s="24">
+        <v>18.97167503</v>
+      </c>
+      <c r="AL69" s="24">
+        <v>19.436559160000002</v>
+      </c>
+      <c r="AM69" s="20">
+        <v>26.013348109999999</v>
+      </c>
+      <c r="AN69" s="20">
+        <v>29.719839920000002</v>
+      </c>
+      <c r="AO69" s="20">
+        <v>28.878085039999998</v>
+      </c>
+      <c r="AP69" s="20">
+        <v>28.748548789999997</v>
+      </c>
+      <c r="AQ69" s="39">
+        <v>25.967785980000002</v>
+      </c>
+    </row>
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C70" s="24">
+        <v>5.5602059999999995E-2</v>
+      </c>
+      <c r="D70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="G70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="H70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="I70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="J70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="K70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="L70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="M70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="N70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="O70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="P70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="R70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="S70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="T70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="U70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="V70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="W70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="X70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL70" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP70" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ70" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C71" s="24">
+        <v>30.675439649999998</v>
+      </c>
+      <c r="D71" s="24">
+        <v>35.869370570000001</v>
+      </c>
+      <c r="E71" s="24">
+        <v>30.096001140000002</v>
+      </c>
+      <c r="F71" s="24">
+        <v>30.77936382</v>
+      </c>
+      <c r="G71" s="24">
+        <v>37.465362689999999</v>
+      </c>
+      <c r="H71" s="24">
+        <v>38.366956569999999</v>
+      </c>
+      <c r="I71" s="24">
+        <v>40.508198890000003</v>
+      </c>
+      <c r="J71" s="24">
+        <v>83.163980319999993</v>
+      </c>
+      <c r="K71" s="24">
+        <v>52.826411490000005</v>
+      </c>
+      <c r="L71" s="24">
+        <v>65.774752700000008</v>
+      </c>
+      <c r="M71" s="24">
+        <v>55.693213849999999</v>
+      </c>
+      <c r="N71" s="24">
+        <v>49.175711579999998</v>
+      </c>
+      <c r="O71" s="24">
+        <v>52.3211783</v>
+      </c>
+      <c r="P71" s="24">
+        <v>48.967791499999997</v>
+      </c>
+      <c r="Q71" s="24">
+        <v>53.567147240000004</v>
+      </c>
+      <c r="R71" s="24">
+        <v>55.50985644</v>
+      </c>
+      <c r="S71" s="24">
+        <v>50.065503460000002</v>
+      </c>
+      <c r="T71" s="24">
+        <v>45.980080260000001</v>
+      </c>
+      <c r="U71" s="24">
+        <v>40.192151240000001</v>
+      </c>
+      <c r="V71" s="24">
+        <v>42.079214700000001</v>
+      </c>
+      <c r="W71" s="24">
+        <v>38.160517810000002</v>
+      </c>
+      <c r="X71" s="24">
+        <v>35.932213679999997</v>
+      </c>
+      <c r="Y71" s="24">
+        <v>33.800558500000001</v>
+      </c>
+      <c r="Z71" s="24">
+        <v>31.445273499999999</v>
+      </c>
+      <c r="AA71" s="24">
+        <v>28.883478119999999</v>
+      </c>
+      <c r="AB71" s="24">
+        <v>29.932124229999999</v>
+      </c>
+      <c r="AC71" s="24">
+        <v>29.249416889999999</v>
+      </c>
+      <c r="AD71" s="24">
+        <v>27.42188986</v>
+      </c>
+      <c r="AE71" s="24">
+        <v>28.03648016</v>
+      </c>
+      <c r="AF71" s="24">
+        <v>27.88292783</v>
+      </c>
+      <c r="AG71" s="24">
+        <v>26.582530510000002</v>
+      </c>
+      <c r="AH71" s="24">
+        <v>20.096459500000002</v>
+      </c>
+      <c r="AI71" s="24">
+        <v>17.917542090000001</v>
+      </c>
+      <c r="AJ71" s="24">
+        <v>18.295930089999999</v>
+      </c>
+      <c r="AK71" s="24">
+        <v>18.97167503</v>
+      </c>
+      <c r="AL71" s="24">
+        <v>19.436559160000002</v>
+      </c>
+      <c r="AM71" s="20">
+        <v>26.013348109999999</v>
+      </c>
+      <c r="AN71" s="20">
+        <v>29.719839920000002</v>
+      </c>
+      <c r="AO71" s="20">
+        <v>28.878085039999998</v>
+      </c>
+      <c r="AP71" s="20">
+        <v>28.748548789999997</v>
+      </c>
+      <c r="AQ71" s="39">
+        <v>25.967785980000002</v>
+      </c>
+    </row>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C72" s="24">
+        <v>147.65016227999999</v>
+      </c>
+      <c r="D72" s="24">
+        <v>62.103655509999996</v>
+      </c>
+      <c r="E72" s="24">
+        <v>63.956729860000003</v>
+      </c>
+      <c r="F72" s="24">
+        <v>41.10281647</v>
+      </c>
+      <c r="G72" s="24">
+        <v>61.00537568</v>
+      </c>
+      <c r="H72" s="24">
+        <v>35.029089890000002</v>
+      </c>
+      <c r="I72" s="24">
+        <v>50.783280770000005</v>
+      </c>
+      <c r="J72" s="24">
+        <v>74.516815870000002</v>
+      </c>
+      <c r="K72" s="24">
+        <v>60.94937272</v>
+      </c>
+      <c r="L72" s="24">
+        <v>26.62191481</v>
+      </c>
+      <c r="M72" s="24">
+        <v>66.069435299999995</v>
+      </c>
+      <c r="N72" s="24">
+        <v>42.014035560000003</v>
+      </c>
+      <c r="O72" s="24">
+        <v>97.978746629999989</v>
+      </c>
+      <c r="P72" s="24">
+        <v>12.54077882</v>
+      </c>
+      <c r="Q72" s="24">
+        <v>9.8895914099999995</v>
+      </c>
+      <c r="R72" s="24">
+        <v>9.6694069600000017</v>
+      </c>
+      <c r="S72" s="24">
+        <v>41.782416090000005</v>
+      </c>
+      <c r="T72" s="24">
+        <v>11.39816948</v>
+      </c>
+      <c r="U72" s="24">
+        <v>94.233142819999998</v>
+      </c>
+      <c r="V72" s="24">
+        <v>138.69191791</v>
+      </c>
+      <c r="W72" s="24">
+        <v>47.455006099999999</v>
+      </c>
+      <c r="X72" s="24">
+        <v>23.994981660000001</v>
+      </c>
+      <c r="Y72" s="24">
+        <v>51.32955587</v>
+      </c>
+      <c r="Z72" s="24">
+        <v>5.5133333099999993</v>
+      </c>
+      <c r="AA72" s="24">
+        <v>58.186734360000003</v>
+      </c>
+      <c r="AB72" s="24">
+        <v>40.197170100000001</v>
+      </c>
+      <c r="AC72" s="24">
+        <v>8.8172659099999997</v>
+      </c>
+      <c r="AD72" s="24">
+        <v>27.322603770000001</v>
+      </c>
+      <c r="AE72" s="24">
+        <v>25.750475519999998</v>
+      </c>
+      <c r="AF72" s="24">
+        <v>3.6769590000000001</v>
+      </c>
+      <c r="AG72" s="24">
+        <v>39.687245189999999</v>
+      </c>
+      <c r="AH72" s="24">
+        <v>14.30383707</v>
+      </c>
+      <c r="AI72" s="24">
+        <v>21.967495639999999</v>
+      </c>
+      <c r="AJ72" s="24">
+        <v>2.56167034</v>
+      </c>
+      <c r="AK72" s="24">
+        <v>15.146805029999999</v>
+      </c>
+      <c r="AL72" s="24">
+        <v>22.448829539999998</v>
+      </c>
+      <c r="AM72" s="20">
+        <v>146.42858075999999</v>
+      </c>
+      <c r="AN72" s="20">
+        <v>28.800790840000001</v>
+      </c>
+      <c r="AO72" s="20">
+        <v>2.33597608</v>
+      </c>
+      <c r="AP72" s="20">
+        <v>2.57706423</v>
+      </c>
+      <c r="AQ72" s="39">
+        <v>5.4647361600000002</v>
+      </c>
+    </row>
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C73" s="24">
+        <v>5.1015757099999997</v>
+      </c>
+      <c r="D73" s="24">
+        <v>37.125838200000004</v>
+      </c>
+      <c r="E73" s="24">
+        <v>24.69179359</v>
+      </c>
+      <c r="F73" s="24">
+        <v>19.170954219999999</v>
+      </c>
+      <c r="G73" s="24">
+        <v>22.729761199999999</v>
+      </c>
+      <c r="H73" s="24">
+        <v>13.21094091</v>
+      </c>
+      <c r="I73" s="24">
+        <v>23.75112386</v>
+      </c>
+      <c r="J73" s="24">
+        <v>34.858951640000001</v>
+      </c>
+      <c r="K73" s="24">
+        <v>13.94791163</v>
+      </c>
+      <c r="L73" s="24">
+        <v>14.762071949999999</v>
+      </c>
+      <c r="M73" s="24">
+        <v>15.4103554</v>
+      </c>
+      <c r="N73" s="24">
+        <v>0.88144994999999993</v>
+      </c>
+      <c r="O73" s="24">
+        <v>6.1795006299999997</v>
+      </c>
+      <c r="P73" s="24">
+        <v>8.2421788300000003</v>
+      </c>
+      <c r="Q73" s="24">
+        <v>5.5762447999999996</v>
+      </c>
+      <c r="R73" s="24">
+        <v>2.3404927799999999</v>
+      </c>
+      <c r="S73" s="24">
+        <v>12.73054351</v>
+      </c>
+      <c r="T73" s="24">
+        <v>2.0034740100000001</v>
+      </c>
+      <c r="U73" s="24">
+        <v>51.287308840000001</v>
+      </c>
+      <c r="V73" s="24">
+        <v>20.407608209999999</v>
+      </c>
+      <c r="W73" s="24">
+        <v>40.377675270000005</v>
+      </c>
+      <c r="X73" s="24">
+        <v>1.6615680700000002</v>
+      </c>
+      <c r="Y73" s="24">
+        <v>17.74928109</v>
+      </c>
+      <c r="Z73" s="24">
+        <v>0.49952059000000004</v>
+      </c>
+      <c r="AA73" s="24">
+        <v>3.03027749</v>
+      </c>
+      <c r="AB73" s="24">
+        <v>17.486306289999998</v>
+      </c>
+      <c r="AC73" s="24">
+        <v>7.0856179999999991E-2</v>
+      </c>
+      <c r="AD73" s="24">
+        <v>20.230474179999998</v>
+      </c>
+      <c r="AE73" s="24">
+        <v>11.778950140000001</v>
+      </c>
+      <c r="AF73" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG73" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH73" s="24">
+        <v>7.0397029999999999E-2</v>
+      </c>
+      <c r="AI73" s="24">
+        <v>2.5448119900000004</v>
+      </c>
+      <c r="AJ73" s="24">
+        <v>3.1E-2</v>
+      </c>
+      <c r="AK73" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL73" s="24">
+        <v>19.880647530000001</v>
+      </c>
+      <c r="AM73" s="20">
+        <v>1.0348366899999999</v>
+      </c>
+      <c r="AN73" s="20">
+        <v>0.30082261999999999</v>
+      </c>
+      <c r="AO73" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP73" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ73" s="39">
+        <v>0.93281908999999996</v>
+      </c>
+    </row>
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="C15" s="6">
-[...144 lines deleted...]
-        <v>0.39</v>
+      <c r="C74" s="24">
+        <v>20.974657710000002</v>
+      </c>
+      <c r="D74" s="24">
+        <v>6.2911996100000005</v>
+      </c>
+      <c r="E74" s="24">
+        <v>8.9946020299999994</v>
+      </c>
+      <c r="F74" s="24">
+        <v>1.71123822</v>
+      </c>
+      <c r="G74" s="24">
+        <v>11.827088249999999</v>
+      </c>
+      <c r="H74" s="24">
+        <v>4.0368490799999996</v>
+      </c>
+      <c r="I74" s="24">
+        <v>2.8482052599999998</v>
+      </c>
+      <c r="J74" s="24">
+        <v>33.331171420000004</v>
+      </c>
+      <c r="K74" s="24">
+        <v>22.499873140000002</v>
+      </c>
+      <c r="L74" s="24">
+        <v>0.39646285999999997</v>
+      </c>
+      <c r="M74" s="24">
+        <v>11.029278439999999</v>
+      </c>
+      <c r="N74" s="24">
+        <v>32.46559972</v>
+      </c>
+      <c r="O74" s="24">
+        <v>39.433566810000002</v>
+      </c>
+      <c r="P74" s="24">
+        <v>0.62830418999999993</v>
+      </c>
+      <c r="Q74" s="24">
+        <v>8.5233520000000007E-2</v>
+      </c>
+      <c r="R74" s="24">
+        <v>2.05857848</v>
+      </c>
+      <c r="S74" s="24">
+        <v>5.0749321399999996</v>
+      </c>
+      <c r="T74" s="24">
+        <v>2.9956781299999999</v>
+      </c>
+      <c r="U74" s="24">
+        <v>2.2126252400000004</v>
+      </c>
+      <c r="V74" s="24">
+        <v>17.051469780000001</v>
+      </c>
+      <c r="W74" s="24">
+        <v>5.1916458200000006</v>
+      </c>
+      <c r="X74" s="24">
+        <v>0.22604885999999999</v>
+      </c>
+      <c r="Y74" s="24">
+        <v>3.75882687</v>
+      </c>
+      <c r="Z74" s="24">
+        <v>0.51740056000000001</v>
+      </c>
+      <c r="AA74" s="24">
+        <v>0.91849532</v>
+      </c>
+      <c r="AB74" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC74" s="24">
+        <v>3.9753029</v>
+      </c>
+      <c r="AD74" s="24">
+        <v>1.6513532799999999</v>
+      </c>
+      <c r="AE74" s="24">
+        <v>1.7514631999999999</v>
+      </c>
+      <c r="AF74" s="24">
+        <v>0.53103809999999996</v>
+      </c>
+      <c r="AG74" s="24">
+        <v>1.5255790000000002E-2</v>
+      </c>
+      <c r="AH74" s="24">
+        <v>3.4485823099999999</v>
+      </c>
+      <c r="AI74" s="24">
+        <v>17.479668</v>
+      </c>
+      <c r="AJ74" s="24">
+        <v>1.4873020000000001E-2</v>
+      </c>
+      <c r="AK74" s="24">
+        <v>1.76985474</v>
+      </c>
+      <c r="AL74" s="24">
+        <v>1.6200520700000001</v>
+      </c>
+      <c r="AM74" s="20">
+        <v>16.075923769999999</v>
+      </c>
+      <c r="AN74" s="20">
+        <v>26.392114239999998</v>
+      </c>
+      <c r="AO74" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP74" s="20">
+        <v>0.11029360000000001</v>
+      </c>
+      <c r="AQ74" s="39">
+        <v>0.34014864</v>
       </c>
     </row>
-    <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>1.59</v>
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C75" s="24">
+        <v>20.444857600000002</v>
+      </c>
+      <c r="D75" s="24">
+        <v>11.30741293</v>
+      </c>
+      <c r="E75" s="24">
+        <v>27.227930399999998</v>
+      </c>
+      <c r="F75" s="24">
+        <v>5.2410390000000001E-2</v>
+      </c>
+      <c r="G75" s="24">
+        <v>4.7265268200000001</v>
+      </c>
+      <c r="H75" s="24">
+        <v>12.845427220000001</v>
+      </c>
+      <c r="I75" s="24">
+        <v>23.46941163</v>
+      </c>
+      <c r="J75" s="24">
+        <v>2.2570088900000003</v>
+      </c>
+      <c r="K75" s="24">
+        <v>16.441948029999999</v>
+      </c>
+      <c r="L75" s="24">
+        <v>8.34417659</v>
+      </c>
+      <c r="M75" s="24">
+        <v>22.42279473</v>
+      </c>
+      <c r="N75" s="24">
+        <v>4.9539387900000005</v>
+      </c>
+      <c r="O75" s="24">
+        <v>29.758465480000002</v>
+      </c>
+      <c r="P75" s="24">
+        <v>1.33448616</v>
+      </c>
+      <c r="Q75" s="24">
+        <v>3.8505823299999999</v>
+      </c>
+      <c r="R75" s="24">
+        <v>2.9845566299999997</v>
+      </c>
+      <c r="S75" s="24">
+        <v>3.2990012900000001</v>
+      </c>
+      <c r="T75" s="24">
+        <v>3.4805180400000002</v>
+      </c>
+      <c r="U75" s="24">
+        <v>32.463339570000002</v>
+      </c>
+      <c r="V75" s="24">
+        <v>28.849351980000002</v>
+      </c>
+      <c r="W75" s="24">
+        <v>1.0673204700000001</v>
+      </c>
+      <c r="X75" s="24">
+        <v>11.38351836</v>
+      </c>
+      <c r="Y75" s="24">
+        <v>2.2654242599999996</v>
+      </c>
+      <c r="Z75" s="24">
+        <v>4.0815850899999999</v>
+      </c>
+      <c r="AA75" s="24">
+        <v>52.112786960000001</v>
+      </c>
+      <c r="AB75" s="24">
+        <v>2.4318380099999999</v>
+      </c>
+      <c r="AC75" s="24">
+        <v>2.0639899800000001</v>
+      </c>
+      <c r="AD75" s="24">
+        <v>1.87251272</v>
+      </c>
+      <c r="AE75" s="24">
+        <v>5.3365324200000002</v>
+      </c>
+      <c r="AF75" s="24">
+        <v>2.2588691600000002</v>
+      </c>
+      <c r="AG75" s="24">
+        <v>27.893735370000002</v>
+      </c>
+      <c r="AH75" s="24">
+        <v>0.86526521999999995</v>
+      </c>
+      <c r="AI75" s="24">
+        <v>1.4985404199999999</v>
+      </c>
+      <c r="AJ75" s="24">
+        <v>0.48576872999999998</v>
+      </c>
+      <c r="AK75" s="24">
+        <v>3.1633864200000001</v>
+      </c>
+      <c r="AL75" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="AM75" s="20">
+        <v>12.66699599</v>
+      </c>
+      <c r="AN75" s="20">
+        <v>0.8294945600000001</v>
+      </c>
+      <c r="AO75" s="20">
+        <v>0.34752828000000002</v>
+      </c>
+      <c r="AP75" s="20">
+        <v>0.29295930999999997</v>
+      </c>
+      <c r="AQ75" s="39">
+        <v>2.2578165099999996</v>
       </c>
     </row>
-    <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>2.84</v>
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C76" s="24">
+        <v>28.776855659999999</v>
+      </c>
+      <c r="D76" s="24">
+        <v>7.1976913700000003</v>
+      </c>
+      <c r="E76" s="24">
+        <v>0.73697502000000004</v>
+      </c>
+      <c r="F76" s="24">
+        <v>4.4513129000000005</v>
+      </c>
+      <c r="G76" s="24">
+        <v>20.662462590000001</v>
+      </c>
+      <c r="H76" s="24">
+        <v>4.8065674999999999</v>
+      </c>
+      <c r="I76" s="24">
+        <v>0.11798247000000001</v>
+      </c>
+      <c r="J76" s="24">
+        <v>3.1178829399999999</v>
+      </c>
+      <c r="K76" s="24">
+        <v>0.41173853000000005</v>
+      </c>
+      <c r="L76" s="24">
+        <v>2.9982400499999997</v>
+      </c>
+      <c r="M76" s="24">
+        <v>15.40192169</v>
+      </c>
+      <c r="N76" s="24">
+        <v>0.271007</v>
+      </c>
+      <c r="O76" s="24">
+        <v>21.70764527</v>
+      </c>
+      <c r="P76" s="24">
+        <v>2.2990228300000002</v>
+      </c>
+      <c r="Q76" s="24">
+        <v>0.28191890000000003</v>
+      </c>
+      <c r="R76" s="24">
+        <v>2.0888585499999999</v>
+      </c>
+      <c r="S76" s="24">
+        <v>2.8990045299999996</v>
+      </c>
+      <c r="T76" s="24">
+        <v>0.27990846999999996</v>
+      </c>
+      <c r="U76" s="24">
+        <v>0.30627877000000003</v>
+      </c>
+      <c r="V76" s="24">
+        <v>2.2221763700000001</v>
+      </c>
+      <c r="W76" s="24">
+        <v>0.59373668999999996</v>
+      </c>
+      <c r="X76" s="24">
+        <v>8.8398384700000001</v>
+      </c>
+      <c r="Y76" s="24">
+        <v>15.938996359999999</v>
+      </c>
+      <c r="Z76" s="24">
+        <v>0.31443132000000001</v>
+      </c>
+      <c r="AA76" s="24">
+        <v>1.7383210600000001</v>
+      </c>
+      <c r="AB76" s="24">
+        <v>4.8144802499999999</v>
+      </c>
+      <c r="AC76" s="24">
+        <v>2.6068367100000001</v>
+      </c>
+      <c r="AD76" s="24">
+        <v>2.7587536299999997</v>
+      </c>
+      <c r="AE76" s="24">
+        <v>5.4211624199999999</v>
+      </c>
+      <c r="AF76" s="24">
+        <v>0.57803256000000003</v>
+      </c>
+      <c r="AG76" s="24">
+        <v>11.44631556</v>
+      </c>
+      <c r="AH76" s="24">
+        <v>4.3936463400000001</v>
+      </c>
+      <c r="AI76" s="24">
+        <v>0.31361306999999999</v>
+      </c>
+      <c r="AJ76" s="24">
+        <v>1.2105748200000002</v>
+      </c>
+      <c r="AK76" s="24">
+        <v>2.0784000000000002E-3</v>
+      </c>
+      <c r="AL76" s="24">
+        <v>0.25934520999999999</v>
+      </c>
+      <c r="AM76" s="20">
+        <v>0.23110111999999999</v>
+      </c>
+      <c r="AN76" s="20">
+        <v>0.12830395</v>
+      </c>
+      <c r="AO76" s="20">
+        <v>0.18192449999999999</v>
+      </c>
+      <c r="AP76" s="20">
+        <v>2.01052388</v>
+      </c>
+      <c r="AQ76" s="39">
+        <v>1.3410426599999998</v>
       </c>
     </row>
-    <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>2.62</v>
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C77" s="24">
+        <v>72.352215599999994</v>
+      </c>
+      <c r="D77" s="24">
+        <v>0.18151339999999999</v>
+      </c>
+      <c r="E77" s="24">
+        <v>2.3054288199999999</v>
+      </c>
+      <c r="F77" s="24">
+        <v>15.71690074</v>
+      </c>
+      <c r="G77" s="24">
+        <v>1.0595368200000002</v>
+      </c>
+      <c r="H77" s="24">
+        <v>0.12930517999999999</v>
+      </c>
+      <c r="I77" s="24">
+        <v>0.59655754999999999</v>
+      </c>
+      <c r="J77" s="24">
+        <v>0.95180098000000002</v>
+      </c>
+      <c r="K77" s="24">
+        <v>7.6479013899999995</v>
+      </c>
+      <c r="L77" s="24">
+        <v>0.12096336000000001</v>
+      </c>
+      <c r="M77" s="24">
+        <v>1.80508504</v>
+      </c>
+      <c r="N77" s="24">
+        <v>3.4420401000000003</v>
+      </c>
+      <c r="O77" s="24">
+        <v>0.89956843999999991</v>
+      </c>
+      <c r="P77" s="24">
+        <v>3.6786809999999996E-2</v>
+      </c>
+      <c r="Q77" s="24">
+        <v>9.5611860000000007E-2</v>
+      </c>
+      <c r="R77" s="24">
+        <v>0.19692051999999999</v>
+      </c>
+      <c r="S77" s="24">
+        <v>17.778934620000001</v>
+      </c>
+      <c r="T77" s="24">
+        <v>2.6385908300000001</v>
+      </c>
+      <c r="U77" s="24">
+        <v>7.9635904000000002</v>
+      </c>
+      <c r="V77" s="24">
+        <v>70.161311569999995</v>
+      </c>
+      <c r="W77" s="24">
+        <v>0.22462785000000002</v>
+      </c>
+      <c r="X77" s="24">
+        <v>1.8840078999999998</v>
+      </c>
+      <c r="Y77" s="24">
+        <v>11.617027289999999</v>
+      </c>
+      <c r="Z77" s="24">
+        <v>0.10039575000000001</v>
+      </c>
+      <c r="AA77" s="24">
+        <v>0.38685353</v>
+      </c>
+      <c r="AB77" s="24">
+        <v>15.46454555</v>
+      </c>
+      <c r="AC77" s="24">
+        <v>0.10028014</v>
+      </c>
+      <c r="AD77" s="24">
+        <v>0.80950995999999997</v>
+      </c>
+      <c r="AE77" s="24">
+        <v>1.4623673400000001</v>
+      </c>
+      <c r="AF77" s="24">
+        <v>0.30901918</v>
+      </c>
+      <c r="AG77" s="24">
+        <v>0.33193846999999999</v>
+      </c>
+      <c r="AH77" s="24">
+        <v>5.5259461700000001</v>
+      </c>
+      <c r="AI77" s="24">
+        <v>0.13086216000000001</v>
+      </c>
+      <c r="AJ77" s="24">
+        <v>0.81945376999999997</v>
+      </c>
+      <c r="AK77" s="24">
+        <v>10.211485470000001</v>
+      </c>
+      <c r="AL77" s="24">
+        <v>0.48878473</v>
+      </c>
+      <c r="AM77" s="20">
+        <v>116.41972319</v>
+      </c>
+      <c r="AN77" s="20">
+        <v>1.1500554700000001</v>
+      </c>
+      <c r="AO77" s="20">
+        <v>1.8065233000000001</v>
+      </c>
+      <c r="AP77" s="20">
+        <v>0.16328744000000001</v>
+      </c>
+      <c r="AQ77" s="39">
+        <v>0.59290925999999999</v>
       </c>
     </row>
-    <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>0.66</v>
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C78" s="24">
+        <v>146.81380247999999</v>
+      </c>
+      <c r="D78" s="24">
+        <v>61.869790829999999</v>
+      </c>
+      <c r="E78" s="24">
+        <v>60.56178637</v>
+      </c>
+      <c r="F78" s="24">
+        <v>40.623055600000001</v>
+      </c>
+      <c r="G78" s="24">
+        <v>61.00537568</v>
+      </c>
+      <c r="H78" s="24">
+        <v>34.878660159999995</v>
+      </c>
+      <c r="I78" s="24">
+        <v>50.783280770000005</v>
+      </c>
+      <c r="J78" s="24">
+        <v>73.520646209999995</v>
+      </c>
+      <c r="K78" s="24">
+        <v>60.94937272</v>
+      </c>
+      <c r="L78" s="24">
+        <v>26.536075559999997</v>
+      </c>
+      <c r="M78" s="24">
+        <v>66.069435299999995</v>
+      </c>
+      <c r="N78" s="24">
+        <v>41.13258561</v>
+      </c>
+      <c r="O78" s="24">
+        <v>97.957758249999998</v>
+      </c>
+      <c r="P78" s="24">
+        <v>12.54077882</v>
+      </c>
+      <c r="Q78" s="24">
+        <v>8.3600886499999998</v>
+      </c>
+      <c r="R78" s="24">
+        <v>9.6694069600000017</v>
+      </c>
+      <c r="S78" s="24">
+        <v>41.782416090000005</v>
+      </c>
+      <c r="T78" s="24">
+        <v>11.39816948</v>
+      </c>
+      <c r="U78" s="24">
+        <v>93.948784169999996</v>
+      </c>
+      <c r="V78" s="24">
+        <v>138.46257011</v>
+      </c>
+      <c r="W78" s="24">
+        <v>46.720822380000001</v>
+      </c>
+      <c r="X78" s="24">
+        <v>23.909770930000001</v>
+      </c>
+      <c r="Y78" s="24">
+        <v>49.933127369999994</v>
+      </c>
+      <c r="Z78" s="24">
+        <v>5.5133333099999993</v>
+      </c>
+      <c r="AA78" s="24">
+        <v>58.165558679999997</v>
+      </c>
+      <c r="AB78" s="24">
+        <v>40.197170100000001</v>
+      </c>
+      <c r="AC78" s="24">
+        <v>8.8172659099999997</v>
+      </c>
+      <c r="AD78" s="24">
+        <v>27.322603770000001</v>
+      </c>
+      <c r="AE78" s="24">
+        <v>24.50799357</v>
+      </c>
+      <c r="AF78" s="24">
+        <v>3.6769590000000001</v>
+      </c>
+      <c r="AG78" s="24">
+        <v>39.597236340000002</v>
+      </c>
+      <c r="AH78" s="24">
+        <v>14.30383707</v>
+      </c>
+      <c r="AI78" s="24">
+        <v>21.967495639999999</v>
+      </c>
+      <c r="AJ78" s="24">
+        <v>2.4726066499999999</v>
+      </c>
+      <c r="AK78" s="24">
+        <v>15.146805029999999</v>
+      </c>
+      <c r="AL78" s="24">
+        <v>22.448829539999998</v>
+      </c>
+      <c r="AM78" s="20">
+        <v>146.40526900999998</v>
+      </c>
+      <c r="AN78" s="20">
+        <v>28.800790840000001</v>
+      </c>
+      <c r="AO78" s="20">
+        <v>2.33597608</v>
+      </c>
+      <c r="AP78" s="20">
+        <v>2.57706423</v>
+      </c>
+      <c r="AQ78" s="39">
+        <v>5.4647361600000002</v>
       </c>
     </row>
-    <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>2.84</v>
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="C79" s="24">
+        <v>45.684731219999996</v>
+      </c>
+      <c r="D79" s="24">
+        <v>54.490586060000005</v>
+      </c>
+      <c r="E79" s="24">
+        <v>57.519382530000001</v>
+      </c>
+      <c r="F79" s="24">
+        <v>20.45484196</v>
+      </c>
+      <c r="G79" s="24">
+        <v>39.283376270000005</v>
+      </c>
+      <c r="H79" s="24">
+        <v>29.94278748</v>
+      </c>
+      <c r="I79" s="24">
+        <v>50.068740750000003</v>
+      </c>
+      <c r="J79" s="24">
+        <v>69.450962290000007</v>
+      </c>
+      <c r="K79" s="24">
+        <v>52.889732799999997</v>
+      </c>
+      <c r="L79" s="24">
+        <v>23.41687215</v>
+      </c>
+      <c r="M79" s="24">
+        <v>48.862428569999999</v>
+      </c>
+      <c r="N79" s="24">
+        <v>37.419538509999995</v>
+      </c>
+      <c r="O79" s="24">
+        <v>75.350544540000001</v>
+      </c>
+      <c r="P79" s="24">
+        <v>10.204969179999999</v>
+      </c>
+      <c r="Q79" s="24">
+        <v>7.9825578899999998</v>
+      </c>
+      <c r="R79" s="24">
+        <v>7.3836278899999996</v>
+      </c>
+      <c r="S79" s="24">
+        <v>21.104476940000001</v>
+      </c>
+      <c r="T79" s="24">
+        <v>8.4796701799999994</v>
+      </c>
+      <c r="U79" s="24">
+        <v>85.678915000000003</v>
+      </c>
+      <c r="V79" s="24">
+        <v>66.079082170000007</v>
+      </c>
+      <c r="W79" s="24">
+        <v>45.902457840000004</v>
+      </c>
+      <c r="X79" s="24">
+        <v>13.18592456</v>
+      </c>
+      <c r="Y79" s="24">
+        <v>22.377103719999997</v>
+      </c>
+      <c r="Z79" s="24">
+        <v>5.0985062399999999</v>
+      </c>
+      <c r="AA79" s="24">
+        <v>56.040384090000003</v>
+      </c>
+      <c r="AB79" s="24">
+        <v>19.918144300000002</v>
+      </c>
+      <c r="AC79" s="24">
+        <v>6.1101490599999995</v>
+      </c>
+      <c r="AD79" s="24">
+        <v>23.75434018</v>
+      </c>
+      <c r="AE79" s="24">
+        <v>18.86694576</v>
+      </c>
+      <c r="AF79" s="24">
+        <v>2.7899072599999997</v>
+      </c>
+      <c r="AG79" s="24">
+        <v>27.908991159999999</v>
+      </c>
+      <c r="AH79" s="24">
+        <v>4.38424456</v>
+      </c>
+      <c r="AI79" s="24">
+        <v>21.523020410000001</v>
+      </c>
+      <c r="AJ79" s="24">
+        <v>0.44257806</v>
+      </c>
+      <c r="AK79" s="24">
+        <v>4.9332411600000006</v>
+      </c>
+      <c r="AL79" s="24">
+        <v>21.7006996</v>
+      </c>
+      <c r="AM79" s="20">
+        <v>29.754444700000001</v>
+      </c>
+      <c r="AN79" s="20">
+        <v>27.52243142</v>
+      </c>
+      <c r="AO79" s="20">
+        <v>0.34752828000000002</v>
+      </c>
+      <c r="AP79" s="20">
+        <v>0.40325290999999996</v>
+      </c>
+      <c r="AQ79" s="39">
+        <v>3.53078424</v>
       </c>
     </row>
-    <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>0</v>
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C80" s="24">
+        <v>101.12907126</v>
+      </c>
+      <c r="D80" s="24">
+        <v>7.3792047699999994</v>
+      </c>
+      <c r="E80" s="24">
+        <v>3.04240384</v>
+      </c>
+      <c r="F80" s="24">
+        <v>20.168213640000001</v>
+      </c>
+      <c r="G80" s="24">
+        <v>21.721999409999999</v>
+      </c>
+      <c r="H80" s="24">
+        <v>4.9358726800000001</v>
+      </c>
+      <c r="I80" s="24">
+        <v>0.71454002000000005</v>
+      </c>
+      <c r="J80" s="24">
+        <v>4.0696839200000001</v>
+      </c>
+      <c r="K80" s="24">
+        <v>8.0596399200000004</v>
+      </c>
+      <c r="L80" s="24">
+        <v>3.1192034100000003</v>
+      </c>
+      <c r="M80" s="24">
+        <v>17.20700673</v>
+      </c>
+      <c r="N80" s="24">
+        <v>3.7130471000000003</v>
+      </c>
+      <c r="O80" s="24">
+        <v>22.60721371</v>
+      </c>
+      <c r="P80" s="24">
+        <v>2.3358096399999999</v>
+      </c>
+      <c r="Q80" s="24">
+        <v>0.37753076000000002</v>
+      </c>
+      <c r="R80" s="24">
+        <v>2.2857790699999998</v>
+      </c>
+      <c r="S80" s="24">
+        <v>20.67793915</v>
+      </c>
+      <c r="T80" s="24">
+        <v>2.9184992999999997</v>
+      </c>
+      <c r="U80" s="24">
+        <v>8.2698691699999998</v>
+      </c>
+      <c r="V80" s="24">
+        <v>72.383487939999995</v>
+      </c>
+      <c r="W80" s="24">
+        <v>0.81836454000000003</v>
+      </c>
+      <c r="X80" s="24">
+        <v>10.723846369999999</v>
+      </c>
+      <c r="Y80" s="24">
+        <v>27.55602365</v>
+      </c>
+      <c r="Z80" s="24">
+        <v>0.41482707000000002</v>
+      </c>
+      <c r="AA80" s="24">
+        <v>2.1251745899999999</v>
+      </c>
+      <c r="AB80" s="24">
+        <v>20.279025799999999</v>
+      </c>
+      <c r="AC80" s="24">
+        <v>2.7071168500000002</v>
+      </c>
+      <c r="AD80" s="24">
+        <v>3.5682635899999999</v>
+      </c>
+      <c r="AE80" s="24">
+        <v>5.6410478099999999</v>
+      </c>
+      <c r="AF80" s="24">
+        <v>0.88705173999999998</v>
+      </c>
+      <c r="AG80" s="24">
+        <v>11.688245179999999</v>
+      </c>
+      <c r="AH80" s="24">
+        <v>9.9195925099999993</v>
+      </c>
+      <c r="AI80" s="24">
+        <v>0.44447523</v>
+      </c>
+      <c r="AJ80" s="24">
+        <v>2.0300285900000001</v>
+      </c>
+      <c r="AK80" s="24">
+        <v>10.21356387</v>
+      </c>
+      <c r="AL80" s="24">
+        <v>0.74812993999999999</v>
+      </c>
+      <c r="AM80" s="20">
+        <v>116.65082431</v>
+      </c>
+      <c r="AN80" s="20">
+        <v>1.2783594199999999</v>
+      </c>
+      <c r="AO80" s="20">
+        <v>1.9884478000000001</v>
+      </c>
+      <c r="AP80" s="20">
+        <v>2.17381132</v>
+      </c>
+      <c r="AQ80" s="39">
+        <v>1.9339519199999999</v>
       </c>
     </row>
-    <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>0</v>
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C81" s="24">
+        <v>0.8363598000000001</v>
+      </c>
+      <c r="D81" s="24">
+        <v>0.23386467999999999</v>
+      </c>
+      <c r="E81" s="24">
+        <v>3.3949434900000002</v>
+      </c>
+      <c r="F81" s="24">
+        <v>0.47976087000000001</v>
+      </c>
+      <c r="G81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="H81" s="24">
+        <v>0.15042973000000001</v>
+      </c>
+      <c r="I81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="J81" s="24">
+        <v>0.99616966000000007</v>
+      </c>
+      <c r="K81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="L81" s="24">
+        <v>8.5839250000000006E-2</v>
+      </c>
+      <c r="M81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="N81" s="24">
+        <v>0.88144994999999993</v>
+      </c>
+      <c r="O81" s="24">
+        <v>2.0988380000000001E-2</v>
+      </c>
+      <c r="P81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q81" s="24">
+        <v>1.52950276</v>
+      </c>
+      <c r="R81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="S81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="T81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="U81" s="24">
+        <v>0.28435865000000005</v>
+      </c>
+      <c r="V81" s="24">
+        <v>0.22934779999999999</v>
+      </c>
+      <c r="W81" s="24">
+        <v>0.73418371999999998</v>
+      </c>
+      <c r="X81" s="24">
+        <v>8.5210729999999998E-2</v>
+      </c>
+      <c r="Y81" s="24">
+        <v>1.3964285000000001</v>
+      </c>
+      <c r="Z81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA81" s="24">
+        <v>2.1175679999999999E-2</v>
+      </c>
+      <c r="AB81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE81" s="24">
+        <v>1.2424819499999999</v>
+      </c>
+      <c r="AF81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG81" s="24">
+        <v>9.0008850000000001E-2</v>
+      </c>
+      <c r="AH81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ81" s="24">
+        <v>8.9063690000000001E-2</v>
+      </c>
+      <c r="AK81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL81" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM81" s="20">
+        <v>2.3311749999999999E-2</v>
+      </c>
+      <c r="AN81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP81" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ81" s="21" t="s">
+        <v>2</v>
       </c>
     </row>
-    <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>0</v>
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="C82" s="24">
+        <v>0.8363598000000001</v>
+      </c>
+      <c r="D82" s="24">
+        <v>0.23386467999999999</v>
+      </c>
+      <c r="E82" s="24">
+        <v>3.3949434900000002</v>
+      </c>
+      <c r="F82" s="24">
+        <v>0.47976087000000001</v>
+      </c>
+      <c r="G82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="H82" s="24">
+        <v>0.15042973000000001</v>
+      </c>
+      <c r="I82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="J82" s="24">
+        <v>0.99616966000000007</v>
+      </c>
+      <c r="K82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="L82" s="24">
+        <v>8.5839250000000006E-2</v>
+      </c>
+      <c r="M82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="N82" s="24">
+        <v>0.88144994999999993</v>
+      </c>
+      <c r="O82" s="24">
+        <v>2.0988380000000001E-2</v>
+      </c>
+      <c r="P82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q82" s="24">
+        <v>1.52950276</v>
+      </c>
+      <c r="R82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="S82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="T82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="U82" s="24">
+        <v>0.28435865000000005</v>
+      </c>
+      <c r="V82" s="24">
+        <v>0.22934779999999999</v>
+      </c>
+      <c r="W82" s="24">
+        <v>0.73418371999999998</v>
+      </c>
+      <c r="X82" s="24">
+        <v>8.5210729999999998E-2</v>
+      </c>
+      <c r="Y82" s="24">
+        <v>1.3964285000000001</v>
+      </c>
+      <c r="Z82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA82" s="24">
+        <v>2.1175679999999999E-2</v>
+      </c>
+      <c r="AB82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ82" s="24">
+        <v>8.9063690000000001E-2</v>
+      </c>
+      <c r="AK82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL82" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM82" s="20">
+        <v>2.3311749999999999E-2</v>
+      </c>
+      <c r="AN82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP82" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ82" s="21" t="s">
+        <v>2</v>
       </c>
     </row>
-    <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>0</v>
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="E83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="G83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="H83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="I83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="J83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="K83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="L83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="M83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="N83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="O83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="P83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="R83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="S83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="T83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="U83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="V83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="W83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="X83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE83" s="24">
+        <v>1.2424819499999999</v>
+      </c>
+      <c r="AF83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG83" s="24">
+        <v>9.0008850000000001E-2</v>
+      </c>
+      <c r="AH83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL83" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP83" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ83" s="21" t="s">
+        <v>2</v>
       </c>
     </row>
-    <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...148 lines deleted...]
-        <v>0</v>
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="C84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="E84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="F84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="G84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="H84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="I84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="J84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="K84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="L84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="M84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="N84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="O84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="P84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="R84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="S84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="T84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="U84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="V84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="W84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="X84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AK84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP84" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AQ84" s="38" t="s">
+        <v>2</v>
       </c>
     </row>
-    <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...149 lines deleted...]
-      </c>
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C85" s="25"/>
+      <c r="D85" s="25"/>
+      <c r="E85" s="25"/>
+      <c r="F85" s="25"/>
+      <c r="G85" s="25"/>
     </row>
-    <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AY27" s="7"/>
+    <row r="86" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C86" s="25"/>
+      <c r="D86" s="25"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="25"/>
+      <c r="G86" s="25"/>
     </row>
-    <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...8000 lines deleted...]
-      <c r="B88" s="33"/>
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="22" t="s">
+        <v>106</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>