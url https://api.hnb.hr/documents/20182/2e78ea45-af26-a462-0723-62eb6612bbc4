--- v3 (2026-03-28)
+++ v4 (2026-04-18)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice HRV serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{905AA552-F485-4475-ADC8-8D55F3F96253}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F121075-CC16-44C3-9FA2-22B9DBF71739}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{44A165B7-43F0-4C74-ABBF-0A16A52A4C3A}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{44A165B7-43F0-4C74-ABBF-0A16A52A4C3A}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="22">
   <si>
     <t xml:space="preserve">Tablica D3: Potraživanja drugih monetarnih financijskih institucija od opće države i ostalih rezidentnih sektora </t>
   </si>
   <si>
     <t>na kraju razdoblja, u milijunima eura</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
@@ -293,50 +293,56 @@
   <si>
     <r>
       <t xml:space="preserve">     1.1.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Opća država </t>
     </r>
   </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>* Revidirani podaci</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mm\.yy\."/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -397,95 +403,98 @@
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="2" xr:uid="{26913537-E897-4306-83CF-997571528195}"/>
     <cellStyle name="Zaglavlje" xfId="1" xr:uid="{25F42761-4714-48FB-9209-83C63DB10246}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -767,79 +776,85 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C3A363-DBCE-4587-9F72-B5851C19B168}">
-  <dimension ref="B2:GB65"/>
+  <dimension ref="B2:GC65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.85546875" style="5"/>
+    <col min="1" max="1" width="2.88671875" style="5" customWidth="1"/>
+    <col min="2" max="2" width="35.88671875" style="5" customWidth="1"/>
+    <col min="3" max="16384" width="9.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:184" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:185" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="14"/>
     </row>
-    <row r="5" spans="2:184" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:185" s="1" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="ER5" s="15"/>
+      <c r="GA5" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="GB5" s="17" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="6" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1343,52 +1358,55 @@
       </c>
       <c r="FU6" s="4">
         <v>45838</v>
       </c>
       <c r="FV6" s="4">
         <v>45869</v>
       </c>
       <c r="FW6" s="4">
         <v>45900</v>
       </c>
       <c r="FX6" s="4">
         <v>45930</v>
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
+      <c r="GC6" s="4">
+        <v>46081</v>
+      </c>
     </row>
-    <row r="7" spans="2:184" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:185" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="6">
         <v>35225.546587290002</v>
       </c>
       <c r="D7" s="6">
         <v>35396.431214570002</v>
       </c>
       <c r="E7" s="6">
         <v>35572.019571199999</v>
       </c>
       <c r="F7" s="6">
         <v>36501.760639439999</v>
       </c>
       <c r="G7" s="6">
         <v>36676.271840319998</v>
       </c>
       <c r="H7" s="6">
         <v>37040.269934219999</v>
       </c>
       <c r="I7" s="6">
         <v>36855.057237749999</v>
       </c>
       <c r="J7" s="6">
@@ -1889,57 +1907,60 @@
       <c r="FS7" s="6">
         <v>58595.745598640002</v>
       </c>
       <c r="FT7" s="6">
         <v>59071.314511279998</v>
       </c>
       <c r="FU7" s="6">
         <v>59947.404178459998</v>
       </c>
       <c r="FV7" s="6">
         <v>61195.256655470002</v>
       </c>
       <c r="FW7" s="6">
         <v>61162.451624529996</v>
       </c>
       <c r="FX7" s="6">
         <v>61516.637426529996</v>
       </c>
       <c r="FY7" s="6">
         <v>62120.365786139999</v>
       </c>
       <c r="FZ7" s="6">
         <v>62704.443696479997</v>
       </c>
       <c r="GA7" s="6">
-        <v>63030.592411079997</v>
+        <v>63030.74674771</v>
       </c>
       <c r="GB7" s="6">
-        <v>63270.347463530001</v>
+        <v>63260.420597839999</v>
+      </c>
+      <c r="GC7" s="6">
+        <v>63910.252978800003</v>
       </c>
     </row>
-    <row r="8" spans="2:184" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:185" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6">
         <v>7972.0472424099999</v>
       </c>
       <c r="D8" s="6">
         <v>8101.9325650399996</v>
       </c>
       <c r="E8" s="6">
         <v>8143.4248401599998</v>
       </c>
       <c r="F8" s="6">
         <v>8915.8767731999997</v>
       </c>
       <c r="G8" s="6">
         <v>8798.2341576700001</v>
       </c>
       <c r="H8" s="6">
         <v>8832.0311738799992</v>
       </c>
       <c r="I8" s="6">
         <v>8728.4943859199993</v>
       </c>
       <c r="J8" s="6">
@@ -2440,57 +2461,60 @@
       <c r="FS8" s="6">
         <v>15600.62488051</v>
       </c>
       <c r="FT8" s="6">
         <v>15529.457887340001</v>
       </c>
       <c r="FU8" s="6">
         <v>15740.957175719999</v>
       </c>
       <c r="FV8" s="6">
         <v>16547.782152029999</v>
       </c>
       <c r="FW8" s="6">
         <v>16559.463207090001</v>
       </c>
       <c r="FX8" s="6">
         <v>16543.629031569999</v>
       </c>
       <c r="FY8" s="6">
         <v>16602.1464433</v>
       </c>
       <c r="FZ8" s="6">
         <v>16776.897316800001</v>
       </c>
       <c r="GA8" s="6">
-        <v>16788.52384211</v>
+        <v>16788.518289020001</v>
       </c>
       <c r="GB8" s="6">
         <v>16826.692799109998</v>
       </c>
+      <c r="GC8" s="6">
+        <v>17124.58806898</v>
+      </c>
     </row>
-    <row r="9" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="6">
         <v>7573.3851130000003</v>
       </c>
       <c r="D9" s="6">
         <v>7687.5524428500003</v>
       </c>
       <c r="E9" s="6">
         <v>7730.35660388</v>
       </c>
       <c r="F9" s="6">
         <v>8501.3178266399991</v>
       </c>
       <c r="G9" s="6">
         <v>8400.3446111600006</v>
       </c>
       <c r="H9" s="6">
         <v>8436.1463052399995</v>
       </c>
       <c r="I9" s="6">
         <v>8337.29869874</v>
       </c>
       <c r="J9" s="6">
@@ -2996,52 +3020,55 @@
       </c>
       <c r="FU9" s="6">
         <v>14885.78987615</v>
       </c>
       <c r="FV9" s="6">
         <v>15691.274019820001</v>
       </c>
       <c r="FW9" s="6">
         <v>15702.16660868</v>
       </c>
       <c r="FX9" s="6">
         <v>15690.17869862</v>
       </c>
       <c r="FY9" s="6">
         <v>15727.27505453</v>
       </c>
       <c r="FZ9" s="6">
         <v>15889.37565797</v>
       </c>
       <c r="GA9" s="6">
         <v>15846.05750941</v>
       </c>
       <c r="GB9" s="6">
         <v>15874.71352938</v>
       </c>
+      <c r="GC9" s="6">
+        <v>16176.29323146</v>
+      </c>
     </row>
-    <row r="10" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="6">
         <v>4636.2383991899997</v>
       </c>
       <c r="D10" s="6">
         <v>4642.3932508799999</v>
       </c>
       <c r="E10" s="6">
         <v>4709.2845071499996</v>
       </c>
       <c r="F10" s="6">
         <v>5380.2392150200003</v>
       </c>
       <c r="G10" s="6">
         <v>5332.9058313100004</v>
       </c>
       <c r="H10" s="6">
         <v>5390.18433611</v>
       </c>
       <c r="I10" s="6">
         <v>5252.1367474299996</v>
       </c>
       <c r="J10" s="6">
@@ -3547,52 +3574,55 @@
       </c>
       <c r="FU10" s="6">
         <v>4183.9799726700003</v>
       </c>
       <c r="FV10" s="6">
         <v>4187.47242998</v>
       </c>
       <c r="FW10" s="6">
         <v>4189.7779993300001</v>
       </c>
       <c r="FX10" s="6">
         <v>4257.3892450499998</v>
       </c>
       <c r="FY10" s="6">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ10" s="6">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA10" s="6">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB10" s="6">
         <v>4238.09868646</v>
       </c>
+      <c r="GC10" s="6">
+        <v>4253.3346590700003</v>
+      </c>
     </row>
-    <row r="11" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="6">
         <v>2937.1467138100002</v>
       </c>
       <c r="D11" s="6">
         <v>3045.1591919699999</v>
       </c>
       <c r="E11" s="6">
         <v>3021.0720967299999</v>
       </c>
       <c r="F11" s="6">
         <v>3121.0786116200002</v>
       </c>
       <c r="G11" s="6">
         <v>3067.4387798500002</v>
       </c>
       <c r="H11" s="6">
         <v>3045.9619691299999</v>
       </c>
       <c r="I11" s="6">
         <v>3085.1619513099999</v>
       </c>
       <c r="J11" s="6">
@@ -4098,52 +4128,55 @@
       </c>
       <c r="FU11" s="6">
         <v>10701.80990348</v>
       </c>
       <c r="FV11" s="6">
         <v>11503.801589840001</v>
       </c>
       <c r="FW11" s="6">
         <v>11512.38860935</v>
       </c>
       <c r="FX11" s="6">
         <v>11432.78945357</v>
       </c>
       <c r="FY11" s="6">
         <v>11447.294593479999</v>
       </c>
       <c r="FZ11" s="6">
         <v>11572.574307090001</v>
       </c>
       <c r="GA11" s="6">
         <v>11572.37216101</v>
       </c>
       <c r="GB11" s="6">
         <v>11636.61484292</v>
       </c>
+      <c r="GC11" s="6">
+        <v>11922.95857239</v>
+      </c>
     </row>
-    <row r="12" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>398.66212940999998</v>
       </c>
       <c r="D12" s="6">
         <v>414.38012219000001</v>
       </c>
       <c r="E12" s="6">
         <v>413.06823628000001</v>
       </c>
       <c r="F12" s="6">
         <v>414.55894655999998</v>
       </c>
       <c r="G12" s="6">
         <v>397.88954651</v>
       </c>
       <c r="H12" s="6">
         <v>395.88486863999998</v>
       </c>
       <c r="I12" s="6">
         <v>391.19568717999999</v>
       </c>
       <c r="J12" s="6">
@@ -4644,57 +4677,60 @@
       <c r="FS12" s="6">
         <v>816.35760370000003</v>
       </c>
       <c r="FT12" s="6">
         <v>843.15526524999996</v>
       </c>
       <c r="FU12" s="6">
         <v>855.16729956999995</v>
       </c>
       <c r="FV12" s="6">
         <v>856.50813220999999</v>
       </c>
       <c r="FW12" s="6">
         <v>857.29659841</v>
       </c>
       <c r="FX12" s="6">
         <v>853.45033294999996</v>
       </c>
       <c r="FY12" s="6">
         <v>874.87138876999995</v>
       </c>
       <c r="FZ12" s="6">
         <v>887.52165882999998</v>
       </c>
       <c r="GA12" s="6">
-        <v>942.46633269999995</v>
+        <v>942.46077961000003</v>
       </c>
       <c r="GB12" s="6">
         <v>951.97926973000006</v>
       </c>
+      <c r="GC12" s="6">
+        <v>948.29483751999999</v>
+      </c>
     </row>
-    <row r="13" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="6">
         <v>365.59732862999999</v>
       </c>
       <c r="D13" s="6">
         <v>382.39301239000002</v>
       </c>
       <c r="E13" s="6">
         <v>382.83009922000002</v>
       </c>
       <c r="F13" s="6">
         <v>381.99246964000002</v>
       </c>
       <c r="G13" s="6">
         <v>361.81713545999997</v>
       </c>
       <c r="H13" s="6">
         <v>359.59397237000002</v>
       </c>
       <c r="I13" s="6">
         <v>354.12924164999998</v>
       </c>
       <c r="J13" s="6">
@@ -5195,57 +5231,60 @@
       <c r="FS13" s="6">
         <v>808.59470565000004</v>
       </c>
       <c r="FT13" s="6">
         <v>835.56475032000003</v>
       </c>
       <c r="FU13" s="6">
         <v>847.75264895999999</v>
       </c>
       <c r="FV13" s="6">
         <v>849.26986851000004</v>
       </c>
       <c r="FW13" s="6">
         <v>850.23505685999999</v>
       </c>
       <c r="FX13" s="6">
         <v>846.56678195999996</v>
       </c>
       <c r="FY13" s="6">
         <v>868.15404555999999</v>
       </c>
       <c r="FZ13" s="6">
         <v>879.91842221000002</v>
       </c>
       <c r="GA13" s="6">
-        <v>934.75274100000001</v>
+        <v>934.74718790999998</v>
       </c>
       <c r="GB13" s="6">
         <v>944.32789668999999</v>
       </c>
+      <c r="GC13" s="6">
+        <v>940.71164686999998</v>
+      </c>
     </row>
-    <row r="14" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>33.064800779999999</v>
       </c>
       <c r="D14" s="6">
         <v>31.987109799999999</v>
       </c>
       <c r="E14" s="6">
         <v>30.23813706</v>
       </c>
       <c r="F14" s="6">
         <v>32.566476919999999</v>
       </c>
       <c r="G14" s="6">
         <v>36.072411049999999</v>
       </c>
       <c r="H14" s="6">
         <v>36.290896269999998</v>
       </c>
       <c r="I14" s="6">
         <v>37.066445530000003</v>
       </c>
       <c r="J14" s="6">
@@ -5751,52 +5790,55 @@
       </c>
       <c r="FU14" s="6">
         <v>7.4146506099999998</v>
       </c>
       <c r="FV14" s="6">
         <v>7.2382637000000001</v>
       </c>
       <c r="FW14" s="6">
         <v>7.0615415500000003</v>
       </c>
       <c r="FX14" s="6">
         <v>6.8835509899999998</v>
       </c>
       <c r="FY14" s="6">
         <v>6.7173432100000001</v>
       </c>
       <c r="FZ14" s="6">
         <v>7.6032366199999997</v>
       </c>
       <c r="GA14" s="6">
         <v>7.7135917000000003</v>
       </c>
       <c r="GB14" s="6">
         <v>7.6513730400000002</v>
       </c>
+      <c r="GC14" s="6">
+        <v>7.5831906499999997</v>
+      </c>
     </row>
-    <row r="15" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6">
         <v>27253.499344880001</v>
       </c>
       <c r="D15" s="6">
         <v>27294.49864953</v>
       </c>
       <c r="E15" s="6">
         <v>27428.594731040001</v>
       </c>
       <c r="F15" s="6">
         <v>27585.883866240001</v>
       </c>
       <c r="G15" s="6">
         <v>27878.03768265</v>
       </c>
       <c r="H15" s="6">
         <v>28208.238760339998</v>
       </c>
       <c r="I15" s="6">
         <v>28126.56285183</v>
       </c>
       <c r="J15" s="6">
@@ -6297,57 +6339,60 @@
       <c r="FS15" s="6">
         <v>42995.120718129998</v>
       </c>
       <c r="FT15" s="6">
         <v>43541.856623940002</v>
       </c>
       <c r="FU15" s="6">
         <v>44206.447002740002</v>
       </c>
       <c r="FV15" s="6">
         <v>44647.474503439997</v>
       </c>
       <c r="FW15" s="6">
         <v>44602.988417439999</v>
       </c>
       <c r="FX15" s="6">
         <v>44973.008394960001</v>
       </c>
       <c r="FY15" s="6">
         <v>45518.219342839999</v>
       </c>
       <c r="FZ15" s="6">
         <v>45927.546379680003</v>
       </c>
       <c r="GA15" s="6">
-        <v>46242.068568969997</v>
+        <v>46242.228458689999</v>
       </c>
       <c r="GB15" s="6">
-        <v>46443.654664419999</v>
+        <v>46433.727798729997</v>
+      </c>
+      <c r="GC15" s="6">
+        <v>46785.66490982</v>
       </c>
     </row>
-    <row r="16" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="6">
         <v>26518.142654259998</v>
       </c>
       <c r="D16" s="6">
         <v>26559.516941639999</v>
       </c>
       <c r="E16" s="6">
         <v>26693.563224450001</v>
       </c>
       <c r="F16" s="6">
         <v>26849.645149280001</v>
       </c>
       <c r="G16" s="6">
         <v>26987.210243729998</v>
       </c>
       <c r="H16" s="6">
         <v>27307.629149330001</v>
       </c>
       <c r="I16" s="6">
         <v>27221.431388929999</v>
       </c>
       <c r="J16" s="6">
@@ -6848,57 +6893,60 @@
       <c r="FS16" s="6">
         <v>42261.613356900001</v>
       </c>
       <c r="FT16" s="6">
         <v>42737.1093492</v>
       </c>
       <c r="FU16" s="6">
         <v>43359.847141270002</v>
       </c>
       <c r="FV16" s="6">
         <v>43783.189920589997</v>
       </c>
       <c r="FW16" s="6">
         <v>43730.842694229999</v>
       </c>
       <c r="FX16" s="6">
         <v>44094.774919169999</v>
       </c>
       <c r="FY16" s="6">
         <v>44640.492544729997</v>
       </c>
       <c r="FZ16" s="6">
         <v>45050.625358309997</v>
       </c>
       <c r="GA16" s="6">
-        <v>45365.84155202</v>
+        <v>45366.001510410002</v>
       </c>
       <c r="GB16" s="6">
-        <v>45623.141121829998</v>
+        <v>45613.214256140003</v>
+      </c>
+      <c r="GC16" s="6">
+        <v>45957.426885920002</v>
       </c>
     </row>
-    <row r="17" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>444.83753231999998</v>
       </c>
       <c r="D17" s="6">
         <v>441.41575326999998</v>
       </c>
       <c r="E17" s="6">
         <v>439.74728499000003</v>
       </c>
       <c r="F17" s="6">
         <v>447.26485904999998</v>
       </c>
       <c r="G17" s="6">
         <v>455.82093445999999</v>
       </c>
       <c r="H17" s="6">
         <v>463.69110604999997</v>
       </c>
       <c r="I17" s="6">
         <v>463.95675507999999</v>
       </c>
       <c r="J17" s="6">
@@ -7404,52 +7452,55 @@
       </c>
       <c r="FU17" s="6">
         <v>501.13956274999998</v>
       </c>
       <c r="FV17" s="6">
         <v>516.92236716000002</v>
       </c>
       <c r="FW17" s="6">
         <v>523.40252584999996</v>
       </c>
       <c r="FX17" s="6">
         <v>523.63768406999998</v>
       </c>
       <c r="FY17" s="6">
         <v>522.47822971000005</v>
       </c>
       <c r="FZ17" s="6">
         <v>522.55185747999997</v>
       </c>
       <c r="GA17" s="6">
         <v>514.46286670999996</v>
       </c>
       <c r="GB17" s="6">
         <v>520.00633983</v>
       </c>
+      <c r="GC17" s="6">
+        <v>526.58031570000003</v>
+      </c>
     </row>
-    <row r="18" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>241.64616391000001</v>
       </c>
       <c r="D18" s="6">
         <v>243.06281738000001</v>
       </c>
       <c r="E18" s="6">
         <v>244.68564445999999</v>
       </c>
       <c r="F18" s="6">
         <v>237.35999215000001</v>
       </c>
       <c r="G18" s="6">
         <v>385.23017513000002</v>
       </c>
       <c r="H18" s="6">
         <v>386.35093068999998</v>
       </c>
       <c r="I18" s="6">
         <v>389.47874052999998</v>
       </c>
       <c r="J18" s="6">
@@ -7950,57 +8001,60 @@
       <c r="FS18" s="6">
         <v>216.76228062000001</v>
       </c>
       <c r="FT18" s="6">
         <v>217.14094503999999</v>
       </c>
       <c r="FU18" s="6">
         <v>222.19304312</v>
       </c>
       <c r="FV18" s="6">
         <v>223.06718823</v>
       </c>
       <c r="FW18" s="6">
         <v>224.52615889</v>
       </c>
       <c r="FX18" s="6">
         <v>230.04905647000001</v>
       </c>
       <c r="FY18" s="6">
         <v>229.70018711</v>
       </c>
       <c r="FZ18" s="6">
         <v>228.85659211999999</v>
       </c>
       <c r="GA18" s="6">
-        <v>235.84874260000001</v>
+        <v>235.84867392999999</v>
       </c>
       <c r="GB18" s="6">
         <v>174.84694311000001</v>
       </c>
+      <c r="GC18" s="6">
+        <v>175.56734403999999</v>
+      </c>
     </row>
-    <row r="19" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>48.872994390000002</v>
       </c>
       <c r="D19" s="6">
         <v>50.503137240000001</v>
       </c>
       <c r="E19" s="6">
         <v>50.598577140000003</v>
       </c>
       <c r="F19" s="6">
         <v>51.613865760000003</v>
       </c>
       <c r="G19" s="6">
         <v>49.776329330000003</v>
       </c>
       <c r="H19" s="6">
         <v>50.567574270000001</v>
       </c>
       <c r="I19" s="6">
         <v>51.695967289999999</v>
       </c>
       <c r="J19" s="6">
@@ -8506,52 +8560,55 @@
       </c>
       <c r="FU19" s="6">
         <v>123.2672556</v>
       </c>
       <c r="FV19" s="6">
         <v>124.29502746</v>
       </c>
       <c r="FW19" s="6">
         <v>124.21703847000001</v>
       </c>
       <c r="FX19" s="6">
         <v>124.54673525</v>
       </c>
       <c r="FY19" s="6">
         <v>125.54838128999999</v>
       </c>
       <c r="FZ19" s="6">
         <v>125.51257176999999</v>
       </c>
       <c r="GA19" s="6">
         <v>125.91540764</v>
       </c>
       <c r="GB19" s="6">
         <v>125.66025965</v>
       </c>
+      <c r="GC19" s="6">
+        <v>126.09036415999999</v>
+      </c>
     </row>
-    <row r="20" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="6">
         <v>5041.8604041999997</v>
       </c>
       <c r="D20" s="6">
         <v>4818.7377868399999</v>
       </c>
       <c r="E20" s="6">
         <v>4840.2575169700003</v>
       </c>
       <c r="F20" s="6">
         <v>4669.35531438</v>
       </c>
       <c r="G20" s="6">
         <v>4601.1706271599996</v>
       </c>
       <c r="H20" s="6">
         <v>4840.5075708599998</v>
       </c>
       <c r="I20" s="6">
         <v>4819.0498183199998</v>
       </c>
       <c r="J20" s="6">
@@ -9052,57 +9109,60 @@
       <c r="FS20" s="6">
         <v>88.349125340000001</v>
       </c>
       <c r="FT20" s="6">
         <v>87.498074979999998</v>
       </c>
       <c r="FU20" s="6">
         <v>84.515911459999998</v>
       </c>
       <c r="FV20" s="6">
         <v>84.019077409999994</v>
       </c>
       <c r="FW20" s="6">
         <v>83.156166440000007</v>
       </c>
       <c r="FX20" s="6">
         <v>81.485139239999995</v>
       </c>
       <c r="FY20" s="6">
         <v>81.668474680000003</v>
       </c>
       <c r="FZ20" s="6">
         <v>81.087869150000003</v>
       </c>
       <c r="GA20" s="6">
-        <v>79.155748799999998</v>
+        <v>78.770249840000005</v>
       </c>
       <c r="GB20" s="6">
         <v>77.899127480000004</v>
       </c>
+      <c r="GC20" s="6">
+        <v>78.169388479999995</v>
+      </c>
     </row>
-    <row r="21" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6">
         <v>56.322782220000001</v>
       </c>
       <c r="D21" s="6">
         <v>53.437898840000003</v>
       </c>
       <c r="E21" s="6">
         <v>52.792255920000002</v>
       </c>
       <c r="F21" s="6">
         <v>56.64374497</v>
       </c>
       <c r="G21" s="6">
         <v>52.290920200000002</v>
       </c>
       <c r="H21" s="6">
         <v>55.413982189999999</v>
       </c>
       <c r="I21" s="6">
         <v>56.358451870000003</v>
       </c>
       <c r="J21" s="6">
@@ -9608,52 +9668,55 @@
       </c>
       <c r="FU21" s="6">
         <v>0.34359920999999999</v>
       </c>
       <c r="FV21" s="6">
         <v>0.28173745</v>
       </c>
       <c r="FW21" s="6">
         <v>0.21608204</v>
       </c>
       <c r="FX21" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY21" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ21" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA21" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB21" s="6">
         <v>0.17677905999999999</v>
       </c>
+      <c r="GC21" s="6">
+        <v>0.17781058999999999</v>
+      </c>
     </row>
-    <row r="22" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="6">
         <v>6.8524818099999996</v>
       </c>
       <c r="D22" s="6">
         <v>6.2786456499999996</v>
       </c>
       <c r="E22" s="6">
         <v>5.2209495600000002</v>
       </c>
       <c r="F22" s="6">
         <v>10.451733770000001</v>
       </c>
       <c r="G22" s="6">
         <v>6.3114577299999999</v>
       </c>
       <c r="H22" s="6">
         <v>6.58559465</v>
       </c>
       <c r="I22" s="6">
         <v>7.9414844599999999</v>
       </c>
       <c r="J22" s="6">
@@ -10159,52 +10222,55 @@
       </c>
       <c r="FU22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FV22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB22" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GC22" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="6">
         <v>4.9500529899999997</v>
       </c>
       <c r="D23" s="6">
         <v>4.79471852</v>
       </c>
       <c r="E23" s="6">
         <v>4.78022203</v>
       </c>
       <c r="F23" s="6">
         <v>4.6622383200000002</v>
       </c>
       <c r="G23" s="6">
         <v>4.08754756</v>
       </c>
       <c r="H23" s="6">
         <v>4.2988535600000004</v>
       </c>
       <c r="I23" s="6">
         <v>4.2358616099999997</v>
       </c>
       <c r="J23" s="6">
@@ -10710,52 +10776,55 @@
       </c>
       <c r="FU23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FV23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB23" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GC23" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="6">
         <v>1.9024288199999999</v>
       </c>
       <c r="D24" s="6">
         <v>1.4839271300000001</v>
       </c>
       <c r="E24" s="6">
         <v>0.44072752999999998</v>
       </c>
       <c r="F24" s="6">
         <v>5.7894954500000004</v>
       </c>
       <c r="G24" s="6">
         <v>2.2239101699999999</v>
       </c>
       <c r="H24" s="6">
         <v>2.28674109</v>
       </c>
       <c r="I24" s="6">
         <v>3.7056228500000001</v>
       </c>
       <c r="J24" s="6">
@@ -11261,52 +11330,55 @@
       </c>
       <c r="FU24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FV24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB24" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GC24" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D25" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E25" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F25" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G25" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H25" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I25" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J25" s="6">
@@ -11812,52 +11884,55 @@
       </c>
       <c r="FU25" s="6">
         <v>0.34359920999999999</v>
       </c>
       <c r="FV25" s="6">
         <v>0.28173745</v>
       </c>
       <c r="FW25" s="6">
         <v>0.21608204</v>
       </c>
       <c r="FX25" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY25" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ25" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA25" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB25" s="6">
         <v>0.17677905999999999</v>
       </c>
+      <c r="GC25" s="6">
+        <v>0.17781058999999999</v>
+      </c>
     </row>
-    <row r="26" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D26" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E26" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F26" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G26" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H26" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I26" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J26" s="6">
@@ -12363,52 +12438,55 @@
       </c>
       <c r="FU26" s="6">
         <v>0.34359920999999999</v>
       </c>
       <c r="FV26" s="6">
         <v>0.28173745</v>
       </c>
       <c r="FW26" s="6">
         <v>0.21608204</v>
       </c>
       <c r="FX26" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY26" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ26" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA26" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB26" s="6">
         <v>0.17677905999999999</v>
       </c>
+      <c r="GC26" s="6">
+        <v>0.17781058999999999</v>
+      </c>
     </row>
-    <row r="27" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J27" s="6" t="s">
@@ -12914,52 +12992,55 @@
       </c>
       <c r="FU27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FV27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB27" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GC27" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="6">
         <v>4985.53762198</v>
       </c>
       <c r="D28" s="6">
         <v>4765.2998879999996</v>
       </c>
       <c r="E28" s="6">
         <v>4787.4652610499998</v>
       </c>
       <c r="F28" s="6">
         <v>4612.7115694100003</v>
       </c>
       <c r="G28" s="6">
         <v>4548.8797069599996</v>
       </c>
       <c r="H28" s="6">
         <v>4785.0935886699999</v>
       </c>
       <c r="I28" s="6">
         <v>4762.6913664499998</v>
       </c>
       <c r="J28" s="6">
@@ -13460,57 +13541,60 @@
       <c r="FS28" s="6">
         <v>87.859126910000001</v>
       </c>
       <c r="FT28" s="6">
         <v>87.068662219999993</v>
       </c>
       <c r="FU28" s="6">
         <v>84.172312250000004</v>
       </c>
       <c r="FV28" s="6">
         <v>83.73733996</v>
       </c>
       <c r="FW28" s="6">
         <v>82.940084400000003</v>
       </c>
       <c r="FX28" s="6">
         <v>81.290521279999993</v>
       </c>
       <c r="FY28" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ28" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA28" s="6">
-        <v>78.980918599999995</v>
+        <v>78.595419640000003</v>
       </c>
       <c r="GB28" s="6">
         <v>77.722348420000003</v>
       </c>
+      <c r="GC28" s="6">
+        <v>77.991577890000002</v>
+      </c>
     </row>
-    <row r="29" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B29" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="6">
         <v>4982.2212067099999</v>
       </c>
       <c r="D29" s="6">
         <v>4761.6066714099998</v>
       </c>
       <c r="E29" s="6">
         <v>4783.7822952099996</v>
       </c>
       <c r="F29" s="6">
         <v>4609.14299312</v>
       </c>
       <c r="G29" s="6">
         <v>4545.5189440200002</v>
       </c>
       <c r="H29" s="6">
         <v>4781.9743039200002</v>
       </c>
       <c r="I29" s="6">
         <v>4759.3034605599996</v>
       </c>
       <c r="J29" s="6">
@@ -14011,57 +14095,60 @@
       <c r="FS29" s="6">
         <v>87.859126910000001</v>
       </c>
       <c r="FT29" s="6">
         <v>87.068662219999993</v>
       </c>
       <c r="FU29" s="6">
         <v>84.172312250000004</v>
       </c>
       <c r="FV29" s="6">
         <v>83.73733996</v>
       </c>
       <c r="FW29" s="6">
         <v>82.940084400000003</v>
       </c>
       <c r="FX29" s="6">
         <v>81.290521279999993</v>
       </c>
       <c r="FY29" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ29" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA29" s="6">
-        <v>78.980918599999995</v>
+        <v>78.595419640000003</v>
       </c>
       <c r="GB29" s="6">
         <v>77.722348420000003</v>
       </c>
+      <c r="GC29" s="6">
+        <v>77.991577890000002</v>
+      </c>
     </row>
-    <row r="30" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J30" s="6" t="s">
@@ -14567,52 +14654,55 @@
       </c>
       <c r="FU30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FV30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB30" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GC30" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="31" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="6">
         <v>3.3164152699999998</v>
       </c>
       <c r="D31" s="6">
         <v>3.5753048299999999</v>
       </c>
       <c r="E31" s="6">
         <v>3.5643049900000001</v>
       </c>
       <c r="F31" s="6">
         <v>3.4572082399999999</v>
       </c>
       <c r="G31" s="6">
         <v>3.2527298600000001</v>
       </c>
       <c r="H31" s="6">
         <v>3.0072667599999998</v>
       </c>
       <c r="I31" s="6">
         <v>3.2848187800000002</v>
       </c>
       <c r="J31" s="6">
@@ -15118,52 +15208,55 @@
       </c>
       <c r="FU31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FV31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB31" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GC31" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="6">
         <v>0.11791176</v>
       </c>
       <c r="E32" s="6">
         <v>0.11866085</v>
       </c>
       <c r="F32" s="6">
         <v>0.11136805</v>
       </c>
       <c r="G32" s="6">
         <v>0.10803308</v>
       </c>
       <c r="H32" s="6">
         <v>0.11201799</v>
       </c>
       <c r="I32" s="6">
         <v>0.10308711</v>
       </c>
       <c r="J32" s="6">
@@ -15669,52 +15762,55 @@
       </c>
       <c r="FU32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FV32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB32" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GC32" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="11">
         <v>40267.406991490003</v>
       </c>
       <c r="D33" s="11">
         <v>40215.169001410002</v>
       </c>
       <c r="E33" s="11">
         <v>40412.277088169998</v>
       </c>
       <c r="F33" s="11">
         <v>41171.115953820001</v>
       </c>
       <c r="G33" s="11">
         <v>41277.442467480003</v>
       </c>
       <c r="H33" s="11">
         <v>41880.777505079997</v>
       </c>
       <c r="I33" s="11">
         <v>41674.107056070003</v>
       </c>
       <c r="J33" s="11">
@@ -16215,123 +16311,128 @@
       <c r="FS33" s="11">
         <v>58684.094723980001</v>
       </c>
       <c r="FT33" s="11">
         <v>59158.812586259999</v>
       </c>
       <c r="FU33" s="11">
         <v>60031.92008992</v>
       </c>
       <c r="FV33" s="11">
         <v>61279.27573288</v>
       </c>
       <c r="FW33" s="11">
         <v>61245.607790970003</v>
       </c>
       <c r="FX33" s="11">
         <v>61598.122565769998</v>
       </c>
       <c r="FY33" s="11">
         <v>62202.034260820001</v>
       </c>
       <c r="FZ33" s="11">
         <v>62785.531565630001</v>
       </c>
       <c r="GA33" s="11">
-        <v>63109.74815988</v>
+        <v>63109.516997550003</v>
       </c>
       <c r="GB33" s="11">
-        <v>63348.24659101</v>
+        <v>63338.319725319998</v>
+      </c>
+      <c r="GC33" s="11">
+        <v>63988.42236728</v>
       </c>
     </row>
-    <row r="34" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="9"/>
     </row>
-    <row r="35" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="9"/>
+    <row r="35" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="36" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="9"/>
     </row>
-    <row r="39" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="9"/>
     </row>
-    <row r="40" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="9"/>
     </row>
-    <row r="41" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="9"/>
     </row>
-    <row r="42" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="9"/>
     </row>
-    <row r="43" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="9"/>
     </row>
-    <row r="44" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="9"/>
     </row>
-    <row r="46" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B46" s="9"/>
     </row>
-    <row r="47" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="9"/>
     </row>
-    <row r="48" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B48" s="9"/>
     </row>
-    <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="9"/>
     </row>
-    <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="9"/>
     </row>
-    <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B51" s="9"/>
     </row>
-    <row r="52" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="9"/>
     </row>
-    <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="9"/>
     </row>
-    <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B58" s="9"/>
     </row>
-    <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="9"/>
     </row>
-    <row r="61" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="9"/>
     </row>
-    <row r="62" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B62" s="9"/>
     </row>
-    <row r="63" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B63" s="9"/>
     </row>
-    <row r="65" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B65" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">