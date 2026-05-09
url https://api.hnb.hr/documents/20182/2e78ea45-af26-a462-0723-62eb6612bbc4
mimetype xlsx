--- v4 (2026-04-18)
+++ v5 (2026-05-09)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice HRV serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F121075-CC16-44C3-9FA2-22B9DBF71739}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{100E68DB-973E-4E3E-8C51-BE59DD7FA643}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{44A165B7-43F0-4C74-ABBF-0A16A52A4C3A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{44A165B7-43F0-4C74-ABBF-0A16A52A4C3A}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="618" uniqueCount="20">
   <si>
     <t xml:space="preserve">Tablica D3: Potraživanja drugih monetarnih financijskih institucija od opće države i ostalih rezidentnih sektora </t>
   </si>
   <si>
     <t>na kraju razdoblja, u milijunima eura</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
@@ -292,56 +292,50 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">     1.1.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Opća država </t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>* Revidirani podaci</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mm\.yy\."/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -776,85 +770,83 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C3A363-DBCE-4587-9F72-B5851C19B168}">
-  <dimension ref="B2:GC65"/>
+  <dimension ref="B2:GD65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.88671875" style="5"/>
+    <col min="1" max="1" width="2.85546875" style="5" customWidth="1"/>
+    <col min="2" max="2" width="35.85546875" style="5" customWidth="1"/>
+    <col min="3" max="16384" width="9.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:185" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:186" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
     </row>
-    <row r="5" spans="2:185" s="1" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:186" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="ER5" s="15"/>
-      <c r="GA5" s="17" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="GA5" s="17"/>
+      <c r="GB5" s="17"/>
+      <c r="GC5" s="17"/>
+      <c r="GD5" s="17"/>
     </row>
-    <row r="6" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1361,52 +1353,55 @@
       </c>
       <c r="FV6" s="4">
         <v>45869</v>
       </c>
       <c r="FW6" s="4">
         <v>45900</v>
       </c>
       <c r="FX6" s="4">
         <v>45930</v>
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
       <c r="GC6" s="4">
         <v>46081</v>
       </c>
+      <c r="GD6" s="4">
+        <v>46112</v>
+      </c>
     </row>
-    <row r="7" spans="2:185" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:186" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="6">
         <v>35225.546587290002</v>
       </c>
       <c r="D7" s="6">
         <v>35396.431214570002</v>
       </c>
       <c r="E7" s="6">
         <v>35572.019571199999</v>
       </c>
       <c r="F7" s="6">
         <v>36501.760639439999</v>
       </c>
       <c r="G7" s="6">
         <v>36676.271840319998</v>
       </c>
       <c r="H7" s="6">
         <v>37040.269934219999</v>
       </c>
       <c r="I7" s="6">
         <v>36855.057237749999</v>
       </c>
       <c r="J7" s="6">
@@ -1913,54 +1908,57 @@
       <c r="FU7" s="6">
         <v>59947.404178459998</v>
       </c>
       <c r="FV7" s="6">
         <v>61195.256655470002</v>
       </c>
       <c r="FW7" s="6">
         <v>61162.451624529996</v>
       </c>
       <c r="FX7" s="6">
         <v>61516.637426529996</v>
       </c>
       <c r="FY7" s="6">
         <v>62120.365786139999</v>
       </c>
       <c r="FZ7" s="6">
         <v>62704.443696479997</v>
       </c>
       <c r="GA7" s="6">
         <v>63030.74674771</v>
       </c>
       <c r="GB7" s="6">
         <v>63260.420597839999</v>
       </c>
       <c r="GC7" s="6">
-        <v>63910.252978800003</v>
+        <v>63910.257235229998</v>
+      </c>
+      <c r="GD7" s="6">
+        <v>64528.073990650002</v>
       </c>
     </row>
-    <row r="8" spans="2:185" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:186" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6">
         <v>7972.0472424099999</v>
       </c>
       <c r="D8" s="6">
         <v>8101.9325650399996</v>
       </c>
       <c r="E8" s="6">
         <v>8143.4248401599998</v>
       </c>
       <c r="F8" s="6">
         <v>8915.8767731999997</v>
       </c>
       <c r="G8" s="6">
         <v>8798.2341576700001</v>
       </c>
       <c r="H8" s="6">
         <v>8832.0311738799992</v>
       </c>
       <c r="I8" s="6">
         <v>8728.4943859199993</v>
       </c>
       <c r="J8" s="6">
@@ -2469,52 +2467,55 @@
       </c>
       <c r="FV8" s="6">
         <v>16547.782152029999</v>
       </c>
       <c r="FW8" s="6">
         <v>16559.463207090001</v>
       </c>
       <c r="FX8" s="6">
         <v>16543.629031569999</v>
       </c>
       <c r="FY8" s="6">
         <v>16602.1464433</v>
       </c>
       <c r="FZ8" s="6">
         <v>16776.897316800001</v>
       </c>
       <c r="GA8" s="6">
         <v>16788.518289020001</v>
       </c>
       <c r="GB8" s="6">
         <v>16826.692799109998</v>
       </c>
       <c r="GC8" s="6">
         <v>17124.58806898</v>
       </c>
+      <c r="GD8" s="6">
+        <v>17203.643093129998</v>
+      </c>
     </row>
-    <row r="9" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="6">
         <v>7573.3851130000003</v>
       </c>
       <c r="D9" s="6">
         <v>7687.5524428500003</v>
       </c>
       <c r="E9" s="6">
         <v>7730.35660388</v>
       </c>
       <c r="F9" s="6">
         <v>8501.3178266399991</v>
       </c>
       <c r="G9" s="6">
         <v>8400.3446111600006</v>
       </c>
       <c r="H9" s="6">
         <v>8436.1463052399995</v>
       </c>
       <c r="I9" s="6">
         <v>8337.29869874</v>
       </c>
       <c r="J9" s="6">
@@ -3023,52 +3024,55 @@
       </c>
       <c r="FV9" s="6">
         <v>15691.274019820001</v>
       </c>
       <c r="FW9" s="6">
         <v>15702.16660868</v>
       </c>
       <c r="FX9" s="6">
         <v>15690.17869862</v>
       </c>
       <c r="FY9" s="6">
         <v>15727.27505453</v>
       </c>
       <c r="FZ9" s="6">
         <v>15889.37565797</v>
       </c>
       <c r="GA9" s="6">
         <v>15846.05750941</v>
       </c>
       <c r="GB9" s="6">
         <v>15874.71352938</v>
       </c>
       <c r="GC9" s="6">
         <v>16176.29323146</v>
       </c>
+      <c r="GD9" s="6">
+        <v>16256.07819407</v>
+      </c>
     </row>
-    <row r="10" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="6">
         <v>4636.2383991899997</v>
       </c>
       <c r="D10" s="6">
         <v>4642.3932508799999</v>
       </c>
       <c r="E10" s="6">
         <v>4709.2845071499996</v>
       </c>
       <c r="F10" s="6">
         <v>5380.2392150200003</v>
       </c>
       <c r="G10" s="6">
         <v>5332.9058313100004</v>
       </c>
       <c r="H10" s="6">
         <v>5390.18433611</v>
       </c>
       <c r="I10" s="6">
         <v>5252.1367474299996</v>
       </c>
       <c r="J10" s="6">
@@ -3577,52 +3581,55 @@
       </c>
       <c r="FV10" s="6">
         <v>4187.47242998</v>
       </c>
       <c r="FW10" s="6">
         <v>4189.7779993300001</v>
       </c>
       <c r="FX10" s="6">
         <v>4257.3892450499998</v>
       </c>
       <c r="FY10" s="6">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ10" s="6">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA10" s="6">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB10" s="6">
         <v>4238.09868646</v>
       </c>
       <c r="GC10" s="6">
         <v>4253.3346590700003</v>
       </c>
+      <c r="GD10" s="6">
+        <v>4195.7827389200002</v>
+      </c>
     </row>
-    <row r="11" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="6">
         <v>2937.1467138100002</v>
       </c>
       <c r="D11" s="6">
         <v>3045.1591919699999</v>
       </c>
       <c r="E11" s="6">
         <v>3021.0720967299999</v>
       </c>
       <c r="F11" s="6">
         <v>3121.0786116200002</v>
       </c>
       <c r="G11" s="6">
         <v>3067.4387798500002</v>
       </c>
       <c r="H11" s="6">
         <v>3045.9619691299999</v>
       </c>
       <c r="I11" s="6">
         <v>3085.1619513099999</v>
       </c>
       <c r="J11" s="6">
@@ -4131,52 +4138,55 @@
       </c>
       <c r="FV11" s="6">
         <v>11503.801589840001</v>
       </c>
       <c r="FW11" s="6">
         <v>11512.38860935</v>
       </c>
       <c r="FX11" s="6">
         <v>11432.78945357</v>
       </c>
       <c r="FY11" s="6">
         <v>11447.294593479999</v>
       </c>
       <c r="FZ11" s="6">
         <v>11572.574307090001</v>
       </c>
       <c r="GA11" s="6">
         <v>11572.37216101</v>
       </c>
       <c r="GB11" s="6">
         <v>11636.61484292</v>
       </c>
       <c r="GC11" s="6">
         <v>11922.95857239</v>
       </c>
+      <c r="GD11" s="6">
+        <v>12060.295455150001</v>
+      </c>
     </row>
-    <row r="12" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>398.66212940999998</v>
       </c>
       <c r="D12" s="6">
         <v>414.38012219000001</v>
       </c>
       <c r="E12" s="6">
         <v>413.06823628000001</v>
       </c>
       <c r="F12" s="6">
         <v>414.55894655999998</v>
       </c>
       <c r="G12" s="6">
         <v>397.88954651</v>
       </c>
       <c r="H12" s="6">
         <v>395.88486863999998</v>
       </c>
       <c r="I12" s="6">
         <v>391.19568717999999</v>
       </c>
       <c r="J12" s="6">
@@ -4685,52 +4695,55 @@
       </c>
       <c r="FV12" s="6">
         <v>856.50813220999999</v>
       </c>
       <c r="FW12" s="6">
         <v>857.29659841</v>
       </c>
       <c r="FX12" s="6">
         <v>853.45033294999996</v>
       </c>
       <c r="FY12" s="6">
         <v>874.87138876999995</v>
       </c>
       <c r="FZ12" s="6">
         <v>887.52165882999998</v>
       </c>
       <c r="GA12" s="6">
         <v>942.46077961000003</v>
       </c>
       <c r="GB12" s="6">
         <v>951.97926973000006</v>
       </c>
       <c r="GC12" s="6">
         <v>948.29483751999999</v>
       </c>
+      <c r="GD12" s="6">
+        <v>947.56489906000002</v>
+      </c>
     </row>
-    <row r="13" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="6">
         <v>365.59732862999999</v>
       </c>
       <c r="D13" s="6">
         <v>382.39301239000002</v>
       </c>
       <c r="E13" s="6">
         <v>382.83009922000002</v>
       </c>
       <c r="F13" s="6">
         <v>381.99246964000002</v>
       </c>
       <c r="G13" s="6">
         <v>361.81713545999997</v>
       </c>
       <c r="H13" s="6">
         <v>359.59397237000002</v>
       </c>
       <c r="I13" s="6">
         <v>354.12924164999998</v>
       </c>
       <c r="J13" s="6">
@@ -5239,52 +5252,55 @@
       </c>
       <c r="FV13" s="6">
         <v>849.26986851000004</v>
       </c>
       <c r="FW13" s="6">
         <v>850.23505685999999</v>
       </c>
       <c r="FX13" s="6">
         <v>846.56678195999996</v>
       </c>
       <c r="FY13" s="6">
         <v>868.15404555999999</v>
       </c>
       <c r="FZ13" s="6">
         <v>879.91842221000002</v>
       </c>
       <c r="GA13" s="6">
         <v>934.74718790999998</v>
       </c>
       <c r="GB13" s="6">
         <v>944.32789668999999</v>
       </c>
       <c r="GC13" s="6">
         <v>940.71164686999998</v>
       </c>
+      <c r="GD13" s="6">
+        <v>940.09669109000004</v>
+      </c>
     </row>
-    <row r="14" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>33.064800779999999</v>
       </c>
       <c r="D14" s="6">
         <v>31.987109799999999</v>
       </c>
       <c r="E14" s="6">
         <v>30.23813706</v>
       </c>
       <c r="F14" s="6">
         <v>32.566476919999999</v>
       </c>
       <c r="G14" s="6">
         <v>36.072411049999999</v>
       </c>
       <c r="H14" s="6">
         <v>36.290896269999998</v>
       </c>
       <c r="I14" s="6">
         <v>37.066445530000003</v>
       </c>
       <c r="J14" s="6">
@@ -5793,52 +5809,55 @@
       </c>
       <c r="FV14" s="6">
         <v>7.2382637000000001</v>
       </c>
       <c r="FW14" s="6">
         <v>7.0615415500000003</v>
       </c>
       <c r="FX14" s="6">
         <v>6.8835509899999998</v>
       </c>
       <c r="FY14" s="6">
         <v>6.7173432100000001</v>
       </c>
       <c r="FZ14" s="6">
         <v>7.6032366199999997</v>
       </c>
       <c r="GA14" s="6">
         <v>7.7135917000000003</v>
       </c>
       <c r="GB14" s="6">
         <v>7.6513730400000002</v>
       </c>
       <c r="GC14" s="6">
         <v>7.5831906499999997</v>
       </c>
+      <c r="GD14" s="6">
+        <v>7.4682079699999999</v>
+      </c>
     </row>
-    <row r="15" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6">
         <v>27253.499344880001</v>
       </c>
       <c r="D15" s="6">
         <v>27294.49864953</v>
       </c>
       <c r="E15" s="6">
         <v>27428.594731040001</v>
       </c>
       <c r="F15" s="6">
         <v>27585.883866240001</v>
       </c>
       <c r="G15" s="6">
         <v>27878.03768265</v>
       </c>
       <c r="H15" s="6">
         <v>28208.238760339998</v>
       </c>
       <c r="I15" s="6">
         <v>28126.56285183</v>
       </c>
       <c r="J15" s="6">
@@ -6345,54 +6364,57 @@
       <c r="FU15" s="6">
         <v>44206.447002740002</v>
       </c>
       <c r="FV15" s="6">
         <v>44647.474503439997</v>
       </c>
       <c r="FW15" s="6">
         <v>44602.988417439999</v>
       </c>
       <c r="FX15" s="6">
         <v>44973.008394960001</v>
       </c>
       <c r="FY15" s="6">
         <v>45518.219342839999</v>
       </c>
       <c r="FZ15" s="6">
         <v>45927.546379680003</v>
       </c>
       <c r="GA15" s="6">
         <v>46242.228458689999</v>
       </c>
       <c r="GB15" s="6">
         <v>46433.727798729997</v>
       </c>
       <c r="GC15" s="6">
-        <v>46785.66490982</v>
+        <v>46785.669166250002</v>
+      </c>
+      <c r="GD15" s="6">
+        <v>47324.430897519997</v>
       </c>
     </row>
-    <row r="16" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="6">
         <v>26518.142654259998</v>
       </c>
       <c r="D16" s="6">
         <v>26559.516941639999</v>
       </c>
       <c r="E16" s="6">
         <v>26693.563224450001</v>
       </c>
       <c r="F16" s="6">
         <v>26849.645149280001</v>
       </c>
       <c r="G16" s="6">
         <v>26987.210243729998</v>
       </c>
       <c r="H16" s="6">
         <v>27307.629149330001</v>
       </c>
       <c r="I16" s="6">
         <v>27221.431388929999</v>
       </c>
       <c r="J16" s="6">
@@ -6899,54 +6921,57 @@
       <c r="FU16" s="6">
         <v>43359.847141270002</v>
       </c>
       <c r="FV16" s="6">
         <v>43783.189920589997</v>
       </c>
       <c r="FW16" s="6">
         <v>43730.842694229999</v>
       </c>
       <c r="FX16" s="6">
         <v>44094.774919169999</v>
       </c>
       <c r="FY16" s="6">
         <v>44640.492544729997</v>
       </c>
       <c r="FZ16" s="6">
         <v>45050.625358309997</v>
       </c>
       <c r="GA16" s="6">
         <v>45366.001510410002</v>
       </c>
       <c r="GB16" s="6">
         <v>45613.214256140003</v>
       </c>
       <c r="GC16" s="6">
-        <v>45957.426885920002</v>
+        <v>45957.431142349997</v>
+      </c>
+      <c r="GD16" s="6">
+        <v>46502.808984219999</v>
       </c>
     </row>
-    <row r="17" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>444.83753231999998</v>
       </c>
       <c r="D17" s="6">
         <v>441.41575326999998</v>
       </c>
       <c r="E17" s="6">
         <v>439.74728499000003</v>
       </c>
       <c r="F17" s="6">
         <v>447.26485904999998</v>
       </c>
       <c r="G17" s="6">
         <v>455.82093445999999</v>
       </c>
       <c r="H17" s="6">
         <v>463.69110604999997</v>
       </c>
       <c r="I17" s="6">
         <v>463.95675507999999</v>
       </c>
       <c r="J17" s="6">
@@ -7455,52 +7480,55 @@
       </c>
       <c r="FV17" s="6">
         <v>516.92236716000002</v>
       </c>
       <c r="FW17" s="6">
         <v>523.40252584999996</v>
       </c>
       <c r="FX17" s="6">
         <v>523.63768406999998</v>
       </c>
       <c r="FY17" s="6">
         <v>522.47822971000005</v>
       </c>
       <c r="FZ17" s="6">
         <v>522.55185747999997</v>
       </c>
       <c r="GA17" s="6">
         <v>514.46286670999996</v>
       </c>
       <c r="GB17" s="6">
         <v>520.00633983</v>
       </c>
       <c r="GC17" s="6">
         <v>526.58031570000003</v>
       </c>
+      <c r="GD17" s="6">
+        <v>526.19948319000002</v>
+      </c>
     </row>
-    <row r="18" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>241.64616391000001</v>
       </c>
       <c r="D18" s="6">
         <v>243.06281738000001</v>
       </c>
       <c r="E18" s="6">
         <v>244.68564445999999</v>
       </c>
       <c r="F18" s="6">
         <v>237.35999215000001</v>
       </c>
       <c r="G18" s="6">
         <v>385.23017513000002</v>
       </c>
       <c r="H18" s="6">
         <v>386.35093068999998</v>
       </c>
       <c r="I18" s="6">
         <v>389.47874052999998</v>
       </c>
       <c r="J18" s="6">
@@ -8009,52 +8037,55 @@
       </c>
       <c r="FV18" s="6">
         <v>223.06718823</v>
       </c>
       <c r="FW18" s="6">
         <v>224.52615889</v>
       </c>
       <c r="FX18" s="6">
         <v>230.04905647000001</v>
       </c>
       <c r="FY18" s="6">
         <v>229.70018711</v>
       </c>
       <c r="FZ18" s="6">
         <v>228.85659211999999</v>
       </c>
       <c r="GA18" s="6">
         <v>235.84867392999999</v>
       </c>
       <c r="GB18" s="6">
         <v>174.84694311000001</v>
       </c>
       <c r="GC18" s="6">
         <v>175.56734403999999</v>
       </c>
+      <c r="GD18" s="6">
+        <v>173.79811416999999</v>
+      </c>
     </row>
-    <row r="19" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>48.872994390000002</v>
       </c>
       <c r="D19" s="6">
         <v>50.503137240000001</v>
       </c>
       <c r="E19" s="6">
         <v>50.598577140000003</v>
       </c>
       <c r="F19" s="6">
         <v>51.613865760000003</v>
       </c>
       <c r="G19" s="6">
         <v>49.776329330000003</v>
       </c>
       <c r="H19" s="6">
         <v>50.567574270000001</v>
       </c>
       <c r="I19" s="6">
         <v>51.695967289999999</v>
       </c>
       <c r="J19" s="6">
@@ -8563,52 +8594,55 @@
       </c>
       <c r="FV19" s="6">
         <v>124.29502746</v>
       </c>
       <c r="FW19" s="6">
         <v>124.21703847000001</v>
       </c>
       <c r="FX19" s="6">
         <v>124.54673525</v>
       </c>
       <c r="FY19" s="6">
         <v>125.54838128999999</v>
       </c>
       <c r="FZ19" s="6">
         <v>125.51257176999999</v>
       </c>
       <c r="GA19" s="6">
         <v>125.91540764</v>
       </c>
       <c r="GB19" s="6">
         <v>125.66025965</v>
       </c>
       <c r="GC19" s="6">
         <v>126.09036415999999</v>
       </c>
+      <c r="GD19" s="6">
+        <v>121.62431594</v>
+      </c>
     </row>
-    <row r="20" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="6">
         <v>5041.8604041999997</v>
       </c>
       <c r="D20" s="6">
         <v>4818.7377868399999</v>
       </c>
       <c r="E20" s="6">
         <v>4840.2575169700003</v>
       </c>
       <c r="F20" s="6">
         <v>4669.35531438</v>
       </c>
       <c r="G20" s="6">
         <v>4601.1706271599996</v>
       </c>
       <c r="H20" s="6">
         <v>4840.5075708599998</v>
       </c>
       <c r="I20" s="6">
         <v>4819.0498183199998</v>
       </c>
       <c r="J20" s="6">
@@ -9117,52 +9151,55 @@
       </c>
       <c r="FV20" s="6">
         <v>84.019077409999994</v>
       </c>
       <c r="FW20" s="6">
         <v>83.156166440000007</v>
       </c>
       <c r="FX20" s="6">
         <v>81.485139239999995</v>
       </c>
       <c r="FY20" s="6">
         <v>81.668474680000003</v>
       </c>
       <c r="FZ20" s="6">
         <v>81.087869150000003</v>
       </c>
       <c r="GA20" s="6">
         <v>78.770249840000005</v>
       </c>
       <c r="GB20" s="6">
         <v>77.899127480000004</v>
       </c>
       <c r="GC20" s="6">
         <v>78.169388479999995</v>
       </c>
+      <c r="GD20" s="6">
+        <v>76.992940849999997</v>
+      </c>
     </row>
-    <row r="21" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6">
         <v>56.322782220000001</v>
       </c>
       <c r="D21" s="6">
         <v>53.437898840000003</v>
       </c>
       <c r="E21" s="6">
         <v>52.792255920000002</v>
       </c>
       <c r="F21" s="6">
         <v>56.64374497</v>
       </c>
       <c r="G21" s="6">
         <v>52.290920200000002</v>
       </c>
       <c r="H21" s="6">
         <v>55.413982189999999</v>
       </c>
       <c r="I21" s="6">
         <v>56.358451870000003</v>
       </c>
       <c r="J21" s="6">
@@ -9671,52 +9708,55 @@
       </c>
       <c r="FV21" s="6">
         <v>0.28173745</v>
       </c>
       <c r="FW21" s="6">
         <v>0.21608204</v>
       </c>
       <c r="FX21" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY21" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ21" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA21" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB21" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC21" s="6">
         <v>0.17781058999999999</v>
       </c>
+      <c r="GD21" s="6">
+        <v>0.15417740999999999</v>
+      </c>
     </row>
-    <row r="22" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="6">
         <v>6.8524818099999996</v>
       </c>
       <c r="D22" s="6">
         <v>6.2786456499999996</v>
       </c>
       <c r="E22" s="6">
         <v>5.2209495600000002</v>
       </c>
       <c r="F22" s="6">
         <v>10.451733770000001</v>
       </c>
       <c r="G22" s="6">
         <v>6.3114577299999999</v>
       </c>
       <c r="H22" s="6">
         <v>6.58559465</v>
       </c>
       <c r="I22" s="6">
         <v>7.9414844599999999</v>
       </c>
       <c r="J22" s="6">
@@ -10225,52 +10265,55 @@
       </c>
       <c r="FV22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC22" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GD22" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="6">
         <v>4.9500529899999997</v>
       </c>
       <c r="D23" s="6">
         <v>4.79471852</v>
       </c>
       <c r="E23" s="6">
         <v>4.78022203</v>
       </c>
       <c r="F23" s="6">
         <v>4.6622383200000002</v>
       </c>
       <c r="G23" s="6">
         <v>4.08754756</v>
       </c>
       <c r="H23" s="6">
         <v>4.2988535600000004</v>
       </c>
       <c r="I23" s="6">
         <v>4.2358616099999997</v>
       </c>
       <c r="J23" s="6">
@@ -10779,52 +10822,55 @@
       </c>
       <c r="FV23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC23" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GD23" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="6">
         <v>1.9024288199999999</v>
       </c>
       <c r="D24" s="6">
         <v>1.4839271300000001</v>
       </c>
       <c r="E24" s="6">
         <v>0.44072752999999998</v>
       </c>
       <c r="F24" s="6">
         <v>5.7894954500000004</v>
       </c>
       <c r="G24" s="6">
         <v>2.2239101699999999</v>
       </c>
       <c r="H24" s="6">
         <v>2.28674109</v>
       </c>
       <c r="I24" s="6">
         <v>3.7056228500000001</v>
       </c>
       <c r="J24" s="6">
@@ -11333,52 +11379,55 @@
       </c>
       <c r="FV24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC24" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GD24" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D25" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E25" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F25" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G25" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H25" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I25" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J25" s="6">
@@ -11887,52 +11936,55 @@
       </c>
       <c r="FV25" s="6">
         <v>0.28173745</v>
       </c>
       <c r="FW25" s="6">
         <v>0.21608204</v>
       </c>
       <c r="FX25" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY25" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ25" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA25" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB25" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC25" s="6">
         <v>0.17781058999999999</v>
       </c>
+      <c r="GD25" s="6">
+        <v>0.15417740999999999</v>
+      </c>
     </row>
-    <row r="26" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D26" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E26" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F26" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G26" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H26" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I26" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J26" s="6">
@@ -12441,52 +12493,55 @@
       </c>
       <c r="FV26" s="6">
         <v>0.28173745</v>
       </c>
       <c r="FW26" s="6">
         <v>0.21608204</v>
       </c>
       <c r="FX26" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY26" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ26" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA26" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB26" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC26" s="6">
         <v>0.17781058999999999</v>
       </c>
+      <c r="GD26" s="6">
+        <v>0.15417740999999999</v>
+      </c>
     </row>
-    <row r="27" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J27" s="6" t="s">
@@ -12995,52 +13050,55 @@
       </c>
       <c r="FV27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC27" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GD27" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="6">
         <v>4985.53762198</v>
       </c>
       <c r="D28" s="6">
         <v>4765.2998879999996</v>
       </c>
       <c r="E28" s="6">
         <v>4787.4652610499998</v>
       </c>
       <c r="F28" s="6">
         <v>4612.7115694100003</v>
       </c>
       <c r="G28" s="6">
         <v>4548.8797069599996</v>
       </c>
       <c r="H28" s="6">
         <v>4785.0935886699999</v>
       </c>
       <c r="I28" s="6">
         <v>4762.6913664499998</v>
       </c>
       <c r="J28" s="6">
@@ -13549,52 +13607,55 @@
       </c>
       <c r="FV28" s="6">
         <v>83.73733996</v>
       </c>
       <c r="FW28" s="6">
         <v>82.940084400000003</v>
       </c>
       <c r="FX28" s="6">
         <v>81.290521279999993</v>
       </c>
       <c r="FY28" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ28" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA28" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB28" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC28" s="6">
         <v>77.991577890000002</v>
       </c>
+      <c r="GD28" s="6">
+        <v>76.838763439999994</v>
+      </c>
     </row>
-    <row r="29" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="6">
         <v>4982.2212067099999</v>
       </c>
       <c r="D29" s="6">
         <v>4761.6066714099998</v>
       </c>
       <c r="E29" s="6">
         <v>4783.7822952099996</v>
       </c>
       <c r="F29" s="6">
         <v>4609.14299312</v>
       </c>
       <c r="G29" s="6">
         <v>4545.5189440200002</v>
       </c>
       <c r="H29" s="6">
         <v>4781.9743039200002</v>
       </c>
       <c r="I29" s="6">
         <v>4759.3034605599996</v>
       </c>
       <c r="J29" s="6">
@@ -14103,52 +14164,55 @@
       </c>
       <c r="FV29" s="6">
         <v>83.73733996</v>
       </c>
       <c r="FW29" s="6">
         <v>82.940084400000003</v>
       </c>
       <c r="FX29" s="6">
         <v>81.290521279999993</v>
       </c>
       <c r="FY29" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ29" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA29" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB29" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC29" s="6">
         <v>77.991577890000002</v>
       </c>
+      <c r="GD29" s="6">
+        <v>76.838763439999994</v>
+      </c>
     </row>
-    <row r="30" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J30" s="6" t="s">
@@ -14657,52 +14721,55 @@
       </c>
       <c r="FV30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC30" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GD30" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="31" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="6">
         <v>3.3164152699999998</v>
       </c>
       <c r="D31" s="6">
         <v>3.5753048299999999</v>
       </c>
       <c r="E31" s="6">
         <v>3.5643049900000001</v>
       </c>
       <c r="F31" s="6">
         <v>3.4572082399999999</v>
       </c>
       <c r="G31" s="6">
         <v>3.2527298600000001</v>
       </c>
       <c r="H31" s="6">
         <v>3.0072667599999998</v>
       </c>
       <c r="I31" s="6">
         <v>3.2848187800000002</v>
       </c>
       <c r="J31" s="6">
@@ -15211,52 +15278,55 @@
       </c>
       <c r="FV31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC31" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GD31" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="6">
         <v>0.11791176</v>
       </c>
       <c r="E32" s="6">
         <v>0.11866085</v>
       </c>
       <c r="F32" s="6">
         <v>0.11136805</v>
       </c>
       <c r="G32" s="6">
         <v>0.10803308</v>
       </c>
       <c r="H32" s="6">
         <v>0.11201799</v>
       </c>
       <c r="I32" s="6">
         <v>0.10308711</v>
       </c>
       <c r="J32" s="6">
@@ -15765,52 +15835,55 @@
       </c>
       <c r="FV32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FW32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC32" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GD32" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="11">
         <v>40267.406991490003</v>
       </c>
       <c r="D33" s="11">
         <v>40215.169001410002</v>
       </c>
       <c r="E33" s="11">
         <v>40412.277088169998</v>
       </c>
       <c r="F33" s="11">
         <v>41171.115953820001</v>
       </c>
       <c r="G33" s="11">
         <v>41277.442467480003</v>
       </c>
       <c r="H33" s="11">
         <v>41880.777505079997</v>
       </c>
       <c r="I33" s="11">
         <v>41674.107056070003</v>
       </c>
       <c r="J33" s="11">
@@ -16317,122 +16390,120 @@
       <c r="FU33" s="11">
         <v>60031.92008992</v>
       </c>
       <c r="FV33" s="11">
         <v>61279.27573288</v>
       </c>
       <c r="FW33" s="11">
         <v>61245.607790970003</v>
       </c>
       <c r="FX33" s="11">
         <v>61598.122565769998</v>
       </c>
       <c r="FY33" s="11">
         <v>62202.034260820001</v>
       </c>
       <c r="FZ33" s="11">
         <v>62785.531565630001</v>
       </c>
       <c r="GA33" s="11">
         <v>63109.516997550003</v>
       </c>
       <c r="GB33" s="11">
         <v>63338.319725319998</v>
       </c>
       <c r="GC33" s="11">
-        <v>63988.42236728</v>
+        <v>63988.426623710002</v>
+      </c>
+      <c r="GD33" s="11">
+        <v>64605.066931499998</v>
       </c>
     </row>
-    <row r="34" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="9"/>
     </row>
-    <row r="35" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-    <row r="36" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="9"/>
     </row>
-    <row r="39" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="9"/>
     </row>
-    <row r="40" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="9"/>
     </row>
-    <row r="41" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="9"/>
     </row>
-    <row r="42" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="9"/>
     </row>
-    <row r="43" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="9"/>
     </row>
-    <row r="44" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="9"/>
     </row>
-    <row r="46" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="9"/>
     </row>
-    <row r="47" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="9"/>
     </row>
-    <row r="48" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="9"/>
     </row>
-    <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="9"/>
     </row>
-    <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="9"/>
     </row>
-    <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="9"/>
     </row>
-    <row r="52" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="9"/>
     </row>
-    <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="9"/>
     </row>
-    <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="9"/>
     </row>
-    <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="9"/>
     </row>
-    <row r="61" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="9"/>
     </row>
-    <row r="62" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="9"/>
     </row>
-    <row r="63" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="9"/>
     </row>
-    <row r="65" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">