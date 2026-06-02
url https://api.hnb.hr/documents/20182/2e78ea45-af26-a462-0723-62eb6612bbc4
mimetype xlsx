--- v5 (2026-05-09)
+++ v6 (2026-06-02)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice HRV serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{100E68DB-973E-4E3E-8C51-BE59DD7FA643}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F687C42C-F3B6-4496-B16D-D58CE4F4D87B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{44A165B7-43F0-4C74-ABBF-0A16A52A4C3A}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="618" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="20">
   <si>
     <t xml:space="preserve">Tablica D3: Potraživanja drugih monetarnih financijskih institucija od opće države i ostalih rezidentnih sektora </t>
   </si>
   <si>
     <t>na kraju razdoblja, u milijunima eura</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
@@ -770,83 +770,84 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C3A363-DBCE-4587-9F72-B5851C19B168}">
-  <dimension ref="B2:GD65"/>
+  <dimension ref="B2:GE65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:186" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:187" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
     </row>
-    <row r="5" spans="2:186" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:187" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="ER5" s="15"/>
       <c r="GA5" s="17"/>
       <c r="GB5" s="17"/>
       <c r="GC5" s="17"/>
       <c r="GD5" s="17"/>
+      <c r="GE5" s="17"/>
     </row>
-    <row r="6" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1356,52 +1357,55 @@
       </c>
       <c r="FW6" s="4">
         <v>45900</v>
       </c>
       <c r="FX6" s="4">
         <v>45930</v>
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
       <c r="GC6" s="4">
         <v>46081</v>
       </c>
       <c r="GD6" s="4">
         <v>46112</v>
       </c>
+      <c r="GE6" s="4">
+        <v>46142</v>
+      </c>
     </row>
-    <row r="7" spans="2:186" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:187" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="6">
         <v>35225.546587290002</v>
       </c>
       <c r="D7" s="6">
         <v>35396.431214570002</v>
       </c>
       <c r="E7" s="6">
         <v>35572.019571199999</v>
       </c>
       <c r="F7" s="6">
         <v>36501.760639439999</v>
       </c>
       <c r="G7" s="6">
         <v>36676.271840319998</v>
       </c>
       <c r="H7" s="6">
         <v>37040.269934219999</v>
       </c>
       <c r="I7" s="6">
         <v>36855.057237749999</v>
       </c>
       <c r="J7" s="6">
@@ -1913,52 +1917,55 @@
       </c>
       <c r="FW7" s="6">
         <v>61162.451624529996</v>
       </c>
       <c r="FX7" s="6">
         <v>61516.637426529996</v>
       </c>
       <c r="FY7" s="6">
         <v>62120.365786139999</v>
       </c>
       <c r="FZ7" s="6">
         <v>62704.443696479997</v>
       </c>
       <c r="GA7" s="6">
         <v>63030.74674771</v>
       </c>
       <c r="GB7" s="6">
         <v>63260.420597839999</v>
       </c>
       <c r="GC7" s="6">
         <v>63910.257235229998</v>
       </c>
       <c r="GD7" s="6">
         <v>64528.073990650002</v>
       </c>
+      <c r="GE7" s="6">
+        <v>65272.233560159999</v>
+      </c>
     </row>
-    <row r="8" spans="2:186" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:187" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6">
         <v>7972.0472424099999</v>
       </c>
       <c r="D8" s="6">
         <v>8101.9325650399996</v>
       </c>
       <c r="E8" s="6">
         <v>8143.4248401599998</v>
       </c>
       <c r="F8" s="6">
         <v>8915.8767731999997</v>
       </c>
       <c r="G8" s="6">
         <v>8798.2341576700001</v>
       </c>
       <c r="H8" s="6">
         <v>8832.0311738799992</v>
       </c>
       <c r="I8" s="6">
         <v>8728.4943859199993</v>
       </c>
       <c r="J8" s="6">
@@ -2470,52 +2477,55 @@
       </c>
       <c r="FW8" s="6">
         <v>16559.463207090001</v>
       </c>
       <c r="FX8" s="6">
         <v>16543.629031569999</v>
       </c>
       <c r="FY8" s="6">
         <v>16602.1464433</v>
       </c>
       <c r="FZ8" s="6">
         <v>16776.897316800001</v>
       </c>
       <c r="GA8" s="6">
         <v>16788.518289020001</v>
       </c>
       <c r="GB8" s="6">
         <v>16826.692799109998</v>
       </c>
       <c r="GC8" s="6">
         <v>17124.58806898</v>
       </c>
       <c r="GD8" s="6">
         <v>17203.643093129998</v>
       </c>
+      <c r="GE8" s="6">
+        <v>17264.902762770002</v>
+      </c>
     </row>
-    <row r="9" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="6">
         <v>7573.3851130000003</v>
       </c>
       <c r="D9" s="6">
         <v>7687.5524428500003</v>
       </c>
       <c r="E9" s="6">
         <v>7730.35660388</v>
       </c>
       <c r="F9" s="6">
         <v>8501.3178266399991</v>
       </c>
       <c r="G9" s="6">
         <v>8400.3446111600006</v>
       </c>
       <c r="H9" s="6">
         <v>8436.1463052399995</v>
       </c>
       <c r="I9" s="6">
         <v>8337.29869874</v>
       </c>
       <c r="J9" s="6">
@@ -3027,52 +3037,55 @@
       </c>
       <c r="FW9" s="6">
         <v>15702.16660868</v>
       </c>
       <c r="FX9" s="6">
         <v>15690.17869862</v>
       </c>
       <c r="FY9" s="6">
         <v>15727.27505453</v>
       </c>
       <c r="FZ9" s="6">
         <v>15889.37565797</v>
       </c>
       <c r="GA9" s="6">
         <v>15846.05750941</v>
       </c>
       <c r="GB9" s="6">
         <v>15874.71352938</v>
       </c>
       <c r="GC9" s="6">
         <v>16176.29323146</v>
       </c>
       <c r="GD9" s="6">
         <v>16256.07819407</v>
       </c>
+      <c r="GE9" s="6">
+        <v>16323.39012349</v>
+      </c>
     </row>
-    <row r="10" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="6">
         <v>4636.2383991899997</v>
       </c>
       <c r="D10" s="6">
         <v>4642.3932508799999</v>
       </c>
       <c r="E10" s="6">
         <v>4709.2845071499996</v>
       </c>
       <c r="F10" s="6">
         <v>5380.2392150200003</v>
       </c>
       <c r="G10" s="6">
         <v>5332.9058313100004</v>
       </c>
       <c r="H10" s="6">
         <v>5390.18433611</v>
       </c>
       <c r="I10" s="6">
         <v>5252.1367474299996</v>
       </c>
       <c r="J10" s="6">
@@ -3584,52 +3597,55 @@
       </c>
       <c r="FW10" s="6">
         <v>4189.7779993300001</v>
       </c>
       <c r="FX10" s="6">
         <v>4257.3892450499998</v>
       </c>
       <c r="FY10" s="6">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ10" s="6">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA10" s="6">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB10" s="6">
         <v>4238.09868646</v>
       </c>
       <c r="GC10" s="6">
         <v>4253.3346590700003</v>
       </c>
       <c r="GD10" s="6">
         <v>4195.7827389200002</v>
       </c>
+      <c r="GE10" s="6">
+        <v>4222.8094849600002</v>
+      </c>
     </row>
-    <row r="11" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="6">
         <v>2937.1467138100002</v>
       </c>
       <c r="D11" s="6">
         <v>3045.1591919699999</v>
       </c>
       <c r="E11" s="6">
         <v>3021.0720967299999</v>
       </c>
       <c r="F11" s="6">
         <v>3121.0786116200002</v>
       </c>
       <c r="G11" s="6">
         <v>3067.4387798500002</v>
       </c>
       <c r="H11" s="6">
         <v>3045.9619691299999</v>
       </c>
       <c r="I11" s="6">
         <v>3085.1619513099999</v>
       </c>
       <c r="J11" s="6">
@@ -4141,52 +4157,55 @@
       </c>
       <c r="FW11" s="6">
         <v>11512.38860935</v>
       </c>
       <c r="FX11" s="6">
         <v>11432.78945357</v>
       </c>
       <c r="FY11" s="6">
         <v>11447.294593479999</v>
       </c>
       <c r="FZ11" s="6">
         <v>11572.574307090001</v>
       </c>
       <c r="GA11" s="6">
         <v>11572.37216101</v>
       </c>
       <c r="GB11" s="6">
         <v>11636.61484292</v>
       </c>
       <c r="GC11" s="6">
         <v>11922.95857239</v>
       </c>
       <c r="GD11" s="6">
         <v>12060.295455150001</v>
       </c>
+      <c r="GE11" s="6">
+        <v>12100.58063853</v>
+      </c>
     </row>
-    <row r="12" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>398.66212940999998</v>
       </c>
       <c r="D12" s="6">
         <v>414.38012219000001</v>
       </c>
       <c r="E12" s="6">
         <v>413.06823628000001</v>
       </c>
       <c r="F12" s="6">
         <v>414.55894655999998</v>
       </c>
       <c r="G12" s="6">
         <v>397.88954651</v>
       </c>
       <c r="H12" s="6">
         <v>395.88486863999998</v>
       </c>
       <c r="I12" s="6">
         <v>391.19568717999999</v>
       </c>
       <c r="J12" s="6">
@@ -4698,52 +4717,55 @@
       </c>
       <c r="FW12" s="6">
         <v>857.29659841</v>
       </c>
       <c r="FX12" s="6">
         <v>853.45033294999996</v>
       </c>
       <c r="FY12" s="6">
         <v>874.87138876999995</v>
       </c>
       <c r="FZ12" s="6">
         <v>887.52165882999998</v>
       </c>
       <c r="GA12" s="6">
         <v>942.46077961000003</v>
       </c>
       <c r="GB12" s="6">
         <v>951.97926973000006</v>
       </c>
       <c r="GC12" s="6">
         <v>948.29483751999999</v>
       </c>
       <c r="GD12" s="6">
         <v>947.56489906000002</v>
       </c>
+      <c r="GE12" s="6">
+        <v>941.51263928000003</v>
+      </c>
     </row>
-    <row r="13" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="6">
         <v>365.59732862999999</v>
       </c>
       <c r="D13" s="6">
         <v>382.39301239000002</v>
       </c>
       <c r="E13" s="6">
         <v>382.83009922000002</v>
       </c>
       <c r="F13" s="6">
         <v>381.99246964000002</v>
       </c>
       <c r="G13" s="6">
         <v>361.81713545999997</v>
       </c>
       <c r="H13" s="6">
         <v>359.59397237000002</v>
       </c>
       <c r="I13" s="6">
         <v>354.12924164999998</v>
       </c>
       <c r="J13" s="6">
@@ -5255,52 +5277,55 @@
       </c>
       <c r="FW13" s="6">
         <v>850.23505685999999</v>
       </c>
       <c r="FX13" s="6">
         <v>846.56678195999996</v>
       </c>
       <c r="FY13" s="6">
         <v>868.15404555999999</v>
       </c>
       <c r="FZ13" s="6">
         <v>879.91842221000002</v>
       </c>
       <c r="GA13" s="6">
         <v>934.74718790999998</v>
       </c>
       <c r="GB13" s="6">
         <v>944.32789668999999</v>
       </c>
       <c r="GC13" s="6">
         <v>940.71164686999998</v>
       </c>
       <c r="GD13" s="6">
         <v>940.09669109000004</v>
       </c>
+      <c r="GE13" s="6">
+        <v>933.94435349000003</v>
+      </c>
     </row>
-    <row r="14" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>33.064800779999999</v>
       </c>
       <c r="D14" s="6">
         <v>31.987109799999999</v>
       </c>
       <c r="E14" s="6">
         <v>30.23813706</v>
       </c>
       <c r="F14" s="6">
         <v>32.566476919999999</v>
       </c>
       <c r="G14" s="6">
         <v>36.072411049999999</v>
       </c>
       <c r="H14" s="6">
         <v>36.290896269999998</v>
       </c>
       <c r="I14" s="6">
         <v>37.066445530000003</v>
       </c>
       <c r="J14" s="6">
@@ -5812,52 +5837,55 @@
       </c>
       <c r="FW14" s="6">
         <v>7.0615415500000003</v>
       </c>
       <c r="FX14" s="6">
         <v>6.8835509899999998</v>
       </c>
       <c r="FY14" s="6">
         <v>6.7173432100000001</v>
       </c>
       <c r="FZ14" s="6">
         <v>7.6032366199999997</v>
       </c>
       <c r="GA14" s="6">
         <v>7.7135917000000003</v>
       </c>
       <c r="GB14" s="6">
         <v>7.6513730400000002</v>
       </c>
       <c r="GC14" s="6">
         <v>7.5831906499999997</v>
       </c>
       <c r="GD14" s="6">
         <v>7.4682079699999999</v>
       </c>
+      <c r="GE14" s="6">
+        <v>7.56828579</v>
+      </c>
     </row>
-    <row r="15" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6">
         <v>27253.499344880001</v>
       </c>
       <c r="D15" s="6">
         <v>27294.49864953</v>
       </c>
       <c r="E15" s="6">
         <v>27428.594731040001</v>
       </c>
       <c r="F15" s="6">
         <v>27585.883866240001</v>
       </c>
       <c r="G15" s="6">
         <v>27878.03768265</v>
       </c>
       <c r="H15" s="6">
         <v>28208.238760339998</v>
       </c>
       <c r="I15" s="6">
         <v>28126.56285183</v>
       </c>
       <c r="J15" s="6">
@@ -6369,52 +6397,55 @@
       </c>
       <c r="FW15" s="6">
         <v>44602.988417439999</v>
       </c>
       <c r="FX15" s="6">
         <v>44973.008394960001</v>
       </c>
       <c r="FY15" s="6">
         <v>45518.219342839999</v>
       </c>
       <c r="FZ15" s="6">
         <v>45927.546379680003</v>
       </c>
       <c r="GA15" s="6">
         <v>46242.228458689999</v>
       </c>
       <c r="GB15" s="6">
         <v>46433.727798729997</v>
       </c>
       <c r="GC15" s="6">
         <v>46785.669166250002</v>
       </c>
       <c r="GD15" s="6">
         <v>47324.430897519997</v>
       </c>
+      <c r="GE15" s="6">
+        <v>48007.330797390001</v>
+      </c>
     </row>
-    <row r="16" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="6">
         <v>26518.142654259998</v>
       </c>
       <c r="D16" s="6">
         <v>26559.516941639999</v>
       </c>
       <c r="E16" s="6">
         <v>26693.563224450001</v>
       </c>
       <c r="F16" s="6">
         <v>26849.645149280001</v>
       </c>
       <c r="G16" s="6">
         <v>26987.210243729998</v>
       </c>
       <c r="H16" s="6">
         <v>27307.629149330001</v>
       </c>
       <c r="I16" s="6">
         <v>27221.431388929999</v>
       </c>
       <c r="J16" s="6">
@@ -6926,52 +6957,55 @@
       </c>
       <c r="FW16" s="6">
         <v>43730.842694229999</v>
       </c>
       <c r="FX16" s="6">
         <v>44094.774919169999</v>
       </c>
       <c r="FY16" s="6">
         <v>44640.492544729997</v>
       </c>
       <c r="FZ16" s="6">
         <v>45050.625358309997</v>
       </c>
       <c r="GA16" s="6">
         <v>45366.001510410002</v>
       </c>
       <c r="GB16" s="6">
         <v>45613.214256140003</v>
       </c>
       <c r="GC16" s="6">
         <v>45957.431142349997</v>
       </c>
       <c r="GD16" s="6">
         <v>46502.808984219999</v>
       </c>
+      <c r="GE16" s="6">
+        <v>47162.059793640001</v>
+      </c>
     </row>
-    <row r="17" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>444.83753231999998</v>
       </c>
       <c r="D17" s="6">
         <v>441.41575326999998</v>
       </c>
       <c r="E17" s="6">
         <v>439.74728499000003</v>
       </c>
       <c r="F17" s="6">
         <v>447.26485904999998</v>
       </c>
       <c r="G17" s="6">
         <v>455.82093445999999</v>
       </c>
       <c r="H17" s="6">
         <v>463.69110604999997</v>
       </c>
       <c r="I17" s="6">
         <v>463.95675507999999</v>
       </c>
       <c r="J17" s="6">
@@ -7483,52 +7517,55 @@
       </c>
       <c r="FW17" s="6">
         <v>523.40252584999996</v>
       </c>
       <c r="FX17" s="6">
         <v>523.63768406999998</v>
       </c>
       <c r="FY17" s="6">
         <v>522.47822971000005</v>
       </c>
       <c r="FZ17" s="6">
         <v>522.55185747999997</v>
       </c>
       <c r="GA17" s="6">
         <v>514.46286670999996</v>
       </c>
       <c r="GB17" s="6">
         <v>520.00633983</v>
       </c>
       <c r="GC17" s="6">
         <v>526.58031570000003</v>
       </c>
       <c r="GD17" s="6">
         <v>526.19948319000002</v>
       </c>
+      <c r="GE17" s="6">
+        <v>548.10156935999998</v>
+      </c>
     </row>
-    <row r="18" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>241.64616391000001</v>
       </c>
       <c r="D18" s="6">
         <v>243.06281738000001</v>
       </c>
       <c r="E18" s="6">
         <v>244.68564445999999</v>
       </c>
       <c r="F18" s="6">
         <v>237.35999215000001</v>
       </c>
       <c r="G18" s="6">
         <v>385.23017513000002</v>
       </c>
       <c r="H18" s="6">
         <v>386.35093068999998</v>
       </c>
       <c r="I18" s="6">
         <v>389.47874052999998</v>
       </c>
       <c r="J18" s="6">
@@ -8040,52 +8077,55 @@
       </c>
       <c r="FW18" s="6">
         <v>224.52615889</v>
       </c>
       <c r="FX18" s="6">
         <v>230.04905647000001</v>
       </c>
       <c r="FY18" s="6">
         <v>229.70018711</v>
       </c>
       <c r="FZ18" s="6">
         <v>228.85659211999999</v>
       </c>
       <c r="GA18" s="6">
         <v>235.84867392999999</v>
       </c>
       <c r="GB18" s="6">
         <v>174.84694311000001</v>
       </c>
       <c r="GC18" s="6">
         <v>175.56734403999999</v>
       </c>
       <c r="GD18" s="6">
         <v>173.79811416999999</v>
       </c>
+      <c r="GE18" s="6">
+        <v>174.85236684</v>
+      </c>
     </row>
-    <row r="19" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>48.872994390000002</v>
       </c>
       <c r="D19" s="6">
         <v>50.503137240000001</v>
       </c>
       <c r="E19" s="6">
         <v>50.598577140000003</v>
       </c>
       <c r="F19" s="6">
         <v>51.613865760000003</v>
       </c>
       <c r="G19" s="6">
         <v>49.776329330000003</v>
       </c>
       <c r="H19" s="6">
         <v>50.567574270000001</v>
       </c>
       <c r="I19" s="6">
         <v>51.695967289999999</v>
       </c>
       <c r="J19" s="6">
@@ -8597,52 +8637,55 @@
       </c>
       <c r="FW19" s="6">
         <v>124.21703847000001</v>
       </c>
       <c r="FX19" s="6">
         <v>124.54673525</v>
       </c>
       <c r="FY19" s="6">
         <v>125.54838128999999</v>
       </c>
       <c r="FZ19" s="6">
         <v>125.51257176999999</v>
       </c>
       <c r="GA19" s="6">
         <v>125.91540764</v>
       </c>
       <c r="GB19" s="6">
         <v>125.66025965</v>
       </c>
       <c r="GC19" s="6">
         <v>126.09036415999999</v>
       </c>
       <c r="GD19" s="6">
         <v>121.62431594</v>
       </c>
+      <c r="GE19" s="6">
+        <v>122.31706755</v>
+      </c>
     </row>
-    <row r="20" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="6">
         <v>5041.8604041999997</v>
       </c>
       <c r="D20" s="6">
         <v>4818.7377868399999</v>
       </c>
       <c r="E20" s="6">
         <v>4840.2575169700003</v>
       </c>
       <c r="F20" s="6">
         <v>4669.35531438</v>
       </c>
       <c r="G20" s="6">
         <v>4601.1706271599996</v>
       </c>
       <c r="H20" s="6">
         <v>4840.5075708599998</v>
       </c>
       <c r="I20" s="6">
         <v>4819.0498183199998</v>
       </c>
       <c r="J20" s="6">
@@ -9154,52 +9197,55 @@
       </c>
       <c r="FW20" s="6">
         <v>83.156166440000007</v>
       </c>
       <c r="FX20" s="6">
         <v>81.485139239999995</v>
       </c>
       <c r="FY20" s="6">
         <v>81.668474680000003</v>
       </c>
       <c r="FZ20" s="6">
         <v>81.087869150000003</v>
       </c>
       <c r="GA20" s="6">
         <v>78.770249840000005</v>
       </c>
       <c r="GB20" s="6">
         <v>77.899127480000004</v>
       </c>
       <c r="GC20" s="6">
         <v>78.169388479999995</v>
       </c>
       <c r="GD20" s="6">
         <v>76.992940849999997</v>
       </c>
+      <c r="GE20" s="6">
+        <v>76.039620319999997</v>
+      </c>
     </row>
-    <row r="21" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6">
         <v>56.322782220000001</v>
       </c>
       <c r="D21" s="6">
         <v>53.437898840000003</v>
       </c>
       <c r="E21" s="6">
         <v>52.792255920000002</v>
       </c>
       <c r="F21" s="6">
         <v>56.64374497</v>
       </c>
       <c r="G21" s="6">
         <v>52.290920200000002</v>
       </c>
       <c r="H21" s="6">
         <v>55.413982189999999</v>
       </c>
       <c r="I21" s="6">
         <v>56.358451870000003</v>
       </c>
       <c r="J21" s="6">
@@ -9711,52 +9757,55 @@
       </c>
       <c r="FW21" s="6">
         <v>0.21608204</v>
       </c>
       <c r="FX21" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY21" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ21" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA21" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB21" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC21" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD21" s="6">
         <v>0.15417740999999999</v>
       </c>
+      <c r="GE21" s="6">
+        <v>0.15336142</v>
+      </c>
     </row>
-    <row r="22" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="6">
         <v>6.8524818099999996</v>
       </c>
       <c r="D22" s="6">
         <v>6.2786456499999996</v>
       </c>
       <c r="E22" s="6">
         <v>5.2209495600000002</v>
       </c>
       <c r="F22" s="6">
         <v>10.451733770000001</v>
       </c>
       <c r="G22" s="6">
         <v>6.3114577299999999</v>
       </c>
       <c r="H22" s="6">
         <v>6.58559465</v>
       </c>
       <c r="I22" s="6">
         <v>7.9414844599999999</v>
       </c>
       <c r="J22" s="6">
@@ -10268,52 +10317,55 @@
       </c>
       <c r="FW22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD22" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GE22" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="6">
         <v>4.9500529899999997</v>
       </c>
       <c r="D23" s="6">
         <v>4.79471852</v>
       </c>
       <c r="E23" s="6">
         <v>4.78022203</v>
       </c>
       <c r="F23" s="6">
         <v>4.6622383200000002</v>
       </c>
       <c r="G23" s="6">
         <v>4.08754756</v>
       </c>
       <c r="H23" s="6">
         <v>4.2988535600000004</v>
       </c>
       <c r="I23" s="6">
         <v>4.2358616099999997</v>
       </c>
       <c r="J23" s="6">
@@ -10825,52 +10877,55 @@
       </c>
       <c r="FW23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD23" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GE23" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="6">
         <v>1.9024288199999999</v>
       </c>
       <c r="D24" s="6">
         <v>1.4839271300000001</v>
       </c>
       <c r="E24" s="6">
         <v>0.44072752999999998</v>
       </c>
       <c r="F24" s="6">
         <v>5.7894954500000004</v>
       </c>
       <c r="G24" s="6">
         <v>2.2239101699999999</v>
       </c>
       <c r="H24" s="6">
         <v>2.28674109</v>
       </c>
       <c r="I24" s="6">
         <v>3.7056228500000001</v>
       </c>
       <c r="J24" s="6">
@@ -11382,52 +11437,55 @@
       </c>
       <c r="FW24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD24" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GE24" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D25" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E25" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F25" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G25" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H25" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I25" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J25" s="6">
@@ -11939,52 +11997,55 @@
       </c>
       <c r="FW25" s="6">
         <v>0.21608204</v>
       </c>
       <c r="FX25" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY25" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ25" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA25" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB25" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC25" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD25" s="6">
         <v>0.15417740999999999</v>
       </c>
+      <c r="GE25" s="6">
+        <v>0.15336142</v>
+      </c>
     </row>
-    <row r="26" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D26" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E26" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F26" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G26" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H26" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I26" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J26" s="6">
@@ -12496,52 +12557,55 @@
       </c>
       <c r="FW26" s="6">
         <v>0.21608204</v>
       </c>
       <c r="FX26" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY26" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ26" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA26" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB26" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC26" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD26" s="6">
         <v>0.15417740999999999</v>
       </c>
+      <c r="GE26" s="6">
+        <v>0.15336142</v>
+      </c>
     </row>
-    <row r="27" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J27" s="6" t="s">
@@ -13053,52 +13117,55 @@
       </c>
       <c r="FW27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD27" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GE27" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="6">
         <v>4985.53762198</v>
       </c>
       <c r="D28" s="6">
         <v>4765.2998879999996</v>
       </c>
       <c r="E28" s="6">
         <v>4787.4652610499998</v>
       </c>
       <c r="F28" s="6">
         <v>4612.7115694100003</v>
       </c>
       <c r="G28" s="6">
         <v>4548.8797069599996</v>
       </c>
       <c r="H28" s="6">
         <v>4785.0935886699999</v>
       </c>
       <c r="I28" s="6">
         <v>4762.6913664499998</v>
       </c>
       <c r="J28" s="6">
@@ -13610,52 +13677,55 @@
       </c>
       <c r="FW28" s="6">
         <v>82.940084400000003</v>
       </c>
       <c r="FX28" s="6">
         <v>81.290521279999993</v>
       </c>
       <c r="FY28" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ28" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA28" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB28" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC28" s="6">
         <v>77.991577890000002</v>
       </c>
       <c r="GD28" s="6">
         <v>76.838763439999994</v>
       </c>
+      <c r="GE28" s="6">
+        <v>75.886258900000001</v>
+      </c>
     </row>
-    <row r="29" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="6">
         <v>4982.2212067099999</v>
       </c>
       <c r="D29" s="6">
         <v>4761.6066714099998</v>
       </c>
       <c r="E29" s="6">
         <v>4783.7822952099996</v>
       </c>
       <c r="F29" s="6">
         <v>4609.14299312</v>
       </c>
       <c r="G29" s="6">
         <v>4545.5189440200002</v>
       </c>
       <c r="H29" s="6">
         <v>4781.9743039200002</v>
       </c>
       <c r="I29" s="6">
         <v>4759.3034605599996</v>
       </c>
       <c r="J29" s="6">
@@ -14167,52 +14237,55 @@
       </c>
       <c r="FW29" s="6">
         <v>82.940084400000003</v>
       </c>
       <c r="FX29" s="6">
         <v>81.290521279999993</v>
       </c>
       <c r="FY29" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ29" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA29" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB29" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC29" s="6">
         <v>77.991577890000002</v>
       </c>
       <c r="GD29" s="6">
         <v>76.838763439999994</v>
       </c>
+      <c r="GE29" s="6">
+        <v>75.886258900000001</v>
+      </c>
     </row>
-    <row r="30" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J30" s="6" t="s">
@@ -14724,52 +14797,55 @@
       </c>
       <c r="FW30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD30" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GE30" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="31" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="6">
         <v>3.3164152699999998</v>
       </c>
       <c r="D31" s="6">
         <v>3.5753048299999999</v>
       </c>
       <c r="E31" s="6">
         <v>3.5643049900000001</v>
       </c>
       <c r="F31" s="6">
         <v>3.4572082399999999</v>
       </c>
       <c r="G31" s="6">
         <v>3.2527298600000001</v>
       </c>
       <c r="H31" s="6">
         <v>3.0072667599999998</v>
       </c>
       <c r="I31" s="6">
         <v>3.2848187800000002</v>
       </c>
       <c r="J31" s="6">
@@ -15281,52 +15357,55 @@
       </c>
       <c r="FW31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD31" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GE31" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="6">
         <v>0.11791176</v>
       </c>
       <c r="E32" s="6">
         <v>0.11866085</v>
       </c>
       <c r="F32" s="6">
         <v>0.11136805</v>
       </c>
       <c r="G32" s="6">
         <v>0.10803308</v>
       </c>
       <c r="H32" s="6">
         <v>0.11201799</v>
       </c>
       <c r="I32" s="6">
         <v>0.10308711</v>
       </c>
       <c r="J32" s="6">
@@ -15838,52 +15917,55 @@
       </c>
       <c r="FW32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FX32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD32" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GE32" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="11">
         <v>40267.406991490003</v>
       </c>
       <c r="D33" s="11">
         <v>40215.169001410002</v>
       </c>
       <c r="E33" s="11">
         <v>40412.277088169998</v>
       </c>
       <c r="F33" s="11">
         <v>41171.115953820001</v>
       </c>
       <c r="G33" s="11">
         <v>41277.442467480003</v>
       </c>
       <c r="H33" s="11">
         <v>41880.777505079997</v>
       </c>
       <c r="I33" s="11">
         <v>41674.107056070003</v>
       </c>
       <c r="J33" s="11">
@@ -16395,82 +16477,85 @@
       </c>
       <c r="FW33" s="11">
         <v>61245.607790970003</v>
       </c>
       <c r="FX33" s="11">
         <v>61598.122565769998</v>
       </c>
       <c r="FY33" s="11">
         <v>62202.034260820001</v>
       </c>
       <c r="FZ33" s="11">
         <v>62785.531565630001</v>
       </c>
       <c r="GA33" s="11">
         <v>63109.516997550003</v>
       </c>
       <c r="GB33" s="11">
         <v>63338.319725319998</v>
       </c>
       <c r="GC33" s="11">
         <v>63988.426623710002</v>
       </c>
       <c r="GD33" s="11">
         <v>64605.066931499998</v>
       </c>
+      <c r="GE33" s="11">
+        <v>65348.273180479999</v>
+      </c>
     </row>
-    <row r="34" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="9"/>
     </row>
-    <row r="36" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="9"/>
     </row>
-    <row r="39" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="9"/>
     </row>
-    <row r="40" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="9"/>
     </row>
-    <row r="41" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="9"/>
     </row>
-    <row r="42" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="9"/>
     </row>
-    <row r="43" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="9"/>
     </row>
-    <row r="44" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="9"/>
     </row>
-    <row r="46" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="9"/>
     </row>
-    <row r="47" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="9"/>
     </row>
-    <row r="48" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="9"/>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="9"/>
     </row>
     <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="9"/>
     </row>
     <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="9"/>
     </row>
     <row r="52" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="9"/>
     </row>
     <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="9"/>
     </row>
     <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="9"/>
     </row>
     <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="9"/>
     </row>
     <row r="61" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="9"/>