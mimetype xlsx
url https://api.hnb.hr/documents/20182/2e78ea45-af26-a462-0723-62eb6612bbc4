--- v6 (2026-06-02)
+++ v7 (2026-07-13)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice HRV serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F687C42C-F3B6-4496-B16D-D58CE4F4D87B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{575B4DB5-2F0B-4CB9-B974-0FAE8B971C00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{44A165B7-43F0-4C74-ABBF-0A16A52A4C3A}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="20">
   <si>
     <t xml:space="preserve">Tablica D3: Potraživanja drugih monetarnih financijskih institucija od opće države i ostalih rezidentnih sektora </t>
   </si>
   <si>
     <t>na kraju razdoblja, u milijunima eura</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
@@ -770,84 +770,85 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C3A363-DBCE-4587-9F72-B5851C19B168}">
-  <dimension ref="B2:GE65"/>
+  <dimension ref="B2:GF65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:187" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:188" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
     </row>
-    <row r="5" spans="2:187" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:188" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="ER5" s="15"/>
       <c r="GA5" s="17"/>
       <c r="GB5" s="17"/>
       <c r="GC5" s="17"/>
       <c r="GD5" s="17"/>
       <c r="GE5" s="17"/>
+      <c r="GF5" s="17"/>
     </row>
-    <row r="6" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1360,52 +1361,55 @@
       </c>
       <c r="FX6" s="4">
         <v>45930</v>
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
       <c r="GC6" s="4">
         <v>46081</v>
       </c>
       <c r="GD6" s="4">
         <v>46112</v>
       </c>
       <c r="GE6" s="4">
         <v>46142</v>
       </c>
+      <c r="GF6" s="4">
+        <v>46173</v>
+      </c>
     </row>
-    <row r="7" spans="2:187" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:188" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="6">
         <v>35225.546587290002</v>
       </c>
       <c r="D7" s="6">
         <v>35396.431214570002</v>
       </c>
       <c r="E7" s="6">
         <v>35572.019571199999</v>
       </c>
       <c r="F7" s="6">
         <v>36501.760639439999</v>
       </c>
       <c r="G7" s="6">
         <v>36676.271840319998</v>
       </c>
       <c r="H7" s="6">
         <v>37040.269934219999</v>
       </c>
       <c r="I7" s="6">
         <v>36855.057237749999</v>
       </c>
       <c r="J7" s="6">
@@ -1920,52 +1924,55 @@
       </c>
       <c r="FX7" s="6">
         <v>61516.637426529996</v>
       </c>
       <c r="FY7" s="6">
         <v>62120.365786139999</v>
       </c>
       <c r="FZ7" s="6">
         <v>62704.443696479997</v>
       </c>
       <c r="GA7" s="6">
         <v>63030.74674771</v>
       </c>
       <c r="GB7" s="6">
         <v>63260.420597839999</v>
       </c>
       <c r="GC7" s="6">
         <v>63910.257235229998</v>
       </c>
       <c r="GD7" s="6">
         <v>64528.073990650002</v>
       </c>
       <c r="GE7" s="6">
         <v>65272.233560159999</v>
       </c>
+      <c r="GF7" s="6">
+        <v>66067.94331006</v>
+      </c>
     </row>
-    <row r="8" spans="2:187" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:188" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6">
         <v>7972.0472424099999</v>
       </c>
       <c r="D8" s="6">
         <v>8101.9325650399996</v>
       </c>
       <c r="E8" s="6">
         <v>8143.4248401599998</v>
       </c>
       <c r="F8" s="6">
         <v>8915.8767731999997</v>
       </c>
       <c r="G8" s="6">
         <v>8798.2341576700001</v>
       </c>
       <c r="H8" s="6">
         <v>8832.0311738799992</v>
       </c>
       <c r="I8" s="6">
         <v>8728.4943859199993</v>
       </c>
       <c r="J8" s="6">
@@ -2480,52 +2487,55 @@
       </c>
       <c r="FX8" s="6">
         <v>16543.629031569999</v>
       </c>
       <c r="FY8" s="6">
         <v>16602.1464433</v>
       </c>
       <c r="FZ8" s="6">
         <v>16776.897316800001</v>
       </c>
       <c r="GA8" s="6">
         <v>16788.518289020001</v>
       </c>
       <c r="GB8" s="6">
         <v>16826.692799109998</v>
       </c>
       <c r="GC8" s="6">
         <v>17124.58806898</v>
       </c>
       <c r="GD8" s="6">
         <v>17203.643093129998</v>
       </c>
       <c r="GE8" s="6">
         <v>17264.902762770002</v>
       </c>
+      <c r="GF8" s="6">
+        <v>17286.751335410001</v>
+      </c>
     </row>
-    <row r="9" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="6">
         <v>7573.3851130000003</v>
       </c>
       <c r="D9" s="6">
         <v>7687.5524428500003</v>
       </c>
       <c r="E9" s="6">
         <v>7730.35660388</v>
       </c>
       <c r="F9" s="6">
         <v>8501.3178266399991</v>
       </c>
       <c r="G9" s="6">
         <v>8400.3446111600006</v>
       </c>
       <c r="H9" s="6">
         <v>8436.1463052399995</v>
       </c>
       <c r="I9" s="6">
         <v>8337.29869874</v>
       </c>
       <c r="J9" s="6">
@@ -3040,52 +3050,55 @@
       </c>
       <c r="FX9" s="6">
         <v>15690.17869862</v>
       </c>
       <c r="FY9" s="6">
         <v>15727.27505453</v>
       </c>
       <c r="FZ9" s="6">
         <v>15889.37565797</v>
       </c>
       <c r="GA9" s="6">
         <v>15846.05750941</v>
       </c>
       <c r="GB9" s="6">
         <v>15874.71352938</v>
       </c>
       <c r="GC9" s="6">
         <v>16176.29323146</v>
       </c>
       <c r="GD9" s="6">
         <v>16256.07819407</v>
       </c>
       <c r="GE9" s="6">
         <v>16323.39012349</v>
       </c>
+      <c r="GF9" s="6">
+        <v>16321.15124365</v>
+      </c>
     </row>
-    <row r="10" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="6">
         <v>4636.2383991899997</v>
       </c>
       <c r="D10" s="6">
         <v>4642.3932508799999</v>
       </c>
       <c r="E10" s="6">
         <v>4709.2845071499996</v>
       </c>
       <c r="F10" s="6">
         <v>5380.2392150200003</v>
       </c>
       <c r="G10" s="6">
         <v>5332.9058313100004</v>
       </c>
       <c r="H10" s="6">
         <v>5390.18433611</v>
       </c>
       <c r="I10" s="6">
         <v>5252.1367474299996</v>
       </c>
       <c r="J10" s="6">
@@ -3600,52 +3613,55 @@
       </c>
       <c r="FX10" s="6">
         <v>4257.3892450499998</v>
       </c>
       <c r="FY10" s="6">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ10" s="6">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA10" s="6">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB10" s="6">
         <v>4238.09868646</v>
       </c>
       <c r="GC10" s="6">
         <v>4253.3346590700003</v>
       </c>
       <c r="GD10" s="6">
         <v>4195.7827389200002</v>
       </c>
       <c r="GE10" s="6">
         <v>4222.8094849600002</v>
       </c>
+      <c r="GF10" s="6">
+        <v>4212.0831213399997</v>
+      </c>
     </row>
-    <row r="11" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="6">
         <v>2937.1467138100002</v>
       </c>
       <c r="D11" s="6">
         <v>3045.1591919699999</v>
       </c>
       <c r="E11" s="6">
         <v>3021.0720967299999</v>
       </c>
       <c r="F11" s="6">
         <v>3121.0786116200002</v>
       </c>
       <c r="G11" s="6">
         <v>3067.4387798500002</v>
       </c>
       <c r="H11" s="6">
         <v>3045.9619691299999</v>
       </c>
       <c r="I11" s="6">
         <v>3085.1619513099999</v>
       </c>
       <c r="J11" s="6">
@@ -4160,52 +4176,55 @@
       </c>
       <c r="FX11" s="6">
         <v>11432.78945357</v>
       </c>
       <c r="FY11" s="6">
         <v>11447.294593479999</v>
       </c>
       <c r="FZ11" s="6">
         <v>11572.574307090001</v>
       </c>
       <c r="GA11" s="6">
         <v>11572.37216101</v>
       </c>
       <c r="GB11" s="6">
         <v>11636.61484292</v>
       </c>
       <c r="GC11" s="6">
         <v>11922.95857239</v>
       </c>
       <c r="GD11" s="6">
         <v>12060.295455150001</v>
       </c>
       <c r="GE11" s="6">
         <v>12100.58063853</v>
       </c>
+      <c r="GF11" s="6">
+        <v>12109.06812231</v>
+      </c>
     </row>
-    <row r="12" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>398.66212940999998</v>
       </c>
       <c r="D12" s="6">
         <v>414.38012219000001</v>
       </c>
       <c r="E12" s="6">
         <v>413.06823628000001</v>
       </c>
       <c r="F12" s="6">
         <v>414.55894655999998</v>
       </c>
       <c r="G12" s="6">
         <v>397.88954651</v>
       </c>
       <c r="H12" s="6">
         <v>395.88486863999998</v>
       </c>
       <c r="I12" s="6">
         <v>391.19568717999999</v>
       </c>
       <c r="J12" s="6">
@@ -4720,52 +4739,55 @@
       </c>
       <c r="FX12" s="6">
         <v>853.45033294999996</v>
       </c>
       <c r="FY12" s="6">
         <v>874.87138876999995</v>
       </c>
       <c r="FZ12" s="6">
         <v>887.52165882999998</v>
       </c>
       <c r="GA12" s="6">
         <v>942.46077961000003</v>
       </c>
       <c r="GB12" s="6">
         <v>951.97926973000006</v>
       </c>
       <c r="GC12" s="6">
         <v>948.29483751999999</v>
       </c>
       <c r="GD12" s="6">
         <v>947.56489906000002</v>
       </c>
       <c r="GE12" s="6">
         <v>941.51263928000003</v>
       </c>
+      <c r="GF12" s="6">
+        <v>965.60009176000005</v>
+      </c>
     </row>
-    <row r="13" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="6">
         <v>365.59732862999999</v>
       </c>
       <c r="D13" s="6">
         <v>382.39301239000002</v>
       </c>
       <c r="E13" s="6">
         <v>382.83009922000002</v>
       </c>
       <c r="F13" s="6">
         <v>381.99246964000002</v>
       </c>
       <c r="G13" s="6">
         <v>361.81713545999997</v>
       </c>
       <c r="H13" s="6">
         <v>359.59397237000002</v>
       </c>
       <c r="I13" s="6">
         <v>354.12924164999998</v>
       </c>
       <c r="J13" s="6">
@@ -5280,52 +5302,55 @@
       </c>
       <c r="FX13" s="6">
         <v>846.56678195999996</v>
       </c>
       <c r="FY13" s="6">
         <v>868.15404555999999</v>
       </c>
       <c r="FZ13" s="6">
         <v>879.91842221000002</v>
       </c>
       <c r="GA13" s="6">
         <v>934.74718790999998</v>
       </c>
       <c r="GB13" s="6">
         <v>944.32789668999999</v>
       </c>
       <c r="GC13" s="6">
         <v>940.71164686999998</v>
       </c>
       <c r="GD13" s="6">
         <v>940.09669109000004</v>
       </c>
       <c r="GE13" s="6">
         <v>933.94435349000003</v>
       </c>
+      <c r="GF13" s="6">
+        <v>958.18115495999996</v>
+      </c>
     </row>
-    <row r="14" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>33.064800779999999</v>
       </c>
       <c r="D14" s="6">
         <v>31.987109799999999</v>
       </c>
       <c r="E14" s="6">
         <v>30.23813706</v>
       </c>
       <c r="F14" s="6">
         <v>32.566476919999999</v>
       </c>
       <c r="G14" s="6">
         <v>36.072411049999999</v>
       </c>
       <c r="H14" s="6">
         <v>36.290896269999998</v>
       </c>
       <c r="I14" s="6">
         <v>37.066445530000003</v>
       </c>
       <c r="J14" s="6">
@@ -5840,52 +5865,55 @@
       </c>
       <c r="FX14" s="6">
         <v>6.8835509899999998</v>
       </c>
       <c r="FY14" s="6">
         <v>6.7173432100000001</v>
       </c>
       <c r="FZ14" s="6">
         <v>7.6032366199999997</v>
       </c>
       <c r="GA14" s="6">
         <v>7.7135917000000003</v>
       </c>
       <c r="GB14" s="6">
         <v>7.6513730400000002</v>
       </c>
       <c r="GC14" s="6">
         <v>7.5831906499999997</v>
       </c>
       <c r="GD14" s="6">
         <v>7.4682079699999999</v>
       </c>
       <c r="GE14" s="6">
         <v>7.56828579</v>
       </c>
+      <c r="GF14" s="6">
+        <v>7.4189368</v>
+      </c>
     </row>
-    <row r="15" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6">
         <v>27253.499344880001</v>
       </c>
       <c r="D15" s="6">
         <v>27294.49864953</v>
       </c>
       <c r="E15" s="6">
         <v>27428.594731040001</v>
       </c>
       <c r="F15" s="6">
         <v>27585.883866240001</v>
       </c>
       <c r="G15" s="6">
         <v>27878.03768265</v>
       </c>
       <c r="H15" s="6">
         <v>28208.238760339998</v>
       </c>
       <c r="I15" s="6">
         <v>28126.56285183</v>
       </c>
       <c r="J15" s="6">
@@ -6400,52 +6428,55 @@
       </c>
       <c r="FX15" s="6">
         <v>44973.008394960001</v>
       </c>
       <c r="FY15" s="6">
         <v>45518.219342839999</v>
       </c>
       <c r="FZ15" s="6">
         <v>45927.546379680003</v>
       </c>
       <c r="GA15" s="6">
         <v>46242.228458689999</v>
       </c>
       <c r="GB15" s="6">
         <v>46433.727798729997</v>
       </c>
       <c r="GC15" s="6">
         <v>46785.669166250002</v>
       </c>
       <c r="GD15" s="6">
         <v>47324.430897519997</v>
       </c>
       <c r="GE15" s="6">
         <v>48007.330797390001</v>
       </c>
+      <c r="GF15" s="6">
+        <v>48781.191974649999</v>
+      </c>
     </row>
-    <row r="16" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="6">
         <v>26518.142654259998</v>
       </c>
       <c r="D16" s="6">
         <v>26559.516941639999</v>
       </c>
       <c r="E16" s="6">
         <v>26693.563224450001</v>
       </c>
       <c r="F16" s="6">
         <v>26849.645149280001</v>
       </c>
       <c r="G16" s="6">
         <v>26987.210243729998</v>
       </c>
       <c r="H16" s="6">
         <v>27307.629149330001</v>
       </c>
       <c r="I16" s="6">
         <v>27221.431388929999</v>
       </c>
       <c r="J16" s="6">
@@ -6960,52 +6991,55 @@
       </c>
       <c r="FX16" s="6">
         <v>44094.774919169999</v>
       </c>
       <c r="FY16" s="6">
         <v>44640.492544729997</v>
       </c>
       <c r="FZ16" s="6">
         <v>45050.625358309997</v>
       </c>
       <c r="GA16" s="6">
         <v>45366.001510410002</v>
       </c>
       <c r="GB16" s="6">
         <v>45613.214256140003</v>
       </c>
       <c r="GC16" s="6">
         <v>45957.431142349997</v>
       </c>
       <c r="GD16" s="6">
         <v>46502.808984219999</v>
       </c>
       <c r="GE16" s="6">
         <v>47162.059793640001</v>
       </c>
+      <c r="GF16" s="6">
+        <v>47914.485855289997</v>
+      </c>
     </row>
-    <row r="17" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>444.83753231999998</v>
       </c>
       <c r="D17" s="6">
         <v>441.41575326999998</v>
       </c>
       <c r="E17" s="6">
         <v>439.74728499000003</v>
       </c>
       <c r="F17" s="6">
         <v>447.26485904999998</v>
       </c>
       <c r="G17" s="6">
         <v>455.82093445999999</v>
       </c>
       <c r="H17" s="6">
         <v>463.69110604999997</v>
       </c>
       <c r="I17" s="6">
         <v>463.95675507999999</v>
       </c>
       <c r="J17" s="6">
@@ -7520,52 +7554,55 @@
       </c>
       <c r="FX17" s="6">
         <v>523.63768406999998</v>
       </c>
       <c r="FY17" s="6">
         <v>522.47822971000005</v>
       </c>
       <c r="FZ17" s="6">
         <v>522.55185747999997</v>
       </c>
       <c r="GA17" s="6">
         <v>514.46286670999996</v>
       </c>
       <c r="GB17" s="6">
         <v>520.00633983</v>
       </c>
       <c r="GC17" s="6">
         <v>526.58031570000003</v>
       </c>
       <c r="GD17" s="6">
         <v>526.19948319000002</v>
       </c>
       <c r="GE17" s="6">
         <v>548.10156935999998</v>
       </c>
+      <c r="GF17" s="6">
+        <v>572.21487850000005</v>
+      </c>
     </row>
-    <row r="18" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>241.64616391000001</v>
       </c>
       <c r="D18" s="6">
         <v>243.06281738000001</v>
       </c>
       <c r="E18" s="6">
         <v>244.68564445999999</v>
       </c>
       <c r="F18" s="6">
         <v>237.35999215000001</v>
       </c>
       <c r="G18" s="6">
         <v>385.23017513000002</v>
       </c>
       <c r="H18" s="6">
         <v>386.35093068999998</v>
       </c>
       <c r="I18" s="6">
         <v>389.47874052999998</v>
       </c>
       <c r="J18" s="6">
@@ -8080,52 +8117,55 @@
       </c>
       <c r="FX18" s="6">
         <v>230.04905647000001</v>
       </c>
       <c r="FY18" s="6">
         <v>229.70018711</v>
       </c>
       <c r="FZ18" s="6">
         <v>228.85659211999999</v>
       </c>
       <c r="GA18" s="6">
         <v>235.84867392999999</v>
       </c>
       <c r="GB18" s="6">
         <v>174.84694311000001</v>
       </c>
       <c r="GC18" s="6">
         <v>175.56734403999999</v>
       </c>
       <c r="GD18" s="6">
         <v>173.79811416999999</v>
       </c>
       <c r="GE18" s="6">
         <v>174.85236684</v>
       </c>
+      <c r="GF18" s="6">
+        <v>175.59756243000001</v>
+      </c>
     </row>
-    <row r="19" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>48.872994390000002</v>
       </c>
       <c r="D19" s="6">
         <v>50.503137240000001</v>
       </c>
       <c r="E19" s="6">
         <v>50.598577140000003</v>
       </c>
       <c r="F19" s="6">
         <v>51.613865760000003</v>
       </c>
       <c r="G19" s="6">
         <v>49.776329330000003</v>
       </c>
       <c r="H19" s="6">
         <v>50.567574270000001</v>
       </c>
       <c r="I19" s="6">
         <v>51.695967289999999</v>
       </c>
       <c r="J19" s="6">
@@ -8640,52 +8680,55 @@
       </c>
       <c r="FX19" s="6">
         <v>124.54673525</v>
       </c>
       <c r="FY19" s="6">
         <v>125.54838128999999</v>
       </c>
       <c r="FZ19" s="6">
         <v>125.51257176999999</v>
       </c>
       <c r="GA19" s="6">
         <v>125.91540764</v>
       </c>
       <c r="GB19" s="6">
         <v>125.66025965</v>
       </c>
       <c r="GC19" s="6">
         <v>126.09036415999999</v>
       </c>
       <c r="GD19" s="6">
         <v>121.62431594</v>
       </c>
       <c r="GE19" s="6">
         <v>122.31706755</v>
       </c>
+      <c r="GF19" s="6">
+        <v>118.89367842999999</v>
+      </c>
     </row>
-    <row r="20" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="6">
         <v>5041.8604041999997</v>
       </c>
       <c r="D20" s="6">
         <v>4818.7377868399999</v>
       </c>
       <c r="E20" s="6">
         <v>4840.2575169700003</v>
       </c>
       <c r="F20" s="6">
         <v>4669.35531438</v>
       </c>
       <c r="G20" s="6">
         <v>4601.1706271599996</v>
       </c>
       <c r="H20" s="6">
         <v>4840.5075708599998</v>
       </c>
       <c r="I20" s="6">
         <v>4819.0498183199998</v>
       </c>
       <c r="J20" s="6">
@@ -9200,52 +9243,55 @@
       </c>
       <c r="FX20" s="6">
         <v>81.485139239999995</v>
       </c>
       <c r="FY20" s="6">
         <v>81.668474680000003</v>
       </c>
       <c r="FZ20" s="6">
         <v>81.087869150000003</v>
       </c>
       <c r="GA20" s="6">
         <v>78.770249840000005</v>
       </c>
       <c r="GB20" s="6">
         <v>77.899127480000004</v>
       </c>
       <c r="GC20" s="6">
         <v>78.169388479999995</v>
       </c>
       <c r="GD20" s="6">
         <v>76.992940849999997</v>
       </c>
       <c r="GE20" s="6">
         <v>76.039620319999997</v>
       </c>
+      <c r="GF20" s="6">
+        <v>77.226540080000007</v>
+      </c>
     </row>
-    <row r="21" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6">
         <v>56.322782220000001</v>
       </c>
       <c r="D21" s="6">
         <v>53.437898840000003</v>
       </c>
       <c r="E21" s="6">
         <v>52.792255920000002</v>
       </c>
       <c r="F21" s="6">
         <v>56.64374497</v>
       </c>
       <c r="G21" s="6">
         <v>52.290920200000002</v>
       </c>
       <c r="H21" s="6">
         <v>55.413982189999999</v>
       </c>
       <c r="I21" s="6">
         <v>56.358451870000003</v>
       </c>
       <c r="J21" s="6">
@@ -9760,52 +9806,55 @@
       </c>
       <c r="FX21" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY21" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ21" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA21" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB21" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC21" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD21" s="6">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE21" s="6">
         <v>0.15336142</v>
       </c>
+      <c r="GF21" s="6">
+        <v>0.15546794</v>
+      </c>
     </row>
-    <row r="22" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="6">
         <v>6.8524818099999996</v>
       </c>
       <c r="D22" s="6">
         <v>6.2786456499999996</v>
       </c>
       <c r="E22" s="6">
         <v>5.2209495600000002</v>
       </c>
       <c r="F22" s="6">
         <v>10.451733770000001</v>
       </c>
       <c r="G22" s="6">
         <v>6.3114577299999999</v>
       </c>
       <c r="H22" s="6">
         <v>6.58559465</v>
       </c>
       <c r="I22" s="6">
         <v>7.9414844599999999</v>
       </c>
       <c r="J22" s="6">
@@ -10320,52 +10369,55 @@
       </c>
       <c r="FX22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE22" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GF22" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="6">
         <v>4.9500529899999997</v>
       </c>
       <c r="D23" s="6">
         <v>4.79471852</v>
       </c>
       <c r="E23" s="6">
         <v>4.78022203</v>
       </c>
       <c r="F23" s="6">
         <v>4.6622383200000002</v>
       </c>
       <c r="G23" s="6">
         <v>4.08754756</v>
       </c>
       <c r="H23" s="6">
         <v>4.2988535600000004</v>
       </c>
       <c r="I23" s="6">
         <v>4.2358616099999997</v>
       </c>
       <c r="J23" s="6">
@@ -10880,52 +10932,55 @@
       </c>
       <c r="FX23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE23" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GF23" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="6">
         <v>1.9024288199999999</v>
       </c>
       <c r="D24" s="6">
         <v>1.4839271300000001</v>
       </c>
       <c r="E24" s="6">
         <v>0.44072752999999998</v>
       </c>
       <c r="F24" s="6">
         <v>5.7894954500000004</v>
       </c>
       <c r="G24" s="6">
         <v>2.2239101699999999</v>
       </c>
       <c r="H24" s="6">
         <v>2.28674109</v>
       </c>
       <c r="I24" s="6">
         <v>3.7056228500000001</v>
       </c>
       <c r="J24" s="6">
@@ -11440,52 +11495,55 @@
       </c>
       <c r="FX24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE24" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GF24" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D25" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E25" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F25" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G25" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H25" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I25" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J25" s="6">
@@ -12000,52 +12058,55 @@
       </c>
       <c r="FX25" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY25" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ25" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA25" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB25" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC25" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD25" s="6">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE25" s="6">
         <v>0.15336142</v>
       </c>
+      <c r="GF25" s="6">
+        <v>0.15546794</v>
+      </c>
     </row>
-    <row r="26" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D26" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E26" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F26" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G26" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H26" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I26" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J26" s="6">
@@ -12560,52 +12621,55 @@
       </c>
       <c r="FX26" s="6">
         <v>0.19461796000000001</v>
       </c>
       <c r="FY26" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ26" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA26" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB26" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC26" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD26" s="6">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE26" s="6">
         <v>0.15336142</v>
       </c>
+      <c r="GF26" s="6">
+        <v>0.15546794</v>
+      </c>
     </row>
-    <row r="27" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J27" s="6" t="s">
@@ -13120,52 +13184,55 @@
       </c>
       <c r="FX27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE27" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GF27" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="6">
         <v>4985.53762198</v>
       </c>
       <c r="D28" s="6">
         <v>4765.2998879999996</v>
       </c>
       <c r="E28" s="6">
         <v>4787.4652610499998</v>
       </c>
       <c r="F28" s="6">
         <v>4612.7115694100003</v>
       </c>
       <c r="G28" s="6">
         <v>4548.8797069599996</v>
       </c>
       <c r="H28" s="6">
         <v>4785.0935886699999</v>
       </c>
       <c r="I28" s="6">
         <v>4762.6913664499998</v>
       </c>
       <c r="J28" s="6">
@@ -13680,52 +13747,55 @@
       </c>
       <c r="FX28" s="6">
         <v>81.290521279999993</v>
       </c>
       <c r="FY28" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ28" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA28" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB28" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC28" s="6">
         <v>77.991577890000002</v>
       </c>
       <c r="GD28" s="6">
         <v>76.838763439999994</v>
       </c>
       <c r="GE28" s="6">
         <v>75.886258900000001</v>
       </c>
+      <c r="GF28" s="6">
+        <v>77.071072139999998</v>
+      </c>
     </row>
-    <row r="29" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="6">
         <v>4982.2212067099999</v>
       </c>
       <c r="D29" s="6">
         <v>4761.6066714099998</v>
       </c>
       <c r="E29" s="6">
         <v>4783.7822952099996</v>
       </c>
       <c r="F29" s="6">
         <v>4609.14299312</v>
       </c>
       <c r="G29" s="6">
         <v>4545.5189440200002</v>
       </c>
       <c r="H29" s="6">
         <v>4781.9743039200002</v>
       </c>
       <c r="I29" s="6">
         <v>4759.3034605599996</v>
       </c>
       <c r="J29" s="6">
@@ -14240,52 +14310,55 @@
       </c>
       <c r="FX29" s="6">
         <v>81.290521279999993</v>
       </c>
       <c r="FY29" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ29" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA29" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB29" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC29" s="6">
         <v>77.991577890000002</v>
       </c>
       <c r="GD29" s="6">
         <v>76.838763439999994</v>
       </c>
       <c r="GE29" s="6">
         <v>75.886258900000001</v>
       </c>
+      <c r="GF29" s="6">
+        <v>77.071072139999998</v>
+      </c>
     </row>
-    <row r="30" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J30" s="6" t="s">
@@ -14800,52 +14873,55 @@
       </c>
       <c r="FX30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE30" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GF30" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="31" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="6">
         <v>3.3164152699999998</v>
       </c>
       <c r="D31" s="6">
         <v>3.5753048299999999</v>
       </c>
       <c r="E31" s="6">
         <v>3.5643049900000001</v>
       </c>
       <c r="F31" s="6">
         <v>3.4572082399999999</v>
       </c>
       <c r="G31" s="6">
         <v>3.2527298600000001</v>
       </c>
       <c r="H31" s="6">
         <v>3.0072667599999998</v>
       </c>
       <c r="I31" s="6">
         <v>3.2848187800000002</v>
       </c>
       <c r="J31" s="6">
@@ -15360,52 +15436,55 @@
       </c>
       <c r="FX31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE31" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GF31" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="6">
         <v>0.11791176</v>
       </c>
       <c r="E32" s="6">
         <v>0.11866085</v>
       </c>
       <c r="F32" s="6">
         <v>0.11136805</v>
       </c>
       <c r="G32" s="6">
         <v>0.10803308</v>
       </c>
       <c r="H32" s="6">
         <v>0.11201799</v>
       </c>
       <c r="I32" s="6">
         <v>0.10308711</v>
       </c>
       <c r="J32" s="6">
@@ -15920,52 +15999,55 @@
       </c>
       <c r="FX32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FY32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE32" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GF32" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="11">
         <v>40267.406991490003</v>
       </c>
       <c r="D33" s="11">
         <v>40215.169001410002</v>
       </c>
       <c r="E33" s="11">
         <v>40412.277088169998</v>
       </c>
       <c r="F33" s="11">
         <v>41171.115953820001</v>
       </c>
       <c r="G33" s="11">
         <v>41277.442467480003</v>
       </c>
       <c r="H33" s="11">
         <v>41880.777505079997</v>
       </c>
       <c r="I33" s="11">
         <v>41674.107056070003</v>
       </c>
       <c r="J33" s="11">
@@ -16480,82 +16562,85 @@
       </c>
       <c r="FX33" s="11">
         <v>61598.122565769998</v>
       </c>
       <c r="FY33" s="11">
         <v>62202.034260820001</v>
       </c>
       <c r="FZ33" s="11">
         <v>62785.531565630001</v>
       </c>
       <c r="GA33" s="11">
         <v>63109.516997550003</v>
       </c>
       <c r="GB33" s="11">
         <v>63338.319725319998</v>
       </c>
       <c r="GC33" s="11">
         <v>63988.426623710002</v>
       </c>
       <c r="GD33" s="11">
         <v>64605.066931499998</v>
       </c>
       <c r="GE33" s="11">
         <v>65348.273180479999</v>
       </c>
+      <c r="GF33" s="11">
+        <v>66145.169850139995</v>
+      </c>
     </row>
-    <row r="34" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="9"/>
     </row>
-    <row r="36" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="9"/>
     </row>
-    <row r="39" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="9"/>
     </row>
-    <row r="40" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="9"/>
     </row>
-    <row r="41" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="9"/>
     </row>
-    <row r="42" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="9"/>
     </row>
-    <row r="43" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="9"/>
     </row>
-    <row r="44" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="9"/>
     </row>
-    <row r="46" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="9"/>
     </row>
-    <row r="47" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="9"/>
     </row>
-    <row r="48" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="9"/>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="9"/>
     </row>
     <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="9"/>
     </row>
     <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="9"/>
     </row>
     <row r="52" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="9"/>
     </row>
     <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="9"/>
     </row>
     <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="9"/>
     </row>
     <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="9"/>
     </row>
     <row r="61" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="9"/>