--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice HRV serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{575B4DB5-2F0B-4CB9-B974-0FAE8B971C00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0660D3C9-B08C-4474-BD44-76657E828D26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{44A165B7-43F0-4C74-ABBF-0A16A52A4C3A}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="20">
   <si>
     <t xml:space="preserve">Tablica D3: Potraživanja drugih monetarnih financijskih institucija od opće države i ostalih rezidentnih sektora </t>
   </si>
   <si>
     <t>na kraju razdoblja, u milijunima eura</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
@@ -770,85 +770,86 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C3A363-DBCE-4587-9F72-B5851C19B168}">
-  <dimension ref="B2:GF65"/>
+  <dimension ref="B2:GG65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:188" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:189" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
     </row>
-    <row r="5" spans="2:188" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:189" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="ER5" s="15"/>
       <c r="GA5" s="17"/>
       <c r="GB5" s="17"/>
       <c r="GC5" s="17"/>
       <c r="GD5" s="17"/>
       <c r="GE5" s="17"/>
       <c r="GF5" s="17"/>
+      <c r="GG5" s="17"/>
     </row>
-    <row r="6" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1364,52 +1365,55 @@
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
       <c r="GC6" s="4">
         <v>46081</v>
       </c>
       <c r="GD6" s="4">
         <v>46112</v>
       </c>
       <c r="GE6" s="4">
         <v>46142</v>
       </c>
       <c r="GF6" s="4">
         <v>46173</v>
       </c>
+      <c r="GG6" s="4">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="7" spans="2:188" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="6">
         <v>35225.546587290002</v>
       </c>
       <c r="D7" s="6">
         <v>35396.431214570002</v>
       </c>
       <c r="E7" s="6">
         <v>35572.019571199999</v>
       </c>
       <c r="F7" s="6">
         <v>36501.760639439999</v>
       </c>
       <c r="G7" s="6">
         <v>36676.271840319998</v>
       </c>
       <c r="H7" s="6">
         <v>37040.269934219999</v>
       </c>
       <c r="I7" s="6">
         <v>36855.057237749999</v>
       </c>
       <c r="J7" s="6">
@@ -1927,52 +1931,55 @@
       </c>
       <c r="FY7" s="6">
         <v>62120.365786139999</v>
       </c>
       <c r="FZ7" s="6">
         <v>62704.443696479997</v>
       </c>
       <c r="GA7" s="6">
         <v>63030.74674771</v>
       </c>
       <c r="GB7" s="6">
         <v>63260.420597839999</v>
       </c>
       <c r="GC7" s="6">
         <v>63910.257235229998</v>
       </c>
       <c r="GD7" s="6">
         <v>64528.073990650002</v>
       </c>
       <c r="GE7" s="6">
         <v>65272.233560159999</v>
       </c>
       <c r="GF7" s="6">
         <v>66067.94331006</v>
       </c>
+      <c r="GG7" s="6">
+        <v>66055.771857810003</v>
+      </c>
     </row>
-    <row r="8" spans="2:188" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:189" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6">
         <v>7972.0472424099999</v>
       </c>
       <c r="D8" s="6">
         <v>8101.9325650399996</v>
       </c>
       <c r="E8" s="6">
         <v>8143.4248401599998</v>
       </c>
       <c r="F8" s="6">
         <v>8915.8767731999997</v>
       </c>
       <c r="G8" s="6">
         <v>8798.2341576700001</v>
       </c>
       <c r="H8" s="6">
         <v>8832.0311738799992</v>
       </c>
       <c r="I8" s="6">
         <v>8728.4943859199993</v>
       </c>
       <c r="J8" s="6">
@@ -2490,52 +2497,55 @@
       </c>
       <c r="FY8" s="6">
         <v>16602.1464433</v>
       </c>
       <c r="FZ8" s="6">
         <v>16776.897316800001</v>
       </c>
       <c r="GA8" s="6">
         <v>16788.518289020001</v>
       </c>
       <c r="GB8" s="6">
         <v>16826.692799109998</v>
       </c>
       <c r="GC8" s="6">
         <v>17124.58806898</v>
       </c>
       <c r="GD8" s="6">
         <v>17203.643093129998</v>
       </c>
       <c r="GE8" s="6">
         <v>17264.902762770002</v>
       </c>
       <c r="GF8" s="6">
         <v>17286.751335410001</v>
       </c>
+      <c r="GG8" s="6">
+        <v>16978.172690880001</v>
+      </c>
     </row>
-    <row r="9" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="6">
         <v>7573.3851130000003</v>
       </c>
       <c r="D9" s="6">
         <v>7687.5524428500003</v>
       </c>
       <c r="E9" s="6">
         <v>7730.35660388</v>
       </c>
       <c r="F9" s="6">
         <v>8501.3178266399991</v>
       </c>
       <c r="G9" s="6">
         <v>8400.3446111600006</v>
       </c>
       <c r="H9" s="6">
         <v>8436.1463052399995</v>
       </c>
       <c r="I9" s="6">
         <v>8337.29869874</v>
       </c>
       <c r="J9" s="6">
@@ -3053,52 +3063,55 @@
       </c>
       <c r="FY9" s="6">
         <v>15727.27505453</v>
       </c>
       <c r="FZ9" s="6">
         <v>15889.37565797</v>
       </c>
       <c r="GA9" s="6">
         <v>15846.05750941</v>
       </c>
       <c r="GB9" s="6">
         <v>15874.71352938</v>
       </c>
       <c r="GC9" s="6">
         <v>16176.29323146</v>
       </c>
       <c r="GD9" s="6">
         <v>16256.07819407</v>
       </c>
       <c r="GE9" s="6">
         <v>16323.39012349</v>
       </c>
       <c r="GF9" s="6">
         <v>16321.15124365</v>
       </c>
+      <c r="GG9" s="6">
+        <v>15983.5997451</v>
+      </c>
     </row>
-    <row r="10" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="6">
         <v>4636.2383991899997</v>
       </c>
       <c r="D10" s="6">
         <v>4642.3932508799999</v>
       </c>
       <c r="E10" s="6">
         <v>4709.2845071499996</v>
       </c>
       <c r="F10" s="6">
         <v>5380.2392150200003</v>
       </c>
       <c r="G10" s="6">
         <v>5332.9058313100004</v>
       </c>
       <c r="H10" s="6">
         <v>5390.18433611</v>
       </c>
       <c r="I10" s="6">
         <v>5252.1367474299996</v>
       </c>
       <c r="J10" s="6">
@@ -3616,52 +3629,55 @@
       </c>
       <c r="FY10" s="6">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ10" s="6">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA10" s="6">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB10" s="6">
         <v>4238.09868646</v>
       </c>
       <c r="GC10" s="6">
         <v>4253.3346590700003</v>
       </c>
       <c r="GD10" s="6">
         <v>4195.7827389200002</v>
       </c>
       <c r="GE10" s="6">
         <v>4222.8094849600002</v>
       </c>
       <c r="GF10" s="6">
         <v>4212.0831213399997</v>
       </c>
+      <c r="GG10" s="6">
+        <v>4098.1236966799997</v>
+      </c>
     </row>
-    <row r="11" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="6">
         <v>2937.1467138100002</v>
       </c>
       <c r="D11" s="6">
         <v>3045.1591919699999</v>
       </c>
       <c r="E11" s="6">
         <v>3021.0720967299999</v>
       </c>
       <c r="F11" s="6">
         <v>3121.0786116200002</v>
       </c>
       <c r="G11" s="6">
         <v>3067.4387798500002</v>
       </c>
       <c r="H11" s="6">
         <v>3045.9619691299999</v>
       </c>
       <c r="I11" s="6">
         <v>3085.1619513099999</v>
       </c>
       <c r="J11" s="6">
@@ -4179,52 +4195,55 @@
       </c>
       <c r="FY11" s="6">
         <v>11447.294593479999</v>
       </c>
       <c r="FZ11" s="6">
         <v>11572.574307090001</v>
       </c>
       <c r="GA11" s="6">
         <v>11572.37216101</v>
       </c>
       <c r="GB11" s="6">
         <v>11636.61484292</v>
       </c>
       <c r="GC11" s="6">
         <v>11922.95857239</v>
       </c>
       <c r="GD11" s="6">
         <v>12060.295455150001</v>
       </c>
       <c r="GE11" s="6">
         <v>12100.58063853</v>
       </c>
       <c r="GF11" s="6">
         <v>12109.06812231</v>
       </c>
+      <c r="GG11" s="6">
+        <v>11885.47604842</v>
+      </c>
     </row>
-    <row r="12" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>398.66212940999998</v>
       </c>
       <c r="D12" s="6">
         <v>414.38012219000001</v>
       </c>
       <c r="E12" s="6">
         <v>413.06823628000001</v>
       </c>
       <c r="F12" s="6">
         <v>414.55894655999998</v>
       </c>
       <c r="G12" s="6">
         <v>397.88954651</v>
       </c>
       <c r="H12" s="6">
         <v>395.88486863999998</v>
       </c>
       <c r="I12" s="6">
         <v>391.19568717999999</v>
       </c>
       <c r="J12" s="6">
@@ -4742,52 +4761,55 @@
       </c>
       <c r="FY12" s="6">
         <v>874.87138876999995</v>
       </c>
       <c r="FZ12" s="6">
         <v>887.52165882999998</v>
       </c>
       <c r="GA12" s="6">
         <v>942.46077961000003</v>
       </c>
       <c r="GB12" s="6">
         <v>951.97926973000006</v>
       </c>
       <c r="GC12" s="6">
         <v>948.29483751999999</v>
       </c>
       <c r="GD12" s="6">
         <v>947.56489906000002</v>
       </c>
       <c r="GE12" s="6">
         <v>941.51263928000003</v>
       </c>
       <c r="GF12" s="6">
         <v>965.60009176000005</v>
       </c>
+      <c r="GG12" s="6">
+        <v>994.57294578000005</v>
+      </c>
     </row>
-    <row r="13" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="6">
         <v>365.59732862999999</v>
       </c>
       <c r="D13" s="6">
         <v>382.39301239000002</v>
       </c>
       <c r="E13" s="6">
         <v>382.83009922000002</v>
       </c>
       <c r="F13" s="6">
         <v>381.99246964000002</v>
       </c>
       <c r="G13" s="6">
         <v>361.81713545999997</v>
       </c>
       <c r="H13" s="6">
         <v>359.59397237000002</v>
       </c>
       <c r="I13" s="6">
         <v>354.12924164999998</v>
       </c>
       <c r="J13" s="6">
@@ -5305,52 +5327,55 @@
       </c>
       <c r="FY13" s="6">
         <v>868.15404555999999</v>
       </c>
       <c r="FZ13" s="6">
         <v>879.91842221000002</v>
       </c>
       <c r="GA13" s="6">
         <v>934.74718790999998</v>
       </c>
       <c r="GB13" s="6">
         <v>944.32789668999999</v>
       </c>
       <c r="GC13" s="6">
         <v>940.71164686999998</v>
       </c>
       <c r="GD13" s="6">
         <v>940.09669109000004</v>
       </c>
       <c r="GE13" s="6">
         <v>933.94435349000003</v>
       </c>
       <c r="GF13" s="6">
         <v>958.18115495999996</v>
       </c>
+      <c r="GG13" s="6">
+        <v>987.30144493</v>
+      </c>
     </row>
-    <row r="14" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>33.064800779999999</v>
       </c>
       <c r="D14" s="6">
         <v>31.987109799999999</v>
       </c>
       <c r="E14" s="6">
         <v>30.23813706</v>
       </c>
       <c r="F14" s="6">
         <v>32.566476919999999</v>
       </c>
       <c r="G14" s="6">
         <v>36.072411049999999</v>
       </c>
       <c r="H14" s="6">
         <v>36.290896269999998</v>
       </c>
       <c r="I14" s="6">
         <v>37.066445530000003</v>
       </c>
       <c r="J14" s="6">
@@ -5868,52 +5893,55 @@
       </c>
       <c r="FY14" s="6">
         <v>6.7173432100000001</v>
       </c>
       <c r="FZ14" s="6">
         <v>7.6032366199999997</v>
       </c>
       <c r="GA14" s="6">
         <v>7.7135917000000003</v>
       </c>
       <c r="GB14" s="6">
         <v>7.6513730400000002</v>
       </c>
       <c r="GC14" s="6">
         <v>7.5831906499999997</v>
       </c>
       <c r="GD14" s="6">
         <v>7.4682079699999999</v>
       </c>
       <c r="GE14" s="6">
         <v>7.56828579</v>
       </c>
       <c r="GF14" s="6">
         <v>7.4189368</v>
       </c>
+      <c r="GG14" s="6">
+        <v>7.2715008499999998</v>
+      </c>
     </row>
-    <row r="15" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6">
         <v>27253.499344880001</v>
       </c>
       <c r="D15" s="6">
         <v>27294.49864953</v>
       </c>
       <c r="E15" s="6">
         <v>27428.594731040001</v>
       </c>
       <c r="F15" s="6">
         <v>27585.883866240001</v>
       </c>
       <c r="G15" s="6">
         <v>27878.03768265</v>
       </c>
       <c r="H15" s="6">
         <v>28208.238760339998</v>
       </c>
       <c r="I15" s="6">
         <v>28126.56285183</v>
       </c>
       <c r="J15" s="6">
@@ -6431,52 +6459,55 @@
       </c>
       <c r="FY15" s="6">
         <v>45518.219342839999</v>
       </c>
       <c r="FZ15" s="6">
         <v>45927.546379680003</v>
       </c>
       <c r="GA15" s="6">
         <v>46242.228458689999</v>
       </c>
       <c r="GB15" s="6">
         <v>46433.727798729997</v>
       </c>
       <c r="GC15" s="6">
         <v>46785.669166250002</v>
       </c>
       <c r="GD15" s="6">
         <v>47324.430897519997</v>
       </c>
       <c r="GE15" s="6">
         <v>48007.330797390001</v>
       </c>
       <c r="GF15" s="6">
         <v>48781.191974649999</v>
       </c>
+      <c r="GG15" s="6">
+        <v>49077.599166929998</v>
+      </c>
     </row>
-    <row r="16" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="6">
         <v>26518.142654259998</v>
       </c>
       <c r="D16" s="6">
         <v>26559.516941639999</v>
       </c>
       <c r="E16" s="6">
         <v>26693.563224450001</v>
       </c>
       <c r="F16" s="6">
         <v>26849.645149280001</v>
       </c>
       <c r="G16" s="6">
         <v>26987.210243729998</v>
       </c>
       <c r="H16" s="6">
         <v>27307.629149330001</v>
       </c>
       <c r="I16" s="6">
         <v>27221.431388929999</v>
       </c>
       <c r="J16" s="6">
@@ -6994,52 +7025,55 @@
       </c>
       <c r="FY16" s="6">
         <v>44640.492544729997</v>
       </c>
       <c r="FZ16" s="6">
         <v>45050.625358309997</v>
       </c>
       <c r="GA16" s="6">
         <v>45366.001510410002</v>
       </c>
       <c r="GB16" s="6">
         <v>45613.214256140003</v>
       </c>
       <c r="GC16" s="6">
         <v>45957.431142349997</v>
       </c>
       <c r="GD16" s="6">
         <v>46502.808984219999</v>
       </c>
       <c r="GE16" s="6">
         <v>47162.059793640001</v>
       </c>
       <c r="GF16" s="6">
         <v>47914.485855289997</v>
       </c>
+      <c r="GG16" s="6">
+        <v>48181.487703730003</v>
+      </c>
     </row>
-    <row r="17" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>444.83753231999998</v>
       </c>
       <c r="D17" s="6">
         <v>441.41575326999998</v>
       </c>
       <c r="E17" s="6">
         <v>439.74728499000003</v>
       </c>
       <c r="F17" s="6">
         <v>447.26485904999998</v>
       </c>
       <c r="G17" s="6">
         <v>455.82093445999999</v>
       </c>
       <c r="H17" s="6">
         <v>463.69110604999997</v>
       </c>
       <c r="I17" s="6">
         <v>463.95675507999999</v>
       </c>
       <c r="J17" s="6">
@@ -7557,52 +7591,55 @@
       </c>
       <c r="FY17" s="6">
         <v>522.47822971000005</v>
       </c>
       <c r="FZ17" s="6">
         <v>522.55185747999997</v>
       </c>
       <c r="GA17" s="6">
         <v>514.46286670999996</v>
       </c>
       <c r="GB17" s="6">
         <v>520.00633983</v>
       </c>
       <c r="GC17" s="6">
         <v>526.58031570000003</v>
       </c>
       <c r="GD17" s="6">
         <v>526.19948319000002</v>
       </c>
       <c r="GE17" s="6">
         <v>548.10156935999998</v>
       </c>
       <c r="GF17" s="6">
         <v>572.21487850000005</v>
       </c>
+      <c r="GG17" s="6">
+        <v>601.81420609999998</v>
+      </c>
     </row>
-    <row r="18" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>241.64616391000001</v>
       </c>
       <c r="D18" s="6">
         <v>243.06281738000001</v>
       </c>
       <c r="E18" s="6">
         <v>244.68564445999999</v>
       </c>
       <c r="F18" s="6">
         <v>237.35999215000001</v>
       </c>
       <c r="G18" s="6">
         <v>385.23017513000002</v>
       </c>
       <c r="H18" s="6">
         <v>386.35093068999998</v>
       </c>
       <c r="I18" s="6">
         <v>389.47874052999998</v>
       </c>
       <c r="J18" s="6">
@@ -8120,52 +8157,55 @@
       </c>
       <c r="FY18" s="6">
         <v>229.70018711</v>
       </c>
       <c r="FZ18" s="6">
         <v>228.85659211999999</v>
       </c>
       <c r="GA18" s="6">
         <v>235.84867392999999</v>
       </c>
       <c r="GB18" s="6">
         <v>174.84694311000001</v>
       </c>
       <c r="GC18" s="6">
         <v>175.56734403999999</v>
       </c>
       <c r="GD18" s="6">
         <v>173.79811416999999</v>
       </c>
       <c r="GE18" s="6">
         <v>174.85236684</v>
       </c>
       <c r="GF18" s="6">
         <v>175.59756243000001</v>
       </c>
+      <c r="GG18" s="6">
+        <v>176.48929353</v>
+      </c>
     </row>
-    <row r="19" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>48.872994390000002</v>
       </c>
       <c r="D19" s="6">
         <v>50.503137240000001</v>
       </c>
       <c r="E19" s="6">
         <v>50.598577140000003</v>
       </c>
       <c r="F19" s="6">
         <v>51.613865760000003</v>
       </c>
       <c r="G19" s="6">
         <v>49.776329330000003</v>
       </c>
       <c r="H19" s="6">
         <v>50.567574270000001</v>
       </c>
       <c r="I19" s="6">
         <v>51.695967289999999</v>
       </c>
       <c r="J19" s="6">
@@ -8683,52 +8723,55 @@
       </c>
       <c r="FY19" s="6">
         <v>125.54838128999999</v>
       </c>
       <c r="FZ19" s="6">
         <v>125.51257176999999</v>
       </c>
       <c r="GA19" s="6">
         <v>125.91540764</v>
       </c>
       <c r="GB19" s="6">
         <v>125.66025965</v>
       </c>
       <c r="GC19" s="6">
         <v>126.09036415999999</v>
       </c>
       <c r="GD19" s="6">
         <v>121.62431594</v>
       </c>
       <c r="GE19" s="6">
         <v>122.31706755</v>
       </c>
       <c r="GF19" s="6">
         <v>118.89367842999999</v>
       </c>
+      <c r="GG19" s="6">
+        <v>117.80796357</v>
+      </c>
     </row>
-    <row r="20" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="6">
         <v>5041.8604041999997</v>
       </c>
       <c r="D20" s="6">
         <v>4818.7377868399999</v>
       </c>
       <c r="E20" s="6">
         <v>4840.2575169700003</v>
       </c>
       <c r="F20" s="6">
         <v>4669.35531438</v>
       </c>
       <c r="G20" s="6">
         <v>4601.1706271599996</v>
       </c>
       <c r="H20" s="6">
         <v>4840.5075708599998</v>
       </c>
       <c r="I20" s="6">
         <v>4819.0498183199998</v>
       </c>
       <c r="J20" s="6">
@@ -9246,52 +9289,55 @@
       </c>
       <c r="FY20" s="6">
         <v>81.668474680000003</v>
       </c>
       <c r="FZ20" s="6">
         <v>81.087869150000003</v>
       </c>
       <c r="GA20" s="6">
         <v>78.770249840000005</v>
       </c>
       <c r="GB20" s="6">
         <v>77.899127480000004</v>
       </c>
       <c r="GC20" s="6">
         <v>78.169388479999995</v>
       </c>
       <c r="GD20" s="6">
         <v>76.992940849999997</v>
       </c>
       <c r="GE20" s="6">
         <v>76.039620319999997</v>
       </c>
       <c r="GF20" s="6">
         <v>77.226540080000007</v>
       </c>
+      <c r="GG20" s="6">
+        <v>76.888735909999994</v>
+      </c>
     </row>
-    <row r="21" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6">
         <v>56.322782220000001</v>
       </c>
       <c r="D21" s="6">
         <v>53.437898840000003</v>
       </c>
       <c r="E21" s="6">
         <v>52.792255920000002</v>
       </c>
       <c r="F21" s="6">
         <v>56.64374497</v>
       </c>
       <c r="G21" s="6">
         <v>52.290920200000002</v>
       </c>
       <c r="H21" s="6">
         <v>55.413982189999999</v>
       </c>
       <c r="I21" s="6">
         <v>56.358451870000003</v>
       </c>
       <c r="J21" s="6">
@@ -9809,52 +9855,55 @@
       </c>
       <c r="FY21" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ21" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA21" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB21" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC21" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD21" s="6">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE21" s="6">
         <v>0.15336142</v>
       </c>
       <c r="GF21" s="6">
         <v>0.15546794</v>
       </c>
+      <c r="GG21" s="6">
+        <v>0.15359823</v>
+      </c>
     </row>
-    <row r="22" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="6">
         <v>6.8524818099999996</v>
       </c>
       <c r="D22" s="6">
         <v>6.2786456499999996</v>
       </c>
       <c r="E22" s="6">
         <v>5.2209495600000002</v>
       </c>
       <c r="F22" s="6">
         <v>10.451733770000001</v>
       </c>
       <c r="G22" s="6">
         <v>6.3114577299999999</v>
       </c>
       <c r="H22" s="6">
         <v>6.58559465</v>
       </c>
       <c r="I22" s="6">
         <v>7.9414844599999999</v>
       </c>
       <c r="J22" s="6">
@@ -10372,52 +10421,55 @@
       </c>
       <c r="FY22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF22" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GG22" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="6">
         <v>4.9500529899999997</v>
       </c>
       <c r="D23" s="6">
         <v>4.79471852</v>
       </c>
       <c r="E23" s="6">
         <v>4.78022203</v>
       </c>
       <c r="F23" s="6">
         <v>4.6622383200000002</v>
       </c>
       <c r="G23" s="6">
         <v>4.08754756</v>
       </c>
       <c r="H23" s="6">
         <v>4.2988535600000004</v>
       </c>
       <c r="I23" s="6">
         <v>4.2358616099999997</v>
       </c>
       <c r="J23" s="6">
@@ -10935,52 +10987,55 @@
       </c>
       <c r="FY23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF23" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GG23" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="6">
         <v>1.9024288199999999</v>
       </c>
       <c r="D24" s="6">
         <v>1.4839271300000001</v>
       </c>
       <c r="E24" s="6">
         <v>0.44072752999999998</v>
       </c>
       <c r="F24" s="6">
         <v>5.7894954500000004</v>
       </c>
       <c r="G24" s="6">
         <v>2.2239101699999999</v>
       </c>
       <c r="H24" s="6">
         <v>2.28674109</v>
       </c>
       <c r="I24" s="6">
         <v>3.7056228500000001</v>
       </c>
       <c r="J24" s="6">
@@ -11498,52 +11553,55 @@
       </c>
       <c r="FY24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF24" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GG24" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D25" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E25" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F25" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G25" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H25" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I25" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J25" s="6">
@@ -12061,52 +12119,55 @@
       </c>
       <c r="FY25" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ25" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA25" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB25" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC25" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD25" s="6">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE25" s="6">
         <v>0.15336142</v>
       </c>
       <c r="GF25" s="6">
         <v>0.15546794</v>
       </c>
+      <c r="GG25" s="6">
+        <v>0.15359823</v>
+      </c>
     </row>
-    <row r="26" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D26" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E26" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F26" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G26" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H26" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I26" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J26" s="6">
@@ -12624,52 +12685,55 @@
       </c>
       <c r="FY26" s="6">
         <v>0.19621473</v>
       </c>
       <c r="FZ26" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA26" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB26" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC26" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD26" s="6">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE26" s="6">
         <v>0.15336142</v>
       </c>
       <c r="GF26" s="6">
         <v>0.15546794</v>
       </c>
+      <c r="GG26" s="6">
+        <v>0.15359823</v>
+      </c>
     </row>
-    <row r="27" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J27" s="6" t="s">
@@ -13187,52 +13251,55 @@
       </c>
       <c r="FY27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF27" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GG27" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="6">
         <v>4985.53762198</v>
       </c>
       <c r="D28" s="6">
         <v>4765.2998879999996</v>
       </c>
       <c r="E28" s="6">
         <v>4787.4652610499998</v>
       </c>
       <c r="F28" s="6">
         <v>4612.7115694100003</v>
       </c>
       <c r="G28" s="6">
         <v>4548.8797069599996</v>
       </c>
       <c r="H28" s="6">
         <v>4785.0935886699999</v>
       </c>
       <c r="I28" s="6">
         <v>4762.6913664499998</v>
       </c>
       <c r="J28" s="6">
@@ -13750,52 +13817,55 @@
       </c>
       <c r="FY28" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ28" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA28" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB28" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC28" s="6">
         <v>77.991577890000002</v>
       </c>
       <c r="GD28" s="6">
         <v>76.838763439999994</v>
       </c>
       <c r="GE28" s="6">
         <v>75.886258900000001</v>
       </c>
       <c r="GF28" s="6">
         <v>77.071072139999998</v>
       </c>
+      <c r="GG28" s="6">
+        <v>76.735137679999994</v>
+      </c>
     </row>
-    <row r="29" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="6">
         <v>4982.2212067099999</v>
       </c>
       <c r="D29" s="6">
         <v>4761.6066714099998</v>
       </c>
       <c r="E29" s="6">
         <v>4783.7822952099996</v>
       </c>
       <c r="F29" s="6">
         <v>4609.14299312</v>
       </c>
       <c r="G29" s="6">
         <v>4545.5189440200002</v>
       </c>
       <c r="H29" s="6">
         <v>4781.9743039200002</v>
       </c>
       <c r="I29" s="6">
         <v>4759.3034605599996</v>
       </c>
       <c r="J29" s="6">
@@ -14313,52 +14383,55 @@
       </c>
       <c r="FY29" s="6">
         <v>81.472259949999994</v>
       </c>
       <c r="FZ29" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA29" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB29" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC29" s="6">
         <v>77.991577890000002</v>
       </c>
       <c r="GD29" s="6">
         <v>76.838763439999994</v>
       </c>
       <c r="GE29" s="6">
         <v>75.886258900000001</v>
       </c>
       <c r="GF29" s="6">
         <v>77.071072139999998</v>
       </c>
+      <c r="GG29" s="6">
+        <v>76.735137679999994</v>
+      </c>
     </row>
-    <row r="30" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J30" s="6" t="s">
@@ -14876,52 +14949,55 @@
       </c>
       <c r="FY30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF30" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GG30" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="31" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="6">
         <v>3.3164152699999998</v>
       </c>
       <c r="D31" s="6">
         <v>3.5753048299999999</v>
       </c>
       <c r="E31" s="6">
         <v>3.5643049900000001</v>
       </c>
       <c r="F31" s="6">
         <v>3.4572082399999999</v>
       </c>
       <c r="G31" s="6">
         <v>3.2527298600000001</v>
       </c>
       <c r="H31" s="6">
         <v>3.0072667599999998</v>
       </c>
       <c r="I31" s="6">
         <v>3.2848187800000002</v>
       </c>
       <c r="J31" s="6">
@@ -15439,52 +15515,55 @@
       </c>
       <c r="FY31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF31" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GG31" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="6">
         <v>0.11791176</v>
       </c>
       <c r="E32" s="6">
         <v>0.11866085</v>
       </c>
       <c r="F32" s="6">
         <v>0.11136805</v>
       </c>
       <c r="G32" s="6">
         <v>0.10803308</v>
       </c>
       <c r="H32" s="6">
         <v>0.11201799</v>
       </c>
       <c r="I32" s="6">
         <v>0.10308711</v>
       </c>
       <c r="J32" s="6">
@@ -16002,52 +16081,55 @@
       </c>
       <c r="FY32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="FZ32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF32" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GG32" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="11">
         <v>40267.406991490003</v>
       </c>
       <c r="D33" s="11">
         <v>40215.169001410002</v>
       </c>
       <c r="E33" s="11">
         <v>40412.277088169998</v>
       </c>
       <c r="F33" s="11">
         <v>41171.115953820001</v>
       </c>
       <c r="G33" s="11">
         <v>41277.442467480003</v>
       </c>
       <c r="H33" s="11">
         <v>41880.777505079997</v>
       </c>
       <c r="I33" s="11">
         <v>41674.107056070003</v>
       </c>
       <c r="J33" s="11">
@@ -16565,82 +16647,85 @@
       </c>
       <c r="FY33" s="11">
         <v>62202.034260820001</v>
       </c>
       <c r="FZ33" s="11">
         <v>62785.531565630001</v>
       </c>
       <c r="GA33" s="11">
         <v>63109.516997550003</v>
       </c>
       <c r="GB33" s="11">
         <v>63338.319725319998</v>
       </c>
       <c r="GC33" s="11">
         <v>63988.426623710002</v>
       </c>
       <c r="GD33" s="11">
         <v>64605.066931499998</v>
       </c>
       <c r="GE33" s="11">
         <v>65348.273180479999</v>
       </c>
       <c r="GF33" s="11">
         <v>66145.169850139995</v>
       </c>
+      <c r="GG33" s="11">
+        <v>66132.660593719993</v>
+      </c>
     </row>
-    <row r="34" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="9"/>
     </row>
-    <row r="36" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="9"/>
     </row>
-    <row r="39" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="9"/>
     </row>
-    <row r="40" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="9"/>
     </row>
-    <row r="41" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="9"/>
     </row>
-    <row r="42" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="9"/>
     </row>
-    <row r="43" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="9"/>
     </row>
-    <row r="44" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="9"/>
     </row>
-    <row r="46" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="9"/>
     </row>
-    <row r="47" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="9"/>
     </row>
-    <row r="48" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="9"/>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="9"/>
     </row>
     <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="9"/>
     </row>
     <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="9"/>
     </row>
     <row r="52" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="9"/>
     </row>
     <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="9"/>
     </row>
     <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="9"/>
     </row>
     <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="9"/>
     </row>
     <row r="61" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="9"/>