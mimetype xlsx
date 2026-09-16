--- v8 (2026-08-02)
+++ v9 (2026-09-16)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice HRV serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0660D3C9-B08C-4474-BD44-76657E828D26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86BF97F7-EEE3-49FF-BB27-5623A2E7354F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{44A165B7-43F0-4C74-ABBF-0A16A52A4C3A}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="646" uniqueCount="20">
   <si>
     <t xml:space="preserve">Tablica D3: Potraživanja drugih monetarnih financijskih institucija od opće države i ostalih rezidentnih sektora </t>
   </si>
   <si>
     <t>na kraju razdoblja, u milijunima eura</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
@@ -770,86 +770,87 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C3A363-DBCE-4587-9F72-B5851C19B168}">
-  <dimension ref="B2:GG65"/>
+  <dimension ref="B2:GH65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:189" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:190" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
     </row>
-    <row r="5" spans="2:189" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:190" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="ER5" s="15"/>
       <c r="GA5" s="17"/>
       <c r="GB5" s="17"/>
       <c r="GC5" s="17"/>
       <c r="GD5" s="17"/>
       <c r="GE5" s="17"/>
       <c r="GF5" s="17"/>
       <c r="GG5" s="17"/>
+      <c r="GH5" s="17"/>
     </row>
-    <row r="6" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1368,52 +1369,55 @@
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
       <c r="GC6" s="4">
         <v>46081</v>
       </c>
       <c r="GD6" s="4">
         <v>46112</v>
       </c>
       <c r="GE6" s="4">
         <v>46142</v>
       </c>
       <c r="GF6" s="4">
         <v>46173</v>
       </c>
       <c r="GG6" s="4">
         <v>46203</v>
       </c>
+      <c r="GH6" s="4">
+        <v>46234</v>
+      </c>
     </row>
-    <row r="7" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="6">
         <v>35225.546587290002</v>
       </c>
       <c r="D7" s="6">
         <v>35396.431214570002</v>
       </c>
       <c r="E7" s="6">
         <v>35572.019571199999</v>
       </c>
       <c r="F7" s="6">
         <v>36501.760639439999</v>
       </c>
       <c r="G7" s="6">
         <v>36676.271840319998</v>
       </c>
       <c r="H7" s="6">
         <v>37040.269934219999</v>
       </c>
       <c r="I7" s="6">
         <v>36855.057237749999</v>
       </c>
       <c r="J7" s="6">
@@ -1934,52 +1938,55 @@
       </c>
       <c r="FZ7" s="6">
         <v>62704.443696479997</v>
       </c>
       <c r="GA7" s="6">
         <v>63030.74674771</v>
       </c>
       <c r="GB7" s="6">
         <v>63260.420597839999</v>
       </c>
       <c r="GC7" s="6">
         <v>63910.257235229998</v>
       </c>
       <c r="GD7" s="6">
         <v>64528.073990650002</v>
       </c>
       <c r="GE7" s="6">
         <v>65272.233560159999</v>
       </c>
       <c r="GF7" s="6">
         <v>66067.94331006</v>
       </c>
       <c r="GG7" s="6">
         <v>66055.771857810003</v>
       </c>
+      <c r="GH7" s="6">
+        <v>66755.093264919997</v>
+      </c>
     </row>
-    <row r="8" spans="2:189" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:190" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6">
         <v>7972.0472424099999</v>
       </c>
       <c r="D8" s="6">
         <v>8101.9325650399996</v>
       </c>
       <c r="E8" s="6">
         <v>8143.4248401599998</v>
       </c>
       <c r="F8" s="6">
         <v>8915.8767731999997</v>
       </c>
       <c r="G8" s="6">
         <v>8798.2341576700001</v>
       </c>
       <c r="H8" s="6">
         <v>8832.0311738799992</v>
       </c>
       <c r="I8" s="6">
         <v>8728.4943859199993</v>
       </c>
       <c r="J8" s="6">
@@ -2500,52 +2507,55 @@
       </c>
       <c r="FZ8" s="6">
         <v>16776.897316800001</v>
       </c>
       <c r="GA8" s="6">
         <v>16788.518289020001</v>
       </c>
       <c r="GB8" s="6">
         <v>16826.692799109998</v>
       </c>
       <c r="GC8" s="6">
         <v>17124.58806898</v>
       </c>
       <c r="GD8" s="6">
         <v>17203.643093129998</v>
       </c>
       <c r="GE8" s="6">
         <v>17264.902762770002</v>
       </c>
       <c r="GF8" s="6">
         <v>17286.751335410001</v>
       </c>
       <c r="GG8" s="6">
         <v>16978.172690880001</v>
       </c>
+      <c r="GH8" s="6">
+        <v>17061.031855429999</v>
+      </c>
     </row>
-    <row r="9" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="6">
         <v>7573.3851130000003</v>
       </c>
       <c r="D9" s="6">
         <v>7687.5524428500003</v>
       </c>
       <c r="E9" s="6">
         <v>7730.35660388</v>
       </c>
       <c r="F9" s="6">
         <v>8501.3178266399991</v>
       </c>
       <c r="G9" s="6">
         <v>8400.3446111600006</v>
       </c>
       <c r="H9" s="6">
         <v>8436.1463052399995</v>
       </c>
       <c r="I9" s="6">
         <v>8337.29869874</v>
       </c>
       <c r="J9" s="6">
@@ -3066,52 +3076,55 @@
       </c>
       <c r="FZ9" s="6">
         <v>15889.37565797</v>
       </c>
       <c r="GA9" s="6">
         <v>15846.05750941</v>
       </c>
       <c r="GB9" s="6">
         <v>15874.71352938</v>
       </c>
       <c r="GC9" s="6">
         <v>16176.29323146</v>
       </c>
       <c r="GD9" s="6">
         <v>16256.07819407</v>
       </c>
       <c r="GE9" s="6">
         <v>16323.39012349</v>
       </c>
       <c r="GF9" s="6">
         <v>16321.15124365</v>
       </c>
       <c r="GG9" s="6">
         <v>15983.5997451</v>
       </c>
+      <c r="GH9" s="6">
+        <v>16053.64678899</v>
+      </c>
     </row>
-    <row r="10" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="6">
         <v>4636.2383991899997</v>
       </c>
       <c r="D10" s="6">
         <v>4642.3932508799999</v>
       </c>
       <c r="E10" s="6">
         <v>4709.2845071499996</v>
       </c>
       <c r="F10" s="6">
         <v>5380.2392150200003</v>
       </c>
       <c r="G10" s="6">
         <v>5332.9058313100004</v>
       </c>
       <c r="H10" s="6">
         <v>5390.18433611</v>
       </c>
       <c r="I10" s="6">
         <v>5252.1367474299996</v>
       </c>
       <c r="J10" s="6">
@@ -3632,52 +3645,55 @@
       </c>
       <c r="FZ10" s="6">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA10" s="6">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB10" s="6">
         <v>4238.09868646</v>
       </c>
       <c r="GC10" s="6">
         <v>4253.3346590700003</v>
       </c>
       <c r="GD10" s="6">
         <v>4195.7827389200002</v>
       </c>
       <c r="GE10" s="6">
         <v>4222.8094849600002</v>
       </c>
       <c r="GF10" s="6">
         <v>4212.0831213399997</v>
       </c>
       <c r="GG10" s="6">
         <v>4098.1236966799997</v>
       </c>
+      <c r="GH10" s="6">
+        <v>3671.8229956800001</v>
+      </c>
     </row>
-    <row r="11" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="6">
         <v>2937.1467138100002</v>
       </c>
       <c r="D11" s="6">
         <v>3045.1591919699999</v>
       </c>
       <c r="E11" s="6">
         <v>3021.0720967299999</v>
       </c>
       <c r="F11" s="6">
         <v>3121.0786116200002</v>
       </c>
       <c r="G11" s="6">
         <v>3067.4387798500002</v>
       </c>
       <c r="H11" s="6">
         <v>3045.9619691299999</v>
       </c>
       <c r="I11" s="6">
         <v>3085.1619513099999</v>
       </c>
       <c r="J11" s="6">
@@ -4198,52 +4214,55 @@
       </c>
       <c r="FZ11" s="6">
         <v>11572.574307090001</v>
       </c>
       <c r="GA11" s="6">
         <v>11572.37216101</v>
       </c>
       <c r="GB11" s="6">
         <v>11636.61484292</v>
       </c>
       <c r="GC11" s="6">
         <v>11922.95857239</v>
       </c>
       <c r="GD11" s="6">
         <v>12060.295455150001</v>
       </c>
       <c r="GE11" s="6">
         <v>12100.58063853</v>
       </c>
       <c r="GF11" s="6">
         <v>12109.06812231</v>
       </c>
       <c r="GG11" s="6">
         <v>11885.47604842</v>
       </c>
+      <c r="GH11" s="6">
+        <v>12381.823793310001</v>
+      </c>
     </row>
-    <row r="12" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>398.66212940999998</v>
       </c>
       <c r="D12" s="6">
         <v>414.38012219000001</v>
       </c>
       <c r="E12" s="6">
         <v>413.06823628000001</v>
       </c>
       <c r="F12" s="6">
         <v>414.55894655999998</v>
       </c>
       <c r="G12" s="6">
         <v>397.88954651</v>
       </c>
       <c r="H12" s="6">
         <v>395.88486863999998</v>
       </c>
       <c r="I12" s="6">
         <v>391.19568717999999</v>
       </c>
       <c r="J12" s="6">
@@ -4764,52 +4783,55 @@
       </c>
       <c r="FZ12" s="6">
         <v>887.52165882999998</v>
       </c>
       <c r="GA12" s="6">
         <v>942.46077961000003</v>
       </c>
       <c r="GB12" s="6">
         <v>951.97926973000006</v>
       </c>
       <c r="GC12" s="6">
         <v>948.29483751999999</v>
       </c>
       <c r="GD12" s="6">
         <v>947.56489906000002</v>
       </c>
       <c r="GE12" s="6">
         <v>941.51263928000003</v>
       </c>
       <c r="GF12" s="6">
         <v>965.60009176000005</v>
       </c>
       <c r="GG12" s="6">
         <v>994.57294578000005</v>
       </c>
+      <c r="GH12" s="6">
+        <v>1007.3850664399999</v>
+      </c>
     </row>
-    <row r="13" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="6">
         <v>365.59732862999999</v>
       </c>
       <c r="D13" s="6">
         <v>382.39301239000002</v>
       </c>
       <c r="E13" s="6">
         <v>382.83009922000002</v>
       </c>
       <c r="F13" s="6">
         <v>381.99246964000002</v>
       </c>
       <c r="G13" s="6">
         <v>361.81713545999997</v>
       </c>
       <c r="H13" s="6">
         <v>359.59397237000002</v>
       </c>
       <c r="I13" s="6">
         <v>354.12924164999998</v>
       </c>
       <c r="J13" s="6">
@@ -5330,52 +5352,55 @@
       </c>
       <c r="FZ13" s="6">
         <v>879.91842221000002</v>
       </c>
       <c r="GA13" s="6">
         <v>934.74718790999998</v>
       </c>
       <c r="GB13" s="6">
         <v>944.32789668999999</v>
       </c>
       <c r="GC13" s="6">
         <v>940.71164686999998</v>
       </c>
       <c r="GD13" s="6">
         <v>940.09669109000004</v>
       </c>
       <c r="GE13" s="6">
         <v>933.94435349000003</v>
       </c>
       <c r="GF13" s="6">
         <v>958.18115495999996</v>
       </c>
       <c r="GG13" s="6">
         <v>987.30144493</v>
       </c>
+      <c r="GH13" s="6">
+        <v>999.91862443000002</v>
+      </c>
     </row>
-    <row r="14" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>33.064800779999999</v>
       </c>
       <c r="D14" s="6">
         <v>31.987109799999999</v>
       </c>
       <c r="E14" s="6">
         <v>30.23813706</v>
       </c>
       <c r="F14" s="6">
         <v>32.566476919999999</v>
       </c>
       <c r="G14" s="6">
         <v>36.072411049999999</v>
       </c>
       <c r="H14" s="6">
         <v>36.290896269999998</v>
       </c>
       <c r="I14" s="6">
         <v>37.066445530000003</v>
       </c>
       <c r="J14" s="6">
@@ -5896,52 +5921,55 @@
       </c>
       <c r="FZ14" s="6">
         <v>7.6032366199999997</v>
       </c>
       <c r="GA14" s="6">
         <v>7.7135917000000003</v>
       </c>
       <c r="GB14" s="6">
         <v>7.6513730400000002</v>
       </c>
       <c r="GC14" s="6">
         <v>7.5831906499999997</v>
       </c>
       <c r="GD14" s="6">
         <v>7.4682079699999999</v>
       </c>
       <c r="GE14" s="6">
         <v>7.56828579</v>
       </c>
       <c r="GF14" s="6">
         <v>7.4189368</v>
       </c>
       <c r="GG14" s="6">
         <v>7.2715008499999998</v>
       </c>
+      <c r="GH14" s="6">
+        <v>7.4664420099999997</v>
+      </c>
     </row>
-    <row r="15" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="6">
         <v>27253.499344880001</v>
       </c>
       <c r="D15" s="6">
         <v>27294.49864953</v>
       </c>
       <c r="E15" s="6">
         <v>27428.594731040001</v>
       </c>
       <c r="F15" s="6">
         <v>27585.883866240001</v>
       </c>
       <c r="G15" s="6">
         <v>27878.03768265</v>
       </c>
       <c r="H15" s="6">
         <v>28208.238760339998</v>
       </c>
       <c r="I15" s="6">
         <v>28126.56285183</v>
       </c>
       <c r="J15" s="6">
@@ -6462,52 +6490,55 @@
       </c>
       <c r="FZ15" s="6">
         <v>45927.546379680003</v>
       </c>
       <c r="GA15" s="6">
         <v>46242.228458689999</v>
       </c>
       <c r="GB15" s="6">
         <v>46433.727798729997</v>
       </c>
       <c r="GC15" s="6">
         <v>46785.669166250002</v>
       </c>
       <c r="GD15" s="6">
         <v>47324.430897519997</v>
       </c>
       <c r="GE15" s="6">
         <v>48007.330797390001</v>
       </c>
       <c r="GF15" s="6">
         <v>48781.191974649999</v>
       </c>
       <c r="GG15" s="6">
         <v>49077.599166929998</v>
       </c>
+      <c r="GH15" s="6">
+        <v>49694.061409490001</v>
+      </c>
     </row>
-    <row r="16" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="6">
         <v>26518.142654259998</v>
       </c>
       <c r="D16" s="6">
         <v>26559.516941639999</v>
       </c>
       <c r="E16" s="6">
         <v>26693.563224450001</v>
       </c>
       <c r="F16" s="6">
         <v>26849.645149280001</v>
       </c>
       <c r="G16" s="6">
         <v>26987.210243729998</v>
       </c>
       <c r="H16" s="6">
         <v>27307.629149330001</v>
       </c>
       <c r="I16" s="6">
         <v>27221.431388929999</v>
       </c>
       <c r="J16" s="6">
@@ -7028,52 +7059,55 @@
       </c>
       <c r="FZ16" s="6">
         <v>45050.625358309997</v>
       </c>
       <c r="GA16" s="6">
         <v>45366.001510410002</v>
       </c>
       <c r="GB16" s="6">
         <v>45613.214256140003</v>
       </c>
       <c r="GC16" s="6">
         <v>45957.431142349997</v>
       </c>
       <c r="GD16" s="6">
         <v>46502.808984219999</v>
       </c>
       <c r="GE16" s="6">
         <v>47162.059793640001</v>
       </c>
       <c r="GF16" s="6">
         <v>47914.485855289997</v>
       </c>
       <c r="GG16" s="6">
         <v>48181.487703730003</v>
       </c>
+      <c r="GH16" s="6">
+        <v>48784.606332069998</v>
+      </c>
     </row>
-    <row r="17" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>444.83753231999998</v>
       </c>
       <c r="D17" s="6">
         <v>441.41575326999998</v>
       </c>
       <c r="E17" s="6">
         <v>439.74728499000003</v>
       </c>
       <c r="F17" s="6">
         <v>447.26485904999998</v>
       </c>
       <c r="G17" s="6">
         <v>455.82093445999999</v>
       </c>
       <c r="H17" s="6">
         <v>463.69110604999997</v>
       </c>
       <c r="I17" s="6">
         <v>463.95675507999999</v>
       </c>
       <c r="J17" s="6">
@@ -7594,52 +7628,55 @@
       </c>
       <c r="FZ17" s="6">
         <v>522.55185747999997</v>
       </c>
       <c r="GA17" s="6">
         <v>514.46286670999996</v>
       </c>
       <c r="GB17" s="6">
         <v>520.00633983</v>
       </c>
       <c r="GC17" s="6">
         <v>526.58031570000003</v>
       </c>
       <c r="GD17" s="6">
         <v>526.19948319000002</v>
       </c>
       <c r="GE17" s="6">
         <v>548.10156935999998</v>
       </c>
       <c r="GF17" s="6">
         <v>572.21487850000005</v>
       </c>
       <c r="GG17" s="6">
         <v>601.81420609999998</v>
       </c>
+      <c r="GH17" s="6">
+        <v>617.14735299999995</v>
+      </c>
     </row>
-    <row r="18" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>241.64616391000001</v>
       </c>
       <c r="D18" s="6">
         <v>243.06281738000001</v>
       </c>
       <c r="E18" s="6">
         <v>244.68564445999999</v>
       </c>
       <c r="F18" s="6">
         <v>237.35999215000001</v>
       </c>
       <c r="G18" s="6">
         <v>385.23017513000002</v>
       </c>
       <c r="H18" s="6">
         <v>386.35093068999998</v>
       </c>
       <c r="I18" s="6">
         <v>389.47874052999998</v>
       </c>
       <c r="J18" s="6">
@@ -8160,52 +8197,55 @@
       </c>
       <c r="FZ18" s="6">
         <v>228.85659211999999</v>
       </c>
       <c r="GA18" s="6">
         <v>235.84867392999999</v>
       </c>
       <c r="GB18" s="6">
         <v>174.84694311000001</v>
       </c>
       <c r="GC18" s="6">
         <v>175.56734403999999</v>
       </c>
       <c r="GD18" s="6">
         <v>173.79811416999999</v>
       </c>
       <c r="GE18" s="6">
         <v>174.85236684</v>
       </c>
       <c r="GF18" s="6">
         <v>175.59756243000001</v>
       </c>
       <c r="GG18" s="6">
         <v>176.48929353</v>
       </c>
+      <c r="GH18" s="6">
+        <v>176.09487666999999</v>
+      </c>
     </row>
-    <row r="19" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6">
         <v>48.872994390000002</v>
       </c>
       <c r="D19" s="6">
         <v>50.503137240000001</v>
       </c>
       <c r="E19" s="6">
         <v>50.598577140000003</v>
       </c>
       <c r="F19" s="6">
         <v>51.613865760000003</v>
       </c>
       <c r="G19" s="6">
         <v>49.776329330000003</v>
       </c>
       <c r="H19" s="6">
         <v>50.567574270000001</v>
       </c>
       <c r="I19" s="6">
         <v>51.695967289999999</v>
       </c>
       <c r="J19" s="6">
@@ -8726,52 +8766,55 @@
       </c>
       <c r="FZ19" s="6">
         <v>125.51257176999999</v>
       </c>
       <c r="GA19" s="6">
         <v>125.91540764</v>
       </c>
       <c r="GB19" s="6">
         <v>125.66025965</v>
       </c>
       <c r="GC19" s="6">
         <v>126.09036415999999</v>
       </c>
       <c r="GD19" s="6">
         <v>121.62431594</v>
       </c>
       <c r="GE19" s="6">
         <v>122.31706755</v>
       </c>
       <c r="GF19" s="6">
         <v>118.89367842999999</v>
       </c>
       <c r="GG19" s="6">
         <v>117.80796357</v>
       </c>
+      <c r="GH19" s="6">
+        <v>116.21284774999999</v>
+      </c>
     </row>
-    <row r="20" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="6">
         <v>5041.8604041999997</v>
       </c>
       <c r="D20" s="6">
         <v>4818.7377868399999</v>
       </c>
       <c r="E20" s="6">
         <v>4840.2575169700003</v>
       </c>
       <c r="F20" s="6">
         <v>4669.35531438</v>
       </c>
       <c r="G20" s="6">
         <v>4601.1706271599996</v>
       </c>
       <c r="H20" s="6">
         <v>4840.5075708599998</v>
       </c>
       <c r="I20" s="6">
         <v>4819.0498183199998</v>
       </c>
       <c r="J20" s="6">
@@ -9292,52 +9335,55 @@
       </c>
       <c r="FZ20" s="6">
         <v>81.087869150000003</v>
       </c>
       <c r="GA20" s="6">
         <v>78.770249840000005</v>
       </c>
       <c r="GB20" s="6">
         <v>77.899127480000004</v>
       </c>
       <c r="GC20" s="6">
         <v>78.169388479999995</v>
       </c>
       <c r="GD20" s="6">
         <v>76.992940849999997</v>
       </c>
       <c r="GE20" s="6">
         <v>76.039620319999997</v>
       </c>
       <c r="GF20" s="6">
         <v>77.226540080000007</v>
       </c>
       <c r="GG20" s="6">
         <v>76.888735909999994</v>
       </c>
+      <c r="GH20" s="6">
+        <v>79.039062349999995</v>
+      </c>
     </row>
-    <row r="21" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6">
         <v>56.322782220000001</v>
       </c>
       <c r="D21" s="6">
         <v>53.437898840000003</v>
       </c>
       <c r="E21" s="6">
         <v>52.792255920000002</v>
       </c>
       <c r="F21" s="6">
         <v>56.64374497</v>
       </c>
       <c r="G21" s="6">
         <v>52.290920200000002</v>
       </c>
       <c r="H21" s="6">
         <v>55.413982189999999</v>
       </c>
       <c r="I21" s="6">
         <v>56.358451870000003</v>
       </c>
       <c r="J21" s="6">
@@ -9858,52 +9904,55 @@
       </c>
       <c r="FZ21" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA21" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB21" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC21" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD21" s="6">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE21" s="6">
         <v>0.15336142</v>
       </c>
       <c r="GF21" s="6">
         <v>0.15546794</v>
       </c>
       <c r="GG21" s="6">
         <v>0.15359823</v>
       </c>
+      <c r="GH21" s="6">
+        <v>0.13021460000000001</v>
+      </c>
     </row>
-    <row r="22" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="6">
         <v>6.8524818099999996</v>
       </c>
       <c r="D22" s="6">
         <v>6.2786456499999996</v>
       </c>
       <c r="E22" s="6">
         <v>5.2209495600000002</v>
       </c>
       <c r="F22" s="6">
         <v>10.451733770000001</v>
       </c>
       <c r="G22" s="6">
         <v>6.3114577299999999</v>
       </c>
       <c r="H22" s="6">
         <v>6.58559465</v>
       </c>
       <c r="I22" s="6">
         <v>7.9414844599999999</v>
       </c>
       <c r="J22" s="6">
@@ -10424,52 +10473,55 @@
       </c>
       <c r="FZ22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF22" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GG22" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GH22" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="6">
         <v>4.9500529899999997</v>
       </c>
       <c r="D23" s="6">
         <v>4.79471852</v>
       </c>
       <c r="E23" s="6">
         <v>4.78022203</v>
       </c>
       <c r="F23" s="6">
         <v>4.6622383200000002</v>
       </c>
       <c r="G23" s="6">
         <v>4.08754756</v>
       </c>
       <c r="H23" s="6">
         <v>4.2988535600000004</v>
       </c>
       <c r="I23" s="6">
         <v>4.2358616099999997</v>
       </c>
       <c r="J23" s="6">
@@ -10990,52 +11042,55 @@
       </c>
       <c r="FZ23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GG23" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GH23" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="6">
         <v>1.9024288199999999</v>
       </c>
       <c r="D24" s="6">
         <v>1.4839271300000001</v>
       </c>
       <c r="E24" s="6">
         <v>0.44072752999999998</v>
       </c>
       <c r="F24" s="6">
         <v>5.7894954500000004</v>
       </c>
       <c r="G24" s="6">
         <v>2.2239101699999999</v>
       </c>
       <c r="H24" s="6">
         <v>2.28674109</v>
       </c>
       <c r="I24" s="6">
         <v>3.7056228500000001</v>
       </c>
       <c r="J24" s="6">
@@ -11556,52 +11611,55 @@
       </c>
       <c r="FZ24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GG24" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GH24" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D25" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E25" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F25" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G25" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H25" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I25" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J25" s="6">
@@ -12122,52 +12180,55 @@
       </c>
       <c r="FZ25" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA25" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB25" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC25" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD25" s="6">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE25" s="6">
         <v>0.15336142</v>
       </c>
       <c r="GF25" s="6">
         <v>0.15546794</v>
       </c>
       <c r="GG25" s="6">
         <v>0.15359823</v>
       </c>
+      <c r="GH25" s="6">
+        <v>0.13021460000000001</v>
+      </c>
     </row>
-    <row r="26" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>49.47030041</v>
       </c>
       <c r="D26" s="6">
         <v>47.159253190000001</v>
       </c>
       <c r="E26" s="6">
         <v>47.571306360000001</v>
       </c>
       <c r="F26" s="6">
         <v>46.192011200000003</v>
       </c>
       <c r="G26" s="6">
         <v>45.979462470000001</v>
       </c>
       <c r="H26" s="6">
         <v>48.828387540000001</v>
       </c>
       <c r="I26" s="6">
         <v>48.416967409999998</v>
       </c>
       <c r="J26" s="6">
@@ -12688,52 +12749,55 @@
       </c>
       <c r="FZ26" s="6">
         <v>0.19543815</v>
       </c>
       <c r="GA26" s="6">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB26" s="6">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC26" s="6">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD26" s="6">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE26" s="6">
         <v>0.15336142</v>
       </c>
       <c r="GF26" s="6">
         <v>0.15546794</v>
       </c>
       <c r="GG26" s="6">
         <v>0.15359823</v>
       </c>
+      <c r="GH26" s="6">
+        <v>0.13021460000000001</v>
+      </c>
     </row>
-    <row r="27" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J27" s="6" t="s">
@@ -13254,52 +13318,55 @@
       </c>
       <c r="FZ27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GG27" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GH27" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="6">
         <v>4985.53762198</v>
       </c>
       <c r="D28" s="6">
         <v>4765.2998879999996</v>
       </c>
       <c r="E28" s="6">
         <v>4787.4652610499998</v>
       </c>
       <c r="F28" s="6">
         <v>4612.7115694100003</v>
       </c>
       <c r="G28" s="6">
         <v>4548.8797069599996</v>
       </c>
       <c r="H28" s="6">
         <v>4785.0935886699999</v>
       </c>
       <c r="I28" s="6">
         <v>4762.6913664499998</v>
       </c>
       <c r="J28" s="6">
@@ -13820,52 +13887,55 @@
       </c>
       <c r="FZ28" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA28" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB28" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC28" s="6">
         <v>77.991577890000002</v>
       </c>
       <c r="GD28" s="6">
         <v>76.838763439999994</v>
       </c>
       <c r="GE28" s="6">
         <v>75.886258900000001</v>
       </c>
       <c r="GF28" s="6">
         <v>77.071072139999998</v>
       </c>
       <c r="GG28" s="6">
         <v>76.735137679999994</v>
       </c>
+      <c r="GH28" s="6">
+        <v>78.908847750000007</v>
+      </c>
     </row>
-    <row r="29" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="6">
         <v>4982.2212067099999</v>
       </c>
       <c r="D29" s="6">
         <v>4761.6066714099998</v>
       </c>
       <c r="E29" s="6">
         <v>4783.7822952099996</v>
       </c>
       <c r="F29" s="6">
         <v>4609.14299312</v>
       </c>
       <c r="G29" s="6">
         <v>4545.5189440200002</v>
       </c>
       <c r="H29" s="6">
         <v>4781.9743039200002</v>
       </c>
       <c r="I29" s="6">
         <v>4759.3034605599996</v>
       </c>
       <c r="J29" s="6">
@@ -14386,52 +14456,55 @@
       </c>
       <c r="FZ29" s="6">
         <v>80.892431000000002</v>
       </c>
       <c r="GA29" s="6">
         <v>78.595419640000003</v>
       </c>
       <c r="GB29" s="6">
         <v>77.722348420000003</v>
       </c>
       <c r="GC29" s="6">
         <v>77.991577890000002</v>
       </c>
       <c r="GD29" s="6">
         <v>76.838763439999994</v>
       </c>
       <c r="GE29" s="6">
         <v>75.886258900000001</v>
       </c>
       <c r="GF29" s="6">
         <v>77.071072139999998</v>
       </c>
       <c r="GG29" s="6">
         <v>76.735137679999994</v>
       </c>
+      <c r="GH29" s="6">
+        <v>78.908847750000007</v>
+      </c>
     </row>
-    <row r="30" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J30" s="6" t="s">
@@ -14952,52 +15025,55 @@
       </c>
       <c r="FZ30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GG30" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GH30" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="31" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="6">
         <v>3.3164152699999998</v>
       </c>
       <c r="D31" s="6">
         <v>3.5753048299999999</v>
       </c>
       <c r="E31" s="6">
         <v>3.5643049900000001</v>
       </c>
       <c r="F31" s="6">
         <v>3.4572082399999999</v>
       </c>
       <c r="G31" s="6">
         <v>3.2527298600000001</v>
       </c>
       <c r="H31" s="6">
         <v>3.0072667599999998</v>
       </c>
       <c r="I31" s="6">
         <v>3.2848187800000002</v>
       </c>
       <c r="J31" s="6">
@@ -15518,52 +15594,55 @@
       </c>
       <c r="FZ31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GG31" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GH31" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="6">
         <v>0.11791176</v>
       </c>
       <c r="E32" s="6">
         <v>0.11866085</v>
       </c>
       <c r="F32" s="6">
         <v>0.11136805</v>
       </c>
       <c r="G32" s="6">
         <v>0.10803308</v>
       </c>
       <c r="H32" s="6">
         <v>0.11201799</v>
       </c>
       <c r="I32" s="6">
         <v>0.10308711</v>
       </c>
       <c r="J32" s="6">
@@ -16084,52 +16163,55 @@
       </c>
       <c r="FZ32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GA32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GB32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GC32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GD32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GE32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GF32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="GG32" s="6" t="s">
         <v>2</v>
       </c>
+      <c r="GH32" s="6" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="11">
         <v>40267.406991490003</v>
       </c>
       <c r="D33" s="11">
         <v>40215.169001410002</v>
       </c>
       <c r="E33" s="11">
         <v>40412.277088169998</v>
       </c>
       <c r="F33" s="11">
         <v>41171.115953820001</v>
       </c>
       <c r="G33" s="11">
         <v>41277.442467480003</v>
       </c>
       <c r="H33" s="11">
         <v>41880.777505079997</v>
       </c>
       <c r="I33" s="11">
         <v>41674.107056070003</v>
       </c>
       <c r="J33" s="11">
@@ -16650,82 +16732,85 @@
       </c>
       <c r="FZ33" s="11">
         <v>62785.531565630001</v>
       </c>
       <c r="GA33" s="11">
         <v>63109.516997550003</v>
       </c>
       <c r="GB33" s="11">
         <v>63338.319725319998</v>
       </c>
       <c r="GC33" s="11">
         <v>63988.426623710002</v>
       </c>
       <c r="GD33" s="11">
         <v>64605.066931499998</v>
       </c>
       <c r="GE33" s="11">
         <v>65348.273180479999</v>
       </c>
       <c r="GF33" s="11">
         <v>66145.169850139995</v>
       </c>
       <c r="GG33" s="11">
         <v>66132.660593719993</v>
       </c>
+      <c r="GH33" s="11">
+        <v>66834.132327269996</v>
+      </c>
     </row>
-    <row r="34" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="9"/>
     </row>
-    <row r="36" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="9"/>
     </row>
-    <row r="39" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="9"/>
     </row>
-    <row r="40" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="9"/>
     </row>
-    <row r="41" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="9"/>
     </row>
-    <row r="42" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="9"/>
     </row>
-    <row r="43" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="9"/>
     </row>
-    <row r="44" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="9"/>
     </row>
-    <row r="46" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="9"/>
     </row>
-    <row r="47" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="9"/>
     </row>
-    <row r="48" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="9"/>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="9"/>
     </row>
     <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="9"/>
     </row>
     <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="9"/>
     </row>
     <row r="52" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="9"/>
     </row>
     <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="9"/>
     </row>
     <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="9"/>
     </row>
     <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="9"/>
     </row>
     <row r="61" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="9"/>