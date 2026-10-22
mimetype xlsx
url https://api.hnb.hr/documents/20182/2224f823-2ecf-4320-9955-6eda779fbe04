--- v0 (2025-10-31)
+++ v1 (2026-10-22)
@@ -9,365 +9,433 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\jvuglar\My Documents\BILTENSKE TABLICE\NOVE TABLICE_CIJENE\NOVE TABLICE\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="1" r:id="rId1"/>
+    <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="38">
   <si>
-    <t>Table J3a: Hedonic real estate price index</t>
+    <t>Tablica J3a: Hedonistički indeks cijena nekretnina</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Year</t>
+    <t>Godina</t>
   </si>
   <si>
-    <t>Quarter</t>
+    <t>Tromjesečje</t>
   </si>
   <si>
-    <t>Basic indices, 2010 = 100</t>
+    <t>Bazni indeksi, 2010. = 100</t>
   </si>
   <si>
-    <t>Croatia</t>
+    <t>Tromjesečne stope promjene (u %)</t>
+  </si>
+  <si>
+    <t>Godišnje stope promjene (u %)</t>
+  </si>
+  <si>
+    <t>Hrvatska</t>
   </si>
   <si>
     <t>Zagreb</t>
   </si>
   <si>
-    <t>Adriatic coast</t>
+    <t>Jadran</t>
+  </si>
+  <si>
+    <t>1997.</t>
   </si>
   <si>
     <t>....</t>
   </si>
   <si>
-    <t>Q1</t>
+    <t>1998.</t>
   </si>
   <si>
-    <t>Q2</t>
+    <t>1999.</t>
   </si>
   <si>
-    <t>Q3</t>
+    <t>2000.</t>
   </si>
   <si>
-    <t>Q4</t>
+    <t>2001.</t>
   </si>
   <si>
-    <t>1999</t>
+    <t>2002.</t>
   </si>
   <si>
-    <t>2000</t>
+    <t>2003.</t>
   </si>
   <si>
-    <t>Annual rate of change (in %)</t>
+    <t>2004.</t>
   </si>
   <si>
-    <t>Quarterly rate of change (in %)</t>
+    <t>2005.</t>
+  </si>
+  <si>
+    <t>2006.</t>
+  </si>
+  <si>
+    <t>2007.</t>
+  </si>
+  <si>
+    <t>2008.</t>
+  </si>
+  <si>
+    <t>2009.</t>
+  </si>
+  <si>
+    <t>2010.</t>
+  </si>
+  <si>
+    <t>2011.</t>
+  </si>
+  <si>
+    <t>2012.</t>
+  </si>
+  <si>
+    <t>2013.</t>
+  </si>
+  <si>
+    <t>2014.</t>
+  </si>
+  <si>
+    <t>2015.</t>
+  </si>
+  <si>
+    <t>1. tr.</t>
+  </si>
+  <si>
+    <t>2. tr.</t>
+  </si>
+  <si>
+    <t>3. tr.</t>
+  </si>
+  <si>
+    <t>4. tr.</t>
+  </si>
+  <si>
+    <t>1.tr.</t>
+  </si>
+  <si>
+    <t>2.tr.</t>
+  </si>
+  <si>
+    <t>3.tr.</t>
+  </si>
+  <si>
+    <t>4.tr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="General_)"/>
     <numFmt numFmtId="165" formatCode="0.0_)"/>
     <numFmt numFmtId="166" formatCode="#\ ###\ ###\ ##0.0;\-#\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
-    <numFmt numFmtId="168" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="0."/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
-      </bottom>
-[...7 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Naslov 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Obično 2" xfId="2"/>
     <cellStyle name="Tanka linija ispod" xfId="4"/>
     <cellStyle name="Zadnji redak" xfId="5"/>
     <cellStyle name="Zaglavlje" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -626,3465 +694,3465 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:L125"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
-    <col min="4" max="6" width="9.28515625" style="30" customWidth="1"/>
+    <col min="4" max="6" width="9.28515625" style="35" customWidth="1"/>
     <col min="7" max="9" width="10.140625" style="2" customWidth="1"/>
     <col min="10" max="12" width="9.28515625" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="J2" s="4"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="J3" s="4"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="2:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="41" t="s">
+      <c r="B5" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="41" t="s">
+      <c r="C5" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="43" t="s">
+      <c r="D5" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="43"/>
-[...14 lines deleted...]
-      <c r="C6" s="42"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="52" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+    </row>
+    <row r="6" spans="2:12" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
       <c r="D6" s="11" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="11" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="11" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L6" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="12">
-        <v>1997</v>
+      <c r="B7" s="12" t="s">
+        <v>10</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="14">
         <v>57</v>
       </c>
       <c r="E7" s="14">
         <v>63</v>
       </c>
       <c r="F7" s="14">
         <v>39.5</v>
       </c>
       <c r="G7" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H7" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I7" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J7" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="K7" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L7" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="12">
-        <v>1998</v>
+      <c r="B8" s="12" t="s">
+        <v>12</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="14">
         <v>61.1</v>
       </c>
       <c r="E8" s="14">
         <v>67.8</v>
       </c>
       <c r="F8" s="14">
         <v>41.5</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H8" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I8" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J8" s="14">
         <v>7.1</v>
       </c>
       <c r="K8" s="14">
         <v>7.6</v>
       </c>
       <c r="L8" s="14">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="9" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="12">
-        <v>1999</v>
+      <c r="B9" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="14">
         <v>61.6</v>
       </c>
       <c r="E9" s="14">
         <v>69</v>
       </c>
       <c r="F9" s="14">
         <v>39.9</v>
       </c>
       <c r="G9" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H9" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I9" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J9" s="14">
         <v>0.8</v>
       </c>
       <c r="K9" s="14">
         <v>1.8</v>
       </c>
       <c r="L9" s="14">
         <v>-3.8</v>
       </c>
     </row>
     <row r="10" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="12">
-        <v>2000</v>
+      <c r="B10" s="12" t="s">
+        <v>14</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="14">
         <v>60.4</v>
       </c>
       <c r="E10" s="14">
         <v>68</v>
       </c>
       <c r="F10" s="14">
         <v>38</v>
       </c>
       <c r="G10" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H10" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I10" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J10" s="14">
         <v>-2</v>
       </c>
       <c r="K10" s="14">
         <v>-1.5</v>
       </c>
       <c r="L10" s="14">
         <v>-4.7</v>
       </c>
     </row>
     <row r="11" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="12">
-        <v>2001</v>
+      <c r="B11" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="14">
         <v>61.5</v>
       </c>
       <c r="E11" s="14">
         <v>65.5</v>
       </c>
       <c r="F11" s="14">
         <v>49.9</v>
       </c>
       <c r="G11" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H11" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I11" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J11" s="14">
         <v>1.9</v>
       </c>
       <c r="K11" s="14">
         <v>-3.7</v>
       </c>
       <c r="L11" s="14">
         <v>31.2</v>
       </c>
     </row>
     <row r="12" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="12">
-        <v>2002</v>
+      <c r="B12" s="12" t="s">
+        <v>16</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="14">
         <v>64.900000000000006</v>
       </c>
       <c r="E12" s="14">
         <v>67.900000000000006</v>
       </c>
       <c r="F12" s="14">
         <v>56.2</v>
       </c>
       <c r="G12" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H12" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I12" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J12" s="14">
         <v>5.6</v>
       </c>
       <c r="K12" s="14">
         <v>3.7</v>
       </c>
       <c r="L12" s="14">
         <v>12.7</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="12">
-        <v>2003</v>
+      <c r="B13" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="14">
         <v>67</v>
       </c>
       <c r="E13" s="14">
         <v>70.8</v>
       </c>
       <c r="F13" s="14">
         <v>56</v>
       </c>
       <c r="G13" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H13" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I13" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J13" s="14">
         <v>3.2</v>
       </c>
       <c r="K13" s="14">
         <v>4.2</v>
       </c>
       <c r="L13" s="14">
         <v>-0.5</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="12">
-        <v>2004</v>
+      <c r="B14" s="12" t="s">
+        <v>18</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="14">
         <v>74.5</v>
       </c>
       <c r="E14" s="14">
         <v>78</v>
       </c>
       <c r="F14" s="14">
         <v>64.3</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I14" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J14" s="14">
         <v>11.2</v>
       </c>
       <c r="K14" s="14">
         <v>10.199999999999999</v>
       </c>
       <c r="L14" s="14">
         <v>14.8</v>
       </c>
     </row>
     <row r="15" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="12">
-        <v>2005</v>
+      <c r="B15" s="12" t="s">
+        <v>19</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="14">
         <v>82.9</v>
       </c>
       <c r="E15" s="14">
         <v>85.5</v>
       </c>
       <c r="F15" s="14">
         <v>75</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H15" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I15" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J15" s="14">
         <v>11.2</v>
       </c>
       <c r="K15" s="14">
         <v>9.6999999999999993</v>
       </c>
       <c r="L15" s="14">
         <v>16.7</v>
       </c>
     </row>
     <row r="16" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="12">
-        <v>2006</v>
+      <c r="B16" s="12" t="s">
+        <v>20</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="14">
         <v>97.5</v>
       </c>
       <c r="E16" s="14">
         <v>101.7</v>
       </c>
       <c r="F16" s="14">
         <v>85.2</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H16" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I16" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J16" s="14">
         <v>17.7</v>
       </c>
       <c r="K16" s="14">
         <v>18.899999999999999</v>
       </c>
       <c r="L16" s="14">
         <v>13.7</v>
       </c>
     </row>
     <row r="17" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="12">
-        <v>2007</v>
+      <c r="B17" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="14">
         <v>109.2</v>
       </c>
       <c r="E17" s="14">
         <v>112.7</v>
       </c>
       <c r="F17" s="14">
         <v>99.1</v>
       </c>
       <c r="G17" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H17" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I17" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J17" s="14">
         <v>12</v>
       </c>
       <c r="K17" s="14">
         <v>10.8</v>
       </c>
       <c r="L17" s="14">
         <v>16.3</v>
       </c>
     </row>
     <row r="18" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="12">
-        <v>2008</v>
+      <c r="B18" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="14">
         <v>113</v>
       </c>
       <c r="E18" s="14">
         <v>115.7</v>
       </c>
       <c r="F18" s="14">
         <v>105.3</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H18" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I18" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J18" s="14">
         <v>3.5</v>
       </c>
       <c r="K18" s="14">
         <v>2.6</v>
       </c>
       <c r="L18" s="14">
         <v>6.2</v>
       </c>
     </row>
     <row r="19" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="12">
-        <v>2009</v>
+      <c r="B19" s="12" t="s">
+        <v>23</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="14">
         <v>108.8</v>
       </c>
       <c r="E19" s="14">
         <v>109.5</v>
       </c>
       <c r="F19" s="14">
         <v>106.9</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H19" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I19" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J19" s="14">
         <v>-3.8</v>
       </c>
       <c r="K19" s="14">
         <v>-5.3</v>
       </c>
       <c r="L19" s="14">
         <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="12">
-        <v>2010</v>
+      <c r="B20" s="12" t="s">
+        <v>24</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="14">
         <v>100</v>
       </c>
       <c r="E20" s="14">
         <v>100</v>
       </c>
       <c r="F20" s="14">
         <v>100</v>
       </c>
       <c r="G20" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H20" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I20" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J20" s="14">
         <v>-8.1</v>
       </c>
       <c r="K20" s="14">
         <v>-8.6</v>
       </c>
       <c r="L20" s="14">
         <v>-6.4</v>
       </c>
     </row>
     <row r="21" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="12">
-        <v>2011</v>
+      <c r="B21" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="14">
         <v>96.3</v>
       </c>
       <c r="E21" s="14">
         <v>94.9</v>
       </c>
       <c r="F21" s="14">
         <v>99.5</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H21" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I21" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J21" s="14">
         <v>-3.7</v>
       </c>
       <c r="K21" s="14">
         <v>-5.0999999999999996</v>
       </c>
       <c r="L21" s="14">
         <v>-0.5</v>
       </c>
     </row>
     <row r="22" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="12">
-        <v>2012</v>
+      <c r="B22" s="12" t="s">
+        <v>26</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="14">
         <v>97.3</v>
       </c>
       <c r="E22" s="14">
         <v>97</v>
       </c>
       <c r="F22" s="14">
         <v>97.9</v>
       </c>
       <c r="G22" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H22" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I22" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J22" s="14">
         <v>1</v>
       </c>
       <c r="K22" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="L22" s="14">
         <v>-1.6</v>
       </c>
     </row>
     <row r="23" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="12">
-        <v>2013</v>
+      <c r="B23" s="15" t="s">
+        <v>27</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="14">
         <v>81.2</v>
       </c>
       <c r="E23" s="14">
         <v>82.5</v>
       </c>
       <c r="F23" s="14">
         <v>78.400000000000006</v>
       </c>
       <c r="G23" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H23" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I23" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J23" s="14">
         <v>-16.5</v>
       </c>
       <c r="K23" s="14">
         <v>-14.9</v>
       </c>
       <c r="L23" s="14">
         <v>-19.899999999999999</v>
       </c>
     </row>
     <row r="24" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="12">
-        <v>2014</v>
+      <c r="B24" s="15" t="s">
+        <v>28</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="14">
         <v>79.3</v>
       </c>
       <c r="E24" s="14">
         <v>80.099999999999994</v>
       </c>
       <c r="F24" s="14">
         <v>77.8</v>
       </c>
       <c r="G24" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H24" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I24" s="14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J24" s="14">
         <v>-2.2999999999999998</v>
       </c>
       <c r="K24" s="14">
         <v>-2.9</v>
       </c>
       <c r="L24" s="14">
         <v>-0.8</v>
       </c>
     </row>
     <row r="25" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="15">
-[...28 lines deleted...]
-        <v>8</v>
+      <c r="B25" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="17"/>
+      <c r="D25" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="H25" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="I25" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="K25" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="L25" s="18" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B26" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D26" s="14">
         <v>55.4</v>
       </c>
       <c r="E26" s="14">
         <v>60.6</v>
       </c>
       <c r="F26" s="14">
         <v>40.200000000000003</v>
       </c>
-      <c r="G26" s="20" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="G26" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="I26" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="J26" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="K26" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="L26" s="21" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="21"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B27" s="22"/>
+      <c r="C27" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D27" s="14">
         <v>55.4</v>
       </c>
       <c r="E27" s="14">
         <v>62.6</v>
       </c>
       <c r="F27" s="14">
         <v>34.200000000000003</v>
       </c>
       <c r="G27" s="14">
         <v>-0.1</v>
       </c>
       <c r="H27" s="14">
         <v>3.2</v>
       </c>
       <c r="I27" s="14">
         <v>-14.9</v>
       </c>
-      <c r="J27" s="20" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="J27" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="K27" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="L27" s="21" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="28" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="21"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B28" s="22"/>
+      <c r="C28" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D28" s="14">
         <v>57.9</v>
       </c>
       <c r="E28" s="14">
         <v>63.6</v>
       </c>
       <c r="F28" s="14">
         <v>41.4</v>
       </c>
       <c r="G28" s="14">
         <v>4.5999999999999996</v>
       </c>
       <c r="H28" s="14">
         <v>1.6</v>
       </c>
       <c r="I28" s="14">
         <v>20.9</v>
       </c>
-      <c r="J28" s="20" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="J28" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="K28" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="21" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="22"/>
-      <c r="C29" s="23" t="s">
+      <c r="B29" s="23"/>
+      <c r="C29" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="25">
+        <v>59.4</v>
+      </c>
+      <c r="E29" s="25">
+        <v>65.2</v>
+      </c>
+      <c r="F29" s="25">
+        <v>42.2</v>
+      </c>
+      <c r="G29" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="H29" s="25">
+        <v>2.6</v>
+      </c>
+      <c r="I29" s="25">
+        <v>2.1</v>
+      </c>
+      <c r="J29" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="K29" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="L29" s="26" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="D29" s="24">
-[...32 lines deleted...]
-        <v>9</v>
+      <c r="C30" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D30" s="14">
         <v>61.4</v>
       </c>
       <c r="E30" s="14">
         <v>67.599999999999994</v>
       </c>
       <c r="F30" s="14">
         <v>43.1</v>
       </c>
       <c r="G30" s="14">
         <v>3.3</v>
       </c>
       <c r="H30" s="14">
         <v>3.6</v>
       </c>
       <c r="I30" s="14">
         <v>2</v>
       </c>
       <c r="J30" s="14">
         <v>10.7</v>
       </c>
       <c r="K30" s="14">
         <v>11.5</v>
       </c>
       <c r="L30" s="14">
         <v>7.2</v>
       </c>
     </row>
     <row r="31" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="26"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B31" s="27"/>
+      <c r="C31" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D31" s="14">
         <v>61.2</v>
       </c>
       <c r="E31" s="14">
         <v>66.8</v>
       </c>
       <c r="F31" s="14">
         <v>44.6</v>
       </c>
       <c r="G31" s="14">
         <v>-0.3</v>
       </c>
       <c r="H31" s="14">
         <v>-1.2</v>
       </c>
       <c r="I31" s="14">
         <v>3.5</v>
       </c>
       <c r="J31" s="14">
         <v>10.4</v>
       </c>
       <c r="K31" s="14">
         <v>6.7</v>
       </c>
       <c r="L31" s="14">
         <v>30.4</v>
       </c>
     </row>
     <row r="32" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B32" s="19"/>
+      <c r="C32" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D32" s="14">
         <v>61.3</v>
       </c>
       <c r="E32" s="14">
         <v>68.5</v>
       </c>
       <c r="F32" s="14">
         <v>40.299999999999997</v>
       </c>
       <c r="G32" s="14">
         <v>0.3</v>
       </c>
       <c r="H32" s="14">
         <v>2.6</v>
       </c>
       <c r="I32" s="14">
         <v>-9.8000000000000007</v>
       </c>
       <c r="J32" s="14">
         <v>5.9</v>
       </c>
       <c r="K32" s="14">
         <v>7.8</v>
       </c>
       <c r="L32" s="14">
         <v>-2.7</v>
       </c>
     </row>
     <row r="33" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="27"/>
-[...3 lines deleted...]
-      <c r="D33" s="24">
+      <c r="B33" s="28"/>
+      <c r="C33" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33" s="25">
         <v>60.6</v>
       </c>
-      <c r="E33" s="24">
+      <c r="E33" s="25">
         <v>68.3</v>
       </c>
-      <c r="F33" s="24">
+      <c r="F33" s="25">
         <v>37.799999999999997</v>
       </c>
-      <c r="G33" s="24">
+      <c r="G33" s="25">
         <v>-1.3</v>
       </c>
-      <c r="H33" s="24">
+      <c r="H33" s="25">
         <v>-0.3</v>
       </c>
-      <c r="I33" s="24">
+      <c r="I33" s="25">
         <v>-6.1</v>
       </c>
-      <c r="J33" s="24">
+      <c r="J33" s="25">
         <v>2</v>
       </c>
-      <c r="K33" s="24">
+      <c r="K33" s="25">
         <v>4.7</v>
       </c>
-      <c r="L33" s="24">
+      <c r="L33" s="25">
         <v>-10.5</v>
       </c>
     </row>
     <row r="34" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="28" t="s">
+      <c r="B34" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="C34" s="19" t="s">
-        <v>9</v>
+      <c r="C34" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D34" s="14">
         <v>60.1</v>
       </c>
       <c r="E34" s="14">
         <v>67.8</v>
       </c>
       <c r="F34" s="14">
         <v>37.5</v>
       </c>
       <c r="G34" s="14">
         <v>-0.7</v>
       </c>
       <c r="H34" s="14">
         <v>-0.7</v>
       </c>
       <c r="I34" s="14">
         <v>-0.8</v>
       </c>
       <c r="J34" s="14">
         <v>-2</v>
       </c>
       <c r="K34" s="14">
         <v>0.4</v>
       </c>
       <c r="L34" s="14">
         <v>-13</v>
       </c>
     </row>
     <row r="35" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="28"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B35" s="29"/>
+      <c r="C35" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D35" s="14">
         <v>61.8</v>
       </c>
       <c r="E35" s="14">
         <v>68.7</v>
       </c>
       <c r="F35" s="14">
         <v>41.6</v>
       </c>
       <c r="G35" s="14">
         <v>2.8</v>
       </c>
       <c r="H35" s="14">
         <v>1.2</v>
       </c>
       <c r="I35" s="14">
         <v>11</v>
       </c>
       <c r="J35" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="K35" s="14">
         <v>2.8</v>
       </c>
       <c r="L35" s="14">
         <v>-6.7</v>
       </c>
     </row>
     <row r="36" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B36" s="19"/>
+      <c r="C36" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D36" s="14">
         <v>62</v>
       </c>
       <c r="E36" s="14">
         <v>69.599999999999994</v>
       </c>
       <c r="F36" s="14">
         <v>39.799999999999997</v>
       </c>
       <c r="G36" s="14">
         <v>0.4</v>
       </c>
       <c r="H36" s="14">
         <v>1.4</v>
       </c>
       <c r="I36" s="14">
         <v>-4.5</v>
       </c>
       <c r="J36" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="K36" s="14">
         <v>1.6</v>
       </c>
       <c r="L36" s="14">
         <v>-1.3</v>
       </c>
     </row>
     <row r="37" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="27"/>
-[...3 lines deleted...]
-      <c r="D37" s="24">
+      <c r="B37" s="28"/>
+      <c r="C37" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" s="25">
         <v>62.4</v>
       </c>
-      <c r="E37" s="24">
+      <c r="E37" s="25">
         <v>69.8</v>
       </c>
-      <c r="F37" s="24">
+      <c r="F37" s="25">
         <v>40.700000000000003</v>
       </c>
-      <c r="G37" s="24">
+      <c r="G37" s="25">
         <v>0.6</v>
       </c>
-      <c r="H37" s="24">
+      <c r="H37" s="25">
         <v>0.3</v>
       </c>
-      <c r="I37" s="24">
+      <c r="I37" s="25">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J37" s="24">
+      <c r="J37" s="25">
         <v>3.1</v>
       </c>
-      <c r="K37" s="24">
+      <c r="K37" s="25">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L37" s="24">
+      <c r="L37" s="25">
         <v>7.5</v>
       </c>
     </row>
     <row r="38" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="28" t="s">
+      <c r="B38" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="C38" s="19" t="s">
-        <v>9</v>
+      <c r="C38" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D38" s="14">
         <v>63.7</v>
       </c>
       <c r="E38" s="14">
         <v>70.599999999999994</v>
       </c>
       <c r="F38" s="14">
         <v>43.1</v>
       </c>
       <c r="G38" s="14">
         <v>2</v>
       </c>
       <c r="H38" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="I38" s="14">
         <v>6</v>
       </c>
       <c r="J38" s="14">
         <v>5.8</v>
       </c>
       <c r="K38" s="14">
         <v>4.0999999999999996</v>
       </c>
       <c r="L38" s="14">
         <v>14.9</v>
       </c>
     </row>
     <row r="39" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="28"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B39" s="30"/>
+      <c r="C39" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D39" s="14">
         <v>62.3</v>
       </c>
       <c r="E39" s="14">
         <v>69.2</v>
       </c>
       <c r="F39" s="14">
         <v>42.2</v>
       </c>
       <c r="G39" s="14">
         <v>-2.1</v>
       </c>
       <c r="H39" s="14">
         <v>-2.1</v>
       </c>
       <c r="I39" s="14">
         <v>-2.1</v>
       </c>
       <c r="J39" s="14">
         <v>0.8</v>
       </c>
       <c r="K39" s="14">
         <v>0.7</v>
       </c>
       <c r="L39" s="14">
         <v>1.4</v>
       </c>
     </row>
     <row r="40" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B40" s="31"/>
+      <c r="C40" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D40" s="14">
         <v>58.7</v>
       </c>
       <c r="E40" s="14">
         <v>67.599999999999994</v>
       </c>
       <c r="F40" s="14">
         <v>32.6</v>
       </c>
       <c r="G40" s="14">
         <v>-5.8</v>
       </c>
       <c r="H40" s="14">
         <v>-2.2999999999999998</v>
       </c>
       <c r="I40" s="14">
         <v>-22.8</v>
       </c>
       <c r="J40" s="14">
         <v>-5.3</v>
       </c>
       <c r="K40" s="14">
         <v>-2.9</v>
       </c>
       <c r="L40" s="14">
         <v>-18</v>
       </c>
     </row>
     <row r="41" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="27"/>
-[...3 lines deleted...]
-      <c r="D41" s="24">
+      <c r="B41" s="32"/>
+      <c r="C41" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" s="25">
         <v>56.8</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="25">
         <v>64.5</v>
       </c>
-      <c r="F41" s="24">
+      <c r="F41" s="25">
         <v>34.200000000000003</v>
       </c>
-      <c r="G41" s="24">
+      <c r="G41" s="25">
         <v>-3.3</v>
       </c>
-      <c r="H41" s="24">
+      <c r="H41" s="25">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="I41" s="24">
+      <c r="I41" s="25">
         <v>4.8</v>
       </c>
-      <c r="J41" s="24">
+      <c r="J41" s="25">
         <v>-9</v>
       </c>
-      <c r="K41" s="24">
+      <c r="K41" s="25">
         <v>-7.7</v>
       </c>
-      <c r="L41" s="24">
+      <c r="L41" s="25">
         <v>-15.9</v>
       </c>
     </row>
     <row r="42" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B42" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D42" s="14">
         <v>63.3</v>
       </c>
       <c r="E42" s="14">
         <v>68</v>
       </c>
       <c r="F42" s="14">
         <v>49.4</v>
       </c>
       <c r="G42" s="14">
         <v>11.4</v>
       </c>
       <c r="H42" s="14">
         <v>5.4</v>
       </c>
       <c r="I42" s="14">
         <v>44.5</v>
       </c>
       <c r="J42" s="14">
         <v>-0.6</v>
       </c>
       <c r="K42" s="14">
         <v>-3.7</v>
       </c>
       <c r="L42" s="14">
         <v>14.6</v>
       </c>
     </row>
     <row r="43" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B43" s="31"/>
+      <c r="C43" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D43" s="14">
         <v>64.099999999999994</v>
       </c>
       <c r="E43" s="14">
         <v>66.900000000000006</v>
       </c>
       <c r="F43" s="14">
         <v>55.8</v>
       </c>
       <c r="G43" s="14">
         <v>1.3</v>
       </c>
       <c r="H43" s="14">
         <v>-1.6</v>
       </c>
       <c r="I43" s="14">
         <v>13.1</v>
       </c>
       <c r="J43" s="14">
         <v>2.8</v>
       </c>
       <c r="K43" s="14">
         <v>-3.3</v>
       </c>
       <c r="L43" s="14">
         <v>32.299999999999997</v>
       </c>
     </row>
     <row r="44" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B44" s="31"/>
+      <c r="C44" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D44" s="14">
         <v>58.6</v>
       </c>
       <c r="E44" s="14">
         <v>62.8</v>
       </c>
       <c r="F44" s="14">
         <v>46.1</v>
       </c>
       <c r="G44" s="14">
         <v>-8.6</v>
       </c>
       <c r="H44" s="14">
         <v>-6.1</v>
       </c>
       <c r="I44" s="14">
         <v>-17.399999999999999</v>
       </c>
       <c r="J44" s="14">
         <v>-0.3</v>
       </c>
       <c r="K44" s="14">
         <v>-7.1</v>
       </c>
       <c r="L44" s="14">
         <v>41.4</v>
       </c>
     </row>
     <row r="45" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="27"/>
-[...3 lines deleted...]
-      <c r="D45" s="24">
+      <c r="B45" s="32"/>
+      <c r="C45" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" s="25">
         <v>60.1</v>
       </c>
-      <c r="E45" s="24">
+      <c r="E45" s="25">
         <v>64.2</v>
       </c>
-      <c r="F45" s="24">
+      <c r="F45" s="25">
         <v>48.2</v>
       </c>
-      <c r="G45" s="24">
+      <c r="G45" s="25">
         <v>2.7</v>
       </c>
-      <c r="H45" s="24">
+      <c r="H45" s="25">
         <v>2.2000000000000002</v>
       </c>
-      <c r="I45" s="24">
+      <c r="I45" s="25">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J45" s="24">
+      <c r="J45" s="25">
         <v>5.8</v>
       </c>
-      <c r="K45" s="24">
+      <c r="K45" s="25">
         <v>-0.5</v>
       </c>
-      <c r="L45" s="24">
+      <c r="L45" s="25">
         <v>41.1</v>
       </c>
     </row>
     <row r="46" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B46" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D46" s="14">
         <v>69.400000000000006</v>
       </c>
       <c r="E46" s="14">
         <v>70.900000000000006</v>
       </c>
       <c r="F46" s="14">
         <v>65.099999999999994</v>
       </c>
       <c r="G46" s="14">
         <v>15.5</v>
       </c>
       <c r="H46" s="14">
         <v>10.5</v>
       </c>
       <c r="I46" s="14">
         <v>35.1</v>
       </c>
       <c r="J46" s="14">
         <v>9.6999999999999993</v>
       </c>
       <c r="K46" s="14">
         <v>4.2</v>
       </c>
       <c r="L46" s="14">
         <v>31.9</v>
       </c>
     </row>
     <row r="47" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B47" s="31"/>
+      <c r="C47" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D47" s="14">
         <v>62.3</v>
       </c>
       <c r="E47" s="14">
         <v>67.400000000000006</v>
       </c>
       <c r="F47" s="14">
         <v>47.3</v>
       </c>
       <c r="G47" s="14">
         <v>-10.3</v>
       </c>
       <c r="H47" s="14">
         <v>-4.9000000000000004</v>
       </c>
       <c r="I47" s="14">
         <v>-27.4</v>
       </c>
       <c r="J47" s="14">
         <v>-2.8</v>
       </c>
       <c r="K47" s="14">
         <v>0.7</v>
       </c>
       <c r="L47" s="14">
         <v>-15.4</v>
       </c>
     </row>
     <row r="48" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B48" s="31"/>
+      <c r="C48" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D48" s="14">
         <v>64.7</v>
       </c>
       <c r="E48" s="14">
         <v>66.8</v>
       </c>
       <c r="F48" s="14">
         <v>58.5</v>
       </c>
       <c r="G48" s="14">
         <v>3.9</v>
       </c>
       <c r="H48" s="14">
         <v>-0.8</v>
       </c>
       <c r="I48" s="14">
         <v>23.8</v>
       </c>
       <c r="J48" s="14">
         <v>10.5</v>
       </c>
       <c r="K48" s="14">
         <v>6.4</v>
       </c>
       <c r="L48" s="14">
         <v>26.9</v>
       </c>
     </row>
     <row r="49" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="27"/>
-[...3 lines deleted...]
-      <c r="D49" s="24">
+      <c r="B49" s="32"/>
+      <c r="C49" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49" s="25">
         <v>63.4</v>
       </c>
-      <c r="E49" s="24">
+      <c r="E49" s="25">
         <v>66.5</v>
       </c>
-      <c r="F49" s="24">
+      <c r="F49" s="25">
         <v>54.1</v>
       </c>
-      <c r="G49" s="24">
+      <c r="G49" s="25">
         <v>-2</v>
       </c>
-      <c r="H49" s="24">
+      <c r="H49" s="25">
         <v>-0.4</v>
       </c>
-      <c r="I49" s="24">
+      <c r="I49" s="25">
         <v>-7.6</v>
       </c>
-      <c r="J49" s="24">
+      <c r="J49" s="25">
         <v>5.4</v>
       </c>
-      <c r="K49" s="24">
+      <c r="K49" s="25">
         <v>3.7</v>
       </c>
-      <c r="L49" s="24">
+      <c r="L49" s="25">
         <v>12.1</v>
       </c>
     </row>
     <row r="50" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B50" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D50" s="14">
         <v>65.7</v>
       </c>
       <c r="E50" s="14">
         <v>70.2</v>
       </c>
       <c r="F50" s="14">
         <v>52.1</v>
       </c>
       <c r="G50" s="14">
         <v>3.6</v>
       </c>
       <c r="H50" s="14">
         <v>5.6</v>
       </c>
       <c r="I50" s="14">
         <v>-3.6</v>
       </c>
       <c r="J50" s="14">
         <v>-5.4</v>
       </c>
       <c r="K50" s="14">
         <v>-0.9</v>
       </c>
       <c r="L50" s="14">
         <v>-20</v>
       </c>
     </row>
     <row r="51" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B51" s="31"/>
+      <c r="C51" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D51" s="14">
         <v>66</v>
       </c>
       <c r="E51" s="14">
         <v>71</v>
       </c>
       <c r="F51" s="14">
         <v>50.9</v>
       </c>
       <c r="G51" s="14">
         <v>0.5</v>
       </c>
       <c r="H51" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="I51" s="14">
         <v>-2.2999999999999998</v>
       </c>
       <c r="J51" s="14">
         <v>5.9</v>
       </c>
       <c r="K51" s="14">
         <v>5.4</v>
       </c>
       <c r="L51" s="14">
         <v>7.8</v>
       </c>
     </row>
     <row r="52" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B52" s="31"/>
+      <c r="C52" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D52" s="14">
         <v>72</v>
       </c>
       <c r="E52" s="14">
         <v>72.400000000000006</v>
       </c>
       <c r="F52" s="14">
         <v>70.8</v>
       </c>
       <c r="G52" s="14">
         <v>9.1999999999999993</v>
       </c>
       <c r="H52" s="14">
         <v>1.9</v>
       </c>
       <c r="I52" s="14">
         <v>39</v>
       </c>
       <c r="J52" s="14">
         <v>11.3</v>
       </c>
       <c r="K52" s="14">
         <v>8.4</v>
       </c>
       <c r="L52" s="14">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="27"/>
-[...3 lines deleted...]
-      <c r="D53" s="24">
+      <c r="B53" s="32"/>
+      <c r="C53" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53" s="25">
         <v>64.400000000000006</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="25">
         <v>69.3</v>
       </c>
-      <c r="F53" s="24">
+      <c r="F53" s="25">
         <v>49.9</v>
       </c>
-      <c r="G53" s="24">
+      <c r="G53" s="25">
         <v>-10.5</v>
       </c>
-      <c r="H53" s="24">
+      <c r="H53" s="25">
         <v>-4.2</v>
       </c>
-      <c r="I53" s="24">
+      <c r="I53" s="25">
         <v>-29.5</v>
       </c>
-      <c r="J53" s="24">
+      <c r="J53" s="25">
         <v>1.6</v>
       </c>
-      <c r="K53" s="24">
+      <c r="K53" s="25">
         <v>4.2</v>
       </c>
-      <c r="L53" s="24">
+      <c r="L53" s="25">
         <v>-7.6</v>
       </c>
     </row>
     <row r="54" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B54" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D54" s="14">
         <v>69.7</v>
       </c>
       <c r="E54" s="14">
         <v>76</v>
       </c>
       <c r="F54" s="14">
         <v>50.9</v>
       </c>
       <c r="G54" s="14">
         <v>8.1</v>
       </c>
       <c r="H54" s="14">
         <v>9.6</v>
       </c>
       <c r="I54" s="14">
         <v>2</v>
       </c>
       <c r="J54" s="14">
         <v>6.1</v>
       </c>
       <c r="K54" s="14">
         <v>8.1999999999999993</v>
       </c>
       <c r="L54" s="14">
         <v>-2.2999999999999998</v>
       </c>
     </row>
     <row r="55" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B55" s="31"/>
+      <c r="C55" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D55" s="14">
         <v>73.8</v>
       </c>
       <c r="E55" s="14">
         <v>76.900000000000006</v>
       </c>
       <c r="F55" s="14">
         <v>64.7</v>
       </c>
       <c r="G55" s="14">
         <v>5.9</v>
       </c>
       <c r="H55" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="I55" s="14">
         <v>27.1</v>
       </c>
       <c r="J55" s="14">
         <v>11.9</v>
       </c>
       <c r="K55" s="14">
         <v>8.1999999999999993</v>
       </c>
       <c r="L55" s="14">
         <v>27.1</v>
       </c>
     </row>
     <row r="56" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B56" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B56" s="31"/>
+      <c r="C56" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D56" s="14">
         <v>75.7</v>
       </c>
       <c r="E56" s="14">
         <v>76.8</v>
       </c>
       <c r="F56" s="14">
         <v>72.3</v>
       </c>
       <c r="G56" s="14">
         <v>2.5</v>
       </c>
       <c r="H56" s="14">
         <v>-0.1</v>
       </c>
       <c r="I56" s="14">
         <v>11.7</v>
       </c>
       <c r="J56" s="14">
         <v>5.0999999999999996</v>
       </c>
       <c r="K56" s="14">
         <v>6.1</v>
       </c>
       <c r="L56" s="14">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="57" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="27"/>
-[...3 lines deleted...]
-      <c r="D57" s="24">
+      <c r="B57" s="32"/>
+      <c r="C57" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57" s="25">
         <v>78.900000000000006</v>
       </c>
-      <c r="E57" s="24">
+      <c r="E57" s="25">
         <v>82.2</v>
       </c>
-      <c r="F57" s="24">
+      <c r="F57" s="25">
         <v>69</v>
       </c>
-      <c r="G57" s="24">
+      <c r="G57" s="25">
         <v>4.3</v>
       </c>
-      <c r="H57" s="24">
+      <c r="H57" s="25">
         <v>7.1</v>
       </c>
-      <c r="I57" s="24">
+      <c r="I57" s="25">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="J57" s="24">
+      <c r="J57" s="25">
         <v>22.5</v>
       </c>
-      <c r="K57" s="24">
+      <c r="K57" s="25">
         <v>18.600000000000001</v>
       </c>
-      <c r="L57" s="24">
+      <c r="L57" s="25">
         <v>38.200000000000003</v>
       </c>
     </row>
     <row r="58" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B58" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B58" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D58" s="14">
         <v>81</v>
       </c>
       <c r="E58" s="14">
         <v>82.6</v>
       </c>
       <c r="F58" s="14">
         <v>76.2</v>
       </c>
       <c r="G58" s="14">
         <v>2.6</v>
       </c>
       <c r="H58" s="14">
         <v>0.4</v>
       </c>
       <c r="I58" s="14">
         <v>10.4</v>
       </c>
       <c r="J58" s="14">
         <v>16.2</v>
       </c>
       <c r="K58" s="14">
         <v>8.6</v>
       </c>
       <c r="L58" s="14">
         <v>49.6</v>
       </c>
     </row>
     <row r="59" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="29"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B59" s="33"/>
+      <c r="C59" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D59" s="14">
         <v>82</v>
       </c>
       <c r="E59" s="14">
         <v>86.2</v>
       </c>
       <c r="F59" s="14">
         <v>69.8</v>
       </c>
       <c r="G59" s="14">
         <v>1.3</v>
       </c>
       <c r="H59" s="14">
         <v>4.4000000000000004</v>
       </c>
       <c r="I59" s="14">
         <v>-8.4</v>
       </c>
       <c r="J59" s="14">
         <v>11.2</v>
       </c>
       <c r="K59" s="14">
         <v>12.1</v>
       </c>
       <c r="L59" s="14">
         <v>7.8</v>
       </c>
     </row>
     <row r="60" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B60" s="31"/>
+      <c r="C60" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D60" s="14">
         <v>83.1</v>
       </c>
       <c r="E60" s="14">
         <v>84.5</v>
       </c>
       <c r="F60" s="14">
         <v>78.8</v>
       </c>
       <c r="G60" s="14">
         <v>1.3</v>
       </c>
       <c r="H60" s="14">
         <v>-1.9</v>
       </c>
       <c r="I60" s="14">
         <v>13</v>
       </c>
       <c r="J60" s="14">
         <v>9.8000000000000007</v>
       </c>
       <c r="K60" s="14">
         <v>10.1</v>
       </c>
       <c r="L60" s="14">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="27"/>
-[...3 lines deleted...]
-      <c r="D61" s="24">
+      <c r="B61" s="32"/>
+      <c r="C61" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61" s="25">
         <v>85.3</v>
       </c>
-      <c r="E61" s="24">
+      <c r="E61" s="25">
         <v>88.8</v>
       </c>
-      <c r="F61" s="24">
+      <c r="F61" s="25">
         <v>75.099999999999994</v>
       </c>
-      <c r="G61" s="24">
+      <c r="G61" s="25">
         <v>2.7</v>
       </c>
-      <c r="H61" s="24">
+      <c r="H61" s="25">
         <v>5</v>
       </c>
-      <c r="I61" s="24">
+      <c r="I61" s="25">
         <v>-4.8</v>
       </c>
-      <c r="J61" s="24">
+      <c r="J61" s="25">
         <v>8.1999999999999993</v>
       </c>
-      <c r="K61" s="24">
+      <c r="K61" s="25">
         <v>8</v>
       </c>
-      <c r="L61" s="24">
+      <c r="L61" s="25">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="62" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B62" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B62" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D62" s="14">
         <v>95.3</v>
       </c>
       <c r="E62" s="14">
         <v>99.4</v>
       </c>
       <c r="F62" s="14">
         <v>83.2</v>
       </c>
       <c r="G62" s="14">
         <v>11.7</v>
       </c>
       <c r="H62" s="14">
         <v>12</v>
       </c>
       <c r="I62" s="14">
         <v>10.9</v>
       </c>
       <c r="J62" s="14">
         <v>17.8</v>
       </c>
       <c r="K62" s="14">
         <v>20.399999999999999</v>
       </c>
       <c r="L62" s="14">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="63" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B63" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B63" s="31"/>
+      <c r="C63" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D63" s="14">
         <v>93.1</v>
       </c>
       <c r="E63" s="14">
         <v>98.1</v>
       </c>
       <c r="F63" s="14">
         <v>78.3</v>
       </c>
       <c r="G63" s="14">
         <v>-2.4</v>
       </c>
       <c r="H63" s="14">
         <v>-1.4</v>
       </c>
       <c r="I63" s="14">
         <v>-5.9</v>
       </c>
       <c r="J63" s="14">
         <v>13.4</v>
       </c>
       <c r="K63" s="14">
         <v>13.8</v>
       </c>
       <c r="L63" s="14">
         <v>12.2</v>
       </c>
     </row>
     <row r="64" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B64" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B64" s="31"/>
+      <c r="C64" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D64" s="14">
         <v>100.6</v>
       </c>
       <c r="E64" s="14">
         <v>103.4</v>
       </c>
       <c r="F64" s="14">
         <v>92.3</v>
       </c>
       <c r="G64" s="14">
         <v>8.1</v>
       </c>
       <c r="H64" s="14">
         <v>5.4</v>
       </c>
       <c r="I64" s="14">
         <v>17.899999999999999</v>
       </c>
       <c r="J64" s="14">
         <v>21.1</v>
       </c>
       <c r="K64" s="14">
         <v>22.3</v>
       </c>
       <c r="L64" s="14">
         <v>17.100000000000001</v>
       </c>
     </row>
     <row r="65" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B65" s="27"/>
-[...3 lines deleted...]
-      <c r="D65" s="24">
+      <c r="B65" s="32"/>
+      <c r="C65" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65" s="25">
         <v>101.2</v>
       </c>
-      <c r="E65" s="24">
+      <c r="E65" s="25">
         <v>105.9</v>
       </c>
-      <c r="F65" s="24">
+      <c r="F65" s="25">
         <v>87.1</v>
       </c>
-      <c r="G65" s="24">
+      <c r="G65" s="25">
         <v>0.6</v>
       </c>
-      <c r="H65" s="24">
+      <c r="H65" s="25">
         <v>2.5</v>
       </c>
-      <c r="I65" s="24">
+      <c r="I65" s="25">
         <v>-5.7</v>
       </c>
-      <c r="J65" s="24">
+      <c r="J65" s="25">
         <v>18.600000000000001</v>
       </c>
-      <c r="K65" s="24">
+      <c r="K65" s="25">
         <v>19.3</v>
       </c>
-      <c r="L65" s="24">
+      <c r="L65" s="25">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B66" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B66" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C66" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D66" s="14">
         <v>108.3</v>
       </c>
       <c r="E66" s="14">
         <v>112.4</v>
       </c>
       <c r="F66" s="14">
         <v>96.3</v>
       </c>
       <c r="G66" s="14">
         <v>7.1</v>
       </c>
       <c r="H66" s="14">
         <v>6.1</v>
       </c>
       <c r="I66" s="14">
         <v>10.6</v>
       </c>
       <c r="J66" s="14">
         <v>13.6</v>
       </c>
       <c r="K66" s="14">
         <v>13</v>
       </c>
       <c r="L66" s="14">
         <v>15.7</v>
       </c>
     </row>
     <row r="67" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B67" s="31"/>
+      <c r="C67" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D67" s="14">
         <v>108.9</v>
       </c>
       <c r="E67" s="14">
         <v>112.3</v>
       </c>
       <c r="F67" s="14">
         <v>98.9</v>
       </c>
       <c r="G67" s="14">
         <v>0.5</v>
       </c>
       <c r="H67" s="14">
         <v>-0.1</v>
       </c>
       <c r="I67" s="14">
         <v>2.7</v>
       </c>
       <c r="J67" s="14">
         <v>17</v>
       </c>
       <c r="K67" s="14">
         <v>14.5</v>
       </c>
       <c r="L67" s="14">
         <v>26.3</v>
       </c>
     </row>
     <row r="68" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B68" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B68" s="31"/>
+      <c r="C68" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D68" s="14">
         <v>108.6</v>
       </c>
       <c r="E68" s="14">
         <v>113.1</v>
       </c>
       <c r="F68" s="14">
         <v>95.2</v>
       </c>
       <c r="G68" s="14">
         <v>-0.3</v>
       </c>
       <c r="H68" s="14">
         <v>0.7</v>
       </c>
       <c r="I68" s="14">
         <v>-3.7</v>
       </c>
       <c r="J68" s="14">
         <v>7.9</v>
       </c>
       <c r="K68" s="14">
         <v>9.4</v>
       </c>
       <c r="L68" s="14">
         <v>3.1</v>
       </c>
     </row>
     <row r="69" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="27"/>
-[...3 lines deleted...]
-      <c r="D69" s="24">
+      <c r="B69" s="32"/>
+      <c r="C69" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D69" s="25">
         <v>111.2</v>
       </c>
-      <c r="E69" s="24">
+      <c r="E69" s="25">
         <v>113</v>
       </c>
-      <c r="F69" s="24">
+      <c r="F69" s="25">
         <v>106.1</v>
       </c>
-      <c r="G69" s="24">
+      <c r="G69" s="25">
         <v>2.5</v>
       </c>
-      <c r="H69" s="24">
+      <c r="H69" s="25">
         <v>-0.1</v>
       </c>
-      <c r="I69" s="24">
+      <c r="I69" s="25">
         <v>11.5</v>
       </c>
-      <c r="J69" s="24">
+      <c r="J69" s="25">
         <v>10</v>
       </c>
-      <c r="K69" s="24">
+      <c r="K69" s="25">
         <v>6.6</v>
       </c>
-      <c r="L69" s="24">
+      <c r="L69" s="25">
         <v>21.9</v>
       </c>
     </row>
     <row r="70" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B70" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B70" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C70" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D70" s="14">
         <v>113.6</v>
       </c>
       <c r="E70" s="14">
         <v>115.4</v>
       </c>
       <c r="F70" s="14">
         <v>108.4</v>
       </c>
       <c r="G70" s="14">
         <v>2.1</v>
       </c>
       <c r="H70" s="14">
         <v>2.1</v>
       </c>
       <c r="I70" s="14">
         <v>2.1</v>
       </c>
       <c r="J70" s="14">
         <v>4.9000000000000004</v>
       </c>
       <c r="K70" s="14">
         <v>2.6</v>
       </c>
       <c r="L70" s="14">
         <v>12.6</v>
       </c>
     </row>
     <row r="71" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B71" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B71" s="31"/>
+      <c r="C71" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D71" s="14">
         <v>112.6</v>
       </c>
       <c r="E71" s="14">
         <v>114.5</v>
       </c>
       <c r="F71" s="14">
         <v>106.9</v>
       </c>
       <c r="G71" s="14">
         <v>-0.9</v>
       </c>
       <c r="H71" s="14">
         <v>-0.8</v>
       </c>
       <c r="I71" s="14">
         <v>-1.4</v>
       </c>
       <c r="J71" s="14">
         <v>3.4</v>
       </c>
       <c r="K71" s="14">
         <v>2</v>
       </c>
       <c r="L71" s="14">
         <v>8.1</v>
       </c>
     </row>
     <row r="72" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B72" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B72" s="31"/>
+      <c r="C72" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D72" s="14">
         <v>112.7</v>
       </c>
       <c r="E72" s="14">
         <v>116.8</v>
       </c>
       <c r="F72" s="14">
         <v>100.4</v>
       </c>
       <c r="G72" s="14">
         <v>0.1</v>
       </c>
       <c r="H72" s="14">
         <v>2</v>
       </c>
       <c r="I72" s="14">
         <v>-6.1</v>
       </c>
       <c r="J72" s="14">
         <v>3.8</v>
       </c>
       <c r="K72" s="14">
         <v>3.3</v>
       </c>
       <c r="L72" s="14">
         <v>5.5</v>
       </c>
     </row>
     <row r="73" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B73" s="27"/>
-[...3 lines deleted...]
-      <c r="D73" s="24">
+      <c r="B73" s="32"/>
+      <c r="C73" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73" s="25">
         <v>113.3</v>
       </c>
-      <c r="E73" s="24">
+      <c r="E73" s="25">
         <v>115.9</v>
       </c>
-      <c r="F73" s="24">
+      <c r="F73" s="25">
         <v>105.5</v>
       </c>
-      <c r="G73" s="24">
+      <c r="G73" s="25">
         <v>0.5</v>
       </c>
-      <c r="H73" s="24">
+      <c r="H73" s="25">
         <v>-0.8</v>
       </c>
-      <c r="I73" s="24">
+      <c r="I73" s="25">
         <v>5</v>
       </c>
-      <c r="J73" s="24">
+      <c r="J73" s="25">
         <v>1.8</v>
       </c>
-      <c r="K73" s="24">
+      <c r="K73" s="25">
         <v>2.6</v>
       </c>
-      <c r="L73" s="24">
+      <c r="L73" s="25">
         <v>-0.6</v>
       </c>
     </row>
     <row r="74" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B74" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B74" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C74" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D74" s="14">
         <v>109.7</v>
       </c>
       <c r="E74" s="14">
         <v>111.1</v>
       </c>
       <c r="F74" s="14">
         <v>105.9</v>
       </c>
       <c r="G74" s="14">
         <v>-3.1</v>
       </c>
       <c r="H74" s="14">
         <v>-4.2</v>
       </c>
       <c r="I74" s="14">
         <v>0.4</v>
       </c>
       <c r="J74" s="14">
         <v>-3.4</v>
       </c>
       <c r="K74" s="14">
         <v>-3.7</v>
       </c>
       <c r="L74" s="14">
         <v>-2.2999999999999998</v>
       </c>
     </row>
     <row r="75" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B75" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B75" s="31"/>
+      <c r="C75" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D75" s="14">
         <v>109.5</v>
       </c>
       <c r="E75" s="14">
         <v>112.6</v>
       </c>
       <c r="F75" s="14">
         <v>100.7</v>
       </c>
       <c r="G75" s="14">
         <v>-0.2</v>
       </c>
       <c r="H75" s="14">
         <v>1.4</v>
       </c>
       <c r="I75" s="14">
         <v>-4.9000000000000004</v>
       </c>
       <c r="J75" s="14">
         <v>-2.7</v>
       </c>
       <c r="K75" s="14">
         <v>-1.6</v>
       </c>
       <c r="L75" s="14">
         <v>-5.8</v>
       </c>
     </row>
     <row r="76" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B76" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B76" s="31"/>
+      <c r="C76" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D76" s="14">
         <v>107.5</v>
       </c>
       <c r="E76" s="14">
         <v>109</v>
       </c>
       <c r="F76" s="14">
         <v>103.4</v>
       </c>
       <c r="G76" s="14">
         <v>-1.8</v>
       </c>
       <c r="H76" s="14">
         <v>-3.2</v>
       </c>
       <c r="I76" s="14">
         <v>2.7</v>
       </c>
       <c r="J76" s="14">
         <v>-4.5999999999999996</v>
       </c>
       <c r="K76" s="14">
         <v>-6.7</v>
       </c>
       <c r="L76" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="77" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B77" s="27"/>
-[...3 lines deleted...]
-      <c r="D77" s="24">
+      <c r="B77" s="32"/>
+      <c r="C77" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77" s="25">
         <v>108.4</v>
       </c>
-      <c r="E77" s="24">
+      <c r="E77" s="25">
         <v>105.1</v>
       </c>
-      <c r="F77" s="24">
+      <c r="F77" s="25">
         <v>117.4</v>
       </c>
-      <c r="G77" s="24">
+      <c r="G77" s="25">
         <v>0.8</v>
       </c>
-      <c r="H77" s="24">
+      <c r="H77" s="25">
         <v>-3.5</v>
       </c>
-      <c r="I77" s="24">
+      <c r="I77" s="25">
         <v>13.5</v>
       </c>
-      <c r="J77" s="24">
+      <c r="J77" s="25">
         <v>-4.3</v>
       </c>
-      <c r="K77" s="24">
+      <c r="K77" s="25">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="L77" s="24">
+      <c r="L77" s="25">
         <v>11.3</v>
       </c>
     </row>
     <row r="78" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B78" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B78" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C78" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D78" s="14">
         <v>104</v>
       </c>
       <c r="E78" s="14">
         <v>105</v>
       </c>
       <c r="F78" s="14">
         <v>101.6</v>
       </c>
       <c r="G78" s="14">
         <v>-4</v>
       </c>
       <c r="H78" s="14">
         <v>-0.1</v>
       </c>
       <c r="I78" s="14">
         <v>-13.5</v>
       </c>
       <c r="J78" s="14">
         <v>-5.2</v>
       </c>
       <c r="K78" s="14">
         <v>-5.5</v>
       </c>
       <c r="L78" s="14">
         <v>-4</v>
       </c>
     </row>
     <row r="79" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B79" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B79" s="31"/>
+      <c r="C79" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D79" s="14">
         <v>101.2</v>
       </c>
       <c r="E79" s="14">
         <v>101.8</v>
       </c>
       <c r="F79" s="14">
         <v>99.5</v>
       </c>
       <c r="G79" s="14">
         <v>-2.7</v>
       </c>
       <c r="H79" s="14">
         <v>-3</v>
       </c>
       <c r="I79" s="14">
         <v>-2.1</v>
       </c>
       <c r="J79" s="14">
         <v>-7.6</v>
       </c>
       <c r="K79" s="14">
         <v>-9.6</v>
       </c>
       <c r="L79" s="14">
         <v>-1.2</v>
       </c>
     </row>
     <row r="80" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B80" s="31"/>
+      <c r="C80" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D80" s="14">
         <v>96.1</v>
       </c>
       <c r="E80" s="14">
         <v>95.6</v>
       </c>
       <c r="F80" s="14">
         <v>97.5</v>
       </c>
       <c r="G80" s="14">
         <v>-5</v>
       </c>
       <c r="H80" s="14">
         <v>-6.2</v>
       </c>
       <c r="I80" s="14">
         <v>-2</v>
       </c>
       <c r="J80" s="14">
         <v>-10.6</v>
       </c>
       <c r="K80" s="14">
         <v>-12.3</v>
       </c>
       <c r="L80" s="14">
         <v>-5.7</v>
       </c>
     </row>
     <row r="81" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B81" s="27"/>
-[...3 lines deleted...]
-      <c r="D81" s="24">
+      <c r="B81" s="32"/>
+      <c r="C81" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81" s="25">
         <v>98.7</v>
       </c>
-      <c r="E81" s="24">
+      <c r="E81" s="25">
         <v>97.6</v>
       </c>
-      <c r="F81" s="24">
+      <c r="F81" s="25">
         <v>101.3</v>
       </c>
-      <c r="G81" s="24">
+      <c r="G81" s="25">
         <v>2.7</v>
       </c>
-      <c r="H81" s="24">
+      <c r="H81" s="25">
         <v>2.2000000000000002</v>
       </c>
-      <c r="I81" s="24">
+      <c r="I81" s="25">
         <v>3.9</v>
       </c>
-      <c r="J81" s="24">
+      <c r="J81" s="25">
         <v>-9</v>
       </c>
-      <c r="K81" s="24">
+      <c r="K81" s="25">
         <v>-7.2</v>
       </c>
-      <c r="L81" s="24">
+      <c r="L81" s="25">
         <v>-13.7</v>
       </c>
     </row>
     <row r="82" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B82" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B82" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D82" s="14">
         <v>96.2</v>
       </c>
       <c r="E82" s="14">
         <v>95.5</v>
       </c>
       <c r="F82" s="14">
         <v>98</v>
       </c>
       <c r="G82" s="14">
         <v>-2.5</v>
       </c>
       <c r="H82" s="14">
         <v>-2.2000000000000002</v>
       </c>
       <c r="I82" s="14">
         <v>-3.3</v>
       </c>
       <c r="J82" s="14">
         <v>-7.5</v>
       </c>
       <c r="K82" s="14">
         <v>-9.1</v>
       </c>
       <c r="L82" s="14">
         <v>-3.5</v>
       </c>
     </row>
     <row r="83" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B83" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B83" s="31"/>
+      <c r="C83" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D83" s="14">
         <v>96.2</v>
       </c>
       <c r="E83" s="14">
         <v>92.9</v>
       </c>
       <c r="F83" s="14">
         <v>103.7</v>
       </c>
       <c r="G83" s="14">
         <v>0</v>
       </c>
       <c r="H83" s="14">
         <v>-2.6</v>
       </c>
       <c r="I83" s="14">
         <v>5.8</v>
       </c>
       <c r="J83" s="14">
         <v>-4.9000000000000004</v>
       </c>
       <c r="K83" s="14">
         <v>-8.6999999999999993</v>
       </c>
       <c r="L83" s="14">
         <v>4.2</v>
       </c>
     </row>
     <row r="84" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B84" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B84" s="31"/>
+      <c r="C84" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D84" s="14">
         <v>95.8</v>
       </c>
       <c r="E84" s="14">
         <v>95.1</v>
       </c>
       <c r="F84" s="14">
         <v>97.3</v>
       </c>
       <c r="G84" s="14">
         <v>-0.4</v>
       </c>
       <c r="H84" s="14">
         <v>2.2999999999999998</v>
       </c>
       <c r="I84" s="14">
         <v>-6.1</v>
       </c>
       <c r="J84" s="14">
         <v>-0.4</v>
       </c>
       <c r="K84" s="14">
         <v>-0.5</v>
       </c>
       <c r="L84" s="14">
         <v>-0.2</v>
       </c>
     </row>
     <row r="85" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B85" s="27"/>
-[...3 lines deleted...]
-      <c r="D85" s="24">
+      <c r="B85" s="32"/>
+      <c r="C85" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85" s="25">
         <v>97</v>
       </c>
-      <c r="E85" s="24">
+      <c r="E85" s="25">
         <v>96.1</v>
       </c>
-      <c r="F85" s="24">
+      <c r="F85" s="25">
         <v>99</v>
       </c>
-      <c r="G85" s="24">
+      <c r="G85" s="25">
         <v>1.3</v>
       </c>
-      <c r="H85" s="24">
+      <c r="H85" s="25">
         <v>1.1000000000000001</v>
       </c>
-      <c r="I85" s="24">
+      <c r="I85" s="25">
         <v>1.8</v>
       </c>
-      <c r="J85" s="24">
+      <c r="J85" s="25">
         <v>-1.7</v>
       </c>
-      <c r="K85" s="24">
+      <c r="K85" s="25">
         <v>-1.5</v>
       </c>
-      <c r="L85" s="24">
+      <c r="L85" s="25">
         <v>-2.2000000000000002</v>
       </c>
     </row>
     <row r="86" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B86" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B86" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="C86" s="20" t="s">
+        <v>30</v>
       </c>
       <c r="D86" s="14">
         <v>101.1</v>
       </c>
       <c r="E86" s="14">
         <v>100.7</v>
       </c>
       <c r="F86" s="14">
         <v>102.1</v>
       </c>
       <c r="G86" s="14">
         <v>4.2</v>
       </c>
       <c r="H86" s="14">
         <v>4.7</v>
       </c>
       <c r="I86" s="14">
         <v>3.1</v>
       </c>
       <c r="J86" s="14">
         <v>5.0999999999999996</v>
       </c>
       <c r="K86" s="14">
         <v>5.4</v>
       </c>
       <c r="L86" s="14">
         <v>4.2</v>
       </c>
     </row>
     <row r="87" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B87" s="31"/>
+      <c r="C87" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D87" s="14">
         <v>99.4</v>
       </c>
       <c r="E87" s="14">
         <v>97.7</v>
       </c>
       <c r="F87" s="14">
         <v>103.2</v>
       </c>
       <c r="G87" s="14">
         <v>-1.7</v>
       </c>
       <c r="H87" s="14">
         <v>-3</v>
       </c>
       <c r="I87" s="14">
         <v>1</v>
       </c>
       <c r="J87" s="14">
         <v>3.4</v>
       </c>
       <c r="K87" s="14">
         <v>5.0999999999999996</v>
       </c>
       <c r="L87" s="14">
         <v>-0.5</v>
       </c>
     </row>
     <row r="88" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B88" s="18"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B88" s="31"/>
+      <c r="C88" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D88" s="14">
         <v>95.6</v>
       </c>
       <c r="E88" s="14">
         <v>96.3</v>
       </c>
       <c r="F88" s="14">
         <v>94</v>
       </c>
       <c r="G88" s="14">
         <v>-3.9</v>
       </c>
       <c r="H88" s="14">
         <v>-1.4</v>
       </c>
       <c r="I88" s="14">
         <v>-8.9</v>
       </c>
       <c r="J88" s="14">
         <v>-0.2</v>
       </c>
       <c r="K88" s="14">
         <v>1.3</v>
       </c>
       <c r="L88" s="14">
         <v>-3.4</v>
       </c>
     </row>
     <row r="89" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B89" s="27"/>
-[...3 lines deleted...]
-      <c r="D89" s="24">
+      <c r="B89" s="32"/>
+      <c r="C89" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D89" s="25">
         <v>92.9</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E89" s="25">
         <v>93.2</v>
       </c>
-      <c r="F89" s="24">
+      <c r="F89" s="25">
         <v>92.3</v>
       </c>
-      <c r="G89" s="24">
+      <c r="G89" s="25">
         <v>-2.8</v>
       </c>
-      <c r="H89" s="24">
+      <c r="H89" s="25">
         <v>-3.3</v>
       </c>
-      <c r="I89" s="24">
+      <c r="I89" s="25">
         <v>-1.8</v>
       </c>
-      <c r="J89" s="24">
+      <c r="J89" s="25">
         <v>-4.2</v>
       </c>
-      <c r="K89" s="24">
+      <c r="K89" s="25">
         <v>-3.1</v>
       </c>
-      <c r="L89" s="24">
+      <c r="L89" s="25">
         <v>-6.8</v>
       </c>
     </row>
     <row r="90" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B90" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B90" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C90" s="35" t="s">
+        <v>34</v>
       </c>
       <c r="D90" s="14">
         <v>85.7</v>
       </c>
       <c r="E90" s="14">
         <v>88.3</v>
       </c>
       <c r="F90" s="14">
         <v>79.8</v>
       </c>
       <c r="G90" s="14">
         <v>-7.8</v>
       </c>
       <c r="H90" s="14">
         <v>-5.2</v>
       </c>
       <c r="I90" s="14">
         <v>-13.6</v>
       </c>
       <c r="J90" s="14">
         <v>-15.3</v>
       </c>
       <c r="K90" s="14">
         <v>-12.3</v>
       </c>
       <c r="L90" s="14">
         <v>-21.9</v>
       </c>
     </row>
     <row r="91" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B91" s="26"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B91" s="36"/>
+      <c r="C91" s="35" t="s">
+        <v>35</v>
       </c>
       <c r="D91" s="14">
         <v>80.099999999999994</v>
       </c>
       <c r="E91" s="14">
         <v>81.7</v>
       </c>
       <c r="F91" s="14">
         <v>76.599999999999994</v>
       </c>
       <c r="G91" s="14">
         <v>-6.5</v>
       </c>
       <c r="H91" s="14">
         <v>-7.5</v>
       </c>
       <c r="I91" s="14">
         <v>-4</v>
       </c>
       <c r="J91" s="14">
         <v>-19.399999999999999</v>
       </c>
       <c r="K91" s="14">
         <v>-16.399999999999999</v>
       </c>
       <c r="L91" s="14">
         <v>-25.8</v>
       </c>
     </row>
     <row r="92" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B92" s="29"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B92" s="37"/>
+      <c r="C92" s="35" t="s">
+        <v>36</v>
       </c>
       <c r="D92" s="14">
         <v>79.5</v>
       </c>
       <c r="E92" s="14">
         <v>80.400000000000006</v>
       </c>
       <c r="F92" s="14">
         <v>77.5</v>
       </c>
       <c r="G92" s="14">
         <v>-0.8</v>
       </c>
       <c r="H92" s="14">
         <v>-1.6</v>
       </c>
       <c r="I92" s="14">
         <v>1.2</v>
       </c>
       <c r="J92" s="14">
         <v>-16.8</v>
       </c>
       <c r="K92" s="14">
         <v>-16.5</v>
       </c>
       <c r="L92" s="14">
         <v>-17.5</v>
       </c>
     </row>
     <row r="93" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B93" s="27"/>
-[...3 lines deleted...]
-      <c r="D93" s="24">
+      <c r="B93" s="38"/>
+      <c r="C93" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93" s="25">
         <v>79.599999999999994</v>
       </c>
-      <c r="E93" s="24">
+      <c r="E93" s="25">
         <v>79.5</v>
       </c>
-      <c r="F93" s="24">
+      <c r="F93" s="25">
         <v>79.7</v>
       </c>
-      <c r="G93" s="24">
+      <c r="G93" s="25">
         <v>0.1</v>
       </c>
-      <c r="H93" s="24">
+      <c r="H93" s="25">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="I93" s="24">
+      <c r="I93" s="25">
         <v>2.8</v>
       </c>
-      <c r="J93" s="24">
+      <c r="J93" s="25">
         <v>-14.3</v>
       </c>
-      <c r="K93" s="24">
+      <c r="K93" s="25">
         <v>-14.7</v>
       </c>
-      <c r="L93" s="24">
+      <c r="L93" s="25">
         <v>-13.6</v>
       </c>
     </row>
     <row r="94" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B94" s="18">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B94" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C94" s="35" t="s">
+        <v>34</v>
       </c>
       <c r="D94" s="14">
         <v>77.400000000000006</v>
       </c>
       <c r="E94" s="14">
         <v>81.2</v>
       </c>
       <c r="F94" s="14">
         <v>69.2</v>
       </c>
       <c r="G94" s="14">
         <v>-2.8</v>
       </c>
       <c r="H94" s="14">
         <v>2.1</v>
       </c>
       <c r="I94" s="14">
         <v>-13.2</v>
       </c>
       <c r="J94" s="14">
         <v>-9.6999999999999993</v>
       </c>
       <c r="K94" s="14">
         <v>-8</v>
       </c>
       <c r="L94" s="14">
         <v>-13.2</v>
       </c>
     </row>
     <row r="95" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B95" s="18"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="B95" s="34"/>
+      <c r="C95" s="35" t="s">
+        <v>35</v>
       </c>
       <c r="D95" s="14">
         <v>77.900000000000006</v>
       </c>
       <c r="E95" s="14">
         <v>79.3</v>
       </c>
       <c r="F95" s="14">
         <v>74.8</v>
       </c>
       <c r="G95" s="14">
         <v>0.6</v>
       </c>
       <c r="H95" s="14">
         <v>-2.2999999999999998</v>
       </c>
       <c r="I95" s="14">
         <v>8</v>
       </c>
       <c r="J95" s="14">
         <v>-2.8</v>
       </c>
       <c r="K95" s="14">
         <v>-2.9</v>
       </c>
       <c r="L95" s="14">
         <v>-2.4</v>
       </c>
     </row>
     <row r="96" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B96" s="29"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B96" s="37"/>
+      <c r="C96" s="35" t="s">
+        <v>36</v>
       </c>
       <c r="D96" s="14">
         <v>81.599999999999994</v>
       </c>
       <c r="E96" s="14">
         <v>80.2</v>
       </c>
       <c r="F96" s="14">
         <v>84.5</v>
       </c>
       <c r="G96" s="14">
         <v>4.8</v>
       </c>
       <c r="H96" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="I96" s="14">
         <v>13.1</v>
       </c>
       <c r="J96" s="14">
         <v>2.6</v>
       </c>
       <c r="K96" s="14">
         <v>-0.3</v>
       </c>
       <c r="L96" s="14">
         <v>9.1</v>
       </c>
     </row>
     <row r="97" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B97" s="27"/>
-[...3 lines deleted...]
-      <c r="D97" s="24">
+      <c r="B97" s="38"/>
+      <c r="C97" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97" s="25">
         <v>80.5</v>
       </c>
-      <c r="E97" s="24">
+      <c r="E97" s="25">
         <v>79.5</v>
       </c>
-      <c r="F97" s="24">
+      <c r="F97" s="25">
         <v>82.6</v>
       </c>
-      <c r="G97" s="24">
+      <c r="G97" s="25">
         <v>-1.3</v>
       </c>
-      <c r="H97" s="24">
+      <c r="H97" s="25">
         <v>-0.8</v>
       </c>
-      <c r="I97" s="24">
+      <c r="I97" s="25">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="J97" s="24">
+      <c r="J97" s="25">
         <v>1.2</v>
       </c>
-      <c r="K97" s="24">
+      <c r="K97" s="25">
         <v>0</v>
       </c>
-      <c r="L97" s="24">
+      <c r="L97" s="25">
         <v>3.6</v>
       </c>
     </row>
     <row r="98" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B98" s="32">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B98" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C98" s="41" t="s">
+        <v>34</v>
       </c>
       <c r="D98" s="14">
         <v>78.3</v>
       </c>
       <c r="E98" s="14">
         <v>81.3</v>
       </c>
       <c r="F98" s="14">
         <v>72.5</v>
       </c>
       <c r="G98" s="14">
         <v>-2.7</v>
       </c>
       <c r="H98" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="I98" s="14">
         <v>-12.3</v>
       </c>
       <c r="J98" s="14">
         <v>1.2</v>
       </c>
       <c r="K98" s="14">
         <v>0.1</v>
       </c>
       <c r="L98" s="14">
         <v>4.7</v>
       </c>
     </row>
     <row r="99" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B99" s="34"/>
-[...3 lines deleted...]
-      <c r="D99" s="35">
+      <c r="B99" s="42"/>
+      <c r="C99" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99" s="44">
         <v>80.2</v>
       </c>
-      <c r="E99" s="35">
+      <c r="E99" s="44">
         <v>81.2</v>
       </c>
-      <c r="F99" s="35">
+      <c r="F99" s="44">
         <v>78.099999999999994</v>
       </c>
-      <c r="G99" s="35">
+      <c r="G99" s="44">
         <v>2.4</v>
       </c>
-      <c r="H99" s="35">
+      <c r="H99" s="44">
         <v>0</v>
       </c>
-      <c r="I99" s="35">
+      <c r="I99" s="44">
         <v>7.9</v>
       </c>
-      <c r="J99" s="35">
+      <c r="J99" s="44">
         <v>3</v>
       </c>
-      <c r="K99" s="35">
+      <c r="K99" s="44">
         <v>2.4</v>
       </c>
-      <c r="L99" s="35">
+      <c r="L99" s="44">
         <v>4.5</v>
       </c>
     </row>
     <row r="100" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B100" s="30"/>
-[...6 lines deleted...]
-      <c r="L100" s="30"/>
+      <c r="B100" s="35"/>
+      <c r="C100" s="35"/>
+      <c r="G100" s="35"/>
+      <c r="H100" s="35"/>
+      <c r="I100" s="35"/>
+      <c r="J100" s="35"/>
+      <c r="K100" s="35"/>
+      <c r="L100" s="35"/>
     </row>
     <row r="101" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B101" s="36"/>
-[...6 lines deleted...]
-      <c r="L101" s="30"/>
+      <c r="B101" s="45"/>
+      <c r="C101" s="35"/>
+      <c r="G101" s="35"/>
+      <c r="H101" s="35"/>
+      <c r="I101" s="35"/>
+      <c r="J101" s="35"/>
+      <c r="K101" s="35"/>
+      <c r="L101" s="35"/>
     </row>
     <row r="102" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B102" s="36"/>
-[...6 lines deleted...]
-      <c r="L102" s="30"/>
+      <c r="B102" s="45"/>
+      <c r="C102" s="35"/>
+      <c r="G102" s="35"/>
+      <c r="H102" s="35"/>
+      <c r="I102" s="35"/>
+      <c r="J102" s="35"/>
+      <c r="K102" s="35"/>
+      <c r="L102" s="35"/>
     </row>
     <row r="103" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B103" s="36"/>
-[...6 lines deleted...]
-      <c r="L103" s="30"/>
+      <c r="B103" s="45"/>
+      <c r="C103" s="35"/>
+      <c r="G103" s="35"/>
+      <c r="H103" s="35"/>
+      <c r="I103" s="35"/>
+      <c r="J103" s="35"/>
+      <c r="K103" s="35"/>
+      <c r="L103" s="35"/>
     </row>
     <row r="104" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B104" s="36"/>
-[...6 lines deleted...]
-      <c r="L104" s="30"/>
+      <c r="B104" s="45"/>
+      <c r="C104" s="35"/>
+      <c r="G104" s="35"/>
+      <c r="H104" s="35"/>
+      <c r="I104" s="35"/>
+      <c r="J104" s="35"/>
+      <c r="K104" s="35"/>
+      <c r="L104" s="35"/>
     </row>
     <row r="105" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B105" s="36"/>
-[...6 lines deleted...]
-      <c r="L105" s="30"/>
+      <c r="B105" s="45"/>
+      <c r="C105" s="35"/>
+      <c r="G105" s="35"/>
+      <c r="H105" s="35"/>
+      <c r="I105" s="35"/>
+      <c r="J105" s="35"/>
+      <c r="K105" s="35"/>
+      <c r="L105" s="35"/>
     </row>
     <row r="106" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B106" s="36"/>
-[...6 lines deleted...]
-      <c r="L106" s="30"/>
+      <c r="B106" s="45"/>
+      <c r="C106" s="35"/>
+      <c r="G106" s="35"/>
+      <c r="H106" s="35"/>
+      <c r="I106" s="35"/>
+      <c r="J106" s="35"/>
+      <c r="K106" s="35"/>
+      <c r="L106" s="35"/>
     </row>
     <row r="107" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B107" s="36"/>
-[...6 lines deleted...]
-      <c r="L107" s="30"/>
+      <c r="B107" s="45"/>
+      <c r="C107" s="35"/>
+      <c r="G107" s="35"/>
+      <c r="H107" s="35"/>
+      <c r="I107" s="35"/>
+      <c r="J107" s="35"/>
+      <c r="K107" s="35"/>
+      <c r="L107" s="35"/>
     </row>
     <row r="108" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B108" s="37"/>
+      <c r="B108" s="46"/>
     </row>
     <row r="109" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B109" s="37"/>
+      <c r="B109" s="46"/>
     </row>
     <row r="110" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B110" s="37"/>
+      <c r="B110" s="46"/>
     </row>
     <row r="111" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B111" s="37"/>
+      <c r="B111" s="46"/>
     </row>
     <row r="112" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B112" s="37"/>
+      <c r="B112" s="46"/>
     </row>
     <row r="113" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B113" s="37"/>
+      <c r="B113" s="46"/>
     </row>
     <row r="114" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B114" s="37"/>
+      <c r="B114" s="46"/>
     </row>
     <row r="115" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B115" s="37"/>
+      <c r="B115" s="46"/>
     </row>
     <row r="116" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B116" s="37"/>
-[...5 lines deleted...]
-      <c r="L116" s="39"/>
+      <c r="B116" s="46"/>
+      <c r="D116" s="47"/>
+      <c r="E116" s="47"/>
+      <c r="F116" s="47"/>
+      <c r="J116" s="48"/>
+      <c r="K116" s="48"/>
+      <c r="L116" s="48"/>
     </row>
     <row r="117" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B117" s="37"/>
-[...5 lines deleted...]
-      <c r="L117" s="39"/>
+      <c r="B117" s="46"/>
+      <c r="D117" s="47"/>
+      <c r="E117" s="47"/>
+      <c r="F117" s="47"/>
+      <c r="J117" s="48"/>
+      <c r="K117" s="48"/>
+      <c r="L117" s="48"/>
     </row>
     <row r="118" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B118" s="37"/>
-[...5 lines deleted...]
-      <c r="L118" s="39"/>
+      <c r="B118" s="46"/>
+      <c r="D118" s="47"/>
+      <c r="E118" s="47"/>
+      <c r="F118" s="47"/>
+      <c r="J118" s="48"/>
+      <c r="K118" s="48"/>
+      <c r="L118" s="48"/>
     </row>
     <row r="119" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B119" s="37"/>
-[...5 lines deleted...]
-      <c r="L119" s="39"/>
+      <c r="B119" s="46"/>
+      <c r="D119" s="47"/>
+      <c r="E119" s="47"/>
+      <c r="F119" s="47"/>
+      <c r="J119" s="48"/>
+      <c r="K119" s="48"/>
+      <c r="L119" s="48"/>
     </row>
     <row r="120" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B120" s="37"/>
-[...5 lines deleted...]
-      <c r="L120" s="39"/>
+      <c r="B120" s="46"/>
+      <c r="D120" s="47"/>
+      <c r="E120" s="47"/>
+      <c r="F120" s="47"/>
+      <c r="J120" s="48"/>
+      <c r="K120" s="48"/>
+      <c r="L120" s="48"/>
     </row>
     <row r="121" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B121" s="37"/>
-[...5 lines deleted...]
-      <c r="L121" s="39"/>
+      <c r="B121" s="46"/>
+      <c r="D121" s="47"/>
+      <c r="E121" s="47"/>
+      <c r="F121" s="47"/>
+      <c r="J121" s="48"/>
+      <c r="K121" s="48"/>
+      <c r="L121" s="48"/>
     </row>
     <row r="122" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B122" s="37"/>
+      <c r="B122" s="46"/>
       <c r="D122" s="14"/>
       <c r="E122" s="14"/>
       <c r="F122" s="14"/>
-      <c r="J122" s="40"/>
-[...1 lines deleted...]
-      <c r="L122" s="40"/>
+      <c r="J122" s="49"/>
+      <c r="K122" s="49"/>
+      <c r="L122" s="49"/>
     </row>
     <row r="123" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B123" s="37"/>
+      <c r="B123" s="46"/>
       <c r="D123" s="14"/>
       <c r="E123" s="14"/>
       <c r="F123" s="14"/>
-      <c r="J123" s="40"/>
-[...1 lines deleted...]
-      <c r="L123" s="40"/>
+      <c r="J123" s="49"/>
+      <c r="K123" s="49"/>
+      <c r="L123" s="49"/>
     </row>
     <row r="124" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B124" s="37"/>
+      <c r="B124" s="46"/>
       <c r="D124" s="14"/>
       <c r="E124" s="14"/>
       <c r="F124" s="14"/>
-      <c r="J124" s="40"/>
-[...1 lines deleted...]
-      <c r="L124" s="40"/>
+      <c r="J124" s="49"/>
+      <c r="K124" s="49"/>
+      <c r="L124" s="49"/>
     </row>
     <row r="125" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B125" s="37"/>
+      <c r="B125" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ENG</vt:lpstr>
+      <vt:lpstr>HRV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HNB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jvuglar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>