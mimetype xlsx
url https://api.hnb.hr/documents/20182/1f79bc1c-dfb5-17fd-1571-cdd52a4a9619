--- v3 (2026-03-17)
+++ v4 (2026-06-02)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37D036BD-DB2B-4D81-8DDB-CE18727E1786}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCB9170C-4569-4622-A4E2-DC001F651E05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7268" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7322" uniqueCount="74">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -987,51 +987,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AY379"/>
+  <dimension ref="B2:AY381"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="2" customWidth="1"/>
     <col min="5" max="13" width="9.6640625" style="6" customWidth="1"/>
     <col min="14" max="48" width="9.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="D3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
@@ -36728,355 +36728,561 @@
       <c r="AO320" s="41">
         <v>2.94</v>
       </c>
       <c r="AP320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AQ320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AR320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AS320" s="41">
         <v>3.57</v>
       </c>
       <c r="AT320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AU320" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AV320" s="41" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="321" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C321" s="24" t="s">
+    <row r="321" spans="2:51" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B321" s="39"/>
+      <c r="C321" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="D321" s="37">
+      <c r="D321" s="40">
         <v>3.09</v>
       </c>
-      <c r="E321" s="29" t="s">
-[...26 lines deleted...]
-      <c r="N321" s="37">
+      <c r="E321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N321" s="40">
         <v>2.34</v>
       </c>
-      <c r="O321" s="37">
+      <c r="O321" s="40">
         <v>2.48</v>
       </c>
-      <c r="P321" s="37">
+      <c r="P321" s="40">
         <v>2.54</v>
       </c>
-      <c r="Q321" s="37">
+      <c r="Q321" s="40">
         <v>2.77</v>
       </c>
-      <c r="R321" s="37">
+      <c r="R321" s="40">
         <v>2.89</v>
       </c>
-      <c r="S321" s="37">
+      <c r="S321" s="40">
         <v>3.01</v>
       </c>
-      <c r="T321" s="37">
+      <c r="T321" s="40">
         <v>3.09</v>
       </c>
-      <c r="U321" s="37">
+      <c r="U321" s="40">
         <v>3.16</v>
       </c>
-      <c r="V321" s="37">
+      <c r="V321" s="40">
         <v>3.25</v>
       </c>
-      <c r="W321" s="37">
+      <c r="W321" s="40">
         <v>3.47</v>
       </c>
-      <c r="X321" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AA321" s="37">
+      <c r="X321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA321" s="40">
         <v>3.69</v>
       </c>
-      <c r="AB321" s="37" t="s">
-[...14 lines deleted...]
-      <c r="AG321" s="29">
+      <c r="AB321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF321" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG321" s="41">
         <v>2.46</v>
       </c>
-      <c r="AH321" s="29">
+      <c r="AH321" s="41">
         <v>2.46</v>
       </c>
-      <c r="AI321" s="29">
+      <c r="AI321" s="41">
         <v>2.79</v>
       </c>
-      <c r="AJ321" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AK321" s="29">
+      <c r="AJ321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK321" s="41">
         <v>2.94</v>
       </c>
-      <c r="AL321" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AM321" s="29">
+      <c r="AL321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM321" s="41">
         <v>3.19</v>
       </c>
-      <c r="AN321" s="29">
+      <c r="AN321" s="41">
         <v>3.15</v>
       </c>
-      <c r="AO321" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AS321" s="29">
+      <c r="AO321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS321" s="41">
         <v>3.58</v>
       </c>
-      <c r="AT321" s="29" t="s">
-[...10 lines deleted...]
-      <c r="AY321" s="42"/>
+      <c r="AT321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU321" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV321" s="41" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="323" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B323" s="6" t="s">
+    <row r="322" spans="2:51" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B322" s="39"/>
+      <c r="C322" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D322" s="40">
+        <v>3.19</v>
+      </c>
+      <c r="E322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N322" s="40">
+        <v>2.7</v>
+      </c>
+      <c r="O322" s="40">
+        <v>2.8</v>
+      </c>
+      <c r="P322" s="40">
+        <v>2.84</v>
+      </c>
+      <c r="Q322" s="40">
+        <v>3.01</v>
+      </c>
+      <c r="R322" s="40">
+        <v>3.09</v>
+      </c>
+      <c r="S322" s="40">
+        <v>3.2</v>
+      </c>
+      <c r="T322" s="40">
+        <v>3.31</v>
+      </c>
+      <c r="U322" s="40">
+        <v>3.39</v>
+      </c>
+      <c r="V322" s="40">
+        <v>3.51</v>
+      </c>
+      <c r="W322" s="40">
+        <v>3.61</v>
+      </c>
+      <c r="X322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA322" s="40">
+        <v>3.86</v>
+      </c>
+      <c r="AB322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF322" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG322" s="41">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AH322" s="41">
+        <v>2.42</v>
+      </c>
+      <c r="AI322" s="41">
+        <v>2.81</v>
+      </c>
+      <c r="AJ322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK322" s="41">
+        <v>2.9</v>
+      </c>
+      <c r="AL322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM322" s="41">
+        <v>3.19</v>
+      </c>
+      <c r="AN322" s="41">
+        <v>3.21</v>
+      </c>
+      <c r="AO322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS322" s="41">
+        <v>3.59</v>
+      </c>
+      <c r="AT322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU322" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV322" s="41" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="323" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B323" s="24"/>
+      <c r="C323" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D323" s="37">
+        <v>3.55</v>
+      </c>
+      <c r="E323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="J323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="K323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="L323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="N323" s="37">
+        <v>2.9</v>
+      </c>
+      <c r="O323" s="37">
+        <v>2.88</v>
+      </c>
+      <c r="P323" s="37">
+        <v>2.91</v>
+      </c>
+      <c r="Q323" s="37">
+        <v>3.02</v>
+      </c>
+      <c r="R323" s="37">
+        <v>3.12</v>
+      </c>
+      <c r="S323" s="37">
+        <v>3.21</v>
+      </c>
+      <c r="T323" s="37">
+        <v>3.31</v>
+      </c>
+      <c r="U323" s="37">
+        <v>3.43</v>
+      </c>
+      <c r="V323" s="37">
+        <v>3.54</v>
+      </c>
+      <c r="W323" s="37">
+        <v>3.63</v>
+      </c>
+      <c r="X323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA323" s="37">
+        <v>3.87</v>
+      </c>
+      <c r="AB323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF323" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG323" s="29">
+        <v>2.58</v>
+      </c>
+      <c r="AH323" s="29">
+        <v>2.42</v>
+      </c>
+      <c r="AI323" s="29">
+        <v>2.82</v>
+      </c>
+      <c r="AJ323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK323" s="29">
+        <v>2.9</v>
+      </c>
+      <c r="AL323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM323" s="29">
+        <v>3.19</v>
+      </c>
+      <c r="AN323" s="29">
+        <v>3.4</v>
+      </c>
+      <c r="AO323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS323" s="29">
+        <v>3.61</v>
+      </c>
+      <c r="AT323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV323" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW323" s="42"/>
+      <c r="AX323" s="42"/>
+      <c r="AY323" s="42"/>
+    </row>
+    <row r="325" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B325" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="D323" s="1"/>
-[...18 lines deleted...]
-      <c r="AF323" s="1"/>
+      <c r="D325" s="1"/>
+      <c r="N325" s="1"/>
+      <c r="O325" s="1"/>
+      <c r="P325" s="1"/>
+      <c r="Q325" s="1"/>
+      <c r="R325" s="1"/>
+      <c r="S325" s="1"/>
+      <c r="T325" s="1"/>
+      <c r="U325" s="1"/>
+      <c r="V325" s="1"/>
+      <c r="W325" s="1"/>
+      <c r="X325" s="1"/>
+      <c r="Y325" s="1"/>
+      <c r="Z325" s="1"/>
+      <c r="AA325" s="1"/>
+      <c r="AB325" s="1"/>
+      <c r="AC325" s="1"/>
+      <c r="AD325" s="1"/>
+      <c r="AE325" s="1"/>
+      <c r="AF325" s="1"/>
     </row>
-    <row r="324" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...96 lines deleted...]
-      <c r="AV328" s="3"/>
+    <row r="326" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B326" s="38"/>
+      <c r="D326" s="8"/>
+      <c r="N326" s="8"/>
+      <c r="O326" s="8"/>
+      <c r="P326" s="8"/>
+      <c r="Q326" s="8"/>
+      <c r="R326" s="8"/>
+      <c r="S326" s="8"/>
+      <c r="T326" s="8"/>
+      <c r="U326" s="8"/>
+      <c r="V326" s="8"/>
+      <c r="W326" s="8"/>
+      <c r="X326" s="8"/>
+      <c r="Y326" s="8"/>
+      <c r="Z326" s="8"/>
+      <c r="AA326" s="8"/>
+      <c r="AB326" s="8"/>
+      <c r="AC326" s="8"/>
+      <c r="AD326" s="8"/>
+      <c r="AE326" s="8"/>
+      <c r="AF326" s="8"/>
+      <c r="AG326" s="8"/>
+      <c r="AH326" s="8"/>
+      <c r="AI326" s="8"/>
+      <c r="AJ326" s="8"/>
+      <c r="AK326" s="8"/>
+      <c r="AL326" s="8"/>
+      <c r="AM326" s="8"/>
+      <c r="AN326" s="8"/>
+      <c r="AO326" s="8"/>
+      <c r="AP326" s="8"/>
+      <c r="AQ326" s="8"/>
+      <c r="AR326" s="8"/>
+      <c r="AS326" s="8"/>
+      <c r="AT326" s="8"/>
+      <c r="AU326" s="8"/>
+      <c r="AV326" s="8"/>
     </row>
     <row r="329" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D329" s="3"/>
       <c r="N329" s="3"/>
       <c r="O329" s="3"/>
       <c r="P329" s="3"/>
       <c r="Q329" s="3"/>
       <c r="R329" s="3"/>
       <c r="S329" s="3"/>
       <c r="T329" s="3"/>
       <c r="U329" s="3"/>
       <c r="V329" s="3"/>
       <c r="W329" s="3"/>
       <c r="X329" s="3"/>
       <c r="Y329" s="3"/>
       <c r="Z329" s="3"/>
       <c r="AA329" s="3"/>
       <c r="AB329" s="3"/>
       <c r="AC329" s="3"/>
       <c r="AD329" s="3"/>
       <c r="AE329" s="3"/>
       <c r="AF329" s="3"/>
-      <c r="AG329" s="3"/>
-[...14 lines deleted...]
-      <c r="AV329" s="3"/>
     </row>
     <row r="330" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D330" s="3"/>
       <c r="N330" s="3"/>
       <c r="O330" s="3"/>
       <c r="P330" s="3"/>
       <c r="Q330" s="3"/>
       <c r="R330" s="3"/>
       <c r="S330" s="3"/>
       <c r="T330" s="3"/>
       <c r="U330" s="3"/>
       <c r="V330" s="3"/>
       <c r="W330" s="3"/>
       <c r="X330" s="3"/>
       <c r="Y330" s="3"/>
       <c r="Z330" s="3"/>
       <c r="AA330" s="3"/>
       <c r="AB330" s="3"/>
       <c r="AC330" s="3"/>
       <c r="AD330" s="3"/>
       <c r="AE330" s="3"/>
       <c r="AF330" s="3"/>
       <c r="AG330" s="3"/>
       <c r="AH330" s="3"/>
       <c r="AI330" s="3"/>
@@ -37300,447 +37506,429 @@
       <c r="Y336" s="3"/>
       <c r="Z336" s="3"/>
       <c r="AA336" s="3"/>
       <c r="AB336" s="3"/>
       <c r="AC336" s="3"/>
       <c r="AD336" s="3"/>
       <c r="AE336" s="3"/>
       <c r="AF336" s="3"/>
       <c r="AG336" s="3"/>
       <c r="AH336" s="3"/>
       <c r="AI336" s="3"/>
       <c r="AJ336" s="3"/>
       <c r="AK336" s="3"/>
       <c r="AL336" s="3"/>
       <c r="AM336" s="3"/>
       <c r="AN336" s="3"/>
       <c r="AO336" s="3"/>
       <c r="AP336" s="3"/>
       <c r="AQ336" s="3"/>
       <c r="AR336" s="3"/>
       <c r="AS336" s="3"/>
       <c r="AT336" s="3"/>
       <c r="AU336" s="3"/>
       <c r="AV336" s="3"/>
     </row>
-    <row r="337" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="337" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D337" s="3"/>
       <c r="N337" s="3"/>
       <c r="O337" s="3"/>
       <c r="P337" s="3"/>
       <c r="Q337" s="3"/>
       <c r="R337" s="3"/>
       <c r="S337" s="3"/>
       <c r="T337" s="3"/>
       <c r="U337" s="3"/>
       <c r="V337" s="3"/>
       <c r="W337" s="3"/>
       <c r="X337" s="3"/>
       <c r="Y337" s="3"/>
       <c r="Z337" s="3"/>
       <c r="AA337" s="3"/>
       <c r="AB337" s="3"/>
       <c r="AC337" s="3"/>
       <c r="AD337" s="3"/>
       <c r="AE337" s="3"/>
       <c r="AF337" s="3"/>
       <c r="AG337" s="3"/>
       <c r="AH337" s="3"/>
       <c r="AI337" s="3"/>
       <c r="AJ337" s="3"/>
       <c r="AK337" s="3"/>
       <c r="AL337" s="3"/>
       <c r="AM337" s="3"/>
       <c r="AN337" s="3"/>
       <c r="AO337" s="3"/>
       <c r="AP337" s="3"/>
       <c r="AQ337" s="3"/>
       <c r="AR337" s="3"/>
       <c r="AS337" s="3"/>
       <c r="AT337" s="3"/>
       <c r="AU337" s="3"/>
       <c r="AV337" s="3"/>
     </row>
-    <row r="338" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="338" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D338" s="3"/>
       <c r="N338" s="3"/>
       <c r="O338" s="3"/>
       <c r="P338" s="3"/>
       <c r="Q338" s="3"/>
       <c r="R338" s="3"/>
       <c r="S338" s="3"/>
       <c r="T338" s="3"/>
       <c r="U338" s="3"/>
       <c r="V338" s="3"/>
       <c r="W338" s="3"/>
       <c r="X338" s="3"/>
       <c r="Y338" s="3"/>
       <c r="Z338" s="3"/>
       <c r="AA338" s="3"/>
       <c r="AB338" s="3"/>
       <c r="AC338" s="3"/>
       <c r="AD338" s="3"/>
       <c r="AE338" s="3"/>
       <c r="AF338" s="3"/>
       <c r="AG338" s="3"/>
       <c r="AH338" s="3"/>
       <c r="AI338" s="3"/>
       <c r="AJ338" s="3"/>
       <c r="AK338" s="3"/>
       <c r="AL338" s="3"/>
       <c r="AM338" s="3"/>
       <c r="AN338" s="3"/>
       <c r="AO338" s="3"/>
       <c r="AP338" s="3"/>
       <c r="AQ338" s="3"/>
       <c r="AR338" s="3"/>
       <c r="AS338" s="3"/>
       <c r="AT338" s="3"/>
       <c r="AU338" s="3"/>
       <c r="AV338" s="3"/>
     </row>
-    <row r="339" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="339" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D339" s="3"/>
       <c r="N339" s="3"/>
       <c r="O339" s="3"/>
       <c r="P339" s="3"/>
       <c r="Q339" s="3"/>
       <c r="R339" s="3"/>
       <c r="S339" s="3"/>
       <c r="T339" s="3"/>
       <c r="U339" s="3"/>
       <c r="V339" s="3"/>
       <c r="W339" s="3"/>
       <c r="X339" s="3"/>
       <c r="Y339" s="3"/>
       <c r="Z339" s="3"/>
       <c r="AA339" s="3"/>
       <c r="AB339" s="3"/>
       <c r="AC339" s="3"/>
       <c r="AD339" s="3"/>
       <c r="AE339" s="3"/>
       <c r="AF339" s="3"/>
       <c r="AG339" s="3"/>
       <c r="AH339" s="3"/>
       <c r="AI339" s="3"/>
       <c r="AJ339" s="3"/>
       <c r="AK339" s="3"/>
       <c r="AL339" s="3"/>
       <c r="AM339" s="3"/>
       <c r="AN339" s="3"/>
       <c r="AO339" s="3"/>
       <c r="AP339" s="3"/>
       <c r="AQ339" s="3"/>
       <c r="AR339" s="3"/>
       <c r="AS339" s="3"/>
       <c r="AT339" s="3"/>
       <c r="AU339" s="3"/>
       <c r="AV339" s="3"/>
     </row>
-    <row r="340" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="340" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D340" s="3"/>
       <c r="N340" s="3"/>
       <c r="O340" s="3"/>
       <c r="P340" s="3"/>
       <c r="Q340" s="3"/>
       <c r="R340" s="3"/>
       <c r="S340" s="3"/>
       <c r="T340" s="3"/>
       <c r="U340" s="3"/>
       <c r="V340" s="3"/>
       <c r="W340" s="3"/>
       <c r="X340" s="3"/>
       <c r="Y340" s="3"/>
       <c r="Z340" s="3"/>
       <c r="AA340" s="3"/>
       <c r="AB340" s="3"/>
       <c r="AC340" s="3"/>
       <c r="AD340" s="3"/>
       <c r="AE340" s="3"/>
       <c r="AF340" s="3"/>
       <c r="AG340" s="3"/>
       <c r="AH340" s="3"/>
       <c r="AI340" s="3"/>
       <c r="AJ340" s="3"/>
       <c r="AK340" s="3"/>
       <c r="AL340" s="3"/>
       <c r="AM340" s="3"/>
       <c r="AN340" s="3"/>
       <c r="AO340" s="3"/>
       <c r="AP340" s="3"/>
       <c r="AQ340" s="3"/>
       <c r="AR340" s="3"/>
       <c r="AS340" s="3"/>
       <c r="AT340" s="3"/>
       <c r="AU340" s="3"/>
       <c r="AV340" s="3"/>
     </row>
-    <row r="341" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="341" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D341" s="3"/>
       <c r="N341" s="3"/>
       <c r="O341" s="3"/>
       <c r="P341" s="3"/>
       <c r="Q341" s="3"/>
       <c r="R341" s="3"/>
       <c r="S341" s="3"/>
       <c r="T341" s="3"/>
       <c r="U341" s="3"/>
       <c r="V341" s="3"/>
       <c r="W341" s="3"/>
       <c r="X341" s="3"/>
       <c r="Y341" s="3"/>
       <c r="Z341" s="3"/>
       <c r="AA341" s="3"/>
       <c r="AB341" s="3"/>
       <c r="AC341" s="3"/>
       <c r="AD341" s="3"/>
       <c r="AE341" s="3"/>
       <c r="AF341" s="3"/>
       <c r="AG341" s="3"/>
       <c r="AH341" s="3"/>
       <c r="AI341" s="3"/>
       <c r="AJ341" s="3"/>
       <c r="AK341" s="3"/>
       <c r="AL341" s="3"/>
       <c r="AM341" s="3"/>
       <c r="AN341" s="3"/>
       <c r="AO341" s="3"/>
       <c r="AP341" s="3"/>
       <c r="AQ341" s="3"/>
       <c r="AR341" s="3"/>
       <c r="AS341" s="3"/>
       <c r="AT341" s="3"/>
       <c r="AU341" s="3"/>
       <c r="AV341" s="3"/>
     </row>
-    <row r="342" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="342" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D342" s="3"/>
       <c r="N342" s="3"/>
       <c r="O342" s="3"/>
       <c r="P342" s="3"/>
       <c r="Q342" s="3"/>
       <c r="R342" s="3"/>
       <c r="S342" s="3"/>
       <c r="T342" s="3"/>
       <c r="U342" s="3"/>
       <c r="V342" s="3"/>
       <c r="W342" s="3"/>
       <c r="X342" s="3"/>
       <c r="Y342" s="3"/>
       <c r="Z342" s="3"/>
       <c r="AA342" s="3"/>
       <c r="AB342" s="3"/>
       <c r="AC342" s="3"/>
       <c r="AD342" s="3"/>
       <c r="AE342" s="3"/>
       <c r="AF342" s="3"/>
       <c r="AG342" s="3"/>
       <c r="AH342" s="3"/>
       <c r="AI342" s="3"/>
       <c r="AJ342" s="3"/>
       <c r="AK342" s="3"/>
       <c r="AL342" s="3"/>
       <c r="AM342" s="3"/>
       <c r="AN342" s="3"/>
       <c r="AO342" s="3"/>
       <c r="AP342" s="3"/>
       <c r="AQ342" s="3"/>
       <c r="AR342" s="3"/>
       <c r="AS342" s="3"/>
       <c r="AT342" s="3"/>
       <c r="AU342" s="3"/>
       <c r="AV342" s="3"/>
     </row>
-    <row r="343" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="343" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D343" s="3"/>
       <c r="N343" s="3"/>
       <c r="O343" s="3"/>
       <c r="P343" s="3"/>
       <c r="Q343" s="3"/>
       <c r="R343" s="3"/>
       <c r="S343" s="3"/>
       <c r="T343" s="3"/>
       <c r="U343" s="3"/>
       <c r="V343" s="3"/>
       <c r="W343" s="3"/>
       <c r="X343" s="3"/>
       <c r="Y343" s="3"/>
       <c r="Z343" s="3"/>
       <c r="AA343" s="3"/>
       <c r="AB343" s="3"/>
       <c r="AC343" s="3"/>
       <c r="AD343" s="3"/>
       <c r="AE343" s="3"/>
       <c r="AF343" s="3"/>
       <c r="AG343" s="3"/>
       <c r="AH343" s="3"/>
       <c r="AI343" s="3"/>
       <c r="AJ343" s="3"/>
       <c r="AK343" s="3"/>
       <c r="AL343" s="3"/>
       <c r="AM343" s="3"/>
       <c r="AN343" s="3"/>
       <c r="AO343" s="3"/>
       <c r="AP343" s="3"/>
       <c r="AQ343" s="3"/>
       <c r="AR343" s="3"/>
       <c r="AS343" s="3"/>
       <c r="AT343" s="3"/>
       <c r="AU343" s="3"/>
       <c r="AV343" s="3"/>
     </row>
-    <row r="344" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="344" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D344" s="3"/>
       <c r="N344" s="3"/>
       <c r="O344" s="3"/>
       <c r="P344" s="3"/>
       <c r="Q344" s="3"/>
       <c r="R344" s="3"/>
       <c r="S344" s="3"/>
       <c r="T344" s="3"/>
       <c r="U344" s="3"/>
       <c r="V344" s="3"/>
       <c r="W344" s="3"/>
       <c r="X344" s="3"/>
       <c r="Y344" s="3"/>
       <c r="Z344" s="3"/>
       <c r="AA344" s="3"/>
       <c r="AB344" s="3"/>
       <c r="AC344" s="3"/>
       <c r="AD344" s="3"/>
       <c r="AE344" s="3"/>
       <c r="AF344" s="3"/>
       <c r="AG344" s="3"/>
       <c r="AH344" s="3"/>
       <c r="AI344" s="3"/>
       <c r="AJ344" s="3"/>
       <c r="AK344" s="3"/>
       <c r="AL344" s="3"/>
       <c r="AM344" s="3"/>
       <c r="AN344" s="3"/>
       <c r="AO344" s="3"/>
       <c r="AP344" s="3"/>
       <c r="AQ344" s="3"/>
       <c r="AR344" s="3"/>
       <c r="AS344" s="3"/>
       <c r="AT344" s="3"/>
       <c r="AU344" s="3"/>
       <c r="AV344" s="3"/>
     </row>
-    <row r="352" spans="3:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="AU352" s="43"/>
+    <row r="345" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D345" s="3"/>
+      <c r="N345" s="3"/>
+      <c r="O345" s="3"/>
+      <c r="P345" s="3"/>
+      <c r="Q345" s="3"/>
+      <c r="R345" s="3"/>
+      <c r="S345" s="3"/>
+      <c r="T345" s="3"/>
+      <c r="U345" s="3"/>
+      <c r="V345" s="3"/>
+      <c r="W345" s="3"/>
+      <c r="X345" s="3"/>
+      <c r="Y345" s="3"/>
+      <c r="Z345" s="3"/>
+      <c r="AA345" s="3"/>
+      <c r="AB345" s="3"/>
+      <c r="AC345" s="3"/>
+      <c r="AD345" s="3"/>
+      <c r="AE345" s="3"/>
+      <c r="AF345" s="3"/>
+      <c r="AG345" s="3"/>
+      <c r="AH345" s="3"/>
+      <c r="AI345" s="3"/>
+      <c r="AJ345" s="3"/>
+      <c r="AK345" s="3"/>
+      <c r="AL345" s="3"/>
+      <c r="AM345" s="3"/>
+      <c r="AN345" s="3"/>
+      <c r="AO345" s="3"/>
+      <c r="AP345" s="3"/>
+      <c r="AQ345" s="3"/>
+      <c r="AR345" s="3"/>
+      <c r="AS345" s="3"/>
+      <c r="AT345" s="3"/>
+      <c r="AU345" s="3"/>
+      <c r="AV345" s="3"/>
     </row>
-    <row r="353" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="AU353" s="43"/>
+    <row r="346" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D346" s="3"/>
+      <c r="N346" s="3"/>
+      <c r="O346" s="3"/>
+      <c r="P346" s="3"/>
+      <c r="Q346" s="3"/>
+      <c r="R346" s="3"/>
+      <c r="S346" s="3"/>
+      <c r="T346" s="3"/>
+      <c r="U346" s="3"/>
+      <c r="V346" s="3"/>
+      <c r="W346" s="3"/>
+      <c r="X346" s="3"/>
+      <c r="Y346" s="3"/>
+      <c r="Z346" s="3"/>
+      <c r="AA346" s="3"/>
+      <c r="AB346" s="3"/>
+      <c r="AC346" s="3"/>
+      <c r="AD346" s="3"/>
+      <c r="AE346" s="3"/>
+      <c r="AF346" s="3"/>
+      <c r="AG346" s="3"/>
+      <c r="AH346" s="3"/>
+      <c r="AI346" s="3"/>
+      <c r="AJ346" s="3"/>
+      <c r="AK346" s="3"/>
+      <c r="AL346" s="3"/>
+      <c r="AM346" s="3"/>
+      <c r="AN346" s="3"/>
+      <c r="AO346" s="3"/>
+      <c r="AP346" s="3"/>
+      <c r="AQ346" s="3"/>
+      <c r="AR346" s="3"/>
+      <c r="AS346" s="3"/>
+      <c r="AT346" s="3"/>
+      <c r="AU346" s="3"/>
+      <c r="AV346" s="3"/>
     </row>
     <row r="354" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C354" s="43"/>
       <c r="D354" s="43"/>
       <c r="E354" s="43"/>
       <c r="F354" s="43"/>
       <c r="G354" s="43"/>
       <c r="H354" s="43"/>
       <c r="I354" s="43"/>
       <c r="J354" s="43"/>
       <c r="K354" s="43"/>
       <c r="L354" s="43"/>
       <c r="M354" s="43"/>
       <c r="N354" s="43"/>
       <c r="O354" s="43"/>
       <c r="P354" s="43"/>
       <c r="Q354" s="43"/>
       <c r="R354" s="43"/>
       <c r="S354" s="43"/>
       <c r="T354" s="43"/>
       <c r="U354" s="43"/>
       <c r="V354" s="43"/>
       <c r="W354" s="43"/>
       <c r="X354" s="43"/>
       <c r="Y354" s="43"/>
@@ -38920,50 +39108,144 @@
       <c r="X379" s="43"/>
       <c r="Y379" s="43"/>
       <c r="Z379" s="43"/>
       <c r="AA379" s="43"/>
       <c r="AB379" s="43"/>
       <c r="AC379" s="43"/>
       <c r="AD379" s="43"/>
       <c r="AE379" s="43"/>
       <c r="AF379" s="43"/>
       <c r="AG379" s="43"/>
       <c r="AH379" s="43"/>
       <c r="AI379" s="43"/>
       <c r="AJ379" s="43"/>
       <c r="AK379" s="43"/>
       <c r="AL379" s="43"/>
       <c r="AM379" s="43"/>
       <c r="AN379" s="43"/>
       <c r="AO379" s="43"/>
       <c r="AP379" s="43"/>
       <c r="AQ379" s="43"/>
       <c r="AR379" s="43"/>
       <c r="AS379" s="43"/>
       <c r="AT379" s="43"/>
       <c r="AU379" s="43"/>
     </row>
+    <row r="380" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C380" s="43"/>
+      <c r="D380" s="43"/>
+      <c r="E380" s="43"/>
+      <c r="F380" s="43"/>
+      <c r="G380" s="43"/>
+      <c r="H380" s="43"/>
+      <c r="I380" s="43"/>
+      <c r="J380" s="43"/>
+      <c r="K380" s="43"/>
+      <c r="L380" s="43"/>
+      <c r="M380" s="43"/>
+      <c r="N380" s="43"/>
+      <c r="O380" s="43"/>
+      <c r="P380" s="43"/>
+      <c r="Q380" s="43"/>
+      <c r="R380" s="43"/>
+      <c r="S380" s="43"/>
+      <c r="T380" s="43"/>
+      <c r="U380" s="43"/>
+      <c r="V380" s="43"/>
+      <c r="W380" s="43"/>
+      <c r="X380" s="43"/>
+      <c r="Y380" s="43"/>
+      <c r="Z380" s="43"/>
+      <c r="AA380" s="43"/>
+      <c r="AB380" s="43"/>
+      <c r="AC380" s="43"/>
+      <c r="AD380" s="43"/>
+      <c r="AE380" s="43"/>
+      <c r="AF380" s="43"/>
+      <c r="AG380" s="43"/>
+      <c r="AH380" s="43"/>
+      <c r="AI380" s="43"/>
+      <c r="AJ380" s="43"/>
+      <c r="AK380" s="43"/>
+      <c r="AL380" s="43"/>
+      <c r="AM380" s="43"/>
+      <c r="AN380" s="43"/>
+      <c r="AO380" s="43"/>
+      <c r="AP380" s="43"/>
+      <c r="AQ380" s="43"/>
+      <c r="AR380" s="43"/>
+      <c r="AS380" s="43"/>
+      <c r="AT380" s="43"/>
+      <c r="AU380" s="43"/>
+    </row>
+    <row r="381" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C381" s="43"/>
+      <c r="D381" s="43"/>
+      <c r="E381" s="43"/>
+      <c r="F381" s="43"/>
+      <c r="G381" s="43"/>
+      <c r="H381" s="43"/>
+      <c r="I381" s="43"/>
+      <c r="J381" s="43"/>
+      <c r="K381" s="43"/>
+      <c r="L381" s="43"/>
+      <c r="M381" s="43"/>
+      <c r="N381" s="43"/>
+      <c r="O381" s="43"/>
+      <c r="P381" s="43"/>
+      <c r="Q381" s="43"/>
+      <c r="R381" s="43"/>
+      <c r="S381" s="43"/>
+      <c r="T381" s="43"/>
+      <c r="U381" s="43"/>
+      <c r="V381" s="43"/>
+      <c r="W381" s="43"/>
+      <c r="X381" s="43"/>
+      <c r="Y381" s="43"/>
+      <c r="Z381" s="43"/>
+      <c r="AA381" s="43"/>
+      <c r="AB381" s="43"/>
+      <c r="AC381" s="43"/>
+      <c r="AD381" s="43"/>
+      <c r="AE381" s="43"/>
+      <c r="AF381" s="43"/>
+      <c r="AG381" s="43"/>
+      <c r="AH381" s="43"/>
+      <c r="AI381" s="43"/>
+      <c r="AJ381" s="43"/>
+      <c r="AK381" s="43"/>
+      <c r="AL381" s="43"/>
+      <c r="AM381" s="43"/>
+      <c r="AN381" s="43"/>
+      <c r="AO381" s="43"/>
+      <c r="AP381" s="43"/>
+      <c r="AQ381" s="43"/>
+      <c r="AR381" s="43"/>
+      <c r="AS381" s="43"/>
+      <c r="AT381" s="43"/>
+      <c r="AU381" s="43"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="N6:AF6"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="AG5:AV5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>