--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCB9170C-4569-4622-A4E2-DC001F651E05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A0F089BE-EE94-49AD-83C4-139918636750}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7322" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7348" uniqueCount="74">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -987,51 +987,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AY381"/>
+  <dimension ref="B2:AY382"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="2" customWidth="1"/>
     <col min="5" max="13" width="9.6640625" style="6" customWidth="1"/>
     <col min="14" max="48" width="9.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="D3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
@@ -37010,317 +37010,420 @@
       <c r="AO322" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AP322" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AQ322" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AR322" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AS322" s="41">
         <v>3.59</v>
       </c>
       <c r="AT322" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AU322" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AV322" s="41" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="323" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C323" s="24" t="s">
+    <row r="323" spans="2:51" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B323" s="39"/>
+      <c r="C323" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="D323" s="37">
+      <c r="D323" s="40">
         <v>3.55</v>
       </c>
-      <c r="E323" s="29" t="s">
-[...26 lines deleted...]
-      <c r="N323" s="37">
+      <c r="E323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N323" s="40">
         <v>2.9</v>
       </c>
-      <c r="O323" s="37">
+      <c r="O323" s="40">
         <v>2.88</v>
       </c>
-      <c r="P323" s="37">
+      <c r="P323" s="40">
         <v>2.91</v>
       </c>
-      <c r="Q323" s="37">
+      <c r="Q323" s="40">
         <v>3.02</v>
       </c>
-      <c r="R323" s="37">
+      <c r="R323" s="40">
         <v>3.12</v>
       </c>
-      <c r="S323" s="37">
+      <c r="S323" s="40">
         <v>3.21</v>
       </c>
-      <c r="T323" s="37">
+      <c r="T323" s="40">
         <v>3.31</v>
       </c>
-      <c r="U323" s="37">
+      <c r="U323" s="40">
         <v>3.43</v>
       </c>
-      <c r="V323" s="37">
+      <c r="V323" s="40">
         <v>3.54</v>
       </c>
-      <c r="W323" s="37">
+      <c r="W323" s="40">
         <v>3.63</v>
       </c>
-      <c r="X323" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AA323" s="37">
+      <c r="X323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA323" s="40">
         <v>3.87</v>
       </c>
-      <c r="AB323" s="37" t="s">
-[...14 lines deleted...]
-      <c r="AG323" s="29">
+      <c r="AB323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF323" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG323" s="41">
         <v>2.58</v>
       </c>
-      <c r="AH323" s="29">
+      <c r="AH323" s="41">
         <v>2.42</v>
       </c>
-      <c r="AI323" s="29">
+      <c r="AI323" s="41">
         <v>2.82</v>
       </c>
-      <c r="AJ323" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AK323" s="29">
+      <c r="AJ323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK323" s="41">
         <v>2.9</v>
       </c>
-      <c r="AL323" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AM323" s="29">
+      <c r="AL323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM323" s="41">
         <v>3.19</v>
       </c>
-      <c r="AN323" s="29">
+      <c r="AN323" s="41">
         <v>3.4</v>
       </c>
-      <c r="AO323" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AS323" s="29">
+      <c r="AO323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS323" s="41">
         <v>3.61</v>
       </c>
-      <c r="AT323" s="29" t="s">
-[...10 lines deleted...]
-      <c r="AY323" s="42"/>
+      <c r="AT323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU323" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV323" s="41" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="325" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="AF325" s="1"/>
+    <row r="324" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B324" s="24"/>
+      <c r="C324" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D324" s="37">
+        <v>3.5700000000000003</v>
+      </c>
+      <c r="E324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="J324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="K324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="L324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="N324" s="37">
+        <v>2.94</v>
+      </c>
+      <c r="O324" s="37">
+        <v>2.96</v>
+      </c>
+      <c r="P324" s="37">
+        <v>2.96</v>
+      </c>
+      <c r="Q324" s="37">
+        <v>3.06</v>
+      </c>
+      <c r="R324" s="37">
+        <v>3.17</v>
+      </c>
+      <c r="S324" s="37">
+        <v>3.25</v>
+      </c>
+      <c r="T324" s="37">
+        <v>3.34</v>
+      </c>
+      <c r="U324" s="37">
+        <v>3.45</v>
+      </c>
+      <c r="V324" s="37">
+        <v>3.58</v>
+      </c>
+      <c r="W324" s="37">
+        <v>3.68</v>
+      </c>
+      <c r="X324" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y324" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z324" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA324" s="37">
+        <v>3.91</v>
+      </c>
+      <c r="AB324" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC324" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD324" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE324" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF324" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG324" s="29">
+        <v>2.86</v>
+      </c>
+      <c r="AH324" s="29">
+        <v>2.42</v>
+      </c>
+      <c r="AI324" s="29">
+        <v>2.94</v>
+      </c>
+      <c r="AJ324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK324" s="29">
+        <v>2.89</v>
+      </c>
+      <c r="AL324" s="29">
+        <v>3.13</v>
+      </c>
+      <c r="AM324" s="29">
+        <v>3.19</v>
+      </c>
+      <c r="AN324" s="29">
+        <v>3.42</v>
+      </c>
+      <c r="AO324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS324" s="29">
+        <v>3.62</v>
+      </c>
+      <c r="AT324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV324" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW324" s="42"/>
+      <c r="AX324" s="42"/>
+      <c r="AY324" s="42"/>
     </row>
     <row r="326" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B326" s="38"/>
-[...35 lines deleted...]
-      <c r="AV326" s="8"/>
+      <c r="B326" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D326" s="1"/>
+      <c r="N326" s="1"/>
+      <c r="O326" s="1"/>
+      <c r="P326" s="1"/>
+      <c r="Q326" s="1"/>
+      <c r="R326" s="1"/>
+      <c r="S326" s="1"/>
+      <c r="T326" s="1"/>
+      <c r="U326" s="1"/>
+      <c r="V326" s="1"/>
+      <c r="W326" s="1"/>
+      <c r="X326" s="1"/>
+      <c r="Y326" s="1"/>
+      <c r="Z326" s="1"/>
+      <c r="AA326" s="1"/>
+      <c r="AB326" s="1"/>
+      <c r="AC326" s="1"/>
+      <c r="AD326" s="1"/>
+      <c r="AE326" s="1"/>
+      <c r="AF326" s="1"/>
     </row>
-    <row r="329" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="AF329" s="3"/>
+    <row r="327" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B327" s="38"/>
+      <c r="D327" s="8"/>
+      <c r="N327" s="8"/>
+      <c r="O327" s="8"/>
+      <c r="P327" s="8"/>
+      <c r="Q327" s="8"/>
+      <c r="R327" s="8"/>
+      <c r="S327" s="8"/>
+      <c r="T327" s="8"/>
+      <c r="U327" s="8"/>
+      <c r="V327" s="8"/>
+      <c r="W327" s="8"/>
+      <c r="X327" s="8"/>
+      <c r="Y327" s="8"/>
+      <c r="Z327" s="8"/>
+      <c r="AA327" s="8"/>
+      <c r="AB327" s="8"/>
+      <c r="AC327" s="8"/>
+      <c r="AD327" s="8"/>
+      <c r="AE327" s="8"/>
+      <c r="AF327" s="8"/>
+      <c r="AG327" s="8"/>
+      <c r="AH327" s="8"/>
+      <c r="AI327" s="8"/>
+      <c r="AJ327" s="8"/>
+      <c r="AK327" s="8"/>
+      <c r="AL327" s="8"/>
+      <c r="AM327" s="8"/>
+      <c r="AN327" s="8"/>
+      <c r="AO327" s="8"/>
+      <c r="AP327" s="8"/>
+      <c r="AQ327" s="8"/>
+      <c r="AR327" s="8"/>
+      <c r="AS327" s="8"/>
+      <c r="AT327" s="8"/>
+      <c r="AU327" s="8"/>
+      <c r="AV327" s="8"/>
     </row>
     <row r="330" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D330" s="3"/>
       <c r="N330" s="3"/>
       <c r="O330" s="3"/>
       <c r="P330" s="3"/>
       <c r="Q330" s="3"/>
       <c r="R330" s="3"/>
       <c r="S330" s="3"/>
       <c r="T330" s="3"/>
       <c r="U330" s="3"/>
       <c r="V330" s="3"/>
       <c r="W330" s="3"/>
       <c r="X330" s="3"/>
       <c r="Y330" s="3"/>
       <c r="Z330" s="3"/>
       <c r="AA330" s="3"/>
       <c r="AB330" s="3"/>
       <c r="AC330" s="3"/>
       <c r="AD330" s="3"/>
       <c r="AE330" s="3"/>
       <c r="AF330" s="3"/>
-      <c r="AG330" s="3"/>
-[...14 lines deleted...]
-      <c r="AV330" s="3"/>
     </row>
     <row r="331" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D331" s="3"/>
       <c r="N331" s="3"/>
       <c r="O331" s="3"/>
       <c r="P331" s="3"/>
       <c r="Q331" s="3"/>
       <c r="R331" s="3"/>
       <c r="S331" s="3"/>
       <c r="T331" s="3"/>
       <c r="U331" s="3"/>
       <c r="V331" s="3"/>
       <c r="W331" s="3"/>
       <c r="X331" s="3"/>
       <c r="Y331" s="3"/>
       <c r="Z331" s="3"/>
       <c r="AA331" s="3"/>
       <c r="AB331" s="3"/>
       <c r="AC331" s="3"/>
       <c r="AD331" s="3"/>
       <c r="AE331" s="3"/>
       <c r="AF331" s="3"/>
       <c r="AG331" s="3"/>
       <c r="AH331" s="3"/>
       <c r="AI331" s="3"/>
@@ -37886,96 +37989,87 @@
       <c r="Y346" s="3"/>
       <c r="Z346" s="3"/>
       <c r="AA346" s="3"/>
       <c r="AB346" s="3"/>
       <c r="AC346" s="3"/>
       <c r="AD346" s="3"/>
       <c r="AE346" s="3"/>
       <c r="AF346" s="3"/>
       <c r="AG346" s="3"/>
       <c r="AH346" s="3"/>
       <c r="AI346" s="3"/>
       <c r="AJ346" s="3"/>
       <c r="AK346" s="3"/>
       <c r="AL346" s="3"/>
       <c r="AM346" s="3"/>
       <c r="AN346" s="3"/>
       <c r="AO346" s="3"/>
       <c r="AP346" s="3"/>
       <c r="AQ346" s="3"/>
       <c r="AR346" s="3"/>
       <c r="AS346" s="3"/>
       <c r="AT346" s="3"/>
       <c r="AU346" s="3"/>
       <c r="AV346" s="3"/>
     </row>
-    <row r="354" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="AU354" s="43"/>
+    <row r="347" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D347" s="3"/>
+      <c r="N347" s="3"/>
+      <c r="O347" s="3"/>
+      <c r="P347" s="3"/>
+      <c r="Q347" s="3"/>
+      <c r="R347" s="3"/>
+      <c r="S347" s="3"/>
+      <c r="T347" s="3"/>
+      <c r="U347" s="3"/>
+      <c r="V347" s="3"/>
+      <c r="W347" s="3"/>
+      <c r="X347" s="3"/>
+      <c r="Y347" s="3"/>
+      <c r="Z347" s="3"/>
+      <c r="AA347" s="3"/>
+      <c r="AB347" s="3"/>
+      <c r="AC347" s="3"/>
+      <c r="AD347" s="3"/>
+      <c r="AE347" s="3"/>
+      <c r="AF347" s="3"/>
+      <c r="AG347" s="3"/>
+      <c r="AH347" s="3"/>
+      <c r="AI347" s="3"/>
+      <c r="AJ347" s="3"/>
+      <c r="AK347" s="3"/>
+      <c r="AL347" s="3"/>
+      <c r="AM347" s="3"/>
+      <c r="AN347" s="3"/>
+      <c r="AO347" s="3"/>
+      <c r="AP347" s="3"/>
+      <c r="AQ347" s="3"/>
+      <c r="AR347" s="3"/>
+      <c r="AS347" s="3"/>
+      <c r="AT347" s="3"/>
+      <c r="AU347" s="3"/>
+      <c r="AV347" s="3"/>
     </row>
     <row r="355" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C355" s="43"/>
       <c r="D355" s="43"/>
       <c r="E355" s="43"/>
       <c r="F355" s="43"/>
       <c r="G355" s="43"/>
       <c r="H355" s="43"/>
       <c r="I355" s="43"/>
       <c r="J355" s="43"/>
       <c r="K355" s="43"/>
       <c r="L355" s="43"/>
       <c r="M355" s="43"/>
       <c r="N355" s="43"/>
       <c r="O355" s="43"/>
       <c r="P355" s="43"/>
       <c r="Q355" s="43"/>
       <c r="R355" s="43"/>
       <c r="S355" s="43"/>
       <c r="T355" s="43"/>
       <c r="U355" s="43"/>
       <c r="V355" s="43"/>
       <c r="W355" s="43"/>
       <c r="X355" s="43"/>
       <c r="Y355" s="43"/>
@@ -39202,50 +39296,97 @@
       <c r="X381" s="43"/>
       <c r="Y381" s="43"/>
       <c r="Z381" s="43"/>
       <c r="AA381" s="43"/>
       <c r="AB381" s="43"/>
       <c r="AC381" s="43"/>
       <c r="AD381" s="43"/>
       <c r="AE381" s="43"/>
       <c r="AF381" s="43"/>
       <c r="AG381" s="43"/>
       <c r="AH381" s="43"/>
       <c r="AI381" s="43"/>
       <c r="AJ381" s="43"/>
       <c r="AK381" s="43"/>
       <c r="AL381" s="43"/>
       <c r="AM381" s="43"/>
       <c r="AN381" s="43"/>
       <c r="AO381" s="43"/>
       <c r="AP381" s="43"/>
       <c r="AQ381" s="43"/>
       <c r="AR381" s="43"/>
       <c r="AS381" s="43"/>
       <c r="AT381" s="43"/>
       <c r="AU381" s="43"/>
     </row>
+    <row r="382" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C382" s="43"/>
+      <c r="D382" s="43"/>
+      <c r="E382" s="43"/>
+      <c r="F382" s="43"/>
+      <c r="G382" s="43"/>
+      <c r="H382" s="43"/>
+      <c r="I382" s="43"/>
+      <c r="J382" s="43"/>
+      <c r="K382" s="43"/>
+      <c r="L382" s="43"/>
+      <c r="M382" s="43"/>
+      <c r="N382" s="43"/>
+      <c r="O382" s="43"/>
+      <c r="P382" s="43"/>
+      <c r="Q382" s="43"/>
+      <c r="R382" s="43"/>
+      <c r="S382" s="43"/>
+      <c r="T382" s="43"/>
+      <c r="U382" s="43"/>
+      <c r="V382" s="43"/>
+      <c r="W382" s="43"/>
+      <c r="X382" s="43"/>
+      <c r="Y382" s="43"/>
+      <c r="Z382" s="43"/>
+      <c r="AA382" s="43"/>
+      <c r="AB382" s="43"/>
+      <c r="AC382" s="43"/>
+      <c r="AD382" s="43"/>
+      <c r="AE382" s="43"/>
+      <c r="AF382" s="43"/>
+      <c r="AG382" s="43"/>
+      <c r="AH382" s="43"/>
+      <c r="AI382" s="43"/>
+      <c r="AJ382" s="43"/>
+      <c r="AK382" s="43"/>
+      <c r="AL382" s="43"/>
+      <c r="AM382" s="43"/>
+      <c r="AN382" s="43"/>
+      <c r="AO382" s="43"/>
+      <c r="AP382" s="43"/>
+      <c r="AQ382" s="43"/>
+      <c r="AR382" s="43"/>
+      <c r="AS382" s="43"/>
+      <c r="AT382" s="43"/>
+      <c r="AU382" s="43"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="N6:AF6"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="AG5:AV5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>