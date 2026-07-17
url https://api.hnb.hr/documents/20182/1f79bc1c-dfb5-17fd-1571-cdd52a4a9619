--- v5 (2026-06-24)
+++ v6 (2026-07-17)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A0F089BE-EE94-49AD-83C4-139918636750}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3B9264E-57AF-494F-A935-508F28ED92F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7348" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7374" uniqueCount="74">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -987,51 +987,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AY382"/>
+  <dimension ref="B2:AY383"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="2" customWidth="1"/>
     <col min="5" max="13" width="9.6640625" style="6" customWidth="1"/>
     <col min="14" max="48" width="9.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="D3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
@@ -37151,317 +37151,420 @@
       <c r="AO323" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AP323" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AQ323" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AR323" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AS323" s="41">
         <v>3.61</v>
       </c>
       <c r="AT323" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AU323" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AV323" s="41" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="324" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C324" s="24" t="s">
+    <row r="324" spans="2:51" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B324" s="39"/>
+      <c r="C324" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="D324" s="37">
+      <c r="D324" s="40">
         <v>3.5700000000000003</v>
       </c>
-      <c r="E324" s="29" t="s">
-[...26 lines deleted...]
-      <c r="N324" s="37">
+      <c r="E324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N324" s="40">
         <v>2.94</v>
       </c>
-      <c r="O324" s="37">
+      <c r="O324" s="40">
         <v>2.96</v>
       </c>
-      <c r="P324" s="37">
+      <c r="P324" s="40">
         <v>2.96</v>
       </c>
-      <c r="Q324" s="37">
+      <c r="Q324" s="40">
         <v>3.06</v>
       </c>
-      <c r="R324" s="37">
+      <c r="R324" s="40">
         <v>3.17</v>
       </c>
-      <c r="S324" s="37">
+      <c r="S324" s="40">
         <v>3.25</v>
       </c>
-      <c r="T324" s="37">
+      <c r="T324" s="40">
         <v>3.34</v>
       </c>
-      <c r="U324" s="37">
+      <c r="U324" s="40">
         <v>3.45</v>
       </c>
-      <c r="V324" s="37">
+      <c r="V324" s="40">
         <v>3.58</v>
       </c>
-      <c r="W324" s="37">
+      <c r="W324" s="40">
         <v>3.68</v>
       </c>
-      <c r="X324" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AA324" s="37">
+      <c r="X324" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y324" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z324" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA324" s="40">
         <v>3.91</v>
       </c>
-      <c r="AB324" s="37" t="s">
-[...14 lines deleted...]
-      <c r="AG324" s="29">
+      <c r="AB324" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC324" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD324" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE324" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF324" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG324" s="41">
         <v>2.86</v>
       </c>
-      <c r="AH324" s="29">
+      <c r="AH324" s="41">
         <v>2.42</v>
       </c>
-      <c r="AI324" s="29">
+      <c r="AI324" s="41">
         <v>2.94</v>
       </c>
-      <c r="AJ324" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AK324" s="29">
+      <c r="AJ324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK324" s="41">
         <v>2.89</v>
       </c>
-      <c r="AL324" s="29">
+      <c r="AL324" s="41">
         <v>3.13</v>
       </c>
-      <c r="AM324" s="29">
+      <c r="AM324" s="41">
         <v>3.19</v>
       </c>
-      <c r="AN324" s="29">
+      <c r="AN324" s="41">
         <v>3.42</v>
       </c>
-      <c r="AO324" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AS324" s="29">
+      <c r="AO324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS324" s="41">
         <v>3.62</v>
       </c>
-      <c r="AT324" s="29" t="s">
-[...10 lines deleted...]
-      <c r="AY324" s="42"/>
+      <c r="AT324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU324" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV324" s="41" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="326" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="AF326" s="1"/>
+    <row r="325" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B325" s="24"/>
+      <c r="C325" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D325" s="37">
+        <v>3.5700000000000003</v>
+      </c>
+      <c r="E325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="J325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="K325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="L325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="N325" s="37">
+        <v>2.96</v>
+      </c>
+      <c r="O325" s="37">
+        <v>2.96</v>
+      </c>
+      <c r="P325" s="37">
+        <v>2.99</v>
+      </c>
+      <c r="Q325" s="37">
+        <v>3.02</v>
+      </c>
+      <c r="R325" s="37">
+        <v>3.11</v>
+      </c>
+      <c r="S325" s="37">
+        <v>3.18</v>
+      </c>
+      <c r="T325" s="37">
+        <v>3.27</v>
+      </c>
+      <c r="U325" s="37">
+        <v>3.37</v>
+      </c>
+      <c r="V325" s="37">
+        <v>3.51</v>
+      </c>
+      <c r="W325" s="37">
+        <v>3.58</v>
+      </c>
+      <c r="X325" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y325" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z325" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA325" s="37">
+        <v>3.84</v>
+      </c>
+      <c r="AB325" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC325" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD325" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE325" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF325" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG325" s="29">
+        <v>2.9</v>
+      </c>
+      <c r="AH325" s="29">
+        <v>2.48</v>
+      </c>
+      <c r="AI325" s="29">
+        <v>2.95</v>
+      </c>
+      <c r="AJ325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK325" s="29">
+        <v>2.97</v>
+      </c>
+      <c r="AL325" s="29">
+        <v>3.18</v>
+      </c>
+      <c r="AM325" s="29">
+        <v>3.25</v>
+      </c>
+      <c r="AN325" s="29">
+        <v>3.57</v>
+      </c>
+      <c r="AO325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS325" s="29">
+        <v>3.63</v>
+      </c>
+      <c r="AT325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV325" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW325" s="42"/>
+      <c r="AX325" s="42"/>
+      <c r="AY325" s="42"/>
     </row>
     <row r="327" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B327" s="38"/>
-[...35 lines deleted...]
-      <c r="AV327" s="8"/>
+      <c r="B327" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D327" s="1"/>
+      <c r="N327" s="1"/>
+      <c r="O327" s="1"/>
+      <c r="P327" s="1"/>
+      <c r="Q327" s="1"/>
+      <c r="R327" s="1"/>
+      <c r="S327" s="1"/>
+      <c r="T327" s="1"/>
+      <c r="U327" s="1"/>
+      <c r="V327" s="1"/>
+      <c r="W327" s="1"/>
+      <c r="X327" s="1"/>
+      <c r="Y327" s="1"/>
+      <c r="Z327" s="1"/>
+      <c r="AA327" s="1"/>
+      <c r="AB327" s="1"/>
+      <c r="AC327" s="1"/>
+      <c r="AD327" s="1"/>
+      <c r="AE327" s="1"/>
+      <c r="AF327" s="1"/>
     </row>
-    <row r="330" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="AF330" s="3"/>
+    <row r="328" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B328" s="38"/>
+      <c r="D328" s="8"/>
+      <c r="N328" s="8"/>
+      <c r="O328" s="8"/>
+      <c r="P328" s="8"/>
+      <c r="Q328" s="8"/>
+      <c r="R328" s="8"/>
+      <c r="S328" s="8"/>
+      <c r="T328" s="8"/>
+      <c r="U328" s="8"/>
+      <c r="V328" s="8"/>
+      <c r="W328" s="8"/>
+      <c r="X328" s="8"/>
+      <c r="Y328" s="8"/>
+      <c r="Z328" s="8"/>
+      <c r="AA328" s="8"/>
+      <c r="AB328" s="8"/>
+      <c r="AC328" s="8"/>
+      <c r="AD328" s="8"/>
+      <c r="AE328" s="8"/>
+      <c r="AF328" s="8"/>
+      <c r="AG328" s="8"/>
+      <c r="AH328" s="8"/>
+      <c r="AI328" s="8"/>
+      <c r="AJ328" s="8"/>
+      <c r="AK328" s="8"/>
+      <c r="AL328" s="8"/>
+      <c r="AM328" s="8"/>
+      <c r="AN328" s="8"/>
+      <c r="AO328" s="8"/>
+      <c r="AP328" s="8"/>
+      <c r="AQ328" s="8"/>
+      <c r="AR328" s="8"/>
+      <c r="AS328" s="8"/>
+      <c r="AT328" s="8"/>
+      <c r="AU328" s="8"/>
+      <c r="AV328" s="8"/>
     </row>
     <row r="331" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D331" s="3"/>
       <c r="N331" s="3"/>
       <c r="O331" s="3"/>
       <c r="P331" s="3"/>
       <c r="Q331" s="3"/>
       <c r="R331" s="3"/>
       <c r="S331" s="3"/>
       <c r="T331" s="3"/>
       <c r="U331" s="3"/>
       <c r="V331" s="3"/>
       <c r="W331" s="3"/>
       <c r="X331" s="3"/>
       <c r="Y331" s="3"/>
       <c r="Z331" s="3"/>
       <c r="AA331" s="3"/>
       <c r="AB331" s="3"/>
       <c r="AC331" s="3"/>
       <c r="AD331" s="3"/>
       <c r="AE331" s="3"/>
       <c r="AF331" s="3"/>
-      <c r="AG331" s="3"/>
-[...14 lines deleted...]
-      <c r="AV331" s="3"/>
     </row>
     <row r="332" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D332" s="3"/>
       <c r="N332" s="3"/>
       <c r="O332" s="3"/>
       <c r="P332" s="3"/>
       <c r="Q332" s="3"/>
       <c r="R332" s="3"/>
       <c r="S332" s="3"/>
       <c r="T332" s="3"/>
       <c r="U332" s="3"/>
       <c r="V332" s="3"/>
       <c r="W332" s="3"/>
       <c r="X332" s="3"/>
       <c r="Y332" s="3"/>
       <c r="Z332" s="3"/>
       <c r="AA332" s="3"/>
       <c r="AB332" s="3"/>
       <c r="AC332" s="3"/>
       <c r="AD332" s="3"/>
       <c r="AE332" s="3"/>
       <c r="AF332" s="3"/>
       <c r="AG332" s="3"/>
       <c r="AH332" s="3"/>
       <c r="AI332" s="3"/>
@@ -38027,96 +38130,87 @@
       <c r="Y347" s="3"/>
       <c r="Z347" s="3"/>
       <c r="AA347" s="3"/>
       <c r="AB347" s="3"/>
       <c r="AC347" s="3"/>
       <c r="AD347" s="3"/>
       <c r="AE347" s="3"/>
       <c r="AF347" s="3"/>
       <c r="AG347" s="3"/>
       <c r="AH347" s="3"/>
       <c r="AI347" s="3"/>
       <c r="AJ347" s="3"/>
       <c r="AK347" s="3"/>
       <c r="AL347" s="3"/>
       <c r="AM347" s="3"/>
       <c r="AN347" s="3"/>
       <c r="AO347" s="3"/>
       <c r="AP347" s="3"/>
       <c r="AQ347" s="3"/>
       <c r="AR347" s="3"/>
       <c r="AS347" s="3"/>
       <c r="AT347" s="3"/>
       <c r="AU347" s="3"/>
       <c r="AV347" s="3"/>
     </row>
-    <row r="355" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="AU355" s="43"/>
+    <row r="348" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D348" s="3"/>
+      <c r="N348" s="3"/>
+      <c r="O348" s="3"/>
+      <c r="P348" s="3"/>
+      <c r="Q348" s="3"/>
+      <c r="R348" s="3"/>
+      <c r="S348" s="3"/>
+      <c r="T348" s="3"/>
+      <c r="U348" s="3"/>
+      <c r="V348" s="3"/>
+      <c r="W348" s="3"/>
+      <c r="X348" s="3"/>
+      <c r="Y348" s="3"/>
+      <c r="Z348" s="3"/>
+      <c r="AA348" s="3"/>
+      <c r="AB348" s="3"/>
+      <c r="AC348" s="3"/>
+      <c r="AD348" s="3"/>
+      <c r="AE348" s="3"/>
+      <c r="AF348" s="3"/>
+      <c r="AG348" s="3"/>
+      <c r="AH348" s="3"/>
+      <c r="AI348" s="3"/>
+      <c r="AJ348" s="3"/>
+      <c r="AK348" s="3"/>
+      <c r="AL348" s="3"/>
+      <c r="AM348" s="3"/>
+      <c r="AN348" s="3"/>
+      <c r="AO348" s="3"/>
+      <c r="AP348" s="3"/>
+      <c r="AQ348" s="3"/>
+      <c r="AR348" s="3"/>
+      <c r="AS348" s="3"/>
+      <c r="AT348" s="3"/>
+      <c r="AU348" s="3"/>
+      <c r="AV348" s="3"/>
     </row>
     <row r="356" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C356" s="43"/>
       <c r="D356" s="43"/>
       <c r="E356" s="43"/>
       <c r="F356" s="43"/>
       <c r="G356" s="43"/>
       <c r="H356" s="43"/>
       <c r="I356" s="43"/>
       <c r="J356" s="43"/>
       <c r="K356" s="43"/>
       <c r="L356" s="43"/>
       <c r="M356" s="43"/>
       <c r="N356" s="43"/>
       <c r="O356" s="43"/>
       <c r="P356" s="43"/>
       <c r="Q356" s="43"/>
       <c r="R356" s="43"/>
       <c r="S356" s="43"/>
       <c r="T356" s="43"/>
       <c r="U356" s="43"/>
       <c r="V356" s="43"/>
       <c r="W356" s="43"/>
       <c r="X356" s="43"/>
       <c r="Y356" s="43"/>
@@ -39343,50 +39437,97 @@
       <c r="X382" s="43"/>
       <c r="Y382" s="43"/>
       <c r="Z382" s="43"/>
       <c r="AA382" s="43"/>
       <c r="AB382" s="43"/>
       <c r="AC382" s="43"/>
       <c r="AD382" s="43"/>
       <c r="AE382" s="43"/>
       <c r="AF382" s="43"/>
       <c r="AG382" s="43"/>
       <c r="AH382" s="43"/>
       <c r="AI382" s="43"/>
       <c r="AJ382" s="43"/>
       <c r="AK382" s="43"/>
       <c r="AL382" s="43"/>
       <c r="AM382" s="43"/>
       <c r="AN382" s="43"/>
       <c r="AO382" s="43"/>
       <c r="AP382" s="43"/>
       <c r="AQ382" s="43"/>
       <c r="AR382" s="43"/>
       <c r="AS382" s="43"/>
       <c r="AT382" s="43"/>
       <c r="AU382" s="43"/>
     </row>
+    <row r="383" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C383" s="43"/>
+      <c r="D383" s="43"/>
+      <c r="E383" s="43"/>
+      <c r="F383" s="43"/>
+      <c r="G383" s="43"/>
+      <c r="H383" s="43"/>
+      <c r="I383" s="43"/>
+      <c r="J383" s="43"/>
+      <c r="K383" s="43"/>
+      <c r="L383" s="43"/>
+      <c r="M383" s="43"/>
+      <c r="N383" s="43"/>
+      <c r="O383" s="43"/>
+      <c r="P383" s="43"/>
+      <c r="Q383" s="43"/>
+      <c r="R383" s="43"/>
+      <c r="S383" s="43"/>
+      <c r="T383" s="43"/>
+      <c r="U383" s="43"/>
+      <c r="V383" s="43"/>
+      <c r="W383" s="43"/>
+      <c r="X383" s="43"/>
+      <c r="Y383" s="43"/>
+      <c r="Z383" s="43"/>
+      <c r="AA383" s="43"/>
+      <c r="AB383" s="43"/>
+      <c r="AC383" s="43"/>
+      <c r="AD383" s="43"/>
+      <c r="AE383" s="43"/>
+      <c r="AF383" s="43"/>
+      <c r="AG383" s="43"/>
+      <c r="AH383" s="43"/>
+      <c r="AI383" s="43"/>
+      <c r="AJ383" s="43"/>
+      <c r="AK383" s="43"/>
+      <c r="AL383" s="43"/>
+      <c r="AM383" s="43"/>
+      <c r="AN383" s="43"/>
+      <c r="AO383" s="43"/>
+      <c r="AP383" s="43"/>
+      <c r="AQ383" s="43"/>
+      <c r="AR383" s="43"/>
+      <c r="AS383" s="43"/>
+      <c r="AT383" s="43"/>
+      <c r="AU383" s="43"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="N6:AF6"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="AG5:AV5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>