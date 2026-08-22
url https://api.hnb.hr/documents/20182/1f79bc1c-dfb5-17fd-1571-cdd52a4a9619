--- v6 (2026-07-17)
+++ v7 (2026-08-22)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3B9264E-57AF-494F-A935-508F28ED92F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCA547A2-1401-4E79-A4CA-2BB61FF0DEEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7374" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7399" uniqueCount="74">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -987,93 +987,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AY383"/>
+  <dimension ref="B2:AY384"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="48" width="9.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="6" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="2" customWidth="1"/>
+    <col min="5" max="13" width="9.7109375" style="6" customWidth="1"/>
+    <col min="14" max="48" width="9.7109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="D3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
     </row>
-    <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F5" s="47"/>
       <c r="G5" s="47"/>
       <c r="H5" s="47"/>
       <c r="I5" s="47"/>
       <c r="J5" s="47"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
       <c r="N5" s="47"/>
       <c r="O5" s="47"/>
       <c r="P5" s="47"/>
       <c r="Q5" s="47"/>
@@ -37292,317 +37292,420 @@
       <c r="AO324" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AP324" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AQ324" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AR324" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AS324" s="41">
         <v>3.62</v>
       </c>
       <c r="AT324" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AU324" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AV324" s="41" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="325" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C325" s="24" t="s">
+    <row r="325" spans="2:51" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B325" s="39"/>
+      <c r="C325" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="D325" s="37">
+      <c r="D325" s="40">
         <v>3.5700000000000003</v>
       </c>
-      <c r="E325" s="29" t="s">
-[...26 lines deleted...]
-      <c r="N325" s="37">
+      <c r="E325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N325" s="40">
         <v>2.96</v>
       </c>
-      <c r="O325" s="37">
+      <c r="O325" s="40">
         <v>2.96</v>
       </c>
-      <c r="P325" s="37">
+      <c r="P325" s="40">
         <v>2.99</v>
       </c>
-      <c r="Q325" s="37">
+      <c r="Q325" s="40">
         <v>3.02</v>
       </c>
-      <c r="R325" s="37">
+      <c r="R325" s="40">
         <v>3.11</v>
       </c>
-      <c r="S325" s="37">
+      <c r="S325" s="40">
         <v>3.18</v>
       </c>
-      <c r="T325" s="37">
+      <c r="T325" s="40">
         <v>3.27</v>
       </c>
-      <c r="U325" s="37">
+      <c r="U325" s="40">
         <v>3.37</v>
       </c>
-      <c r="V325" s="37">
+      <c r="V325" s="40">
         <v>3.51</v>
       </c>
-      <c r="W325" s="37">
+      <c r="W325" s="40">
         <v>3.58</v>
       </c>
-      <c r="X325" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AA325" s="37">
+      <c r="X325" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y325" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z325" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA325" s="40">
         <v>3.84</v>
       </c>
-      <c r="AB325" s="37" t="s">
-[...14 lines deleted...]
-      <c r="AG325" s="29">
+      <c r="AB325" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC325" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD325" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE325" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF325" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG325" s="41">
         <v>2.9</v>
       </c>
-      <c r="AH325" s="29">
+      <c r="AH325" s="41">
         <v>2.48</v>
       </c>
-      <c r="AI325" s="29">
+      <c r="AI325" s="41">
         <v>2.95</v>
       </c>
-      <c r="AJ325" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AK325" s="29">
+      <c r="AJ325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK325" s="41">
         <v>2.97</v>
       </c>
-      <c r="AL325" s="29">
+      <c r="AL325" s="41">
         <v>3.18</v>
       </c>
-      <c r="AM325" s="29">
+      <c r="AM325" s="41">
         <v>3.25</v>
       </c>
-      <c r="AN325" s="29">
+      <c r="AN325" s="41">
         <v>3.57</v>
       </c>
-      <c r="AO325" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AS325" s="29">
+      <c r="AO325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS325" s="41">
         <v>3.63</v>
       </c>
-      <c r="AT325" s="29" t="s">
-[...10 lines deleted...]
-      <c r="AY325" s="42"/>
+      <c r="AT325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU325" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV325" s="41" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="327" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="AF327" s="1"/>
+    <row r="326" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B326" s="24"/>
+      <c r="C326" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D326" s="37">
+        <v>3.58</v>
+      </c>
+      <c r="E326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="J326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="K326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="L326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="N326" s="37">
+        <v>3.02</v>
+      </c>
+      <c r="O326" s="37">
+        <v>3.05</v>
+      </c>
+      <c r="P326" s="37">
+        <v>3.08</v>
+      </c>
+      <c r="Q326" s="37">
+        <v>3.15</v>
+      </c>
+      <c r="R326" s="37">
+        <v>3.2</v>
+      </c>
+      <c r="S326" s="37">
+        <v>3.26</v>
+      </c>
+      <c r="T326" s="37">
+        <v>3.38</v>
+      </c>
+      <c r="U326" s="37">
+        <v>3.45</v>
+      </c>
+      <c r="V326" s="37">
+        <v>3.57</v>
+      </c>
+      <c r="W326" s="37">
+        <v>3.63</v>
+      </c>
+      <c r="X326" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y326" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z326" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA326" s="37">
+        <v>3.89</v>
+      </c>
+      <c r="AB326" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC326" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD326" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE326" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF326" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG326" s="29">
+        <v>2.96</v>
+      </c>
+      <c r="AH326" s="29">
+        <v>2.78</v>
+      </c>
+      <c r="AI326" s="29">
+        <v>2.93</v>
+      </c>
+      <c r="AJ326" s="29">
+        <v>3.04</v>
+      </c>
+      <c r="AK326" s="29">
+        <v>3.03</v>
+      </c>
+      <c r="AL326" s="29">
+        <v>3.17</v>
+      </c>
+      <c r="AM326" s="29">
+        <v>3.26</v>
+      </c>
+      <c r="AN326" s="29">
+        <v>3.58</v>
+      </c>
+      <c r="AO326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS326" s="29">
+        <v>3.64</v>
+      </c>
+      <c r="AT326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV326" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW326" s="42"/>
+      <c r="AX326" s="42"/>
+      <c r="AY326" s="42"/>
     </row>
     <row r="328" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B328" s="38"/>
-[...35 lines deleted...]
-      <c r="AV328" s="8"/>
+      <c r="B328" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D328" s="1"/>
+      <c r="N328" s="1"/>
+      <c r="O328" s="1"/>
+      <c r="P328" s="1"/>
+      <c r="Q328" s="1"/>
+      <c r="R328" s="1"/>
+      <c r="S328" s="1"/>
+      <c r="T328" s="1"/>
+      <c r="U328" s="1"/>
+      <c r="V328" s="1"/>
+      <c r="W328" s="1"/>
+      <c r="X328" s="1"/>
+      <c r="Y328" s="1"/>
+      <c r="Z328" s="1"/>
+      <c r="AA328" s="1"/>
+      <c r="AB328" s="1"/>
+      <c r="AC328" s="1"/>
+      <c r="AD328" s="1"/>
+      <c r="AE328" s="1"/>
+      <c r="AF328" s="1"/>
     </row>
-    <row r="331" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="AF331" s="3"/>
+    <row r="329" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B329" s="38"/>
+      <c r="D329" s="8"/>
+      <c r="N329" s="8"/>
+      <c r="O329" s="8"/>
+      <c r="P329" s="8"/>
+      <c r="Q329" s="8"/>
+      <c r="R329" s="8"/>
+      <c r="S329" s="8"/>
+      <c r="T329" s="8"/>
+      <c r="U329" s="8"/>
+      <c r="V329" s="8"/>
+      <c r="W329" s="8"/>
+      <c r="X329" s="8"/>
+      <c r="Y329" s="8"/>
+      <c r="Z329" s="8"/>
+      <c r="AA329" s="8"/>
+      <c r="AB329" s="8"/>
+      <c r="AC329" s="8"/>
+      <c r="AD329" s="8"/>
+      <c r="AE329" s="8"/>
+      <c r="AF329" s="8"/>
+      <c r="AG329" s="8"/>
+      <c r="AH329" s="8"/>
+      <c r="AI329" s="8"/>
+      <c r="AJ329" s="8"/>
+      <c r="AK329" s="8"/>
+      <c r="AL329" s="8"/>
+      <c r="AM329" s="8"/>
+      <c r="AN329" s="8"/>
+      <c r="AO329" s="8"/>
+      <c r="AP329" s="8"/>
+      <c r="AQ329" s="8"/>
+      <c r="AR329" s="8"/>
+      <c r="AS329" s="8"/>
+      <c r="AT329" s="8"/>
+      <c r="AU329" s="8"/>
+      <c r="AV329" s="8"/>
     </row>
     <row r="332" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D332" s="3"/>
       <c r="N332" s="3"/>
       <c r="O332" s="3"/>
       <c r="P332" s="3"/>
       <c r="Q332" s="3"/>
       <c r="R332" s="3"/>
       <c r="S332" s="3"/>
       <c r="T332" s="3"/>
       <c r="U332" s="3"/>
       <c r="V332" s="3"/>
       <c r="W332" s="3"/>
       <c r="X332" s="3"/>
       <c r="Y332" s="3"/>
       <c r="Z332" s="3"/>
       <c r="AA332" s="3"/>
       <c r="AB332" s="3"/>
       <c r="AC332" s="3"/>
       <c r="AD332" s="3"/>
       <c r="AE332" s="3"/>
       <c r="AF332" s="3"/>
-      <c r="AG332" s="3"/>
-[...14 lines deleted...]
-      <c r="AV332" s="3"/>
     </row>
     <row r="333" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D333" s="3"/>
       <c r="N333" s="3"/>
       <c r="O333" s="3"/>
       <c r="P333" s="3"/>
       <c r="Q333" s="3"/>
       <c r="R333" s="3"/>
       <c r="S333" s="3"/>
       <c r="T333" s="3"/>
       <c r="U333" s="3"/>
       <c r="V333" s="3"/>
       <c r="W333" s="3"/>
       <c r="X333" s="3"/>
       <c r="Y333" s="3"/>
       <c r="Z333" s="3"/>
       <c r="AA333" s="3"/>
       <c r="AB333" s="3"/>
       <c r="AC333" s="3"/>
       <c r="AD333" s="3"/>
       <c r="AE333" s="3"/>
       <c r="AF333" s="3"/>
       <c r="AG333" s="3"/>
       <c r="AH333" s="3"/>
       <c r="AI333" s="3"/>
@@ -38168,96 +38271,87 @@
       <c r="Y348" s="3"/>
       <c r="Z348" s="3"/>
       <c r="AA348" s="3"/>
       <c r="AB348" s="3"/>
       <c r="AC348" s="3"/>
       <c r="AD348" s="3"/>
       <c r="AE348" s="3"/>
       <c r="AF348" s="3"/>
       <c r="AG348" s="3"/>
       <c r="AH348" s="3"/>
       <c r="AI348" s="3"/>
       <c r="AJ348" s="3"/>
       <c r="AK348" s="3"/>
       <c r="AL348" s="3"/>
       <c r="AM348" s="3"/>
       <c r="AN348" s="3"/>
       <c r="AO348" s="3"/>
       <c r="AP348" s="3"/>
       <c r="AQ348" s="3"/>
       <c r="AR348" s="3"/>
       <c r="AS348" s="3"/>
       <c r="AT348" s="3"/>
       <c r="AU348" s="3"/>
       <c r="AV348" s="3"/>
     </row>
-    <row r="356" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="AU356" s="43"/>
+    <row r="349" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D349" s="3"/>
+      <c r="N349" s="3"/>
+      <c r="O349" s="3"/>
+      <c r="P349" s="3"/>
+      <c r="Q349" s="3"/>
+      <c r="R349" s="3"/>
+      <c r="S349" s="3"/>
+      <c r="T349" s="3"/>
+      <c r="U349" s="3"/>
+      <c r="V349" s="3"/>
+      <c r="W349" s="3"/>
+      <c r="X349" s="3"/>
+      <c r="Y349" s="3"/>
+      <c r="Z349" s="3"/>
+      <c r="AA349" s="3"/>
+      <c r="AB349" s="3"/>
+      <c r="AC349" s="3"/>
+      <c r="AD349" s="3"/>
+      <c r="AE349" s="3"/>
+      <c r="AF349" s="3"/>
+      <c r="AG349" s="3"/>
+      <c r="AH349" s="3"/>
+      <c r="AI349" s="3"/>
+      <c r="AJ349" s="3"/>
+      <c r="AK349" s="3"/>
+      <c r="AL349" s="3"/>
+      <c r="AM349" s="3"/>
+      <c r="AN349" s="3"/>
+      <c r="AO349" s="3"/>
+      <c r="AP349" s="3"/>
+      <c r="AQ349" s="3"/>
+      <c r="AR349" s="3"/>
+      <c r="AS349" s="3"/>
+      <c r="AT349" s="3"/>
+      <c r="AU349" s="3"/>
+      <c r="AV349" s="3"/>
     </row>
     <row r="357" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C357" s="43"/>
       <c r="D357" s="43"/>
       <c r="E357" s="43"/>
       <c r="F357" s="43"/>
       <c r="G357" s="43"/>
       <c r="H357" s="43"/>
       <c r="I357" s="43"/>
       <c r="J357" s="43"/>
       <c r="K357" s="43"/>
       <c r="L357" s="43"/>
       <c r="M357" s="43"/>
       <c r="N357" s="43"/>
       <c r="O357" s="43"/>
       <c r="P357" s="43"/>
       <c r="Q357" s="43"/>
       <c r="R357" s="43"/>
       <c r="S357" s="43"/>
       <c r="T357" s="43"/>
       <c r="U357" s="43"/>
       <c r="V357" s="43"/>
       <c r="W357" s="43"/>
       <c r="X357" s="43"/>
       <c r="Y357" s="43"/>
@@ -39484,50 +39578,97 @@
       <c r="X383" s="43"/>
       <c r="Y383" s="43"/>
       <c r="Z383" s="43"/>
       <c r="AA383" s="43"/>
       <c r="AB383" s="43"/>
       <c r="AC383" s="43"/>
       <c r="AD383" s="43"/>
       <c r="AE383" s="43"/>
       <c r="AF383" s="43"/>
       <c r="AG383" s="43"/>
       <c r="AH383" s="43"/>
       <c r="AI383" s="43"/>
       <c r="AJ383" s="43"/>
       <c r="AK383" s="43"/>
       <c r="AL383" s="43"/>
       <c r="AM383" s="43"/>
       <c r="AN383" s="43"/>
       <c r="AO383" s="43"/>
       <c r="AP383" s="43"/>
       <c r="AQ383" s="43"/>
       <c r="AR383" s="43"/>
       <c r="AS383" s="43"/>
       <c r="AT383" s="43"/>
       <c r="AU383" s="43"/>
     </row>
+    <row r="384" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C384" s="43"/>
+      <c r="D384" s="43"/>
+      <c r="E384" s="43"/>
+      <c r="F384" s="43"/>
+      <c r="G384" s="43"/>
+      <c r="H384" s="43"/>
+      <c r="I384" s="43"/>
+      <c r="J384" s="43"/>
+      <c r="K384" s="43"/>
+      <c r="L384" s="43"/>
+      <c r="M384" s="43"/>
+      <c r="N384" s="43"/>
+      <c r="O384" s="43"/>
+      <c r="P384" s="43"/>
+      <c r="Q384" s="43"/>
+      <c r="R384" s="43"/>
+      <c r="S384" s="43"/>
+      <c r="T384" s="43"/>
+      <c r="U384" s="43"/>
+      <c r="V384" s="43"/>
+      <c r="W384" s="43"/>
+      <c r="X384" s="43"/>
+      <c r="Y384" s="43"/>
+      <c r="Z384" s="43"/>
+      <c r="AA384" s="43"/>
+      <c r="AB384" s="43"/>
+      <c r="AC384" s="43"/>
+      <c r="AD384" s="43"/>
+      <c r="AE384" s="43"/>
+      <c r="AF384" s="43"/>
+      <c r="AG384" s="43"/>
+      <c r="AH384" s="43"/>
+      <c r="AI384" s="43"/>
+      <c r="AJ384" s="43"/>
+      <c r="AK384" s="43"/>
+      <c r="AL384" s="43"/>
+      <c r="AM384" s="43"/>
+      <c r="AN384" s="43"/>
+      <c r="AO384" s="43"/>
+      <c r="AP384" s="43"/>
+      <c r="AQ384" s="43"/>
+      <c r="AR384" s="43"/>
+      <c r="AS384" s="43"/>
+      <c r="AT384" s="43"/>
+      <c r="AU384" s="43"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="N6:AF6"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="AG5:AV5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>