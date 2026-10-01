--- v7 (2026-08-22)
+++ v8 (2026-10-01)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCA547A2-1401-4E79-A4CA-2BB61FF0DEEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91648EF1-4656-48CE-80E6-A2AA22CF560C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7399" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7425" uniqueCount="74">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -987,93 +987,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AY384"/>
+  <dimension ref="B2:AY385"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="48" width="9.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="15.6640625" style="2" customWidth="1"/>
+    <col min="5" max="13" width="9.6640625" style="6" customWidth="1"/>
+    <col min="14" max="48" width="9.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="D3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
     </row>
-    <row r="4" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F5" s="47"/>
       <c r="G5" s="47"/>
       <c r="H5" s="47"/>
       <c r="I5" s="47"/>
       <c r="J5" s="47"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
       <c r="N5" s="47"/>
       <c r="O5" s="47"/>
       <c r="P5" s="47"/>
       <c r="Q5" s="47"/>
@@ -37433,317 +37433,420 @@
       <c r="AO325" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AP325" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AQ325" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AR325" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AS325" s="41">
         <v>3.63</v>
       </c>
       <c r="AT325" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AU325" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AV325" s="41" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="326" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C326" s="24" t="s">
+    <row r="326" spans="2:51" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B326" s="39"/>
+      <c r="C326" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="D326" s="37">
+      <c r="D326" s="40">
         <v>3.58</v>
       </c>
-      <c r="E326" s="29" t="s">
-[...26 lines deleted...]
-      <c r="N326" s="37">
+      <c r="E326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N326" s="40">
         <v>3.02</v>
       </c>
-      <c r="O326" s="37">
+      <c r="O326" s="40">
         <v>3.05</v>
       </c>
-      <c r="P326" s="37">
+      <c r="P326" s="40">
         <v>3.08</v>
       </c>
-      <c r="Q326" s="37">
+      <c r="Q326" s="40">
         <v>3.15</v>
       </c>
-      <c r="R326" s="37">
+      <c r="R326" s="40">
         <v>3.2</v>
       </c>
-      <c r="S326" s="37">
+      <c r="S326" s="40">
         <v>3.26</v>
       </c>
-      <c r="T326" s="37">
+      <c r="T326" s="40">
         <v>3.38</v>
       </c>
-      <c r="U326" s="37">
+      <c r="U326" s="40">
         <v>3.45</v>
       </c>
-      <c r="V326" s="37">
+      <c r="V326" s="40">
         <v>3.57</v>
       </c>
-      <c r="W326" s="37">
+      <c r="W326" s="40">
         <v>3.63</v>
       </c>
-      <c r="X326" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AA326" s="37">
+      <c r="X326" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y326" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z326" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA326" s="40">
         <v>3.89</v>
       </c>
-      <c r="AB326" s="37" t="s">
-[...14 lines deleted...]
-      <c r="AG326" s="29">
+      <c r="AB326" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC326" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD326" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE326" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF326" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG326" s="41">
         <v>2.96</v>
       </c>
-      <c r="AH326" s="29">
+      <c r="AH326" s="41">
         <v>2.78</v>
       </c>
-      <c r="AI326" s="29">
+      <c r="AI326" s="41">
         <v>2.93</v>
       </c>
-      <c r="AJ326" s="29">
+      <c r="AJ326" s="41">
         <v>3.04</v>
       </c>
-      <c r="AK326" s="29">
+      <c r="AK326" s="41">
         <v>3.03</v>
       </c>
-      <c r="AL326" s="29">
+      <c r="AL326" s="41">
         <v>3.17</v>
       </c>
-      <c r="AM326" s="29">
+      <c r="AM326" s="41">
         <v>3.26</v>
       </c>
-      <c r="AN326" s="29">
+      <c r="AN326" s="41">
         <v>3.58</v>
       </c>
-      <c r="AO326" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AS326" s="29">
+      <c r="AO326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS326" s="41">
         <v>3.64</v>
       </c>
-      <c r="AT326" s="29" t="s">
-[...10 lines deleted...]
-      <c r="AY326" s="42"/>
+      <c r="AT326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU326" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV326" s="41" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="328" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="AF328" s="1"/>
+    <row r="327" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B327" s="24"/>
+      <c r="C327" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D327" s="37">
+        <v>3.58</v>
+      </c>
+      <c r="E327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="J327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="K327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="L327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="N327" s="37">
+        <v>3.02</v>
+      </c>
+      <c r="O327" s="37">
+        <v>3.13</v>
+      </c>
+      <c r="P327" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q327" s="37">
+        <v>3.21</v>
+      </c>
+      <c r="R327" s="37">
+        <v>3.27</v>
+      </c>
+      <c r="S327" s="37">
+        <v>3.38</v>
+      </c>
+      <c r="T327" s="37">
+        <v>3.49</v>
+      </c>
+      <c r="U327" s="37">
+        <v>3.55</v>
+      </c>
+      <c r="V327" s="37">
+        <v>3.67</v>
+      </c>
+      <c r="W327" s="37">
+        <v>3.68</v>
+      </c>
+      <c r="X327" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y327" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z327" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA327" s="37">
+        <v>3.99</v>
+      </c>
+      <c r="AB327" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC327" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD327" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE327" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF327" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG327" s="29">
+        <v>3.12</v>
+      </c>
+      <c r="AH327" s="29">
+        <v>2.94</v>
+      </c>
+      <c r="AI327" s="29">
+        <v>2.92</v>
+      </c>
+      <c r="AJ327" s="29">
+        <v>3.02</v>
+      </c>
+      <c r="AK327" s="29">
+        <v>3.11</v>
+      </c>
+      <c r="AL327" s="29">
+        <v>3.16</v>
+      </c>
+      <c r="AM327" s="29">
+        <v>3.27</v>
+      </c>
+      <c r="AN327" s="29">
+        <v>3.58</v>
+      </c>
+      <c r="AO327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS327" s="29">
+        <v>3.66</v>
+      </c>
+      <c r="AT327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV327" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW327" s="42"/>
+      <c r="AX327" s="42"/>
+      <c r="AY327" s="42"/>
     </row>
     <row r="329" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B329" s="38"/>
-[...35 lines deleted...]
-      <c r="AV329" s="8"/>
+      <c r="B329" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D329" s="1"/>
+      <c r="N329" s="1"/>
+      <c r="O329" s="1"/>
+      <c r="P329" s="1"/>
+      <c r="Q329" s="1"/>
+      <c r="R329" s="1"/>
+      <c r="S329" s="1"/>
+      <c r="T329" s="1"/>
+      <c r="U329" s="1"/>
+      <c r="V329" s="1"/>
+      <c r="W329" s="1"/>
+      <c r="X329" s="1"/>
+      <c r="Y329" s="1"/>
+      <c r="Z329" s="1"/>
+      <c r="AA329" s="1"/>
+      <c r="AB329" s="1"/>
+      <c r="AC329" s="1"/>
+      <c r="AD329" s="1"/>
+      <c r="AE329" s="1"/>
+      <c r="AF329" s="1"/>
     </row>
-    <row r="332" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="AF332" s="3"/>
+    <row r="330" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B330" s="38"/>
+      <c r="D330" s="8"/>
+      <c r="N330" s="8"/>
+      <c r="O330" s="8"/>
+      <c r="P330" s="8"/>
+      <c r="Q330" s="8"/>
+      <c r="R330" s="8"/>
+      <c r="S330" s="8"/>
+      <c r="T330" s="8"/>
+      <c r="U330" s="8"/>
+      <c r="V330" s="8"/>
+      <c r="W330" s="8"/>
+      <c r="X330" s="8"/>
+      <c r="Y330" s="8"/>
+      <c r="Z330" s="8"/>
+      <c r="AA330" s="8"/>
+      <c r="AB330" s="8"/>
+      <c r="AC330" s="8"/>
+      <c r="AD330" s="8"/>
+      <c r="AE330" s="8"/>
+      <c r="AF330" s="8"/>
+      <c r="AG330" s="8"/>
+      <c r="AH330" s="8"/>
+      <c r="AI330" s="8"/>
+      <c r="AJ330" s="8"/>
+      <c r="AK330" s="8"/>
+      <c r="AL330" s="8"/>
+      <c r="AM330" s="8"/>
+      <c r="AN330" s="8"/>
+      <c r="AO330" s="8"/>
+      <c r="AP330" s="8"/>
+      <c r="AQ330" s="8"/>
+      <c r="AR330" s="8"/>
+      <c r="AS330" s="8"/>
+      <c r="AT330" s="8"/>
+      <c r="AU330" s="8"/>
+      <c r="AV330" s="8"/>
     </row>
     <row r="333" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D333" s="3"/>
       <c r="N333" s="3"/>
       <c r="O333" s="3"/>
       <c r="P333" s="3"/>
       <c r="Q333" s="3"/>
       <c r="R333" s="3"/>
       <c r="S333" s="3"/>
       <c r="T333" s="3"/>
       <c r="U333" s="3"/>
       <c r="V333" s="3"/>
       <c r="W333" s="3"/>
       <c r="X333" s="3"/>
       <c r="Y333" s="3"/>
       <c r="Z333" s="3"/>
       <c r="AA333" s="3"/>
       <c r="AB333" s="3"/>
       <c r="AC333" s="3"/>
       <c r="AD333" s="3"/>
       <c r="AE333" s="3"/>
       <c r="AF333" s="3"/>
-      <c r="AG333" s="3"/>
-[...14 lines deleted...]
-      <c r="AV333" s="3"/>
     </row>
     <row r="334" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D334" s="3"/>
       <c r="N334" s="3"/>
       <c r="O334" s="3"/>
       <c r="P334" s="3"/>
       <c r="Q334" s="3"/>
       <c r="R334" s="3"/>
       <c r="S334" s="3"/>
       <c r="T334" s="3"/>
       <c r="U334" s="3"/>
       <c r="V334" s="3"/>
       <c r="W334" s="3"/>
       <c r="X334" s="3"/>
       <c r="Y334" s="3"/>
       <c r="Z334" s="3"/>
       <c r="AA334" s="3"/>
       <c r="AB334" s="3"/>
       <c r="AC334" s="3"/>
       <c r="AD334" s="3"/>
       <c r="AE334" s="3"/>
       <c r="AF334" s="3"/>
       <c r="AG334" s="3"/>
       <c r="AH334" s="3"/>
       <c r="AI334" s="3"/>
@@ -38309,96 +38412,87 @@
       <c r="Y349" s="3"/>
       <c r="Z349" s="3"/>
       <c r="AA349" s="3"/>
       <c r="AB349" s="3"/>
       <c r="AC349" s="3"/>
       <c r="AD349" s="3"/>
       <c r="AE349" s="3"/>
       <c r="AF349" s="3"/>
       <c r="AG349" s="3"/>
       <c r="AH349" s="3"/>
       <c r="AI349" s="3"/>
       <c r="AJ349" s="3"/>
       <c r="AK349" s="3"/>
       <c r="AL349" s="3"/>
       <c r="AM349" s="3"/>
       <c r="AN349" s="3"/>
       <c r="AO349" s="3"/>
       <c r="AP349" s="3"/>
       <c r="AQ349" s="3"/>
       <c r="AR349" s="3"/>
       <c r="AS349" s="3"/>
       <c r="AT349" s="3"/>
       <c r="AU349" s="3"/>
       <c r="AV349" s="3"/>
     </row>
-    <row r="357" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="AU357" s="43"/>
+    <row r="350" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D350" s="3"/>
+      <c r="N350" s="3"/>
+      <c r="O350" s="3"/>
+      <c r="P350" s="3"/>
+      <c r="Q350" s="3"/>
+      <c r="R350" s="3"/>
+      <c r="S350" s="3"/>
+      <c r="T350" s="3"/>
+      <c r="U350" s="3"/>
+      <c r="V350" s="3"/>
+      <c r="W350" s="3"/>
+      <c r="X350" s="3"/>
+      <c r="Y350" s="3"/>
+      <c r="Z350" s="3"/>
+      <c r="AA350" s="3"/>
+      <c r="AB350" s="3"/>
+      <c r="AC350" s="3"/>
+      <c r="AD350" s="3"/>
+      <c r="AE350" s="3"/>
+      <c r="AF350" s="3"/>
+      <c r="AG350" s="3"/>
+      <c r="AH350" s="3"/>
+      <c r="AI350" s="3"/>
+      <c r="AJ350" s="3"/>
+      <c r="AK350" s="3"/>
+      <c r="AL350" s="3"/>
+      <c r="AM350" s="3"/>
+      <c r="AN350" s="3"/>
+      <c r="AO350" s="3"/>
+      <c r="AP350" s="3"/>
+      <c r="AQ350" s="3"/>
+      <c r="AR350" s="3"/>
+      <c r="AS350" s="3"/>
+      <c r="AT350" s="3"/>
+      <c r="AU350" s="3"/>
+      <c r="AV350" s="3"/>
     </row>
     <row r="358" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C358" s="43"/>
       <c r="D358" s="43"/>
       <c r="E358" s="43"/>
       <c r="F358" s="43"/>
       <c r="G358" s="43"/>
       <c r="H358" s="43"/>
       <c r="I358" s="43"/>
       <c r="J358" s="43"/>
       <c r="K358" s="43"/>
       <c r="L358" s="43"/>
       <c r="M358" s="43"/>
       <c r="N358" s="43"/>
       <c r="O358" s="43"/>
       <c r="P358" s="43"/>
       <c r="Q358" s="43"/>
       <c r="R358" s="43"/>
       <c r="S358" s="43"/>
       <c r="T358" s="43"/>
       <c r="U358" s="43"/>
       <c r="V358" s="43"/>
       <c r="W358" s="43"/>
       <c r="X358" s="43"/>
       <c r="Y358" s="43"/>
@@ -39625,50 +39719,97 @@
       <c r="X384" s="43"/>
       <c r="Y384" s="43"/>
       <c r="Z384" s="43"/>
       <c r="AA384" s="43"/>
       <c r="AB384" s="43"/>
       <c r="AC384" s="43"/>
       <c r="AD384" s="43"/>
       <c r="AE384" s="43"/>
       <c r="AF384" s="43"/>
       <c r="AG384" s="43"/>
       <c r="AH384" s="43"/>
       <c r="AI384" s="43"/>
       <c r="AJ384" s="43"/>
       <c r="AK384" s="43"/>
       <c r="AL384" s="43"/>
       <c r="AM384" s="43"/>
       <c r="AN384" s="43"/>
       <c r="AO384" s="43"/>
       <c r="AP384" s="43"/>
       <c r="AQ384" s="43"/>
       <c r="AR384" s="43"/>
       <c r="AS384" s="43"/>
       <c r="AT384" s="43"/>
       <c r="AU384" s="43"/>
     </row>
+    <row r="385" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C385" s="43"/>
+      <c r="D385" s="43"/>
+      <c r="E385" s="43"/>
+      <c r="F385" s="43"/>
+      <c r="G385" s="43"/>
+      <c r="H385" s="43"/>
+      <c r="I385" s="43"/>
+      <c r="J385" s="43"/>
+      <c r="K385" s="43"/>
+      <c r="L385" s="43"/>
+      <c r="M385" s="43"/>
+      <c r="N385" s="43"/>
+      <c r="O385" s="43"/>
+      <c r="P385" s="43"/>
+      <c r="Q385" s="43"/>
+      <c r="R385" s="43"/>
+      <c r="S385" s="43"/>
+      <c r="T385" s="43"/>
+      <c r="U385" s="43"/>
+      <c r="V385" s="43"/>
+      <c r="W385" s="43"/>
+      <c r="X385" s="43"/>
+      <c r="Y385" s="43"/>
+      <c r="Z385" s="43"/>
+      <c r="AA385" s="43"/>
+      <c r="AB385" s="43"/>
+      <c r="AC385" s="43"/>
+      <c r="AD385" s="43"/>
+      <c r="AE385" s="43"/>
+      <c r="AF385" s="43"/>
+      <c r="AG385" s="43"/>
+      <c r="AH385" s="43"/>
+      <c r="AI385" s="43"/>
+      <c r="AJ385" s="43"/>
+      <c r="AK385" s="43"/>
+      <c r="AL385" s="43"/>
+      <c r="AM385" s="43"/>
+      <c r="AN385" s="43"/>
+      <c r="AO385" s="43"/>
+      <c r="AP385" s="43"/>
+      <c r="AQ385" s="43"/>
+      <c r="AR385" s="43"/>
+      <c r="AS385" s="43"/>
+      <c r="AT385" s="43"/>
+      <c r="AU385" s="43"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="N6:AF6"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="AG5:AV5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>