--- v8 (2026-10-01)
+++ v9 (2026-10-22)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91648EF1-4656-48CE-80E6-A2AA22CF560C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2679301E-FC92-4AC8-8810-93A180AF6347}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7425" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7450" uniqueCount="74">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Godina </t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -987,51 +987,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AY385"/>
+  <dimension ref="B2:AY386"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="2" customWidth="1"/>
     <col min="5" max="13" width="9.6640625" style="6" customWidth="1"/>
     <col min="14" max="48" width="9.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="D3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
@@ -37574,317 +37574,420 @@
       <c r="AO326" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AP326" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AQ326" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AR326" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AS326" s="41">
         <v>3.64</v>
       </c>
       <c r="AT326" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AU326" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AV326" s="41" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="327" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C327" s="24" t="s">
+    <row r="327" spans="2:51" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B327" s="39"/>
+      <c r="C327" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="D327" s="37">
+      <c r="D327" s="40">
         <v>3.58</v>
       </c>
-      <c r="E327" s="29" t="s">
-[...26 lines deleted...]
-      <c r="N327" s="37">
+      <c r="E327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="J327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="L327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="M327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N327" s="40">
         <v>3.02</v>
       </c>
-      <c r="O327" s="37">
+      <c r="O327" s="40">
         <v>3.13</v>
       </c>
-      <c r="P327" s="37" t="s">
-[...2 lines deleted...]
-      <c r="Q327" s="37">
+      <c r="P327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q327" s="40">
         <v>3.21</v>
       </c>
-      <c r="R327" s="37">
+      <c r="R327" s="40">
         <v>3.27</v>
       </c>
-      <c r="S327" s="37">
+      <c r="S327" s="40">
         <v>3.38</v>
       </c>
-      <c r="T327" s="37">
+      <c r="T327" s="40">
         <v>3.49</v>
       </c>
-      <c r="U327" s="37">
+      <c r="U327" s="40">
         <v>3.55</v>
       </c>
-      <c r="V327" s="37">
+      <c r="V327" s="40">
         <v>3.67</v>
       </c>
-      <c r="W327" s="37">
+      <c r="W327" s="40">
         <v>3.68</v>
       </c>
-      <c r="X327" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AA327" s="37">
+      <c r="X327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA327" s="40">
         <v>3.99</v>
       </c>
-      <c r="AB327" s="37" t="s">
-[...14 lines deleted...]
-      <c r="AG327" s="29">
+      <c r="AB327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF327" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG327" s="41">
         <v>3.12</v>
       </c>
-      <c r="AH327" s="29">
+      <c r="AH327" s="41">
         <v>2.94</v>
       </c>
-      <c r="AI327" s="29">
+      <c r="AI327" s="41">
         <v>2.92</v>
       </c>
-      <c r="AJ327" s="29">
+      <c r="AJ327" s="41">
         <v>3.02</v>
       </c>
-      <c r="AK327" s="29">
+      <c r="AK327" s="41">
         <v>3.11</v>
       </c>
-      <c r="AL327" s="29">
+      <c r="AL327" s="41">
         <v>3.16</v>
       </c>
-      <c r="AM327" s="29">
+      <c r="AM327" s="41">
         <v>3.27</v>
       </c>
-      <c r="AN327" s="29">
+      <c r="AN327" s="41">
         <v>3.58</v>
       </c>
-      <c r="AO327" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AS327" s="29">
+      <c r="AO327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS327" s="41">
         <v>3.66</v>
       </c>
-      <c r="AT327" s="29" t="s">
-[...10 lines deleted...]
-      <c r="AY327" s="42"/>
+      <c r="AT327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU327" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV327" s="41" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="329" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="AF329" s="1"/>
+    <row r="328" spans="2:51" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B328" s="24"/>
+      <c r="C328" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D328" s="37">
+        <v>3.5900000000000003</v>
+      </c>
+      <c r="E328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="J328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="K328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="L328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="N328" s="37">
+        <v>3.32</v>
+      </c>
+      <c r="O328" s="37">
+        <v>3.44</v>
+      </c>
+      <c r="P328" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q328" s="37">
+        <v>3.57</v>
+      </c>
+      <c r="R328" s="37">
+        <v>3.64</v>
+      </c>
+      <c r="S328" s="37">
+        <v>3.79</v>
+      </c>
+      <c r="T328" s="37">
+        <v>3.64</v>
+      </c>
+      <c r="U328" s="37">
+        <v>3.88</v>
+      </c>
+      <c r="V328" s="37">
+        <v>4</v>
+      </c>
+      <c r="W328" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="X328" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y328" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z328" s="37">
+        <v>4.26</v>
+      </c>
+      <c r="AA328" s="37">
+        <v>4.13</v>
+      </c>
+      <c r="AB328" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC328" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD328" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE328" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF328" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG328" s="29">
+        <v>3.26</v>
+      </c>
+      <c r="AH328" s="29">
+        <v>2.98</v>
+      </c>
+      <c r="AI328" s="29">
+        <v>2.92</v>
+      </c>
+      <c r="AJ328" s="29">
+        <v>3.02</v>
+      </c>
+      <c r="AK328" s="29">
+        <v>3.14</v>
+      </c>
+      <c r="AL328" s="29">
+        <v>3.16</v>
+      </c>
+      <c r="AM328" s="29">
+        <v>3.28</v>
+      </c>
+      <c r="AN328" s="29">
+        <v>3.59</v>
+      </c>
+      <c r="AO328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR328" s="29">
+        <v>3.67</v>
+      </c>
+      <c r="AS328" s="29">
+        <v>3.67</v>
+      </c>
+      <c r="AT328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV328" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW328" s="42"/>
+      <c r="AX328" s="42"/>
+      <c r="AY328" s="42"/>
     </row>
     <row r="330" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B330" s="38"/>
-[...35 lines deleted...]
-      <c r="AV330" s="8"/>
+      <c r="B330" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D330" s="1"/>
+      <c r="N330" s="1"/>
+      <c r="O330" s="1"/>
+      <c r="P330" s="1"/>
+      <c r="Q330" s="1"/>
+      <c r="R330" s="1"/>
+      <c r="S330" s="1"/>
+      <c r="T330" s="1"/>
+      <c r="U330" s="1"/>
+      <c r="V330" s="1"/>
+      <c r="W330" s="1"/>
+      <c r="X330" s="1"/>
+      <c r="Y330" s="1"/>
+      <c r="Z330" s="1"/>
+      <c r="AA330" s="1"/>
+      <c r="AB330" s="1"/>
+      <c r="AC330" s="1"/>
+      <c r="AD330" s="1"/>
+      <c r="AE330" s="1"/>
+      <c r="AF330" s="1"/>
     </row>
-    <row r="333" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="AF333" s="3"/>
+    <row r="331" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B331" s="38"/>
+      <c r="D331" s="8"/>
+      <c r="N331" s="8"/>
+      <c r="O331" s="8"/>
+      <c r="P331" s="8"/>
+      <c r="Q331" s="8"/>
+      <c r="R331" s="8"/>
+      <c r="S331" s="8"/>
+      <c r="T331" s="8"/>
+      <c r="U331" s="8"/>
+      <c r="V331" s="8"/>
+      <c r="W331" s="8"/>
+      <c r="X331" s="8"/>
+      <c r="Y331" s="8"/>
+      <c r="Z331" s="8"/>
+      <c r="AA331" s="8"/>
+      <c r="AB331" s="8"/>
+      <c r="AC331" s="8"/>
+      <c r="AD331" s="8"/>
+      <c r="AE331" s="8"/>
+      <c r="AF331" s="8"/>
+      <c r="AG331" s="8"/>
+      <c r="AH331" s="8"/>
+      <c r="AI331" s="8"/>
+      <c r="AJ331" s="8"/>
+      <c r="AK331" s="8"/>
+      <c r="AL331" s="8"/>
+      <c r="AM331" s="8"/>
+      <c r="AN331" s="8"/>
+      <c r="AO331" s="8"/>
+      <c r="AP331" s="8"/>
+      <c r="AQ331" s="8"/>
+      <c r="AR331" s="8"/>
+      <c r="AS331" s="8"/>
+      <c r="AT331" s="8"/>
+      <c r="AU331" s="8"/>
+      <c r="AV331" s="8"/>
     </row>
     <row r="334" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D334" s="3"/>
       <c r="N334" s="3"/>
       <c r="O334" s="3"/>
       <c r="P334" s="3"/>
       <c r="Q334" s="3"/>
       <c r="R334" s="3"/>
       <c r="S334" s="3"/>
       <c r="T334" s="3"/>
       <c r="U334" s="3"/>
       <c r="V334" s="3"/>
       <c r="W334" s="3"/>
       <c r="X334" s="3"/>
       <c r="Y334" s="3"/>
       <c r="Z334" s="3"/>
       <c r="AA334" s="3"/>
       <c r="AB334" s="3"/>
       <c r="AC334" s="3"/>
       <c r="AD334" s="3"/>
       <c r="AE334" s="3"/>
       <c r="AF334" s="3"/>
-      <c r="AG334" s="3"/>
-[...14 lines deleted...]
-      <c r="AV334" s="3"/>
     </row>
     <row r="335" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D335" s="3"/>
       <c r="N335" s="3"/>
       <c r="O335" s="3"/>
       <c r="P335" s="3"/>
       <c r="Q335" s="3"/>
       <c r="R335" s="3"/>
       <c r="S335" s="3"/>
       <c r="T335" s="3"/>
       <c r="U335" s="3"/>
       <c r="V335" s="3"/>
       <c r="W335" s="3"/>
       <c r="X335" s="3"/>
       <c r="Y335" s="3"/>
       <c r="Z335" s="3"/>
       <c r="AA335" s="3"/>
       <c r="AB335" s="3"/>
       <c r="AC335" s="3"/>
       <c r="AD335" s="3"/>
       <c r="AE335" s="3"/>
       <c r="AF335" s="3"/>
       <c r="AG335" s="3"/>
       <c r="AH335" s="3"/>
       <c r="AI335" s="3"/>
@@ -38450,96 +38553,87 @@
       <c r="Y350" s="3"/>
       <c r="Z350" s="3"/>
       <c r="AA350" s="3"/>
       <c r="AB350" s="3"/>
       <c r="AC350" s="3"/>
       <c r="AD350" s="3"/>
       <c r="AE350" s="3"/>
       <c r="AF350" s="3"/>
       <c r="AG350" s="3"/>
       <c r="AH350" s="3"/>
       <c r="AI350" s="3"/>
       <c r="AJ350" s="3"/>
       <c r="AK350" s="3"/>
       <c r="AL350" s="3"/>
       <c r="AM350" s="3"/>
       <c r="AN350" s="3"/>
       <c r="AO350" s="3"/>
       <c r="AP350" s="3"/>
       <c r="AQ350" s="3"/>
       <c r="AR350" s="3"/>
       <c r="AS350" s="3"/>
       <c r="AT350" s="3"/>
       <c r="AU350" s="3"/>
       <c r="AV350" s="3"/>
     </row>
-    <row r="358" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="AU358" s="43"/>
+    <row r="351" spans="4:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D351" s="3"/>
+      <c r="N351" s="3"/>
+      <c r="O351" s="3"/>
+      <c r="P351" s="3"/>
+      <c r="Q351" s="3"/>
+      <c r="R351" s="3"/>
+      <c r="S351" s="3"/>
+      <c r="T351" s="3"/>
+      <c r="U351" s="3"/>
+      <c r="V351" s="3"/>
+      <c r="W351" s="3"/>
+      <c r="X351" s="3"/>
+      <c r="Y351" s="3"/>
+      <c r="Z351" s="3"/>
+      <c r="AA351" s="3"/>
+      <c r="AB351" s="3"/>
+      <c r="AC351" s="3"/>
+      <c r="AD351" s="3"/>
+      <c r="AE351" s="3"/>
+      <c r="AF351" s="3"/>
+      <c r="AG351" s="3"/>
+      <c r="AH351" s="3"/>
+      <c r="AI351" s="3"/>
+      <c r="AJ351" s="3"/>
+      <c r="AK351" s="3"/>
+      <c r="AL351" s="3"/>
+      <c r="AM351" s="3"/>
+      <c r="AN351" s="3"/>
+      <c r="AO351" s="3"/>
+      <c r="AP351" s="3"/>
+      <c r="AQ351" s="3"/>
+      <c r="AR351" s="3"/>
+      <c r="AS351" s="3"/>
+      <c r="AT351" s="3"/>
+      <c r="AU351" s="3"/>
+      <c r="AV351" s="3"/>
     </row>
     <row r="359" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C359" s="43"/>
       <c r="D359" s="43"/>
       <c r="E359" s="43"/>
       <c r="F359" s="43"/>
       <c r="G359" s="43"/>
       <c r="H359" s="43"/>
       <c r="I359" s="43"/>
       <c r="J359" s="43"/>
       <c r="K359" s="43"/>
       <c r="L359" s="43"/>
       <c r="M359" s="43"/>
       <c r="N359" s="43"/>
       <c r="O359" s="43"/>
       <c r="P359" s="43"/>
       <c r="Q359" s="43"/>
       <c r="R359" s="43"/>
       <c r="S359" s="43"/>
       <c r="T359" s="43"/>
       <c r="U359" s="43"/>
       <c r="V359" s="43"/>
       <c r="W359" s="43"/>
       <c r="X359" s="43"/>
       <c r="Y359" s="43"/>
@@ -39766,50 +39860,97 @@
       <c r="X385" s="43"/>
       <c r="Y385" s="43"/>
       <c r="Z385" s="43"/>
       <c r="AA385" s="43"/>
       <c r="AB385" s="43"/>
       <c r="AC385" s="43"/>
       <c r="AD385" s="43"/>
       <c r="AE385" s="43"/>
       <c r="AF385" s="43"/>
       <c r="AG385" s="43"/>
       <c r="AH385" s="43"/>
       <c r="AI385" s="43"/>
       <c r="AJ385" s="43"/>
       <c r="AK385" s="43"/>
       <c r="AL385" s="43"/>
       <c r="AM385" s="43"/>
       <c r="AN385" s="43"/>
       <c r="AO385" s="43"/>
       <c r="AP385" s="43"/>
       <c r="AQ385" s="43"/>
       <c r="AR385" s="43"/>
       <c r="AS385" s="43"/>
       <c r="AT385" s="43"/>
       <c r="AU385" s="43"/>
     </row>
+    <row r="386" spans="3:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C386" s="43"/>
+      <c r="D386" s="43"/>
+      <c r="E386" s="43"/>
+      <c r="F386" s="43"/>
+      <c r="G386" s="43"/>
+      <c r="H386" s="43"/>
+      <c r="I386" s="43"/>
+      <c r="J386" s="43"/>
+      <c r="K386" s="43"/>
+      <c r="L386" s="43"/>
+      <c r="M386" s="43"/>
+      <c r="N386" s="43"/>
+      <c r="O386" s="43"/>
+      <c r="P386" s="43"/>
+      <c r="Q386" s="43"/>
+      <c r="R386" s="43"/>
+      <c r="S386" s="43"/>
+      <c r="T386" s="43"/>
+      <c r="U386" s="43"/>
+      <c r="V386" s="43"/>
+      <c r="W386" s="43"/>
+      <c r="X386" s="43"/>
+      <c r="Y386" s="43"/>
+      <c r="Z386" s="43"/>
+      <c r="AA386" s="43"/>
+      <c r="AB386" s="43"/>
+      <c r="AC386" s="43"/>
+      <c r="AD386" s="43"/>
+      <c r="AE386" s="43"/>
+      <c r="AF386" s="43"/>
+      <c r="AG386" s="43"/>
+      <c r="AH386" s="43"/>
+      <c r="AI386" s="43"/>
+      <c r="AJ386" s="43"/>
+      <c r="AK386" s="43"/>
+      <c r="AL386" s="43"/>
+      <c r="AM386" s="43"/>
+      <c r="AN386" s="43"/>
+      <c r="AO386" s="43"/>
+      <c r="AP386" s="43"/>
+      <c r="AQ386" s="43"/>
+      <c r="AR386" s="43"/>
+      <c r="AS386" s="43"/>
+      <c r="AT386" s="43"/>
+      <c r="AU386" s="43"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="N6:AF6"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="AG5:AV5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>