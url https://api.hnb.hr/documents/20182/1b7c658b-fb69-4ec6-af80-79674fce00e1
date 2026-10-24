--- v4 (2026-08-22)
+++ v5 (2026-10-24)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23952A25-19DE-4289-A96A-BFEC43842BDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{763178E2-7A77-43AC-91A8-5F1A25816630}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28665" yWindow="-135" windowWidth="29070" windowHeight="15750" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="49">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Tromjesečje</t>
   </si>
   <si>
     <t>Ukupno</t>
   </si>
   <si>
     <t>Novi stambeni objekti</t>
   </si>
   <si>
     <t>Postojeći stambeni objekti</t>
   </si>
   <si>
     <t>Grad Zagreb</t>
   </si>
   <si>
     <t>Jadran</t>
   </si>
   <si>
@@ -377,51 +377,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -521,65 +521,67 @@
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="2" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Naslov 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Obično 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Tanka linija ispod" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Zadnji redak" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Zaglavlje" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -829,160 +831,165 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:V130"/>
+  <dimension ref="A1:V131"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="D7" sqref="D7"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="23" max="16384" width="9.28515625" style="1"/>
+    <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="13.6640625" style="6" customWidth="1"/>
+    <col min="4" max="9" width="11.6640625" style="33" customWidth="1"/>
+    <col min="10" max="15" width="11.6640625" style="1" customWidth="1"/>
+    <col min="16" max="21" width="11.6640625" style="33" customWidth="1"/>
+    <col min="22" max="22" width="9.33203125" style="33"/>
+    <col min="23" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="10"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="P1" s="42"/>
     </row>
-    <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:21" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
       <c r="I3" s="44"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="43"/>
       <c r="Q3" s="44"/>
       <c r="R3" s="44"/>
       <c r="S3" s="44"/>
       <c r="T3" s="44"/>
       <c r="U3" s="44"/>
     </row>
-    <row r="4" spans="1:21" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="44"/>
       <c r="E4" s="44"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
       <c r="T4" s="44"/>
       <c r="U4" s="44"/>
     </row>
-    <row r="5" spans="1:21" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:21" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
-      <c r="B5" s="59" t="s">
+      <c r="B5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="59" t="s">
+      <c r="C5" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="60" t="s">
+      <c r="D5" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="60"/>
-[...4 lines deleted...]
-      <c r="J5" s="61" t="s">
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="K5" s="61"/>
-[...4 lines deleted...]
-      <c r="P5" s="60" t="s">
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="63"/>
+      <c r="P5" s="62" t="s">
         <v>46</v>
       </c>
-      <c r="Q5" s="60"/>
-[...5 lines deleted...]
-    <row r="6" spans="1:21" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q5" s="62"/>
+      <c r="R5" s="62"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="62"/>
+    </row>
+    <row r="6" spans="1:21" ht="37.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
-      <c r="B6" s="59"/>
-      <c r="C6" s="59"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
       <c r="D6" s="57" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="57" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="57" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="58" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="29" t="s">
         <v>4</v>
       </c>
       <c r="L6" s="29" t="s">
@@ -1002,390 +1009,390 @@
       </c>
       <c r="Q6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="R6" s="28" t="s">
         <v>5</v>
       </c>
       <c r="S6" s="28" t="s">
         <v>6</v>
       </c>
       <c r="T6" s="28" t="s">
         <v>7</v>
       </c>
       <c r="U6" s="28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="47">
         <v>27.41</v>
       </c>
-      <c r="E7" s="63" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="63" t="s">
+      <c r="E7" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" s="60" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="47">
         <v>27.63</v>
       </c>
       <c r="H7" s="47">
         <v>24.53</v>
       </c>
       <c r="I7" s="47">
         <v>32.28</v>
       </c>
       <c r="J7" s="30" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L7" s="30" t="s">
         <v>38</v>
       </c>
       <c r="M7" s="30" t="s">
         <v>38</v>
       </c>
       <c r="N7" s="30" t="s">
         <v>38</v>
       </c>
       <c r="O7" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="P7" s="62" t="s">
-[...14 lines deleted...]
-      <c r="U7" s="62" t="s">
+      <c r="P7" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q7" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="S7" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="T7" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="U7" s="59" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="47">
         <v>32.090000000000003</v>
       </c>
-      <c r="E8" s="63" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="63" t="s">
+      <c r="E8" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="60" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="47">
         <v>31.82</v>
       </c>
       <c r="H8" s="47">
         <v>29.97</v>
       </c>
       <c r="I8" s="47">
         <v>36.15</v>
       </c>
       <c r="J8" s="30" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L8" s="30" t="s">
         <v>38</v>
       </c>
       <c r="M8" s="30" t="s">
         <v>38</v>
       </c>
       <c r="N8" s="30" t="s">
         <v>38</v>
       </c>
       <c r="O8" s="30" t="s">
         <v>38</v>
       </c>
       <c r="P8" s="47">
         <v>17.100000000000001</v>
       </c>
-      <c r="Q8" s="62" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="62" t="s">
+      <c r="Q8" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="R8" s="59" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="47">
         <v>15.2</v>
       </c>
       <c r="T8" s="47">
         <v>22.2</v>
       </c>
       <c r="U8" s="47">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="47">
         <v>36.85</v>
       </c>
-      <c r="E9" s="63" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="63" t="s">
+      <c r="E9" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="60" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="47">
         <v>36.909999999999997</v>
       </c>
       <c r="H9" s="47">
         <v>34.65</v>
       </c>
       <c r="I9" s="47">
         <v>39.21</v>
       </c>
       <c r="J9" s="30" t="s">
         <v>38</v>
       </c>
       <c r="K9" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L9" s="30" t="s">
         <v>38</v>
       </c>
       <c r="M9" s="30" t="s">
         <v>38</v>
       </c>
       <c r="N9" s="30" t="s">
         <v>38</v>
       </c>
       <c r="O9" s="30" t="s">
         <v>38</v>
       </c>
       <c r="P9" s="47">
         <v>14.8</v>
       </c>
-      <c r="Q9" s="62" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="62" t="s">
+      <c r="Q9" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="R9" s="59" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="47">
         <v>16</v>
       </c>
       <c r="T9" s="47">
         <v>15.6</v>
       </c>
       <c r="U9" s="47">
         <v>8.5</v>
       </c>
     </row>
     <row r="10" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="47">
         <v>41.63</v>
       </c>
-      <c r="E10" s="63" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="63" t="s">
+      <c r="E10" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="60" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="47">
         <v>41.47</v>
       </c>
       <c r="H10" s="47">
         <v>39.56</v>
       </c>
       <c r="I10" s="47">
         <v>43.98</v>
       </c>
       <c r="J10" s="30" t="s">
         <v>38</v>
       </c>
       <c r="K10" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>38</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>38</v>
       </c>
       <c r="N10" s="30" t="s">
         <v>38</v>
       </c>
       <c r="O10" s="30" t="s">
         <v>38</v>
       </c>
       <c r="P10" s="47">
         <v>13</v>
       </c>
-      <c r="Q10" s="62" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="62" t="s">
+      <c r="Q10" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="R10" s="59" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="47">
         <v>12.4</v>
       </c>
       <c r="T10" s="47">
         <v>14.2</v>
       </c>
       <c r="U10" s="47">
         <v>12.2</v>
       </c>
     </row>
     <row r="11" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="47">
         <v>47.58</v>
       </c>
-      <c r="E11" s="63" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="63" t="s">
+      <c r="E11" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="60" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="47">
         <v>46.7</v>
       </c>
       <c r="H11" s="47">
         <v>46.08</v>
       </c>
       <c r="I11" s="47">
         <v>49.96</v>
       </c>
       <c r="J11" s="30" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L11" s="30" t="s">
         <v>38</v>
       </c>
       <c r="M11" s="30" t="s">
         <v>38</v>
       </c>
       <c r="N11" s="30" t="s">
         <v>38</v>
       </c>
       <c r="O11" s="30" t="s">
         <v>38</v>
       </c>
       <c r="P11" s="47">
         <v>14.3</v>
       </c>
-      <c r="Q11" s="62" t="s">
-[...2 lines deleted...]
-      <c r="R11" s="62" t="s">
+      <c r="Q11" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="R11" s="59" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="47">
         <v>12.6</v>
       </c>
       <c r="T11" s="47">
         <v>16.5</v>
       </c>
       <c r="U11" s="47">
         <v>13.6</v>
       </c>
     </row>
     <row r="12" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="47">
         <v>54.17</v>
       </c>
-      <c r="E12" s="63" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="63" t="s">
+      <c r="E12" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="60" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="47">
         <v>53.55</v>
       </c>
       <c r="H12" s="47">
         <v>53.17</v>
       </c>
       <c r="I12" s="47">
         <v>54.29</v>
       </c>
       <c r="J12" s="30" t="s">
         <v>38</v>
       </c>
       <c r="K12" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L12" s="30" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="30" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="30" t="s">
         <v>38</v>
       </c>
       <c r="O12" s="30" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="47">
         <v>13.9</v>
       </c>
-      <c r="Q12" s="62" t="s">
-[...2 lines deleted...]
-      <c r="R12" s="62" t="s">
+      <c r="Q12" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="R12" s="59" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="47">
         <v>14.7</v>
       </c>
       <c r="T12" s="47">
         <v>15.4</v>
       </c>
       <c r="U12" s="47">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="47">
         <v>54.76</v>
       </c>
       <c r="E13" s="47">
         <v>67.61</v>
       </c>
       <c r="F13" s="47">
         <v>53.46</v>
@@ -1398,54 +1405,54 @@
       </c>
       <c r="I13" s="47">
         <v>54.09</v>
       </c>
       <c r="J13" s="30" t="s">
         <v>38</v>
       </c>
       <c r="K13" s="30" t="s">
         <v>38</v>
       </c>
       <c r="L13" s="30" t="s">
         <v>38</v>
       </c>
       <c r="M13" s="30" t="s">
         <v>38</v>
       </c>
       <c r="N13" s="30" t="s">
         <v>38</v>
       </c>
       <c r="O13" s="30" t="s">
         <v>38</v>
       </c>
       <c r="P13" s="47">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q13" s="62" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="62" t="s">
+      <c r="Q13" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" s="59" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="47">
         <v>-0.6</v>
       </c>
       <c r="T13" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="U13" s="47">
         <v>-0.4</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="47">
         <v>51.95</v>
       </c>
       <c r="E14" s="47">
         <v>66.14</v>
       </c>
       <c r="F14" s="47">
         <v>49.81</v>
@@ -8254,158 +8261,219 @@
         <v>4.4000000000000004</v>
       </c>
       <c r="O126" s="53">
         <v>5.6</v>
       </c>
       <c r="P126" s="48">
         <v>15.9</v>
       </c>
       <c r="Q126" s="48">
         <v>14.5</v>
       </c>
       <c r="R126" s="48">
         <v>16.399999999999999</v>
       </c>
       <c r="S126" s="48">
         <v>14.8</v>
       </c>
       <c r="T126" s="48">
         <v>14.4</v>
       </c>
       <c r="U126" s="48">
         <v>23.4</v>
       </c>
     </row>
     <row r="127" spans="2:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B127" s="37" t="s">
+      <c r="B127" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="C127" s="37" t="s">
+      <c r="C127" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="D127" s="56">
+      <c r="D127" s="64">
         <v>108.36</v>
       </c>
-      <c r="E127" s="56">
+      <c r="E127" s="64">
         <v>106.26</v>
       </c>
-      <c r="F127" s="56">
+      <c r="F127" s="64">
         <v>109.17</v>
       </c>
-      <c r="G127" s="56">
+      <c r="G127" s="64">
         <v>109.04</v>
       </c>
-      <c r="H127" s="56">
+      <c r="H127" s="64">
         <v>107.22</v>
       </c>
-      <c r="I127" s="56">
+      <c r="I127" s="64">
         <v>109.77</v>
       </c>
-      <c r="J127" s="55">
+      <c r="J127" s="65">
         <v>3.3</v>
       </c>
-      <c r="K127" s="55">
+      <c r="K127" s="65">
         <v>2.1</v>
       </c>
-      <c r="L127" s="55">
+      <c r="L127" s="65">
         <v>3.7</v>
       </c>
-      <c r="M127" s="55">
+      <c r="M127" s="65">
         <v>4.8</v>
       </c>
-      <c r="N127" s="55">
+      <c r="N127" s="65">
         <v>2.2999999999999998</v>
       </c>
-      <c r="O127" s="55">
+      <c r="O127" s="65">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P127" s="56">
+      <c r="P127" s="64">
         <v>14.3</v>
       </c>
-      <c r="Q127" s="56">
+      <c r="Q127" s="64">
         <v>9.6999999999999993</v>
       </c>
-      <c r="R127" s="56">
+      <c r="R127" s="64">
         <v>16.100000000000001</v>
       </c>
-      <c r="S127" s="56">
+      <c r="S127" s="64">
         <v>14.7</v>
       </c>
-      <c r="T127" s="56">
+      <c r="T127" s="64">
         <v>12.6</v>
       </c>
-      <c r="U127" s="56">
+      <c r="U127" s="64">
         <v>18.100000000000001</v>
       </c>
+      <c r="V127" s="36"/>
     </row>
     <row r="128" spans="2:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B128" s="24"/>
-[...18 lines deleted...]
-      <c r="U128" s="47"/>
+      <c r="B128" s="37"/>
+      <c r="C128" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="D128" s="56">
+        <v>111.24</v>
+      </c>
+      <c r="E128" s="56">
+        <v>107.13</v>
+      </c>
+      <c r="F128" s="56">
+        <v>112.84</v>
+      </c>
+      <c r="G128" s="56">
+        <v>113.53</v>
+      </c>
+      <c r="H128" s="56">
+        <v>108.46</v>
+      </c>
+      <c r="I128" s="56">
+        <v>113.34</v>
+      </c>
+      <c r="J128" s="55">
+        <v>2.7</v>
+      </c>
+      <c r="K128" s="55">
+        <v>0.8</v>
+      </c>
+      <c r="L128" s="55">
+        <v>3.4</v>
+      </c>
+      <c r="M128" s="55">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N128" s="55">
+        <v>1.2</v>
+      </c>
+      <c r="O128" s="55">
+        <v>3.3</v>
+      </c>
+      <c r="P128" s="56">
+        <v>12.7</v>
+      </c>
+      <c r="Q128" s="56">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="R128" s="56">
+        <v>14.1</v>
+      </c>
+      <c r="S128" s="56">
+        <v>15.7</v>
+      </c>
+      <c r="T128" s="56">
+        <v>9</v>
+      </c>
+      <c r="U128" s="56">
+        <v>15.8</v>
+      </c>
     </row>
     <row r="129" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B129" s="6" t="s">
+      <c r="B129" s="24"/>
+      <c r="C129" s="24"/>
+      <c r="D129" s="47"/>
+      <c r="E129" s="47"/>
+      <c r="F129" s="47"/>
+      <c r="G129" s="47"/>
+      <c r="H129" s="47"/>
+      <c r="I129" s="47"/>
+      <c r="J129" s="47"/>
+      <c r="K129" s="47"/>
+      <c r="L129" s="47"/>
+      <c r="M129" s="47"/>
+      <c r="N129" s="47"/>
+      <c r="O129" s="47"/>
+      <c r="P129" s="47"/>
+      <c r="Q129" s="47"/>
+      <c r="R129" s="47"/>
+      <c r="S129" s="47"/>
+      <c r="T129" s="47"/>
+      <c r="U129" s="47"/>
+    </row>
+    <row r="130" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="D129" s="49"/>
-[...19 lines deleted...]
-      <c r="B130" s="8" t="s">
+      <c r="D130" s="49"/>
+      <c r="E130" s="49"/>
+      <c r="F130" s="49"/>
+      <c r="G130" s="49"/>
+      <c r="H130" s="49"/>
+      <c r="I130" s="49"/>
+      <c r="J130" s="11"/>
+      <c r="K130" s="11"/>
+      <c r="L130" s="11"/>
+      <c r="M130" s="11"/>
+      <c r="N130" s="11"/>
+      <c r="O130" s="11"/>
+      <c r="P130" s="49"/>
+      <c r="Q130" s="49"/>
+      <c r="R130" s="49"/>
+      <c r="S130" s="49"/>
+      <c r="T130" s="49"/>
+      <c r="U130" s="49"/>
+    </row>
+    <row r="131" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B131" s="8" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="P5:U5"/>
     <mergeCell ref="B5:B6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>