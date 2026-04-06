--- v1 (2026-02-06)
+++ v2 (2026-04-06)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q3_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="9225" yWindow="465" windowWidth="29175" windowHeight="20160"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="143">
   <si>
     <t>in million EUR</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
     <t>Q1.02</t>
   </si>
   <si>
     <t>Q2.02</t>
   </si>
   <si>
     <t>Q3.02</t>
   </si>
   <si>
@@ -984,50 +984,53 @@
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>* Revised data.</t>
   </si>
   <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
+  <si>
+    <t>Q4.25</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -1558,103 +1561,105 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DW43"/>
+  <dimension ref="B2:DY43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="55.6640625" style="1" customWidth="1"/>
-    <col min="3" max="28" width="11.6640625" style="1"/>
-[...1 lines deleted...]
-    <col min="30" max="16384" width="11.6640625" style="1"/>
+    <col min="3" max="29" width="11.6640625" style="1"/>
+    <col min="30" max="30" width="15.6640625" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="11.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="15" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="3" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:127" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:127" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:129" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
-      <c r="AC5" s="2"/>
+      <c r="AC5" s="6" t="s">
+        <v>88</v>
+      </c>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
       <c r="AP5" s="2"/>
       <c r="AQ5" s="2"/>
       <c r="AR5" s="2"/>
       <c r="AS5" s="2"/>
       <c r="AT5" s="2"/>
       <c r="AU5" s="2"/>
       <c r="AV5" s="2"/>
       <c r="AW5" s="2"/>
       <c r="AX5" s="2"/>
       <c r="AY5" s="2"/>
       <c r="AZ5" s="2"/>
       <c r="BA5" s="2"/>
       <c r="BB5" s="2"/>
@@ -1706,61 +1711,65 @@
       <c r="CV5" s="2"/>
       <c r="CW5" s="2"/>
       <c r="CX5" s="2"/>
       <c r="CY5" s="2"/>
       <c r="CZ5" s="2"/>
       <c r="DA5" s="2"/>
       <c r="DB5" s="2"/>
       <c r="DC5" s="2"/>
       <c r="DD5" s="2"/>
       <c r="DE5" s="2"/>
       <c r="DF5" s="2"/>
       <c r="DG5" s="2"/>
       <c r="DH5" s="2"/>
       <c r="DI5" s="2"/>
       <c r="DJ5" s="2"/>
       <c r="DK5" s="2"/>
       <c r="DL5" s="2"/>
       <c r="DM5" s="2"/>
       <c r="DN5" s="2"/>
       <c r="DO5" s="2"/>
       <c r="DP5" s="2"/>
       <c r="DQ5" s="2"/>
       <c r="DR5" s="2"/>
       <c r="DS5" s="2"/>
       <c r="DT5" s="2"/>
-      <c r="DU5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DU5" s="2"/>
       <c r="DV5" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="DW5" s="6" t="s">
+      <c r="DW5" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="DX5" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="DY5" s="6" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="6" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="4">
         <v>1999</v>
       </c>
       <c r="D6" s="4">
         <v>2000</v>
       </c>
       <c r="E6" s="4">
         <v>2001</v>
       </c>
       <c r="F6" s="4">
         <v>2002</v>
       </c>
       <c r="G6" s="4">
         <v>2003</v>
       </c>
       <c r="H6" s="4">
         <v>2004</v>
       </c>
       <c r="I6" s="4">
         <v>2005</v>
       </c>
       <c r="J6" s="4">
         <v>2006</v>
       </c>
@@ -1796,349 +1805,355 @@
       </c>
       <c r="U6" s="5" t="s">
         <v>59</v>
       </c>
       <c r="V6" s="5" t="s">
         <v>60</v>
       </c>
       <c r="W6" s="5" t="s">
         <v>61</v>
       </c>
       <c r="X6" s="5" t="s">
         <v>62</v>
       </c>
       <c r="Y6" s="5">
         <v>2021</v>
       </c>
       <c r="Z6" s="5">
         <v>2022</v>
       </c>
       <c r="AA6" s="5">
         <v>2023</v>
       </c>
       <c r="AB6" s="5">
         <v>2024</v>
       </c>
-      <c r="AC6" s="5" t="s">
+      <c r="AC6" s="5">
+        <v>2025</v>
+      </c>
+      <c r="AD6" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="AE6" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AE6" s="5" t="s">
+      <c r="AF6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AF6" s="5" t="s">
+      <c r="AG6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AG6" s="5" t="s">
+      <c r="AH6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AH6" s="5" t="s">
+      <c r="AI6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AI6" s="5" t="s">
+      <c r="AJ6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AJ6" s="5" t="s">
+      <c r="AK6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AK6" s="5" t="s">
+      <c r="AL6" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AL6" s="5" t="s">
+      <c r="AM6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AM6" s="5" t="s">
+      <c r="AN6" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AN6" s="5" t="s">
+      <c r="AO6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AO6" s="5" t="s">
+      <c r="AP6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AP6" s="5" t="s">
+      <c r="AQ6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AQ6" s="5" t="s">
+      <c r="AR6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AR6" s="5" t="s">
+      <c r="AS6" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AS6" s="5" t="s">
+      <c r="AT6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="AT6" s="5" t="s">
+      <c r="AU6" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="AU6" s="5" t="s">
+      <c r="AV6" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="AV6" s="5" t="s">
+      <c r="AW6" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="AW6" s="5" t="s">
+      <c r="AX6" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="AX6" s="5" t="s">
+      <c r="AY6" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="AY6" s="5" t="s">
+      <c r="AZ6" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="AZ6" s="5" t="s">
+      <c r="BA6" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="BA6" s="5" t="s">
+      <c r="BB6" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="BB6" s="5" t="s">
+      <c r="BC6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="BC6" s="5" t="s">
+      <c r="BD6" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="BD6" s="5" t="s">
+      <c r="BE6" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="BE6" s="5" t="s">
+      <c r="BF6" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="BF6" s="5" t="s">
+      <c r="BG6" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="BG6" s="5" t="s">
+      <c r="BH6" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="BH6" s="5" t="s">
+      <c r="BI6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BI6" s="5" t="s">
+      <c r="BJ6" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="BJ6" s="5" t="s">
+      <c r="BK6" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="BK6" s="5" t="s">
+      <c r="BL6" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="BL6" s="5" t="s">
+      <c r="BM6" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="BM6" s="5" t="s">
+      <c r="BN6" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="BN6" s="5" t="s">
+      <c r="BO6" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="BO6" s="5" t="s">
+      <c r="BP6" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="BP6" s="5" t="s">
+      <c r="BQ6" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="BQ6" s="5" t="s">
+      <c r="BR6" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="BR6" s="5" t="s">
+      <c r="BS6" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="BS6" s="5" t="s">
+      <c r="BT6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="BT6" s="5" t="s">
+      <c r="BU6" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="BU6" s="5" t="s">
+      <c r="BV6" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="BV6" s="5" t="s">
+      <c r="BW6" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="BW6" s="5" t="s">
+      <c r="BX6" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="BX6" s="5" t="s">
+      <c r="BY6" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="BY6" s="5" t="s">
+      <c r="BZ6" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="BZ6" s="5" t="s">
+      <c r="CA6" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="CA6" s="5" t="s">
+      <c r="CB6" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="CB6" s="5" t="s">
+      <c r="CC6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="CC6" s="5" t="s">
+      <c r="CD6" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="CD6" s="5" t="s">
+      <c r="CE6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="CE6" s="5" t="s">
+      <c r="CF6" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="CF6" s="5" t="s">
+      <c r="CG6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="CG6" s="5" t="s">
+      <c r="CH6" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="CH6" s="5" t="s">
+      <c r="CI6" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="CI6" s="5" t="s">
+      <c r="CJ6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="CJ6" s="5" t="s">
+      <c r="CK6" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="CK6" s="5" t="s">
+      <c r="CL6" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="CL6" s="5" t="s">
+      <c r="CM6" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="CM6" s="5" t="s">
+      <c r="CN6" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="CN6" s="5" t="s">
+      <c r="CO6" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="CO6" s="5" t="s">
+      <c r="CP6" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="CP6" s="5" t="s">
+      <c r="CQ6" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="CQ6" s="5" t="s">
+      <c r="CR6" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="CR6" s="5" t="s">
+      <c r="CS6" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="CS6" s="5" t="s">
+      <c r="CT6" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="CT6" s="5" t="s">
+      <c r="CU6" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="CU6" s="5" t="s">
+      <c r="CV6" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="CV6" s="5" t="s">
+      <c r="CW6" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="CW6" s="5" t="s">
+      <c r="CX6" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="CX6" s="5" t="s">
+      <c r="CY6" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="CY6" s="5" t="s">
+      <c r="CZ6" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="CZ6" s="5" t="s">
+      <c r="DA6" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="DA6" s="5" t="s">
+      <c r="DB6" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="DB6" s="5" t="s">
+      <c r="DC6" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="DC6" s="5" t="s">
+      <c r="DD6" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="DD6" s="5" t="s">
+      <c r="DE6" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="DE6" s="5" t="s">
+      <c r="DF6" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="DF6" s="5" t="s">
+      <c r="DG6" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="DG6" s="5" t="s">
+      <c r="DH6" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="DH6" s="5" t="s">
+      <c r="DI6" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="DI6" s="5" t="s">
+      <c r="DJ6" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="DJ6" s="5" t="s">
+      <c r="DK6" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="DK6" s="5" t="s">
+      <c r="DL6" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="DL6" s="5" t="s">
+      <c r="DM6" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="DM6" s="5" t="s">
+      <c r="DN6" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="DN6" s="5" t="s">
+      <c r="DO6" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="DO6" s="5" t="s">
+      <c r="DP6" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="DP6" s="5" t="s">
+      <c r="DQ6" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="DQ6" s="5" t="s">
+      <c r="DR6" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="DR6" s="5" t="s">
+      <c r="DS6" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="DS6" s="5" t="s">
+      <c r="DT6" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="DT6" s="5" t="s">
+      <c r="DU6" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="DU6" s="5" t="s">
+      <c r="DV6" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="DV6" s="5" t="s">
+      <c r="DW6" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="DW6" s="5" t="s">
+      <c r="DX6" s="5" t="s">
         <v>141</v>
       </c>
+      <c r="DY6" s="5" t="s">
+        <v>142</v>
+      </c>
     </row>
-    <row r="7" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>101</v>
       </c>
       <c r="C7" s="16">
         <v>-4567.4494003856253</v>
       </c>
       <c r="D7" s="16">
         <v>-6337.7503163539659</v>
       </c>
       <c r="E7" s="16">
         <v>-5798.2573293096466</v>
       </c>
       <c r="F7" s="16">
         <v>-9116.7603828107058</v>
       </c>
       <c r="G7" s="16">
         <v>-12870.659072523111</v>
       </c>
       <c r="H7" s="16">
         <v>-17571.575154641203</v>
       </c>
       <c r="I7" s="16">
         <v>-22953.926062559105</v>
       </c>
       <c r="J7" s="16">
@@ -2174,351 +2189,357 @@
       <c r="T7" s="16">
         <v>-35719.10824074666</v>
       </c>
       <c r="U7" s="16">
         <v>-33989.837882639265</v>
       </c>
       <c r="V7" s="16">
         <v>-31894.356332607291</v>
       </c>
       <c r="W7" s="16">
         <v>-29184.268506089327</v>
       </c>
       <c r="X7" s="16">
         <v>-26545.388079832381</v>
       </c>
       <c r="Y7" s="16">
         <v>-23567.699899893982</v>
       </c>
       <c r="Z7" s="16">
         <v>-23418.879118310164</v>
       </c>
       <c r="AA7" s="16">
         <v>-21221.586953240374</v>
       </c>
       <c r="AB7" s="16">
-        <v>-25421.192928569464</v>
+        <v>-25421.711179569465</v>
       </c>
       <c r="AC7" s="16">
+        <v>-26276.600029912559</v>
+      </c>
+      <c r="AD7" s="16">
         <v>-6967.5217686378055</v>
       </c>
-      <c r="AD7" s="16">
+      <c r="AE7" s="16">
         <v>-7733.781896237695</v>
       </c>
-      <c r="AE7" s="16">
+      <c r="AF7" s="16">
         <v>-6634.6527123729466</v>
       </c>
-      <c r="AF7" s="16">
+      <c r="AG7" s="16">
         <v>-5798.2573293096466</v>
       </c>
-      <c r="AG7" s="16">
+      <c r="AH7" s="16">
         <v>-7936.8680645232289</v>
       </c>
-      <c r="AH7" s="16">
+      <c r="AI7" s="16">
         <v>-8320.8569032282794</v>
       </c>
-      <c r="AI7" s="16">
+      <c r="AJ7" s="16">
         <v>-8433.436706597171</v>
       </c>
-      <c r="AJ7" s="16">
+      <c r="AK7" s="16">
         <v>-9116.7603828107058</v>
       </c>
-      <c r="AK7" s="16">
+      <c r="AL7" s="16">
         <v>-9816.034077404307</v>
       </c>
-      <c r="AL7" s="16">
+      <c r="AM7" s="16">
         <v>-11050.918728199558</v>
       </c>
-      <c r="AM7" s="16">
+      <c r="AN7" s="16">
         <v>-10826.612909036226</v>
       </c>
-      <c r="AN7" s="16">
+      <c r="AO7" s="16">
         <v>-12870.659072523111</v>
       </c>
-      <c r="AO7" s="16">
+      <c r="AP7" s="16">
         <v>-14162.941969500671</v>
       </c>
-      <c r="AP7" s="16">
+      <c r="AQ7" s="16">
         <v>-15313.253447342533</v>
       </c>
-      <c r="AQ7" s="16">
+      <c r="AR7" s="16">
         <v>-16050.652265635945</v>
       </c>
-      <c r="AR7" s="16">
+      <c r="AS7" s="16">
         <v>-17571.575154641203</v>
       </c>
-      <c r="AS7" s="16">
+      <c r="AT7" s="16">
         <v>-20327.935632026973</v>
       </c>
-      <c r="AT7" s="16">
+      <c r="AU7" s="16">
         <v>-21065.397659463146</v>
       </c>
-      <c r="AU7" s="16">
+      <c r="AV7" s="16">
         <v>-21482.196436523082</v>
       </c>
-      <c r="AV7" s="16">
+      <c r="AW7" s="16">
         <v>-22953.926062559105</v>
       </c>
-      <c r="AW7" s="16">
+      <c r="AX7" s="16">
         <v>-25966.690289577604</v>
       </c>
-      <c r="AX7" s="16">
+      <c r="AY7" s="16">
         <v>-28458.082749257301</v>
       </c>
-      <c r="AY7" s="16">
+      <c r="AZ7" s="16">
         <v>-29909.331400157102</v>
       </c>
-      <c r="AZ7" s="16">
+      <c r="BA7" s="16">
         <v>-32208.693152228414</v>
       </c>
-      <c r="BA7" s="16">
+      <c r="BB7" s="16">
         <v>-38580.15792664879</v>
       </c>
-      <c r="BB7" s="16">
+      <c r="BC7" s="16">
         <v>-40878.47725978581</v>
       </c>
-      <c r="BC7" s="16">
+      <c r="BD7" s="16">
         <v>-41150.336934180261</v>
       </c>
-      <c r="BD7" s="16">
+      <c r="BE7" s="16">
         <v>-42202.466193617336</v>
       </c>
-      <c r="BE7" s="16">
+      <c r="BF7" s="16">
         <v>-40825.866696499463</v>
       </c>
-      <c r="BF7" s="16">
+      <c r="BG7" s="16">
         <v>-39995.44737980151</v>
       </c>
-      <c r="BG7" s="16">
+      <c r="BH7" s="16">
         <v>-39481.003242382089</v>
       </c>
-      <c r="BH7" s="16">
+      <c r="BI7" s="16">
         <v>-38523.253734638944</v>
       </c>
-      <c r="BI7" s="16">
+      <c r="BJ7" s="16">
         <v>-39738.900830658007</v>
       </c>
-      <c r="BJ7" s="16">
+      <c r="BK7" s="16">
         <v>-41315.171632914993</v>
       </c>
-      <c r="BK7" s="16">
+      <c r="BL7" s="16">
         <v>-42470.570390612767</v>
       </c>
-      <c r="BL7" s="16">
+      <c r="BM7" s="16">
         <v>-42561.727546512899</v>
       </c>
-      <c r="BM7" s="16">
+      <c r="BN7" s="16">
         <v>-43560.282595356854</v>
       </c>
-      <c r="BN7" s="16">
+      <c r="BO7" s="16">
         <v>-43282.251189499526</v>
       </c>
-      <c r="BO7" s="16">
+      <c r="BP7" s="16">
         <v>-41743.814777927772</v>
       </c>
-      <c r="BP7" s="16">
+      <c r="BQ7" s="16">
         <v>-44871.860020820452</v>
       </c>
-      <c r="BQ7" s="16">
+      <c r="BR7" s="16">
         <v>-46693.565349363918</v>
       </c>
-      <c r="BR7" s="16">
+      <c r="BS7" s="16">
         <v>-46780.153171640777</v>
       </c>
-      <c r="BS7" s="16">
+      <c r="BT7" s="16">
         <v>-44129.922605130472</v>
       </c>
-      <c r="BT7" s="16">
+      <c r="BU7" s="16">
         <v>-43040.432882200301</v>
       </c>
-      <c r="BU7" s="16">
+      <c r="BV7" s="16">
         <v>-44542.497055536543</v>
       </c>
-      <c r="BV7" s="16">
+      <c r="BW7" s="16">
         <v>-43793.994371275301</v>
       </c>
-      <c r="BW7" s="16">
+      <c r="BX7" s="16">
         <v>-42530.946138465566</v>
       </c>
-      <c r="BX7" s="16">
+      <c r="BY7" s="16">
         <v>-42565.502564949958</v>
       </c>
-      <c r="BY7" s="16">
+      <c r="BZ7" s="16">
         <v>-43687.432503047348</v>
       </c>
-      <c r="BZ7" s="16">
+      <c r="CA7" s="16">
         <v>-44003.37473838689</v>
       </c>
-      <c r="CA7" s="16">
+      <c r="CB7" s="16">
         <v>-41476.208108398379</v>
       </c>
-      <c r="CB7" s="16">
+      <c r="CC7" s="16">
         <v>-41269.648215494621</v>
       </c>
-      <c r="CC7" s="16">
+      <c r="CD7" s="16">
         <v>-42370.034712117842</v>
       </c>
-      <c r="CD7" s="10">
+      <c r="CE7" s="10">
         <v>-43273.777511559958</v>
       </c>
-      <c r="CE7" s="10">
+      <c r="CF7" s="10">
         <v>-41324.500732199609</v>
       </c>
-      <c r="CF7" s="16">
+      <c r="CG7" s="16">
         <v>-40908.357883870747</v>
       </c>
-      <c r="CG7" s="16">
+      <c r="CH7" s="16">
         <v>-41005.732836887139</v>
       </c>
-      <c r="CH7" s="16">
+      <c r="CI7" s="16">
         <v>-42191.774416993212</v>
       </c>
-      <c r="CI7" s="16">
+      <c r="CJ7" s="16">
         <v>-37982.365420714683</v>
       </c>
-      <c r="CJ7" s="16">
+      <c r="CK7" s="16">
         <v>-37121.530671139073</v>
       </c>
-      <c r="CK7" s="16">
+      <c r="CL7" s="16">
         <v>-38143.385745328225</v>
       </c>
-      <c r="CL7" s="16">
+      <c r="CM7" s="16">
         <v>-37738.672397356757</v>
       </c>
-      <c r="CM7" s="16">
+      <c r="CN7" s="16">
         <v>-35925.195873227363</v>
       </c>
-      <c r="CN7" s="16">
+      <c r="CO7" s="16">
         <v>-35719.10824074666</v>
       </c>
-      <c r="CO7" s="16">
+      <c r="CP7" s="16">
         <v>-37626.856239120825</v>
       </c>
-      <c r="CP7" s="16">
+      <c r="CQ7" s="16">
         <v>-38061.985980001838</v>
       </c>
-      <c r="CQ7" s="16">
+      <c r="CR7" s="16">
         <v>-34037.787784781191</v>
       </c>
-      <c r="CR7" s="16">
+      <c r="CS7" s="16">
         <v>-33989.837882639265</v>
       </c>
-      <c r="CS7" s="16">
+      <c r="CT7" s="16">
         <v>-36108.497306575358</v>
       </c>
-      <c r="CT7" s="16">
+      <c r="CU7" s="16">
         <v>-35482.946982067704</v>
       </c>
-      <c r="CU7" s="16">
+      <c r="CV7" s="16">
         <v>-31615.306971634549</v>
       </c>
-      <c r="CV7" s="16">
+      <c r="CW7" s="16">
         <v>-31894.356332607291</v>
       </c>
-      <c r="CW7" s="16">
+      <c r="CX7" s="16">
         <v>-33638.603204277686</v>
       </c>
-      <c r="CX7" s="16">
+      <c r="CY7" s="16">
         <v>-33447.105988102478</v>
       </c>
-      <c r="CY7" s="16">
+      <c r="CZ7" s="16">
         <v>-28757.396041215921</v>
       </c>
-      <c r="CZ7" s="16">
+      <c r="DA7" s="16">
         <v>-29184.268506089327</v>
       </c>
-      <c r="DA7" s="16">
+      <c r="DB7" s="16">
         <v>-29464.085056507131</v>
       </c>
-      <c r="DB7" s="16">
+      <c r="DC7" s="16">
         <v>-29642.095688246751</v>
       </c>
-      <c r="DC7" s="16">
+      <c r="DD7" s="16">
         <v>-27150.724047174241</v>
       </c>
-      <c r="DD7" s="16">
+      <c r="DE7" s="16">
         <v>-26545.388079832381</v>
       </c>
-      <c r="DE7" s="16">
+      <c r="DF7" s="16">
         <v>-27669.185228814109</v>
       </c>
-      <c r="DF7" s="16">
+      <c r="DG7" s="16">
         <v>-28239.117023164144</v>
       </c>
-      <c r="DG7" s="16">
+      <c r="DH7" s="16">
         <v>-23586.541396286048</v>
       </c>
-      <c r="DH7" s="16">
+      <c r="DI7" s="16">
         <v>-23567.699899893982</v>
       </c>
-      <c r="DI7" s="16">
+      <c r="DJ7" s="16">
         <v>-25386.331223529844</v>
       </c>
-      <c r="DJ7" s="16">
+      <c r="DK7" s="16">
         <v>-26906.91587565362</v>
       </c>
-      <c r="DK7" s="16">
+      <c r="DL7" s="16">
         <v>-21702.151584181891</v>
       </c>
-      <c r="DL7" s="16">
+      <c r="DM7" s="16">
         <v>-23418.879118310164</v>
       </c>
-      <c r="DM7" s="16">
+      <c r="DN7" s="16">
         <v>-25176.35341935094</v>
       </c>
-      <c r="DN7" s="16">
+      <c r="DO7" s="16">
         <v>-24965.720415365751</v>
       </c>
-      <c r="DO7" s="16">
+      <c r="DP7" s="16">
         <v>-19880.815143881744</v>
       </c>
-      <c r="DP7" s="16">
+      <c r="DQ7" s="16">
         <v>-21221.586953240374</v>
       </c>
-      <c r="DQ7" s="16">
+      <c r="DR7" s="16">
         <v>-24357.572908408169</v>
       </c>
-      <c r="DR7" s="16">
+      <c r="DS7" s="16">
         <v>-25646.317948810029</v>
       </c>
-      <c r="DS7" s="16">
+      <c r="DT7" s="16">
         <v>-20761.048168137931</v>
       </c>
-      <c r="DT7" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DU7" s="16">
-        <v>-29472.027885327276</v>
+        <v>-25421.711179569465</v>
       </c>
       <c r="DV7" s="16">
-        <v>-30809.437265049579</v>
+        <v>-29013.512384997448</v>
       </c>
       <c r="DW7" s="16">
-        <v>-25146.029119331564</v>
+        <v>-30255.800369700926</v>
+      </c>
+      <c r="DX7" s="16">
+        <v>-25033.554335070658</v>
+      </c>
+      <c r="DY7" s="16">
+        <v>-26276.600029912559</v>
       </c>
     </row>
-    <row r="8" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="20" t="s">
         <v>102</v>
       </c>
       <c r="C8" s="16">
         <v>7965.4908404435573</v>
       </c>
       <c r="D8" s="16">
         <v>9667.4084733669351</v>
       </c>
       <c r="E8" s="16">
         <v>13476.700140894583</v>
       </c>
       <c r="F8" s="16">
         <v>13307.263110519372</v>
       </c>
       <c r="G8" s="16">
         <v>15231.318106655865</v>
       </c>
       <c r="H8" s="16">
         <v>16304.235897974231</v>
       </c>
       <c r="I8" s="16">
         <v>17338.140213396087</v>
       </c>
       <c r="J8" s="16">
@@ -2554,351 +2575,357 @@
       <c r="T8" s="16">
         <v>32522.323298028441</v>
       </c>
       <c r="U8" s="16">
         <v>34635.123770734157</v>
       </c>
       <c r="V8" s="16">
         <v>37220.734984876748</v>
       </c>
       <c r="W8" s="16">
         <v>40290.059968825211</v>
       </c>
       <c r="X8" s="16">
         <v>43370.578004664989</v>
       </c>
       <c r="Y8" s="16">
         <v>56116.584694333753</v>
       </c>
       <c r="Z8" s="16">
         <v>60911.618149759226</v>
       </c>
       <c r="AA8" s="16">
         <v>80600.131735700954</v>
       </c>
       <c r="AB8" s="16">
-        <v>80972.07882994783</v>
+        <v>80971.560578947829</v>
       </c>
       <c r="AC8" s="16">
+        <v>87144.357022146462</v>
+      </c>
+      <c r="AD8" s="16">
         <v>10027.059809720795</v>
       </c>
-      <c r="AD8" s="16">
+      <c r="AE8" s="16">
         <v>10303.095201020351</v>
       </c>
-      <c r="AE8" s="16">
+      <c r="AF8" s="16">
         <v>11232.120346991891</v>
       </c>
-      <c r="AF8" s="16">
+      <c r="AG8" s="16">
         <v>13476.700140894583</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AH8" s="16">
         <v>12852.653059467428</v>
       </c>
-      <c r="AH8" s="16">
+      <c r="AI8" s="16">
         <v>12385.701375879937</v>
       </c>
-      <c r="AI8" s="16">
+      <c r="AJ8" s="16">
         <v>12871.505757541461</v>
       </c>
-      <c r="AJ8" s="16">
+      <c r="AK8" s="16">
         <v>13307.263110519372</v>
       </c>
-      <c r="AK8" s="16">
+      <c r="AL8" s="16">
         <v>13550.960357276748</v>
       </c>
-      <c r="AL8" s="16">
+      <c r="AM8" s="16">
         <v>13772.778529547504</v>
       </c>
-      <c r="AM8" s="16">
+      <c r="AN8" s="16">
         <v>14925.372441678093</v>
       </c>
-      <c r="AN8" s="16">
+      <c r="AO8" s="16">
         <v>15231.318106655865</v>
       </c>
-      <c r="AO8" s="16">
+      <c r="AP8" s="16">
         <v>15203.246747680152</v>
       </c>
-      <c r="AP8" s="16">
+      <c r="AQ8" s="16">
         <v>15776.931552017697</v>
       </c>
-      <c r="AQ8" s="16">
+      <c r="AR8" s="16">
         <v>16122.199113270999</v>
       </c>
-      <c r="AR8" s="16">
+      <c r="AS8" s="16">
         <v>16304.235897974231</v>
       </c>
-      <c r="AS8" s="16">
+      <c r="AT8" s="16">
         <v>15697.468776884634</v>
       </c>
-      <c r="AT8" s="16">
+      <c r="AU8" s="16">
         <v>16352.916186659655</v>
       </c>
-      <c r="AU8" s="16">
+      <c r="AV8" s="16">
         <v>16696.167271317419</v>
       </c>
-      <c r="AV8" s="16">
+      <c r="AW8" s="16">
         <v>17338.140213396087</v>
       </c>
-      <c r="AW8" s="16">
+      <c r="AX8" s="16">
         <v>17079.49580255603</v>
       </c>
-      <c r="AX8" s="16">
+      <c r="AY8" s="16">
         <v>17566.238384545781</v>
       </c>
-      <c r="AY8" s="16">
+      <c r="AZ8" s="16">
         <v>17863.430117523309</v>
       </c>
-      <c r="AZ8" s="16">
+      <c r="BA8" s="16">
         <v>19651.927628887788</v>
       </c>
-      <c r="BA8" s="16">
+      <c r="BB8" s="16">
         <v>20867.339263463153</v>
       </c>
-      <c r="BB8" s="16">
+      <c r="BC8" s="16">
         <v>22137.698942704839</v>
       </c>
-      <c r="BC8" s="16">
+      <c r="BD8" s="16">
         <v>22298.467874835347</v>
       </c>
-      <c r="BD8" s="16">
+      <c r="BE8" s="16">
         <v>23281.810569618072</v>
       </c>
-      <c r="BE8" s="16">
+      <c r="BF8" s="16">
         <v>22568.753936480382</v>
       </c>
-      <c r="BF8" s="16">
+      <c r="BG8" s="16">
         <v>22583.932294537455</v>
       </c>
-      <c r="BG8" s="16">
+      <c r="BH8" s="16">
         <v>23240.229634257346</v>
       </c>
-      <c r="BH8" s="16">
+      <c r="BI8" s="16">
         <v>24288.990101211733</v>
       </c>
-      <c r="BI8" s="16">
+      <c r="BJ8" s="16">
         <v>22226.66058159672</v>
       </c>
-      <c r="BJ8" s="16">
+      <c r="BK8" s="16">
         <v>23146.585172962761</v>
       </c>
-      <c r="BK8" s="16">
+      <c r="BL8" s="16">
         <v>24924.059264575095</v>
       </c>
-      <c r="BL8" s="16">
+      <c r="BM8" s="16">
         <v>26090.877060105158</v>
       </c>
-      <c r="BM8" s="16">
+      <c r="BN8" s="16">
         <v>25589.002515716289</v>
       </c>
-      <c r="BN8" s="16">
+      <c r="BO8" s="16">
         <v>26321.380959629507</v>
       </c>
-      <c r="BO8" s="16">
+      <c r="BP8" s="16">
         <v>27617.863978996182</v>
       </c>
-      <c r="BP8" s="16">
+      <c r="BQ8" s="16">
         <v>25773.999909629092</v>
       </c>
-      <c r="BQ8" s="16">
+      <c r="BR8" s="16">
         <v>26111.375013775287</v>
       </c>
-      <c r="BR8" s="16">
+      <c r="BS8" s="16">
         <v>26018.050379887267</v>
       </c>
-      <c r="BS8" s="16">
+      <c r="BT8" s="16">
         <v>26669.49333278829</v>
       </c>
-      <c r="BT8" s="16">
+      <c r="BU8" s="16">
         <v>26277.561665589557</v>
       </c>
-      <c r="BU8" s="16">
+      <c r="BV8" s="16">
         <v>25104.035389042081</v>
       </c>
-      <c r="BV8" s="16">
+      <c r="BW8" s="16">
         <v>26446.639006441212</v>
       </c>
-      <c r="BW8" s="16">
+      <c r="BX8" s="16">
         <v>27018.815736173019</v>
       </c>
-      <c r="BX8" s="16">
+      <c r="BY8" s="16">
         <v>25749.380487280388</v>
       </c>
-      <c r="BY8" s="16">
+      <c r="BZ8" s="16">
         <v>25497.310575894568</v>
       </c>
-      <c r="BZ8" s="16">
+      <c r="CA8" s="16">
         <v>26235.837368512817</v>
       </c>
-      <c r="CA8" s="16">
+      <c r="CB8" s="16">
         <v>26857.176716897884</v>
       </c>
-      <c r="CB8" s="16">
+      <c r="CC8" s="16">
         <v>27417.378704653594</v>
       </c>
-      <c r="CC8" s="16">
+      <c r="CD8" s="16">
         <v>27371.560753594975</v>
       </c>
-      <c r="CD8" s="10">
+      <c r="CE8" s="10">
         <v>29305.64938917751</v>
       </c>
-      <c r="CE8" s="10">
+      <c r="CF8" s="10">
         <v>31106.436635853795</v>
       </c>
-      <c r="CF8" s="16">
+      <c r="CG8" s="16">
         <v>30816.347106378176</v>
       </c>
-      <c r="CG8" s="16">
+      <c r="CH8" s="16">
         <v>32752.968732058998</v>
       </c>
-      <c r="CH8" s="16">
+      <c r="CI8" s="16">
         <v>32068.311063436631</v>
       </c>
-      <c r="CI8" s="16">
+      <c r="CJ8" s="16">
         <v>32848.950811242852</v>
       </c>
-      <c r="CJ8" s="16">
+      <c r="CK8" s="16">
         <v>32219.478418444967</v>
       </c>
-      <c r="CK8" s="16">
+      <c r="CL8" s="16">
         <v>31026.070375170355</v>
       </c>
-      <c r="CL8" s="16">
+      <c r="CM8" s="16">
         <v>31325.002310495547</v>
       </c>
-      <c r="CM8" s="16">
+      <c r="CN8" s="16">
         <v>33127.906849315346</v>
       </c>
-      <c r="CN8" s="16">
+      <c r="CO8" s="16">
         <v>32522.323298028441</v>
       </c>
-      <c r="CO8" s="16">
+      <c r="CP8" s="16">
         <v>34302.327180739463</v>
       </c>
-      <c r="CP8" s="16">
+      <c r="CQ8" s="16">
         <v>31143.428934354371</v>
       </c>
-      <c r="CQ8" s="16">
+      <c r="CR8" s="16">
         <v>34023.308807600901</v>
       </c>
-      <c r="CR8" s="16">
+      <c r="CS8" s="16">
         <v>34635.123770734157</v>
       </c>
-      <c r="CS8" s="16">
+      <c r="CT8" s="16">
         <v>34456.707229261738</v>
       </c>
-      <c r="CT8" s="16">
+      <c r="CU8" s="16">
         <v>35354.743055645973</v>
       </c>
-      <c r="CU8" s="16">
+      <c r="CV8" s="16">
         <v>37506.563443200735</v>
       </c>
-      <c r="CV8" s="16">
+      <c r="CW8" s="16">
         <v>37220.734984876748</v>
       </c>
-      <c r="CW8" s="16">
+      <c r="CX8" s="16">
         <v>37873.140067759123</v>
       </c>
-      <c r="CX8" s="16">
+      <c r="CY8" s="16">
         <v>39806.531720464111</v>
       </c>
-      <c r="CY8" s="16">
+      <c r="CZ8" s="16">
         <v>42669.717200009836</v>
       </c>
-      <c r="CZ8" s="16">
+      <c r="DA8" s="16">
         <v>40290.059968825211</v>
       </c>
-      <c r="DA8" s="16">
+      <c r="DB8" s="16">
         <v>38675.253240303005</v>
       </c>
-      <c r="DB8" s="16">
+      <c r="DC8" s="16">
         <v>40497.501847130778</v>
       </c>
-      <c r="DC8" s="16">
+      <c r="DD8" s="16">
         <v>42337.90908948383</v>
       </c>
-      <c r="DD8" s="16">
+      <c r="DE8" s="16">
         <v>43370.578004664989</v>
       </c>
-      <c r="DE8" s="16">
+      <c r="DF8" s="16">
         <v>46758.879111269503</v>
       </c>
-      <c r="DF8" s="16">
+      <c r="DG8" s="16">
         <v>48759.361390019185</v>
       </c>
-      <c r="DG8" s="16">
+      <c r="DH8" s="16">
         <v>55100.250666878186</v>
       </c>
-      <c r="DH8" s="16">
+      <c r="DI8" s="16">
         <v>56116.584694333753</v>
       </c>
-      <c r="DI8" s="16">
+      <c r="DJ8" s="16">
         <v>55006.911796737484</v>
       </c>
-      <c r="DJ8" s="16">
+      <c r="DK8" s="16">
         <v>57883.473996152359</v>
       </c>
-      <c r="DK8" s="16">
+      <c r="DL8" s="16">
         <v>61347.63054798932</v>
       </c>
-      <c r="DL8" s="16">
+      <c r="DM8" s="16">
         <v>60911.618149759226</v>
       </c>
-      <c r="DM8" s="16">
+      <c r="DN8" s="16">
         <v>67603.271852099584</v>
       </c>
-      <c r="DN8" s="16">
+      <c r="DO8" s="16">
         <v>67802.778898223201</v>
       </c>
-      <c r="DO8" s="16">
+      <c r="DP8" s="16">
         <v>78279.744675537862</v>
       </c>
-      <c r="DP8" s="16">
+      <c r="DQ8" s="16">
         <v>80600.131735700954</v>
       </c>
-      <c r="DQ8" s="16">
+      <c r="DR8" s="16">
         <v>81207.628271528622</v>
       </c>
-      <c r="DR8" s="16">
+      <c r="DS8" s="16">
         <v>82556.399231657895</v>
       </c>
-      <c r="DS8" s="16">
+      <c r="DT8" s="16">
         <v>89004.59512005237</v>
       </c>
-      <c r="DT8" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DU8" s="16">
-        <v>79309.140311624898</v>
+        <v>80971.560578947829</v>
       </c>
       <c r="DV8" s="16">
-        <v>82260.243839044342</v>
+        <v>80042.915787280333</v>
       </c>
       <c r="DW8" s="16">
-        <v>86218.473702160583</v>
+        <v>83568.216689856883</v>
+      </c>
+      <c r="DX8" s="16">
+        <v>87009.205463424762</v>
+      </c>
+      <c r="DY8" s="16">
+        <v>87144.357022146462</v>
       </c>
     </row>
-    <row r="9" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="20" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="16">
         <v>811.16930866734435</v>
       </c>
       <c r="D9" s="16">
         <v>1030.88182187244</v>
       </c>
       <c r="E9" s="16">
         <v>1134.2391433057314</v>
       </c>
       <c r="F9" s="16">
         <v>1736.618127374853</v>
       </c>
       <c r="G9" s="16">
         <v>1782.2847249957449</v>
       </c>
       <c r="H9" s="16">
         <v>1777.947637210832</v>
       </c>
       <c r="I9" s="16">
         <v>1949.9440958506439</v>
       </c>
       <c r="J9" s="16">
@@ -2937,348 +2964,354 @@
       <c r="U9" s="16">
         <v>5180.929852855731</v>
       </c>
       <c r="V9" s="16">
         <v>5591.9948157927447</v>
       </c>
       <c r="W9" s="16">
         <v>5644.1784019784845</v>
       </c>
       <c r="X9" s="16">
         <v>6934.9594592408821</v>
       </c>
       <c r="Y9" s="16">
         <v>8736.7400414051044</v>
       </c>
       <c r="Z9" s="16">
         <v>8423.6059305819945</v>
       </c>
       <c r="AA9" s="16">
         <v>9676.9866453799768</v>
       </c>
       <c r="AB9" s="16">
         <v>12022.004938492817</v>
       </c>
       <c r="AC9" s="16">
+        <v>11843.626790026063</v>
+      </c>
+      <c r="AD9" s="16">
         <v>1019.1212187554214</v>
       </c>
-      <c r="AD9" s="16">
+      <c r="AE9" s="16">
         <v>1020.2559623748466</v>
       </c>
-      <c r="AE9" s="16">
+      <c r="AF9" s="16">
         <v>1101.7960883099427</v>
       </c>
-      <c r="AF9" s="16">
+      <c r="AG9" s="16">
         <v>1134.2391433057314</v>
       </c>
-      <c r="AG9" s="16">
+      <c r="AH9" s="16">
         <v>1153.771677803921</v>
       </c>
-      <c r="AH9" s="16">
+      <c r="AI9" s="16">
         <v>1203.6811062112861</v>
       </c>
-      <c r="AI9" s="16">
+      <c r="AJ9" s="16">
         <v>1252.0445328097421</v>
       </c>
-      <c r="AJ9" s="16">
+      <c r="AK9" s="16">
         <v>1736.618127374853</v>
       </c>
-      <c r="AK9" s="16">
+      <c r="AL9" s="16">
         <v>1725.427276780076</v>
       </c>
-      <c r="AL9" s="16">
+      <c r="AM9" s="16">
         <v>1776.4364261852991</v>
       </c>
-      <c r="AM9" s="16">
+      <c r="AN9" s="16">
         <v>1770.1855755905221</v>
       </c>
-      <c r="AN9" s="16">
+      <c r="AO9" s="16">
         <v>1782.2847249957449</v>
       </c>
-      <c r="AO9" s="16">
+      <c r="AP9" s="16">
         <v>1885.3979530495171</v>
       </c>
-      <c r="AP9" s="16">
+      <c r="AQ9" s="16">
         <v>1921.0511811032891</v>
       </c>
-      <c r="AQ9" s="16">
+      <c r="AR9" s="16">
         <v>1912.33440915706</v>
       </c>
-      <c r="AR9" s="16">
+      <c r="AS9" s="16">
         <v>1777.947637210832</v>
       </c>
-      <c r="AS9" s="16">
+      <c r="AT9" s="16">
         <v>1860.4617518707851</v>
       </c>
-      <c r="AT9" s="16">
+      <c r="AU9" s="16">
         <v>1977.0558665307381</v>
       </c>
-      <c r="AU9" s="16">
+      <c r="AV9" s="16">
         <v>1946.5499811906909</v>
       </c>
-      <c r="AV9" s="16">
+      <c r="AW9" s="16">
         <v>1949.9440958506439</v>
       </c>
-      <c r="AW9" s="16">
+      <c r="AX9" s="16">
         <v>2034.1258712532331</v>
       </c>
-      <c r="AX9" s="16">
+      <c r="AY9" s="16">
         <v>1998.717646655821</v>
       </c>
-      <c r="AY9" s="16">
+      <c r="AZ9" s="16">
         <v>2028.4994220584099</v>
       </c>
-      <c r="AZ9" s="16">
+      <c r="BA9" s="16">
         <v>2111.5411974609992</v>
       </c>
-      <c r="BA9" s="16">
+      <c r="BB9" s="16">
         <v>2578.8303392292219</v>
       </c>
-      <c r="BB9" s="16">
+      <c r="BC9" s="16">
         <v>2847.1894809974451</v>
       </c>
-      <c r="BC9" s="16">
+      <c r="BD9" s="16">
         <v>2866.5886227656679</v>
       </c>
-      <c r="BD9" s="16">
+      <c r="BE9" s="16">
         <v>2936.5177645338918</v>
       </c>
-      <c r="BE9" s="16">
+      <c r="BF9" s="16">
         <v>2770.57248257113</v>
       </c>
-      <c r="BF9" s="16">
+      <c r="BG9" s="16">
         <v>3041.5872006083673</v>
       </c>
-      <c r="BG9" s="16">
+      <c r="BH9" s="16">
         <v>3129.0219186456052</v>
       </c>
-      <c r="BH9" s="16">
+      <c r="BI9" s="16">
         <v>4069.536636682843</v>
       </c>
-      <c r="BI9" s="16">
+      <c r="BJ9" s="16">
         <v>4180.984795128642</v>
       </c>
-      <c r="BJ9" s="16">
+      <c r="BK9" s="16">
         <v>4125.6151783864407</v>
       </c>
-      <c r="BK9" s="16">
+      <c r="BL9" s="16">
         <v>4756.8744504822407</v>
       </c>
-      <c r="BL9" s="16">
+      <c r="BM9" s="16">
         <v>4955.5381666590401</v>
       </c>
-      <c r="BM9" s="16">
+      <c r="BN9" s="16">
         <v>5260.3951544302854</v>
       </c>
-      <c r="BN9" s="16">
+      <c r="BO9" s="16">
         <v>5437.5445839765298</v>
       </c>
-      <c r="BO9" s="16">
+      <c r="BP9" s="16">
         <v>5444.271774652776</v>
       </c>
-      <c r="BP9" s="16">
+      <c r="BQ9" s="16">
         <v>4156.1411572890211</v>
       </c>
-      <c r="BQ9" s="16">
+      <c r="BR9" s="16">
         <v>4281.8574542978049</v>
       </c>
-      <c r="BR9" s="16">
+      <c r="BS9" s="16">
         <v>4202.4047488665874</v>
       </c>
-      <c r="BS9" s="16">
+      <c r="BT9" s="16">
         <v>4211.9405102453711</v>
       </c>
-      <c r="BT9" s="16">
+      <c r="BU9" s="16">
         <v>4336.1594597541553</v>
       </c>
-      <c r="BU9" s="16">
+      <c r="BV9" s="16">
         <v>4087.7813777857991</v>
       </c>
-      <c r="BV9" s="16">
+      <c r="BW9" s="16">
         <v>4202.5124634974436</v>
       </c>
-      <c r="BW9" s="16">
+      <c r="BX9" s="16">
         <v>4295.3455435890883</v>
       </c>
-      <c r="BX9" s="16">
+      <c r="BY9" s="16">
         <v>4231.908378270733</v>
       </c>
-      <c r="BY9" s="16">
+      <c r="BZ9" s="16">
         <v>4383.237498813015</v>
       </c>
-      <c r="BZ9" s="16">
+      <c r="CA9" s="16">
         <v>4510.0837811352985</v>
       </c>
-      <c r="CA9" s="16">
+      <c r="CB9" s="16">
         <v>4383.6319115875795</v>
       </c>
-      <c r="CB9" s="16">
+      <c r="CC9" s="16">
         <v>4245.2092482198623</v>
       </c>
-      <c r="CC9" s="16">
+      <c r="CD9" s="16">
         <v>4168.9146774503151</v>
       </c>
-      <c r="CD9" s="10">
+      <c r="CE9" s="10">
         <v>5950.5576442407701</v>
       </c>
-      <c r="CE9" s="10">
+      <c r="CF9" s="10">
         <v>6136.2174432012225</v>
       </c>
-      <c r="CF9" s="16">
+      <c r="CG9" s="16">
         <v>5832.4783178116768</v>
       </c>
-      <c r="CG9" s="16">
+      <c r="CH9" s="16">
         <v>4770.4978513879369</v>
       </c>
-      <c r="CH9" s="16">
+      <c r="CI9" s="16">
         <v>4819.4000320941968</v>
       </c>
-      <c r="CI9" s="16">
+      <c r="CJ9" s="16">
         <v>5294.6846240704572</v>
       </c>
-      <c r="CJ9" s="16">
+      <c r="CK9" s="16">
         <v>5042.2561569367163</v>
       </c>
-      <c r="CK9" s="16">
+      <c r="CL9" s="16">
         <v>5336.7550405545962</v>
       </c>
-      <c r="CL9" s="16">
+      <c r="CM9" s="16">
         <v>5246.4124405024759</v>
       </c>
-      <c r="CM9" s="16">
+      <c r="CN9" s="16">
         <v>5203.5620830803564</v>
       </c>
-      <c r="CN9" s="16">
+      <c r="CO9" s="16">
         <v>5073.4329299882338</v>
       </c>
-      <c r="CO9" s="16">
+      <c r="CP9" s="16">
         <v>4946.9252760426098</v>
       </c>
-      <c r="CP9" s="16">
+      <c r="CQ9" s="16">
         <v>4965.2207693969831</v>
       </c>
-      <c r="CQ9" s="16">
+      <c r="CR9" s="16">
         <v>5236.8044084913581</v>
       </c>
-      <c r="CR9" s="16">
+      <c r="CS9" s="16">
         <v>5180.929852855731</v>
       </c>
-      <c r="CS9" s="16">
+      <c r="CT9" s="16">
         <v>5315.293563552078</v>
       </c>
-      <c r="CT9" s="16">
+      <c r="CU9" s="16">
         <v>5467.7364912384237</v>
       </c>
-      <c r="CU9" s="16">
+      <c r="CV9" s="16">
         <v>5595.9097726147702</v>
       </c>
-      <c r="CV9" s="16">
+      <c r="CW9" s="16">
         <v>5591.9948157927447</v>
       </c>
-      <c r="CW9" s="16">
+      <c r="CX9" s="16">
         <v>5689.6590619874269</v>
       </c>
-      <c r="CX9" s="16">
+      <c r="CY9" s="16">
         <v>5606.6423677278044</v>
       </c>
-      <c r="CY9" s="16">
+      <c r="CZ9" s="16">
         <v>5748.1616494835407</v>
       </c>
-      <c r="CZ9" s="16">
+      <c r="DA9" s="16">
         <v>5644.1784019784845</v>
       </c>
-      <c r="DA9" s="16">
+      <c r="DB9" s="16">
         <v>5607.4098224121253</v>
       </c>
-      <c r="DB9" s="16">
+      <c r="DC9" s="16">
         <v>5734.6430257731399</v>
       </c>
-      <c r="DC9" s="16">
+      <c r="DD9" s="16">
         <v>5827.1532797359487</v>
       </c>
-      <c r="DD9" s="16">
+      <c r="DE9" s="16">
         <v>6934.9594592408821</v>
       </c>
-      <c r="DE9" s="16">
+      <c r="DF9" s="16">
         <v>7242.1840011579434</v>
       </c>
-      <c r="DF9" s="16">
+      <c r="DG9" s="16">
         <v>8204.6682446723644</v>
       </c>
-      <c r="DG9" s="16">
+      <c r="DH9" s="16">
         <v>8706.7830570976512</v>
       </c>
-      <c r="DH9" s="16">
+      <c r="DI9" s="16">
         <v>8736.7400414051044</v>
       </c>
-      <c r="DI9" s="16">
+      <c r="DJ9" s="16">
         <v>8506.0598527509901</v>
       </c>
-      <c r="DJ9" s="16">
+      <c r="DK9" s="16">
         <v>8729.5222022015332</v>
       </c>
-      <c r="DK9" s="16">
+      <c r="DL9" s="16">
         <v>8981.9225236258844</v>
       </c>
-      <c r="DL9" s="16">
+      <c r="DM9" s="16">
         <v>8423.6059305819945</v>
       </c>
-      <c r="DM9" s="16">
+      <c r="DN9" s="16">
         <v>8925.2871121293447</v>
       </c>
-      <c r="DN9" s="16">
+      <c r="DO9" s="16">
         <v>8993.8058078803188</v>
       </c>
-      <c r="DO9" s="16">
+      <c r="DP9" s="16">
         <v>9490.5746770268161</v>
       </c>
-      <c r="DP9" s="16">
+      <c r="DQ9" s="16">
         <v>9676.9866453799768</v>
       </c>
-      <c r="DQ9" s="16">
+      <c r="DR9" s="16">
         <v>10261.31281298391</v>
       </c>
-      <c r="DR9" s="16">
+      <c r="DS9" s="16">
         <v>11071.388338442677</v>
       </c>
-      <c r="DS9" s="16">
+      <c r="DT9" s="16">
         <v>11934.243783524496</v>
       </c>
-      <c r="DT9" s="16">
+      <c r="DU9" s="16">
         <v>12022.004938492817</v>
       </c>
-      <c r="DU9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV9" s="16">
-        <v>12083.919806120241</v>
+        <v>11929.0900951596</v>
       </c>
       <c r="DW9" s="16">
-        <v>12365.253578515372</v>
+        <v>12117.439638344582</v>
+      </c>
+      <c r="DX9" s="16">
+        <v>12390.741130464263</v>
+      </c>
+      <c r="DY9" s="16">
+        <v>11843.626790026063</v>
       </c>
     </row>
-    <row r="10" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C10" s="16">
         <v>78.525869142361501</v>
       </c>
       <c r="D10" s="16">
         <v>93.333102822317997</v>
       </c>
       <c r="E10" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F10" s="16">
         <v>845.89626423793993</v>
       </c>
       <c r="G10" s="16">
         <v>700.05292335232878</v>
       </c>
       <c r="H10" s="16">
         <v>1474.1069004445128</v>
       </c>
       <c r="I10" s="16">
         <v>2100.7655100887059</v>
       </c>
       <c r="J10" s="16">
@@ -3317,348 +3350,354 @@
       <c r="U10" s="16">
         <v>4130.0613776638656</v>
       </c>
       <c r="V10" s="16">
         <v>4487.097356577422</v>
       </c>
       <c r="W10" s="16">
         <v>6171.2444727980937</v>
       </c>
       <c r="X10" s="16">
         <v>6792.2530546861071</v>
       </c>
       <c r="Y10" s="16">
         <v>8826.409479940623</v>
       </c>
       <c r="Z10" s="16">
         <v>8667.7611513962256</v>
       </c>
       <c r="AA10" s="16">
         <v>24709.843607553703</v>
       </c>
       <c r="AB10" s="16">
         <v>28848.058106377706</v>
       </c>
       <c r="AC10" s="16">
+        <v>35142.167442780192</v>
+      </c>
+      <c r="AD10" s="16">
         <v>130.81202043516154</v>
       </c>
-      <c r="AD10" s="16">
+      <c r="AE10" s="16">
         <v>183.62024967138342</v>
       </c>
-      <c r="AE10" s="16">
+      <c r="AF10" s="16">
         <v>132.10179034845149</v>
       </c>
-      <c r="AF10" s="16">
+      <c r="AG10" s="16">
         <v>227.51695432983311</v>
       </c>
-      <c r="AG10" s="16">
+      <c r="AH10" s="16">
         <v>368.02433216678276</v>
       </c>
-      <c r="AH10" s="16">
+      <c r="AI10" s="16">
         <v>399.17114740116273</v>
       </c>
-      <c r="AI10" s="16">
+      <c r="AJ10" s="16">
         <v>482.5395026173257</v>
       </c>
-      <c r="AJ10" s="16">
+      <c r="AK10" s="16">
         <v>845.89626423793993</v>
       </c>
-      <c r="AK10" s="16">
+      <c r="AL10" s="16">
         <v>743.60173356315522</v>
       </c>
-      <c r="AL10" s="16">
+      <c r="AM10" s="16">
         <v>699.96433533274421</v>
       </c>
-      <c r="AM10" s="16">
+      <c r="AN10" s="16">
         <v>831.37397852296851</v>
       </c>
-      <c r="AN10" s="16">
+      <c r="AO10" s="16">
         <v>700.05292335232878</v>
       </c>
-      <c r="AO10" s="16">
+      <c r="AP10" s="16">
         <v>1117.6694800982009</v>
       </c>
-      <c r="AP10" s="16">
+      <c r="AQ10" s="16">
         <v>1310.6374633870616</v>
       </c>
-      <c r="AQ10" s="16">
+      <c r="AR10" s="16">
         <v>1273.2668810196967</v>
       </c>
-      <c r="AR10" s="16">
+      <c r="AS10" s="16">
         <v>1474.1069004445128</v>
       </c>
-      <c r="AS10" s="16">
+      <c r="AT10" s="16">
         <v>1495.0989787316034</v>
       </c>
-      <c r="AT10" s="16">
+      <c r="AU10" s="16">
         <v>1654.995554837654</v>
       </c>
-      <c r="AU10" s="16">
+      <c r="AV10" s="16">
         <v>1912.8116801293334</v>
       </c>
-      <c r="AV10" s="16">
+      <c r="AW10" s="16">
         <v>2100.7655100887059</v>
       </c>
-      <c r="AW10" s="16">
+      <c r="AX10" s="16">
         <v>2058.0025431738559</v>
       </c>
-      <c r="AX10" s="16">
+      <c r="AY10" s="16">
         <v>2057.1835125037978</v>
       </c>
-      <c r="AY10" s="16">
+      <c r="AZ10" s="16">
         <v>2020.8224677626954</v>
       </c>
-      <c r="AZ10" s="16">
+      <c r="BA10" s="16">
         <v>2226.5718030419898</v>
       </c>
-      <c r="BA10" s="16">
+      <c r="BB10" s="16">
         <v>2580.332932856259</v>
       </c>
-      <c r="BB10" s="16">
+      <c r="BC10" s="16">
         <v>3180.8709839091389</v>
       </c>
-      <c r="BC10" s="16">
+      <c r="BD10" s="16">
         <v>3052.9007765652968</v>
       </c>
-      <c r="BD10" s="16">
+      <c r="BE10" s="16">
         <v>2863.6102085468956</v>
       </c>
-      <c r="BE10" s="16">
+      <c r="BF10" s="16">
         <v>2285.9382875396059</v>
       </c>
-      <c r="BF10" s="16">
+      <c r="BG10" s="16">
         <v>2191.27313412993</v>
       </c>
-      <c r="BG10" s="16">
+      <c r="BH10" s="16">
         <v>1985.244941150765</v>
       </c>
-      <c r="BH10" s="16">
+      <c r="BI10" s="16">
         <v>2422.0548914486067</v>
       </c>
-      <c r="BI10" s="16">
+      <c r="BJ10" s="16">
         <v>2066.3258767828183</v>
       </c>
-      <c r="BJ10" s="16">
+      <c r="BK10" s="16">
         <v>2113.1633917059494</v>
       </c>
-      <c r="BK10" s="16">
+      <c r="BL10" s="16">
         <v>2428.7872229915542</v>
       </c>
-      <c r="BL10" s="16">
+      <c r="BM10" s="16">
         <v>2985.5721028082235</v>
       </c>
-      <c r="BM10" s="16">
+      <c r="BN10" s="16">
         <v>3047.7788810970642</v>
       </c>
-      <c r="BN10" s="16">
+      <c r="BO10" s="16">
         <v>2937.6948340370081</v>
       </c>
-      <c r="BO10" s="16">
+      <c r="BP10" s="16">
         <v>3062.4355489878953</v>
       </c>
-      <c r="BP10" s="16">
+      <c r="BQ10" s="16">
         <v>3331.1988744507307</v>
       </c>
-      <c r="BQ10" s="16">
+      <c r="BR10" s="16">
         <v>3270.5301203814997</v>
       </c>
-      <c r="BR10" s="16">
+      <c r="BS10" s="16">
         <v>3382.5976316173173</v>
       </c>
-      <c r="BS10" s="16">
+      <c r="BT10" s="16">
         <v>2764.0364604758215</v>
       </c>
-      <c r="BT10" s="16">
+      <c r="BU10" s="16">
         <v>2646.8538113302375</v>
       </c>
-      <c r="BU10" s="16">
+      <c r="BV10" s="16">
         <v>2464.8361314720892</v>
       </c>
-      <c r="BV10" s="16">
+      <c r="BW10" s="16">
         <v>2615.3709930484329</v>
       </c>
-      <c r="BW10" s="16">
+      <c r="BX10" s="16">
         <v>2879.298194044572</v>
       </c>
-      <c r="BX10" s="16">
+      <c r="BY10" s="16">
         <v>3011.508609213206</v>
       </c>
-      <c r="BY10" s="16">
+      <c r="BZ10" s="16">
         <v>3000.470781386719</v>
       </c>
-      <c r="BZ10" s="16">
+      <c r="CA10" s="16">
         <v>2702.8518175135696</v>
       </c>
-      <c r="CA10" s="16">
+      <c r="CB10" s="16">
         <v>3236.100882596063</v>
       </c>
-      <c r="CB10" s="16">
+      <c r="CC10" s="16">
         <v>3336.8878367495336</v>
       </c>
-      <c r="CC10" s="16">
+      <c r="CD10" s="16">
         <v>3455.6209992571594</v>
       </c>
-      <c r="CD10" s="10">
+      <c r="CE10" s="10">
         <v>3685.4423732750465</v>
       </c>
-      <c r="CE10" s="10">
+      <c r="CF10" s="10">
         <v>3849.3138167868688</v>
       </c>
-      <c r="CF10" s="16">
+      <c r="CG10" s="16">
         <v>4014.5258198678807</v>
       </c>
-      <c r="CG10" s="16">
+      <c r="CH10" s="16">
         <v>4352.5643349069915</v>
       </c>
-      <c r="CH10" s="16">
+      <c r="CI10" s="16">
         <v>4093.628582229293</v>
       </c>
-      <c r="CI10" s="16">
+      <c r="CJ10" s="16">
         <v>3707.2114657013394</v>
       </c>
-      <c r="CJ10" s="16">
+      <c r="CK10" s="16">
         <v>3889.4243035881814</v>
       </c>
-      <c r="CK10" s="16">
+      <c r="CL10" s="16">
         <v>3736.7487609990812</v>
       </c>
-      <c r="CL10" s="16">
+      <c r="CM10" s="16">
         <v>3343.5352846171936</v>
       </c>
-      <c r="CM10" s="16">
+      <c r="CN10" s="16">
         <v>3378.9737182781714</v>
       </c>
-      <c r="CN10" s="16">
+      <c r="CO10" s="16">
         <v>3680.6061763508533</v>
       </c>
-      <c r="CO10" s="16">
+      <c r="CP10" s="16">
         <v>3690.1155925702515</v>
       </c>
-      <c r="CP10" s="16">
+      <c r="CQ10" s="16">
         <v>3679.1418537188074</v>
       </c>
-      <c r="CQ10" s="16">
+      <c r="CR10" s="16">
         <v>3868.3491111917874</v>
       </c>
-      <c r="CR10" s="16">
+      <c r="CS10" s="16">
         <v>4130.0613776638656</v>
       </c>
-      <c r="CS10" s="16">
+      <c r="CT10" s="16">
         <v>4277.3970033810501</v>
       </c>
-      <c r="CT10" s="16">
+      <c r="CU10" s="16">
         <v>4257.1463778883272</v>
       </c>
-      <c r="CU10" s="16">
+      <c r="CV10" s="16">
         <v>4642.2992955855661</v>
       </c>
-      <c r="CV10" s="16">
+      <c r="CW10" s="16">
         <v>4487.097356577422</v>
       </c>
-      <c r="CW10" s="16">
+      <c r="CX10" s="16">
         <v>4887.1413081546652</v>
       </c>
-      <c r="CX10" s="16">
+      <c r="CY10" s="16">
         <v>4981.2437669471565</v>
       </c>
-      <c r="CY10" s="16">
+      <c r="CZ10" s="16">
         <v>5585.5142764343018</v>
       </c>
-      <c r="CZ10" s="16">
+      <c r="DA10" s="16">
         <v>6171.2444727980937</v>
       </c>
-      <c r="DA10" s="16">
+      <c r="DB10" s="16">
         <v>5528.3045603444061</v>
       </c>
-      <c r="DB10" s="16">
+      <c r="DC10" s="16">
         <v>5865.2868969409537</v>
       </c>
-      <c r="DC10" s="16">
+      <c r="DD10" s="16">
         <v>6301.4409329352093</v>
       </c>
-      <c r="DD10" s="16">
+      <c r="DE10" s="16">
         <v>6792.2530546861071</v>
       </c>
-      <c r="DE10" s="16">
+      <c r="DF10" s="16">
         <v>7468.4757456631232</v>
       </c>
-      <c r="DF10" s="16">
+      <c r="DG10" s="16">
         <v>7868.4841944980626</v>
       </c>
-      <c r="DG10" s="16">
+      <c r="DH10" s="16">
         <v>8306.6843402265149</v>
       </c>
-      <c r="DH10" s="16">
+      <c r="DI10" s="16">
         <v>8826.409479940623</v>
       </c>
-      <c r="DI10" s="16">
+      <c r="DJ10" s="16">
         <v>8446.7383521887714</v>
       </c>
-      <c r="DJ10" s="16">
+      <c r="DK10" s="16">
         <v>8063.1993460307331</v>
       </c>
-      <c r="DK10" s="16">
+      <c r="DL10" s="16">
         <v>8033.7622084039758</v>
       </c>
-      <c r="DL10" s="16">
+      <c r="DM10" s="16">
         <v>8667.7611513962256</v>
       </c>
-      <c r="DM10" s="16">
+      <c r="DN10" s="16">
         <v>22459.443045803066</v>
       </c>
-      <c r="DN10" s="16">
+      <c r="DO10" s="16">
         <v>23723.962316795973</v>
       </c>
-      <c r="DO10" s="16">
+      <c r="DP10" s="16">
         <v>24379.045954262001</v>
       </c>
-      <c r="DP10" s="16">
+      <c r="DQ10" s="16">
         <v>24709.843607553703</v>
       </c>
-      <c r="DQ10" s="16">
+      <c r="DR10" s="16">
         <v>26870.129022622285</v>
       </c>
-      <c r="DR10" s="16">
+      <c r="DS10" s="16">
         <v>27194.553518346111</v>
       </c>
-      <c r="DS10" s="16">
+      <c r="DT10" s="16">
         <v>27967.898193747249</v>
       </c>
-      <c r="DT10" s="16">
+      <c r="DU10" s="16">
         <v>28848.058106377706</v>
       </c>
-      <c r="DU10" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV10" s="16">
-        <v>32578.447100005658</v>
+        <v>31345.730395098162</v>
       </c>
       <c r="DW10" s="16">
-        <v>33884.498015596284</v>
+        <v>32580.279100005657</v>
+      </c>
+      <c r="DX10" s="16">
+        <v>33889.447296764847</v>
+      </c>
+      <c r="DY10" s="16">
+        <v>35142.167442780192</v>
       </c>
     </row>
-    <row r="11" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="20" t="s">
         <v>105</v>
       </c>
       <c r="C11" s="16">
         <v>25.863735837745633</v>
       </c>
       <c r="D11" s="16">
         <v>15.322044875714782</v>
       </c>
       <c r="E11" s="16">
         <v>0</v>
       </c>
       <c r="F11" s="16">
         <v>48.527657900000001</v>
       </c>
       <c r="G11" s="16">
         <v>103.9128359</v>
       </c>
       <c r="H11" s="16">
         <v>144.98306269999998</v>
       </c>
       <c r="I11" s="16">
         <v>318.0399132</v>
       </c>
       <c r="J11" s="16">
@@ -3697,348 +3736,354 @@
       <c r="U11" s="16">
         <v>2050.8990856999999</v>
       </c>
       <c r="V11" s="16">
         <v>2209.8761950000003</v>
       </c>
       <c r="W11" s="16">
         <v>3076.3995377000001</v>
       </c>
       <c r="X11" s="16">
         <v>3495.7968547999999</v>
       </c>
       <c r="Y11" s="16">
         <v>5073.6112047999995</v>
       </c>
       <c r="Z11" s="16">
         <v>4459.6362989999998</v>
       </c>
       <c r="AA11" s="16">
         <v>5541.3701637000022</v>
       </c>
       <c r="AB11" s="16">
         <v>6656.5929782999992</v>
       </c>
       <c r="AC11" s="16">
-        <v>0</v>
+        <v>8831.2804706000024</v>
       </c>
       <c r="AD11" s="16">
         <v>0</v>
       </c>
       <c r="AE11" s="16">
         <v>0</v>
       </c>
       <c r="AF11" s="16">
         <v>0</v>
       </c>
       <c r="AG11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="16">
         <v>32.808085300000002</v>
       </c>
-      <c r="AH11" s="16">
+      <c r="AI11" s="16">
         <v>46.255547</v>
       </c>
-      <c r="AI11" s="16">
+      <c r="AJ11" s="16">
         <v>41.386977799999997</v>
       </c>
-      <c r="AJ11" s="16">
+      <c r="AK11" s="16">
         <v>48.527657900000001</v>
       </c>
-      <c r="AK11" s="16">
+      <c r="AL11" s="16">
         <v>56.2608046</v>
       </c>
-      <c r="AL11" s="16">
+      <c r="AM11" s="16">
         <v>65.872323299999991</v>
       </c>
-      <c r="AM11" s="16">
+      <c r="AN11" s="16">
         <v>89.5602777</v>
       </c>
-      <c r="AN11" s="16">
+      <c r="AO11" s="16">
         <v>103.9128359</v>
       </c>
-      <c r="AO11" s="16">
+      <c r="AP11" s="16">
         <v>111.2823578</v>
       </c>
-      <c r="AP11" s="16">
+      <c r="AQ11" s="16">
         <v>130.6813855</v>
       </c>
-      <c r="AQ11" s="16">
+      <c r="AR11" s="16">
         <v>142.02593059999998</v>
       </c>
-      <c r="AR11" s="16">
+      <c r="AS11" s="16">
         <v>144.98306269999998</v>
       </c>
-      <c r="AS11" s="16">
+      <c r="AT11" s="16">
         <v>168.9663031</v>
       </c>
-      <c r="AT11" s="16">
+      <c r="AU11" s="16">
         <v>189.71485269999999</v>
       </c>
-      <c r="AU11" s="16">
+      <c r="AV11" s="16">
         <v>236.0138121</v>
       </c>
-      <c r="AV11" s="16">
+      <c r="AW11" s="16">
         <v>318.0399132</v>
       </c>
-      <c r="AW11" s="16">
+      <c r="AX11" s="16">
         <v>345.39301879999999</v>
       </c>
-      <c r="AX11" s="16">
+      <c r="AY11" s="16">
         <v>285.92417289999997</v>
       </c>
-      <c r="AY11" s="16">
+      <c r="AZ11" s="16">
         <v>371.67692510000001</v>
       </c>
-      <c r="AZ11" s="16">
+      <c r="BA11" s="16">
         <v>344.24029620000005</v>
       </c>
-      <c r="BA11" s="16">
+      <c r="BB11" s="16">
         <v>836.29378399999996</v>
       </c>
-      <c r="BB11" s="16">
+      <c r="BC11" s="16">
         <v>1357.5597771999999</v>
       </c>
-      <c r="BC11" s="16">
+      <c r="BD11" s="16">
         <v>1557.3086317000002</v>
       </c>
-      <c r="BD11" s="16">
+      <c r="BE11" s="16">
         <v>1409.2011137000002</v>
       </c>
-      <c r="BE11" s="16">
+      <c r="BF11" s="16">
         <v>918.85763440000005</v>
       </c>
-      <c r="BF11" s="16">
+      <c r="BG11" s="16">
         <v>926.6073371</v>
       </c>
-      <c r="BG11" s="16">
+      <c r="BH11" s="16">
         <v>696.37354800000003</v>
       </c>
-      <c r="BH11" s="16">
+      <c r="BI11" s="16">
         <v>455.42469249999999</v>
       </c>
-      <c r="BI11" s="16">
+      <c r="BJ11" s="16">
         <v>309.33222419999998</v>
       </c>
-      <c r="BJ11" s="16">
+      <c r="BK11" s="16">
         <v>420.24899379999999</v>
       </c>
-      <c r="BK11" s="16">
+      <c r="BL11" s="16">
         <v>508.47472550000003</v>
       </c>
-      <c r="BL11" s="16">
+      <c r="BM11" s="16">
         <v>571.25788499999999</v>
       </c>
-      <c r="BM11" s="16">
+      <c r="BN11" s="16">
         <v>769.50764200000003</v>
       </c>
-      <c r="BN11" s="16">
+      <c r="BO11" s="16">
         <v>824.32546439999999</v>
       </c>
-      <c r="BO11" s="16">
+      <c r="BP11" s="16">
         <v>855.06309490000012</v>
       </c>
-      <c r="BP11" s="16">
+      <c r="BQ11" s="16">
         <v>1027.5740312999999</v>
       </c>
-      <c r="BQ11" s="16">
+      <c r="BR11" s="16">
         <v>1223.2398226999999</v>
       </c>
-      <c r="BR11" s="16">
+      <c r="BS11" s="16">
         <v>1224.5354161</v>
       </c>
-      <c r="BS11" s="16">
+      <c r="BT11" s="16">
         <v>916.0195690999999</v>
       </c>
-      <c r="BT11" s="16">
+      <c r="BU11" s="16">
         <v>965.95522140000003</v>
       </c>
-      <c r="BU11" s="16">
+      <c r="BV11" s="16">
         <v>970.45264850000001</v>
       </c>
-      <c r="BV11" s="16">
+      <c r="BW11" s="16">
         <v>975.51083140000014</v>
       </c>
-      <c r="BW11" s="16">
+      <c r="BX11" s="16">
         <v>1080.9968483999999</v>
       </c>
-      <c r="BX11" s="16">
+      <c r="BY11" s="16">
         <v>1151.3080320000001</v>
       </c>
-      <c r="BY11" s="16">
+      <c r="BZ11" s="16">
         <v>1262.8282315999998</v>
       </c>
-      <c r="BZ11" s="16">
+      <c r="CA11" s="16">
         <v>1133.0996</v>
       </c>
-      <c r="CA11" s="16">
+      <c r="CB11" s="16">
         <v>1165.4640464999998</v>
       </c>
-      <c r="CB11" s="16">
+      <c r="CC11" s="16">
         <v>1560.1213345000001</v>
       </c>
-      <c r="CC11" s="16">
+      <c r="CD11" s="16">
         <v>1608.9196386000001</v>
       </c>
-      <c r="CD11" s="10">
+      <c r="CE11" s="10">
         <v>1845.4740964</v>
       </c>
-      <c r="CE11" s="10">
+      <c r="CF11" s="10">
         <v>1902.5381805000002</v>
       </c>
-      <c r="CF11" s="16">
+      <c r="CG11" s="16">
         <v>1972.0582046</v>
       </c>
-      <c r="CG11" s="16">
+      <c r="CH11" s="16">
         <v>2272.1899479000003</v>
       </c>
-      <c r="CH11" s="16">
+      <c r="CI11" s="16">
         <v>2150.0805286</v>
       </c>
-      <c r="CI11" s="16">
+      <c r="CJ11" s="16">
         <v>1758.0875912000004</v>
       </c>
-      <c r="CJ11" s="16">
+      <c r="CK11" s="16">
         <v>1893.1930557999999</v>
       </c>
-      <c r="CK11" s="16">
+      <c r="CL11" s="16">
         <v>1744.152366</v>
       </c>
-      <c r="CL11" s="16">
+      <c r="CM11" s="16">
         <v>1592.4322172999998</v>
       </c>
-      <c r="CM11" s="16">
+      <c r="CN11" s="16">
         <v>1603.361369</v>
       </c>
-      <c r="CN11" s="16">
+      <c r="CO11" s="16">
         <v>1628.0890177999997</v>
       </c>
-      <c r="CO11" s="16">
+      <c r="CP11" s="16">
         <v>1807.5742407999999</v>
       </c>
-      <c r="CP11" s="16">
+      <c r="CQ11" s="16">
         <v>1769.3551077000002</v>
       </c>
-      <c r="CQ11" s="16">
+      <c r="CR11" s="16">
         <v>1898.2590749999997</v>
       </c>
-      <c r="CR11" s="16">
+      <c r="CS11" s="16">
         <v>2050.8990856999999</v>
       </c>
-      <c r="CS11" s="16">
+      <c r="CT11" s="16">
         <v>2210.3829634999997</v>
       </c>
-      <c r="CT11" s="16">
+      <c r="CU11" s="16">
         <v>2274.0090949</v>
       </c>
-      <c r="CU11" s="16">
+      <c r="CV11" s="16">
         <v>2309.7133106999995</v>
       </c>
-      <c r="CV11" s="16">
+      <c r="CW11" s="16">
         <v>2209.8761950000003</v>
       </c>
-      <c r="CW11" s="16">
+      <c r="CX11" s="16">
         <v>2437.0023769999998</v>
       </c>
-      <c r="CX11" s="16">
+      <c r="CY11" s="16">
         <v>2521.6377093999999</v>
       </c>
-      <c r="CY11" s="16">
+      <c r="CZ11" s="16">
         <v>2754.9766976000001</v>
       </c>
-      <c r="CZ11" s="16">
+      <c r="DA11" s="16">
         <v>3076.3995377000001</v>
       </c>
-      <c r="DA11" s="16">
+      <c r="DB11" s="16">
         <v>2526.7780419999999</v>
       </c>
-      <c r="DB11" s="16">
+      <c r="DC11" s="16">
         <v>2815.8677911999998</v>
       </c>
-      <c r="DC11" s="16">
+      <c r="DD11" s="16">
         <v>3067.0523696</v>
       </c>
-      <c r="DD11" s="16">
+      <c r="DE11" s="16">
         <v>3495.7968547999999</v>
       </c>
-      <c r="DE11" s="16">
+      <c r="DF11" s="16">
         <v>4090.8004654999995</v>
       </c>
-      <c r="DF11" s="16">
+      <c r="DG11" s="16">
         <v>4448.7462986999999</v>
       </c>
-      <c r="DG11" s="16">
+      <c r="DH11" s="16">
         <v>4596.0207842</v>
       </c>
-      <c r="DH11" s="16">
+      <c r="DI11" s="16">
         <v>5073.6112047999995</v>
       </c>
-      <c r="DI11" s="16">
+      <c r="DJ11" s="16">
         <v>4850.0797469999998</v>
       </c>
-      <c r="DJ11" s="16">
+      <c r="DK11" s="16">
         <v>4350.6856159999998</v>
       </c>
-      <c r="DK11" s="16">
+      <c r="DL11" s="16">
         <v>4196.3135612999995</v>
       </c>
-      <c r="DL11" s="16">
+      <c r="DM11" s="16">
         <v>4459.6362989999998</v>
       </c>
-      <c r="DM11" s="16">
+      <c r="DN11" s="16">
         <v>5045.1240322000003</v>
       </c>
-      <c r="DN11" s="16">
+      <c r="DO11" s="16">
         <v>5320.3021341000003</v>
       </c>
-      <c r="DO11" s="16">
+      <c r="DP11" s="16">
         <v>5346.0337229999996</v>
       </c>
-      <c r="DP11" s="16">
+      <c r="DQ11" s="16">
         <v>5541.3701637000022</v>
       </c>
-      <c r="DQ11" s="16">
+      <c r="DR11" s="16">
         <v>6189.8733048000004</v>
       </c>
-      <c r="DR11" s="16">
+      <c r="DS11" s="16">
         <v>6266.8820505000012</v>
       </c>
-      <c r="DS11" s="16">
+      <c r="DT11" s="16">
         <v>6301.8835147999989</v>
       </c>
-      <c r="DT11" s="16">
+      <c r="DU11" s="16">
         <v>6656.5929782999992</v>
       </c>
-      <c r="DU11" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV11" s="16">
-        <v>7567.2072661000002</v>
+        <v>7261.6082001000004</v>
       </c>
       <c r="DW11" s="16">
-        <v>8410.1645169000021</v>
+        <v>7569.0392661000005</v>
+      </c>
+      <c r="DX11" s="16">
+        <v>8411.9965169000025</v>
+      </c>
+      <c r="DY11" s="16">
+        <v>8831.2804706000024</v>
       </c>
     </row>
-    <row r="12" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="20" t="s">
         <v>106</v>
       </c>
       <c r="C12" s="16">
         <v>52.662133304615864</v>
       </c>
       <c r="D12" s="16">
         <v>78.011057946603216</v>
       </c>
       <c r="E12" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F12" s="16">
         <v>797.36860633793992</v>
       </c>
       <c r="G12" s="16">
         <v>596.14008745232877</v>
       </c>
       <c r="H12" s="16">
         <v>1329.1238377445129</v>
       </c>
       <c r="I12" s="16">
         <v>1782.7255968887061</v>
       </c>
       <c r="J12" s="16">
@@ -4077,348 +4122,354 @@
       <c r="U12" s="16">
         <v>2079.1622919638653</v>
       </c>
       <c r="V12" s="16">
         <v>2277.2211615774218</v>
       </c>
       <c r="W12" s="16">
         <v>3094.8449350980936</v>
       </c>
       <c r="X12" s="16">
         <v>3296.4561998861072</v>
       </c>
       <c r="Y12" s="16">
         <v>3752.7982751406244</v>
       </c>
       <c r="Z12" s="16">
         <v>4208.1248523962249</v>
       </c>
       <c r="AA12" s="16">
         <v>19168.473443853702</v>
       </c>
       <c r="AB12" s="16">
         <v>22191.465128077707</v>
       </c>
       <c r="AC12" s="16">
+        <v>26310.886972180193</v>
+      </c>
+      <c r="AD12" s="16">
         <v>130.81202043516154</v>
       </c>
-      <c r="AD12" s="16">
+      <c r="AE12" s="16">
         <v>183.62024967138342</v>
       </c>
-      <c r="AE12" s="16">
+      <c r="AF12" s="16">
         <v>132.10179034845149</v>
       </c>
-      <c r="AF12" s="16">
+      <c r="AG12" s="16">
         <v>227.51695432983311</v>
       </c>
-      <c r="AG12" s="16">
+      <c r="AH12" s="16">
         <v>335.21624686678274</v>
       </c>
-      <c r="AH12" s="16">
+      <c r="AI12" s="16">
         <v>352.91560040116275</v>
       </c>
-      <c r="AI12" s="16">
+      <c r="AJ12" s="16">
         <v>441.15252481732568</v>
       </c>
-      <c r="AJ12" s="16">
+      <c r="AK12" s="16">
         <v>797.36860633793992</v>
       </c>
-      <c r="AK12" s="16">
+      <c r="AL12" s="16">
         <v>687.34092896315519</v>
       </c>
-      <c r="AL12" s="16">
+      <c r="AM12" s="16">
         <v>634.09201203274426</v>
       </c>
-      <c r="AM12" s="16">
+      <c r="AN12" s="16">
         <v>741.81370082296849</v>
       </c>
-      <c r="AN12" s="16">
+      <c r="AO12" s="16">
         <v>596.14008745232877</v>
       </c>
-      <c r="AO12" s="16">
+      <c r="AP12" s="16">
         <v>1006.387122298201</v>
       </c>
-      <c r="AP12" s="16">
+      <c r="AQ12" s="16">
         <v>1179.9560778870616</v>
       </c>
-      <c r="AQ12" s="16">
+      <c r="AR12" s="16">
         <v>1131.2409504196967</v>
       </c>
-      <c r="AR12" s="16">
+      <c r="AS12" s="16">
         <v>1329.1238377445129</v>
       </c>
-      <c r="AS12" s="16">
+      <c r="AT12" s="16">
         <v>1326.1326756316034</v>
       </c>
-      <c r="AT12" s="16">
+      <c r="AU12" s="16">
         <v>1465.2807021376541</v>
       </c>
-      <c r="AU12" s="16">
+      <c r="AV12" s="16">
         <v>1676.7978680293334</v>
       </c>
-      <c r="AV12" s="16">
+      <c r="AW12" s="16">
         <v>1782.7255968887061</v>
       </c>
-      <c r="AW12" s="16">
+      <c r="AX12" s="16">
         <v>1712.6095243738559</v>
       </c>
-      <c r="AX12" s="16">
+      <c r="AY12" s="16">
         <v>1771.2593396037978</v>
       </c>
-      <c r="AY12" s="16">
+      <c r="AZ12" s="16">
         <v>1649.1455426626953</v>
       </c>
-      <c r="AZ12" s="16">
+      <c r="BA12" s="16">
         <v>1882.3315068419899</v>
       </c>
-      <c r="BA12" s="16">
+      <c r="BB12" s="16">
         <v>1744.0391488562591</v>
       </c>
-      <c r="BB12" s="16">
+      <c r="BC12" s="16">
         <v>1823.3112067091388</v>
       </c>
-      <c r="BC12" s="16">
+      <c r="BD12" s="16">
         <v>1495.5921448652966</v>
       </c>
-      <c r="BD12" s="16">
+      <c r="BE12" s="16">
         <v>1454.4090948468952</v>
       </c>
-      <c r="BE12" s="16">
+      <c r="BF12" s="16">
         <v>1367.0806531396061</v>
       </c>
-      <c r="BF12" s="16">
+      <c r="BG12" s="16">
         <v>1264.66579702993</v>
       </c>
-      <c r="BG12" s="16">
+      <c r="BH12" s="16">
         <v>1288.871393150765</v>
       </c>
-      <c r="BH12" s="16">
+      <c r="BI12" s="16">
         <v>1966.6301989486067</v>
       </c>
-      <c r="BI12" s="16">
+      <c r="BJ12" s="16">
         <v>1756.9936525828182</v>
       </c>
-      <c r="BJ12" s="16">
+      <c r="BK12" s="16">
         <v>1692.9143979059495</v>
       </c>
-      <c r="BK12" s="16">
+      <c r="BL12" s="16">
         <v>1920.3124974915543</v>
       </c>
-      <c r="BL12" s="16">
+      <c r="BM12" s="16">
         <v>2414.3142178082235</v>
       </c>
-      <c r="BM12" s="16">
+      <c r="BN12" s="16">
         <v>2278.2712390970642</v>
       </c>
-      <c r="BN12" s="16">
+      <c r="BO12" s="16">
         <v>2113.3693696370083</v>
       </c>
-      <c r="BO12" s="16">
+      <c r="BP12" s="16">
         <v>2207.3724540878952</v>
       </c>
-      <c r="BP12" s="16">
+      <c r="BQ12" s="16">
         <v>2303.6248431507311</v>
       </c>
-      <c r="BQ12" s="16">
+      <c r="BR12" s="16">
         <v>2047.2902976814996</v>
       </c>
-      <c r="BR12" s="16">
+      <c r="BS12" s="16">
         <v>2158.0622155173173</v>
       </c>
-      <c r="BS12" s="16">
+      <c r="BT12" s="16">
         <v>1848.0168913758218</v>
       </c>
-      <c r="BT12" s="16">
+      <c r="BU12" s="16">
         <v>1680.8985899302374</v>
       </c>
-      <c r="BU12" s="16">
+      <c r="BV12" s="16">
         <v>1494.383482972089</v>
       </c>
-      <c r="BV12" s="16">
+      <c r="BW12" s="16">
         <v>1639.8601616484329</v>
       </c>
-      <c r="BW12" s="16">
+      <c r="BX12" s="16">
         <v>1798.3013456445722</v>
       </c>
-      <c r="BX12" s="16">
+      <c r="BY12" s="16">
         <v>1860.2005772132059</v>
       </c>
-      <c r="BY12" s="16">
+      <c r="BZ12" s="16">
         <v>1737.6425497867192</v>
       </c>
-      <c r="BZ12" s="16">
+      <c r="CA12" s="16">
         <v>1569.7522175135696</v>
       </c>
-      <c r="CA12" s="16">
+      <c r="CB12" s="16">
         <v>2070.6368360960632</v>
       </c>
-      <c r="CB12" s="16">
+      <c r="CC12" s="16">
         <v>1776.7665022495335</v>
       </c>
-      <c r="CC12" s="16">
+      <c r="CD12" s="16">
         <v>1846.7013606571591</v>
       </c>
-      <c r="CD12" s="10">
+      <c r="CE12" s="10">
         <v>1839.9682768750465</v>
       </c>
-      <c r="CE12" s="10">
+      <c r="CF12" s="10">
         <v>1946.7756362868686</v>
       </c>
-      <c r="CF12" s="16">
+      <c r="CG12" s="16">
         <v>2042.4676152678808</v>
       </c>
-      <c r="CG12" s="16">
+      <c r="CH12" s="16">
         <v>2080.3743870069911</v>
       </c>
-      <c r="CH12" s="16">
+      <c r="CI12" s="16">
         <v>1943.5480536292928</v>
       </c>
-      <c r="CI12" s="16">
+      <c r="CJ12" s="16">
         <v>1949.1238745013391</v>
       </c>
-      <c r="CJ12" s="16">
+      <c r="CK12" s="16">
         <v>1996.2312477881815</v>
       </c>
-      <c r="CK12" s="16">
+      <c r="CL12" s="16">
         <v>1992.596394999081</v>
       </c>
-      <c r="CL12" s="16">
+      <c r="CM12" s="16">
         <v>1751.1030673171938</v>
       </c>
-      <c r="CM12" s="16">
+      <c r="CN12" s="16">
         <v>1775.6123492781715</v>
       </c>
-      <c r="CN12" s="16">
+      <c r="CO12" s="16">
         <v>2052.5171585508533</v>
       </c>
-      <c r="CO12" s="16">
+      <c r="CP12" s="16">
         <v>1882.5413517702514</v>
       </c>
-      <c r="CP12" s="16">
+      <c r="CQ12" s="16">
         <v>1909.7867460188074</v>
       </c>
-      <c r="CQ12" s="16">
+      <c r="CR12" s="16">
         <v>1970.0900361917879</v>
       </c>
-      <c r="CR12" s="16">
+      <c r="CS12" s="16">
         <v>2079.1622919638653</v>
       </c>
-      <c r="CS12" s="16">
+      <c r="CT12" s="16">
         <v>2067.0140398810504</v>
       </c>
-      <c r="CT12" s="16">
+      <c r="CU12" s="16">
         <v>1983.1372829883273</v>
       </c>
-      <c r="CU12" s="16">
+      <c r="CV12" s="16">
         <v>2332.5859848855666</v>
       </c>
-      <c r="CV12" s="16">
+      <c r="CW12" s="16">
         <v>2277.2211615774218</v>
       </c>
-      <c r="CW12" s="16">
+      <c r="CX12" s="16">
         <v>2450.1389311546659</v>
       </c>
-      <c r="CX12" s="16">
+      <c r="CY12" s="16">
         <v>2459.6060575471561</v>
       </c>
-      <c r="CY12" s="16">
+      <c r="CZ12" s="16">
         <v>2830.5375788343013</v>
       </c>
-      <c r="CZ12" s="16">
+      <c r="DA12" s="16">
         <v>3094.8449350980936</v>
       </c>
-      <c r="DA12" s="16">
+      <c r="DB12" s="16">
         <v>3001.5265183444067</v>
       </c>
-      <c r="DB12" s="16">
+      <c r="DC12" s="16">
         <v>3049.4191057409544</v>
       </c>
-      <c r="DC12" s="16">
+      <c r="DD12" s="16">
         <v>3234.3885633352097</v>
       </c>
-      <c r="DD12" s="16">
+      <c r="DE12" s="16">
         <v>3296.4561998861072</v>
       </c>
-      <c r="DE12" s="16">
+      <c r="DF12" s="16">
         <v>3377.6752801631242</v>
       </c>
-      <c r="DF12" s="16">
+      <c r="DG12" s="16">
         <v>3419.7378957980627</v>
       </c>
-      <c r="DG12" s="16">
+      <c r="DH12" s="16">
         <v>3710.6635560265158</v>
       </c>
-      <c r="DH12" s="16">
+      <c r="DI12" s="16">
         <v>3752.7982751406244</v>
       </c>
-      <c r="DI12" s="16">
+      <c r="DJ12" s="16">
         <v>3596.6586051887725</v>
       </c>
-      <c r="DJ12" s="16">
+      <c r="DK12" s="16">
         <v>3712.5137300307333</v>
       </c>
-      <c r="DK12" s="16">
+      <c r="DL12" s="16">
         <v>3837.4486471039759</v>
       </c>
-      <c r="DL12" s="16">
+      <c r="DM12" s="16">
         <v>4208.1248523962249</v>
       </c>
-      <c r="DM12" s="16">
+      <c r="DN12" s="16">
         <v>17414.319013603064</v>
       </c>
-      <c r="DN12" s="16">
+      <c r="DO12" s="16">
         <v>18403.66018269597</v>
       </c>
-      <c r="DO12" s="16">
+      <c r="DP12" s="16">
         <v>19033.012231262001</v>
       </c>
-      <c r="DP12" s="16">
+      <c r="DQ12" s="16">
         <v>19168.473443853702</v>
       </c>
-      <c r="DQ12" s="16">
+      <c r="DR12" s="16">
         <v>20680.255717822285</v>
       </c>
-      <c r="DR12" s="16">
+      <c r="DS12" s="16">
         <v>20927.67146784611</v>
       </c>
-      <c r="DS12" s="16">
+      <c r="DT12" s="16">
         <v>21666.014678947249</v>
       </c>
-      <c r="DT12" s="16">
+      <c r="DU12" s="16">
         <v>22191.465128077707</v>
       </c>
-      <c r="DU12" s="16">
+      <c r="DV12" s="16">
         <v>24084.122194998163</v>
       </c>
-      <c r="DV12" s="16">
+      <c r="DW12" s="16">
         <v>25011.239833905656</v>
       </c>
-      <c r="DW12" s="16">
-        <v>25474.333498696284</v>
+      <c r="DX12" s="16">
+        <v>25477.450779864841</v>
+      </c>
+      <c r="DY12" s="16">
+        <v>26310.886972180193</v>
       </c>
     </row>
-    <row r="13" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="20" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="16">
         <v>42.974555234115932</v>
       </c>
       <c r="D13" s="16">
         <v>63.086205452353347</v>
       </c>
       <c r="E13" s="16">
         <v>196.43309581154978</v>
       </c>
       <c r="F13" s="16">
         <v>787.45230635938492</v>
       </c>
       <c r="G13" s="16">
         <v>593.70158583030081</v>
       </c>
       <c r="H13" s="16">
         <v>1168.6964669858328</v>
       </c>
       <c r="I13" s="16">
         <v>1635.5808281581706</v>
       </c>
       <c r="J13" s="16">
@@ -4457,348 +4508,354 @@
       <c r="U13" s="16">
         <v>1915.2157596420002</v>
       </c>
       <c r="V13" s="16">
         <v>2097.1733356070918</v>
       </c>
       <c r="W13" s="16">
         <v>2936.9220820471337</v>
       </c>
       <c r="X13" s="16">
         <v>3140.1873909452424</v>
       </c>
       <c r="Y13" s="16">
         <v>3462.8355311330224</v>
       </c>
       <c r="Z13" s="16">
         <v>3772.9346965876916</v>
       </c>
       <c r="AA13" s="16">
         <v>17597.365300357495</v>
       </c>
       <c r="AB13" s="16">
         <v>20122.608114143412</v>
       </c>
       <c r="AC13" s="16">
+        <v>23622.993322352806</v>
+      </c>
+      <c r="AD13" s="16">
         <v>120.88441080329947</v>
       </c>
-      <c r="AD13" s="16">
+      <c r="AE13" s="16">
         <v>161.60863180082848</v>
       </c>
-      <c r="AE13" s="16">
+      <c r="AF13" s="16">
         <v>132.10179034845149</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AG13" s="16">
         <v>196.43309581154978</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AH13" s="16">
         <v>318.90804974241928</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AI13" s="16">
         <v>342.90524896314884</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AJ13" s="16">
         <v>436.23489598565277</v>
       </c>
-      <c r="AJ13" s="16">
+      <c r="AK13" s="16">
         <v>787.45230635938492</v>
       </c>
-      <c r="AK13" s="16">
+      <c r="AL13" s="16">
         <v>684.85897228897716</v>
       </c>
-      <c r="AL13" s="16">
+      <c r="AM13" s="16">
         <v>631.10793086126171</v>
       </c>
-      <c r="AM13" s="16">
+      <c r="AN13" s="16">
         <v>739.34862514974157</v>
       </c>
-      <c r="AN13" s="16">
+      <c r="AO13" s="16">
         <v>593.70158583030081</v>
       </c>
-      <c r="AO13" s="16">
+      <c r="AP13" s="16">
         <v>900.79588482243207</v>
       </c>
-      <c r="AP13" s="16">
+      <c r="AQ13" s="16">
         <v>1040.8865419248928</v>
       </c>
-      <c r="AQ13" s="16">
+      <c r="AR13" s="16">
         <v>981.59196529037342</v>
       </c>
-      <c r="AR13" s="16">
+      <c r="AS13" s="16">
         <v>1168.6964669858328</v>
       </c>
-      <c r="AS13" s="16">
+      <c r="AT13" s="16">
         <v>1173.4006636614156</v>
       </c>
-      <c r="AT13" s="16">
+      <c r="AU13" s="16">
         <v>1321.888405644788</v>
       </c>
-      <c r="AU13" s="16">
+      <c r="AV13" s="16">
         <v>1525.4659783638861</v>
       </c>
-      <c r="AV13" s="16">
+      <c r="AW13" s="16">
         <v>1635.5808281581706</v>
       </c>
-      <c r="AW13" s="16">
+      <c r="AX13" s="16">
         <v>1617.2256566701549</v>
       </c>
-      <c r="AX13" s="16">
+      <c r="AY13" s="16">
         <v>1388.43948723114</v>
       </c>
-      <c r="AY13" s="16">
+      <c r="AZ13" s="16">
         <v>1269.5863705061283</v>
       </c>
-      <c r="AZ13" s="16">
+      <c r="BA13" s="16">
         <v>1506.3156873440198</v>
       </c>
-      <c r="BA13" s="16">
+      <c r="BB13" s="16">
         <v>1350.2003202017202</v>
       </c>
-      <c r="BB13" s="16">
+      <c r="BC13" s="16">
         <v>1414.1568115823252</v>
       </c>
-      <c r="BC13" s="16">
+      <c r="BD13" s="16">
         <v>1251.9136067938643</v>
       </c>
-      <c r="BD13" s="16">
+      <c r="BE13" s="16">
         <v>1188.1080320657304</v>
       </c>
-      <c r="BE13" s="16">
+      <c r="BF13" s="16">
         <v>1159.2557496203349</v>
       </c>
-      <c r="BF13" s="16">
+      <c r="BG13" s="16">
         <v>1057.1123866923508</v>
       </c>
-      <c r="BG13" s="16">
+      <c r="BH13" s="16">
         <v>1096.9107031458216</v>
       </c>
-      <c r="BH13" s="16">
+      <c r="BI13" s="16">
         <v>1599.4621989867785</v>
       </c>
-      <c r="BI13" s="16">
+      <c r="BJ13" s="16">
         <v>1371.0297747403993</v>
       </c>
-      <c r="BJ13" s="16">
+      <c r="BK13" s="16">
         <v>1363.5789574123314</v>
       </c>
-      <c r="BK13" s="16">
+      <c r="BL13" s="16">
         <v>1468.6337520007585</v>
       </c>
-      <c r="BL13" s="16">
+      <c r="BM13" s="16">
         <v>1685.595727382725</v>
       </c>
-      <c r="BM13" s="16">
+      <c r="BN13" s="16">
         <v>1438.4931834290987</v>
       </c>
-      <c r="BN13" s="16">
+      <c r="BO13" s="16">
         <v>1464.3774079398945</v>
       </c>
-      <c r="BO13" s="16">
+      <c r="BP13" s="16">
         <v>1357.4416452812168</v>
       </c>
-      <c r="BP13" s="16">
+      <c r="BQ13" s="16">
         <v>1430.9651685770955</v>
       </c>
-      <c r="BQ13" s="16">
+      <c r="BR13" s="16">
         <v>1415.079405531671</v>
       </c>
-      <c r="BR13" s="16">
+      <c r="BS13" s="16">
         <v>1501.7336384583043</v>
       </c>
-      <c r="BS13" s="16">
+      <c r="BT13" s="16">
         <v>1142.077778041546</v>
       </c>
-      <c r="BT13" s="16">
+      <c r="BU13" s="16">
         <v>1074.3281563143169</v>
       </c>
-      <c r="BU13" s="16">
+      <c r="BV13" s="16">
         <v>899.50642864206247</v>
       </c>
-      <c r="BV13" s="16">
+      <c r="BW13" s="16">
         <v>1110.4023775017506</v>
       </c>
-      <c r="BW13" s="16">
+      <c r="BX13" s="16">
         <v>1244.1033290772959</v>
       </c>
-      <c r="BX13" s="16">
+      <c r="BY13" s="16">
         <v>1365.7163986217467</v>
       </c>
-      <c r="BY13" s="16">
+      <c r="BZ13" s="16">
         <v>1315.0216234531367</v>
       </c>
-      <c r="BZ13" s="16">
+      <c r="CA13" s="16">
         <v>1231.7131187348793</v>
       </c>
-      <c r="CA13" s="16">
+      <c r="CB13" s="16">
         <v>1279.783895318752</v>
       </c>
-      <c r="CB13" s="16">
+      <c r="CC13" s="16">
         <v>1212.2763867389804</v>
       </c>
-      <c r="CC13" s="16">
+      <c r="CD13" s="16">
         <v>1269.9107927233722</v>
       </c>
-      <c r="CD13" s="10">
+      <c r="CE13" s="10">
         <v>1246.5505477008396</v>
       </c>
-      <c r="CE13" s="10">
+      <c r="CF13" s="10">
         <v>1573.3866435974717</v>
       </c>
-      <c r="CF13" s="16">
+      <c r="CG13" s="16">
         <v>1717.8061405354279</v>
       </c>
-      <c r="CG13" s="16">
+      <c r="CH13" s="16">
         <v>1835.3775900614423</v>
       </c>
-      <c r="CH13" s="16">
+      <c r="CI13" s="16">
         <v>1752.5876027751149</v>
       </c>
-      <c r="CI13" s="16">
+      <c r="CJ13" s="16">
         <v>1835.1743761206881</v>
       </c>
-      <c r="CJ13" s="16">
+      <c r="CK13" s="16">
         <v>1841.4786379719985</v>
       </c>
-      <c r="CK13" s="16">
+      <c r="CL13" s="16">
         <v>1863.485814599004</v>
       </c>
-      <c r="CL13" s="16">
+      <c r="CM13" s="16">
         <v>1656.2029842336299</v>
       </c>
-      <c r="CM13" s="16">
+      <c r="CN13" s="16">
         <v>1709.4633921391014</v>
       </c>
-      <c r="CN13" s="16">
+      <c r="CO13" s="16">
         <v>1916.0743771170305</v>
       </c>
-      <c r="CO13" s="16">
+      <c r="CP13" s="16">
         <v>1790.5144170049814</v>
       </c>
-      <c r="CP13" s="16">
+      <c r="CQ13" s="16">
         <v>1805.2894852092545</v>
       </c>
-      <c r="CQ13" s="16">
+      <c r="CR13" s="16">
         <v>1810.7317611914339</v>
       </c>
-      <c r="CR13" s="16">
+      <c r="CS13" s="16">
         <v>1915.2157596420002</v>
       </c>
-      <c r="CS13" s="16">
+      <c r="CT13" s="16">
         <v>1903.1169845360482</v>
       </c>
-      <c r="CT13" s="16">
+      <c r="CU13" s="16">
         <v>1816.1358130465665</v>
       </c>
-      <c r="CU13" s="16">
+      <c r="CV13" s="16">
         <v>2147.6763303245325</v>
       </c>
-      <c r="CV13" s="16">
+      <c r="CW13" s="16">
         <v>2097.1733356070918</v>
       </c>
-      <c r="CW13" s="16">
+      <c r="CX13" s="16">
         <v>2269.6002439200538</v>
       </c>
-      <c r="CX13" s="16">
+      <c r="CY13" s="16">
         <v>2423.5364039488759</v>
       </c>
-      <c r="CY13" s="16">
+      <c r="CZ13" s="16">
         <v>2667.6906467164372</v>
       </c>
-      <c r="CZ13" s="16">
+      <c r="DA13" s="16">
         <v>2936.9220820471337</v>
       </c>
-      <c r="DA13" s="16">
+      <c r="DB13" s="16">
         <v>2852.1830846274825</v>
       </c>
-      <c r="DB13" s="16">
+      <c r="DC13" s="16">
         <v>2900.1527080345213</v>
       </c>
-      <c r="DC13" s="16">
+      <c r="DD13" s="16">
         <v>3077.6506176242988</v>
       </c>
-      <c r="DD13" s="16">
+      <c r="DE13" s="16">
         <v>3140.1873909452424</v>
       </c>
-      <c r="DE13" s="16">
+      <c r="DF13" s="16">
         <v>3201.0254614755631</v>
       </c>
-      <c r="DF13" s="16">
+      <c r="DG13" s="16">
         <v>3250.1708012474319</v>
       </c>
-      <c r="DG13" s="16">
+      <c r="DH13" s="16">
         <v>3542.0812751374378</v>
       </c>
-      <c r="DH13" s="16">
+      <c r="DI13" s="16">
         <v>3462.8355311330224</v>
       </c>
-      <c r="DI13" s="16">
+      <c r="DJ13" s="16">
         <v>3253.5954558680423</v>
       </c>
-      <c r="DJ13" s="16">
+      <c r="DK13" s="16">
         <v>3184.3096351146473</v>
       </c>
-      <c r="DK13" s="16">
+      <c r="DL13" s="16">
         <v>3600.4987499320987</v>
       </c>
-      <c r="DL13" s="16">
+      <c r="DM13" s="16">
         <v>3772.9346965876916</v>
       </c>
-      <c r="DM13" s="16">
+      <c r="DN13" s="16">
         <v>16432.66822084587</v>
       </c>
-      <c r="DN13" s="16">
+      <c r="DO13" s="16">
         <v>17039.112120498703</v>
       </c>
-      <c r="DO13" s="16">
+      <c r="DP13" s="16">
         <v>17422.585484300846</v>
       </c>
-      <c r="DP13" s="16">
+      <c r="DQ13" s="16">
         <v>17597.365300357495</v>
       </c>
-      <c r="DQ13" s="16">
+      <c r="DR13" s="16">
         <v>18710.845207919712</v>
       </c>
-      <c r="DR13" s="16">
+      <c r="DS13" s="16">
         <v>19237.385505455157</v>
       </c>
-      <c r="DS13" s="16">
+      <c r="DT13" s="16">
         <v>19856.104190735176</v>
       </c>
-      <c r="DT13" s="16">
+      <c r="DU13" s="16">
         <v>20122.608114143412</v>
       </c>
-      <c r="DU13" s="16">
+      <c r="DV13" s="16">
         <v>22072.550738917424</v>
       </c>
-      <c r="DV13" s="16">
+      <c r="DW13" s="16">
         <v>22857.870973049456</v>
       </c>
-      <c r="DW13" s="16">
-        <v>23363.319510770507</v>
+      <c r="DX13" s="16">
+        <v>23366.436791939064</v>
+      </c>
+      <c r="DY13" s="16">
+        <v>23622.993322352806</v>
       </c>
     </row>
-    <row r="14" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C14" s="16">
         <v>9.6875780704999297</v>
       </c>
       <c r="D14" s="16">
         <v>14.924852494249876</v>
       </c>
       <c r="E14" s="16">
         <v>31.083858518283346</v>
       </c>
       <c r="F14" s="16">
         <v>9.9162999785549921</v>
       </c>
       <c r="G14" s="16">
         <v>2.4385016220279332</v>
       </c>
       <c r="H14" s="16">
         <v>160.42737075868021</v>
       </c>
       <c r="I14" s="16">
         <v>147.14476873053562</v>
       </c>
       <c r="J14" s="16">
@@ -4837,348 +4894,354 @@
       <c r="U14" s="16">
         <v>163.94653232186499</v>
       </c>
       <c r="V14" s="16">
         <v>180.04782597033005</v>
       </c>
       <c r="W14" s="16">
         <v>157.92285305095999</v>
       </c>
       <c r="X14" s="16">
         <v>156.268808940865</v>
       </c>
       <c r="Y14" s="16">
         <v>289.962744007602</v>
       </c>
       <c r="Z14" s="16">
         <v>435.19015580853306</v>
       </c>
       <c r="AA14" s="16">
         <v>1571.1081434962082</v>
       </c>
       <c r="AB14" s="16">
         <v>2068.8570139342964</v>
       </c>
       <c r="AC14" s="16">
+        <v>2687.8936498273865</v>
+      </c>
+      <c r="AD14" s="16">
         <v>9.9276096318620599</v>
       </c>
-      <c r="AD14" s="16">
+      <c r="AE14" s="16">
         <v>22.011617870554947</v>
       </c>
-      <c r="AE14" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AF14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="16">
         <v>31.083858518283346</v>
       </c>
-      <c r="AG14" s="16">
+      <c r="AH14" s="16">
         <v>16.308197124363478</v>
       </c>
-      <c r="AH14" s="16">
+      <c r="AI14" s="16">
         <v>10.010351438013901</v>
       </c>
-      <c r="AI14" s="16">
+      <c r="AJ14" s="16">
         <v>4.9176288316728964</v>
       </c>
-      <c r="AJ14" s="16">
+      <c r="AK14" s="16">
         <v>9.9162999785549921</v>
       </c>
-      <c r="AK14" s="16">
+      <c r="AL14" s="16">
         <v>2.4819566741780563</v>
       </c>
-      <c r="AL14" s="16">
+      <c r="AM14" s="16">
         <v>2.9840811714825879</v>
       </c>
-      <c r="AM14" s="16">
+      <c r="AN14" s="16">
         <v>2.4650756732269059</v>
       </c>
-      <c r="AN14" s="16">
+      <c r="AO14" s="16">
         <v>2.4385016220279332</v>
       </c>
-      <c r="AO14" s="16">
+      <c r="AP14" s="16">
         <v>105.59123747576896</v>
       </c>
-      <c r="AP14" s="16">
+      <c r="AQ14" s="16">
         <v>139.06953596216883</v>
       </c>
-      <c r="AQ14" s="16">
+      <c r="AR14" s="16">
         <v>149.64898512932334</v>
       </c>
-      <c r="AR14" s="16">
+      <c r="AS14" s="16">
         <v>160.42737075868021</v>
       </c>
-      <c r="AS14" s="16">
+      <c r="AT14" s="16">
         <v>152.73201197018793</v>
       </c>
-      <c r="AT14" s="16">
+      <c r="AU14" s="16">
         <v>143.39229649286602</v>
       </c>
-      <c r="AU14" s="16">
+      <c r="AV14" s="16">
         <v>151.33188966544725</v>
       </c>
-      <c r="AV14" s="16">
+      <c r="AW14" s="16">
         <v>147.14476873053562</v>
       </c>
-      <c r="AW14" s="16">
+      <c r="AX14" s="16">
         <v>95.383867703701014</v>
       </c>
-      <c r="AX14" s="16">
+      <c r="AY14" s="16">
         <v>382.81985237265786</v>
       </c>
-      <c r="AY14" s="16">
+      <c r="AZ14" s="16">
         <v>379.55917215656694</v>
       </c>
-      <c r="AZ14" s="16">
+      <c r="BA14" s="16">
         <v>376.0158194979702</v>
       </c>
-      <c r="BA14" s="16">
+      <c r="BB14" s="16">
         <v>393.83882865453904</v>
       </c>
-      <c r="BB14" s="16">
+      <c r="BC14" s="16">
         <v>409.15439512681371</v>
       </c>
-      <c r="BC14" s="16">
+      <c r="BD14" s="16">
         <v>243.67853807143231</v>
       </c>
-      <c r="BD14" s="16">
+      <c r="BE14" s="16">
         <v>266.30106278116477</v>
       </c>
-      <c r="BE14" s="16">
+      <c r="BF14" s="16">
         <v>207.8249035192712</v>
       </c>
-      <c r="BF14" s="16">
+      <c r="BG14" s="16">
         <v>207.55341033757921</v>
       </c>
-      <c r="BG14" s="16">
+      <c r="BH14" s="16">
         <v>191.96069000494347</v>
       </c>
-      <c r="BH14" s="16">
+      <c r="BI14" s="16">
         <v>367.16799996182812</v>
       </c>
-      <c r="BI14" s="16">
+      <c r="BJ14" s="16">
         <v>385.96387784241887</v>
       </c>
-      <c r="BJ14" s="16">
+      <c r="BK14" s="16">
         <v>329.33544049361808</v>
       </c>
-      <c r="BK14" s="16">
+      <c r="BL14" s="16">
         <v>451.67874549079579</v>
       </c>
-      <c r="BL14" s="16">
+      <c r="BM14" s="16">
         <v>728.71849042549854</v>
       </c>
-      <c r="BM14" s="16">
+      <c r="BN14" s="16">
         <v>839.7780556679653</v>
       </c>
-      <c r="BN14" s="16">
+      <c r="BO14" s="16">
         <v>648.99196169711388</v>
       </c>
-      <c r="BO14" s="16">
+      <c r="BP14" s="16">
         <v>849.93080880667856</v>
       </c>
-      <c r="BP14" s="16">
+      <c r="BQ14" s="16">
         <v>872.6596745736357</v>
       </c>
-      <c r="BQ14" s="16">
+      <c r="BR14" s="16">
         <v>632.21089214982862</v>
       </c>
-      <c r="BR14" s="16">
+      <c r="BS14" s="16">
         <v>656.32857705901301</v>
       </c>
-      <c r="BS14" s="16">
+      <c r="BT14" s="16">
         <v>705.93911333427582</v>
       </c>
-      <c r="BT14" s="16">
+      <c r="BU14" s="16">
         <v>606.57043361592048</v>
       </c>
-      <c r="BU14" s="16">
+      <c r="BV14" s="16">
         <v>594.87705433002657</v>
       </c>
-      <c r="BV14" s="16">
+      <c r="BW14" s="16">
         <v>529.45778414668246</v>
       </c>
-      <c r="BW14" s="16">
+      <c r="BX14" s="16">
         <v>554.19801656727623</v>
       </c>
-      <c r="BX14" s="16">
+      <c r="BY14" s="16">
         <v>494.48417859145906</v>
       </c>
-      <c r="BY14" s="16">
+      <c r="BZ14" s="16">
         <v>422.62092633358242</v>
       </c>
-      <c r="BZ14" s="16">
+      <c r="CA14" s="16">
         <v>338.03909877869012</v>
       </c>
-      <c r="CA14" s="16">
+      <c r="CB14" s="16">
         <v>790.85294077731146</v>
       </c>
-      <c r="CB14" s="16">
+      <c r="CC14" s="16">
         <v>564.49011551055298</v>
       </c>
-      <c r="CC14" s="16">
+      <c r="CD14" s="16">
         <v>576.79056793378697</v>
       </c>
-      <c r="CD14" s="10">
+      <c r="CE14" s="10">
         <v>593.4177291742069</v>
       </c>
-      <c r="CE14" s="10">
+      <c r="CF14" s="10">
         <v>373.38899268939701</v>
       </c>
-      <c r="CF14" s="16">
+      <c r="CG14" s="16">
         <v>324.66147473245297</v>
       </c>
-      <c r="CG14" s="16">
+      <c r="CH14" s="16">
         <v>244.99679694554899</v>
       </c>
-      <c r="CH14" s="16">
+      <c r="CI14" s="16">
         <v>190.96045085417796</v>
       </c>
-      <c r="CI14" s="16">
+      <c r="CJ14" s="16">
         <v>113.94949838065101</v>
       </c>
-      <c r="CJ14" s="16">
+      <c r="CK14" s="16">
         <v>154.752609816183</v>
       </c>
-      <c r="CK14" s="16">
+      <c r="CL14" s="16">
         <v>129.11058040007697</v>
       </c>
-      <c r="CL14" s="16">
+      <c r="CM14" s="16">
         <v>94.900083083564013</v>
       </c>
-      <c r="CM14" s="16">
+      <c r="CN14" s="16">
         <v>66.148957139070006</v>
       </c>
-      <c r="CN14" s="16">
+      <c r="CO14" s="16">
         <v>136.442781433823</v>
       </c>
-      <c r="CO14" s="16">
+      <c r="CP14" s="16">
         <v>92.026934765269999</v>
       </c>
-      <c r="CP14" s="16">
+      <c r="CQ14" s="16">
         <v>104.49726080955298</v>
       </c>
-      <c r="CQ14" s="16">
+      <c r="CR14" s="16">
         <v>159.35827500035398</v>
       </c>
-      <c r="CR14" s="16">
+      <c r="CS14" s="16">
         <v>163.94653232186499</v>
       </c>
-      <c r="CS14" s="16">
+      <c r="CT14" s="16">
         <v>163.897055345002</v>
       </c>
-      <c r="CT14" s="16">
+      <c r="CU14" s="16">
         <v>167.00146994176097</v>
       </c>
-      <c r="CU14" s="16">
+      <c r="CV14" s="16">
         <v>184.90965456103399</v>
       </c>
-      <c r="CV14" s="16">
+      <c r="CW14" s="16">
         <v>180.04782597033005</v>
       </c>
-      <c r="CW14" s="16">
+      <c r="CX14" s="16">
         <v>180.53868723461201</v>
       </c>
-      <c r="CX14" s="16">
+      <c r="CY14" s="16">
         <v>36.069653598279999</v>
       </c>
-      <c r="CY14" s="16">
+      <c r="CZ14" s="16">
         <v>162.84693211786404</v>
       </c>
-      <c r="CZ14" s="16">
+      <c r="DA14" s="16">
         <v>157.92285305095999</v>
       </c>
-      <c r="DA14" s="16">
+      <c r="DB14" s="16">
         <v>149.34343371692401</v>
       </c>
-      <c r="DB14" s="16">
+      <c r="DC14" s="16">
         <v>149.26639770643303</v>
       </c>
-      <c r="DC14" s="16">
+      <c r="DD14" s="16">
         <v>156.73794571091099</v>
       </c>
-      <c r="DD14" s="16">
+      <c r="DE14" s="16">
         <v>156.268808940865</v>
       </c>
-      <c r="DE14" s="16">
+      <c r="DF14" s="16">
         <v>176.64981868756098</v>
       </c>
-      <c r="DF14" s="16">
+      <c r="DG14" s="16">
         <v>169.567094550631</v>
       </c>
-      <c r="DG14" s="16">
+      <c r="DH14" s="16">
         <v>168.58228088907796</v>
       </c>
-      <c r="DH14" s="16">
+      <c r="DI14" s="16">
         <v>289.962744007602</v>
       </c>
-      <c r="DI14" s="16">
+      <c r="DJ14" s="16">
         <v>343.06314932072996</v>
       </c>
-      <c r="DJ14" s="16">
+      <c r="DK14" s="16">
         <v>528.20409491608598</v>
       </c>
-      <c r="DK14" s="16">
+      <c r="DL14" s="16">
         <v>236.94989717187698</v>
       </c>
-      <c r="DL14" s="16">
+      <c r="DM14" s="16">
         <v>435.19015580853306</v>
       </c>
-      <c r="DM14" s="16">
+      <c r="DN14" s="16">
         <v>981.65079275719393</v>
       </c>
-      <c r="DN14" s="16">
+      <c r="DO14" s="16">
         <v>1364.548062197267</v>
       </c>
-      <c r="DO14" s="16">
+      <c r="DP14" s="16">
         <v>1610.426746961155</v>
       </c>
-      <c r="DP14" s="16">
+      <c r="DQ14" s="16">
         <v>1571.1081434962082</v>
       </c>
-      <c r="DQ14" s="16">
+      <c r="DR14" s="16">
         <v>1969.4105099025728</v>
       </c>
-      <c r="DR14" s="16">
+      <c r="DS14" s="16">
         <v>1690.2859623909519</v>
       </c>
-      <c r="DS14" s="16">
+      <c r="DT14" s="16">
         <v>1809.9104882120739</v>
       </c>
-      <c r="DT14" s="16">
+      <c r="DU14" s="16">
         <v>2068.8570139342964</v>
       </c>
-      <c r="DU14" s="16">
+      <c r="DV14" s="16">
         <v>2011.5714560807401</v>
       </c>
-      <c r="DV14" s="16">
+      <c r="DW14" s="16">
         <v>2153.368860856202</v>
       </c>
-      <c r="DW14" s="16">
-        <v>2111.0139879257781</v>
+      <c r="DX14" s="16">
+        <v>2111.0139879257777</v>
+      </c>
+      <c r="DY14" s="16">
+        <v>2687.8936498273865</v>
       </c>
     </row>
-    <row r="15" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="20" t="s">
         <v>107</v>
       </c>
       <c r="C15" s="16">
         <v>0</v>
       </c>
       <c r="D15" s="16">
         <v>0</v>
       </c>
       <c r="E15" s="16">
         <v>0</v>
       </c>
       <c r="F15" s="16">
         <v>0</v>
       </c>
       <c r="G15" s="16">
         <v>0</v>
       </c>
       <c r="H15" s="16">
         <v>0</v>
       </c>
       <c r="I15" s="16">
         <v>0</v>
       </c>
       <c r="J15" s="16">
@@ -5214,54 +5277,54 @@
       <c r="T15" s="16">
         <v>1353.6634020000001</v>
       </c>
       <c r="U15" s="16">
         <v>307.80932999999999</v>
       </c>
       <c r="V15" s="16">
         <v>519.95846600000004</v>
       </c>
       <c r="W15" s="16">
         <v>850.476899</v>
       </c>
       <c r="X15" s="16">
         <v>364.38729000000001</v>
       </c>
       <c r="Y15" s="16">
         <v>464.15361100000001</v>
       </c>
       <c r="Z15" s="16">
         <v>928.80532900000003</v>
       </c>
       <c r="AA15" s="16">
         <v>599.81189599999993</v>
       </c>
       <c r="AB15" s="16">
-        <v>284.81896399999999</v>
+        <v>284.30071299999997</v>
       </c>
       <c r="AC15" s="16">
-        <v>0</v>
+        <v>391.16138599999999</v>
       </c>
       <c r="AD15" s="16">
         <v>0</v>
       </c>
       <c r="AE15" s="16">
         <v>0</v>
       </c>
       <c r="AF15" s="16">
         <v>0</v>
       </c>
       <c r="AG15" s="16">
         <v>0</v>
       </c>
       <c r="AH15" s="16">
         <v>0</v>
       </c>
       <c r="AI15" s="16">
         <v>0</v>
       </c>
       <c r="AJ15" s="16">
         <v>0</v>
       </c>
       <c r="AK15" s="16">
         <v>0</v>
       </c>
@@ -5322,243 +5385,249 @@
       <c r="BD15" s="16">
         <v>0</v>
       </c>
       <c r="BE15" s="16">
         <v>0</v>
       </c>
       <c r="BF15" s="16">
         <v>0</v>
       </c>
       <c r="BG15" s="16">
         <v>0</v>
       </c>
       <c r="BH15" s="16">
         <v>0</v>
       </c>
       <c r="BI15" s="16">
         <v>0</v>
       </c>
       <c r="BJ15" s="16">
         <v>0</v>
       </c>
       <c r="BK15" s="16">
         <v>0</v>
       </c>
       <c r="BL15" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="16">
         <v>24.110472999999999</v>
       </c>
-      <c r="BM15" s="16">
+      <c r="BN15" s="16">
         <v>21.371283000000002</v>
       </c>
-      <c r="BN15" s="16">
+      <c r="BO15" s="16">
         <v>29.353314000000001</v>
       </c>
-      <c r="BO15" s="16">
+      <c r="BP15" s="16">
         <v>32.024822999999998</v>
       </c>
-      <c r="BP15" s="16">
+      <c r="BQ15" s="16">
         <v>19.382631</v>
       </c>
-      <c r="BQ15" s="16">
+      <c r="BR15" s="16">
         <v>40.911738</v>
       </c>
-      <c r="BR15" s="16">
+      <c r="BS15" s="16">
         <v>28.882134000000001</v>
       </c>
-      <c r="BS15" s="16">
+      <c r="BT15" s="16">
         <v>188.35357200000001</v>
       </c>
-      <c r="BT15" s="16">
+      <c r="BU15" s="16">
         <v>262.63849900000002</v>
       </c>
-      <c r="BU15" s="16">
+      <c r="BV15" s="16">
         <v>140.24207199999998</v>
       </c>
-      <c r="BV15" s="16">
+      <c r="BW15" s="16">
         <v>425.98163899999997</v>
       </c>
-      <c r="BW15" s="16">
+      <c r="BX15" s="16">
         <v>268.77668900000003</v>
       </c>
-      <c r="BX15" s="16">
+      <c r="BY15" s="16">
         <v>116.44137400000001</v>
       </c>
-      <c r="BY15" s="16">
+      <c r="BZ15" s="16">
         <v>223.807196</v>
       </c>
-      <c r="BZ15" s="16">
+      <c r="CA15" s="16">
         <v>161.01003600000001</v>
       </c>
-      <c r="CA15" s="16">
+      <c r="CB15" s="16">
         <v>44.846850999999994</v>
       </c>
-      <c r="CB15" s="16">
+      <c r="CC15" s="16">
         <v>42.598963999999995</v>
       </c>
-      <c r="CC15" s="16">
+      <c r="CD15" s="16">
         <v>44.877859999999998</v>
       </c>
-      <c r="CD15" s="10">
+      <c r="CE15" s="10">
         <v>72.218485000000001</v>
       </c>
-      <c r="CE15" s="10">
+      <c r="CF15" s="10">
         <v>84.409888999999993</v>
       </c>
-      <c r="CF15" s="16">
+      <c r="CG15" s="16">
         <v>303.016301</v>
       </c>
-      <c r="CG15" s="16">
+      <c r="CH15" s="16">
         <v>1325.1100100000001</v>
       </c>
-      <c r="CH15" s="16">
+      <c r="CI15" s="16">
         <v>1135.9312850000001</v>
       </c>
-      <c r="CI15" s="16">
+      <c r="CJ15" s="16">
         <v>1135.419005</v>
       </c>
-      <c r="CJ15" s="16">
+      <c r="CK15" s="16">
         <v>1194.0282360000001</v>
       </c>
-      <c r="CK15" s="16">
+      <c r="CL15" s="16">
         <v>984.53352099999995</v>
       </c>
-      <c r="CL15" s="16">
+      <c r="CM15" s="16">
         <v>1211.5051720000001</v>
       </c>
-      <c r="CM15" s="16">
+      <c r="CN15" s="16">
         <v>999.12058999999999</v>
       </c>
-      <c r="CN15" s="16">
+      <c r="CO15" s="16">
         <v>1353.6634020000001</v>
       </c>
-      <c r="CO15" s="16">
+      <c r="CP15" s="16">
         <v>1223.648471</v>
       </c>
-      <c r="CP15" s="16">
+      <c r="CQ15" s="16">
         <v>656.76437999999996</v>
       </c>
-      <c r="CQ15" s="16">
+      <c r="CR15" s="16">
         <v>403.02704899999998</v>
       </c>
-      <c r="CR15" s="16">
+      <c r="CS15" s="16">
         <v>307.80932999999999</v>
       </c>
-      <c r="CS15" s="16">
+      <c r="CT15" s="16">
         <v>148.28612100000001</v>
       </c>
-      <c r="CT15" s="16">
+      <c r="CU15" s="16">
         <v>370.02918600000004</v>
       </c>
-      <c r="CU15" s="16">
+      <c r="CV15" s="16">
         <v>379.72123499999998</v>
       </c>
-      <c r="CV15" s="16">
+      <c r="CW15" s="16">
         <v>519.95846600000004</v>
       </c>
-      <c r="CW15" s="16">
+      <c r="CX15" s="16">
         <v>681.21608700000013</v>
       </c>
-      <c r="CX15" s="16">
+      <c r="CY15" s="16">
         <v>687.70207800000003</v>
       </c>
-      <c r="CY15" s="16">
+      <c r="CZ15" s="16">
         <v>971.71050600000012</v>
       </c>
-      <c r="CZ15" s="16">
+      <c r="DA15" s="16">
         <v>850.476899</v>
       </c>
-      <c r="DA15" s="16">
+      <c r="DB15" s="16">
         <v>1068.872793</v>
       </c>
-      <c r="DB15" s="16">
+      <c r="DC15" s="16">
         <v>985.82968100000005</v>
       </c>
-      <c r="DC15" s="16">
+      <c r="DD15" s="16">
         <v>565.6312549999999</v>
       </c>
-      <c r="DD15" s="16">
+      <c r="DE15" s="16">
         <v>364.38729000000001</v>
       </c>
-      <c r="DE15" s="16">
+      <c r="DF15" s="16">
         <v>345.26973800000002</v>
       </c>
-      <c r="DF15" s="16">
+      <c r="DG15" s="16">
         <v>311.28582699999998</v>
       </c>
-      <c r="DG15" s="16">
+      <c r="DH15" s="16">
         <v>366.96817599999997</v>
       </c>
-      <c r="DH15" s="16">
+      <c r="DI15" s="16">
         <v>464.15361100000001</v>
       </c>
-      <c r="DI15" s="16">
+      <c r="DJ15" s="16">
         <v>571.21370300000001</v>
       </c>
-      <c r="DJ15" s="16">
+      <c r="DK15" s="16">
         <v>898.40698699999996</v>
       </c>
-      <c r="DK15" s="16">
+      <c r="DL15" s="16">
         <v>1348.1505010000001</v>
       </c>
-      <c r="DL15" s="16">
+      <c r="DM15" s="16">
         <v>928.80532900000003</v>
       </c>
-      <c r="DM15" s="16">
+      <c r="DN15" s="16">
         <v>848.05683399999987</v>
       </c>
-      <c r="DN15" s="16">
+      <c r="DO15" s="16">
         <v>700.4172319999999</v>
       </c>
-      <c r="DO15" s="16">
+      <c r="DP15" s="16">
         <v>752.51431500000012</v>
       </c>
-      <c r="DP15" s="16">
+      <c r="DQ15" s="16">
         <v>599.81189599999993</v>
       </c>
-      <c r="DQ15" s="16">
+      <c r="DR15" s="16">
         <v>266.72848799999997</v>
       </c>
-      <c r="DR15" s="16">
+      <c r="DS15" s="16">
         <v>232.020838</v>
       </c>
-      <c r="DS15" s="16">
+      <c r="DT15" s="16">
         <v>303.76653900000002</v>
       </c>
-      <c r="DT15" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DU15" s="16">
-        <v>326.43773599999997</v>
+        <v>284.30071299999997</v>
       </c>
       <c r="DV15" s="16">
-        <v>319.31445399999996</v>
+        <v>328.60339699999997</v>
       </c>
       <c r="DW15" s="16">
-        <v>240.80664300000001</v>
+        <v>311.57211799999999</v>
+      </c>
+      <c r="DX15" s="16">
+        <v>234.053301</v>
+      </c>
+      <c r="DY15" s="16">
+        <v>391.16138599999999</v>
       </c>
     </row>
-    <row r="16" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="20" t="s">
         <v>108</v>
       </c>
       <c r="C16" s="16">
         <v>4063.1284479677406</v>
       </c>
       <c r="D16" s="16">
         <v>4759.9794503499206</v>
       </c>
       <c r="E16" s="16">
         <v>6781.3278138339083</v>
       </c>
       <c r="F16" s="16">
         <v>5073.4322148779302</v>
       </c>
       <c r="G16" s="16">
         <v>6194.8835041489256</v>
       </c>
       <c r="H16" s="16">
         <v>6616.0112933983501</v>
       </c>
       <c r="I16" s="16">
         <v>5849.0765965016781</v>
       </c>
       <c r="J16" s="16">
@@ -5597,348 +5666,354 @@
       <c r="U16" s="16">
         <v>9310.1617654345591</v>
       </c>
       <c r="V16" s="16">
         <v>9182.5895004865888</v>
       </c>
       <c r="W16" s="16">
         <v>9061.4197983286358</v>
       </c>
       <c r="X16" s="16">
         <v>10334.165417127997</v>
       </c>
       <c r="Y16" s="16">
         <v>13067.68126703803</v>
       </c>
       <c r="Z16" s="16">
         <v>15014.585674401007</v>
       </c>
       <c r="AA16" s="16">
         <v>42733.773700373349</v>
       </c>
       <c r="AB16" s="16">
         <v>36606.492781693691</v>
       </c>
       <c r="AC16" s="16">
+        <v>36179.083898872828</v>
+      </c>
+      <c r="AD16" s="16">
         <v>4886.5126701553218</v>
       </c>
-      <c r="AD16" s="16">
+      <c r="AE16" s="16">
         <v>4612.9372470496319</v>
       </c>
-      <c r="AE16" s="16">
+      <c r="AF16" s="16">
         <v>5178.5011124037164</v>
       </c>
-      <c r="AF16" s="16">
+      <c r="AG16" s="16">
         <v>6781.3278138339083</v>
       </c>
-      <c r="AG16" s="16">
+      <c r="AH16" s="16">
         <v>5724.4155645341452</v>
       </c>
-      <c r="AH16" s="16">
+      <c r="AI16" s="16">
         <v>5151.1925209813253</v>
       </c>
-      <c r="AI16" s="16">
+      <c r="AJ16" s="16">
         <v>5304.547571253298</v>
       </c>
-      <c r="AJ16" s="16">
+      <c r="AK16" s="16">
         <v>5073.4322148779302</v>
       </c>
-      <c r="AK16" s="16">
+      <c r="AL16" s="16">
         <v>5299.6779816680182</v>
       </c>
-      <c r="AL16" s="16">
+      <c r="AM16" s="16">
         <v>5367.3011930241701</v>
       </c>
-      <c r="AM16" s="16">
+      <c r="AN16" s="16">
         <v>6142.4259305777223</v>
       </c>
-      <c r="AN16" s="16">
+      <c r="AO16" s="16">
         <v>6194.8835041489256</v>
       </c>
-      <c r="AO16" s="16">
+      <c r="AP16" s="16">
         <v>6021.6648007227959</v>
       </c>
-      <c r="AP16" s="16">
+      <c r="AQ16" s="16">
         <v>6155.7911436072472</v>
       </c>
-      <c r="AQ16" s="16">
+      <c r="AR16" s="16">
         <v>6484.7653668790908</v>
       </c>
-      <c r="AR16" s="16">
+      <c r="AS16" s="16">
         <v>6616.0112933983501</v>
       </c>
-      <c r="AS16" s="16">
+      <c r="AT16" s="16">
         <v>5641.4449098835166</v>
       </c>
-      <c r="AT16" s="16">
+      <c r="AU16" s="16">
         <v>5655.1944058947965</v>
       </c>
-      <c r="AU16" s="16">
+      <c r="AV16" s="16">
         <v>5838.1007761173223</v>
       </c>
-      <c r="AV16" s="16">
+      <c r="AW16" s="16">
         <v>5849.0765965016781</v>
       </c>
-      <c r="AW16" s="16">
+      <c r="AX16" s="16">
         <v>4898.8653497207306</v>
       </c>
-      <c r="AX16" s="16">
+      <c r="AY16" s="16">
         <v>4766.7807507118923</v>
       </c>
-      <c r="AY16" s="16">
+      <c r="AZ16" s="16">
         <v>5679.3247595032726</v>
       </c>
-      <c r="AZ16" s="16">
+      <c r="BA16" s="16">
         <v>6588.4970858175411</v>
       </c>
-      <c r="BA16" s="16">
+      <c r="BB16" s="16">
         <v>6188.4275448230437</v>
       </c>
-      <c r="BB16" s="16">
+      <c r="BC16" s="16">
         <v>6939.2791555594977</v>
       </c>
-      <c r="BC16" s="16">
+      <c r="BD16" s="16">
         <v>7583.8617813430901</v>
       </c>
-      <c r="BD16" s="16">
+      <c r="BE16" s="16">
         <v>8174.297965597495</v>
       </c>
-      <c r="BE16" s="16">
+      <c r="BF16" s="16">
         <v>7670.5649726529673</v>
       </c>
-      <c r="BF16" s="16">
+      <c r="BG16" s="16">
         <v>7409.8754420540445</v>
       </c>
-      <c r="BG16" s="16">
+      <c r="BH16" s="16">
         <v>8317.2267720485033</v>
       </c>
-      <c r="BH16" s="16">
+      <c r="BI16" s="16">
         <v>8676.4821905308345</v>
       </c>
-      <c r="BI16" s="16">
+      <c r="BJ16" s="16">
         <v>7109.8013718131024</v>
       </c>
-      <c r="BJ16" s="16">
+      <c r="BK16" s="16">
         <v>7817.7431972927516</v>
       </c>
-      <c r="BK16" s="16">
+      <c r="BL16" s="16">
         <v>8420.8028998073351</v>
       </c>
-      <c r="BL16" s="16">
+      <c r="BM16" s="16">
         <v>7749.8406320986905</v>
       </c>
-      <c r="BM16" s="16">
+      <c r="BN16" s="16">
         <v>7251.3460044903641</v>
       </c>
-      <c r="BN16" s="16">
+      <c r="BO16" s="16">
         <v>7611.6172044661907</v>
       </c>
-      <c r="BO16" s="16">
+      <c r="BP16" s="16">
         <v>7924.7480254069505</v>
       </c>
-      <c r="BP16" s="16">
+      <c r="BQ16" s="16">
         <v>7606.9730702491825</v>
       </c>
-      <c r="BQ16" s="16">
+      <c r="BR16" s="16">
         <v>7094.2417913649924</v>
       </c>
-      <c r="BR16" s="16">
+      <c r="BS16" s="16">
         <v>6981.9053779773558</v>
       </c>
-      <c r="BS16" s="16">
+      <c r="BT16" s="16">
         <v>8181.3256068982382</v>
       </c>
-      <c r="BT16" s="16">
+      <c r="BU16" s="16">
         <v>7837.0502824717869</v>
       </c>
-      <c r="BU16" s="16">
+      <c r="BV16" s="16">
         <v>7071.1104645211772</v>
       </c>
-      <c r="BV16" s="16">
+      <c r="BW16" s="16">
         <v>7567.5219005234485</v>
       </c>
-      <c r="BW16" s="16">
+      <c r="BX16" s="16">
         <v>8191.451709611154</v>
       </c>
-      <c r="BX16" s="16">
+      <c r="BY16" s="16">
         <v>7153.5994922470727</v>
       </c>
-      <c r="BY16" s="16">
+      <c r="BZ16" s="16">
         <v>6613.1949028548315</v>
       </c>
-      <c r="BZ16" s="16">
+      <c r="CA16" s="16">
         <v>6841.3385937939502</v>
       </c>
-      <c r="CA16" s="16">
+      <c r="CB16" s="16">
         <v>7473.1024937042403</v>
       </c>
-      <c r="CB16" s="16">
+      <c r="CC16" s="16">
         <v>6885.1689967341981</v>
       </c>
-      <c r="CC16" s="16">
+      <c r="CD16" s="16">
         <v>7602.1155718975006</v>
       </c>
-      <c r="CD16" s="10">
+      <c r="CE16" s="10">
         <v>7262.6963290516915</v>
       </c>
-      <c r="CE16" s="10">
+      <c r="CF16" s="10">
         <v>8920.9050767757071</v>
       </c>
-      <c r="CF16" s="16">
+      <c r="CG16" s="16">
         <v>7978.6772620186202</v>
       </c>
-      <c r="CG16" s="16">
+      <c r="CH16" s="16">
         <v>8147.0444937040702</v>
       </c>
-      <c r="CH16" s="16">
+      <c r="CI16" s="16">
         <v>8285.7564910731398</v>
       </c>
-      <c r="CI16" s="16">
+      <c r="CJ16" s="16">
         <v>9275.069820401055</v>
       </c>
-      <c r="CJ16" s="16">
+      <c r="CK16" s="16">
         <v>8387.1641929600701</v>
       </c>
-      <c r="CK16" s="16">
+      <c r="CL16" s="16">
         <v>7769.2008841166808</v>
       </c>
-      <c r="CL16" s="16">
+      <c r="CM16" s="16">
         <v>8587.0878412858765</v>
       </c>
-      <c r="CM16" s="16">
+      <c r="CN16" s="16">
         <v>10507.317078516817</v>
       </c>
-      <c r="CN16" s="16">
+      <c r="CO16" s="16">
         <v>8900.6227652693524</v>
       </c>
-      <c r="CO16" s="16">
+      <c r="CP16" s="16">
         <v>8369.7260555965986</v>
       </c>
-      <c r="CP16" s="16">
+      <c r="CQ16" s="16">
         <v>7814.5241474185823</v>
       </c>
-      <c r="CQ16" s="16">
+      <c r="CR16" s="16">
         <v>9560.9009086977567</v>
       </c>
-      <c r="CR16" s="16">
+      <c r="CS16" s="16">
         <v>9310.1617654345591</v>
       </c>
-      <c r="CS16" s="16">
+      <c r="CT16" s="16">
         <v>8235.5636192486108</v>
       </c>
-      <c r="CT16" s="16">
+      <c r="CU16" s="16">
         <v>8565.0080166992248</v>
       </c>
-      <c r="CU16" s="16">
+      <c r="CV16" s="16">
         <v>10250.780268170394</v>
       </c>
-      <c r="CV16" s="16">
+      <c r="CW16" s="16">
         <v>9182.5895004865888</v>
       </c>
-      <c r="CW16" s="16">
+      <c r="CX16" s="16">
         <v>8293.4530357270287</v>
       </c>
-      <c r="CX16" s="16">
+      <c r="CY16" s="16">
         <v>8649.7619781291487</v>
       </c>
-      <c r="CY16" s="16">
+      <c r="CZ16" s="16">
         <v>9937.832461351989</v>
       </c>
-      <c r="CZ16" s="16">
+      <c r="DA16" s="16">
         <v>9061.4197983286358</v>
       </c>
-      <c r="DA16" s="16">
+      <c r="DB16" s="16">
         <v>9956.6820404864811</v>
       </c>
-      <c r="DB16" s="16">
+      <c r="DC16" s="16">
         <v>10599.065377366682</v>
       </c>
-      <c r="DC16" s="16">
+      <c r="DD16" s="16">
         <v>11328.912634392667</v>
       </c>
-      <c r="DD16" s="16">
+      <c r="DE16" s="16">
         <v>10334.165417127997</v>
       </c>
-      <c r="DE16" s="16">
+      <c r="DF16" s="16">
         <v>10590.332594098429</v>
       </c>
-      <c r="DF16" s="16">
+      <c r="DG16" s="16">
         <v>10834.740888078759</v>
       </c>
-      <c r="DG16" s="16">
+      <c r="DH16" s="16">
         <v>13368.496280224022</v>
       </c>
-      <c r="DH16" s="16">
+      <c r="DI16" s="16">
         <v>13067.68126703803</v>
       </c>
-      <c r="DI16" s="16">
+      <c r="DJ16" s="16">
         <v>13413.391013177725</v>
       </c>
-      <c r="DJ16" s="16">
+      <c r="DK16" s="16">
         <v>14948.92153674009</v>
       </c>
-      <c r="DK16" s="16">
+      <c r="DL16" s="16">
         <v>16723.276025089453</v>
       </c>
-      <c r="DL16" s="16">
+      <c r="DM16" s="16">
         <v>15014.585674401007</v>
       </c>
-      <c r="DM16" s="16">
+      <c r="DN16" s="16">
         <v>32242.376834668747</v>
       </c>
-      <c r="DN16" s="16">
+      <c r="DO16" s="16">
         <v>31494.098143905645</v>
       </c>
-      <c r="DO16" s="16">
+      <c r="DP16" s="16">
         <v>40812.132494869045</v>
       </c>
-      <c r="DP16" s="16">
+      <c r="DQ16" s="16">
         <v>42733.773700373349</v>
       </c>
-      <c r="DQ16" s="16">
+      <c r="DR16" s="16">
         <v>41093.990363122015</v>
       </c>
-      <c r="DR16" s="16">
+      <c r="DS16" s="16">
         <v>41134.508284020631</v>
       </c>
-      <c r="DS16" s="16">
+      <c r="DT16" s="16">
         <v>45865.998230309277</v>
       </c>
-      <c r="DT16" s="16">
+      <c r="DU16" s="16">
         <v>36606.492781693691</v>
       </c>
-      <c r="DU16" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV16" s="16">
-        <v>34079.414341741875</v>
+        <v>33006.536904614659</v>
       </c>
       <c r="DW16" s="16">
-        <v>36471.152116111327</v>
+        <v>35359.777696330086</v>
+      </c>
+      <c r="DX16" s="16">
+        <v>37238.200386258068</v>
+      </c>
+      <c r="DY16" s="16">
+        <v>36179.083898872828</v>
       </c>
     </row>
-    <row r="17" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C17" s="16">
         <v>0</v>
       </c>
       <c r="D17" s="16">
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <v>27.135999999999999</v>
       </c>
       <c r="F17" s="16">
         <v>28.655999999999999</v>
       </c>
       <c r="G17" s="16">
         <v>37.695</v>
       </c>
       <c r="H17" s="16">
         <v>36.83</v>
       </c>
       <c r="I17" s="16">
         <v>147.94999999999999</v>
       </c>
       <c r="J17" s="16">
@@ -5977,348 +6052,354 @@
       <c r="U17" s="16">
         <v>210.083</v>
       </c>
       <c r="V17" s="16">
         <v>239.44299999999998</v>
       </c>
       <c r="W17" s="16">
         <v>251.74099999999999</v>
       </c>
       <c r="X17" s="16">
         <v>261.96300000000002</v>
       </c>
       <c r="Y17" s="16">
         <v>269.55</v>
       </c>
       <c r="Z17" s="16">
         <v>275.363</v>
       </c>
       <c r="AA17" s="16">
         <v>787.78100000000006</v>
       </c>
       <c r="AB17" s="16">
         <v>869.63499999999999</v>
       </c>
       <c r="AC17" s="16">
+        <v>1019.2439999999999</v>
+      </c>
+      <c r="AD17" s="16">
         <v>0.13900000000000001</v>
       </c>
-      <c r="AD17" s="16">
+      <c r="AE17" s="16">
         <v>3.2669999999999999</v>
       </c>
-      <c r="AE17" s="16">
+      <c r="AF17" s="16">
         <v>3.0190000000000001</v>
       </c>
-      <c r="AF17" s="16">
+      <c r="AG17" s="16">
         <v>27.135999999999999</v>
       </c>
-      <c r="AG17" s="16">
+      <c r="AH17" s="16">
         <v>3.1739999999999999</v>
       </c>
-      <c r="AH17" s="16">
+      <c r="AI17" s="16">
         <v>2.7810000000000001</v>
       </c>
-      <c r="AI17" s="16">
+      <c r="AJ17" s="16">
         <v>2.8279999999999998</v>
       </c>
-      <c r="AJ17" s="16">
+      <c r="AK17" s="16">
         <v>28.655999999999999</v>
       </c>
-      <c r="AK17" s="16">
+      <c r="AL17" s="16">
         <v>29.576000000000001</v>
       </c>
-      <c r="AL17" s="16">
+      <c r="AM17" s="16">
         <v>30.294</v>
       </c>
-      <c r="AM17" s="16">
+      <c r="AN17" s="16">
         <v>30.36</v>
       </c>
-      <c r="AN17" s="16">
+      <c r="AO17" s="16">
         <v>37.695</v>
       </c>
-      <c r="AO17" s="16">
+      <c r="AP17" s="16">
         <v>38.806000000000004</v>
       </c>
-      <c r="AP17" s="16">
+      <c r="AQ17" s="16">
         <v>39.579000000000001</v>
       </c>
-      <c r="AQ17" s="16">
+      <c r="AR17" s="16">
         <v>39.486999999999995</v>
       </c>
-      <c r="AR17" s="16">
+      <c r="AS17" s="16">
         <v>36.83</v>
       </c>
-      <c r="AS17" s="16">
+      <c r="AT17" s="16">
         <v>34.981000000000002</v>
       </c>
-      <c r="AT17" s="16">
+      <c r="AU17" s="16">
         <v>100.036</v>
       </c>
-      <c r="AU17" s="16">
+      <c r="AV17" s="16">
         <v>127.93900000000001</v>
       </c>
-      <c r="AV17" s="16">
+      <c r="AW17" s="16">
         <v>147.94999999999999</v>
       </c>
-      <c r="AW17" s="16">
+      <c r="AX17" s="16">
         <v>128.911</v>
       </c>
-      <c r="AX17" s="16">
+      <c r="AY17" s="16">
         <v>141.262</v>
       </c>
-      <c r="AY17" s="16">
+      <c r="AZ17" s="16">
         <v>146.095</v>
       </c>
-      <c r="AZ17" s="16">
+      <c r="BA17" s="16">
         <v>155.02500000000001</v>
       </c>
-      <c r="BA17" s="16">
+      <c r="BB17" s="16">
         <v>165.929</v>
       </c>
-      <c r="BB17" s="16">
+      <c r="BC17" s="16">
         <v>613.33000000000004</v>
       </c>
-      <c r="BC17" s="16">
+      <c r="BD17" s="16">
         <v>253.22300000000001</v>
       </c>
-      <c r="BD17" s="16">
+      <c r="BE17" s="16">
         <v>248.667</v>
       </c>
-      <c r="BE17" s="16">
+      <c r="BF17" s="16">
         <v>223.59199999999998</v>
       </c>
-      <c r="BF17" s="16">
+      <c r="BG17" s="16">
         <v>233.56399999999999</v>
       </c>
-      <c r="BG17" s="16">
+      <c r="BH17" s="16">
         <v>211.04000000000002</v>
       </c>
-      <c r="BH17" s="16">
+      <c r="BI17" s="16">
         <v>190.41</v>
       </c>
-      <c r="BI17" s="16">
+      <c r="BJ17" s="16">
         <v>175.447</v>
       </c>
-      <c r="BJ17" s="16">
+      <c r="BK17" s="16">
         <v>186.70399999999998</v>
       </c>
-      <c r="BK17" s="16">
+      <c r="BL17" s="16">
         <v>204.60499999999999</v>
       </c>
-      <c r="BL17" s="16">
+      <c r="BM17" s="16">
         <v>199.602</v>
       </c>
-      <c r="BM17" s="16">
+      <c r="BN17" s="16">
         <v>203.858</v>
       </c>
-      <c r="BN17" s="16">
+      <c r="BO17" s="16">
         <v>222.85163370000001</v>
       </c>
-      <c r="BO17" s="16">
+      <c r="BP17" s="16">
         <v>226.30376479999998</v>
       </c>
-      <c r="BP17" s="16">
+      <c r="BQ17" s="16">
         <v>229.34221220000001</v>
       </c>
-      <c r="BQ17" s="16">
+      <c r="BR17" s="16">
         <v>277.29451780000005</v>
       </c>
-      <c r="BR17" s="16">
+      <c r="BS17" s="16">
         <v>270.38587999999999</v>
       </c>
-      <c r="BS17" s="16">
+      <c r="BT17" s="16">
         <v>259.45827859999997</v>
       </c>
-      <c r="BT17" s="16">
+      <c r="BU17" s="16">
         <v>176.39701200000002</v>
       </c>
-      <c r="BU17" s="16">
+      <c r="BV17" s="16">
         <v>179.64140860000001</v>
       </c>
-      <c r="BV17" s="16">
+      <c r="BW17" s="16">
         <v>161.05660760000001</v>
       </c>
-      <c r="BW17" s="16">
+      <c r="BX17" s="16">
         <v>165.21945599999998</v>
       </c>
-      <c r="BX17" s="16">
+      <c r="BY17" s="16">
         <v>167.5025881</v>
       </c>
-      <c r="BY17" s="16">
+      <c r="BZ17" s="16">
         <v>179.69950600000001</v>
       </c>
-      <c r="BZ17" s="16">
+      <c r="CA17" s="16">
         <v>197.3193914</v>
       </c>
-      <c r="CA17" s="16">
+      <c r="CB17" s="16">
         <v>221.8454289</v>
       </c>
-      <c r="CB17" s="16">
+      <c r="CC17" s="16">
         <v>266.38035990000003</v>
       </c>
-      <c r="CC17" s="16">
+      <c r="CD17" s="16">
         <v>47.594999999999999</v>
       </c>
-      <c r="CD17" s="10">
+      <c r="CE17" s="10">
         <v>48.142000000000003</v>
       </c>
-      <c r="CE17" s="10">
+      <c r="CF17" s="10">
         <v>47.795000000000002</v>
       </c>
-      <c r="CF17" s="16">
+      <c r="CG17" s="16">
         <v>74.308000000000007</v>
       </c>
-      <c r="CG17" s="16">
+      <c r="CH17" s="16">
         <v>74.632000000000005</v>
       </c>
-      <c r="CH17" s="16">
+      <c r="CI17" s="16">
         <v>75.262</v>
       </c>
-      <c r="CI17" s="16">
+      <c r="CJ17" s="16">
         <v>74.754000000000005</v>
       </c>
-      <c r="CJ17" s="16">
+      <c r="CK17" s="16">
         <v>101.363</v>
       </c>
-      <c r="CK17" s="16">
+      <c r="CL17" s="16">
         <v>104.175</v>
       </c>
-      <c r="CL17" s="16">
+      <c r="CM17" s="16">
         <v>130.22999999999999</v>
       </c>
-      <c r="CM17" s="16">
+      <c r="CN17" s="16">
         <v>130.34399999999999</v>
       </c>
-      <c r="CN17" s="16">
+      <c r="CO17" s="16">
         <v>155.416</v>
       </c>
-      <c r="CO17" s="16">
+      <c r="CP17" s="16">
         <v>158.72699999999998</v>
       </c>
-      <c r="CP17" s="16">
+      <c r="CQ17" s="16">
         <v>185.48400000000001</v>
       </c>
-      <c r="CQ17" s="16">
+      <c r="CR17" s="16">
         <v>184.143</v>
       </c>
-      <c r="CR17" s="16">
+      <c r="CS17" s="16">
         <v>210.083</v>
       </c>
-      <c r="CS17" s="16">
+      <c r="CT17" s="16">
         <v>212.565</v>
       </c>
-      <c r="CT17" s="16">
+      <c r="CU17" s="16">
         <v>240.09300000000002</v>
       </c>
-      <c r="CU17" s="16">
+      <c r="CV17" s="16">
         <v>238.89600000000002</v>
       </c>
-      <c r="CV17" s="16">
+      <c r="CW17" s="16">
         <v>239.44299999999998</v>
       </c>
-      <c r="CW17" s="16">
+      <c r="CX17" s="16">
         <v>240.32499999999999</v>
       </c>
-      <c r="CX17" s="16">
+      <c r="CY17" s="16">
         <v>258.56799999999998</v>
       </c>
-      <c r="CY17" s="16">
+      <c r="CZ17" s="16">
         <v>256.32499999999999</v>
       </c>
-      <c r="CZ17" s="16">
+      <c r="DA17" s="16">
         <v>251.74099999999999</v>
       </c>
-      <c r="DA17" s="16">
+      <c r="DB17" s="16">
         <v>242.852</v>
       </c>
-      <c r="DB17" s="16">
+      <c r="DC17" s="16">
         <v>244.62299999999999</v>
       </c>
-      <c r="DC17" s="16">
+      <c r="DD17" s="16">
         <v>245.102</v>
       </c>
-      <c r="DD17" s="16">
+      <c r="DE17" s="16">
         <v>261.96300000000002</v>
       </c>
-      <c r="DE17" s="16">
+      <c r="DF17" s="16">
         <v>265.334</v>
       </c>
-      <c r="DF17" s="16">
+      <c r="DG17" s="16">
         <v>268.26499999999999</v>
       </c>
-      <c r="DG17" s="16">
+      <c r="DH17" s="16">
         <v>268.06900000000002</v>
       </c>
-      <c r="DH17" s="16">
+      <c r="DI17" s="16">
         <v>269.55</v>
       </c>
-      <c r="DI17" s="16">
+      <c r="DJ17" s="16">
         <v>267.012</v>
       </c>
-      <c r="DJ17" s="16">
+      <c r="DK17" s="16">
         <v>268.79500000000002</v>
       </c>
-      <c r="DK17" s="16">
+      <c r="DL17" s="16">
         <v>268.84399999999999</v>
       </c>
-      <c r="DL17" s="16">
+      <c r="DM17" s="16">
         <v>275.363</v>
       </c>
-      <c r="DM17" s="16">
+      <c r="DN17" s="16">
         <v>778.57799999999997</v>
       </c>
-      <c r="DN17" s="16">
+      <c r="DO17" s="16">
         <v>779.49600000000009</v>
       </c>
-      <c r="DO17" s="16">
+      <c r="DP17" s="16">
         <v>781.89100000000008</v>
       </c>
-      <c r="DP17" s="16">
+      <c r="DQ17" s="16">
         <v>787.78100000000006</v>
       </c>
-      <c r="DQ17" s="16">
+      <c r="DR17" s="16">
         <v>871.08400000000006</v>
       </c>
-      <c r="DR17" s="16">
+      <c r="DS17" s="16">
         <v>871.274</v>
       </c>
-      <c r="DS17" s="16">
+      <c r="DT17" s="16">
         <v>868.86200000000008</v>
       </c>
-      <c r="DT17" s="16">
+      <c r="DU17" s="16">
         <v>869.63499999999999</v>
       </c>
-      <c r="DU17" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV17" s="16">
-        <v>963.67200000000003</v>
+        <v>1011.6089999999999</v>
       </c>
       <c r="DW17" s="16">
-        <v>964.82399999999996</v>
+        <v>1018.02</v>
+      </c>
+      <c r="DX17" s="16">
+        <v>1019.193</v>
+      </c>
+      <c r="DY17" s="16">
+        <v>1019.2439999999999</v>
       </c>
     </row>
-    <row r="18" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="20" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="16">
         <v>2793.4260619768243</v>
       </c>
       <c r="D18" s="16">
         <v>3791.1349608519436</v>
       </c>
       <c r="E18" s="16">
         <v>5688.2078096984114</v>
       </c>
       <c r="F18" s="16">
         <v>3910.3218490217796</v>
       </c>
       <c r="G18" s="16">
         <v>4992.1467020111731</v>
       </c>
       <c r="H18" s="16">
         <v>5279.388328443637</v>
       </c>
       <c r="I18" s="16">
         <v>4274.331832573941</v>
       </c>
       <c r="J18" s="16">
@@ -6357,348 +6438,354 @@
       <c r="U18" s="16">
         <v>5039.7997060219159</v>
       </c>
       <c r="V18" s="16">
         <v>4353.1127693244507</v>
       </c>
       <c r="W18" s="16">
         <v>4229.4623851089273</v>
       </c>
       <c r="X18" s="16">
         <v>4738.5093970731732</v>
       </c>
       <c r="Y18" s="16">
         <v>5185.2325958827541</v>
       </c>
       <c r="Z18" s="16">
         <v>5756.4577229743163</v>
       </c>
       <c r="AA18" s="16">
         <v>32645.438514209578</v>
       </c>
       <c r="AB18" s="16">
         <v>25093.930782654697</v>
       </c>
       <c r="AC18" s="16">
+        <v>23486.886111270393</v>
+      </c>
+      <c r="AD18" s="16">
         <v>3886.2138219852632</v>
       </c>
-      <c r="AD18" s="16">
+      <c r="AE18" s="16">
         <v>3597.7325944235372</v>
       </c>
-      <c r="AE18" s="16">
+      <c r="AF18" s="16">
         <v>4218.8146777101329</v>
       </c>
-      <c r="AF18" s="16">
+      <c r="AG18" s="16">
         <v>5688.2078096984114</v>
       </c>
-      <c r="AG18" s="16">
+      <c r="AH18" s="16">
         <v>4629.6781162399093</v>
       </c>
-      <c r="AH18" s="16">
+      <c r="AI18" s="16">
         <v>4043.028289614057</v>
       </c>
-      <c r="AI18" s="16">
+      <c r="AJ18" s="16">
         <v>4154.5696562604417</v>
       </c>
-      <c r="AJ18" s="16">
+      <c r="AK18" s="16">
         <v>3910.3218490217796</v>
       </c>
-      <c r="AK18" s="16">
+      <c r="AL18" s="16">
         <v>4115.7788135123901</v>
       </c>
-      <c r="AL18" s="16">
+      <c r="AM18" s="16">
         <v>4192.0857292813644</v>
       </c>
-      <c r="AM18" s="16">
+      <c r="AN18" s="16">
         <v>4959.6288421778354</v>
       </c>
-      <c r="AN18" s="16">
+      <c r="AO18" s="16">
         <v>4992.1467020111731</v>
       </c>
-      <c r="AO18" s="16">
+      <c r="AP18" s="16">
         <v>4763.156707880803</v>
       </c>
-      <c r="AP18" s="16">
+      <c r="AQ18" s="16">
         <v>4881.3097600610163</v>
       </c>
-      <c r="AQ18" s="16">
+      <c r="AR18" s="16">
         <v>5175.5756926286194</v>
       </c>
-      <c r="AR18" s="16">
+      <c r="AS18" s="16">
         <v>5279.388328443637</v>
       </c>
-      <c r="AS18" s="16">
+      <c r="AT18" s="16">
         <v>4292.400495185545</v>
       </c>
-      <c r="AT18" s="16">
+      <c r="AU18" s="16">
         <v>4210.1145414535767</v>
       </c>
-      <c r="AU18" s="16">
+      <c r="AV18" s="16">
         <v>4319.1674619328442</v>
       </c>
-      <c r="AV18" s="16">
+      <c r="AW18" s="16">
         <v>4274.331832573941</v>
       </c>
-      <c r="AW18" s="16">
+      <c r="AX18" s="16">
         <v>3131.2950462589615</v>
       </c>
-      <c r="AX18" s="16">
+      <c r="AY18" s="16">
         <v>2880.3978781184287</v>
       </c>
-      <c r="AY18" s="16">
+      <c r="AZ18" s="16">
         <v>3623.1828968702248</v>
       </c>
-      <c r="AZ18" s="16">
+      <c r="BA18" s="16">
         <v>4611.8189257667818</v>
       </c>
-      <c r="BA18" s="16">
+      <c r="BB18" s="16">
         <v>4163.9538054465811</v>
       </c>
-      <c r="BB18" s="16">
+      <c r="BC18" s="16">
         <v>4429.653503226933</v>
       </c>
-      <c r="BC18" s="16">
+      <c r="BD18" s="16">
         <v>5323.6140490650851</v>
       </c>
-      <c r="BD18" s="16">
+      <c r="BE18" s="16">
         <v>5890.5136622225609</v>
       </c>
-      <c r="BE18" s="16">
+      <c r="BF18" s="16">
         <v>5370.8029005097669</v>
       </c>
-      <c r="BF18" s="16">
+      <c r="BG18" s="16">
         <v>5040.244075126162</v>
       </c>
-      <c r="BG18" s="16">
+      <c r="BH18" s="16">
         <v>5899.9225410168992</v>
       </c>
-      <c r="BH18" s="16">
+      <c r="BI18" s="16">
         <v>6239.7146667062598</v>
       </c>
-      <c r="BI18" s="16">
+      <c r="BJ18" s="16">
         <v>4526.0571127878393</v>
       </c>
-      <c r="BJ18" s="16">
+      <c r="BK18" s="16">
         <v>5343.7001284963671</v>
       </c>
-      <c r="BK18" s="16">
+      <c r="BL18" s="16">
         <v>6011.8673979387077</v>
       </c>
-      <c r="BL18" s="16">
+      <c r="BM18" s="16">
         <v>5741.999275563121</v>
       </c>
-      <c r="BM18" s="16">
+      <c r="BN18" s="16">
         <v>5194.7590309069683</v>
       </c>
-      <c r="BN18" s="16">
+      <c r="BO18" s="16">
         <v>5463.0026724849185</v>
       </c>
-      <c r="BO18" s="16">
+      <c r="BP18" s="16">
         <v>5727.2678068307077</v>
       </c>
-      <c r="BP18" s="16">
+      <c r="BQ18" s="16">
         <v>5331.2322124127541</v>
       </c>
-      <c r="BQ18" s="16">
+      <c r="BR18" s="16">
         <v>4367.4159200752838</v>
       </c>
-      <c r="BR18" s="16">
+      <c r="BS18" s="16">
         <v>4223.4398108912965</v>
       </c>
-      <c r="BS18" s="16">
+      <c r="BT18" s="16">
         <v>5291.2101509029599</v>
       </c>
-      <c r="BT18" s="16">
+      <c r="BU18" s="16">
         <v>5007.388352391893</v>
       </c>
-      <c r="BU18" s="16">
+      <c r="BV18" s="16">
         <v>4265.2894854755468</v>
       </c>
-      <c r="BV18" s="16">
+      <c r="BW18" s="16">
         <v>4472.3721143025268</v>
       </c>
-      <c r="BW18" s="16">
+      <c r="BX18" s="16">
         <v>5368.6821958256687</v>
       </c>
-      <c r="BX18" s="16">
+      <c r="BY18" s="16">
         <v>4630.4021283798829</v>
       </c>
-      <c r="BY18" s="16">
+      <c r="BZ18" s="16">
         <v>4153.8660373473385</v>
       </c>
-      <c r="BZ18" s="16">
+      <c r="CA18" s="16">
         <v>4292.0411394520024</v>
       </c>
-      <c r="CA18" s="16">
+      <c r="CB18" s="16">
         <v>4840.1149720696221</v>
       </c>
-      <c r="CB18" s="16">
+      <c r="CC18" s="16">
         <v>4204.3707854307913</v>
       </c>
-      <c r="CC18" s="16">
+      <c r="CD18" s="16">
         <v>4945.4465122711117</v>
       </c>
-      <c r="CD18" s="10">
+      <c r="CE18" s="10">
         <v>4460.9089159186624</v>
       </c>
-      <c r="CE18" s="10">
+      <c r="CF18" s="10">
         <v>6286.6115065955573</v>
       </c>
-      <c r="CF18" s="16">
+      <c r="CG18" s="16">
         <v>5338.0868670150958</v>
       </c>
-      <c r="CG18" s="16">
+      <c r="CH18" s="16">
         <v>4671.256276412907</v>
       </c>
-      <c r="CH18" s="16">
+      <c r="CI18" s="16">
         <v>5424.6785849567168</v>
       </c>
-      <c r="CI18" s="16">
+      <c r="CJ18" s="16">
         <v>6332.9770189504088</v>
       </c>
-      <c r="CJ18" s="16">
+      <c r="CK18" s="16">
         <v>5065.2390239004399</v>
       </c>
-      <c r="CK18" s="16">
+      <c r="CL18" s="16">
         <v>4645.6168801821377</v>
       </c>
-      <c r="CL18" s="16">
+      <c r="CM18" s="16">
         <v>5369.2247956801903</v>
       </c>
-      <c r="CM18" s="16">
+      <c r="CN18" s="16">
         <v>6682.5900824153487</v>
       </c>
-      <c r="CN18" s="16">
+      <c r="CO18" s="16">
         <v>4830.8580850179223</v>
       </c>
-      <c r="CO18" s="16">
+      <c r="CP18" s="16">
         <v>4035.4375235386024</v>
       </c>
-      <c r="CP18" s="16">
+      <c r="CQ18" s="16">
         <v>4053.0731875451511</v>
       </c>
-      <c r="CQ18" s="16">
+      <c r="CR18" s="16">
         <v>5315.173610886859</v>
       </c>
-      <c r="CR18" s="16">
+      <c r="CS18" s="16">
         <v>5039.7997060219159</v>
       </c>
-      <c r="CS18" s="16">
+      <c r="CT18" s="16">
         <v>4204.9915025651717</v>
       </c>
-      <c r="CT18" s="16">
+      <c r="CU18" s="16">
         <v>4342.6969956601888</v>
       </c>
-      <c r="CU18" s="16">
+      <c r="CV18" s="16">
         <v>5500.7270668420551</v>
       </c>
-      <c r="CV18" s="16">
+      <c r="CW18" s="16">
         <v>4353.1127693244507</v>
       </c>
-      <c r="CW18" s="16">
+      <c r="CX18" s="16">
         <v>3803.6497507977047</v>
       </c>
-      <c r="CX18" s="16">
+      <c r="CY18" s="16">
         <v>3871.0904570732691</v>
       </c>
-      <c r="CY18" s="16">
+      <c r="CZ18" s="16">
         <v>4652.364123607319</v>
       </c>
-      <c r="CZ18" s="16">
+      <c r="DA18" s="16">
         <v>4229.4623851089273</v>
       </c>
-      <c r="DA18" s="16">
+      <c r="DB18" s="16">
         <v>4881.537154454898</v>
       </c>
-      <c r="DB18" s="16">
+      <c r="DC18" s="16">
         <v>4642.721659159145</v>
       </c>
-      <c r="DC18" s="16">
+      <c r="DD18" s="16">
         <v>5088.9942285674433</v>
       </c>
-      <c r="DD18" s="16">
+      <c r="DE18" s="16">
         <v>4738.5093970731732</v>
       </c>
-      <c r="DE18" s="16">
+      <c r="DF18" s="16">
         <v>4180.3797805200929</v>
       </c>
-      <c r="DF18" s="16">
+      <c r="DG18" s="16">
         <v>4506.1383953562436</v>
       </c>
-      <c r="DG18" s="16">
+      <c r="DH18" s="16">
         <v>5586.3584173507579</v>
       </c>
-      <c r="DH18" s="16">
+      <c r="DI18" s="16">
         <v>5185.2325958827541</v>
       </c>
-      <c r="DI18" s="16">
+      <c r="DJ18" s="16">
         <v>4790.5327480312953</v>
       </c>
-      <c r="DJ18" s="16">
+      <c r="DK18" s="16">
         <v>5292.751044478081</v>
       </c>
-      <c r="DK18" s="16">
+      <c r="DL18" s="16">
         <v>6311.8110182738919</v>
       </c>
-      <c r="DL18" s="16">
+      <c r="DM18" s="16">
         <v>5756.4577229743163</v>
       </c>
-      <c r="DM18" s="16">
+      <c r="DN18" s="16">
         <v>22383.766249166947</v>
       </c>
-      <c r="DN18" s="16">
+      <c r="DO18" s="16">
         <v>21178.795875565553</v>
       </c>
-      <c r="DO18" s="16">
+      <c r="DP18" s="16">
         <v>29375.777164043076</v>
       </c>
-      <c r="DP18" s="16">
+      <c r="DQ18" s="16">
         <v>32645.438514209578</v>
       </c>
-      <c r="DQ18" s="16">
+      <c r="DR18" s="16">
         <v>30365.810267817575</v>
       </c>
-      <c r="DR18" s="16">
+      <c r="DS18" s="16">
         <v>30186.917385497596</v>
       </c>
-      <c r="DS18" s="16">
+      <c r="DT18" s="16">
         <v>34447.385523284385</v>
       </c>
-      <c r="DT18" s="16">
+      <c r="DU18" s="16">
         <v>25093.930782654697</v>
       </c>
-      <c r="DU18" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV18" s="16">
-        <v>21115.872127931481</v>
+        <v>20691.556578372307</v>
       </c>
       <c r="DW18" s="16">
-        <v>23402.303825136445</v>
+        <v>21115.756777597791</v>
+      </c>
+      <c r="DX18" s="16">
+        <v>23305.418820605857</v>
+      </c>
+      <c r="DY18" s="16">
+        <v>23486.886111270393</v>
       </c>
     </row>
-    <row r="19" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="20" t="s">
         <v>111</v>
       </c>
       <c r="C19" s="16">
         <v>141.15041734804527</v>
       </c>
       <c r="D19" s="16">
         <v>81.91542348663819</v>
       </c>
       <c r="E19" s="16">
         <v>95.631588460617877</v>
       </c>
       <c r="F19" s="16">
         <v>108.87555290340251</v>
       </c>
       <c r="G19" s="16">
         <v>102.06000000000002</v>
       </c>
       <c r="H19" s="16">
         <v>102.19</v>
       </c>
       <c r="I19" s="16">
         <v>146.16000000000003</v>
       </c>
       <c r="J19" s="16">
@@ -6737,348 +6824,354 @@
       <c r="U19" s="16">
         <v>1053.7564023306136</v>
       </c>
       <c r="V19" s="16">
         <v>1339.5441512034072</v>
       </c>
       <c r="W19" s="16">
         <v>1097.2483308227593</v>
       </c>
       <c r="X19" s="16">
         <v>1050.1274186093772</v>
       </c>
       <c r="Y19" s="16">
         <v>1897.30363455116</v>
       </c>
       <c r="Z19" s="16">
         <v>2531.3931671179193</v>
       </c>
       <c r="AA19" s="16">
         <v>4132.3462400224744</v>
       </c>
       <c r="AB19" s="16">
         <v>5518.3496709298033</v>
       </c>
       <c r="AC19" s="16">
+        <v>5548.0084096247856</v>
+      </c>
+      <c r="AD19" s="16">
         <v>91.792444742834419</v>
       </c>
-      <c r="AD19" s="16">
+      <c r="AE19" s="16">
         <v>87.531911782985915</v>
       </c>
-      <c r="AE19" s="16">
+      <c r="AF19" s="16">
         <v>17.09335643458963</v>
       </c>
-      <c r="AF19" s="16">
+      <c r="AG19" s="16">
         <v>95.631588460617877</v>
       </c>
-      <c r="AG19" s="16">
+      <c r="AH19" s="16">
         <v>100.73943329988904</v>
       </c>
-      <c r="AH19" s="16">
+      <c r="AI19" s="16">
         <v>108.34761705345475</v>
       </c>
-      <c r="AI19" s="16">
+      <c r="AJ19" s="16">
         <v>126.54270135957459</v>
       </c>
-      <c r="AJ19" s="16">
+      <c r="AK19" s="16">
         <v>108.87555290340251</v>
       </c>
-      <c r="AK19" s="16">
+      <c r="AL19" s="16">
         <v>107.92110790662835</v>
       </c>
-      <c r="AL19" s="16">
+      <c r="AM19" s="16">
         <v>93.656156197555148</v>
       </c>
-      <c r="AM19" s="16">
+      <c r="AN19" s="16">
         <v>96.148533558385608</v>
       </c>
-      <c r="AN19" s="16">
+      <c r="AO19" s="16">
         <v>102.06000000000002</v>
       </c>
-      <c r="AO19" s="16">
+      <c r="AP19" s="16">
         <v>102.91</v>
       </c>
-      <c r="AP19" s="16">
+      <c r="AQ19" s="16">
         <v>92.44</v>
       </c>
-      <c r="AQ19" s="16">
+      <c r="AR19" s="16">
         <v>101.63</v>
       </c>
-      <c r="AR19" s="16">
+      <c r="AS19" s="16">
         <v>102.19</v>
       </c>
-      <c r="AS19" s="16">
+      <c r="AT19" s="16">
         <v>107.52</v>
       </c>
-      <c r="AT19" s="16">
+      <c r="AU19" s="16">
         <v>117.82999999999998</v>
       </c>
-      <c r="AU19" s="16">
+      <c r="AV19" s="16">
         <v>139.55000000000001</v>
       </c>
-      <c r="AV19" s="16">
+      <c r="AW19" s="16">
         <v>146.16000000000003</v>
       </c>
-      <c r="AW19" s="16">
+      <c r="AX19" s="16">
         <v>309.55151660611045</v>
       </c>
-      <c r="AX19" s="16">
+      <c r="AY19" s="16">
         <v>344.31770839516173</v>
       </c>
-      <c r="AY19" s="16">
+      <c r="AZ19" s="16">
         <v>359.19805459216394</v>
       </c>
-      <c r="AZ19" s="16">
+      <c r="BA19" s="16">
         <v>344.21004174796326</v>
       </c>
-      <c r="BA19" s="16">
+      <c r="BB19" s="16">
         <v>352.52285296180639</v>
       </c>
-      <c r="BB19" s="16">
+      <c r="BC19" s="16">
         <v>354.922864372802</v>
       </c>
-      <c r="BC19" s="16">
+      <c r="BD19" s="16">
         <v>428.92104277314559</v>
       </c>
-      <c r="BD19" s="16">
+      <c r="BE19" s="16">
         <v>393.41271232496797</v>
       </c>
-      <c r="BE19" s="16">
+      <c r="BF19" s="16">
         <v>419.28591329367487</v>
       </c>
-      <c r="BF19" s="16">
+      <c r="BG19" s="16">
         <v>457.953640278786</v>
       </c>
-      <c r="BG19" s="16">
+      <c r="BH19" s="16">
         <v>514.34093658293762</v>
       </c>
-      <c r="BH19" s="16">
+      <c r="BI19" s="16">
         <v>538.52466157633853</v>
       </c>
-      <c r="BI19" s="16">
+      <c r="BJ19" s="16">
         <v>408.68484312915797</v>
       </c>
-      <c r="BJ19" s="16">
+      <c r="BK19" s="16">
         <v>370.1805381157115</v>
       </c>
-      <c r="BK19" s="16">
+      <c r="BL19" s="16">
         <v>367.1947453423964</v>
       </c>
-      <c r="BL19" s="16">
+      <c r="BM19" s="16">
         <v>390.81870297807984</v>
       </c>
-      <c r="BM19" s="16">
+      <c r="BN19" s="16">
         <v>375.98012142721672</v>
       </c>
-      <c r="BN19" s="16">
+      <c r="BO19" s="16">
         <v>396.6042366474129</v>
       </c>
-      <c r="BO19" s="16">
+      <c r="BP19" s="16">
         <v>407.42043200469516</v>
       </c>
-      <c r="BP19" s="16">
+      <c r="BQ19" s="16">
         <v>416.8005353664052</v>
       </c>
-      <c r="BQ19" s="16">
+      <c r="BR19" s="16">
         <v>400.33941862695656</v>
       </c>
-      <c r="BR19" s="16">
+      <c r="BS19" s="16">
         <v>459.95307059522247</v>
       </c>
-      <c r="BS19" s="16">
+      <c r="BT19" s="16">
         <v>448.17578936320757</v>
       </c>
-      <c r="BT19" s="16">
+      <c r="BU19" s="16">
         <v>352.85775268007671</v>
       </c>
-      <c r="BU19" s="16">
+      <c r="BV19" s="16">
         <v>393.47639895657346</v>
       </c>
-      <c r="BV19" s="16">
+      <c r="BW19" s="16">
         <v>419.67239116114996</v>
       </c>
-      <c r="BW19" s="16">
+      <c r="BX19" s="16">
         <v>487.30652798180461</v>
       </c>
-      <c r="BX19" s="16">
+      <c r="BY19" s="16">
         <v>471.28710262688253</v>
       </c>
-      <c r="BY19" s="16">
+      <c r="BZ19" s="16">
         <v>380.36186901944632</v>
       </c>
-      <c r="BZ19" s="16">
+      <c r="CA19" s="16">
         <v>464.84061065763569</v>
       </c>
-      <c r="CA19" s="16">
+      <c r="CB19" s="16">
         <v>509.6421508940997</v>
       </c>
-      <c r="CB19" s="16">
+      <c r="CC19" s="16">
         <v>508.54401220157013</v>
       </c>
-      <c r="CC19" s="16">
+      <c r="CD19" s="16">
         <v>476.90610228931035</v>
       </c>
-      <c r="CD19" s="10">
+      <c r="CE19" s="10">
         <v>487.07003178314113</v>
       </c>
-      <c r="CE19" s="10">
+      <c r="CF19" s="10">
         <v>672.17600422380178</v>
       </c>
-      <c r="CF19" s="16">
+      <c r="CG19" s="16">
         <v>559.70922600182917</v>
       </c>
-      <c r="CG19" s="16">
+      <c r="CH19" s="16">
         <v>558.82779369989021</v>
       </c>
-      <c r="CH19" s="16">
+      <c r="CI19" s="16">
         <v>601.4894346726943</v>
       </c>
-      <c r="CI19" s="16">
+      <c r="CJ19" s="16">
         <v>637.43137129327317</v>
       </c>
-      <c r="CJ19" s="16">
+      <c r="CK19" s="16">
         <v>804.99418279751205</v>
       </c>
-      <c r="CK19" s="16">
+      <c r="CL19" s="16">
         <v>664.87725205954166</v>
       </c>
-      <c r="CL19" s="16">
+      <c r="CM19" s="16">
         <v>597.52247911925042</v>
       </c>
-      <c r="CM19" s="16">
+      <c r="CN19" s="16">
         <v>1196.2624362610798</v>
       </c>
-      <c r="CN19" s="16">
+      <c r="CO19" s="16">
         <v>1258.2691216148753</v>
       </c>
-      <c r="CO19" s="16">
+      <c r="CP19" s="16">
         <v>929.02982468649839</v>
       </c>
-      <c r="CP19" s="16">
+      <c r="CQ19" s="16">
         <v>928.64434170480001</v>
       </c>
-      <c r="CQ19" s="16">
+      <c r="CR19" s="16">
         <v>1449.7533172767783</v>
       </c>
-      <c r="CR19" s="16">
+      <c r="CS19" s="16">
         <v>1053.7564023306136</v>
       </c>
-      <c r="CS19" s="16">
+      <c r="CT19" s="16">
         <v>957.41229659134945</v>
       </c>
-      <c r="CT19" s="16">
+      <c r="CU19" s="16">
         <v>1028.1164346168898</v>
       </c>
-      <c r="CU19" s="16">
+      <c r="CV19" s="16">
         <v>1492.1660930965124</v>
       </c>
-      <c r="CV19" s="16">
+      <c r="CW19" s="16">
         <v>1339.5441512034072</v>
       </c>
-      <c r="CW19" s="16">
+      <c r="CX19" s="16">
         <v>1144.4175977203292</v>
       </c>
-      <c r="CX19" s="16">
+      <c r="CY19" s="16">
         <v>1129.6210161192444</v>
       </c>
-      <c r="CY19" s="16">
+      <c r="CZ19" s="16">
         <v>1579.4849165122807</v>
       </c>
-      <c r="CZ19" s="16">
+      <c r="DA19" s="16">
         <v>1097.2483308227593</v>
       </c>
-      <c r="DA19" s="16">
+      <c r="DB19" s="16">
         <v>1405.9408096201603</v>
       </c>
-      <c r="DB19" s="16">
+      <c r="DC19" s="16">
         <v>2041.7123056013957</v>
       </c>
-      <c r="DC19" s="16">
+      <c r="DD19" s="16">
         <v>2041.8872139443836</v>
       </c>
-      <c r="DD19" s="16">
+      <c r="DE19" s="16">
         <v>1050.1274186093772</v>
       </c>
-      <c r="DE19" s="16">
+      <c r="DF19" s="16">
         <v>1312.4602865622664</v>
       </c>
-      <c r="DF19" s="16">
+      <c r="DG19" s="16">
         <v>947.58532563854169</v>
       </c>
-      <c r="DG19" s="16">
+      <c r="DH19" s="16">
         <v>2386.7182944445731</v>
       </c>
-      <c r="DH19" s="16">
+      <c r="DI19" s="16">
         <v>1897.30363455116</v>
       </c>
-      <c r="DI19" s="16">
+      <c r="DJ19" s="16">
         <v>1902.9775370973534</v>
       </c>
-      <c r="DJ19" s="16">
+      <c r="DK19" s="16">
         <v>2789.274460003187</v>
       </c>
-      <c r="DK19" s="16">
+      <c r="DL19" s="16">
         <v>3906.8820601017405</v>
       </c>
-      <c r="DL19" s="16">
+      <c r="DM19" s="16">
         <v>2531.3931671179193</v>
       </c>
-      <c r="DM19" s="16">
+      <c r="DN19" s="16">
         <v>3472.4670234254581</v>
       </c>
-      <c r="DN19" s="16">
+      <c r="DO19" s="16">
         <v>3542.7617359247997</v>
       </c>
-      <c r="DO19" s="16">
+      <c r="DP19" s="16">
         <v>5315.2838605544093</v>
       </c>
-      <c r="DP19" s="16">
+      <c r="DQ19" s="16">
         <v>4132.3462400224744</v>
       </c>
-      <c r="DQ19" s="16">
+      <c r="DR19" s="16">
         <v>4705.2189520853135</v>
       </c>
-      <c r="DR19" s="16">
+      <c r="DS19" s="16">
         <v>5156.7012352514175</v>
       </c>
-      <c r="DS19" s="16">
+      <c r="DT19" s="16">
         <v>5343.9874060944776</v>
       </c>
-      <c r="DT19" s="16">
+      <c r="DU19" s="16">
         <v>5518.3496709298033</v>
       </c>
-      <c r="DU19" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV19" s="16">
-        <v>6880.0140206124524</v>
+        <v>5690.3328217407707</v>
       </c>
       <c r="DW19" s="16">
-        <v>6597.6007020103852</v>
+        <v>6889.0399134443514</v>
+      </c>
+      <c r="DX19" s="16">
+        <v>6606.7428226477232</v>
+      </c>
+      <c r="DY19" s="16">
+        <v>5548.0084096247856</v>
       </c>
     </row>
-    <row r="20" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="20" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="16">
         <v>1128.5519686428711</v>
       </c>
       <c r="D20" s="16">
         <v>886.92906601133905</v>
       </c>
       <c r="E20" s="16">
         <v>970.35241567487856</v>
       </c>
       <c r="F20" s="16">
         <v>1025.5788129527482</v>
       </c>
       <c r="G20" s="16">
         <v>1062.981802137753</v>
       </c>
       <c r="H20" s="16">
         <v>1197.6029649547131</v>
       </c>
       <c r="I20" s="16">
         <v>1280.6347639277371</v>
       </c>
       <c r="J20" s="16">
@@ -7117,348 +7210,354 @@
       <c r="U20" s="16">
         <v>2355.5509803842692</v>
       </c>
       <c r="V20" s="16">
         <v>2288.2784136872524</v>
       </c>
       <c r="W20" s="16">
         <v>2472.645731030751</v>
       </c>
       <c r="X20" s="16">
         <v>2609.6609693201476</v>
       </c>
       <c r="Y20" s="16">
         <v>3114.5906055748587</v>
       </c>
       <c r="Z20" s="16">
         <v>3376.094136071536</v>
       </c>
       <c r="AA20" s="16">
         <v>3101.2500545412922</v>
       </c>
       <c r="AB20" s="16">
         <v>3284.1120980091873</v>
       </c>
       <c r="AC20" s="16">
+        <v>3903.6736402676547</v>
+      </c>
+      <c r="AD20" s="16">
         <v>908.36740342722442</v>
       </c>
-      <c r="AD20" s="16">
+      <c r="AE20" s="16">
         <v>924.40574084310879</v>
       </c>
-      <c r="AE20" s="16">
+      <c r="AF20" s="16">
         <v>939.57407825899406</v>
       </c>
-      <c r="AF20" s="16">
+      <c r="AG20" s="16">
         <v>970.35241567487856</v>
       </c>
-      <c r="AG20" s="16">
+      <c r="AH20" s="16">
         <v>990.82401499434673</v>
       </c>
-      <c r="AH20" s="16">
+      <c r="AI20" s="16">
         <v>997.03561431381377</v>
       </c>
-      <c r="AI20" s="16">
+      <c r="AJ20" s="16">
         <v>1020.6072136332812</v>
       </c>
-      <c r="AJ20" s="16">
+      <c r="AK20" s="16">
         <v>1025.5788129527482</v>
       </c>
-      <c r="AK20" s="16">
+      <c r="AL20" s="16">
         <v>1046.402060249</v>
       </c>
-      <c r="AL20" s="16">
+      <c r="AM20" s="16">
         <v>1051.2653075452511</v>
       </c>
-      <c r="AM20" s="16">
+      <c r="AN20" s="16">
         <v>1056.288554841502</v>
       </c>
-      <c r="AN20" s="16">
+      <c r="AO20" s="16">
         <v>1062.981802137753</v>
       </c>
-      <c r="AO20" s="16">
+      <c r="AP20" s="16">
         <v>1116.7920928419931</v>
       </c>
-      <c r="AP20" s="16">
+      <c r="AQ20" s="16">
         <v>1142.462383546231</v>
       </c>
-      <c r="AQ20" s="16">
+      <c r="AR20" s="16">
         <v>1168.072674250471</v>
       </c>
-      <c r="AR20" s="16">
+      <c r="AS20" s="16">
         <v>1197.6029649547131</v>
       </c>
-      <c r="AS20" s="16">
+      <c r="AT20" s="16">
         <v>1206.5434146979721</v>
       </c>
-      <c r="AT20" s="16">
+      <c r="AU20" s="16">
         <v>1227.21386444122</v>
       </c>
-      <c r="AU20" s="16">
+      <c r="AV20" s="16">
         <v>1251.4443141844779</v>
       </c>
-      <c r="AV20" s="16">
+      <c r="AW20" s="16">
         <v>1280.6347639277371</v>
       </c>
-      <c r="AW20" s="16">
+      <c r="AX20" s="16">
         <v>1329.0688191631971</v>
       </c>
-      <c r="AX20" s="16">
+      <c r="AY20" s="16">
         <v>1376.1328743986478</v>
       </c>
-      <c r="AY20" s="16">
+      <c r="AZ20" s="16">
         <v>1419.5869296340989</v>
       </c>
-      <c r="AZ20" s="16">
+      <c r="BA20" s="16">
         <v>1477.0909848695501</v>
       </c>
-      <c r="BA20" s="16">
+      <c r="BB20" s="16">
         <v>1506.0218864146559</v>
       </c>
-      <c r="BB20" s="16">
+      <c r="BC20" s="16">
         <v>1541.3727879597632</v>
       </c>
-      <c r="BC20" s="16">
+      <c r="BD20" s="16">
         <v>1578.1036895048589</v>
       </c>
-      <c r="BD20" s="16">
+      <c r="BE20" s="16">
         <v>1641.7045910499662</v>
       </c>
-      <c r="BE20" s="16">
+      <c r="BF20" s="16">
         <v>1656.8841588495259</v>
       </c>
-      <c r="BF20" s="16">
+      <c r="BG20" s="16">
         <v>1678.113726649096</v>
       </c>
-      <c r="BG20" s="16">
+      <c r="BH20" s="16">
         <v>1691.923294448666</v>
       </c>
-      <c r="BH20" s="16">
+      <c r="BI20" s="16">
         <v>1707.8328622482361</v>
       </c>
-      <c r="BI20" s="16">
+      <c r="BJ20" s="16">
         <v>1999.6124158961049</v>
       </c>
-      <c r="BJ20" s="16">
+      <c r="BK20" s="16">
         <v>1917.158530680673</v>
       </c>
-      <c r="BK20" s="16">
+      <c r="BL20" s="16">
         <v>1837.1357565262319</v>
       </c>
-      <c r="BL20" s="16">
+      <c r="BM20" s="16">
         <v>1417.4206535574899</v>
       </c>
-      <c r="BM20" s="16">
+      <c r="BN20" s="16">
         <v>1476.7488521561788</v>
       </c>
-      <c r="BN20" s="16">
+      <c r="BO20" s="16">
         <v>1529.1586616338591</v>
       </c>
-      <c r="BO20" s="16">
+      <c r="BP20" s="16">
         <v>1563.7560217715479</v>
       </c>
-      <c r="BP20" s="16">
+      <c r="BQ20" s="16">
         <v>1618.195123029237</v>
       </c>
-      <c r="BQ20" s="16">
+      <c r="BR20" s="16">
         <v>2030.9786735530629</v>
       </c>
-      <c r="BR20" s="16">
+      <c r="BS20" s="16">
         <v>2011.657502540178</v>
       </c>
-      <c r="BS20" s="16">
+      <c r="BT20" s="16">
         <v>2167.1218868305937</v>
       </c>
-      <c r="BT20" s="16">
+      <c r="BU20" s="16">
         <v>2288.86546031431</v>
       </c>
-      <c r="BU20" s="16">
+      <c r="BV20" s="16">
         <v>2222.5918369944829</v>
       </c>
-      <c r="BV20" s="16">
+      <c r="BW20" s="16">
         <v>2485.9392010614556</v>
       </c>
-      <c r="BW20" s="16">
+      <c r="BX20" s="16">
         <v>2144.8458567152293</v>
       </c>
-      <c r="BX20" s="16">
+      <c r="BY20" s="16">
         <v>1712.724527340172</v>
       </c>
-      <c r="BY20" s="16">
+      <c r="BZ20" s="16">
         <v>1715.9786677894272</v>
       </c>
-      <c r="BZ20" s="16">
+      <c r="CA20" s="16">
         <v>1718.7521054486722</v>
       </c>
-      <c r="CA20" s="16">
+      <c r="CB20" s="16">
         <v>1721.561136777927</v>
       </c>
-      <c r="CB20" s="16">
+      <c r="CC20" s="16">
         <v>1724.6514347671718</v>
       </c>
-      <c r="CC20" s="16">
+      <c r="CD20" s="16">
         <v>1850.7160634983848</v>
       </c>
-      <c r="CD20" s="10">
+      <c r="CE20" s="10">
         <v>2078.563388658979</v>
       </c>
-      <c r="CE20" s="10">
+      <c r="CF20" s="10">
         <v>1700.7341280993819</v>
       </c>
-      <c r="CF20" s="16">
+      <c r="CG20" s="16">
         <v>1825.7252246519761</v>
       </c>
-      <c r="CG20" s="16">
+      <c r="CH20" s="16">
         <v>2488.8323969333251</v>
       </c>
-      <c r="CH20" s="16">
+      <c r="CI20" s="16">
         <v>1921.8389492816627</v>
       </c>
-      <c r="CI20" s="16">
+      <c r="CJ20" s="16">
         <v>1969.4843307965109</v>
       </c>
-      <c r="CJ20" s="16">
+      <c r="CK20" s="16">
         <v>2014.6554181613501</v>
       </c>
-      <c r="CK20" s="16">
+      <c r="CL20" s="16">
         <v>2055.4421580514522</v>
       </c>
-      <c r="CL20" s="16">
+      <c r="CM20" s="16">
         <v>2099.6317680915549</v>
       </c>
-      <c r="CM20" s="16">
+      <c r="CN20" s="16">
         <v>2130.2002209516572</v>
       </c>
-      <c r="CN20" s="16">
+      <c r="CO20" s="16">
         <v>2169.8563513817603</v>
       </c>
-      <c r="CO20" s="16">
+      <c r="CP20" s="16">
         <v>2801.0230449287619</v>
       </c>
-      <c r="CP20" s="16">
+      <c r="CQ20" s="16">
         <v>2257.1119521868441</v>
       </c>
-      <c r="CQ20" s="16">
+      <c r="CR20" s="16">
         <v>2206.1300980653059</v>
       </c>
-      <c r="CR20" s="16">
+      <c r="CS20" s="16">
         <v>2355.5509803842692</v>
       </c>
-      <c r="CS20" s="16">
+      <c r="CT20" s="16">
         <v>2277.6062194618999</v>
       </c>
-      <c r="CT20" s="16">
+      <c r="CU20" s="16">
         <v>2269.522183485552</v>
       </c>
-      <c r="CU20" s="16">
+      <c r="CV20" s="16">
         <v>2258.2950915092042</v>
       </c>
-      <c r="CV20" s="16">
+      <c r="CW20" s="16">
         <v>2288.2784136872524</v>
       </c>
-      <c r="CW20" s="16">
+      <c r="CX20" s="16">
         <v>2455.9128010156255</v>
       </c>
-      <c r="CX20" s="16">
+      <c r="CY20" s="16">
         <v>2498.3282948360411</v>
       </c>
-      <c r="CY20" s="16">
+      <c r="CZ20" s="16">
         <v>2493.8013051761268</v>
       </c>
-      <c r="CZ20" s="16">
+      <c r="DA20" s="16">
         <v>2472.645731030751</v>
       </c>
-      <c r="DA20" s="16">
+      <c r="DB20" s="16">
         <v>2426.6764492040329</v>
       </c>
-      <c r="DB20" s="16">
+      <c r="DC20" s="16">
         <v>2473.9594731768625</v>
       </c>
-      <c r="DC20" s="16">
+      <c r="DD20" s="16">
         <v>2667.9643627388232</v>
       </c>
-      <c r="DD20" s="16">
+      <c r="DE20" s="16">
         <v>2609.6609693201476</v>
       </c>
-      <c r="DE20" s="16">
+      <c r="DF20" s="16">
         <v>2764.0635767402678</v>
       </c>
-      <c r="DF20" s="16">
+      <c r="DG20" s="16">
         <v>2856.0273678079116</v>
       </c>
-      <c r="DG20" s="16">
+      <c r="DH20" s="16">
         <v>2931.324685481185</v>
       </c>
-      <c r="DH20" s="16">
+      <c r="DI20" s="16">
         <v>3114.5906055748587</v>
       </c>
-      <c r="DI20" s="16">
+      <c r="DJ20" s="16">
         <v>3598.0430252154219</v>
       </c>
-      <c r="DJ20" s="16">
+      <c r="DK20" s="16">
         <v>3696.2423794943129</v>
       </c>
-      <c r="DK20" s="16">
+      <c r="DL20" s="16">
         <v>3473.7878636768914</v>
       </c>
-      <c r="DL20" s="16">
+      <c r="DM20" s="16">
         <v>3376.094136071536</v>
       </c>
-      <c r="DM20" s="16">
+      <c r="DN20" s="16">
         <v>2855.8363199563391</v>
       </c>
-      <c r="DN20" s="16">
+      <c r="DO20" s="16">
         <v>3048.6617012052916</v>
       </c>
-      <c r="DO20" s="16">
+      <c r="DP20" s="16">
         <v>3096.2083987215597</v>
       </c>
-      <c r="DP20" s="16">
+      <c r="DQ20" s="16">
         <v>3101.2500545412922</v>
       </c>
-      <c r="DQ20" s="16">
+      <c r="DR20" s="16">
         <v>3123.8169780691292</v>
       </c>
-      <c r="DR20" s="16">
+      <c r="DS20" s="16">
         <v>3282.3459510116195</v>
       </c>
-      <c r="DS20" s="16">
+      <c r="DT20" s="16">
         <v>3730.6204695504121</v>
       </c>
-      <c r="DT20" s="16">
+      <c r="DU20" s="16">
         <v>3284.1120980091873</v>
       </c>
-      <c r="DU20" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV20" s="16">
-        <v>3113.6743942279422</v>
+        <v>3948.4845875215829</v>
       </c>
       <c r="DW20" s="16">
-        <v>3498.233875214496</v>
+        <v>4380.1998381179419</v>
+      </c>
+      <c r="DX20" s="16">
+        <v>4364.7593190944954</v>
+      </c>
+      <c r="DY20" s="16">
+        <v>3903.6736402676547</v>
       </c>
     </row>
-    <row r="21" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="20" t="s">
         <v>113</v>
       </c>
       <c r="C21" s="16">
         <v>0</v>
       </c>
       <c r="D21" s="16">
         <v>0</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="16">
         <v>0</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
       </c>
       <c r="H21" s="16">
         <v>0</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
       <c r="J21" s="16">
@@ -7497,51 +7596,51 @@
       <c r="U21" s="16">
         <v>650.97167669775979</v>
       </c>
       <c r="V21" s="16">
         <v>962.21116627147876</v>
       </c>
       <c r="W21" s="16">
         <v>1010.3223513661972</v>
       </c>
       <c r="X21" s="16">
         <v>1673.9046321252995</v>
       </c>
       <c r="Y21" s="16">
         <v>2601.0044310292556</v>
       </c>
       <c r="Z21" s="16">
         <v>3075.2776482372351</v>
       </c>
       <c r="AA21" s="16">
         <v>2066.9578916</v>
       </c>
       <c r="AB21" s="16">
         <v>1840.4652301000001</v>
       </c>
       <c r="AC21" s="16">
-        <v>0</v>
+        <v>2221.2717377099998</v>
       </c>
       <c r="AD21" s="16">
         <v>0</v>
       </c>
       <c r="AE21" s="16">
         <v>0</v>
       </c>
       <c r="AF21" s="16">
         <v>0</v>
       </c>
       <c r="AG21" s="16">
         <v>0</v>
       </c>
       <c r="AH21" s="16">
         <v>0</v>
       </c>
       <c r="AI21" s="16">
         <v>0</v>
       </c>
       <c r="AJ21" s="16">
         <v>0</v>
       </c>
       <c r="AK21" s="16">
         <v>0</v>
       </c>
@@ -7557,288 +7656,294 @@
       <c r="AO21" s="16">
         <v>0</v>
       </c>
       <c r="AP21" s="16">
         <v>0</v>
       </c>
       <c r="AQ21" s="16">
         <v>0</v>
       </c>
       <c r="AR21" s="16">
         <v>0</v>
       </c>
       <c r="AS21" s="16">
         <v>0</v>
       </c>
       <c r="AT21" s="16">
         <v>0</v>
       </c>
       <c r="AU21" s="16">
         <v>0</v>
       </c>
       <c r="AV21" s="16">
         <v>0</v>
       </c>
       <c r="AW21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AX21" s="16">
         <v>3.8967692461883953E-2</v>
       </c>
-      <c r="AX21" s="16">
+      <c r="AY21" s="16">
         <v>24.670289799653549</v>
       </c>
-      <c r="AY21" s="16">
+      <c r="AZ21" s="16">
         <v>131.26187840678472</v>
       </c>
-      <c r="AZ21" s="16">
+      <c r="BA21" s="16">
         <v>0.35213343324600505</v>
       </c>
-      <c r="BA21" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BB21" s="16">
         <v>0</v>
       </c>
       <c r="BC21" s="16">
         <v>0</v>
       </c>
       <c r="BD21" s="16">
         <v>0</v>
       </c>
       <c r="BE21" s="16">
         <v>0</v>
       </c>
       <c r="BF21" s="16">
         <v>0</v>
       </c>
       <c r="BG21" s="16">
         <v>0</v>
       </c>
       <c r="BH21" s="16">
         <v>0</v>
       </c>
       <c r="BI21" s="16">
         <v>0</v>
       </c>
       <c r="BJ21" s="16">
         <v>0</v>
       </c>
       <c r="BK21" s="16">
         <v>0</v>
       </c>
       <c r="BL21" s="16">
         <v>0</v>
       </c>
       <c r="BM21" s="16">
         <v>0</v>
       </c>
       <c r="BN21" s="16">
         <v>0</v>
       </c>
       <c r="BO21" s="16">
         <v>0</v>
       </c>
       <c r="BP21" s="16">
+        <v>0</v>
+      </c>
+      <c r="BQ21" s="16">
         <v>11.40298724078637</v>
       </c>
-      <c r="BQ21" s="16">
+      <c r="BR21" s="16">
         <v>18.213261309688839</v>
       </c>
-      <c r="BR21" s="16">
+      <c r="BS21" s="16">
         <v>16.469113950658166</v>
       </c>
-      <c r="BS21" s="16">
+      <c r="BT21" s="16">
         <v>15.359501201477894</v>
       </c>
-      <c r="BT21" s="16">
+      <c r="BU21" s="16">
         <v>11.541705085506516</v>
       </c>
-      <c r="BU21" s="16">
+      <c r="BV21" s="16">
         <v>10.111334494573477</v>
       </c>
-      <c r="BV21" s="16">
+      <c r="BW21" s="16">
         <v>28.481586398316924</v>
       </c>
-      <c r="BW21" s="16">
+      <c r="BX21" s="16">
         <v>25.397673088451601</v>
       </c>
-      <c r="BX21" s="16">
+      <c r="BY21" s="16">
         <v>171.68314580013529</v>
       </c>
-      <c r="BY21" s="16">
+      <c r="BZ21" s="16">
         <v>183.28882269862004</v>
       </c>
-      <c r="BZ21" s="16">
+      <c r="CA21" s="16">
         <v>168.38534683564021</v>
       </c>
-      <c r="CA21" s="16">
+      <c r="CB21" s="16">
         <v>179.93880506259075</v>
       </c>
-      <c r="CB21" s="16">
+      <c r="CC21" s="16">
         <v>181.22240443466495</v>
       </c>
-      <c r="CC21" s="16">
+      <c r="CD21" s="16">
         <v>281.45189383869388</v>
       </c>
-      <c r="CD21" s="10">
+      <c r="CE21" s="10">
         <v>188.01199269090955</v>
       </c>
-      <c r="CE21" s="10">
+      <c r="CF21" s="10">
         <v>213.58843785696547</v>
       </c>
-      <c r="CF21" s="16">
+      <c r="CG21" s="16">
         <v>180.84794434971937</v>
       </c>
-      <c r="CG21" s="16">
+      <c r="CH21" s="16">
         <v>353.49602665794839</v>
       </c>
-      <c r="CH21" s="16">
+      <c r="CI21" s="16">
         <v>262.48752216206509</v>
       </c>
-      <c r="CI21" s="16">
+      <c r="CJ21" s="16">
         <v>260.42309936086252</v>
       </c>
-      <c r="CJ21" s="16">
+      <c r="CK21" s="16">
         <v>400.91256810076868</v>
       </c>
-      <c r="CK21" s="16">
+      <c r="CL21" s="16">
         <v>299.08959382354908</v>
       </c>
-      <c r="CL21" s="16">
+      <c r="CM21" s="16">
         <v>390.47879839488132</v>
       </c>
-      <c r="CM21" s="16">
+      <c r="CN21" s="16">
         <v>367.92033888873289</v>
       </c>
-      <c r="CN21" s="16">
+      <c r="CO21" s="16">
         <v>486.22320725479329</v>
       </c>
-      <c r="CO21" s="16">
+      <c r="CP21" s="16">
         <v>445.5086624427351</v>
       </c>
-      <c r="CP21" s="16">
+      <c r="CQ21" s="16">
         <v>390.21066598178714</v>
       </c>
-      <c r="CQ21" s="16">
+      <c r="CR21" s="16">
         <v>405.70088246881221</v>
       </c>
-      <c r="CR21" s="16">
+      <c r="CS21" s="16">
         <v>650.97167669775979</v>
       </c>
-      <c r="CS21" s="16">
+      <c r="CT21" s="16">
         <v>582.98860063018969</v>
       </c>
-      <c r="CT21" s="16">
+      <c r="CU21" s="16">
         <v>684.57940293659328</v>
       </c>
-      <c r="CU21" s="16">
+      <c r="CV21" s="16">
         <v>760.69601672262104</v>
       </c>
-      <c r="CV21" s="16">
+      <c r="CW21" s="16">
         <v>962.21116627147876</v>
       </c>
-      <c r="CW21" s="16">
+      <c r="CX21" s="16">
         <v>649.14788619336866</v>
       </c>
-      <c r="CX21" s="16">
+      <c r="CY21" s="16">
         <v>892.15421010059458</v>
       </c>
-      <c r="CY21" s="16">
+      <c r="CZ21" s="16">
         <v>955.85711605626284</v>
       </c>
-      <c r="CZ21" s="16">
+      <c r="DA21" s="16">
         <v>1010.3223513661972</v>
       </c>
-      <c r="DA21" s="16">
+      <c r="DB21" s="16">
         <v>999.67562720738908</v>
       </c>
-      <c r="DB21" s="16">
+      <c r="DC21" s="16">
         <v>1196.0489394292788</v>
       </c>
-      <c r="DC21" s="16">
+      <c r="DD21" s="16">
         <v>1284.9648291420153</v>
       </c>
-      <c r="DD21" s="16">
+      <c r="DE21" s="16">
         <v>1673.9046321252995</v>
       </c>
-      <c r="DE21" s="16">
+      <c r="DF21" s="16">
         <v>2068.0949502758017</v>
       </c>
-      <c r="DF21" s="16">
+      <c r="DG21" s="16">
         <v>2256.7247992760613</v>
       </c>
-      <c r="DG21" s="16">
+      <c r="DH21" s="16">
         <v>2196.025882947506</v>
       </c>
-      <c r="DH21" s="16">
+      <c r="DI21" s="16">
         <v>2601.0044310292556</v>
       </c>
-      <c r="DI21" s="16">
+      <c r="DJ21" s="16">
         <v>2854.8257028336538</v>
       </c>
-      <c r="DJ21" s="16">
+      <c r="DK21" s="16">
         <v>2901.8586527645093</v>
       </c>
-      <c r="DK21" s="16">
+      <c r="DL21" s="16">
         <v>2761.95108303693</v>
       </c>
-      <c r="DL21" s="16">
+      <c r="DM21" s="16">
         <v>3075.2776482372351</v>
       </c>
-      <c r="DM21" s="16">
+      <c r="DN21" s="16">
         <v>2751.72924212</v>
       </c>
-      <c r="DN21" s="16">
+      <c r="DO21" s="16">
         <v>2944.3828312100004</v>
       </c>
-      <c r="DO21" s="16">
+      <c r="DP21" s="16">
         <v>2242.9720715499998</v>
       </c>
-      <c r="DP21" s="16">
+      <c r="DQ21" s="16">
         <v>2066.9578916</v>
       </c>
-      <c r="DQ21" s="16">
+      <c r="DR21" s="16">
         <v>2028.0601651499999</v>
       </c>
-      <c r="DR21" s="16">
+      <c r="DS21" s="16">
         <v>1637.26971226</v>
       </c>
-      <c r="DS21" s="16">
+      <c r="DT21" s="16">
         <v>1475.14283138</v>
       </c>
-      <c r="DT21" s="16">
+      <c r="DU21" s="16">
         <v>1840.4652301000001</v>
       </c>
-      <c r="DU21" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV21" s="16">
-        <v>2006.1817989700003</v>
+        <v>1664.5539169799999</v>
       </c>
       <c r="DW21" s="16">
-        <v>2008.1897137500002</v>
+        <v>1956.7611671700001</v>
+      </c>
+      <c r="DX21" s="16">
+        <v>1942.0864239100001</v>
+      </c>
+      <c r="DY21" s="16">
+        <v>2221.2717377099998</v>
       </c>
     </row>
-    <row r="22" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="20" t="s">
         <v>114</v>
       </c>
       <c r="C22" s="16">
         <v>3012.6672146661112</v>
       </c>
       <c r="D22" s="16">
         <v>3783.2140983222566</v>
       </c>
       <c r="E22" s="16">
         <v>5333.6162294251099</v>
       </c>
       <c r="F22" s="16">
         <v>5651.3165040286485</v>
       </c>
       <c r="G22" s="16">
         <v>6554.0969541588656</v>
       </c>
       <c r="H22" s="16">
         <v>6436.1700669205356</v>
       </c>
       <c r="I22" s="16">
         <v>7438.3540109550586</v>
       </c>
       <c r="J22" s="16">
@@ -7877,348 +7982,354 @@
       <c r="U22" s="16">
         <v>15706.16144478</v>
       </c>
       <c r="V22" s="16">
         <v>17439.094846019998</v>
       </c>
       <c r="W22" s="16">
         <v>18562.740396720001</v>
       </c>
       <c r="X22" s="16">
         <v>18944.812783609999</v>
       </c>
       <c r="Y22" s="16">
         <v>25021.60029495</v>
       </c>
       <c r="Z22" s="16">
         <v>27876.860064380002</v>
       </c>
       <c r="AA22" s="16">
         <v>2879.7158863939221</v>
       </c>
       <c r="AB22" s="16">
         <v>3210.7040393836282</v>
       </c>
       <c r="AC22" s="16">
+        <v>3588.3175044673794</v>
+      </c>
+      <c r="AD22" s="16">
         <v>3990.6139003748895</v>
       </c>
-      <c r="AD22" s="16">
+      <c r="AE22" s="16">
         <v>4486.2817419244884</v>
       </c>
-      <c r="AE22" s="16">
+      <c r="AF22" s="16">
         <v>4819.7213559297797</v>
       </c>
-      <c r="AF22" s="16">
+      <c r="AG22" s="16">
         <v>5333.6162294251099</v>
       </c>
-      <c r="AG22" s="16">
+      <c r="AH22" s="16">
         <v>5606.4414849625791</v>
       </c>
-      <c r="AH22" s="16">
+      <c r="AI22" s="16">
         <v>5631.6566012861613</v>
       </c>
-      <c r="AI22" s="16">
+      <c r="AJ22" s="16">
         <v>5832.3741508610956</v>
       </c>
-      <c r="AJ22" s="16">
+      <c r="AK22" s="16">
         <v>5651.3165040286485</v>
       </c>
-      <c r="AK22" s="16">
+      <c r="AL22" s="16">
         <v>5782.2533652654975</v>
       </c>
-      <c r="AL22" s="16">
+      <c r="AM22" s="16">
         <v>5929.0765750052897</v>
       </c>
-      <c r="AM22" s="16">
+      <c r="AN22" s="16">
         <v>6181.3869569868793</v>
       </c>
-      <c r="AN22" s="16">
+      <c r="AO22" s="16">
         <v>6554.0969541588656</v>
       </c>
-      <c r="AO22" s="16">
+      <c r="AP22" s="16">
         <v>6178.5145138096377</v>
       </c>
-      <c r="AP22" s="16">
+      <c r="AQ22" s="16">
         <v>6389.4517639200976</v>
       </c>
-      <c r="AQ22" s="16">
+      <c r="AR22" s="16">
         <v>6451.8324562151511</v>
       </c>
-      <c r="AR22" s="16">
+      <c r="AS22" s="16">
         <v>6436.1700669205356</v>
       </c>
-      <c r="AS22" s="16">
+      <c r="AT22" s="16">
         <v>6700.4631363987291</v>
       </c>
-      <c r="AT22" s="16">
+      <c r="AU22" s="16">
         <v>7065.6703593964667</v>
       </c>
-      <c r="AU22" s="16">
+      <c r="AV22" s="16">
         <v>6998.7048338800732</v>
       </c>
-      <c r="AV22" s="16">
+      <c r="AW22" s="16">
         <v>7438.3540109550586</v>
       </c>
-      <c r="AW22" s="16">
+      <c r="AX22" s="16">
         <v>8088.50203840821</v>
       </c>
-      <c r="AX22" s="16">
+      <c r="AY22" s="16">
         <v>8743.5564746742693</v>
       </c>
-      <c r="AY22" s="16">
+      <c r="AZ22" s="16">
         <v>8134.7834681989298</v>
       </c>
-      <c r="AZ22" s="16">
+      <c r="BA22" s="16">
         <v>8725.317542567258</v>
       </c>
-      <c r="BA22" s="16">
+      <c r="BB22" s="16">
         <v>9519.7484465546295</v>
       </c>
-      <c r="BB22" s="16">
+      <c r="BC22" s="16">
         <v>9170.3593222387572</v>
       </c>
-      <c r="BC22" s="16">
+      <c r="BD22" s="16">
         <v>8795.1166941612937</v>
       </c>
-      <c r="BD22" s="16">
+      <c r="BE22" s="16">
         <v>9307.3846309397904</v>
       </c>
-      <c r="BE22" s="16">
+      <c r="BF22" s="16">
         <v>9841.6781937166779</v>
       </c>
-      <c r="BF22" s="16">
+      <c r="BG22" s="16">
         <v>9941.1965177451129</v>
       </c>
-      <c r="BG22" s="16">
+      <c r="BH22" s="16">
         <v>9808.7360024124737</v>
       </c>
-      <c r="BH22" s="16">
+      <c r="BI22" s="16">
         <v>9120.916382549447</v>
       </c>
-      <c r="BI22" s="16">
+      <c r="BJ22" s="16">
         <v>8869.5485378721587</v>
       </c>
-      <c r="BJ22" s="16">
+      <c r="BK22" s="16">
         <v>9090.0634055776209</v>
       </c>
-      <c r="BK22" s="16">
+      <c r="BL22" s="16">
         <v>9317.5946912939653</v>
       </c>
-      <c r="BL22" s="16">
+      <c r="BM22" s="16">
         <v>10375.815685539203</v>
       </c>
-      <c r="BM22" s="16">
+      <c r="BN22" s="16">
         <v>10008.111192698572</v>
       </c>
-      <c r="BN22" s="16">
+      <c r="BO22" s="16">
         <v>10305.171023149778</v>
       </c>
-      <c r="BO22" s="16">
+      <c r="BP22" s="16">
         <v>11154.383806948559</v>
       </c>
-      <c r="BP22" s="16">
+      <c r="BQ22" s="16">
         <v>10660.304176640158</v>
       </c>
-      <c r="BQ22" s="16">
+      <c r="BR22" s="16">
         <v>11423.833909730993</v>
       </c>
-      <c r="BR22" s="16">
+      <c r="BS22" s="16">
         <v>11422.260487426009</v>
       </c>
-      <c r="BS22" s="16">
+      <c r="BT22" s="16">
         <v>11323.837183168858</v>
       </c>
-      <c r="BT22" s="16">
+      <c r="BU22" s="16">
         <v>11194.859613033381</v>
       </c>
-      <c r="BU22" s="16">
+      <c r="BV22" s="16">
         <v>11340.065343263017</v>
       </c>
-      <c r="BV22" s="16">
+      <c r="BW22" s="16">
         <v>11635.252010371885</v>
       </c>
-      <c r="BW22" s="16">
+      <c r="BX22" s="16">
         <v>11383.943599928205</v>
       </c>
-      <c r="BX22" s="16">
+      <c r="BY22" s="16">
         <v>11235.922633549377</v>
       </c>
-      <c r="BY22" s="16">
+      <c r="BZ22" s="16">
         <v>11276.60019684</v>
       </c>
-      <c r="BZ22" s="16">
+      <c r="CA22" s="16">
         <v>12020.55314007</v>
       </c>
-      <c r="CA22" s="16">
+      <c r="CB22" s="16">
         <v>11719.494578010001</v>
       </c>
-      <c r="CB22" s="16">
+      <c r="CC22" s="16">
         <v>12907.51365895</v>
       </c>
-      <c r="CC22" s="16">
+      <c r="CD22" s="16">
         <v>12100.03164499</v>
       </c>
-      <c r="CD22" s="10">
+      <c r="CE22" s="10">
         <v>12334.734557610002</v>
       </c>
-      <c r="CE22" s="10">
+      <c r="CF22" s="10">
         <v>12115.590410089999</v>
       </c>
-      <c r="CF22" s="16">
+      <c r="CG22" s="16">
         <v>12687.649405679998</v>
       </c>
-      <c r="CG22" s="16">
+      <c r="CH22" s="16">
         <v>14157.752042060001</v>
       </c>
-      <c r="CH22" s="16">
+      <c r="CI22" s="16">
         <v>13733.594673040001</v>
       </c>
-      <c r="CI22" s="16">
+      <c r="CJ22" s="16">
         <v>13436.56589607</v>
       </c>
-      <c r="CJ22" s="16">
+      <c r="CK22" s="16">
         <v>13706.605528959997</v>
       </c>
-      <c r="CK22" s="16">
+      <c r="CL22" s="16">
         <v>13198.832168499999</v>
       </c>
-      <c r="CL22" s="16">
+      <c r="CM22" s="16">
         <v>12936.46157209</v>
       </c>
-      <c r="CM22" s="16">
+      <c r="CN22" s="16">
         <v>13038.933379440001</v>
       </c>
-      <c r="CN22" s="16">
+      <c r="CO22" s="16">
         <v>13513.998024420001</v>
       </c>
-      <c r="CO22" s="16">
+      <c r="CP22" s="16">
         <v>16071.911785529999</v>
       </c>
-      <c r="CP22" s="16">
+      <c r="CQ22" s="16">
         <v>14027.777783819998</v>
       </c>
-      <c r="CQ22" s="16">
+      <c r="CR22" s="16">
         <v>14954.227330220001</v>
       </c>
-      <c r="CR22" s="16">
+      <c r="CS22" s="16">
         <v>15706.16144478</v>
       </c>
-      <c r="CS22" s="16">
+      <c r="CT22" s="16">
         <v>16480.166922079999</v>
       </c>
-      <c r="CT22" s="16">
+      <c r="CU22" s="16">
         <v>16694.822983820002</v>
       </c>
-      <c r="CU22" s="16">
+      <c r="CV22" s="16">
         <v>16637.85287183</v>
       </c>
-      <c r="CV22" s="16">
+      <c r="CW22" s="16">
         <v>17439.094846019998</v>
       </c>
-      <c r="CW22" s="16">
+      <c r="CX22" s="16">
         <v>18321.670574889999</v>
       </c>
-      <c r="CX22" s="16">
+      <c r="CY22" s="16">
         <v>19881.18152966</v>
       </c>
-      <c r="CY22" s="16">
+      <c r="CZ22" s="16">
         <v>20426.498306740003</v>
       </c>
-      <c r="CZ22" s="16">
+      <c r="DA22" s="16">
         <v>18562.740396720001</v>
       </c>
-      <c r="DA22" s="16">
+      <c r="DB22" s="16">
         <v>16513.984024059999</v>
       </c>
-      <c r="DB22" s="16">
+      <c r="DC22" s="16">
         <v>17312.676866050002</v>
       </c>
-      <c r="DC22" s="16">
+      <c r="DD22" s="16">
         <v>18314.770987420001</v>
       </c>
-      <c r="DD22" s="16">
+      <c r="DE22" s="16">
         <v>18944.812783609999</v>
       </c>
-      <c r="DE22" s="16">
+      <c r="DF22" s="16">
         <v>21112.617032350001</v>
       </c>
-      <c r="DF22" s="16">
+      <c r="DG22" s="16">
         <v>21540.18223577</v>
       </c>
-      <c r="DG22" s="16">
+      <c r="DH22" s="16">
         <v>24351.318813329995</v>
       </c>
-      <c r="DH22" s="16">
+      <c r="DI22" s="16">
         <v>25021.60029495</v>
       </c>
-      <c r="DI22" s="16">
+      <c r="DJ22" s="16">
         <v>24069.508875619998</v>
       </c>
-      <c r="DJ22" s="16">
+      <c r="DK22" s="16">
         <v>25243.423924180002</v>
       </c>
-      <c r="DK22" s="16">
+      <c r="DL22" s="16">
         <v>26260.519289870004</v>
       </c>
-      <c r="DL22" s="16">
+      <c r="DM22" s="16">
         <v>27876.860064380002</v>
       </c>
-      <c r="DM22" s="16">
+      <c r="DN22" s="16">
         <v>3128.1080254984317</v>
       </c>
-      <c r="DN22" s="16">
+      <c r="DO22" s="16">
         <v>2890.4953976412712</v>
       </c>
-      <c r="DO22" s="16">
+      <c r="DP22" s="16">
         <v>2845.47723438</v>
       </c>
-      <c r="DP22" s="16">
+      <c r="DQ22" s="16">
         <v>2879.7158863939221</v>
       </c>
-      <c r="DQ22" s="16">
+      <c r="DR22" s="16">
         <v>2715.4675848004072</v>
       </c>
-      <c r="DR22" s="16">
+      <c r="DS22" s="16">
         <v>2923.9282528484696</v>
       </c>
-      <c r="DS22" s="16">
+      <c r="DT22" s="16">
         <v>2932.6883734713547</v>
       </c>
-      <c r="DT22" s="16">
+      <c r="DU22" s="16">
         <v>3210.7040393836282</v>
       </c>
-      <c r="DU22" s="16">
+      <c r="DV22" s="16">
         <v>3432.9549954079057</v>
       </c>
-      <c r="DV22" s="16">
+      <c r="DW22" s="16">
         <v>3199.1481371765749</v>
       </c>
-      <c r="DW22" s="16">
+      <c r="DX22" s="16">
         <v>3256.7633489375867</v>
       </c>
+      <c r="DY22" s="16">
+        <v>3588.3175044673794</v>
+      </c>
     </row>
-    <row r="23" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C23" s="16">
         <v>12532.940240829183</v>
       </c>
       <c r="D23" s="16">
         <v>16005.158789720901</v>
       </c>
       <c r="E23" s="16">
         <v>19274.95747020423</v>
       </c>
       <c r="F23" s="16">
         <v>22424.023493330078</v>
       </c>
       <c r="G23" s="16">
         <v>28101.977179178975</v>
       </c>
       <c r="H23" s="16">
         <v>33875.811052615434</v>
       </c>
       <c r="I23" s="16">
         <v>40292.066275955192</v>
       </c>
       <c r="J23" s="16">
@@ -8257,348 +8368,354 @@
       <c r="U23" s="16">
         <v>68624.961653373422</v>
       </c>
       <c r="V23" s="16">
         <v>69115.091317484039</v>
       </c>
       <c r="W23" s="16">
         <v>69474.328474914539</v>
       </c>
       <c r="X23" s="16">
         <v>69915.96608449737</v>
       </c>
       <c r="Y23" s="16">
         <v>79684.284594227734</v>
       </c>
       <c r="Z23" s="16">
         <v>84330.49726806939</v>
       </c>
       <c r="AA23" s="16">
         <v>101821.71868894133</v>
       </c>
       <c r="AB23" s="16">
         <v>106393.27175851729</v>
       </c>
       <c r="AC23" s="16">
+        <v>113420.95705205902</v>
+      </c>
+      <c r="AD23" s="16">
         <v>16994.5815783586</v>
       </c>
-      <c r="AD23" s="16">
+      <c r="AE23" s="16">
         <v>18036.877097258046</v>
       </c>
-      <c r="AE23" s="16">
+      <c r="AF23" s="16">
         <v>17866.773059364838</v>
       </c>
-      <c r="AF23" s="16">
+      <c r="AG23" s="16">
         <v>19274.95747020423</v>
       </c>
-      <c r="AG23" s="16">
+      <c r="AH23" s="16">
         <v>20789.521123990657</v>
       </c>
-      <c r="AH23" s="16">
+      <c r="AI23" s="16">
         <v>20706.558279108216</v>
       </c>
-      <c r="AI23" s="16">
+      <c r="AJ23" s="16">
         <v>21304.942464138632</v>
       </c>
-      <c r="AJ23" s="16">
+      <c r="AK23" s="16">
         <v>22424.023493330078</v>
       </c>
-      <c r="AK23" s="16">
+      <c r="AL23" s="16">
         <v>23366.994434681055</v>
       </c>
-      <c r="AL23" s="16">
+      <c r="AM23" s="16">
         <v>24823.697257747062</v>
       </c>
-      <c r="AM23" s="16">
+      <c r="AN23" s="16">
         <v>25751.98535071432</v>
       </c>
-      <c r="AN23" s="16">
+      <c r="AO23" s="16">
         <v>28101.977179178975</v>
       </c>
-      <c r="AO23" s="16">
+      <c r="AP23" s="16">
         <v>29366.188717180823</v>
       </c>
-      <c r="AP23" s="16">
+      <c r="AQ23" s="16">
         <v>31090.18499936023</v>
       </c>
-      <c r="AQ23" s="16">
+      <c r="AR23" s="16">
         <v>32172.851378906944</v>
       </c>
-      <c r="AR23" s="16">
+      <c r="AS23" s="16">
         <v>33875.811052615434</v>
       </c>
-      <c r="AS23" s="16">
+      <c r="AT23" s="16">
         <v>36025.404408911607</v>
       </c>
-      <c r="AT23" s="16">
+      <c r="AU23" s="16">
         <v>37418.313846122801</v>
       </c>
-      <c r="AU23" s="16">
+      <c r="AV23" s="16">
         <v>38178.363707840501</v>
       </c>
-      <c r="AV23" s="16">
+      <c r="AW23" s="16">
         <v>40292.066275955192</v>
       </c>
-      <c r="AW23" s="16">
+      <c r="AX23" s="16">
         <v>43046.186092133634</v>
       </c>
-      <c r="AX23" s="16">
+      <c r="AY23" s="16">
         <v>46024.321133803081</v>
       </c>
-      <c r="AY23" s="16">
+      <c r="AZ23" s="16">
         <v>47772.76151768041</v>
       </c>
-      <c r="AZ23" s="16">
+      <c r="BA23" s="16">
         <v>51860.620781116202</v>
       </c>
-      <c r="BA23" s="16">
+      <c r="BB23" s="16">
         <v>59447.497190111942</v>
       </c>
-      <c r="BB23" s="16">
+      <c r="BC23" s="16">
         <v>63016.176202490649</v>
       </c>
-      <c r="BC23" s="16">
+      <c r="BD23" s="16">
         <v>63448.804809015608</v>
       </c>
-      <c r="BD23" s="16">
+      <c r="BE23" s="16">
         <v>65484.276763235408</v>
       </c>
-      <c r="BE23" s="16">
+      <c r="BF23" s="16">
         <v>63394.620632979844</v>
       </c>
-      <c r="BF23" s="16">
+      <c r="BG23" s="16">
         <v>62579.379674338961</v>
       </c>
-      <c r="BG23" s="16">
+      <c r="BH23" s="16">
         <v>62721.232876639435</v>
       </c>
-      <c r="BH23" s="16">
+      <c r="BI23" s="16">
         <v>62812.243835850677</v>
       </c>
-      <c r="BI23" s="16">
+      <c r="BJ23" s="16">
         <v>61965.561412254727</v>
       </c>
-      <c r="BJ23" s="16">
+      <c r="BK23" s="16">
         <v>64461.756805877754</v>
       </c>
-      <c r="BK23" s="16">
+      <c r="BL23" s="16">
         <v>67394.629655187862</v>
       </c>
-      <c r="BL23" s="16">
+      <c r="BM23" s="16">
         <v>68652.604606618057</v>
       </c>
-      <c r="BM23" s="16">
+      <c r="BN23" s="16">
         <v>69149.285111073143</v>
       </c>
-      <c r="BN23" s="16">
+      <c r="BO23" s="16">
         <v>69603.632149129029</v>
       </c>
-      <c r="BO23" s="16">
+      <c r="BP23" s="16">
         <v>69361.678756923953</v>
       </c>
-      <c r="BP23" s="16">
+      <c r="BQ23" s="16">
         <v>70645.859930449544</v>
       </c>
-      <c r="BQ23" s="16">
+      <c r="BR23" s="16">
         <v>72804.940363139205</v>
       </c>
-      <c r="BR23" s="16">
+      <c r="BS23" s="16">
         <v>72798.203551528044</v>
       </c>
-      <c r="BS23" s="16">
+      <c r="BT23" s="16">
         <v>70799.415937918762</v>
       </c>
-      <c r="BT23" s="16">
+      <c r="BU23" s="16">
         <v>69317.994547789858</v>
       </c>
-      <c r="BU23" s="16">
+      <c r="BV23" s="16">
         <v>69646.532444578625</v>
       </c>
-      <c r="BV23" s="16">
+      <c r="BW23" s="16">
         <v>70240.633377716513</v>
       </c>
-      <c r="BW23" s="16">
+      <c r="BX23" s="16">
         <v>69549.761874638585</v>
       </c>
-      <c r="BX23" s="16">
+      <c r="BY23" s="16">
         <v>68314.883052230347</v>
       </c>
-      <c r="BY23" s="16">
+      <c r="BZ23" s="16">
         <v>69184.743078941916</v>
       </c>
-      <c r="BZ23" s="16">
+      <c r="CA23" s="16">
         <v>70239.212106899708</v>
       </c>
-      <c r="CA23" s="16">
+      <c r="CB23" s="16">
         <v>68333.384825296263</v>
       </c>
-      <c r="CB23" s="16">
+      <c r="CC23" s="16">
         <v>68687.026920148215</v>
       </c>
-      <c r="CC23" s="16">
+      <c r="CD23" s="16">
         <v>69741.595465712817</v>
       </c>
-      <c r="CD23" s="10">
+      <c r="CE23" s="10">
         <v>72579.426900737468</v>
       </c>
-      <c r="CE23" s="10">
+      <c r="CF23" s="10">
         <v>72430.937368053404</v>
       </c>
-      <c r="CF23" s="16">
+      <c r="CG23" s="16">
         <v>71724.704990248923</v>
       </c>
-      <c r="CG23" s="16">
+      <c r="CH23" s="16">
         <v>73758.70156894614</v>
       </c>
-      <c r="CH23" s="16">
+      <c r="CI23" s="16">
         <v>74260.085480429843</v>
       </c>
-      <c r="CI23" s="16">
+      <c r="CJ23" s="16">
         <v>70831.316231957535</v>
       </c>
-      <c r="CJ23" s="16">
+      <c r="CK23" s="16">
         <v>69341.00908958404</v>
       </c>
-      <c r="CK23" s="16">
+      <c r="CL23" s="16">
         <v>69169.45612049858</v>
       </c>
-      <c r="CL23" s="16">
+      <c r="CM23" s="16">
         <v>69063.674707852304</v>
       </c>
-      <c r="CM23" s="16">
+      <c r="CN23" s="16">
         <v>69053.10272254271</v>
       </c>
-      <c r="CN23" s="16">
+      <c r="CO23" s="16">
         <v>68241.431538775098</v>
       </c>
-      <c r="CO23" s="16">
+      <c r="CP23" s="16">
         <v>71929.183419860288</v>
       </c>
-      <c r="CP23" s="16">
+      <c r="CQ23" s="16">
         <v>69205.41491435621</v>
       </c>
-      <c r="CQ23" s="16">
+      <c r="CR23" s="16">
         <v>68061.096592382091</v>
       </c>
-      <c r="CR23" s="16">
+      <c r="CS23" s="16">
         <v>68624.961653373422</v>
       </c>
-      <c r="CS23" s="16">
+      <c r="CT23" s="16">
         <v>70565.204535837096</v>
       </c>
-      <c r="CT23" s="16">
+      <c r="CU23" s="16">
         <v>70837.690037713677</v>
       </c>
-      <c r="CU23" s="16">
+      <c r="CV23" s="16">
         <v>69121.870414835284</v>
       </c>
-      <c r="CV23" s="16">
+      <c r="CW23" s="16">
         <v>69115.091317484039</v>
       </c>
-      <c r="CW23" s="16">
+      <c r="CX23" s="16">
         <v>71511.743272036809</v>
       </c>
-      <c r="CX23" s="16">
+      <c r="CY23" s="16">
         <v>73253.637708566588</v>
       </c>
-      <c r="CY23" s="16">
+      <c r="CZ23" s="16">
         <v>71427.113241225758</v>
       </c>
-      <c r="CZ23" s="16">
+      <c r="DA23" s="16">
         <v>69474.328474914539</v>
       </c>
-      <c r="DA23" s="16">
+      <c r="DB23" s="16">
         <v>68139.338296810136</v>
       </c>
-      <c r="DB23" s="16">
+      <c r="DC23" s="16">
         <v>70139.597535377528</v>
       </c>
-      <c r="DC23" s="16">
+      <c r="DD23" s="16">
         <v>69488.633136658071</v>
       </c>
-      <c r="DD23" s="16">
+      <c r="DE23" s="16">
         <v>69915.96608449737</v>
       </c>
-      <c r="DE23" s="16">
+      <c r="DF23" s="16">
         <v>74428.064340083612</v>
       </c>
-      <c r="DF23" s="16">
+      <c r="DG23" s="16">
         <v>76998.478413183329</v>
       </c>
-      <c r="DG23" s="16">
+      <c r="DH23" s="16">
         <v>78686.792063164234</v>
       </c>
-      <c r="DH23" s="16">
+      <c r="DI23" s="16">
         <v>79684.284594227734</v>
       </c>
-      <c r="DI23" s="16">
+      <c r="DJ23" s="16">
         <v>80393.243020267328</v>
       </c>
-      <c r="DJ23" s="16">
+      <c r="DK23" s="16">
         <v>84790.389871805979</v>
       </c>
-      <c r="DK23" s="16">
+      <c r="DL23" s="16">
         <v>83049.782132171211</v>
       </c>
-      <c r="DL23" s="16">
+      <c r="DM23" s="16">
         <v>84330.49726806939</v>
       </c>
-      <c r="DM23" s="16">
+      <c r="DN23" s="16">
         <v>92779.625271450524</v>
       </c>
-      <c r="DN23" s="16">
+      <c r="DO23" s="16">
         <v>92768.499313588953</v>
       </c>
-      <c r="DO23" s="16">
+      <c r="DP23" s="16">
         <v>98160.559819419606</v>
       </c>
-      <c r="DP23" s="16">
+      <c r="DQ23" s="16">
         <v>101821.71868894133</v>
       </c>
-      <c r="DQ23" s="16">
+      <c r="DR23" s="16">
         <v>105565.20117993679</v>
       </c>
-      <c r="DR23" s="16">
+      <c r="DS23" s="16">
         <v>108202.71718046792</v>
       </c>
-      <c r="DS23" s="16">
+      <c r="DT23" s="16">
         <v>109765.6432881903</v>
       </c>
-      <c r="DT23" s="16">
+      <c r="DU23" s="16">
         <v>106393.27175851729</v>
       </c>
-      <c r="DU23" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV23" s="16">
-        <v>113069.68110409392</v>
+        <v>109056.42817227778</v>
       </c>
       <c r="DW23" s="16">
-        <v>111364.50282149215</v>
+        <v>113824.01705955781</v>
+      </c>
+      <c r="DX23" s="16">
+        <v>112042.75979849542</v>
+      </c>
+      <c r="DY23" s="16">
+        <v>113420.95705205902</v>
       </c>
     </row>
-    <row r="24" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C24" s="16">
         <v>2556.1984318059931</v>
       </c>
       <c r="D24" s="16">
         <v>3000.738400247375</v>
       </c>
       <c r="E24" s="16">
         <v>4609.5918914646318</v>
       </c>
       <c r="F24" s="16">
         <v>6002.5379670187604</v>
       </c>
       <c r="G24" s="16">
         <v>6978.6923635741541</v>
       </c>
       <c r="H24" s="16">
         <v>9505.9695762979263</v>
       </c>
       <c r="I24" s="16">
         <v>12832.853476318043</v>
       </c>
       <c r="J24" s="16">
@@ -8637,348 +8754,354 @@
       <c r="U24" s="16">
         <v>30677.77560428267</v>
       </c>
       <c r="V24" s="16">
         <v>31803.382409033635</v>
       </c>
       <c r="W24" s="16">
         <v>36366.55234925</v>
       </c>
       <c r="X24" s="16">
         <v>36329.500752626678</v>
       </c>
       <c r="Y24" s="16">
         <v>40983.258713117939</v>
       </c>
       <c r="Z24" s="16">
         <v>43039.920481066794</v>
       </c>
       <c r="AA24" s="16">
         <v>49231.078793231798</v>
       </c>
       <c r="AB24" s="16">
         <v>58805.075204133944</v>
       </c>
       <c r="AC24" s="16">
+        <v>61719.255011665213</v>
+      </c>
+      <c r="AD24" s="16">
         <v>3195.0230667453834</v>
       </c>
-      <c r="AD24" s="16">
+      <c r="AE24" s="16">
         <v>3539.6401492701953</v>
       </c>
-      <c r="AE24" s="16">
+      <c r="AF24" s="16">
         <v>3336.348716565014</v>
       </c>
-      <c r="AF24" s="16">
+      <c r="AG24" s="16">
         <v>4609.5918914646318</v>
       </c>
-      <c r="AG24" s="16">
+      <c r="AH24" s="16">
         <v>5750.1345942641265</v>
       </c>
-      <c r="AH24" s="16">
+      <c r="AI24" s="16">
         <v>5499.3618756118585</v>
       </c>
-      <c r="AI24" s="16">
+      <c r="AJ24" s="16">
         <v>5518.351527501789</v>
       </c>
-      <c r="AJ24" s="16">
+      <c r="AK24" s="16">
         <v>6002.5379670187604</v>
       </c>
-      <c r="AK24" s="16">
+      <c r="AL24" s="16">
         <v>5806.8556698603388</v>
       </c>
-      <c r="AL24" s="16">
+      <c r="AM24" s="16">
         <v>6424.5380218533246</v>
       </c>
-      <c r="AM24" s="16">
+      <c r="AN24" s="16">
         <v>6258.7903600249701</v>
       </c>
-      <c r="AN24" s="16">
+      <c r="AO24" s="16">
         <v>6978.6923635741541</v>
       </c>
-      <c r="AO24" s="16">
+      <c r="AP24" s="16">
         <v>7439.1934717071235</v>
       </c>
-      <c r="AP24" s="16">
+      <c r="AQ24" s="16">
         <v>7812.2053090632435</v>
       </c>
-      <c r="AQ24" s="16">
+      <c r="AR24" s="16">
         <v>8789.6833787864016</v>
       </c>
-      <c r="AR24" s="16">
+      <c r="AS24" s="16">
         <v>9505.9695762979263</v>
       </c>
-      <c r="AS24" s="16">
+      <c r="AT24" s="16">
         <v>11204.336740612625</v>
       </c>
-      <c r="AT24" s="16">
+      <c r="AU24" s="16">
         <v>11583.024973436397</v>
       </c>
-      <c r="AU24" s="16">
+      <c r="AV24" s="16">
         <v>12508.881650165189</v>
       </c>
-      <c r="AV24" s="16">
+      <c r="AW24" s="16">
         <v>12832.853476318043</v>
       </c>
-      <c r="AW24" s="16">
+      <c r="AX24" s="16">
         <v>14597.34692324483</v>
       </c>
-      <c r="AX24" s="16">
+      <c r="AY24" s="16">
         <v>16334.65256481</v>
       </c>
-      <c r="AY24" s="16">
+      <c r="AZ24" s="16">
         <v>18225.118345661169</v>
       </c>
-      <c r="AZ24" s="16">
+      <c r="BA24" s="16">
         <v>20356.010661766399</v>
       </c>
-      <c r="BA24" s="16">
+      <c r="BB24" s="16">
         <v>26663.129270237583</v>
       </c>
-      <c r="BB24" s="16">
+      <c r="BC24" s="16">
         <v>29179.118236484006</v>
       </c>
-      <c r="BC24" s="16">
+      <c r="BD24" s="16">
         <v>29735.708596362027</v>
       </c>
-      <c r="BD24" s="16">
+      <c r="BE24" s="16">
         <v>30423.047904629198</v>
       </c>
-      <c r="BE24" s="16">
+      <c r="BF24" s="16">
         <v>26198.168751096971</v>
       </c>
-      <c r="BF24" s="16">
+      <c r="BG24" s="16">
         <v>25031.687443770548</v>
       </c>
-      <c r="BG24" s="16">
+      <c r="BH24" s="16">
         <v>24622.378535157226</v>
       </c>
-      <c r="BH24" s="16">
+      <c r="BI24" s="16">
         <v>22381.756111630304</v>
       </c>
-      <c r="BI24" s="16">
+      <c r="BJ24" s="16">
         <v>21598.738820072525</v>
       </c>
-      <c r="BJ24" s="16">
+      <c r="BK24" s="16">
         <v>23112.699550402267</v>
       </c>
-      <c r="BK24" s="16">
+      <c r="BL24" s="16">
         <v>25505.662827674583</v>
       </c>
-      <c r="BL24" s="16">
+      <c r="BM24" s="16">
         <v>25439.451095105003</v>
       </c>
-      <c r="BM24" s="16">
+      <c r="BN24" s="16">
         <v>26841.594848139554</v>
       </c>
-      <c r="BN24" s="16">
+      <c r="BO24" s="16">
         <v>26496.960191653205</v>
       </c>
-      <c r="BO24" s="16">
+      <c r="BP24" s="16">
         <v>26266.794458876131</v>
       </c>
-      <c r="BP24" s="16">
+      <c r="BQ24" s="16">
         <v>26895.653606376822</v>
       </c>
-      <c r="BQ24" s="16">
+      <c r="BR24" s="16">
         <v>27871.044559862388</v>
       </c>
-      <c r="BR24" s="16">
+      <c r="BS24" s="16">
         <v>27514.762370106575</v>
       </c>
-      <c r="BS24" s="16">
+      <c r="BT24" s="16">
         <v>26629.861112120758</v>
       </c>
-      <c r="BT24" s="16">
+      <c r="BU24" s="16">
         <v>25035.032368254942</v>
       </c>
-      <c r="BU24" s="16">
+      <c r="BV24" s="16">
         <v>25186.719696496268</v>
       </c>
-      <c r="BV24" s="16">
+      <c r="BW24" s="16">
         <v>25083.944888437592</v>
       </c>
-      <c r="BW24" s="16">
+      <c r="BX24" s="16">
         <v>25695.068749878912</v>
       </c>
-      <c r="BX24" s="16">
+      <c r="BY24" s="16">
         <v>25592.281104210237</v>
       </c>
-      <c r="BY24" s="16">
+      <c r="BZ24" s="16">
         <v>26180.17371317574</v>
       </c>
-      <c r="BZ24" s="16">
+      <c r="CA24" s="16">
         <v>25891.288681721242</v>
       </c>
-      <c r="CA24" s="16">
+      <c r="CB24" s="16">
         <v>25247.94729807675</v>
       </c>
-      <c r="CB24" s="16">
+      <c r="CC24" s="16">
         <v>24918.35695413225</v>
       </c>
-      <c r="CC24" s="16">
+      <c r="CD24" s="16">
         <v>24870.069099809974</v>
       </c>
-      <c r="CD24" s="10">
+      <c r="CE24" s="10">
         <v>27668.239155707692</v>
       </c>
-      <c r="CE24" s="10">
+      <c r="CF24" s="10">
         <v>28284.58228364541</v>
       </c>
-      <c r="CF24" s="16">
+      <c r="CG24" s="16">
         <v>28051.579305003135</v>
       </c>
-      <c r="CG24" s="16">
+      <c r="CH24" s="16">
         <v>27283.336192725077</v>
       </c>
-      <c r="CH24" s="16">
+      <c r="CI24" s="16">
         <v>27872.335803757021</v>
       </c>
-      <c r="CI24" s="16">
+      <c r="CJ24" s="16">
         <v>26822.996901528968</v>
       </c>
-      <c r="CJ24" s="16">
+      <c r="CK24" s="16">
         <v>25775.830176720916</v>
       </c>
-      <c r="CK24" s="16">
+      <c r="CL24" s="16">
         <v>26523.725322162922</v>
       </c>
-      <c r="CL24" s="16">
+      <c r="CM24" s="16">
         <v>26685.75525754493</v>
       </c>
-      <c r="CM24" s="16">
+      <c r="CN24" s="16">
         <v>28358.150780136937</v>
       </c>
-      <c r="CN24" s="16">
+      <c r="CO24" s="16">
         <v>28547.973697508947</v>
       </c>
-      <c r="CO24" s="16">
+      <c r="CP24" s="16">
         <v>29697.553935717377</v>
       </c>
-      <c r="CP24" s="16">
+      <c r="CQ24" s="16">
         <v>29978.078607065811</v>
       </c>
-      <c r="CQ24" s="16">
+      <c r="CR24" s="16">
         <v>30163.764887164241</v>
       </c>
-      <c r="CR24" s="16">
+      <c r="CS24" s="16">
         <v>30677.77560428267</v>
       </c>
-      <c r="CS24" s="16">
+      <c r="CT24" s="16">
         <v>31781.183249909933</v>
       </c>
-      <c r="CT24" s="16">
+      <c r="CU24" s="16">
         <v>32115.258255707209</v>
       </c>
-      <c r="CU24" s="16">
+      <c r="CV24" s="16">
         <v>32040.08128888447</v>
       </c>
-      <c r="CV24" s="16">
+      <c r="CW24" s="16">
         <v>31803.382409033635</v>
       </c>
-      <c r="CW24" s="16">
+      <c r="CX24" s="16">
         <v>32985.34817758172</v>
       </c>
-      <c r="CX24" s="16">
+      <c r="CY24" s="16">
         <v>35455.484100054484</v>
       </c>
-      <c r="CY24" s="16">
+      <c r="CZ24" s="16">
         <v>35993.878749975454</v>
       </c>
-      <c r="CZ24" s="16">
+      <c r="DA24" s="16">
         <v>36366.55234925</v>
       </c>
-      <c r="DA24" s="16">
+      <c r="DB24" s="16">
         <v>35200.934471052366</v>
       </c>
-      <c r="DB24" s="16">
+      <c r="DC24" s="16">
         <v>35722.370435535784</v>
       </c>
-      <c r="DC24" s="16">
+      <c r="DD24" s="16">
         <v>35874.936702787702</v>
       </c>
-      <c r="DD24" s="16">
+      <c r="DE24" s="16">
         <v>36329.500752626678</v>
       </c>
-      <c r="DE24" s="16">
+      <c r="DF24" s="16">
         <v>37268.413192690554</v>
       </c>
-      <c r="DF24" s="16">
+      <c r="DG24" s="16">
         <v>38610.550670584445</v>
       </c>
-      <c r="DG24" s="16">
+      <c r="DH24" s="16">
         <v>40420.001058461232</v>
       </c>
-      <c r="DH24" s="16">
+      <c r="DI24" s="16">
         <v>40983.258713117939</v>
       </c>
-      <c r="DI24" s="16">
+      <c r="DJ24" s="16">
         <v>41299.980773288124</v>
       </c>
-      <c r="DJ24" s="16">
+      <c r="DK24" s="16">
         <v>42113.849337360618</v>
       </c>
-      <c r="DK24" s="16">
+      <c r="DL24" s="16">
         <v>42240.422425146397</v>
       </c>
-      <c r="DL24" s="16">
+      <c r="DM24" s="16">
         <v>43039.920481066794</v>
       </c>
-      <c r="DM24" s="16">
+      <c r="DN24" s="16">
         <v>45392.222174170784</v>
       </c>
-      <c r="DN24" s="16">
+      <c r="DO24" s="16">
         <v>46071.609461152242</v>
       </c>
-      <c r="DO24" s="16">
+      <c r="DP24" s="16">
         <v>47652.31160628693</v>
       </c>
-      <c r="DP24" s="16">
+      <c r="DQ24" s="16">
         <v>49231.078793231798</v>
       </c>
-      <c r="DQ24" s="16">
+      <c r="DR24" s="16">
         <v>51551.8688825016</v>
       </c>
-      <c r="DR24" s="16">
+      <c r="DS24" s="16">
         <v>53318.755194382393</v>
       </c>
-      <c r="DS24" s="16">
+      <c r="DT24" s="16">
         <v>54983.876451833159</v>
       </c>
-      <c r="DT24" s="16">
+      <c r="DU24" s="16">
         <v>58805.075204133944</v>
       </c>
-      <c r="DU24" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV24" s="16">
-        <v>60906.37572624076</v>
+        <v>60040.546261735668</v>
       </c>
       <c r="DW24" s="16">
-        <v>62330.817416454782</v>
+        <v>60966.056640007409</v>
+      </c>
+      <c r="DX24" s="16">
+        <v>62467.86977657603</v>
+      </c>
+      <c r="DY24" s="16">
+        <v>61719.255011665213</v>
       </c>
     </row>
-    <row r="25" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>117</v>
       </c>
       <c r="C25" s="16">
         <v>2825.7770500594988</v>
       </c>
       <c r="D25" s="16">
         <v>3706.5924525748778</v>
       </c>
       <c r="E25" s="16">
         <v>4540.6525232000004</v>
       </c>
       <c r="F25" s="16">
         <v>4394.6274725440308</v>
       </c>
       <c r="G25" s="16">
         <v>4934.3896314854319</v>
       </c>
       <c r="H25" s="16">
         <v>6002.6447312482942</v>
       </c>
       <c r="I25" s="16">
         <v>5799.3672141340885</v>
       </c>
       <c r="J25" s="16">
@@ -9017,348 +9140,354 @@
       <c r="U25" s="16">
         <v>10512.968077482712</v>
       </c>
       <c r="V25" s="16">
         <v>10179.65017169637</v>
       </c>
       <c r="W25" s="16">
         <v>10231.229779841371</v>
       </c>
       <c r="X25" s="16">
         <v>10592.309982424835</v>
       </c>
       <c r="Y25" s="16">
         <v>11934.262611246897</v>
       </c>
       <c r="Z25" s="16">
         <v>10910.218142858059</v>
       </c>
       <c r="AA25" s="16">
         <v>10607.950112938252</v>
       </c>
       <c r="AB25" s="16">
         <v>11458.679126936786</v>
       </c>
       <c r="AC25" s="16">
+        <v>11683.365188498072</v>
+      </c>
+      <c r="AD25" s="16">
         <v>4263.6101452000003</v>
       </c>
-      <c r="AD25" s="16">
+      <c r="AE25" s="16">
         <v>4521.0043661</v>
       </c>
-      <c r="AE25" s="16">
+      <c r="AF25" s="16">
         <v>4470.76045823</v>
       </c>
-      <c r="AF25" s="16">
+      <c r="AG25" s="16">
         <v>4540.6525232000004</v>
       </c>
-      <c r="AG25" s="16">
+      <c r="AH25" s="16">
         <v>4361.8184142172468</v>
       </c>
-      <c r="AH25" s="16">
+      <c r="AI25" s="16">
         <v>4520.5934906734892</v>
       </c>
-      <c r="AI25" s="16">
+      <c r="AJ25" s="16">
         <v>4418.8629837278932</v>
       </c>
-      <c r="AJ25" s="16">
+      <c r="AK25" s="16">
         <v>4394.6274725440308</v>
       </c>
-      <c r="AK25" s="16">
+      <c r="AL25" s="16">
         <v>4823.6718607335224</v>
       </c>
-      <c r="AL25" s="16">
+      <c r="AM25" s="16">
         <v>4987.7405940394865</v>
       </c>
-      <c r="AM25" s="16">
+      <c r="AN25" s="16">
         <v>4981.7610229582351</v>
       </c>
-      <c r="AN25" s="16">
+      <c r="AO25" s="16">
         <v>4934.3896314854319</v>
       </c>
-      <c r="AO25" s="16">
+      <c r="AP25" s="16">
         <v>5178.7472795581625</v>
       </c>
-      <c r="AP25" s="16">
+      <c r="AQ25" s="16">
         <v>5803.0393724494024</v>
       </c>
-      <c r="AQ25" s="16">
+      <c r="AR25" s="16">
         <v>6072.229324726919</v>
       </c>
-      <c r="AR25" s="16">
+      <c r="AS25" s="16">
         <v>6002.6447312482942</v>
       </c>
-      <c r="AS25" s="16">
+      <c r="AT25" s="16">
         <v>5539.0988501196307</v>
       </c>
-      <c r="AT25" s="16">
+      <c r="AU25" s="16">
         <v>5600.9549674798827</v>
       </c>
-      <c r="AU25" s="16">
+      <c r="AV25" s="16">
         <v>5592.2080105256446</v>
       </c>
-      <c r="AV25" s="16">
+      <c r="AW25" s="16">
         <v>5799.3672141340885</v>
       </c>
-      <c r="AW25" s="16">
+      <c r="AX25" s="16">
         <v>5319.823026821784</v>
       </c>
-      <c r="AX25" s="16">
+      <c r="AY25" s="16">
         <v>5561.3536463461342</v>
       </c>
-      <c r="AY25" s="16">
+      <c r="AZ25" s="16">
         <v>5693.7132088367598</v>
       </c>
-      <c r="AZ25" s="16">
+      <c r="BA25" s="16">
         <v>5794.7169399438944</v>
       </c>
-      <c r="BA25" s="16">
+      <c r="BB25" s="16">
         <v>6396.7568248941552</v>
       </c>
-      <c r="BB25" s="16">
+      <c r="BC25" s="16">
         <v>7019.144320467045</v>
       </c>
-      <c r="BC25" s="16">
+      <c r="BD25" s="16">
         <v>6866.218044697529</v>
       </c>
-      <c r="BD25" s="16">
+      <c r="BE25" s="16">
         <v>6732.8168616708554</v>
       </c>
-      <c r="BE25" s="16">
+      <c r="BF25" s="16">
         <v>6487.0941230952067</v>
       </c>
-      <c r="BF25" s="16">
+      <c r="BG25" s="16">
         <v>6317.8750699693428</v>
       </c>
-      <c r="BG25" s="16">
+      <c r="BH25" s="16">
         <v>6105.9769764353941</v>
       </c>
-      <c r="BH25" s="16">
+      <c r="BI25" s="16">
         <v>5532.3640352738976</v>
       </c>
-      <c r="BI25" s="16">
+      <c r="BJ25" s="16">
         <v>4734.0469615794082</v>
       </c>
-      <c r="BJ25" s="16">
+      <c r="BK25" s="16">
         <v>5208.7076452763558</v>
       </c>
-      <c r="BK25" s="16">
+      <c r="BL25" s="16">
         <v>5151.3185416963488</v>
       </c>
-      <c r="BL25" s="16">
+      <c r="BM25" s="16">
         <v>6502.8082342286734</v>
       </c>
-      <c r="BM25" s="16">
+      <c r="BN25" s="16">
         <v>5749.9011280179348</v>
       </c>
-      <c r="BN25" s="16">
+      <c r="BO25" s="16">
         <v>5989.1956600157127</v>
       </c>
-      <c r="BO25" s="16">
+      <c r="BP25" s="16">
         <v>7034.5091683249557</v>
       </c>
-      <c r="BP25" s="16">
+      <c r="BQ25" s="16">
         <v>7086.0680310179523</v>
       </c>
-      <c r="BQ25" s="16">
+      <c r="BR25" s="16">
         <v>7237.205618330263</v>
       </c>
-      <c r="BR25" s="16">
+      <c r="BS25" s="16">
         <v>6712.6155531464365</v>
       </c>
-      <c r="BS25" s="16">
+      <c r="BT25" s="16">
         <v>7082.4097699526237</v>
       </c>
-      <c r="BT25" s="16">
+      <c r="BU25" s="16">
         <v>7138.012499170909</v>
       </c>
-      <c r="BU25" s="16">
+      <c r="BV25" s="16">
         <v>7176.1843201696283</v>
       </c>
-      <c r="BV25" s="16">
+      <c r="BW25" s="16">
         <v>8460.1644465756199</v>
       </c>
-      <c r="BW25" s="16">
+      <c r="BX25" s="16">
         <v>8320.3871233285026</v>
       </c>
-      <c r="BX25" s="16">
+      <c r="BY25" s="16">
         <v>9059.9540232041472</v>
       </c>
-      <c r="BY25" s="16">
+      <c r="BZ25" s="16">
         <v>9131.4558562857274</v>
       </c>
-      <c r="BZ25" s="16">
+      <c r="CA25" s="16">
         <v>9812.0513332486917</v>
       </c>
-      <c r="CA25" s="16">
+      <c r="CB25" s="16">
         <v>9657.9603435415083</v>
       </c>
-      <c r="CB25" s="16">
+      <c r="CC25" s="16">
         <v>10650.284963305383</v>
       </c>
-      <c r="CC25" s="16">
+      <c r="CD25" s="16">
         <v>10640.763656104966</v>
       </c>
-      <c r="CD25" s="10">
+      <c r="CE25" s="10">
         <v>10814.267955922234</v>
       </c>
-      <c r="CE25" s="10">
+      <c r="CF25" s="10">
         <v>11027.415523967433</v>
       </c>
-      <c r="CF25" s="16">
+      <c r="CG25" s="16">
         <v>11313.656629800949</v>
       </c>
-      <c r="CG25" s="16">
+      <c r="CH25" s="16">
         <v>12606.805558828892</v>
       </c>
-      <c r="CH25" s="16">
+      <c r="CI25" s="16">
         <v>12531.666055960499</v>
       </c>
-      <c r="CI25" s="16">
+      <c r="CJ25" s="16">
         <v>12135.007437532035</v>
       </c>
-      <c r="CJ25" s="16">
+      <c r="CK25" s="16">
         <v>12400.457274609073</v>
       </c>
-      <c r="CK25" s="16">
+      <c r="CL25" s="16">
         <v>11770.193904292326</v>
       </c>
-      <c r="CL25" s="16">
+      <c r="CM25" s="16">
         <v>11778.789262239306</v>
       </c>
-      <c r="CM25" s="16">
+      <c r="CN25" s="16">
         <v>11182.00212043291</v>
       </c>
-      <c r="CN25" s="16">
+      <c r="CO25" s="16">
         <v>11235.656005516394</v>
       </c>
-      <c r="CO25" s="16">
+      <c r="CP25" s="16">
         <v>11847.156107468616</v>
       </c>
-      <c r="CP25" s="16">
+      <c r="CQ25" s="16">
         <v>10152.761004840564</v>
       </c>
-      <c r="CQ25" s="16">
+      <c r="CR25" s="16">
         <v>9649.8606660434289</v>
       </c>
-      <c r="CR25" s="16">
+      <c r="CS25" s="16">
         <v>10512.968077482712</v>
       </c>
-      <c r="CS25" s="16">
+      <c r="CT25" s="16">
         <v>10341.490301017835</v>
       </c>
-      <c r="CT25" s="16">
+      <c r="CU25" s="16">
         <v>10875.748780633236</v>
       </c>
-      <c r="CU25" s="16">
+      <c r="CV25" s="16">
         <v>10253.536540884535</v>
       </c>
-      <c r="CV25" s="16">
+      <c r="CW25" s="16">
         <v>10179.65017169637</v>
       </c>
-      <c r="CW25" s="16">
+      <c r="CX25" s="16">
         <v>10090.639021869903</v>
       </c>
-      <c r="CX25" s="16">
+      <c r="CY25" s="16">
         <v>10251.695444559458</v>
       </c>
-      <c r="CY25" s="16">
+      <c r="CZ25" s="16">
         <v>11630.674437365025</v>
       </c>
-      <c r="CZ25" s="16">
+      <c r="DA25" s="16">
         <v>10231.229779841371</v>
       </c>
-      <c r="DA25" s="16">
+      <c r="DB25" s="16">
         <v>10514.206666131855</v>
       </c>
-      <c r="DB25" s="16">
+      <c r="DC25" s="16">
         <v>11889.407570678468</v>
       </c>
-      <c r="DC25" s="16">
+      <c r="DD25" s="16">
         <v>10722.022961743985</v>
       </c>
-      <c r="DD25" s="16">
+      <c r="DE25" s="16">
         <v>10592.309982424835</v>
       </c>
-      <c r="DE25" s="16">
+      <c r="DF25" s="16">
         <v>11750.732730851338</v>
       </c>
-      <c r="DF25" s="16">
+      <c r="DG25" s="16">
         <v>11919.254634785309</v>
       </c>
-      <c r="DG25" s="16">
+      <c r="DH25" s="16">
         <v>11669.630756597828</v>
       </c>
-      <c r="DH25" s="16">
+      <c r="DI25" s="16">
         <v>11934.262611246897</v>
       </c>
-      <c r="DI25" s="16">
+      <c r="DJ25" s="16">
         <v>12057.620430746963</v>
       </c>
-      <c r="DJ25" s="16">
+      <c r="DK25" s="16">
         <v>11524.081397896385</v>
       </c>
-      <c r="DK25" s="16">
+      <c r="DL25" s="16">
         <v>11334.437028344246</v>
       </c>
-      <c r="DL25" s="16">
+      <c r="DM25" s="16">
         <v>10910.218142858059</v>
       </c>
-      <c r="DM25" s="16">
+      <c r="DN25" s="16">
         <v>10423.447651538121</v>
       </c>
-      <c r="DN25" s="16">
+      <c r="DO25" s="16">
         <v>10690.544607858163</v>
       </c>
-      <c r="DO25" s="16">
+      <c r="DP25" s="16">
         <v>11012.757056642355</v>
       </c>
-      <c r="DP25" s="16">
+      <c r="DQ25" s="16">
         <v>10607.950112938252</v>
       </c>
-      <c r="DQ25" s="16">
+      <c r="DR25" s="16">
         <v>11320.003495612043</v>
       </c>
-      <c r="DR25" s="16">
+      <c r="DS25" s="16">
         <v>11182.113520701936</v>
       </c>
-      <c r="DS25" s="16">
+      <c r="DT25" s="16">
         <v>11314.405990606414</v>
       </c>
-      <c r="DT25" s="16">
+      <c r="DU25" s="16">
         <v>11458.679126936786</v>
       </c>
-      <c r="DU25" s="16">
+      <c r="DV25" s="16">
         <v>11940.803042392721</v>
       </c>
-      <c r="DV25" s="16">
+      <c r="DW25" s="16">
         <v>12374.958667210591</v>
       </c>
-      <c r="DW25" s="16">
-        <v>12066.760894601817</v>
+      <c r="DX25" s="16">
+        <v>12066.741001161818</v>
+      </c>
+      <c r="DY25" s="16">
+        <v>11683.365188498072</v>
       </c>
     </row>
-    <row r="26" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="20" t="s">
         <v>118</v>
       </c>
       <c r="C26" s="16">
         <v>127.73705005949896</v>
       </c>
       <c r="D26" s="16">
         <v>116.82245257487767</v>
       </c>
       <c r="E26" s="16">
         <v>151.27252319999999</v>
       </c>
       <c r="F26" s="16">
         <v>239.91047190000003</v>
       </c>
       <c r="G26" s="16">
         <v>230.15150360000001</v>
       </c>
       <c r="H26" s="16">
         <v>487.0950775</v>
       </c>
       <c r="I26" s="16">
         <v>671.73560090000001</v>
       </c>
       <c r="J26" s="16">
@@ -9397,348 +9526,354 @@
       <c r="U26" s="16">
         <v>653.87745499999994</v>
       </c>
       <c r="V26" s="16">
         <v>656.41346220000014</v>
       </c>
       <c r="W26" s="16">
         <v>691.65859010000008</v>
       </c>
       <c r="X26" s="16">
         <v>493.60469639999997</v>
       </c>
       <c r="Y26" s="16">
         <v>440.73462960000006</v>
       </c>
       <c r="Z26" s="16">
         <v>394.43558719999999</v>
       </c>
       <c r="AA26" s="16">
         <v>425.61064249999993</v>
       </c>
       <c r="AB26" s="16">
         <v>591.45105899999999</v>
       </c>
       <c r="AC26" s="16">
+        <v>805.13940730000002</v>
+      </c>
+      <c r="AD26" s="16">
         <v>100.4301452</v>
       </c>
-      <c r="AD26" s="16">
+      <c r="AE26" s="16">
         <v>136.68436610000001</v>
       </c>
-      <c r="AE26" s="16">
+      <c r="AF26" s="16">
         <v>139.6309449</v>
       </c>
-      <c r="AF26" s="16">
+      <c r="AG26" s="16">
         <v>151.27252319999999</v>
       </c>
-      <c r="AG26" s="16">
+      <c r="AH26" s="16">
         <v>262.20200390000002</v>
       </c>
-      <c r="AH26" s="16">
+      <c r="AI26" s="16">
         <v>212.18288860000001</v>
       </c>
-      <c r="AI26" s="16">
+      <c r="AJ26" s="16">
         <v>220.04614100000001</v>
       </c>
-      <c r="AJ26" s="16">
+      <c r="AK26" s="16">
         <v>239.91047190000003</v>
       </c>
-      <c r="AK26" s="16">
+      <c r="AL26" s="16">
         <v>208.55184079999998</v>
       </c>
-      <c r="AL26" s="16">
+      <c r="AM26" s="16">
         <v>213.73771909999999</v>
       </c>
-      <c r="AM26" s="16">
+      <c r="AN26" s="16">
         <v>204.6133935</v>
       </c>
-      <c r="AN26" s="16">
+      <c r="AO26" s="16">
         <v>230.15150360000001</v>
       </c>
-      <c r="AO26" s="16">
+      <c r="AP26" s="16">
         <v>246.72694820000001</v>
       </c>
-      <c r="AP26" s="16">
+      <c r="AQ26" s="16">
         <v>294.08876020000002</v>
       </c>
-      <c r="AQ26" s="16">
+      <c r="AR26" s="16">
         <v>383.02129239999999</v>
       </c>
-      <c r="AR26" s="16">
+      <c r="AS26" s="16">
         <v>487.0950775</v>
       </c>
-      <c r="AS26" s="16">
+      <c r="AT26" s="16">
         <v>612.35242529999994</v>
       </c>
-      <c r="AT26" s="16">
+      <c r="AU26" s="16">
         <v>591.69327420000002</v>
       </c>
-      <c r="AU26" s="16">
+      <c r="AV26" s="16">
         <v>655.16802729999995</v>
       </c>
-      <c r="AV26" s="16">
+      <c r="AW26" s="16">
         <v>671.73560090000001</v>
       </c>
-      <c r="AW26" s="16">
+      <c r="AX26" s="16">
         <v>704.95464549999997</v>
       </c>
-      <c r="AX26" s="16">
+      <c r="AY26" s="16">
         <v>728.45502340000007</v>
       </c>
-      <c r="AY26" s="16">
+      <c r="AZ26" s="16">
         <v>1098.4762587999999</v>
       </c>
-      <c r="AZ26" s="16">
+      <c r="BA26" s="16">
         <v>920.8923248000001</v>
       </c>
-      <c r="BA26" s="16">
+      <c r="BB26" s="16">
         <v>1104.601602</v>
       </c>
-      <c r="BB26" s="16">
+      <c r="BC26" s="16">
         <v>1315.6083786000002</v>
       </c>
-      <c r="BC26" s="16">
+      <c r="BD26" s="16">
         <v>1382.3525964</v>
       </c>
-      <c r="BD26" s="16">
+      <c r="BE26" s="16">
         <v>1489.1858405</v>
       </c>
-      <c r="BE26" s="16">
+      <c r="BF26" s="16">
         <v>1160.1878088000001</v>
       </c>
-      <c r="BF26" s="16">
+      <c r="BG26" s="16">
         <v>1073.6160046</v>
       </c>
-      <c r="BG26" s="16">
+      <c r="BH26" s="16">
         <v>1001.2168252000001</v>
       </c>
-      <c r="BH26" s="16">
+      <c r="BI26" s="16">
         <v>614.08556510000005</v>
       </c>
-      <c r="BI26" s="16">
+      <c r="BJ26" s="16">
         <v>565.26096370000005</v>
       </c>
-      <c r="BJ26" s="16">
+      <c r="BK26" s="16">
         <v>591.9067943</v>
       </c>
-      <c r="BK26" s="16">
+      <c r="BL26" s="16">
         <v>658.91700170000001</v>
       </c>
-      <c r="BL26" s="16">
+      <c r="BM26" s="16">
         <v>657.57693619999998</v>
       </c>
-      <c r="BM26" s="16">
+      <c r="BN26" s="16">
         <v>652.8184346999999</v>
       </c>
-      <c r="BN26" s="16">
+      <c r="BO26" s="16">
         <v>555.54222159999995</v>
       </c>
-      <c r="BO26" s="16">
+      <c r="BP26" s="16">
         <v>628.77084489999993</v>
       </c>
-      <c r="BP26" s="16">
+      <c r="BQ26" s="16">
         <v>698.76607009999998</v>
       </c>
-      <c r="BQ26" s="16">
+      <c r="BR26" s="16">
         <v>801.52386969999998</v>
       </c>
-      <c r="BR26" s="16">
+      <c r="BS26" s="16">
         <v>703.59648379999999</v>
       </c>
-      <c r="BS26" s="16">
+      <c r="BT26" s="16">
         <v>617.72325109999997</v>
       </c>
-      <c r="BT26" s="16">
+      <c r="BU26" s="16">
         <v>518.81918930000006</v>
       </c>
-      <c r="BU26" s="16">
+      <c r="BV26" s="16">
         <v>514.84805110000013</v>
       </c>
-      <c r="BV26" s="16">
+      <c r="BW26" s="16">
         <v>495.36426070000005</v>
       </c>
-      <c r="BW26" s="16">
+      <c r="BX26" s="16">
         <v>499.83360030000006</v>
       </c>
-      <c r="BX26" s="16">
+      <c r="BY26" s="16">
         <v>386.9521896</v>
       </c>
-      <c r="BY26" s="16">
+      <c r="BZ26" s="16">
         <v>440.94205140000003</v>
       </c>
-      <c r="BZ26" s="16">
+      <c r="CA26" s="16">
         <v>411.36526409999999</v>
       </c>
-      <c r="CA26" s="16">
+      <c r="CB26" s="16">
         <v>429.33114010000003</v>
       </c>
-      <c r="CB26" s="16">
+      <c r="CC26" s="16">
         <v>434.17759939999996</v>
       </c>
-      <c r="CC26" s="16">
+      <c r="CD26" s="16">
         <v>442.4317102</v>
       </c>
-      <c r="CD26" s="10">
+      <c r="CE26" s="10">
         <v>555.10230410000008</v>
       </c>
-      <c r="CE26" s="10">
+      <c r="CF26" s="10">
         <v>607.69236739999997</v>
       </c>
-      <c r="CF26" s="16">
+      <c r="CG26" s="16">
         <v>576.35251640000001</v>
       </c>
-      <c r="CG26" s="16">
+      <c r="CH26" s="16">
         <v>581.66754400000002</v>
       </c>
-      <c r="CH26" s="16">
+      <c r="CI26" s="16">
         <v>592.47097559999997</v>
       </c>
-      <c r="CI26" s="16">
+      <c r="CJ26" s="16">
         <v>574.16401319999989</v>
       </c>
-      <c r="CJ26" s="16">
+      <c r="CK26" s="16">
         <v>575.97123609999994</v>
       </c>
-      <c r="CK26" s="16">
+      <c r="CL26" s="16">
         <v>583.60044949999997</v>
       </c>
-      <c r="CL26" s="16">
+      <c r="CM26" s="16">
         <v>583.629503</v>
       </c>
-      <c r="CM26" s="16">
+      <c r="CN26" s="16">
         <v>667.65705720000005</v>
       </c>
-      <c r="CN26" s="16">
+      <c r="CO26" s="16">
         <v>663.7452381999999</v>
       </c>
-      <c r="CO26" s="16">
+      <c r="CP26" s="16">
         <v>665.0145172</v>
       </c>
-      <c r="CP26" s="16">
+      <c r="CQ26" s="16">
         <v>734.29558880000002</v>
       </c>
-      <c r="CQ26" s="16">
+      <c r="CR26" s="16">
         <v>666.43424579999987</v>
       </c>
-      <c r="CR26" s="16">
+      <c r="CS26" s="16">
         <v>653.87745499999994</v>
       </c>
-      <c r="CS26" s="16">
+      <c r="CT26" s="16">
         <v>652.35675320000007</v>
       </c>
-      <c r="CT26" s="16">
+      <c r="CU26" s="16">
         <v>648.15419499999996</v>
       </c>
-      <c r="CU26" s="16">
+      <c r="CV26" s="16">
         <v>668.76273979999996</v>
       </c>
-      <c r="CV26" s="16">
+      <c r="CW26" s="16">
         <v>656.41346220000014</v>
       </c>
-      <c r="CW26" s="16">
+      <c r="CX26" s="16">
         <v>657.32094410000002</v>
       </c>
-      <c r="CX26" s="16">
+      <c r="CY26" s="16">
         <v>648.26249600000006</v>
       </c>
-      <c r="CY26" s="16">
+      <c r="CZ26" s="16">
         <v>708.7255247999999</v>
       </c>
-      <c r="CZ26" s="16">
+      <c r="DA26" s="16">
         <v>691.65859010000008</v>
       </c>
-      <c r="DA26" s="16">
+      <c r="DB26" s="16">
         <v>485.74571660000004</v>
       </c>
-      <c r="DB26" s="16">
+      <c r="DC26" s="16">
         <v>498.15917889999997</v>
       </c>
-      <c r="DC26" s="16">
+      <c r="DD26" s="16">
         <v>491.41618539999996</v>
       </c>
-      <c r="DD26" s="16">
+      <c r="DE26" s="16">
         <v>493.60469639999997</v>
       </c>
-      <c r="DE26" s="16">
+      <c r="DF26" s="16">
         <v>518.65332430000001</v>
       </c>
-      <c r="DF26" s="16">
+      <c r="DG26" s="16">
         <v>516.83765900000003</v>
       </c>
-      <c r="DG26" s="16">
+      <c r="DH26" s="16">
         <v>440.20266880000003</v>
       </c>
-      <c r="DH26" s="16">
+      <c r="DI26" s="16">
         <v>440.73462960000006</v>
       </c>
-      <c r="DI26" s="16">
+      <c r="DJ26" s="16">
         <v>421.33998979999996</v>
       </c>
-      <c r="DJ26" s="16">
+      <c r="DK26" s="16">
         <v>411.09928259999998</v>
       </c>
-      <c r="DK26" s="16">
+      <c r="DL26" s="16">
         <v>395.59115959999997</v>
       </c>
-      <c r="DL26" s="16">
+      <c r="DM26" s="16">
         <v>394.43558719999999</v>
       </c>
-      <c r="DM26" s="16">
+      <c r="DN26" s="16">
         <v>393.55605470000006</v>
       </c>
-      <c r="DN26" s="16">
+      <c r="DO26" s="16">
         <v>411.53865819999999</v>
       </c>
-      <c r="DO26" s="16">
+      <c r="DP26" s="16">
         <v>415.71670080000001</v>
       </c>
-      <c r="DP26" s="16">
+      <c r="DQ26" s="16">
         <v>425.61064249999993</v>
       </c>
-      <c r="DQ26" s="16">
+      <c r="DR26" s="16">
         <v>492.36225919999998</v>
       </c>
-      <c r="DR26" s="16">
+      <c r="DS26" s="16">
         <v>480.2387109</v>
       </c>
-      <c r="DS26" s="16">
+      <c r="DT26" s="16">
         <v>508.6303365</v>
       </c>
-      <c r="DT26" s="16">
+      <c r="DU26" s="16">
         <v>591.45105899999999</v>
       </c>
-      <c r="DU26" s="16">
+      <c r="DV26" s="16">
         <v>639.75158409999995</v>
       </c>
-      <c r="DV26" s="16">
+      <c r="DW26" s="16">
         <v>738.35179840000001</v>
       </c>
-      <c r="DW26" s="16">
+      <c r="DX26" s="16">
         <v>771.85303620000002</v>
       </c>
+      <c r="DY26" s="16">
+        <v>805.13940730000002</v>
+      </c>
     </row>
-    <row r="27" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="20" t="s">
         <v>119</v>
       </c>
       <c r="C27" s="16">
         <v>2698.04</v>
       </c>
       <c r="D27" s="16">
         <v>3589.77</v>
       </c>
       <c r="E27" s="16">
         <v>4389.38</v>
       </c>
       <c r="F27" s="16">
         <v>4154.717000644031</v>
       </c>
       <c r="G27" s="16">
         <v>4704.2381278854318</v>
       </c>
       <c r="H27" s="16">
         <v>5515.5496537482941</v>
       </c>
       <c r="I27" s="16">
         <v>5127.6316132340889</v>
       </c>
       <c r="J27" s="16">
@@ -9776,349 +9911,355 @@
       </c>
       <c r="U27" s="16">
         <v>9859.0906224827122</v>
       </c>
       <c r="V27" s="16">
         <v>9523.2367094963702</v>
       </c>
       <c r="W27" s="16">
         <v>9539.5711897413712</v>
       </c>
       <c r="X27" s="16">
         <v>10098.705286024835</v>
       </c>
       <c r="Y27" s="16">
         <v>11493.527981646897</v>
       </c>
       <c r="Z27" s="16">
         <v>10515.782555658059</v>
       </c>
       <c r="AA27" s="16">
         <v>10182.339470438252</v>
       </c>
       <c r="AB27" s="16">
         <v>10867.228067936785</v>
       </c>
-      <c r="AC27" s="17">
+      <c r="AC27" s="16">
+        <v>10878.225781198073</v>
+      </c>
+      <c r="AD27" s="17">
         <v>4163.18</v>
       </c>
-      <c r="AD27" s="16">
+      <c r="AE27" s="16">
         <v>4384.32</v>
       </c>
-      <c r="AE27" s="16">
+      <c r="AF27" s="16">
         <v>4331.12951333</v>
       </c>
-      <c r="AF27" s="16">
+      <c r="AG27" s="16">
         <v>4389.38</v>
       </c>
-      <c r="AG27" s="16">
+      <c r="AH27" s="16">
         <v>4099.6164103172468</v>
       </c>
-      <c r="AH27" s="16">
+      <c r="AI27" s="16">
         <v>4308.4106020734889</v>
       </c>
-      <c r="AI27" s="16">
+      <c r="AJ27" s="16">
         <v>4198.8168427278933</v>
       </c>
-      <c r="AJ27" s="16">
+      <c r="AK27" s="16">
         <v>4154.717000644031</v>
       </c>
-      <c r="AK27" s="16">
+      <c r="AL27" s="16">
         <v>4615.1200199335226</v>
       </c>
-      <c r="AL27" s="16">
+      <c r="AM27" s="16">
         <v>4774.0028749394869</v>
       </c>
-      <c r="AM27" s="16">
+      <c r="AN27" s="16">
         <v>4777.1476294582353</v>
       </c>
-      <c r="AN27" s="16">
+      <c r="AO27" s="16">
         <v>4704.2381278854318</v>
       </c>
-      <c r="AO27" s="16">
+      <c r="AP27" s="16">
         <v>4932.0203313581624</v>
       </c>
-      <c r="AP27" s="16">
+      <c r="AQ27" s="16">
         <v>5508.9506122494022</v>
       </c>
-      <c r="AQ27" s="16">
+      <c r="AR27" s="16">
         <v>5689.2080323269192</v>
       </c>
-      <c r="AR27" s="16">
+      <c r="AS27" s="16">
         <v>5515.5496537482941</v>
       </c>
-      <c r="AS27" s="16">
+      <c r="AT27" s="16">
         <v>4926.7464248196311</v>
       </c>
-      <c r="AT27" s="16">
+      <c r="AU27" s="16">
         <v>5009.2616932798828</v>
       </c>
-      <c r="AU27" s="16">
+      <c r="AV27" s="16">
         <v>4937.0399832256444</v>
       </c>
-      <c r="AV27" s="16">
+      <c r="AW27" s="16">
         <v>5127.6316132340889</v>
       </c>
-      <c r="AW27" s="16">
+      <c r="AX27" s="16">
         <v>4614.868381321784</v>
       </c>
-      <c r="AX27" s="16">
+      <c r="AY27" s="16">
         <v>4832.8986229461343</v>
       </c>
-      <c r="AY27" s="16">
+      <c r="AZ27" s="16">
         <v>4595.2369500367604</v>
       </c>
-      <c r="AZ27" s="16">
+      <c r="BA27" s="16">
         <v>4873.8246151438943</v>
       </c>
-      <c r="BA27" s="16">
+      <c r="BB27" s="16">
         <v>5292.1552228941555</v>
       </c>
-      <c r="BB27" s="16">
+      <c r="BC27" s="16">
         <v>5703.535941867045</v>
       </c>
-      <c r="BC27" s="16">
+      <c r="BD27" s="16">
         <v>5483.8654482975289</v>
       </c>
-      <c r="BD27" s="16">
+      <c r="BE27" s="16">
         <v>5243.6310211708551</v>
       </c>
-      <c r="BE27" s="16">
+      <c r="BF27" s="16">
         <v>5326.9063142952064</v>
       </c>
-      <c r="BF27" s="16">
+      <c r="BG27" s="16">
         <v>5244.2590653693433</v>
       </c>
-      <c r="BG27" s="16">
+      <c r="BH27" s="16">
         <v>5104.760151235394</v>
       </c>
-      <c r="BH27" s="16">
+      <c r="BI27" s="16">
         <v>4918.2784701738974</v>
       </c>
-      <c r="BI27" s="16">
+      <c r="BJ27" s="16">
         <v>4168.7859978794086</v>
       </c>
-      <c r="BJ27" s="16">
+      <c r="BK27" s="16">
         <v>4616.8008509763558</v>
       </c>
-      <c r="BK27" s="16">
+      <c r="BL27" s="16">
         <v>4492.4015399963491</v>
       </c>
-      <c r="BL27" s="16">
+      <c r="BM27" s="16">
         <v>5845.2312980286733</v>
       </c>
-      <c r="BM27" s="16">
+      <c r="BN27" s="16">
         <v>5097.0826933179351</v>
       </c>
-      <c r="BN27" s="16">
+      <c r="BO27" s="16">
         <v>5433.653438415713</v>
       </c>
-      <c r="BO27" s="16">
+      <c r="BP27" s="16">
         <v>6405.7383234249555</v>
       </c>
-      <c r="BP27" s="16">
+      <c r="BQ27" s="16">
         <v>6387.3019609179519</v>
       </c>
-      <c r="BQ27" s="16">
+      <c r="BR27" s="16">
         <v>6435.6817486302625</v>
       </c>
-      <c r="BR27" s="16">
+      <c r="BS27" s="16">
         <v>6009.0190693464365</v>
       </c>
-      <c r="BS27" s="16">
+      <c r="BT27" s="16">
         <v>6464.6865188526235</v>
       </c>
-      <c r="BT27" s="16">
+      <c r="BU27" s="16">
         <v>6619.1933098709087</v>
       </c>
-      <c r="BU27" s="16">
+      <c r="BV27" s="16">
         <v>6661.3362690696285</v>
       </c>
-      <c r="BV27" s="16">
+      <c r="BW27" s="16">
         <v>7964.8001858756206</v>
       </c>
-      <c r="BW27" s="16">
+      <c r="BX27" s="16">
         <v>7820.5535230285032</v>
       </c>
-      <c r="BX27" s="16">
+      <c r="BY27" s="16">
         <v>8673.0018336041467</v>
       </c>
-      <c r="BY27" s="16">
+      <c r="BZ27" s="16">
         <v>8690.513804885728</v>
       </c>
-      <c r="BZ27" s="16">
+      <c r="CA27" s="16">
         <v>9400.6860691486909</v>
       </c>
-      <c r="CA27" s="16">
+      <c r="CB27" s="16">
         <v>9228.6292034415092</v>
       </c>
-      <c r="CB27" s="16">
+      <c r="CC27" s="16">
         <v>10216.107363905383</v>
       </c>
-      <c r="CC27" s="16">
+      <c r="CD27" s="16">
         <v>10198.331945904965</v>
       </c>
-      <c r="CD27" s="10">
+      <c r="CE27" s="10">
         <v>10259.165651822233</v>
       </c>
-      <c r="CE27" s="10">
+      <c r="CF27" s="10">
         <v>10419.723156567434</v>
       </c>
-      <c r="CF27" s="16">
+      <c r="CG27" s="16">
         <v>10737.304113400949</v>
       </c>
-      <c r="CG27" s="16">
+      <c r="CH27" s="16">
         <v>12025.138014828892</v>
       </c>
-      <c r="CH27" s="16">
+      <c r="CI27" s="16">
         <v>11939.1950803605</v>
       </c>
-      <c r="CI27" s="16">
+      <c r="CJ27" s="16">
         <v>11560.843424332035</v>
       </c>
-      <c r="CJ27" s="16">
+      <c r="CK27" s="16">
         <v>11824.486038509072</v>
       </c>
-      <c r="CK27" s="16">
+      <c r="CL27" s="16">
         <v>11186.593454792326</v>
       </c>
-      <c r="CL27" s="16">
+      <c r="CM27" s="16">
         <v>11195.159759239306</v>
       </c>
-      <c r="CM27" s="16">
+      <c r="CN27" s="16">
         <v>10514.34506323291</v>
       </c>
-      <c r="CN27" s="16">
+      <c r="CO27" s="16">
         <v>10571.910767316394</v>
       </c>
-      <c r="CO27" s="16">
+      <c r="CP27" s="16">
         <v>11182.141590268617</v>
       </c>
-      <c r="CP27" s="16">
+      <c r="CQ27" s="16">
         <v>9418.4654160405644</v>
       </c>
-      <c r="CQ27" s="16">
+      <c r="CR27" s="16">
         <v>8983.4264202434297</v>
       </c>
-      <c r="CR27" s="16">
+      <c r="CS27" s="16">
         <v>9859.0906224827122</v>
       </c>
-      <c r="CS27" s="16">
+      <c r="CT27" s="16">
         <v>9689.1335478178353</v>
       </c>
-      <c r="CT27" s="16">
+      <c r="CU27" s="16">
         <v>10227.594585633236</v>
       </c>
-      <c r="CU27" s="16">
+      <c r="CV27" s="16">
         <v>9584.7738010845351</v>
       </c>
-      <c r="CV27" s="16">
+      <c r="CW27" s="16">
         <v>9523.2367094963702</v>
       </c>
-      <c r="CW27" s="16">
+      <c r="CX27" s="16">
         <v>9433.3180777699035</v>
       </c>
-      <c r="CX27" s="16">
+      <c r="CY27" s="16">
         <v>9603.432948559459</v>
       </c>
-      <c r="CY27" s="16">
+      <c r="CZ27" s="16">
         <v>10921.948912565025</v>
       </c>
-      <c r="CZ27" s="16">
+      <c r="DA27" s="16">
         <v>9539.5711897413712</v>
       </c>
-      <c r="DA27" s="16">
+      <c r="DB27" s="16">
         <v>10028.460949531855</v>
       </c>
-      <c r="DB27" s="16">
+      <c r="DC27" s="16">
         <v>11391.248391778468</v>
       </c>
-      <c r="DC27" s="16">
+      <c r="DD27" s="16">
         <v>10230.606776343986</v>
       </c>
-      <c r="DD27" s="16">
+      <c r="DE27" s="16">
         <v>10098.705286024835</v>
       </c>
-      <c r="DE27" s="16">
+      <c r="DF27" s="16">
         <v>11232.079406551338</v>
       </c>
-      <c r="DF27" s="16">
+      <c r="DG27" s="16">
         <v>11402.416975785309</v>
       </c>
-      <c r="DG27" s="16">
+      <c r="DH27" s="16">
         <v>11229.428087797827</v>
       </c>
-      <c r="DH27" s="16">
+      <c r="DI27" s="16">
         <v>11493.527981646897</v>
       </c>
-      <c r="DI27" s="16">
+      <c r="DJ27" s="16">
         <v>11636.280440946963</v>
       </c>
-      <c r="DJ27" s="16">
+      <c r="DK27" s="16">
         <v>11112.982115296385</v>
       </c>
-      <c r="DK27" s="16">
+      <c r="DL27" s="16">
         <v>10938.845868744245</v>
       </c>
-      <c r="DL27" s="16">
+      <c r="DM27" s="16">
         <v>10515.782555658059</v>
       </c>
-      <c r="DM27" s="16">
+      <c r="DN27" s="16">
         <v>10029.891596838121</v>
       </c>
-      <c r="DN27" s="16">
+      <c r="DO27" s="16">
         <v>10279.005949658163</v>
       </c>
-      <c r="DO27" s="16">
+      <c r="DP27" s="16">
         <v>10597.040355842355</v>
       </c>
-      <c r="DP27" s="16">
+      <c r="DQ27" s="16">
         <v>10182.339470438252</v>
       </c>
-      <c r="DQ27" s="16">
+      <c r="DR27" s="16">
         <v>10827.641236412044</v>
       </c>
-      <c r="DR27" s="16">
+      <c r="DS27" s="16">
         <v>10701.874809801937</v>
       </c>
-      <c r="DS27" s="16">
+      <c r="DT27" s="16">
         <v>10805.775654106414</v>
       </c>
-      <c r="DT27" s="16">
+      <c r="DU27" s="16">
         <v>10867.228067936785</v>
       </c>
-      <c r="DU27" s="16">
+      <c r="DV27" s="16">
         <v>11301.051458292721</v>
       </c>
-      <c r="DV27" s="16">
+      <c r="DW27" s="16">
         <v>11636.60686881059</v>
       </c>
-      <c r="DW27" s="16">
-        <v>11294.907858401817</v>
+      <c r="DX27" s="16">
+        <v>11294.887964961817</v>
+      </c>
+      <c r="DY27" s="16">
+        <v>10878.225781198073</v>
       </c>
     </row>
-    <row r="28" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="20" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="16">
         <v>2678.29</v>
       </c>
       <c r="D28" s="16">
         <v>3579.22</v>
       </c>
       <c r="E28" s="16">
         <v>4357</v>
       </c>
       <c r="F28" s="16">
         <v>4154.3970006440313</v>
       </c>
       <c r="G28" s="16">
         <v>4670.5581278854315</v>
       </c>
       <c r="H28" s="16">
         <v>5515.5196537482943</v>
       </c>
       <c r="I28" s="16">
         <v>5118.4797579013466</v>
       </c>
       <c r="J28" s="16">
@@ -10157,348 +10298,354 @@
       <c r="U28" s="16">
         <v>9756.6313060720531</v>
       </c>
       <c r="V28" s="16">
         <v>9440.1256332263711</v>
       </c>
       <c r="W28" s="16">
         <v>9539.5711897413712</v>
       </c>
       <c r="X28" s="16">
         <v>10070.843658230749</v>
       </c>
       <c r="Y28" s="16">
         <v>11262.634681836116</v>
       </c>
       <c r="Z28" s="16">
         <v>10508.28503474806</v>
       </c>
       <c r="AA28" s="16">
         <v>10172.725066218252</v>
       </c>
       <c r="AB28" s="16">
         <v>10787.473010766786</v>
       </c>
       <c r="AC28" s="16">
+        <v>10588.225989138073</v>
+      </c>
+      <c r="AD28" s="16">
         <v>4147.0300000000007</v>
       </c>
-      <c r="AD28" s="16">
+      <c r="AE28" s="16">
         <v>4341.54</v>
       </c>
-      <c r="AE28" s="16">
+      <c r="AF28" s="16">
         <v>4290.0495133300001</v>
       </c>
-      <c r="AF28" s="16">
+      <c r="AG28" s="16">
         <v>4357</v>
       </c>
-      <c r="AG28" s="16">
+      <c r="AH28" s="16">
         <v>4093.6164103172473</v>
       </c>
-      <c r="AH28" s="16">
+      <c r="AI28" s="16">
         <v>4303.0006020734891</v>
       </c>
-      <c r="AI28" s="16">
+      <c r="AJ28" s="16">
         <v>4193.3568427278933</v>
       </c>
-      <c r="AJ28" s="16">
+      <c r="AK28" s="16">
         <v>4154.3970006440313</v>
       </c>
-      <c r="AK28" s="16">
+      <c r="AL28" s="16">
         <v>4615.0400199335227</v>
       </c>
-      <c r="AL28" s="16">
+      <c r="AM28" s="16">
         <v>4764.0328749394866</v>
       </c>
-      <c r="AM28" s="16">
+      <c r="AN28" s="16">
         <v>4750.4176294582358</v>
       </c>
-      <c r="AN28" s="16">
+      <c r="AO28" s="16">
         <v>4670.5581278854315</v>
       </c>
-      <c r="AO28" s="16">
+      <c r="AP28" s="16">
         <v>4894.710331358162</v>
       </c>
-      <c r="AP28" s="16">
+      <c r="AQ28" s="16">
         <v>5501.5606122494019</v>
       </c>
-      <c r="AQ28" s="16">
+      <c r="AR28" s="16">
         <v>5689.0780323269191</v>
       </c>
-      <c r="AR28" s="16">
+      <c r="AS28" s="16">
         <v>5515.5196537482943</v>
       </c>
-      <c r="AS28" s="16">
+      <c r="AT28" s="16">
         <v>4926.6264248196312</v>
       </c>
-      <c r="AT28" s="16">
+      <c r="AU28" s="16">
         <v>5009.2316932798831</v>
       </c>
-      <c r="AU28" s="16">
+      <c r="AV28" s="16">
         <v>4936.9999832256444</v>
       </c>
-      <c r="AV28" s="16">
+      <c r="AW28" s="16">
         <v>5118.4797579013466</v>
       </c>
-      <c r="AW28" s="16">
+      <c r="AX28" s="16">
         <v>4579.9489708457977</v>
       </c>
-      <c r="AX28" s="16">
+      <c r="AY28" s="16">
         <v>4730.8282159684913</v>
       </c>
-      <c r="AY28" s="16">
+      <c r="AZ28" s="16">
         <v>4509.5258478005908</v>
       </c>
-      <c r="AZ28" s="16">
+      <c r="BA28" s="16">
         <v>4749.7902753991293</v>
       </c>
-      <c r="BA28" s="16">
+      <c r="BB28" s="16">
         <v>4902.4034319060765</v>
       </c>
-      <c r="BB28" s="16">
+      <c r="BC28" s="16">
         <v>5414.879276086398</v>
       </c>
-      <c r="BC28" s="16">
+      <c r="BD28" s="16">
         <v>5330.7572070931792</v>
       </c>
-      <c r="BD28" s="16">
+      <c r="BE28" s="16">
         <v>5199.0580906794521</v>
       </c>
-      <c r="BE28" s="16">
+      <c r="BF28" s="16">
         <v>5186.5576039394055</v>
       </c>
-      <c r="BF28" s="16">
+      <c r="BG28" s="16">
         <v>4998.2113035378779</v>
       </c>
-      <c r="BG28" s="16">
+      <c r="BH28" s="16">
         <v>4980.1995311459295</v>
       </c>
-      <c r="BH28" s="16">
+      <c r="BI28" s="16">
         <v>4893.1232480341278</v>
       </c>
-      <c r="BI28" s="16">
+      <c r="BJ28" s="16">
         <v>4150.9780159364082</v>
       </c>
-      <c r="BJ28" s="16">
+      <c r="BK28" s="16">
         <v>4604.9178480787759</v>
       </c>
-      <c r="BK28" s="16">
+      <c r="BL28" s="16">
         <v>4468.8546593474293</v>
       </c>
-      <c r="BL28" s="16">
+      <c r="BM28" s="16">
         <v>5674.9183252937601</v>
       </c>
-      <c r="BM28" s="16">
+      <c r="BN28" s="16">
         <v>4839.9191408451243</v>
       </c>
-      <c r="BN28" s="16">
+      <c r="BO28" s="16">
         <v>4938.8357238170174</v>
       </c>
-      <c r="BO28" s="16">
+      <c r="BP28" s="16">
         <v>5831.3187387932549</v>
       </c>
-      <c r="BP28" s="16">
+      <c r="BQ28" s="16">
         <v>5918.9696921045634</v>
       </c>
-      <c r="BQ28" s="16">
+      <c r="BR28" s="16">
         <v>5887.7437385432722</v>
       </c>
-      <c r="BR28" s="16">
+      <c r="BS28" s="16">
         <v>5687.5828602913443</v>
       </c>
-      <c r="BS28" s="16">
+      <c r="BT28" s="16">
         <v>6293.034676786111</v>
       </c>
-      <c r="BT28" s="16">
+      <c r="BU28" s="16">
         <v>6461.1310389268383</v>
       </c>
-      <c r="BU28" s="16">
+      <c r="BV28" s="16">
         <v>6386.5333440791528</v>
       </c>
-      <c r="BV28" s="16">
+      <c r="BW28" s="16">
         <v>7698.7419788779307</v>
       </c>
-      <c r="BW28" s="16">
+      <c r="BX28" s="16">
         <v>7634.7451310755523</v>
       </c>
-      <c r="BX28" s="16">
+      <c r="BY28" s="16">
         <v>8555.6668505804664</v>
       </c>
-      <c r="BY28" s="16">
+      <c r="BZ28" s="16">
         <v>8521.5346143019997</v>
       </c>
-      <c r="BZ28" s="16">
+      <c r="CA28" s="16">
         <v>9261.7206352830799</v>
       </c>
-      <c r="CA28" s="16">
+      <c r="CB28" s="16">
         <v>9128.6935659145383</v>
       </c>
-      <c r="CB28" s="16">
+      <c r="CC28" s="16">
         <v>10146.535458857739</v>
       </c>
-      <c r="CC28" s="16">
+      <c r="CD28" s="16">
         <v>10023.201764840958</v>
       </c>
-      <c r="CD28" s="10">
+      <c r="CE28" s="10">
         <v>10096.904142945685</v>
       </c>
-      <c r="CE28" s="10">
+      <c r="CF28" s="10">
         <v>10395.137349914394</v>
       </c>
-      <c r="CF28" s="16">
+      <c r="CG28" s="16">
         <v>10629.231649881369</v>
       </c>
-      <c r="CG28" s="16">
+      <c r="CH28" s="16">
         <v>11959.649333869076</v>
       </c>
-      <c r="CH28" s="16">
+      <c r="CI28" s="16">
         <v>11860.198894300042</v>
       </c>
-      <c r="CI28" s="16">
+      <c r="CJ28" s="16">
         <v>11478.851820113396</v>
       </c>
-      <c r="CJ28" s="16">
+      <c r="CK28" s="16">
         <v>11748.343969049272</v>
       </c>
-      <c r="CK28" s="16">
+      <c r="CL28" s="16">
         <v>11093.6871297867</v>
       </c>
-      <c r="CL28" s="16">
+      <c r="CM28" s="16">
         <v>11112.698738292545</v>
       </c>
-      <c r="CM28" s="16">
+      <c r="CN28" s="16">
         <v>10411.411874351399</v>
       </c>
-      <c r="CN28" s="16">
+      <c r="CO28" s="16">
         <v>10494.257499186628</v>
       </c>
-      <c r="CO28" s="16">
+      <c r="CP28" s="16">
         <v>11082.019417208352</v>
       </c>
-      <c r="CP28" s="16">
+      <c r="CQ28" s="16">
         <v>9314.7142314083867</v>
       </c>
-      <c r="CQ28" s="16">
+      <c r="CR28" s="16">
         <v>8882.5543857781722</v>
       </c>
-      <c r="CR28" s="16">
+      <c r="CS28" s="16">
         <v>9756.6313060720531</v>
       </c>
-      <c r="CS28" s="16">
+      <c r="CT28" s="16">
         <v>9603.4848164078358</v>
       </c>
-      <c r="CT28" s="16">
+      <c r="CU28" s="16">
         <v>10141.890289183237</v>
       </c>
-      <c r="CU28" s="16">
+      <c r="CV28" s="16">
         <v>9501.6605326245353</v>
       </c>
-      <c r="CV28" s="16">
+      <c r="CW28" s="16">
         <v>9440.1256332263711</v>
       </c>
-      <c r="CW28" s="16">
+      <c r="CX28" s="16">
         <v>9344.1730777699031</v>
       </c>
-      <c r="CX28" s="16">
+      <c r="CY28" s="16">
         <v>9596.7879485594585</v>
       </c>
-      <c r="CY28" s="16">
+      <c r="CZ28" s="16">
         <v>10915.303912565025</v>
       </c>
-      <c r="CZ28" s="16">
+      <c r="DA28" s="16">
         <v>9539.5711897413712</v>
       </c>
-      <c r="DA28" s="16">
+      <c r="DB28" s="16">
         <v>10028.460949531855</v>
       </c>
-      <c r="DB28" s="16">
+      <c r="DC28" s="16">
         <v>11391.248391778468</v>
       </c>
-      <c r="DC28" s="16">
+      <c r="DD28" s="16">
         <v>10230.606776343986</v>
       </c>
-      <c r="DD28" s="16">
+      <c r="DE28" s="16">
         <v>10070.843658230749</v>
       </c>
-      <c r="DE28" s="16">
+      <c r="DF28" s="16">
         <v>11190.595470805492</v>
       </c>
-      <c r="DF28" s="16">
+      <c r="DG28" s="16">
         <v>11176.111452289082</v>
       </c>
-      <c r="DG28" s="16">
+      <c r="DH28" s="16">
         <v>11003.267067134531</v>
       </c>
-      <c r="DH28" s="16">
+      <c r="DI28" s="16">
         <v>11262.634681836116</v>
       </c>
-      <c r="DI28" s="16">
+      <c r="DJ28" s="16">
         <v>11440.560982403458</v>
       </c>
-      <c r="DJ28" s="16">
+      <c r="DK28" s="16">
         <v>10992.510771076806</v>
       </c>
-      <c r="DK28" s="16">
+      <c r="DL28" s="16">
         <v>10931.350186624246</v>
       </c>
-      <c r="DL28" s="16">
+      <c r="DM28" s="16">
         <v>10508.28503474806</v>
       </c>
-      <c r="DM28" s="16">
+      <c r="DN28" s="16">
         <v>10022.392276668121</v>
       </c>
-      <c r="DN28" s="16">
+      <c r="DO28" s="16">
         <v>10279.000910258163</v>
       </c>
-      <c r="DO28" s="16">
+      <c r="DP28" s="16">
         <v>10597.035317122354</v>
       </c>
-      <c r="DP28" s="16">
+      <c r="DQ28" s="16">
         <v>10172.725066218252</v>
       </c>
-      <c r="DQ28" s="16">
+      <c r="DR28" s="16">
         <v>10801.580613702045</v>
       </c>
-      <c r="DR28" s="16">
+      <c r="DS28" s="16">
         <v>10672.295217451936</v>
       </c>
-      <c r="DS28" s="16">
+      <c r="DT28" s="16">
         <v>10775.029113586414</v>
       </c>
-      <c r="DT28" s="16">
+      <c r="DU28" s="16">
         <v>10787.473010766786</v>
       </c>
-      <c r="DU28" s="16">
+      <c r="DV28" s="16">
         <v>11208.728638672721</v>
       </c>
-      <c r="DV28" s="16">
+      <c r="DW28" s="16">
         <v>11437.53353838059</v>
       </c>
-      <c r="DW28" s="16">
-        <v>11052.927781711816</v>
+      <c r="DX28" s="16">
+        <v>11052.907888271817</v>
+      </c>
+      <c r="DY28" s="16">
+        <v>10588.225989138073</v>
       </c>
     </row>
-    <row r="29" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C29" s="16">
         <v>19.75</v>
       </c>
       <c r="D29" s="16">
         <v>10.55</v>
       </c>
       <c r="E29" s="16">
         <v>32.380000000000003</v>
       </c>
       <c r="F29" s="16">
         <v>0.32</v>
       </c>
       <c r="G29" s="16">
         <v>33.68</v>
       </c>
       <c r="H29" s="16">
         <v>0.03</v>
       </c>
       <c r="I29" s="16">
         <v>9.1518553327420822</v>
       </c>
       <c r="J29" s="16">
@@ -10537,348 +10684,354 @@
       <c r="U29" s="16">
         <v>102.45931641065999</v>
       </c>
       <c r="V29" s="16">
         <v>83.111076269999998</v>
       </c>
       <c r="W29" s="16">
         <v>0</v>
       </c>
       <c r="X29" s="16">
         <v>27.861627794086001</v>
       </c>
       <c r="Y29" s="16">
         <v>230.89329981078203</v>
       </c>
       <c r="Z29" s="16">
         <v>7.4975209100000004</v>
       </c>
       <c r="AA29" s="16">
         <v>9.6144042200000008</v>
       </c>
       <c r="AB29" s="16">
         <v>79.755057169999986</v>
       </c>
       <c r="AC29" s="16">
+        <v>289.99979206</v>
+      </c>
+      <c r="AD29" s="16">
         <v>16.150000000000002</v>
       </c>
-      <c r="AD29" s="16">
+      <c r="AE29" s="16">
         <v>42.78</v>
       </c>
-      <c r="AE29" s="16">
+      <c r="AF29" s="16">
         <v>41.08</v>
       </c>
-      <c r="AF29" s="16">
+      <c r="AG29" s="16">
         <v>32.380000000000003</v>
       </c>
-      <c r="AG29" s="16">
+      <c r="AH29" s="16">
         <v>6</v>
       </c>
-      <c r="AH29" s="16">
+      <c r="AI29" s="16">
         <v>5.41</v>
       </c>
-      <c r="AI29" s="16">
+      <c r="AJ29" s="16">
         <v>5.46</v>
       </c>
-      <c r="AJ29" s="16">
+      <c r="AK29" s="16">
         <v>0.32</v>
       </c>
-      <c r="AK29" s="16">
+      <c r="AL29" s="16">
         <v>0.08</v>
       </c>
-      <c r="AL29" s="16">
+      <c r="AM29" s="16">
         <v>9.9700000000000006</v>
       </c>
-      <c r="AM29" s="16">
+      <c r="AN29" s="16">
         <v>26.73</v>
       </c>
-      <c r="AN29" s="16">
+      <c r="AO29" s="16">
         <v>33.68</v>
       </c>
-      <c r="AO29" s="16">
+      <c r="AP29" s="16">
         <v>37.31</v>
       </c>
-      <c r="AP29" s="16">
+      <c r="AQ29" s="16">
         <v>7.3900000000000006</v>
       </c>
-      <c r="AQ29" s="16">
+      <c r="AR29" s="16">
         <v>0.13</v>
       </c>
-      <c r="AR29" s="16">
+      <c r="AS29" s="16">
         <v>0.03</v>
       </c>
-      <c r="AS29" s="16">
+      <c r="AT29" s="16">
         <v>0.12</v>
       </c>
-      <c r="AT29" s="16">
+      <c r="AU29" s="16">
         <v>0.03</v>
       </c>
-      <c r="AU29" s="16">
+      <c r="AV29" s="16">
         <v>0.04</v>
       </c>
-      <c r="AV29" s="16">
+      <c r="AW29" s="16">
         <v>9.1518553327420822</v>
       </c>
-      <c r="AW29" s="16">
+      <c r="AX29" s="16">
         <v>34.919410475986552</v>
       </c>
-      <c r="AX29" s="16">
+      <c r="AY29" s="16">
         <v>102.07040697764269</v>
       </c>
-      <c r="AY29" s="16">
+      <c r="AZ29" s="16">
         <v>85.711102236169481</v>
       </c>
-      <c r="AZ29" s="16">
+      <c r="BA29" s="16">
         <v>124.03433974476523</v>
       </c>
-      <c r="BA29" s="16">
+      <c r="BB29" s="16">
         <v>389.75179098807916</v>
       </c>
-      <c r="BB29" s="16">
+      <c r="BC29" s="16">
         <v>288.65666578064656</v>
       </c>
-      <c r="BC29" s="16">
+      <c r="BD29" s="16">
         <v>153.10824120435001</v>
       </c>
-      <c r="BD29" s="16">
+      <c r="BE29" s="16">
         <v>44.572930491402978</v>
       </c>
-      <c r="BE29" s="16">
+      <c r="BF29" s="16">
         <v>140.34871035580099</v>
       </c>
-      <c r="BF29" s="16">
+      <c r="BG29" s="16">
         <v>246.04776183146527</v>
       </c>
-      <c r="BG29" s="16">
+      <c r="BH29" s="16">
         <v>124.5606200894649</v>
       </c>
-      <c r="BH29" s="16">
+      <c r="BI29" s="16">
         <v>25.155222139769347</v>
       </c>
-      <c r="BI29" s="16">
+      <c r="BJ29" s="16">
         <v>17.807981943000371</v>
       </c>
-      <c r="BJ29" s="16">
+      <c r="BK29" s="16">
         <v>11.883002897579569</v>
       </c>
-      <c r="BK29" s="16">
+      <c r="BL29" s="16">
         <v>23.546880648919483</v>
       </c>
-      <c r="BL29" s="16">
+      <c r="BM29" s="16">
         <v>170.3129727349131</v>
       </c>
-      <c r="BM29" s="16">
+      <c r="BN29" s="16">
         <v>257.16355247281047</v>
       </c>
-      <c r="BN29" s="16">
+      <c r="BO29" s="16">
         <v>494.81771459869606</v>
       </c>
-      <c r="BO29" s="16">
+      <c r="BP29" s="16">
         <v>574.4195846317009</v>
       </c>
-      <c r="BP29" s="16">
+      <c r="BQ29" s="16">
         <v>468.33226881338891</v>
       </c>
-      <c r="BQ29" s="16">
+      <c r="BR29" s="16">
         <v>547.93801008698983</v>
       </c>
-      <c r="BR29" s="16">
+      <c r="BS29" s="16">
         <v>321.43620905509204</v>
       </c>
-      <c r="BS29" s="16">
+      <c r="BT29" s="16">
         <v>171.65184206651244</v>
       </c>
-      <c r="BT29" s="16">
+      <c r="BU29" s="16">
         <v>158.06227094407055</v>
       </c>
-      <c r="BU29" s="16">
+      <c r="BV29" s="16">
         <v>274.80292499047596</v>
       </c>
-      <c r="BV29" s="16">
+      <c r="BW29" s="16">
         <v>266.05820699769026</v>
       </c>
-      <c r="BW29" s="16">
+      <c r="BX29" s="16">
         <v>185.80839195295115</v>
       </c>
-      <c r="BX29" s="16">
+      <c r="BY29" s="16">
         <v>117.33498302368076</v>
       </c>
-      <c r="BY29" s="16">
+      <c r="BZ29" s="16">
         <v>168.97919058372815</v>
       </c>
-      <c r="BZ29" s="16">
+      <c r="CA29" s="16">
         <v>138.96543386561009</v>
       </c>
-      <c r="CA29" s="16">
+      <c r="CB29" s="16">
         <v>99.935637526971163</v>
       </c>
-      <c r="CB29" s="16">
+      <c r="CC29" s="16">
         <v>69.57190504764327</v>
       </c>
-      <c r="CC29" s="16">
+      <c r="CD29" s="16">
         <v>175.13018106400784</v>
       </c>
-      <c r="CD29" s="10">
+      <c r="CE29" s="10">
         <v>162.26150887654913</v>
       </c>
-      <c r="CE29" s="10">
+      <c r="CF29" s="10">
         <v>24.58580665303942</v>
       </c>
-      <c r="CF29" s="16">
+      <c r="CG29" s="16">
         <v>108.07246351958034</v>
       </c>
-      <c r="CG29" s="16">
+      <c r="CH29" s="16">
         <v>65.488680959815753</v>
       </c>
-      <c r="CH29" s="16">
+      <c r="CI29" s="16">
         <v>78.996186060457148</v>
       </c>
-      <c r="CI29" s="16">
+      <c r="CJ29" s="16">
         <v>81.991604218639822</v>
       </c>
-      <c r="CJ29" s="16">
+      <c r="CK29" s="16">
         <v>76.142069459799444</v>
       </c>
-      <c r="CK29" s="16">
+      <c r="CL29" s="16">
         <v>92.906325005626456</v>
       </c>
-      <c r="CL29" s="16">
+      <c r="CM29" s="16">
         <v>82.461020946761607</v>
       </c>
-      <c r="CM29" s="16">
+      <c r="CN29" s="16">
         <v>102.93318888151082</v>
       </c>
-      <c r="CN29" s="16">
+      <c r="CO29" s="16">
         <v>77.653268129766232</v>
       </c>
-      <c r="CO29" s="16">
+      <c r="CP29" s="16">
         <v>100.12217306026527</v>
       </c>
-      <c r="CP29" s="16">
+      <c r="CQ29" s="16">
         <v>103.751184632178</v>
       </c>
-      <c r="CQ29" s="16">
+      <c r="CR29" s="16">
         <v>100.872034465257</v>
       </c>
-      <c r="CR29" s="16">
+      <c r="CS29" s="16">
         <v>102.45931641065999</v>
       </c>
-      <c r="CS29" s="16">
+      <c r="CT29" s="16">
         <v>85.648731409999996</v>
       </c>
-      <c r="CT29" s="16">
+      <c r="CU29" s="16">
         <v>85.704296450000001</v>
       </c>
-      <c r="CU29" s="16">
+      <c r="CV29" s="16">
         <v>83.11326846</v>
       </c>
-      <c r="CV29" s="16">
+      <c r="CW29" s="16">
         <v>83.111076269999998</v>
       </c>
-      <c r="CW29" s="16">
+      <c r="CX29" s="16">
         <v>89.144999999999996</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.6450000000000005</v>
       </c>
       <c r="CY29" s="16">
         <v>6.6450000000000005</v>
       </c>
       <c r="CZ29" s="16">
-        <v>0</v>
+        <v>6.6450000000000005</v>
       </c>
       <c r="DA29" s="16">
         <v>0</v>
       </c>
       <c r="DB29" s="16">
         <v>0</v>
       </c>
       <c r="DC29" s="16">
         <v>0</v>
       </c>
       <c r="DD29" s="16">
+        <v>0</v>
+      </c>
+      <c r="DE29" s="16">
         <v>27.861627794086001</v>
       </c>
-      <c r="DE29" s="16">
+      <c r="DF29" s="16">
         <v>41.48393574584501</v>
       </c>
-      <c r="DF29" s="16">
+      <c r="DG29" s="16">
         <v>226.30552349622599</v>
       </c>
-      <c r="DG29" s="16">
+      <c r="DH29" s="16">
         <v>226.16102066329603</v>
       </c>
-      <c r="DH29" s="16">
+      <c r="DI29" s="16">
         <v>230.89329981078203</v>
       </c>
-      <c r="DI29" s="16">
+      <c r="DJ29" s="16">
         <v>195.719458543505</v>
       </c>
-      <c r="DJ29" s="16">
+      <c r="DK29" s="16">
         <v>120.47134421957898</v>
       </c>
-      <c r="DK29" s="16">
+      <c r="DL29" s="16">
         <v>7.4956821200000006</v>
       </c>
-      <c r="DL29" s="16">
+      <c r="DM29" s="16">
         <v>7.4975209100000004</v>
       </c>
-      <c r="DM29" s="16">
+      <c r="DN29" s="16">
         <v>7.4993201699999998</v>
       </c>
-      <c r="DN29" s="16">
+      <c r="DO29" s="16">
         <v>5.0393999999999994E-3</v>
       </c>
-      <c r="DO29" s="16">
+      <c r="DP29" s="16">
         <v>5.03872E-3</v>
       </c>
-      <c r="DP29" s="16">
+      <c r="DQ29" s="16">
         <v>9.6144042200000008</v>
       </c>
-      <c r="DQ29" s="16">
+      <c r="DR29" s="16">
         <v>26.060622710000001</v>
       </c>
-      <c r="DR29" s="16">
+      <c r="DS29" s="16">
         <v>29.579592350000006</v>
       </c>
-      <c r="DS29" s="16">
+      <c r="DT29" s="16">
         <v>30.746540520000003</v>
       </c>
-      <c r="DT29" s="16">
+      <c r="DU29" s="16">
         <v>79.755057169999986</v>
       </c>
-      <c r="DU29" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV29" s="16">
-        <v>199.07333043000003</v>
+        <v>92.32281961999999</v>
       </c>
       <c r="DW29" s="16">
-        <v>241.98007669</v>
+        <v>199.07333043000006</v>
+      </c>
+      <c r="DX29" s="16">
+        <v>241.98007668999995</v>
+      </c>
+      <c r="DY29" s="16">
+        <v>289.99979206</v>
       </c>
     </row>
-    <row r="30" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="20" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="16">
         <v>0</v>
       </c>
       <c r="D30" s="16">
         <v>0</v>
       </c>
       <c r="E30" s="16">
         <v>0</v>
       </c>
       <c r="F30" s="16">
         <v>0</v>
       </c>
       <c r="G30" s="16">
         <v>0</v>
       </c>
       <c r="H30" s="16">
         <v>0</v>
       </c>
       <c r="I30" s="16">
         <v>0</v>
       </c>
       <c r="J30" s="16">
@@ -10917,51 +11070,51 @@
       <c r="U30" s="16">
         <v>190.53554</v>
       </c>
       <c r="V30" s="16">
         <v>133.51628700000001</v>
       </c>
       <c r="W30" s="16">
         <v>110.82910899999999</v>
       </c>
       <c r="X30" s="16">
         <v>166.63781699999998</v>
       </c>
       <c r="Y30" s="16">
         <v>97.087212000000008</v>
       </c>
       <c r="Z30" s="16">
         <v>174.281342</v>
       </c>
       <c r="AA30" s="16">
         <v>212.20931400000001</v>
       </c>
       <c r="AB30" s="16">
         <v>279.61564800000002</v>
       </c>
       <c r="AC30" s="16">
-        <v>0</v>
+        <v>197.08206799999999</v>
       </c>
       <c r="AD30" s="16">
         <v>0</v>
       </c>
       <c r="AE30" s="16">
         <v>0</v>
       </c>
       <c r="AF30" s="16">
         <v>0</v>
       </c>
       <c r="AG30" s="16">
         <v>0</v>
       </c>
       <c r="AH30" s="16">
         <v>0</v>
       </c>
       <c r="AI30" s="16">
         <v>0</v>
       </c>
       <c r="AJ30" s="16">
         <v>0</v>
       </c>
       <c r="AK30" s="16">
         <v>0</v>
       </c>
@@ -11022,243 +11175,249 @@
       <c r="BD30" s="16">
         <v>0</v>
       </c>
       <c r="BE30" s="16">
         <v>0</v>
       </c>
       <c r="BF30" s="16">
         <v>0</v>
       </c>
       <c r="BG30" s="16">
         <v>0</v>
       </c>
       <c r="BH30" s="16">
         <v>0</v>
       </c>
       <c r="BI30" s="16">
         <v>0</v>
       </c>
       <c r="BJ30" s="16">
         <v>0</v>
       </c>
       <c r="BK30" s="16">
         <v>0</v>
       </c>
       <c r="BL30" s="16">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="16">
         <v>52.078145999999997</v>
       </c>
-      <c r="BM30" s="16">
+      <c r="BN30" s="16">
         <v>72.282899999999998</v>
       </c>
-      <c r="BN30" s="16">
+      <c r="BO30" s="16">
         <v>181.92734999999999</v>
       </c>
-      <c r="BO30" s="16">
+      <c r="BP30" s="16">
         <v>149.30520000000001</v>
       </c>
-      <c r="BP30" s="16">
+      <c r="BQ30" s="16">
         <v>197.72386499999999</v>
       </c>
-      <c r="BQ30" s="16">
+      <c r="BR30" s="16">
         <v>131.09620100000001</v>
       </c>
-      <c r="BR30" s="16">
+      <c r="BS30" s="16">
         <v>255.86202299999999</v>
       </c>
-      <c r="BS30" s="16">
+      <c r="BT30" s="16">
         <v>169.53124399999999</v>
       </c>
-      <c r="BT30" s="16">
+      <c r="BU30" s="16">
         <v>166.151025</v>
       </c>
-      <c r="BU30" s="16">
+      <c r="BV30" s="16">
         <v>162.68025299999999</v>
       </c>
-      <c r="BV30" s="16">
+      <c r="BW30" s="16">
         <v>167.32409899999999</v>
       </c>
-      <c r="BW30" s="16">
+      <c r="BX30" s="16">
         <v>268.68597899999997</v>
       </c>
-      <c r="BX30" s="16">
+      <c r="BY30" s="16">
         <v>339.76838699999996</v>
       </c>
-      <c r="BY30" s="16">
+      <c r="BZ30" s="16">
         <v>286.92546600000003</v>
       </c>
-      <c r="BZ30" s="16">
+      <c r="CA30" s="16">
         <v>355.504007</v>
       </c>
-      <c r="CA30" s="16">
+      <c r="CB30" s="16">
         <v>525.63744199999996</v>
       </c>
-      <c r="CB30" s="16">
+      <c r="CC30" s="16">
         <v>743.25437799999997</v>
       </c>
-      <c r="CC30" s="16">
+      <c r="CD30" s="16">
         <v>839.73424799999998</v>
       </c>
-      <c r="CD30" s="10">
+      <c r="CE30" s="10">
         <v>843.53926799999999</v>
       </c>
-      <c r="CE30" s="10">
+      <c r="CF30" s="10">
         <v>457.66698300000002</v>
       </c>
-      <c r="CF30" s="16">
+      <c r="CG30" s="16">
         <v>273.89480500000002</v>
       </c>
-      <c r="CG30" s="16">
+      <c r="CH30" s="16">
         <v>287.42203499999999</v>
       </c>
-      <c r="CH30" s="16">
+      <c r="CI30" s="16">
         <v>193.59043800000001</v>
       </c>
-      <c r="CI30" s="16">
+      <c r="CJ30" s="16">
         <v>182.092929</v>
       </c>
-      <c r="CJ30" s="16">
+      <c r="CK30" s="16">
         <v>169.50102800000002</v>
       </c>
-      <c r="CK30" s="16">
+      <c r="CL30" s="16">
         <v>205.53876200000002</v>
       </c>
-      <c r="CL30" s="16">
+      <c r="CM30" s="16">
         <v>199.33291200000002</v>
       </c>
-      <c r="CM30" s="16">
+      <c r="CN30" s="16">
         <v>210.65494100000001</v>
       </c>
-      <c r="CN30" s="16">
+      <c r="CO30" s="16">
         <v>158.98064299999999</v>
       </c>
-      <c r="CO30" s="16">
+      <c r="CP30" s="16">
         <v>141.809651</v>
       </c>
-      <c r="CP30" s="16">
+      <c r="CQ30" s="16">
         <v>181.95121399999999</v>
       </c>
-      <c r="CQ30" s="16">
+      <c r="CR30" s="16">
         <v>207.690246</v>
       </c>
-      <c r="CR30" s="16">
+      <c r="CS30" s="16">
         <v>190.53554</v>
       </c>
-      <c r="CS30" s="16">
+      <c r="CT30" s="16">
         <v>278.67375099999998</v>
       </c>
-      <c r="CT30" s="16">
+      <c r="CU30" s="16">
         <v>179.81709499999999</v>
       </c>
-      <c r="CU30" s="16">
+      <c r="CV30" s="16">
         <v>162.28795100000002</v>
       </c>
-      <c r="CV30" s="16">
+      <c r="CW30" s="16">
         <v>133.51628700000001</v>
       </c>
-      <c r="CW30" s="16">
+      <c r="CX30" s="16">
         <v>141.60040499999999</v>
       </c>
-      <c r="CX30" s="16">
+      <c r="CY30" s="16">
         <v>143.51926799999998</v>
       </c>
-      <c r="CY30" s="16">
+      <c r="CZ30" s="16">
         <v>152.97912099999999</v>
       </c>
-      <c r="CZ30" s="16">
+      <c r="DA30" s="16">
         <v>110.82910899999999</v>
       </c>
-      <c r="DA30" s="16">
+      <c r="DB30" s="16">
         <v>138.467961</v>
       </c>
-      <c r="DB30" s="16">
+      <c r="DC30" s="16">
         <v>136.70070899999999</v>
       </c>
-      <c r="DC30" s="16">
+      <c r="DD30" s="16">
         <v>139.97773599999999</v>
       </c>
-      <c r="DD30" s="16">
+      <c r="DE30" s="16">
         <v>166.63781699999998</v>
       </c>
-      <c r="DE30" s="16">
+      <c r="DF30" s="16">
         <v>137.65541100000002</v>
       </c>
-      <c r="DF30" s="16">
+      <c r="DG30" s="16">
         <v>146.75445100000002</v>
       </c>
-      <c r="DG30" s="16">
+      <c r="DH30" s="16">
         <v>127.53453399999999</v>
       </c>
-      <c r="DH30" s="16">
+      <c r="DI30" s="16">
         <v>97.087212000000008</v>
       </c>
-      <c r="DI30" s="16">
+      <c r="DJ30" s="16">
         <v>121.08532700000001</v>
       </c>
-      <c r="DJ30" s="16">
+      <c r="DK30" s="16">
         <v>183.18626</v>
       </c>
-      <c r="DK30" s="16">
+      <c r="DL30" s="16">
         <v>240.91772399999999</v>
       </c>
-      <c r="DL30" s="16">
+      <c r="DM30" s="16">
         <v>174.281342</v>
       </c>
-      <c r="DM30" s="16">
+      <c r="DN30" s="16">
         <v>154.47967299999996</v>
       </c>
-      <c r="DN30" s="16">
+      <c r="DO30" s="16">
         <v>154.74157600000001</v>
       </c>
-      <c r="DO30" s="16">
+      <c r="DP30" s="16">
         <v>221.11684200000002</v>
       </c>
-      <c r="DP30" s="16">
+      <c r="DQ30" s="16">
         <v>212.20931400000001</v>
       </c>
-      <c r="DQ30" s="16">
+      <c r="DR30" s="16">
         <v>201.81363299999998</v>
       </c>
-      <c r="DR30" s="16">
+      <c r="DS30" s="16">
         <v>171.532872</v>
       </c>
-      <c r="DS30" s="16">
+      <c r="DT30" s="16">
         <v>266.02705099999997</v>
       </c>
-      <c r="DT30" s="16">
+      <c r="DU30" s="16">
         <v>279.61564800000002</v>
       </c>
-      <c r="DU30" s="16">
+      <c r="DV30" s="16">
         <v>216.76869500000001</v>
       </c>
-      <c r="DV30" s="16">
+      <c r="DW30" s="16">
         <v>254.354173</v>
       </c>
-      <c r="DW30" s="16">
-        <v>229.41003499999997</v>
+      <c r="DX30" s="16">
+        <v>229.43803499999999</v>
+      </c>
+      <c r="DY30" s="16">
+        <v>197.08206799999999</v>
       </c>
     </row>
-    <row r="31" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="20" t="s">
         <v>121</v>
       </c>
       <c r="C31" s="16">
         <v>7150.9647589636897</v>
       </c>
       <c r="D31" s="16">
         <v>9297.8279368986477</v>
       </c>
       <c r="E31" s="16">
         <v>10124.713055539596</v>
       </c>
       <c r="F31" s="16">
         <v>12026.858053767286</v>
       </c>
       <c r="G31" s="16">
         <v>16188.89518411939</v>
       </c>
       <c r="H31" s="16">
         <v>18367.196745069214</v>
       </c>
       <c r="I31" s="16">
         <v>21659.845585503059</v>
       </c>
       <c r="J31" s="16">
@@ -11297,348 +11456,354 @@
       <c r="U31" s="16">
         <v>27243.682431608046</v>
       </c>
       <c r="V31" s="16">
         <v>26998.542449754033</v>
       </c>
       <c r="W31" s="16">
         <v>22765.717236823162</v>
       </c>
       <c r="X31" s="16">
         <v>22827.517532445858</v>
       </c>
       <c r="Y31" s="16">
         <v>26669.676057862896</v>
       </c>
       <c r="Z31" s="16">
         <v>30206.077302144542</v>
       </c>
       <c r="AA31" s="16">
         <v>41770.480468771275</v>
       </c>
       <c r="AB31" s="16">
         <v>35849.901779446562</v>
       </c>
       <c r="AC31" s="16">
+        <v>39821.25478389574</v>
+      </c>
+      <c r="AD31" s="16">
         <v>9535.9483664132185</v>
       </c>
-      <c r="AD31" s="16">
+      <c r="AE31" s="16">
         <v>9976.2325818878489</v>
       </c>
-      <c r="AE31" s="16">
+      <c r="AF31" s="16">
         <v>10059.663884569822</v>
       </c>
-      <c r="AF31" s="16">
+      <c r="AG31" s="16">
         <v>10124.713055539596</v>
       </c>
-      <c r="AG31" s="16">
+      <c r="AH31" s="16">
         <v>10677.568115509284</v>
       </c>
-      <c r="AH31" s="16">
+      <c r="AI31" s="16">
         <v>10686.602912822869</v>
       </c>
-      <c r="AI31" s="16">
+      <c r="AJ31" s="16">
         <v>11367.72795290895</v>
       </c>
-      <c r="AJ31" s="16">
+      <c r="AK31" s="16">
         <v>12026.858053767286</v>
       </c>
-      <c r="AK31" s="16">
+      <c r="AL31" s="16">
         <v>12736.466904087194</v>
       </c>
-      <c r="AL31" s="16">
+      <c r="AM31" s="16">
         <v>13411.418641854252</v>
       </c>
-      <c r="AM31" s="16">
+      <c r="AN31" s="16">
         <v>14511.433967731116</v>
       </c>
-      <c r="AN31" s="16">
+      <c r="AO31" s="16">
         <v>16188.89518411939</v>
       </c>
-      <c r="AO31" s="16">
+      <c r="AP31" s="16">
         <v>16748.247965915536</v>
       </c>
-      <c r="AP31" s="16">
+      <c r="AQ31" s="16">
         <v>17474.940317847584</v>
       </c>
-      <c r="AQ31" s="16">
+      <c r="AR31" s="16">
         <v>17310.938675393623</v>
       </c>
-      <c r="AR31" s="16">
+      <c r="AS31" s="16">
         <v>18367.196745069214</v>
       </c>
-      <c r="AS31" s="16">
+      <c r="AT31" s="16">
         <v>19281.968818179346</v>
       </c>
-      <c r="AT31" s="16">
+      <c r="AU31" s="16">
         <v>20234.33390520652</v>
       </c>
-      <c r="AU31" s="16">
+      <c r="AV31" s="16">
         <v>20077.274047149669</v>
       </c>
-      <c r="AV31" s="16">
+      <c r="AW31" s="16">
         <v>21659.845585503059</v>
       </c>
-      <c r="AW31" s="16">
+      <c r="AX31" s="16">
         <v>23129.016142067016</v>
       </c>
-      <c r="AX31" s="16">
+      <c r="AY31" s="16">
         <v>24128.314922646943</v>
       </c>
-      <c r="AY31" s="16">
+      <c r="AZ31" s="16">
         <v>23853.929963182483</v>
       </c>
-      <c r="AZ31" s="16">
+      <c r="BA31" s="16">
         <v>25709.893179405914</v>
       </c>
-      <c r="BA31" s="16">
+      <c r="BB31" s="16">
         <v>26387.611094980199</v>
       </c>
-      <c r="BB31" s="16">
+      <c r="BC31" s="16">
         <v>26817.913645539604</v>
       </c>
-      <c r="BC31" s="16">
+      <c r="BD31" s="16">
         <v>26846.878167956052</v>
       </c>
-      <c r="BD31" s="16">
+      <c r="BE31" s="16">
         <v>28328.411996935352</v>
       </c>
-      <c r="BE31" s="16">
+      <c r="BF31" s="16">
         <v>30709.357758787664</v>
       </c>
-      <c r="BF31" s="16">
+      <c r="BG31" s="16">
         <v>31229.817160599072</v>
       </c>
-      <c r="BG31" s="16">
+      <c r="BH31" s="16">
         <v>31992.87736504681</v>
       </c>
-      <c r="BH31" s="16">
+      <c r="BI31" s="16">
         <v>34898.123688946471</v>
       </c>
-      <c r="BI31" s="16">
+      <c r="BJ31" s="16">
         <v>35632.775630602795</v>
       </c>
-      <c r="BJ31" s="16">
+      <c r="BK31" s="16">
         <v>36140.349610199133</v>
       </c>
-      <c r="BK31" s="16">
+      <c r="BL31" s="16">
         <v>36737.648285816926</v>
       </c>
-      <c r="BL31" s="16">
+      <c r="BM31" s="16">
         <v>36658.267131284389</v>
       </c>
-      <c r="BM31" s="16">
+      <c r="BN31" s="16">
         <v>36485.506234915651</v>
       </c>
-      <c r="BN31" s="16">
+      <c r="BO31" s="16">
         <v>36935.548947460113</v>
       </c>
-      <c r="BO31" s="16">
+      <c r="BP31" s="16">
         <v>35911.069929722864</v>
       </c>
-      <c r="BP31" s="16">
+      <c r="BQ31" s="16">
         <v>36466.414428054763</v>
       </c>
-      <c r="BQ31" s="16">
+      <c r="BR31" s="16">
         <v>37565.593983946557</v>
       </c>
-      <c r="BR31" s="16">
+      <c r="BS31" s="16">
         <v>38314.963605275028</v>
       </c>
-      <c r="BS31" s="16">
+      <c r="BT31" s="16">
         <v>36917.613811845375</v>
       </c>
-      <c r="BT31" s="16">
+      <c r="BU31" s="16">
         <v>36978.798655364015</v>
       </c>
-      <c r="BU31" s="16">
+      <c r="BV31" s="16">
         <v>37120.948174912723</v>
       </c>
-      <c r="BV31" s="16">
+      <c r="BW31" s="16">
         <v>36529.199943703301</v>
       </c>
-      <c r="BW31" s="16">
+      <c r="BX31" s="16">
         <v>35265.620022431176</v>
       </c>
-      <c r="BX31" s="16">
+      <c r="BY31" s="16">
         <v>33322.879537815963</v>
       </c>
-      <c r="BY31" s="16">
+      <c r="BZ31" s="16">
         <v>33586.188043480441</v>
       </c>
-      <c r="BZ31" s="16">
+      <c r="CA31" s="16">
         <v>34180.368084929774</v>
       </c>
-      <c r="CA31" s="16">
+      <c r="CB31" s="16">
         <v>32901.839741678014</v>
       </c>
-      <c r="CB31" s="16">
+      <c r="CC31" s="16">
         <v>32375.130624710582</v>
       </c>
-      <c r="CC31" s="16">
+      <c r="CD31" s="16">
         <v>33391.028461797876</v>
       </c>
-      <c r="CD31" s="10">
+      <c r="CE31" s="10">
         <v>33253.380521107545</v>
       </c>
-      <c r="CE31" s="10">
+      <c r="CF31" s="10">
         <v>32661.272577440559</v>
       </c>
-      <c r="CF31" s="16">
+      <c r="CG31" s="16">
         <v>32085.574250444835</v>
       </c>
-      <c r="CG31" s="16">
+      <c r="CH31" s="16">
         <v>33581.137782392172</v>
       </c>
-      <c r="CH31" s="16">
+      <c r="CI31" s="16">
         <v>33662.493182712322</v>
       </c>
-      <c r="CI31" s="16">
+      <c r="CJ31" s="16">
         <v>31691.218963896539</v>
       </c>
-      <c r="CJ31" s="16">
+      <c r="CK31" s="16">
         <v>30995.220610254055</v>
       </c>
-      <c r="CK31" s="16">
+      <c r="CL31" s="16">
         <v>30669.998132043333</v>
       </c>
-      <c r="CL31" s="16">
+      <c r="CM31" s="16">
         <v>30399.797276068071</v>
       </c>
-      <c r="CM31" s="16">
+      <c r="CN31" s="16">
         <v>29302.294880972862</v>
       </c>
-      <c r="CN31" s="16">
+      <c r="CO31" s="16">
         <v>28298.821192749758</v>
       </c>
-      <c r="CO31" s="16">
+      <c r="CP31" s="16">
         <v>30242.663725674283</v>
       </c>
-      <c r="CP31" s="16">
+      <c r="CQ31" s="16">
         <v>28892.624088449833</v>
       </c>
-      <c r="CQ31" s="16">
+      <c r="CR31" s="16">
         <v>28039.780793174428</v>
       </c>
-      <c r="CR31" s="16">
+      <c r="CS31" s="16">
         <v>27243.682431608046</v>
       </c>
-      <c r="CS31" s="16">
+      <c r="CT31" s="16">
         <v>28163.857233909326</v>
       </c>
-      <c r="CT31" s="16">
+      <c r="CU31" s="16">
         <v>27666.865906373241</v>
       </c>
-      <c r="CU31" s="16">
+      <c r="CV31" s="16">
         <v>26665.964634066277</v>
       </c>
-      <c r="CV31" s="16">
+      <c r="CW31" s="16">
         <v>26998.542449754033</v>
       </c>
-      <c r="CW31" s="16">
+      <c r="CX31" s="16">
         <v>28294.155667585197</v>
       </c>
-      <c r="CX31" s="16">
+      <c r="CY31" s="16">
         <v>27402.938895952648</v>
       </c>
-      <c r="CY31" s="16">
+      <c r="CZ31" s="16">
         <v>23649.580932885274</v>
       </c>
-      <c r="CZ31" s="16">
+      <c r="DA31" s="16">
         <v>22765.717236823162</v>
       </c>
-      <c r="DA31" s="16">
+      <c r="DB31" s="16">
         <v>22285.729198625915</v>
       </c>
-      <c r="DB31" s="16">
+      <c r="DC31" s="16">
         <v>22391.118820163272</v>
       </c>
-      <c r="DC31" s="16">
+      <c r="DD31" s="16">
         <v>22751.695736126389</v>
       </c>
-      <c r="DD31" s="16">
+      <c r="DE31" s="16">
         <v>22827.517532445858</v>
       </c>
-      <c r="DE31" s="16">
+      <c r="DF31" s="16">
         <v>25271.263005541721</v>
       </c>
-      <c r="DF31" s="16">
+      <c r="DG31" s="16">
         <v>26321.918656813585</v>
       </c>
-      <c r="DG31" s="16">
+      <c r="DH31" s="16">
         <v>26469.625714105183</v>
       </c>
-      <c r="DH31" s="16">
+      <c r="DI31" s="16">
         <v>26669.676057862896</v>
       </c>
-      <c r="DI31" s="16">
+      <c r="DJ31" s="16">
         <v>26914.55648923224</v>
       </c>
-      <c r="DJ31" s="16">
+      <c r="DK31" s="16">
         <v>30969.272876548977</v>
       </c>
-      <c r="DK31" s="16">
+      <c r="DL31" s="16">
         <v>29234.004954680564</v>
       </c>
-      <c r="DL31" s="16">
+      <c r="DM31" s="16">
         <v>30206.077302144542</v>
       </c>
-      <c r="DM31" s="16">
+      <c r="DN31" s="16">
         <v>36809.475772741629</v>
       </c>
-      <c r="DN31" s="16">
+      <c r="DO31" s="16">
         <v>35851.603668578558</v>
       </c>
-      <c r="DO31" s="16">
+      <c r="DP31" s="16">
         <v>39274.374314490313</v>
       </c>
-      <c r="DP31" s="16">
+      <c r="DQ31" s="16">
         <v>41770.480468771275</v>
       </c>
-      <c r="DQ31" s="16">
+      <c r="DR31" s="16">
         <v>42491.515168823156</v>
       </c>
-      <c r="DR31" s="16">
+      <c r="DS31" s="16">
         <v>43530.315593383588</v>
       </c>
-      <c r="DS31" s="16">
+      <c r="DT31" s="16">
         <v>43201.333794750717</v>
       </c>
-      <c r="DT31" s="16">
+      <c r="DU31" s="16">
         <v>35849.901779446562</v>
       </c>
-      <c r="DU31" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV31" s="16">
-        <v>39533.992537642567</v>
+        <v>36858.310173149373</v>
       </c>
       <c r="DW31" s="16">
-        <v>36737.51447543555</v>
+        <v>40228.647579339806</v>
+      </c>
+      <c r="DX31" s="16">
+        <v>37278.710985757571</v>
+      </c>
+      <c r="DY31" s="16">
+        <v>39821.25478389574</v>
       </c>
     </row>
-    <row r="32" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="20" t="s">
         <v>122</v>
       </c>
       <c r="C32" s="16">
         <v>0</v>
       </c>
       <c r="D32" s="16">
         <v>0</v>
       </c>
       <c r="E32" s="16">
         <v>3.2685735</v>
       </c>
       <c r="F32" s="16">
         <v>3.7578607999999996</v>
       </c>
       <c r="G32" s="16">
         <v>4.2066357000000005</v>
       </c>
       <c r="H32" s="16">
         <v>6.7009746000000003</v>
       </c>
       <c r="I32" s="16">
         <v>11.069073100000001</v>
       </c>
       <c r="J32" s="16">
@@ -11677,124 +11842,124 @@
       <c r="U32" s="16">
         <v>15.111290199999999</v>
       </c>
       <c r="V32" s="16">
         <v>18.074128299999998</v>
       </c>
       <c r="W32" s="16">
         <v>21.426026800000002</v>
       </c>
       <c r="X32" s="16">
         <v>20.973305500000002</v>
       </c>
       <c r="Y32" s="16">
         <v>119.3073306</v>
       </c>
       <c r="Z32" s="16">
         <v>294.03451200000001</v>
       </c>
       <c r="AA32" s="16">
         <v>293.33281169999998</v>
       </c>
       <c r="AB32" s="16">
         <v>276.40588059999999</v>
       </c>
       <c r="AC32" s="16">
+        <v>286.40088530000003</v>
+      </c>
+      <c r="AD32" s="16">
         <v>2.6038299</v>
       </c>
-      <c r="AD32" s="16">
+      <c r="AE32" s="16">
         <v>3.1673770000000001</v>
       </c>
-      <c r="AE32" s="16">
+      <c r="AF32" s="16">
         <v>2.9749238</v>
       </c>
-      <c r="AF32" s="16">
+      <c r="AG32" s="16">
         <v>3.2685735</v>
       </c>
-      <c r="AG32" s="16">
+      <c r="AH32" s="16">
         <v>3.9658051000000003</v>
       </c>
-      <c r="AH32" s="16">
+      <c r="AI32" s="16">
         <v>4.2144992000000006</v>
       </c>
-      <c r="AI32" s="16">
+      <c r="AJ32" s="16">
         <v>4.0763673999999996</v>
       </c>
-      <c r="AJ32" s="16">
+      <c r="AK32" s="16">
         <v>3.7578607999999996</v>
       </c>
-      <c r="AK32" s="16">
+      <c r="AL32" s="16">
         <v>3.2451749000000003</v>
       </c>
-      <c r="AL32" s="16">
+      <c r="AM32" s="16">
         <v>3.3734736999999999</v>
       </c>
-      <c r="AM32" s="16">
+      <c r="AN32" s="16">
         <v>3.8586865999999995</v>
       </c>
-      <c r="AN32" s="16">
+      <c r="AO32" s="16">
         <v>4.2066357000000005</v>
       </c>
-      <c r="AO32" s="16">
+      <c r="AP32" s="16">
         <v>4.4806659999999994</v>
       </c>
-      <c r="AP32" s="16">
+      <c r="AQ32" s="16">
         <v>5.2933620999999995</v>
       </c>
-      <c r="AQ32" s="16">
+      <c r="AR32" s="16">
         <v>5.6023383999999998</v>
       </c>
-      <c r="AR32" s="16">
+      <c r="AS32" s="16">
         <v>6.7009746000000003</v>
       </c>
-      <c r="AS32" s="16">
+      <c r="AT32" s="16">
         <v>8.677837499999999</v>
       </c>
-      <c r="AT32" s="16">
+      <c r="AU32" s="16">
         <v>10.362399700000001</v>
       </c>
-      <c r="AU32" s="16">
+      <c r="AV32" s="16">
         <v>10.880716699999999</v>
       </c>
-      <c r="AV32" s="16">
+      <c r="AW32" s="16">
         <v>11.069073100000001</v>
       </c>
-      <c r="AW32" s="16">
+      <c r="AX32" s="16">
         <v>30.185293100000003</v>
       </c>
-      <c r="AX32" s="16">
+      <c r="AY32" s="16">
         <v>29.908666600000004</v>
       </c>
-      <c r="AY32" s="16">
+      <c r="AZ32" s="16">
         <v>58.819492499999996</v>
       </c>
-      <c r="AZ32" s="16">
+      <c r="BA32" s="16">
         <v>115.86708520000001</v>
       </c>
-      <c r="BA32" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BB32" s="16">
         <v>0</v>
       </c>
       <c r="BC32" s="16">
         <v>0</v>
       </c>
       <c r="BD32" s="16">
         <v>0</v>
       </c>
       <c r="BE32" s="16">
         <v>0</v>
       </c>
       <c r="BF32" s="16">
         <v>0</v>
       </c>
       <c r="BG32" s="16">
         <v>0</v>
       </c>
       <c r="BH32" s="16">
         <v>0</v>
       </c>
       <c r="BI32" s="16">
         <v>0</v>
       </c>
       <c r="BJ32" s="16">
@@ -11835,190 +12000,196 @@
       </c>
       <c r="BV32" s="16">
         <v>0</v>
       </c>
       <c r="BW32" s="16">
         <v>0</v>
       </c>
       <c r="BX32" s="16">
         <v>0</v>
       </c>
       <c r="BY32" s="16">
         <v>0</v>
       </c>
       <c r="BZ32" s="16">
         <v>0</v>
       </c>
       <c r="CA32" s="16">
         <v>0</v>
       </c>
       <c r="CB32" s="16">
         <v>0</v>
       </c>
       <c r="CC32" s="16">
         <v>0</v>
       </c>
-      <c r="CD32" s="10">
+      <c r="CD32" s="16">
         <v>0</v>
       </c>
       <c r="CE32" s="10">
         <v>0</v>
       </c>
-      <c r="CF32" s="16">
+      <c r="CF32" s="10">
         <v>0</v>
       </c>
       <c r="CG32" s="16">
         <v>0</v>
       </c>
       <c r="CH32" s="16">
         <v>0</v>
       </c>
       <c r="CI32" s="16">
+        <v>0</v>
+      </c>
+      <c r="CJ32" s="16">
         <v>7.7252529999999995</v>
       </c>
-      <c r="CJ32" s="16">
+      <c r="CK32" s="16">
         <v>8.4629177000000002</v>
       </c>
-      <c r="CK32" s="16">
+      <c r="CL32" s="16">
         <v>8.6863331000000006</v>
       </c>
-      <c r="CL32" s="16">
+      <c r="CM32" s="16">
         <v>8.9639175000000009</v>
       </c>
-      <c r="CM32" s="16">
+      <c r="CN32" s="16">
         <v>12.2177405</v>
       </c>
-      <c r="CN32" s="16">
+      <c r="CO32" s="16">
         <v>9.1641019000000004</v>
       </c>
-      <c r="CO32" s="16">
+      <c r="CP32" s="16">
         <v>9.7604006000000005</v>
       </c>
-      <c r="CP32" s="16">
+      <c r="CQ32" s="16">
         <v>9.8635370000000009</v>
       </c>
-      <c r="CQ32" s="16">
+      <c r="CR32" s="16">
         <v>15.033028099999999</v>
       </c>
-      <c r="CR32" s="16">
+      <c r="CS32" s="16">
         <v>15.111290199999999</v>
       </c>
-      <c r="CS32" s="16">
+      <c r="CT32" s="16">
         <v>15.0651297</v>
       </c>
-      <c r="CT32" s="16">
+      <c r="CU32" s="16">
         <v>14.480103</v>
       </c>
-      <c r="CU32" s="16">
+      <c r="CV32" s="16">
         <v>17.348117100000003</v>
       </c>
-      <c r="CV32" s="16">
+      <c r="CW32" s="16">
         <v>18.074128299999998</v>
       </c>
-      <c r="CW32" s="16">
+      <c r="CX32" s="16">
         <v>18.792700499999999</v>
       </c>
-      <c r="CX32" s="16">
+      <c r="CY32" s="16">
         <v>19.231888400000003</v>
       </c>
-      <c r="CY32" s="16">
+      <c r="CZ32" s="16">
         <v>22.653219899999996</v>
       </c>
-      <c r="CZ32" s="16">
+      <c r="DA32" s="16">
         <v>21.426026800000002</v>
       </c>
-      <c r="DA32" s="16">
+      <c r="DB32" s="16">
         <v>21.219920800000001</v>
       </c>
-      <c r="DB32" s="16">
+      <c r="DC32" s="16">
         <v>21.069755600000001</v>
       </c>
-      <c r="DC32" s="16">
+      <c r="DD32" s="16">
         <v>22.0267065</v>
       </c>
-      <c r="DD32" s="16">
+      <c r="DE32" s="16">
         <v>20.973305500000002</v>
       </c>
-      <c r="DE32" s="16">
+      <c r="DF32" s="16">
         <v>21.327750299999998</v>
       </c>
-      <c r="DF32" s="16">
+      <c r="DG32" s="16">
         <v>59.213987099999997</v>
       </c>
-      <c r="DG32" s="16">
+      <c r="DH32" s="16">
         <v>61.5330029</v>
       </c>
-      <c r="DH32" s="16">
+      <c r="DI32" s="16">
         <v>119.3073306</v>
       </c>
-      <c r="DI32" s="16">
+      <c r="DJ32" s="16">
         <v>130.89660280000001</v>
       </c>
-      <c r="DJ32" s="16">
+      <c r="DK32" s="16">
         <v>278.05579829999999</v>
       </c>
-      <c r="DK32" s="16">
+      <c r="DL32" s="16">
         <v>285.26956079999997</v>
       </c>
-      <c r="DL32" s="16">
+      <c r="DM32" s="16">
         <v>294.03451200000001</v>
       </c>
-      <c r="DM32" s="16">
+      <c r="DN32" s="16">
         <v>294.16668860000004</v>
       </c>
-      <c r="DN32" s="16">
+      <c r="DO32" s="16">
         <v>294.0889287</v>
       </c>
-      <c r="DO32" s="16">
+      <c r="DP32" s="16">
         <v>295.7275904</v>
       </c>
-      <c r="DP32" s="16">
+      <c r="DQ32" s="16">
         <v>293.33281169999998</v>
       </c>
-      <c r="DQ32" s="16">
+      <c r="DR32" s="16">
         <v>297.39465750000005</v>
       </c>
-      <c r="DR32" s="16">
+      <c r="DS32" s="16">
         <v>289.71228409999998</v>
       </c>
-      <c r="DS32" s="16">
+      <c r="DT32" s="16">
         <v>283.76242450000001</v>
       </c>
-      <c r="DT32" s="16">
+      <c r="DU32" s="16">
         <v>276.40588059999999</v>
       </c>
-      <c r="DU32" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV32" s="16">
-        <v>274.69894880000004</v>
+        <v>272.19311439999996</v>
       </c>
       <c r="DW32" s="16">
-        <v>276.35562449999998</v>
+        <v>274.56261119999999</v>
+      </c>
+      <c r="DX32" s="16">
+        <v>277.4106405</v>
+      </c>
+      <c r="DY32" s="16">
+        <v>286.40088530000003</v>
       </c>
     </row>
-    <row r="33" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="20" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="10">
         <v>541.91628770406248</v>
       </c>
       <c r="D33" s="10">
         <v>492.55120872665833</v>
       </c>
       <c r="E33" s="10">
         <v>984.09587539008589</v>
       </c>
       <c r="F33" s="10">
         <v>2184.7336605748983</v>
       </c>
       <c r="G33" s="10">
         <v>3031.8333120011243</v>
       </c>
       <c r="H33" s="10">
         <v>3454.5192147380149</v>
       </c>
       <c r="I33" s="10">
         <v>3750.2767252705144</v>
       </c>
       <c r="J33" s="10">
@@ -12057,348 +12228,354 @@
       <c r="U33" s="10">
         <v>2883.7439846396842</v>
       </c>
       <c r="V33" s="10">
         <v>3108.9067683589324</v>
       </c>
       <c r="W33" s="10">
         <v>2865.179413806768</v>
       </c>
       <c r="X33" s="10">
         <v>3029.3639113982877</v>
       </c>
       <c r="Y33" s="10">
         <v>2449.360029251679</v>
       </c>
       <c r="Z33" s="10">
         <v>2753.5902135018914</v>
       </c>
       <c r="AA33" s="10">
         <v>7476.3646549103596</v>
       </c>
       <c r="AB33" s="10">
         <v>6089.0483678062137</v>
       </c>
       <c r="AC33" s="10">
+        <v>10250.477309684042</v>
+      </c>
+      <c r="AD33" s="10">
         <v>605.17199196080219</v>
       </c>
-      <c r="AD33" s="10">
+      <c r="AE33" s="10">
         <v>688.10386947146742</v>
       </c>
-      <c r="AE33" s="10">
+      <c r="AF33" s="10">
         <v>840.66712445550593</v>
       </c>
-      <c r="AF33" s="10">
+      <c r="AG33" s="10">
         <v>984.09587539008589</v>
       </c>
-      <c r="AG33" s="10">
+      <c r="AH33" s="10">
         <v>1174.4110372615833</v>
       </c>
-      <c r="AH33" s="10">
+      <c r="AI33" s="10">
         <v>1465.7373066130467</v>
       </c>
-      <c r="AI33" s="10">
+      <c r="AJ33" s="10">
         <v>1684.2317951565917</v>
       </c>
-      <c r="AJ33" s="10">
+      <c r="AK33" s="10">
         <v>2184.7336605748983</v>
       </c>
-      <c r="AK33" s="10">
+      <c r="AL33" s="10">
         <v>2271.6406829615635</v>
       </c>
-      <c r="AL33" s="10">
+      <c r="AM33" s="10">
         <v>2676.5616828611828</v>
       </c>
-      <c r="AM33" s="10">
+      <c r="AN33" s="10">
         <v>2651.5997261074158</v>
       </c>
-      <c r="AN33" s="10">
+      <c r="AO33" s="10">
         <v>3031.8333120011243</v>
       </c>
-      <c r="AO33" s="10">
+      <c r="AP33" s="10">
         <v>3091.5062181641861</v>
       </c>
-      <c r="AP33" s="10">
+      <c r="AQ33" s="10">
         <v>3047.7029305905808</v>
       </c>
-      <c r="AQ33" s="10">
+      <c r="AR33" s="10">
         <v>2835.0734509884651</v>
       </c>
-      <c r="AR33" s="10">
+      <c r="AS33" s="10">
         <v>3454.5192147380149</v>
       </c>
-      <c r="AS33" s="10">
+      <c r="AT33" s="10">
         <v>3550.1428172260489</v>
       </c>
-      <c r="AT33" s="10">
+      <c r="AU33" s="10">
         <v>3497.9826973025197</v>
       </c>
-      <c r="AU33" s="10">
+      <c r="AV33" s="10">
         <v>3208.1687106330728</v>
       </c>
-      <c r="AV33" s="10">
+      <c r="AW33" s="10">
         <v>3750.2767252705144</v>
       </c>
-      <c r="AW33" s="10">
+      <c r="AX33" s="10">
         <v>4166.3832673081342</v>
       </c>
-      <c r="AX33" s="10">
+      <c r="AY33" s="10">
         <v>4388.7819905998213</v>
       </c>
-      <c r="AY33" s="10">
+      <c r="AZ33" s="10">
         <v>3850.5745953337232</v>
       </c>
-      <c r="AZ33" s="10">
+      <c r="BA33" s="10">
         <v>4465.8944427719862</v>
       </c>
-      <c r="BA33" s="10">
+      <c r="BB33" s="10">
         <v>5075.2667258060519</v>
       </c>
-      <c r="BB33" s="10">
+      <c r="BC33" s="10">
         <v>5120.6657797050775</v>
       </c>
-      <c r="BC33" s="10">
+      <c r="BD33" s="10">
         <v>4168.3701207962968</v>
       </c>
-      <c r="BD33" s="10">
+      <c r="BE33" s="10">
         <v>4196.2847614382699</v>
       </c>
-      <c r="BE33" s="10">
+      <c r="BF33" s="10">
         <v>4809.0633981455403</v>
       </c>
-      <c r="BF33" s="10">
+      <c r="BG33" s="10">
         <v>4155.4359154373306</v>
       </c>
-      <c r="BG33" s="10">
+      <c r="BH33" s="10">
         <v>3940.2317972548799</v>
       </c>
-      <c r="BH33" s="10">
+      <c r="BI33" s="10">
         <v>5340.7799002020001</v>
       </c>
-      <c r="BI33" s="10">
+      <c r="BJ33" s="10">
         <v>5664.3861301975567</v>
       </c>
-      <c r="BJ33" s="10">
+      <c r="BK33" s="10">
         <v>6192.9196098553994</v>
       </c>
-      <c r="BK33" s="10">
+      <c r="BL33" s="10">
         <v>6388.9107765715489</v>
       </c>
-      <c r="BL33" s="10">
+      <c r="BM33" s="10">
         <v>6654.0071014498835</v>
       </c>
-      <c r="BM33" s="10">
+      <c r="BN33" s="10">
         <v>6392.1094938185188</v>
       </c>
-      <c r="BN33" s="10">
+      <c r="BO33" s="10">
         <v>6727.5042992765248</v>
       </c>
-      <c r="BO33" s="10">
+      <c r="BP33" s="10">
         <v>6258.7213324664272</v>
       </c>
-      <c r="BP33" s="10">
+      <c r="BQ33" s="10">
         <v>6795.2405802109797</v>
       </c>
-      <c r="BQ33" s="10">
+      <c r="BR33" s="10">
         <v>7250.4689586995837</v>
       </c>
-      <c r="BR33" s="10">
+      <c r="BS33" s="10">
         <v>7746.7686499928259</v>
       </c>
-      <c r="BS33" s="10">
+      <c r="BT33" s="10">
         <v>7325.9354097418027</v>
       </c>
-      <c r="BT33" s="10">
+      <c r="BU33" s="10">
         <v>7699.040138704082</v>
       </c>
-      <c r="BU33" s="10">
+      <c r="BV33" s="10">
         <v>7880.9327325838294</v>
       </c>
-      <c r="BV33" s="10">
+      <c r="BW33" s="10">
         <v>7625.6114925194051</v>
       </c>
-      <c r="BW33" s="10">
+      <c r="BX33" s="10">
         <v>6994.5486829282499</v>
       </c>
-      <c r="BX33" s="10">
+      <c r="BY33" s="10">
         <v>5731.290811215873</v>
       </c>
-      <c r="BY33" s="10">
+      <c r="BZ33" s="10">
         <v>5712.2669589732186</v>
       </c>
-      <c r="BZ33" s="10">
+      <c r="CA33" s="10">
         <v>6219.5335406605864</v>
       </c>
-      <c r="CA33" s="10">
+      <c r="CB33" s="10">
         <v>5749.9167829743401</v>
       </c>
-      <c r="CB33" s="10">
+      <c r="CC33" s="10">
         <v>5668.3671040568443</v>
       </c>
-      <c r="CC33" s="10">
+      <c r="CD33" s="10">
         <v>5987.6584415035322</v>
       </c>
-      <c r="CD33" s="10">
+      <c r="CE33" s="10">
         <v>5560.5265729046941</v>
       </c>
-      <c r="CE33" s="10">
+      <c r="CF33" s="10">
         <v>5011.2871238432826</v>
       </c>
-      <c r="CF33" s="10">
+      <c r="CG33" s="10">
         <v>5242.7905245781149</v>
       </c>
-      <c r="CG33" s="10">
+      <c r="CH33" s="10">
         <v>5567.2199248724191</v>
       </c>
-      <c r="CH33" s="10">
+      <c r="CI33" s="10">
         <v>5483.9083893803436</v>
       </c>
-      <c r="CI33" s="10">
+      <c r="CJ33" s="10">
         <v>4958.0425922429004</v>
       </c>
-      <c r="CJ33" s="10">
+      <c r="CK33" s="10">
         <v>4499.1400322945528</v>
       </c>
-      <c r="CK33" s="10">
+      <c r="CL33" s="10">
         <v>4139.5382283750432</v>
       </c>
-      <c r="CL33" s="10">
+      <c r="CM33" s="10">
         <v>4091.8069009044448</v>
       </c>
-      <c r="CM33" s="10">
+      <c r="CN33" s="10">
         <v>3711.1349945140528</v>
       </c>
-      <c r="CN33" s="10">
+      <c r="CO33" s="10">
         <v>3563.8480655263247</v>
       </c>
-      <c r="CO33" s="10">
+      <c r="CP33" s="10">
         <v>3616.622773952427</v>
       </c>
-      <c r="CP33" s="10">
+      <c r="CQ33" s="10">
         <v>3411.6070119993606</v>
       </c>
-      <c r="CQ33" s="10">
+      <c r="CR33" s="10">
         <v>2791.9818817478463</v>
       </c>
-      <c r="CR33" s="10">
+      <c r="CS33" s="10">
         <v>2883.7439846396842</v>
       </c>
-      <c r="CS33" s="10">
+      <c r="CT33" s="10">
         <v>3085.1874784883689</v>
       </c>
-      <c r="CT33" s="10">
+      <c r="CU33" s="10">
         <v>3203.6602021538638</v>
       </c>
-      <c r="CU33" s="10">
+      <c r="CV33" s="10">
         <v>2362.319782652648</v>
       </c>
-      <c r="CV33" s="10">
+      <c r="CW33" s="10">
         <v>3108.9067683589324</v>
       </c>
-      <c r="CW33" s="10">
+      <c r="CX33" s="10">
         <v>3123.1610745936309</v>
       </c>
-      <c r="CX33" s="10">
+      <c r="CY33" s="10">
         <v>3089.3530372443443</v>
       </c>
-      <c r="CY33" s="10">
+      <c r="CZ33" s="10">
         <v>2671.5209502227954</v>
       </c>
-      <c r="CZ33" s="10">
+      <c r="DA33" s="10">
         <v>2865.179413806768</v>
       </c>
-      <c r="DA33" s="10">
+      <c r="DB33" s="10">
         <v>2876.5682880990275</v>
       </c>
-      <c r="DB33" s="10">
+      <c r="DC33" s="10">
         <v>2682.2910108141291</v>
       </c>
-      <c r="DC33" s="10">
+      <c r="DD33" s="10">
         <v>2441.1734948580938</v>
       </c>
-      <c r="DD33" s="16">
+      <c r="DE33" s="16">
         <v>3029.3639113982877</v>
       </c>
-      <c r="DE33" s="16">
+      <c r="DF33" s="16">
         <v>2858.1855936587172</v>
       </c>
-      <c r="DF33" s="16">
+      <c r="DG33" s="16">
         <v>2698.3311981187712</v>
       </c>
-      <c r="DG33" s="16">
+      <c r="DH33" s="16">
         <v>2419.043526980337</v>
       </c>
-      <c r="DH33" s="16">
+      <c r="DI33" s="16">
         <v>2449.360029251679</v>
       </c>
-      <c r="DI33" s="16">
+      <c r="DJ33" s="16">
         <v>2746.2749577513018</v>
       </c>
-      <c r="DJ33" s="16">
+      <c r="DK33" s="16">
         <v>2975.190503963157</v>
       </c>
-      <c r="DK33" s="16">
+      <c r="DL33" s="16">
         <v>2923.5923129905982</v>
       </c>
-      <c r="DL33" s="16">
+      <c r="DM33" s="16">
         <v>2753.5902135018914</v>
       </c>
-      <c r="DM33" s="16">
+      <c r="DN33" s="16">
         <v>9197.8674862074004</v>
       </c>
-      <c r="DN33" s="16">
+      <c r="DO33" s="16">
         <v>8077.1739608291136</v>
       </c>
-      <c r="DO33" s="16">
+      <c r="DP33" s="16">
         <v>8320.737742155552</v>
       </c>
-      <c r="DP33" s="16">
+      <c r="DQ33" s="16">
         <v>7476.3646549103596</v>
       </c>
-      <c r="DQ33" s="16">
+      <c r="DR33" s="16">
         <v>6629.384431770337</v>
       </c>
-      <c r="DR33" s="16">
+      <c r="DS33" s="16">
         <v>6483.7557070825405</v>
       </c>
-      <c r="DS33" s="16">
+      <c r="DT33" s="16">
         <v>6262.4157570896205</v>
       </c>
-      <c r="DT33" s="16">
+      <c r="DU33" s="16">
         <v>6089.0483678062137</v>
       </c>
-      <c r="DU33" s="16">
+      <c r="DV33" s="16">
         <v>7605.0079021705678</v>
       </c>
-      <c r="DV33" s="16">
+      <c r="DW33" s="16">
         <v>10415.407835193268</v>
       </c>
-      <c r="DW33" s="16">
+      <c r="DX33" s="16">
         <v>7739.0937988335172</v>
       </c>
+      <c r="DY33" s="16">
+        <v>10250.477309684042</v>
+      </c>
     </row>
-    <row r="34" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="20" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="10">
         <v>6265.7784712596276</v>
       </c>
       <c r="D34" s="10">
         <v>7264.0167782970784</v>
       </c>
       <c r="E34" s="10">
         <v>7389.3056087152127</v>
       </c>
       <c r="F34" s="10">
         <v>7825.8493453436276</v>
       </c>
       <c r="G34" s="10">
         <v>11017.203261716279</v>
       </c>
       <c r="H34" s="10">
         <v>12662.575316393526</v>
       </c>
       <c r="I34" s="10">
         <v>15453.286187075671</v>
       </c>
       <c r="J34" s="10">
@@ -12437,348 +12614,354 @@
       <c r="U34" s="10">
         <v>20069.56515298249</v>
       </c>
       <c r="V34" s="10">
         <v>19512.689008370889</v>
       </c>
       <c r="W34" s="10">
         <v>15438.966131446283</v>
       </c>
       <c r="X34" s="10">
         <v>14499.501476134958</v>
       </c>
       <c r="Y34" s="10">
         <v>16441.694133025732</v>
       </c>
       <c r="Z34" s="10">
         <v>17932.613098998252</v>
       </c>
       <c r="AA34" s="10">
         <v>24605.593695694475</v>
       </c>
       <c r="AB34" s="10">
         <v>19090.04238962719</v>
       </c>
       <c r="AC34" s="10">
+        <v>18682.839693432397</v>
+      </c>
+      <c r="AD34" s="10">
         <v>7335.2568326626606</v>
       </c>
-      <c r="AD34" s="10">
+      <c r="AE34" s="10">
         <v>7624.2698615117806</v>
       </c>
-      <c r="AE34" s="10">
+      <c r="AF34" s="10">
         <v>7518.924600394861</v>
       </c>
-      <c r="AF34" s="10">
+      <c r="AG34" s="10">
         <v>7389.3056087152127</v>
       </c>
-      <c r="AG34" s="10">
+      <c r="AH34" s="10">
         <v>7680.0472279347896</v>
       </c>
-      <c r="AH34" s="10">
+      <c r="AI34" s="10">
         <v>7330.7860145182876</v>
       </c>
-      <c r="AI34" s="10">
+      <c r="AJ34" s="10">
         <v>7724.0236505822104</v>
       </c>
-      <c r="AJ34" s="10">
+      <c r="AK34" s="10">
         <v>7825.8493453436276</v>
       </c>
-      <c r="AK34" s="10">
+      <c r="AL34" s="10">
         <v>8414.7651622635603</v>
       </c>
-      <c r="AL34" s="10">
+      <c r="AM34" s="10">
         <v>8659.9789044176905</v>
       </c>
-      <c r="AM34" s="10">
+      <c r="AN34" s="10">
         <v>9746.7922772350139</v>
       </c>
-      <c r="AN34" s="10">
+      <c r="AO34" s="10">
         <v>11017.203261716279</v>
       </c>
-      <c r="AO34" s="10">
+      <c r="AP34" s="10">
         <v>11497.616790890439</v>
       </c>
-      <c r="AP34" s="10">
+      <c r="AQ34" s="10">
         <v>12235.807418137168</v>
       </c>
-      <c r="AQ34" s="10">
+      <c r="AR34" s="10">
         <v>12248.723962826403</v>
       </c>
-      <c r="AR34" s="10">
+      <c r="AS34" s="10">
         <v>12662.575316393526</v>
       </c>
-      <c r="AS34" s="10">
+      <c r="AT34" s="10">
         <v>13427.349933935828</v>
       </c>
-      <c r="AT34" s="10">
+      <c r="AU34" s="10">
         <v>14381.603588506729</v>
       </c>
-      <c r="AU34" s="10">
+      <c r="AV34" s="10">
         <v>14465.402409939526</v>
       </c>
-      <c r="AV34" s="10">
+      <c r="AW34" s="10">
         <v>15453.286187075671</v>
       </c>
-      <c r="AW34" s="10">
+      <c r="AX34" s="10">
         <v>16404.903983629494</v>
       </c>
-      <c r="AX34" s="10">
+      <c r="AY34" s="10">
         <v>17110.112978751815</v>
       </c>
-      <c r="AY34" s="10">
+      <c r="AZ34" s="10">
         <v>17267.064328820066</v>
       </c>
-      <c r="AZ34" s="10">
+      <c r="BA34" s="10">
         <v>18366.276456228985</v>
       </c>
-      <c r="BA34" s="10">
+      <c r="BB34" s="10">
         <v>18489.796783922666</v>
       </c>
-      <c r="BB34" s="10">
+      <c r="BC34" s="10">
         <v>18733.186884321072</v>
       </c>
-      <c r="BC34" s="10">
+      <c r="BD34" s="10">
         <v>19644.34481065163</v>
       </c>
-      <c r="BD34" s="10">
+      <c r="BE34" s="10">
         <v>21049.186870647267</v>
       </c>
-      <c r="BE34" s="10">
+      <c r="BF34" s="10">
         <v>22772.417293398925</v>
       </c>
-      <c r="BF34" s="10">
+      <c r="BG34" s="10">
         <v>23855.037232038412</v>
       </c>
-      <c r="BG34" s="10">
+      <c r="BH34" s="10">
         <v>24731.76131184529</v>
       </c>
-      <c r="BH34" s="10">
+      <c r="BI34" s="10">
         <v>26098.507679926744</v>
       </c>
-      <c r="BI34" s="10">
+      <c r="BJ34" s="10">
         <v>26688.270994855364</v>
       </c>
-      <c r="BJ34" s="10">
+      <c r="BK34" s="10">
         <v>26851.991274084852</v>
       </c>
-      <c r="BK34" s="10">
+      <c r="BL34" s="10">
         <v>27092.660370477734</v>
       </c>
-      <c r="BL34" s="10">
+      <c r="BM34" s="10">
         <v>26929.294062975034</v>
       </c>
-      <c r="BM34" s="10">
+      <c r="BN34" s="10">
         <v>26957.104747977468</v>
       </c>
-      <c r="BN34" s="10">
+      <c r="BO34" s="10">
         <v>27047.617887231227</v>
       </c>
-      <c r="BO34" s="10">
+      <c r="BP34" s="10">
         <v>26483.67629123704</v>
       </c>
-      <c r="BP34" s="10">
+      <c r="BQ34" s="10">
         <v>26518.937118070742</v>
       </c>
-      <c r="BQ34" s="10">
+      <c r="BR34" s="10">
         <v>27140.388674588292</v>
       </c>
-      <c r="BR34" s="10">
+      <c r="BS34" s="10">
         <v>27395.999418198393</v>
       </c>
-      <c r="BS34" s="10">
+      <c r="BT34" s="10">
         <v>26431.085173615895</v>
       </c>
-      <c r="BT34" s="10">
+      <c r="BU34" s="10">
         <v>26008.229150724597</v>
       </c>
-      <c r="BU34" s="10">
+      <c r="BV34" s="10">
         <v>25969.576816233326</v>
       </c>
-      <c r="BV34" s="10">
+      <c r="BW34" s="10">
         <v>25667.271175890019</v>
       </c>
-      <c r="BW34" s="10">
+      <c r="BX34" s="10">
         <v>25124.277703951193</v>
       </c>
-      <c r="BX34" s="10">
+      <c r="BY34" s="10">
         <v>24443.550593905551</v>
       </c>
-      <c r="BY34" s="10">
+      <c r="BZ34" s="10">
         <v>24493.488688108009</v>
       </c>
-      <c r="BZ34" s="10">
+      <c r="CA34" s="10">
         <v>24150.69067356065</v>
       </c>
-      <c r="CA34" s="10">
+      <c r="CB34" s="10">
         <v>23910.057291551711</v>
       </c>
-      <c r="CB34" s="10">
+      <c r="CC34" s="10">
         <v>23499.506219760351</v>
       </c>
-      <c r="CC34" s="10">
+      <c r="CD34" s="10">
         <v>23802.294627400894</v>
       </c>
-      <c r="CD34" s="10">
+      <c r="CE34" s="10">
         <v>23588.297393126064</v>
       </c>
-      <c r="CE34" s="10">
+      <c r="CF34" s="10">
         <v>24042.946218511457</v>
       </c>
-      <c r="CF34" s="10">
+      <c r="CG34" s="10">
         <v>23250.755384265009</v>
       </c>
-      <c r="CG34" s="10">
+      <c r="CH34" s="10">
         <v>23943.918156973537</v>
       </c>
-      <c r="CH34" s="10">
+      <c r="CI34" s="10">
         <v>23700.336296365895</v>
       </c>
-      <c r="CI34" s="10">
+      <c r="CJ34" s="10">
         <v>22785.850239246287</v>
       </c>
-      <c r="CJ34" s="10">
+      <c r="CK34" s="10">
         <v>22582.195062539231</v>
       </c>
-      <c r="CK34" s="10">
+      <c r="CL34" s="10">
         <v>21950.128984225419</v>
       </c>
-      <c r="CL34" s="10">
+      <c r="CM34" s="10">
         <v>21293.498018553535</v>
       </c>
-      <c r="CM34" s="10">
+      <c r="CN34" s="10">
         <v>21317.383886251286</v>
       </c>
-      <c r="CN34" s="10">
+      <c r="CO34" s="10">
         <v>20436.673888590682</v>
       </c>
-      <c r="CO34" s="10">
+      <c r="CP34" s="10">
         <v>22006.897116262408</v>
       </c>
-      <c r="CP34" s="10">
+      <c r="CQ34" s="10">
         <v>20438.615693863801</v>
       </c>
-      <c r="CQ34" s="10">
+      <c r="CR34" s="10">
         <v>21051.636765878968</v>
       </c>
-      <c r="CR34" s="10">
+      <c r="CS34" s="10">
         <v>20069.56515298249</v>
       </c>
-      <c r="CS34" s="10">
+      <c r="CT34" s="10">
         <v>20316.041750387543</v>
       </c>
-      <c r="CT34" s="10">
+      <c r="CU34" s="10">
         <v>19149.301986714232</v>
       </c>
-      <c r="CU34" s="10">
+      <c r="CV34" s="10">
         <v>19859.773305106908</v>
       </c>
-      <c r="CV34" s="10">
+      <c r="CW34" s="10">
         <v>19512.689008370889</v>
       </c>
-      <c r="CW34" s="10">
+      <c r="CX34" s="10">
         <v>19961.783829284512</v>
       </c>
-      <c r="CX34" s="10">
+      <c r="CY34" s="10">
         <v>18518.287317531554</v>
       </c>
-      <c r="CY34" s="10">
+      <c r="CZ34" s="10">
         <v>16576.008361387652</v>
       </c>
-      <c r="CZ34" s="10">
+      <c r="DA34" s="10">
         <v>15438.966131446283</v>
       </c>
-      <c r="DA34" s="10">
+      <c r="DB34" s="10">
         <v>14749.730067181174</v>
       </c>
-      <c r="DB34" s="10">
+      <c r="DC34" s="10">
         <v>14718.651537073283</v>
       </c>
-      <c r="DC34" s="10">
+      <c r="DD34" s="10">
         <v>15802.493725841192</v>
       </c>
-      <c r="DD34" s="16">
+      <c r="DE34" s="16">
         <v>14499.501476134958</v>
       </c>
-      <c r="DE34" s="16">
+      <c r="DF34" s="16">
         <v>16731.981632499526</v>
       </c>
-      <c r="DF34" s="16">
+      <c r="DG34" s="16">
         <v>17055.282899936916</v>
       </c>
-      <c r="DG34" s="16">
+      <c r="DH34" s="16">
         <v>16451.272994845596</v>
       </c>
-      <c r="DH34" s="16">
+      <c r="DI34" s="16">
         <v>16441.694133025732</v>
       </c>
-      <c r="DI34" s="16">
+      <c r="DJ34" s="16">
         <v>16108.593475101432</v>
       </c>
-      <c r="DJ34" s="16">
+      <c r="DK34" s="16">
         <v>17188.802132849596</v>
       </c>
-      <c r="DK34" s="16">
+      <c r="DL34" s="16">
         <v>16861.78127325487</v>
       </c>
-      <c r="DL34" s="16">
+      <c r="DM34" s="16">
         <v>17932.613098998252</v>
       </c>
-      <c r="DM34" s="16">
+      <c r="DN34" s="16">
         <v>17300.383057579209</v>
       </c>
-      <c r="DN34" s="16">
+      <c r="DO34" s="16">
         <v>17100.526863628613</v>
       </c>
-      <c r="DO34" s="16">
+      <c r="DP34" s="16">
         <v>21445.868645529103</v>
       </c>
-      <c r="DP34" s="16">
+      <c r="DQ34" s="16">
         <v>24605.593695694475</v>
       </c>
-      <c r="DQ34" s="16">
+      <c r="DR34" s="16">
         <v>25329.748471394607</v>
       </c>
-      <c r="DR34" s="16">
+      <c r="DS34" s="16">
         <v>25625.600890522841</v>
       </c>
-      <c r="DS34" s="16">
+      <c r="DT34" s="16">
         <v>25884.975331497364</v>
       </c>
-      <c r="DT34" s="16">
+      <c r="DU34" s="16">
         <v>19090.04238962719</v>
       </c>
-      <c r="DU34" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV34" s="16">
-        <v>17763.11554478958</v>
+        <v>17762.925325740001</v>
       </c>
       <c r="DW34" s="16">
-        <v>18253.159450563908</v>
+        <v>17763.141751246814</v>
+      </c>
+      <c r="DX34" s="16">
+        <v>18295.279152115923</v>
+      </c>
+      <c r="DY34" s="16">
+        <v>18682.839693432397</v>
       </c>
     </row>
-    <row r="35" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="21" t="s">
         <v>125</v>
       </c>
       <c r="C35" s="10">
         <v>343.27</v>
       </c>
       <c r="D35" s="10">
         <v>1541.2599498749116</v>
       </c>
       <c r="E35" s="10">
         <v>1748.0429979342978</v>
       </c>
       <c r="F35" s="10">
         <v>2012.5171870487618</v>
       </c>
       <c r="G35" s="10">
         <v>2135.6519747019861</v>
       </c>
       <c r="H35" s="10">
         <v>2243.4012393376711</v>
       </c>
       <c r="I35" s="10">
         <v>2445.2136000568707</v>
       </c>
       <c r="J35" s="10">
@@ -12817,348 +13000,354 @@
       <c r="U35" s="10">
         <v>3572.9745482289932</v>
       </c>
       <c r="V35" s="10">
         <v>3747.5792241685599</v>
       </c>
       <c r="W35" s="10">
         <v>3689.0907339162482</v>
       </c>
       <c r="X35" s="10">
         <v>3611.4130746528867</v>
       </c>
       <c r="Y35" s="10">
         <v>3871.1082395223989</v>
       </c>
       <c r="Z35" s="10">
         <v>4263.5840020695878</v>
       </c>
       <c r="AA35" s="10">
         <v>4750.7081076900859</v>
       </c>
       <c r="AB35" s="10">
         <v>5387.7423530721044</v>
       </c>
       <c r="AC35" s="10">
+        <v>5784.5112241040861</v>
+      </c>
+      <c r="AD35" s="10">
         <v>1592.9157118897558</v>
       </c>
-      <c r="AD35" s="10">
+      <c r="AE35" s="10">
         <v>1660.6914739045997</v>
       </c>
-      <c r="AE35" s="10">
+      <c r="AF35" s="10">
         <v>1697.0972359194539</v>
       </c>
-      <c r="AF35" s="10">
+      <c r="AG35" s="10">
         <v>1748.0429979342978</v>
       </c>
-      <c r="AG35" s="10">
+      <c r="AH35" s="10">
         <v>1819.1440452129111</v>
       </c>
-      <c r="AH35" s="10">
+      <c r="AI35" s="10">
         <v>1885.8650924915351</v>
       </c>
-      <c r="AI35" s="10">
+      <c r="AJ35" s="10">
         <v>1955.3961397701487</v>
       </c>
-      <c r="AJ35" s="10">
+      <c r="AK35" s="10">
         <v>2012.5171870487618</v>
       </c>
-      <c r="AK35" s="10">
+      <c r="AL35" s="10">
         <v>2046.8158839620705</v>
       </c>
-      <c r="AL35" s="10">
+      <c r="AM35" s="10">
         <v>2071.5045808753794</v>
       </c>
-      <c r="AM35" s="10">
+      <c r="AN35" s="10">
         <v>2109.1832777886871</v>
       </c>
-      <c r="AN35" s="10">
+      <c r="AO35" s="10">
         <v>2135.6519747019861</v>
       </c>
-      <c r="AO35" s="10">
+      <c r="AP35" s="10">
         <v>2154.6442908609101</v>
       </c>
-      <c r="AP35" s="10">
+      <c r="AQ35" s="10">
         <v>2186.1366070198333</v>
       </c>
-      <c r="AQ35" s="10">
+      <c r="AR35" s="10">
         <v>2221.5389231787572</v>
       </c>
-      <c r="AR35" s="10">
+      <c r="AS35" s="10">
         <v>2243.4012393376711</v>
       </c>
-      <c r="AS35" s="10">
+      <c r="AT35" s="10">
         <v>2295.7982295174711</v>
       </c>
-      <c r="AT35" s="10">
+      <c r="AU35" s="10">
         <v>2344.3852196972712</v>
       </c>
-      <c r="AU35" s="10">
+      <c r="AV35" s="10">
         <v>2392.8222098770716</v>
       </c>
-      <c r="AV35" s="10">
+      <c r="AW35" s="10">
         <v>2445.2136000568707</v>
       </c>
-      <c r="AW35" s="10">
+      <c r="AX35" s="10">
         <v>2522.4121147138831</v>
       </c>
-      <c r="AX35" s="10">
+      <c r="AY35" s="10">
         <v>2588.4606293708853</v>
       </c>
-      <c r="AY35" s="10">
+      <c r="AZ35" s="10">
         <v>2669.069144027887</v>
       </c>
-      <c r="AZ35" s="10">
+      <c r="BA35" s="10">
         <v>2728.3373086848892</v>
       </c>
-      <c r="BA35" s="10">
+      <c r="BB35" s="10">
         <v>2792.0303094540677</v>
       </c>
-      <c r="BB35" s="10">
+      <c r="BC35" s="10">
         <v>2935.443310223236</v>
       </c>
-      <c r="BC35" s="10">
+      <c r="BD35" s="10">
         <v>3015.0963109924051</v>
       </c>
-      <c r="BD35" s="10">
+      <c r="BE35" s="10">
         <v>3052.5959783985741</v>
       </c>
-      <c r="BE35" s="10">
+      <c r="BF35" s="10">
         <v>3117.5487221629046</v>
       </c>
-      <c r="BF35" s="10">
+      <c r="BG35" s="10">
         <v>3214.2516943562368</v>
       </c>
-      <c r="BG35" s="10">
+      <c r="BH35" s="10">
         <v>3305.1896442695688</v>
       </c>
-      <c r="BH35" s="10">
+      <c r="BI35" s="10">
         <v>3367.8675942489003</v>
       </c>
-      <c r="BI35" s="10">
+      <c r="BJ35" s="10">
         <v>3217.3775977559967</v>
       </c>
-      <c r="BJ35" s="10">
+      <c r="BK35" s="10">
         <v>3005.9453791541046</v>
       </c>
-      <c r="BK35" s="10">
+      <c r="BL35" s="10">
         <v>2837.510938244212</v>
       </c>
-      <c r="BL35" s="10">
+      <c r="BM35" s="10">
         <v>2645.193164176319</v>
       </c>
-      <c r="BM35" s="10">
+      <c r="BN35" s="10">
         <v>2700.1827685724488</v>
       </c>
-      <c r="BN35" s="10">
+      <c r="BO35" s="10">
         <v>2693.5504423155876</v>
       </c>
-      <c r="BO35" s="10">
+      <c r="BP35" s="10">
         <v>2732.9030188987276</v>
       </c>
-      <c r="BP35" s="10">
+      <c r="BQ35" s="10">
         <v>2678.206328551868</v>
       </c>
-      <c r="BQ35" s="10">
+      <c r="BR35" s="10">
         <v>2719.3906045120711</v>
       </c>
-      <c r="BR35" s="10">
+      <c r="BS35" s="10">
         <v>2717.3352478522738</v>
       </c>
-      <c r="BS35" s="10">
+      <c r="BT35" s="10">
         <v>2704.4911843224768</v>
       </c>
-      <c r="BT35" s="10">
+      <c r="BU35" s="10">
         <v>2693.31007686268</v>
       </c>
-      <c r="BU35" s="10">
+      <c r="BV35" s="10">
         <v>2671.817046103175</v>
       </c>
-      <c r="BV35" s="10">
+      <c r="BW35" s="10">
         <v>2663.1458745936798</v>
       </c>
-      <c r="BW35" s="10">
+      <c r="BX35" s="10">
         <v>2654.5217835541839</v>
       </c>
-      <c r="BX35" s="10">
+      <c r="BY35" s="10">
         <v>2629.9860883146789</v>
       </c>
-      <c r="BY35" s="10">
+      <c r="BZ35" s="10">
         <v>2858.3927342678485</v>
       </c>
-      <c r="BZ35" s="10">
+      <c r="CA35" s="10">
         <v>3173.445597273213</v>
       </c>
-      <c r="CA35" s="10">
+      <c r="CB35" s="10">
         <v>2650.3187888795615</v>
       </c>
-      <c r="CB35" s="10">
+      <c r="CC35" s="10">
         <v>2649.0085893389501</v>
       </c>
-      <c r="CC35" s="10">
+      <c r="CD35" s="10">
         <v>2959.1312986777298</v>
       </c>
-      <c r="CD35" s="10">
+      <c r="CE35" s="10">
         <v>3298.7238806148998</v>
       </c>
-      <c r="CE35" s="10">
+      <c r="CF35" s="10">
         <v>2725.3680183719271</v>
       </c>
-      <c r="CF35" s="10">
+      <c r="CG35" s="10">
         <v>2706.53345409955</v>
       </c>
-      <c r="CG35" s="10">
+      <c r="CH35" s="10">
         <v>3117.3649381294163</v>
       </c>
-      <c r="CH35" s="10">
+      <c r="CI35" s="10">
         <v>3558.3899825991343</v>
       </c>
-      <c r="CI35" s="10">
+      <c r="CJ35" s="10">
         <v>2990.7341482487109</v>
       </c>
-      <c r="CJ35" s="10">
+      <c r="CK35" s="10">
         <v>3026.6934253579698</v>
       </c>
-      <c r="CK35" s="10">
+      <c r="CL35" s="10">
         <v>3477.4303581414379</v>
       </c>
-      <c r="CL35" s="10">
+      <c r="CM35" s="10">
         <v>4085.2561012710366</v>
       </c>
-      <c r="CM35" s="10">
+      <c r="CN35" s="10">
         <v>3417.3751522563207</v>
       </c>
-      <c r="CN35" s="10">
+      <c r="CO35" s="10">
         <v>3471.463220897368</v>
       </c>
-      <c r="CO35" s="10">
+      <c r="CP35" s="10">
         <v>3901.9897977628452</v>
       </c>
-      <c r="CP35" s="10">
+      <c r="CQ35" s="10">
         <v>4394.0457226855624</v>
       </c>
-      <c r="CQ35" s="10">
+      <c r="CR35" s="10">
         <v>3590.7753807463491</v>
       </c>
-      <c r="CR35" s="10">
+      <c r="CS35" s="10">
         <v>3572.9745482289932</v>
       </c>
-      <c r="CS35" s="10">
+      <c r="CT35" s="10">
         <v>4040.3086663947724</v>
       </c>
-      <c r="CT35" s="10">
+      <c r="CU35" s="10">
         <v>4616.5428839898404</v>
       </c>
-      <c r="CU35" s="10">
+      <c r="CV35" s="10">
         <v>3789.0529981650916</v>
       </c>
-      <c r="CV35" s="10">
+      <c r="CW35" s="10">
         <v>3747.5792241685599</v>
       </c>
-      <c r="CW35" s="10">
+      <c r="CX35" s="10">
         <v>4495.3127536089278</v>
       </c>
-      <c r="CX35" s="10">
+      <c r="CY35" s="10">
         <v>5111.0444448114049</v>
       </c>
-      <c r="CY35" s="10">
+      <c r="CZ35" s="10">
         <v>3644.1292089703261</v>
       </c>
-      <c r="CZ35" s="10">
+      <c r="DA35" s="10">
         <v>3689.0907339162482</v>
       </c>
-      <c r="DA35" s="10">
+      <c r="DB35" s="10">
         <v>3841.7755909012758</v>
       </c>
-      <c r="DB35" s="10">
+      <c r="DC35" s="10">
         <v>4119.6211360608504</v>
       </c>
-      <c r="DC35" s="10">
+      <c r="DD35" s="10">
         <v>3574.2038828574564</v>
       </c>
-      <c r="DD35" s="16">
+      <c r="DE35" s="16">
         <v>3611.4130746528867</v>
       </c>
-      <c r="DE35" s="16">
+      <c r="DF35" s="16">
         <v>3973.909904514574</v>
       </c>
-      <c r="DF35" s="16">
+      <c r="DG35" s="16">
         <v>4750.2842769239187</v>
       </c>
-      <c r="DG35" s="16">
+      <c r="DH35" s="16">
         <v>4018.8018629711801</v>
       </c>
-      <c r="DH35" s="16">
+      <c r="DI35" s="16">
         <v>3871.1082395223989</v>
       </c>
-      <c r="DI35" s="16">
+      <c r="DJ35" s="16">
         <v>4183.0849473685421</v>
       </c>
-      <c r="DJ35" s="16">
+      <c r="DK35" s="16">
         <v>6008.7102581395202</v>
       </c>
-      <c r="DK35" s="16">
+      <c r="DL35" s="16">
         <v>4622.3003774472772</v>
       </c>
-      <c r="DL35" s="16">
+      <c r="DM35" s="16">
         <v>4263.5840020695878</v>
       </c>
-      <c r="DM35" s="16">
+      <c r="DN35" s="16">
         <v>5144.1009425784696</v>
       </c>
-      <c r="DN35" s="16">
+      <c r="DO35" s="16">
         <v>5902.8469991295578</v>
       </c>
-      <c r="DO35" s="16">
+      <c r="DP35" s="16">
         <v>4894.9152148800658</v>
       </c>
-      <c r="DP35" s="16">
+      <c r="DQ35" s="16">
         <v>4750.7081076900859</v>
       </c>
-      <c r="DQ35" s="16">
+      <c r="DR35" s="16">
         <v>5526.6696745137142</v>
       </c>
-      <c r="DR35" s="16">
+      <c r="DS35" s="16">
         <v>6350.0106777089177</v>
       </c>
-      <c r="DS35" s="16">
+      <c r="DT35" s="16">
         <v>5532.2332189750114</v>
       </c>
-      <c r="DT35" s="16">
+      <c r="DU35" s="16">
         <v>5387.7423530721044</v>
       </c>
-      <c r="DU35" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV35" s="16">
-        <v>6683.0961706258167</v>
+        <v>6408.7832642009571</v>
       </c>
       <c r="DW35" s="16">
-        <v>5831.6104070515039</v>
+        <v>7377.8613434658164</v>
+      </c>
+      <c r="DX35" s="16">
+        <v>6329.6321998315034</v>
+      </c>
+      <c r="DY35" s="16">
+        <v>5784.5112241040861</v>
       </c>
     </row>
-    <row r="36" spans="2:127" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="18">
         <v>0</v>
       </c>
       <c r="D36" s="18">
         <v>0</v>
       </c>
       <c r="E36" s="18">
         <v>0</v>
       </c>
       <c r="F36" s="18">
         <v>0</v>
       </c>
       <c r="G36" s="18">
         <v>0</v>
       </c>
       <c r="H36" s="18">
         <v>0</v>
       </c>
       <c r="I36" s="18">
         <v>0</v>
       </c>
       <c r="J36" s="18">
@@ -13197,348 +13386,354 @@
       <c r="U36" s="10">
         <v>339.31301948401119</v>
       </c>
       <c r="V36" s="10">
         <v>241.54330556288051</v>
       </c>
       <c r="W36" s="10">
         <v>375.21005496808471</v>
       </c>
       <c r="X36" s="10">
         <v>1309.525344313543</v>
       </c>
       <c r="Y36" s="10">
         <v>2560.6290350185618</v>
       </c>
       <c r="Z36" s="10">
         <v>3720.7839916594858</v>
       </c>
       <c r="AA36" s="10">
         <v>3438.2389720700003</v>
       </c>
       <c r="AB36" s="10">
         <v>3708.0018733499996</v>
       </c>
       <c r="AC36" s="10">
-        <v>0</v>
+        <v>3610.7705465199997</v>
       </c>
       <c r="AD36" s="10">
         <v>0</v>
       </c>
       <c r="AE36" s="10">
         <v>0</v>
       </c>
       <c r="AF36" s="10">
         <v>0</v>
       </c>
       <c r="AG36" s="10">
         <v>0</v>
       </c>
       <c r="AH36" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="10">
         <v>-1.1102230246251565E-16</v>
       </c>
-      <c r="AI36" s="10">
+      <c r="AJ36" s="10">
         <v>1.1102230246251565E-16</v>
       </c>
-      <c r="AJ36" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AK36" s="10">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="10">
         <v>-2.2204460492503131E-16</v>
       </c>
-      <c r="AL36" s="10">
+      <c r="AM36" s="10">
         <v>-2.7755575615628914E-17</v>
       </c>
-      <c r="AM36" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AN36" s="10">
         <v>0</v>
       </c>
       <c r="AO36" s="10">
         <v>0</v>
       </c>
       <c r="AP36" s="10">
         <v>0</v>
       </c>
       <c r="AQ36" s="10">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="10">
         <v>-2.2204460492503131E-16</v>
       </c>
-      <c r="AR36" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AS36" s="10">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="10">
         <v>-2.2204460492503131E-16</v>
       </c>
-      <c r="AT36" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AU36" s="10">
         <v>0</v>
       </c>
       <c r="AV36" s="10">
         <v>0</v>
       </c>
       <c r="AW36" s="10">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="10">
         <v>5.1314833155058324</v>
       </c>
-      <c r="AX36" s="10">
+      <c r="AY36" s="10">
         <v>11.050657324419177</v>
       </c>
-      <c r="AY36" s="10">
+      <c r="AZ36" s="10">
         <v>8.4024025008074421</v>
       </c>
-      <c r="AZ36" s="10">
+      <c r="BA36" s="10">
         <v>33.517886520055796</v>
       </c>
-      <c r="BA36" s="10">
+      <c r="BB36" s="10">
         <v>30.517275797414911</v>
       </c>
-      <c r="BB36" s="10">
+      <c r="BC36" s="10">
         <v>28.617671290220503</v>
       </c>
-      <c r="BC36" s="10">
+      <c r="BD36" s="10">
         <v>19.066925515721515</v>
       </c>
-      <c r="BD36" s="10">
+      <c r="BE36" s="10">
         <v>30.344386451241373</v>
       </c>
-      <c r="BE36" s="10">
+      <c r="BF36" s="10">
         <v>10.328345080297188</v>
       </c>
-      <c r="BF36" s="10">
+      <c r="BG36" s="10">
         <v>5.0923187670907391</v>
       </c>
-      <c r="BG36" s="10">
+      <c r="BH36" s="10">
         <v>15.69461167706984</v>
       </c>
-      <c r="BH36" s="10">
+      <c r="BI36" s="10">
         <v>90.96851456883013</v>
       </c>
-      <c r="BI36" s="10">
+      <c r="BJ36" s="10">
         <v>62.740907793881334</v>
       </c>
-      <c r="BJ36" s="10">
+      <c r="BK36" s="10">
         <v>89.493347104778877</v>
       </c>
-      <c r="BK36" s="10">
+      <c r="BL36" s="10">
         <v>89.110108135604719</v>
       </c>
-      <c r="BL36" s="10">
+      <c r="BM36" s="10">
         <v>98.675376201874357</v>
       </c>
-      <c r="BM36" s="10">
+      <c r="BN36" s="10">
         <v>94.232377635369559</v>
       </c>
-      <c r="BN36" s="10">
+      <c r="BO36" s="10">
         <v>99.34950032901429</v>
       </c>
-      <c r="BO36" s="10">
+      <c r="BP36" s="10">
         <v>88.953605491684328</v>
       </c>
-      <c r="BP36" s="10">
+      <c r="BQ36" s="10">
         <v>117.93821408893122</v>
       </c>
-      <c r="BQ36" s="10">
+      <c r="BR36" s="10">
         <v>113.94525274214622</v>
       </c>
-      <c r="BR36" s="10">
+      <c r="BS36" s="10">
         <v>117.52506374168523</v>
       </c>
-      <c r="BS36" s="10">
+      <c r="BT36" s="10">
         <v>108.96943253947568</v>
       </c>
-      <c r="BT36" s="10">
+      <c r="BU36" s="10">
         <v>218.20648053076167</v>
       </c>
-      <c r="BU36" s="10">
+      <c r="BV36" s="10">
         <v>245.14283452870527</v>
       </c>
-      <c r="BV36" s="10">
+      <c r="BW36" s="10">
         <v>202.52163318311983</v>
       </c>
-      <c r="BW36" s="10">
+      <c r="BX36" s="10">
         <v>129.4105005165776</v>
       </c>
-      <c r="BX36" s="10">
+      <c r="BY36" s="10">
         <v>167.08276201964151</v>
       </c>
-      <c r="BY36" s="10">
+      <c r="BZ36" s="10">
         <v>166.81754711127508</v>
       </c>
-      <c r="BZ36" s="10">
+      <c r="CA36" s="10">
         <v>285.96089768405312</v>
       </c>
-      <c r="CA36" s="10">
+      <c r="CB36" s="10">
         <v>246.82016636465681</v>
       </c>
-      <c r="CB36" s="10">
+      <c r="CC36" s="10">
         <v>220.28654034664231</v>
       </c>
-      <c r="CC36" s="10">
+      <c r="CD36" s="10">
         <v>300.81735408978585</v>
       </c>
-      <c r="CD36" s="10">
+      <c r="CE36" s="10">
         <v>461.56557522846737</v>
       </c>
-      <c r="CE36" s="10">
+      <c r="CF36" s="10">
         <v>527.17936293389539</v>
       </c>
-      <c r="CF36" s="10">
+      <c r="CG36" s="10">
         <v>524.23151735692511</v>
       </c>
-      <c r="CG36" s="10">
+      <c r="CH36" s="10">
         <v>566.97177106578931</v>
       </c>
-      <c r="CH36" s="10">
+      <c r="CI36" s="10">
         <v>535.77857798805553</v>
       </c>
-      <c r="CI36" s="10">
+      <c r="CJ36" s="10">
         <v>570.1168794314998</v>
       </c>
-      <c r="CJ36" s="10">
+      <c r="CK36" s="10">
         <v>494.05341984630411</v>
       </c>
-      <c r="CK36" s="10">
+      <c r="CL36" s="10">
         <v>716.84794670414476</v>
       </c>
-      <c r="CL36" s="10">
+      <c r="CM36" s="10">
         <v>536.94191159359843</v>
       </c>
-      <c r="CM36" s="10">
+      <c r="CN36" s="10">
         <v>466.80036497951693</v>
       </c>
-      <c r="CN36" s="10">
+      <c r="CO36" s="10">
         <v>428.49548131030247</v>
       </c>
-      <c r="CO36" s="10">
+      <c r="CP36" s="10">
         <v>324.31518046015645</v>
       </c>
-      <c r="CP36" s="10">
+      <c r="CQ36" s="10">
         <v>268.89723118968101</v>
       </c>
-      <c r="CQ36" s="10">
+      <c r="CR36" s="10">
         <v>226.12809573270889</v>
       </c>
-      <c r="CR36" s="10">
+      <c r="CS36" s="10">
         <v>339.31301948401119</v>
       </c>
-      <c r="CS36" s="10">
+      <c r="CT36" s="10">
         <v>349.03451488213534</v>
       </c>
-      <c r="CT36" s="10">
+      <c r="CU36" s="10">
         <v>314.54642560596125</v>
       </c>
-      <c r="CU36" s="10">
+      <c r="CV36" s="10">
         <v>276.26164813776825</v>
       </c>
-      <c r="CV36" s="10">
+      <c r="CW36" s="10">
         <v>241.54330556288051</v>
       </c>
-      <c r="CW36" s="10">
+      <c r="CX36" s="10">
         <v>321.16017165442008</v>
       </c>
-      <c r="CX36" s="10">
+      <c r="CY36" s="10">
         <v>294.65169676875234</v>
       </c>
-      <c r="CY36" s="10">
+      <c r="CZ36" s="10">
         <v>357.02494893655671</v>
       </c>
-      <c r="CZ36" s="10">
+      <c r="DA36" s="10">
         <v>375.21005496808471</v>
       </c>
-      <c r="DA36" s="10">
+      <c r="DB36" s="10">
         <v>422.56827712342255</v>
       </c>
-      <c r="DB36" s="10">
+      <c r="DC36" s="10">
         <v>479.42105476935347</v>
       </c>
-      <c r="DC36" s="10">
+      <c r="DD36" s="10">
         <v>546.82785971393855</v>
       </c>
-      <c r="DD36" s="16">
+      <c r="DE36" s="16">
         <v>1309.525344313543</v>
       </c>
-      <c r="DE36" s="16">
+      <c r="DF36" s="16">
         <v>1319.859917238683</v>
       </c>
-      <c r="DF36" s="16">
+      <c r="DG36" s="16">
         <v>1395.7190238067449</v>
       </c>
-      <c r="DG36" s="16">
+      <c r="DH36" s="16">
         <v>2322.2891795816249</v>
       </c>
-      <c r="DH36" s="16">
+      <c r="DI36" s="16">
         <v>2560.6290350185618</v>
       </c>
-      <c r="DI36" s="16">
+      <c r="DJ36" s="16">
         <v>2515.3896781742105</v>
       </c>
-      <c r="DJ36" s="16">
+      <c r="DK36" s="16">
         <v>3266.7539341883676</v>
       </c>
-      <c r="DK36" s="16">
+      <c r="DL36" s="16">
         <v>3232.4764693296424</v>
       </c>
-      <c r="DL36" s="16">
+      <c r="DM36" s="16">
         <v>3720.7839916594858</v>
       </c>
-      <c r="DM36" s="16">
+      <c r="DN36" s="16">
         <v>3647.4283156800002</v>
       </c>
-      <c r="DN36" s="16">
+      <c r="DO36" s="16">
         <v>3264.24127069</v>
       </c>
-      <c r="DO36" s="16">
+      <c r="DP36" s="16">
         <v>3087.3821612500005</v>
       </c>
-      <c r="DP36" s="16">
+      <c r="DQ36" s="16">
         <v>3438.2389720700003</v>
       </c>
-      <c r="DQ36" s="16">
+      <c r="DR36" s="16">
         <v>3495.5121218700006</v>
       </c>
-      <c r="DR36" s="16">
+      <c r="DS36" s="16">
         <v>3563.902997986781</v>
       </c>
-      <c r="DS36" s="16">
+      <c r="DT36" s="16">
         <v>3984.1409611944</v>
       </c>
-      <c r="DT36" s="16">
+      <c r="DU36" s="16">
         <v>3708.0018733499996</v>
       </c>
-      <c r="DU36" s="16">
+      <c r="DV36" s="16">
         <v>3537.9092980699993</v>
       </c>
-      <c r="DV36" s="16">
+      <c r="DW36" s="16">
         <v>3184.3565860499989</v>
       </c>
-      <c r="DW36" s="16">
-        <v>3428.81883358</v>
+      <c r="DX36" s="16">
+        <v>3428.8188335700002</v>
+      </c>
+      <c r="DY36" s="16">
+        <v>3610.7705465199997</v>
       </c>
     </row>
-    <row r="37" spans="2:127" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:129" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="22" t="s">
         <v>127</v>
       </c>
       <c r="C37" s="19">
         <v>0</v>
       </c>
       <c r="D37" s="19">
         <v>0</v>
       </c>
       <c r="E37" s="19">
         <v>0</v>
       </c>
       <c r="F37" s="19">
         <v>0</v>
       </c>
       <c r="G37" s="19">
         <v>0</v>
       </c>
       <c r="H37" s="19">
         <v>0</v>
       </c>
       <c r="I37" s="19">
         <v>0</v>
       </c>
       <c r="J37" s="19">
@@ -13577,51 +13772,51 @@
       <c r="U37" s="19">
         <v>362.97443607286368</v>
       </c>
       <c r="V37" s="19">
         <v>369.75001499277056</v>
       </c>
       <c r="W37" s="19">
         <v>375.84487588578151</v>
       </c>
       <c r="X37" s="19">
         <v>356.74042044618358</v>
       </c>
       <c r="Y37" s="19">
         <v>1227.5772904445207</v>
       </c>
       <c r="Z37" s="19">
         <v>1241.4714839153228</v>
       </c>
       <c r="AA37" s="19">
         <v>1206.2422267063525</v>
       </c>
       <c r="AB37" s="19">
         <v>1298.6609149910553</v>
       </c>
       <c r="AC37" s="19">
-        <v>0</v>
+        <v>1206.2551248552188</v>
       </c>
       <c r="AD37" s="19">
         <v>0</v>
       </c>
       <c r="AE37" s="19">
         <v>0</v>
       </c>
       <c r="AF37" s="19">
         <v>0</v>
       </c>
       <c r="AG37" s="19">
         <v>0</v>
       </c>
       <c r="AH37" s="19">
         <v>0</v>
       </c>
       <c r="AI37" s="19">
         <v>0</v>
       </c>
       <c r="AJ37" s="19">
         <v>0</v>
       </c>
       <c r="AK37" s="19">
         <v>0</v>
       </c>
@@ -13679,246 +13874,252 @@
       <c r="BC37" s="19">
         <v>0</v>
       </c>
       <c r="BD37" s="19">
         <v>0</v>
       </c>
       <c r="BE37" s="19">
         <v>0</v>
       </c>
       <c r="BF37" s="19">
         <v>0</v>
       </c>
       <c r="BG37" s="19">
         <v>0</v>
       </c>
       <c r="BH37" s="19">
         <v>0</v>
       </c>
       <c r="BI37" s="19">
         <v>0</v>
       </c>
       <c r="BJ37" s="19">
         <v>0</v>
       </c>
       <c r="BK37" s="19">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="19">
         <v>329.45609238782873</v>
       </c>
-      <c r="BL37" s="19">
+      <c r="BM37" s="19">
         <v>331.09742648126615</v>
       </c>
-      <c r="BM37" s="19">
+      <c r="BN37" s="19">
         <v>341.87684691185171</v>
       </c>
-      <c r="BN37" s="19">
+      <c r="BO37" s="19">
         <v>367.52681830775333</v>
       </c>
-      <c r="BO37" s="19">
+      <c r="BP37" s="19">
         <v>346.81568162898373</v>
       </c>
-      <c r="BP37" s="19">
+      <c r="BQ37" s="19">
         <v>356.09218713224459</v>
       </c>
-      <c r="BQ37" s="19">
+      <c r="BR37" s="19">
         <v>341.40049340447342</v>
       </c>
-      <c r="BR37" s="19">
+      <c r="BS37" s="19">
         <v>337.33522548985303</v>
       </c>
-      <c r="BS37" s="19">
+      <c r="BT37" s="19">
         <v>347.13261162572513</v>
       </c>
-      <c r="BT37" s="19">
+      <c r="BU37" s="19">
         <v>360.01280854188741</v>
       </c>
-      <c r="BU37" s="19">
+      <c r="BV37" s="19">
         <v>353.47874546368371</v>
       </c>
-      <c r="BV37" s="19">
+      <c r="BW37" s="19">
         <v>370.64976751707701</v>
       </c>
-      <c r="BW37" s="19">
+      <c r="BX37" s="19">
         <v>362.86135148097662</v>
       </c>
-      <c r="BX37" s="19">
+      <c r="BY37" s="19">
         <v>350.96928236021296</v>
       </c>
-      <c r="BY37" s="19">
+      <c r="BZ37" s="19">
         <v>355.22211502008707</v>
       </c>
-      <c r="BZ37" s="19">
+      <c r="CA37" s="19">
         <v>350.73737575127387</v>
       </c>
-      <c r="CA37" s="19">
+      <c r="CB37" s="19">
         <v>344.72671190774389</v>
       </c>
-      <c r="CB37" s="19">
+      <c r="CC37" s="19">
         <v>337.96217120779284</v>
       </c>
-      <c r="CC37" s="19">
+      <c r="CD37" s="19">
         <v>341.12674012593237</v>
       </c>
-      <c r="CD37" s="19">
+      <c r="CE37" s="19">
         <v>344.26709923341491</v>
       </c>
-      <c r="CE37" s="19">
+      <c r="CF37" s="19">
         <v>354.49185377999999</v>
       </c>
-      <c r="CF37" s="19">
+      <c r="CG37" s="19">
         <v>361.26337014523716</v>
       </c>
-      <c r="CG37" s="19">
+      <c r="CH37" s="19">
         <v>385.66299135101451</v>
       </c>
-      <c r="CH37" s="19">
+      <c r="CI37" s="19">
         <v>384.07993637889052</v>
       </c>
-      <c r="CI37" s="19">
+      <c r="CJ37" s="19">
         <v>378.74985172714429</v>
       </c>
-      <c r="CJ37" s="19">
+      <c r="CK37" s="19">
         <v>384.67575251599629</v>
       </c>
-      <c r="CK37" s="19">
+      <c r="CL37" s="19">
         <v>377.36628149728926</v>
       </c>
-      <c r="CL37" s="19">
+      <c r="CM37" s="19">
         <v>383.33042624545487</v>
       </c>
-      <c r="CM37" s="19">
+      <c r="CN37" s="19">
         <v>377.38274247168226</v>
       </c>
-      <c r="CN37" s="19">
+      <c r="CO37" s="19">
         <v>389.17643452507986</v>
       </c>
-      <c r="CO37" s="19">
+      <c r="CP37" s="19">
         <v>383.07845663644952</v>
       </c>
-      <c r="CP37" s="19">
+      <c r="CQ37" s="19">
         <v>369.59489171142934</v>
       </c>
-      <c r="CQ37" s="19">
+      <c r="CR37" s="19">
         <v>364.22564096855922</v>
       </c>
-      <c r="CR37" s="19">
+      <c r="CS37" s="19">
         <v>362.97443607286368</v>
       </c>
-      <c r="CS37" s="19">
+      <c r="CT37" s="19">
         <v>358.21969405650628</v>
       </c>
-      <c r="CT37" s="19">
+      <c r="CU37" s="19">
         <v>368.33430490934649</v>
       </c>
-      <c r="CU37" s="19">
+      <c r="CV37" s="19">
         <v>361.20878290385997</v>
       </c>
-      <c r="CV37" s="19">
+      <c r="CW37" s="19">
         <v>369.75001499277056</v>
       </c>
-      <c r="CW37" s="19">
+      <c r="CX37" s="19">
         <v>373.94513794370363</v>
       </c>
-      <c r="CX37" s="19">
+      <c r="CY37" s="19">
         <v>370.37051119659304</v>
       </c>
-      <c r="CY37" s="19">
+      <c r="CZ37" s="19">
         <v>378.24424346794444</v>
       </c>
-      <c r="CZ37" s="19">
+      <c r="DA37" s="19">
         <v>375.84487588578151</v>
       </c>
-      <c r="DA37" s="19">
+      <c r="DB37" s="19">
         <v>373.86705452101529</v>
       </c>
-      <c r="DB37" s="19">
+      <c r="DC37" s="19">
         <v>370.06432584565471</v>
       </c>
-      <c r="DC37" s="19">
+      <c r="DD37" s="19">
         <v>364.97006635570767</v>
       </c>
-      <c r="DD37" s="19">
+      <c r="DE37" s="19">
         <v>356.74042044618358</v>
       </c>
-      <c r="DE37" s="19">
+      <c r="DF37" s="19">
         <v>365.99820733022443</v>
       </c>
-      <c r="DF37" s="19">
+      <c r="DG37" s="19">
         <v>363.08727092723183</v>
       </c>
-      <c r="DG37" s="19">
+      <c r="DH37" s="19">
         <v>1196.6851468264435</v>
       </c>
-      <c r="DH37" s="19">
+      <c r="DI37" s="19">
         <v>1227.5772904445207</v>
       </c>
-      <c r="DI37" s="19">
+      <c r="DJ37" s="19">
         <v>1230.3168280367543</v>
       </c>
-      <c r="DJ37" s="19">
+      <c r="DK37" s="19">
         <v>1251.7602491083396</v>
       </c>
-      <c r="DK37" s="19">
+      <c r="DL37" s="19">
         <v>1308.5849608581736</v>
       </c>
-      <c r="DL37" s="19">
+      <c r="DM37" s="19">
         <v>1241.4714839153228</v>
       </c>
-      <c r="DM37" s="19">
+      <c r="DN37" s="19">
         <v>1225.5292820965567</v>
       </c>
-      <c r="DN37" s="19">
+      <c r="DO37" s="19">
         <v>1212.7256456012756</v>
       </c>
-      <c r="DO37" s="19">
+      <c r="DP37" s="19">
         <v>1229.7429602755903</v>
       </c>
-      <c r="DP37" s="19">
+      <c r="DQ37" s="19">
         <v>1206.2422267063525</v>
       </c>
-      <c r="DQ37" s="19">
+      <c r="DR37" s="19">
         <v>1212.8058117744965</v>
       </c>
-      <c r="DR37" s="19">
+      <c r="DS37" s="19">
         <v>1217.333035982509</v>
       </c>
-      <c r="DS37" s="19">
+      <c r="DT37" s="19">
         <v>1253.8061014943132</v>
       </c>
-      <c r="DT37" s="19">
+      <c r="DU37" s="19">
         <v>1298.6609149910553</v>
       </c>
-      <c r="DU37" s="19">
+      <c r="DV37" s="19">
         <v>1271.4912685678523</v>
       </c>
-      <c r="DV37" s="19">
+      <c r="DW37" s="19">
         <v>1213.3174521839028</v>
       </c>
-      <c r="DW37" s="19">
+      <c r="DX37" s="19">
         <v>1208.4763609066238</v>
       </c>
+      <c r="DY37" s="19">
+        <v>1206.2551248552188</v>
+      </c>
     </row>
-    <row r="38" spans="2:127" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:129" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="9"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
       <c r="Z38" s="8"/>
@@ -13988,52 +14189,53 @@
       <c r="CL38" s="8"/>
       <c r="CM38" s="8"/>
       <c r="CN38" s="8"/>
       <c r="CO38" s="8"/>
       <c r="CP38" s="8"/>
       <c r="CQ38" s="8"/>
       <c r="CR38" s="8"/>
       <c r="CS38" s="8"/>
       <c r="CT38" s="8"/>
       <c r="CU38" s="8"/>
       <c r="CV38" s="8"/>
       <c r="CW38" s="8"/>
       <c r="CX38" s="8"/>
       <c r="CY38" s="8"/>
       <c r="CZ38" s="8"/>
       <c r="DA38" s="8"/>
       <c r="DB38" s="8"/>
       <c r="DC38" s="8"/>
       <c r="DD38" s="8"/>
       <c r="DE38" s="8"/>
       <c r="DF38" s="8"/>
       <c r="DG38" s="8"/>
       <c r="DH38" s="8"/>
       <c r="DI38" s="8"/>
       <c r="DJ38" s="8"/>
+      <c r="DK38" s="8"/>
     </row>
-    <row r="39" spans="2:127" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:129" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="8"/>
       <c r="U39" s="8"/>
       <c r="V39" s="8"/>
       <c r="W39" s="8"/>
       <c r="X39" s="8"/>
@@ -14105,52 +14307,53 @@
       <c r="CL39" s="8"/>
       <c r="CM39" s="8"/>
       <c r="CN39" s="8"/>
       <c r="CO39" s="8"/>
       <c r="CP39" s="8"/>
       <c r="CQ39" s="8"/>
       <c r="CR39" s="8"/>
       <c r="CS39" s="8"/>
       <c r="CT39" s="8"/>
       <c r="CU39" s="8"/>
       <c r="CV39" s="8"/>
       <c r="CW39" s="8"/>
       <c r="CX39" s="8"/>
       <c r="CY39" s="8"/>
       <c r="CZ39" s="8"/>
       <c r="DA39" s="8"/>
       <c r="DB39" s="8"/>
       <c r="DC39" s="8"/>
       <c r="DD39" s="8"/>
       <c r="DE39" s="8"/>
       <c r="DF39" s="8"/>
       <c r="DG39" s="8"/>
       <c r="DH39" s="8"/>
       <c r="DI39" s="8"/>
       <c r="DJ39" s="8"/>
+      <c r="DK39" s="8"/>
     </row>
-    <row r="40" spans="2:127" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:129" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="23" t="s">
         <v>87</v>
       </c>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="12"/>
       <c r="H40" s="12"/>
       <c r="I40" s="12"/>
       <c r="J40" s="12"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="8"/>
       <c r="U40" s="8"/>
       <c r="V40" s="8"/>
       <c r="W40" s="8"/>
       <c r="X40" s="8"/>
@@ -14222,52 +14425,53 @@
       <c r="CL40" s="8"/>
       <c r="CM40" s="8"/>
       <c r="CN40" s="8"/>
       <c r="CO40" s="8"/>
       <c r="CP40" s="8"/>
       <c r="CQ40" s="8"/>
       <c r="CR40" s="8"/>
       <c r="CS40" s="8"/>
       <c r="CT40" s="8"/>
       <c r="CU40" s="8"/>
       <c r="CV40" s="8"/>
       <c r="CW40" s="8"/>
       <c r="CX40" s="8"/>
       <c r="CY40" s="8"/>
       <c r="CZ40" s="8"/>
       <c r="DA40" s="8"/>
       <c r="DB40" s="8"/>
       <c r="DC40" s="8"/>
       <c r="DD40" s="8"/>
       <c r="DE40" s="8"/>
       <c r="DF40" s="8"/>
       <c r="DG40" s="8"/>
       <c r="DH40" s="8"/>
       <c r="DI40" s="8"/>
       <c r="DJ40" s="8"/>
+      <c r="DK40" s="8"/>
     </row>
-    <row r="41" spans="2:127" s="8" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:129" s="8" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="24" t="s">
         <v>128</v>
       </c>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="24"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
       <c r="N41" s="12"/>
       <c r="O41" s="12"/>
       <c r="P41" s="12"/>
       <c r="Q41" s="12"/>
       <c r="R41" s="12"/>
       <c r="S41" s="12"/>
       <c r="T41" s="12"/>
       <c r="U41" s="12"/>
       <c r="V41" s="12"/>
       <c r="W41" s="12"/>
       <c r="X41" s="13"/>
@@ -14332,52 +14536,53 @@
       <c r="CE41" s="13"/>
       <c r="CF41" s="13"/>
       <c r="CG41" s="13"/>
       <c r="CH41" s="13"/>
       <c r="CI41" s="13"/>
       <c r="CJ41" s="13"/>
       <c r="CK41" s="13"/>
       <c r="CL41" s="13"/>
       <c r="CM41" s="13"/>
       <c r="CN41" s="13"/>
       <c r="CO41" s="13"/>
       <c r="CP41" s="13"/>
       <c r="CQ41" s="13"/>
       <c r="CR41" s="13"/>
       <c r="CS41" s="13"/>
       <c r="CT41" s="13"/>
       <c r="CU41" s="13"/>
       <c r="CV41" s="13"/>
       <c r="CW41" s="13"/>
       <c r="CX41" s="13"/>
       <c r="CY41" s="13"/>
       <c r="CZ41" s="13"/>
       <c r="DA41" s="13"/>
       <c r="DB41" s="13"/>
       <c r="DC41" s="13"/>
+      <c r="DD41" s="13"/>
     </row>
-    <row r="42" spans="2:127" s="11" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:129" s="11" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="24"/>
       <c r="I42" s="24"/>
       <c r="J42" s="24"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
       <c r="V42" s="7"/>
       <c r="W42" s="7"/>
       <c r="X42" s="10"/>
@@ -14449,52 +14654,53 @@
       <c r="CL42" s="8"/>
       <c r="CM42" s="8"/>
       <c r="CN42" s="8"/>
       <c r="CO42" s="8"/>
       <c r="CP42" s="8"/>
       <c r="CQ42" s="8"/>
       <c r="CR42" s="8"/>
       <c r="CS42" s="8"/>
       <c r="CT42" s="8"/>
       <c r="CU42" s="8"/>
       <c r="CV42" s="8"/>
       <c r="CW42" s="8"/>
       <c r="CX42" s="8"/>
       <c r="CY42" s="8"/>
       <c r="CZ42" s="8"/>
       <c r="DA42" s="8"/>
       <c r="DB42" s="8"/>
       <c r="DC42" s="8"/>
       <c r="DD42" s="8"/>
       <c r="DE42" s="8"/>
       <c r="DF42" s="8"/>
       <c r="DG42" s="8"/>
       <c r="DH42" s="8"/>
       <c r="DI42" s="8"/>
       <c r="DJ42" s="8"/>
+      <c r="DK42" s="8"/>
     </row>
-    <row r="43" spans="2:127" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:129" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="24"/>
       <c r="I43" s="24"/>
       <c r="J43" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B42:J42"/>
     <mergeCell ref="B43:J43"/>
     <mergeCell ref="B41:J41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="R6:X6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>