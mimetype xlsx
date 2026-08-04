--- v2 (2026-04-06)
+++ v3 (2026-08-04)
@@ -1,66 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E7CA73F-E1FF-408B-9B96-6404A664CE49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9225" yWindow="465" windowWidth="29175" windowHeight="20160"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="142">
   <si>
     <t>in million EUR</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
     <t>Q1.02</t>
   </si>
   <si>
     <t>Q2.02</t>
   </si>
   <si>
     <t>Q3.02</t>
   </si>
   <si>
@@ -973,69 +979,66 @@
   <si>
     <t>After the Republic of Croatia joined the euro area, foreign assets increased by net claims related to the allocation of euro banknotes within the Eurosystem (intra-Eurosystem technical claims) that are the difference between the amount of the banknotes in circulation (the allocation to which the CNB is entitled according to the ECB’s key) and actually issued banknotes in circulation. This same amount (net exports of euro banknotes) is recorded on the foreign liabilities side. However, this amount is reduced by the estimate of the amount of euro banknotes in circulation in the territory of the Republic of Croatia issued under the ECB’s key of other euro area countries.</t>
   </si>
   <si>
     <t>Q3.23</t>
   </si>
   <si>
     <t>Q4.23</t>
   </si>
   <si>
     <t>Q1.24</t>
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
-    <t>*</t>
-[...4 lines deleted...]
-  <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
   <si>
     <t>Q4.25</t>
   </si>
+  <si>
+    <t>Q1.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1241,61 +1244,61 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
-    <cellStyle name="Međunaslov u tablici" xfId="3"/>
-    <cellStyle name="Napomene" xfId="4"/>
+    <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="Normal_BOP USD M_Q" xfId="10"/>
+    <cellStyle name="Normal_BOP USD M_Q" xfId="10" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Tanka linija ispod" xfId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+    <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1346,85 +1349,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1560,106 +1597,104 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DY43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:DZ42"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="55.6640625" style="1" customWidth="1"/>
     <col min="3" max="29" width="11.6640625" style="1"/>
     <col min="30" max="30" width="15.6640625" style="1" customWidth="1"/>
     <col min="31" max="16384" width="11.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="15" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="3" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:129" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:130" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
-      <c r="AC5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5" s="6"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
       <c r="AP5" s="2"/>
       <c r="AQ5" s="2"/>
       <c r="AR5" s="2"/>
       <c r="AS5" s="2"/>
       <c r="AT5" s="2"/>
       <c r="AU5" s="2"/>
       <c r="AV5" s="2"/>
       <c r="AW5" s="2"/>
       <c r="AX5" s="2"/>
       <c r="AY5" s="2"/>
       <c r="AZ5" s="2"/>
       <c r="BA5" s="2"/>
       <c r="BB5" s="2"/>
@@ -1712,64 +1747,59 @@
       <c r="CW5" s="2"/>
       <c r="CX5" s="2"/>
       <c r="CY5" s="2"/>
       <c r="CZ5" s="2"/>
       <c r="DA5" s="2"/>
       <c r="DB5" s="2"/>
       <c r="DC5" s="2"/>
       <c r="DD5" s="2"/>
       <c r="DE5" s="2"/>
       <c r="DF5" s="2"/>
       <c r="DG5" s="2"/>
       <c r="DH5" s="2"/>
       <c r="DI5" s="2"/>
       <c r="DJ5" s="2"/>
       <c r="DK5" s="2"/>
       <c r="DL5" s="2"/>
       <c r="DM5" s="2"/>
       <c r="DN5" s="2"/>
       <c r="DO5" s="2"/>
       <c r="DP5" s="2"/>
       <c r="DQ5" s="2"/>
       <c r="DR5" s="2"/>
       <c r="DS5" s="2"/>
       <c r="DT5" s="2"/>
       <c r="DU5" s="2"/>
-      <c r="DV5" s="2" t="s">
-[...8 lines deleted...]
-      <c r="DY5" s="6" t="s">
+      <c r="DV5" s="2"/>
+      <c r="DW5" s="2"/>
+      <c r="DX5" s="2"/>
+      <c r="DY5" s="6"/>
+      <c r="DZ5" s="6" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="6" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="4">
         <v>1999</v>
       </c>
       <c r="D6" s="4">
         <v>2000</v>
       </c>
       <c r="E6" s="4">
         <v>2001</v>
       </c>
       <c r="F6" s="4">
         <v>2002</v>
       </c>
       <c r="G6" s="4">
         <v>2003</v>
       </c>
       <c r="H6" s="4">
         <v>2004</v>
       </c>
       <c r="I6" s="4">
         <v>2005</v>
       </c>
       <c r="J6" s="4">
         <v>2006</v>
       </c>
@@ -2100,60 +2130,63 @@
       <c r="DO6" s="5" t="s">
         <v>129</v>
       </c>
       <c r="DP6" s="5" t="s">
         <v>131</v>
       </c>
       <c r="DQ6" s="5" t="s">
         <v>132</v>
       </c>
       <c r="DR6" s="5" t="s">
         <v>133</v>
       </c>
       <c r="DS6" s="5" t="s">
         <v>134</v>
       </c>
       <c r="DT6" s="5" t="s">
         <v>135</v>
       </c>
       <c r="DU6" s="5" t="s">
         <v>136</v>
       </c>
       <c r="DV6" s="5" t="s">
         <v>137</v>
       </c>
       <c r="DW6" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="DX6" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="DY6" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="DX6" s="5" t="s">
+      <c r="DZ6" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="DY6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>101</v>
       </c>
       <c r="C7" s="16">
         <v>-4567.4494003856253</v>
       </c>
       <c r="D7" s="16">
         <v>-6337.7503163539659</v>
       </c>
       <c r="E7" s="16">
         <v>-5798.2573293096466</v>
       </c>
       <c r="F7" s="16">
         <v>-9116.7603828107058</v>
       </c>
       <c r="G7" s="16">
         <v>-12870.659072523111</v>
       </c>
       <c r="H7" s="16">
         <v>-17571.575154641203</v>
       </c>
       <c r="I7" s="16">
         <v>-22953.926062559105</v>
       </c>
       <c r="J7" s="16">
@@ -2494,52 +2527,55 @@
       </c>
       <c r="DR7" s="16">
         <v>-24357.572908408169</v>
       </c>
       <c r="DS7" s="16">
         <v>-25646.317948810029</v>
       </c>
       <c r="DT7" s="16">
         <v>-20761.048168137931</v>
       </c>
       <c r="DU7" s="16">
         <v>-25421.711179569465</v>
       </c>
       <c r="DV7" s="16">
         <v>-29013.512384997448</v>
       </c>
       <c r="DW7" s="16">
         <v>-30255.800369700926</v>
       </c>
       <c r="DX7" s="16">
         <v>-25033.554335070658</v>
       </c>
       <c r="DY7" s="16">
         <v>-26276.600029912559</v>
       </c>
+      <c r="DZ7" s="16">
+        <v>-29051.629042258341</v>
+      </c>
     </row>
-    <row r="8" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="20" t="s">
         <v>102</v>
       </c>
       <c r="C8" s="16">
         <v>7965.4908404435573</v>
       </c>
       <c r="D8" s="16">
         <v>9667.4084733669351</v>
       </c>
       <c r="E8" s="16">
         <v>13476.700140894583</v>
       </c>
       <c r="F8" s="16">
         <v>13307.263110519372</v>
       </c>
       <c r="G8" s="16">
         <v>15231.318106655865</v>
       </c>
       <c r="H8" s="16">
         <v>16304.235897974231</v>
       </c>
       <c r="I8" s="16">
         <v>17338.140213396087</v>
       </c>
       <c r="J8" s="16">
@@ -2880,52 +2916,55 @@
       </c>
       <c r="DR8" s="16">
         <v>81207.628271528622</v>
       </c>
       <c r="DS8" s="16">
         <v>82556.399231657895</v>
       </c>
       <c r="DT8" s="16">
         <v>89004.59512005237</v>
       </c>
       <c r="DU8" s="16">
         <v>80971.560578947829</v>
       </c>
       <c r="DV8" s="16">
         <v>80042.915787280333</v>
       </c>
       <c r="DW8" s="16">
         <v>83568.216689856883</v>
       </c>
       <c r="DX8" s="16">
         <v>87009.205463424762</v>
       </c>
       <c r="DY8" s="16">
         <v>87144.357022146462</v>
       </c>
+      <c r="DZ8" s="16">
+        <v>88977.555454681453</v>
+      </c>
     </row>
-    <row r="9" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="20" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="16">
         <v>811.16930866734435</v>
       </c>
       <c r="D9" s="16">
         <v>1030.88182187244</v>
       </c>
       <c r="E9" s="16">
         <v>1134.2391433057314</v>
       </c>
       <c r="F9" s="16">
         <v>1736.618127374853</v>
       </c>
       <c r="G9" s="16">
         <v>1782.2847249957449</v>
       </c>
       <c r="H9" s="16">
         <v>1777.947637210832</v>
       </c>
       <c r="I9" s="16">
         <v>1949.9440958506439</v>
       </c>
       <c r="J9" s="16">
@@ -3266,52 +3305,55 @@
       </c>
       <c r="DR9" s="16">
         <v>10261.31281298391</v>
       </c>
       <c r="DS9" s="16">
         <v>11071.388338442677</v>
       </c>
       <c r="DT9" s="16">
         <v>11934.243783524496</v>
       </c>
       <c r="DU9" s="16">
         <v>12022.004938492817</v>
       </c>
       <c r="DV9" s="16">
         <v>11929.0900951596</v>
       </c>
       <c r="DW9" s="16">
         <v>12117.439638344582</v>
       </c>
       <c r="DX9" s="16">
         <v>12390.741130464263</v>
       </c>
       <c r="DY9" s="16">
         <v>11843.626790026063</v>
       </c>
+      <c r="DZ9" s="16">
+        <v>11719.989918617823</v>
+      </c>
     </row>
-    <row r="10" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="20" t="s">
         <v>104</v>
       </c>
       <c r="C10" s="16">
         <v>78.525869142361501</v>
       </c>
       <c r="D10" s="16">
         <v>93.333102822317997</v>
       </c>
       <c r="E10" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F10" s="16">
         <v>845.89626423793993</v>
       </c>
       <c r="G10" s="16">
         <v>700.05292335232878</v>
       </c>
       <c r="H10" s="16">
         <v>1474.1069004445128</v>
       </c>
       <c r="I10" s="16">
         <v>2100.7655100887059</v>
       </c>
       <c r="J10" s="16">
@@ -3652,52 +3694,55 @@
       </c>
       <c r="DR10" s="16">
         <v>26870.129022622285</v>
       </c>
       <c r="DS10" s="16">
         <v>27194.553518346111</v>
       </c>
       <c r="DT10" s="16">
         <v>27967.898193747249</v>
       </c>
       <c r="DU10" s="16">
         <v>28848.058106377706</v>
       </c>
       <c r="DV10" s="16">
         <v>31345.730395098162</v>
       </c>
       <c r="DW10" s="16">
         <v>32580.279100005657</v>
       </c>
       <c r="DX10" s="16">
         <v>33889.447296764847</v>
       </c>
       <c r="DY10" s="16">
         <v>35142.167442780192</v>
       </c>
+      <c r="DZ10" s="16">
+        <v>36428.834084828428</v>
+      </c>
     </row>
-    <row r="11" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="20" t="s">
         <v>105</v>
       </c>
       <c r="C11" s="16">
         <v>25.863735837745633</v>
       </c>
       <c r="D11" s="16">
         <v>15.322044875714782</v>
       </c>
       <c r="E11" s="16">
         <v>0</v>
       </c>
       <c r="F11" s="16">
         <v>48.527657900000001</v>
       </c>
       <c r="G11" s="16">
         <v>103.9128359</v>
       </c>
       <c r="H11" s="16">
         <v>144.98306269999998</v>
       </c>
       <c r="I11" s="16">
         <v>318.0399132</v>
       </c>
       <c r="J11" s="16">
@@ -4038,52 +4083,55 @@
       </c>
       <c r="DR11" s="16">
         <v>6189.8733048000004</v>
       </c>
       <c r="DS11" s="16">
         <v>6266.8820505000012</v>
       </c>
       <c r="DT11" s="16">
         <v>6301.8835147999989</v>
       </c>
       <c r="DU11" s="16">
         <v>6656.5929782999992</v>
       </c>
       <c r="DV11" s="16">
         <v>7261.6082001000004</v>
       </c>
       <c r="DW11" s="16">
         <v>7569.0392661000005</v>
       </c>
       <c r="DX11" s="16">
         <v>8411.9965169000025</v>
       </c>
       <c r="DY11" s="16">
         <v>8831.2804706000024</v>
       </c>
+      <c r="DZ11" s="16">
+        <v>9272.1468403000017</v>
+      </c>
     </row>
-    <row r="12" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="20" t="s">
         <v>106</v>
       </c>
       <c r="C12" s="16">
         <v>52.662133304615864</v>
       </c>
       <c r="D12" s="16">
         <v>78.011057946603216</v>
       </c>
       <c r="E12" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F12" s="16">
         <v>797.36860633793992</v>
       </c>
       <c r="G12" s="16">
         <v>596.14008745232877</v>
       </c>
       <c r="H12" s="16">
         <v>1329.1238377445129</v>
       </c>
       <c r="I12" s="16">
         <v>1782.7255968887061</v>
       </c>
       <c r="J12" s="16">
@@ -4424,52 +4472,55 @@
       </c>
       <c r="DR12" s="16">
         <v>20680.255717822285</v>
       </c>
       <c r="DS12" s="16">
         <v>20927.67146784611</v>
       </c>
       <c r="DT12" s="16">
         <v>21666.014678947249</v>
       </c>
       <c r="DU12" s="16">
         <v>22191.465128077707</v>
       </c>
       <c r="DV12" s="16">
         <v>24084.122194998163</v>
       </c>
       <c r="DW12" s="16">
         <v>25011.239833905656</v>
       </c>
       <c r="DX12" s="16">
         <v>25477.450779864841</v>
       </c>
       <c r="DY12" s="16">
         <v>26310.886972180193</v>
       </c>
+      <c r="DZ12" s="16">
+        <v>27156.687244528424</v>
+      </c>
     </row>
-    <row r="13" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="20" t="s">
         <v>99</v>
       </c>
       <c r="C13" s="16">
         <v>42.974555234115932</v>
       </c>
       <c r="D13" s="16">
         <v>63.086205452353347</v>
       </c>
       <c r="E13" s="16">
         <v>196.43309581154978</v>
       </c>
       <c r="F13" s="16">
         <v>787.45230635938492</v>
       </c>
       <c r="G13" s="16">
         <v>593.70158583030081</v>
       </c>
       <c r="H13" s="16">
         <v>1168.6964669858328</v>
       </c>
       <c r="I13" s="16">
         <v>1635.5808281581706</v>
       </c>
       <c r="J13" s="16">
@@ -4810,52 +4861,55 @@
       </c>
       <c r="DR13" s="16">
         <v>18710.845207919712</v>
       </c>
       <c r="DS13" s="16">
         <v>19237.385505455157</v>
       </c>
       <c r="DT13" s="16">
         <v>19856.104190735176</v>
       </c>
       <c r="DU13" s="16">
         <v>20122.608114143412</v>
       </c>
       <c r="DV13" s="16">
         <v>22072.550738917424</v>
       </c>
       <c r="DW13" s="16">
         <v>22857.870973049456</v>
       </c>
       <c r="DX13" s="16">
         <v>23366.436791939064</v>
       </c>
       <c r="DY13" s="16">
         <v>23622.993322352806</v>
       </c>
+      <c r="DZ13" s="16">
+        <v>24135.373811257166</v>
+      </c>
     </row>
-    <row r="14" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C14" s="16">
         <v>9.6875780704999297</v>
       </c>
       <c r="D14" s="16">
         <v>14.924852494249876</v>
       </c>
       <c r="E14" s="16">
         <v>31.083858518283346</v>
       </c>
       <c r="F14" s="16">
         <v>9.9162999785549921</v>
       </c>
       <c r="G14" s="16">
         <v>2.4385016220279332</v>
       </c>
       <c r="H14" s="16">
         <v>160.42737075868021</v>
       </c>
       <c r="I14" s="16">
         <v>147.14476873053562</v>
       </c>
       <c r="J14" s="16">
@@ -5196,52 +5250,55 @@
       </c>
       <c r="DR14" s="16">
         <v>1969.4105099025728</v>
       </c>
       <c r="DS14" s="16">
         <v>1690.2859623909519</v>
       </c>
       <c r="DT14" s="16">
         <v>1809.9104882120739</v>
       </c>
       <c r="DU14" s="16">
         <v>2068.8570139342964</v>
       </c>
       <c r="DV14" s="16">
         <v>2011.5714560807401</v>
       </c>
       <c r="DW14" s="16">
         <v>2153.368860856202</v>
       </c>
       <c r="DX14" s="16">
         <v>2111.0139879257777</v>
       </c>
       <c r="DY14" s="16">
         <v>2687.8936498273865</v>
       </c>
+      <c r="DZ14" s="16">
+        <v>3021.3134332712598</v>
+      </c>
     </row>
-    <row r="15" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="20" t="s">
         <v>107</v>
       </c>
       <c r="C15" s="16">
         <v>0</v>
       </c>
       <c r="D15" s="16">
         <v>0</v>
       </c>
       <c r="E15" s="16">
         <v>0</v>
       </c>
       <c r="F15" s="16">
         <v>0</v>
       </c>
       <c r="G15" s="16">
         <v>0</v>
       </c>
       <c r="H15" s="16">
         <v>0</v>
       </c>
       <c r="I15" s="16">
         <v>0</v>
       </c>
       <c r="J15" s="16">
@@ -5582,52 +5639,55 @@
       </c>
       <c r="DR15" s="16">
         <v>266.72848799999997</v>
       </c>
       <c r="DS15" s="16">
         <v>232.020838</v>
       </c>
       <c r="DT15" s="16">
         <v>303.76653900000002</v>
       </c>
       <c r="DU15" s="16">
         <v>284.30071299999997</v>
       </c>
       <c r="DV15" s="16">
         <v>328.60339699999997</v>
       </c>
       <c r="DW15" s="16">
         <v>311.57211799999999</v>
       </c>
       <c r="DX15" s="16">
         <v>234.053301</v>
       </c>
       <c r="DY15" s="16">
         <v>391.16138599999999</v>
       </c>
+      <c r="DZ15" s="16">
+        <v>526.33162700000003</v>
+      </c>
     </row>
-    <row r="16" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="20" t="s">
         <v>108</v>
       </c>
       <c r="C16" s="16">
         <v>4063.1284479677406</v>
       </c>
       <c r="D16" s="16">
         <v>4759.9794503499206</v>
       </c>
       <c r="E16" s="16">
         <v>6781.3278138339083</v>
       </c>
       <c r="F16" s="16">
         <v>5073.4322148779302</v>
       </c>
       <c r="G16" s="16">
         <v>6194.8835041489256</v>
       </c>
       <c r="H16" s="16">
         <v>6616.0112933983501</v>
       </c>
       <c r="I16" s="16">
         <v>5849.0765965016781</v>
       </c>
       <c r="J16" s="16">
@@ -5968,52 +6028,55 @@
       </c>
       <c r="DR16" s="16">
         <v>41093.990363122015</v>
       </c>
       <c r="DS16" s="16">
         <v>41134.508284020631</v>
       </c>
       <c r="DT16" s="16">
         <v>45865.998230309277</v>
       </c>
       <c r="DU16" s="16">
         <v>36606.492781693691</v>
       </c>
       <c r="DV16" s="16">
         <v>33006.536904614659</v>
       </c>
       <c r="DW16" s="16">
         <v>35359.777696330086</v>
       </c>
       <c r="DX16" s="16">
         <v>37238.200386258068</v>
       </c>
       <c r="DY16" s="16">
         <v>36179.083898872828</v>
       </c>
+      <c r="DZ16" s="16">
+        <v>36691.807446308521</v>
+      </c>
     </row>
-    <row r="17" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C17" s="16">
         <v>0</v>
       </c>
       <c r="D17" s="16">
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <v>27.135999999999999</v>
       </c>
       <c r="F17" s="16">
         <v>28.655999999999999</v>
       </c>
       <c r="G17" s="16">
         <v>37.695</v>
       </c>
       <c r="H17" s="16">
         <v>36.83</v>
       </c>
       <c r="I17" s="16">
         <v>147.94999999999999</v>
       </c>
       <c r="J17" s="16">
@@ -6354,52 +6417,55 @@
       </c>
       <c r="DR17" s="16">
         <v>871.08400000000006</v>
       </c>
       <c r="DS17" s="16">
         <v>871.274</v>
       </c>
       <c r="DT17" s="16">
         <v>868.86200000000008</v>
       </c>
       <c r="DU17" s="16">
         <v>869.63499999999999</v>
       </c>
       <c r="DV17" s="16">
         <v>1011.6089999999999</v>
       </c>
       <c r="DW17" s="16">
         <v>1018.02</v>
       </c>
       <c r="DX17" s="16">
         <v>1019.193</v>
       </c>
       <c r="DY17" s="16">
         <v>1019.2439999999999</v>
       </c>
+      <c r="DZ17" s="16">
+        <v>1104.192922</v>
+      </c>
     </row>
-    <row r="18" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="20" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="16">
         <v>2793.4260619768243</v>
       </c>
       <c r="D18" s="16">
         <v>3791.1349608519436</v>
       </c>
       <c r="E18" s="16">
         <v>5688.2078096984114</v>
       </c>
       <c r="F18" s="16">
         <v>3910.3218490217796</v>
       </c>
       <c r="G18" s="16">
         <v>4992.1467020111731</v>
       </c>
       <c r="H18" s="16">
         <v>5279.388328443637</v>
       </c>
       <c r="I18" s="16">
         <v>4274.331832573941</v>
       </c>
       <c r="J18" s="16">
@@ -6740,52 +6806,55 @@
       </c>
       <c r="DR18" s="16">
         <v>30365.810267817575</v>
       </c>
       <c r="DS18" s="16">
         <v>30186.917385497596</v>
       </c>
       <c r="DT18" s="16">
         <v>34447.385523284385</v>
       </c>
       <c r="DU18" s="16">
         <v>25093.930782654697</v>
       </c>
       <c r="DV18" s="16">
         <v>20691.556578372307</v>
       </c>
       <c r="DW18" s="16">
         <v>21115.756777597791</v>
       </c>
       <c r="DX18" s="16">
         <v>23305.418820605857</v>
       </c>
       <c r="DY18" s="16">
         <v>23486.886111270393</v>
       </c>
+      <c r="DZ18" s="16">
+        <v>24481.290264062263</v>
+      </c>
     </row>
-    <row r="19" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="20" t="s">
         <v>111</v>
       </c>
       <c r="C19" s="16">
         <v>141.15041734804527</v>
       </c>
       <c r="D19" s="16">
         <v>81.91542348663819</v>
       </c>
       <c r="E19" s="16">
         <v>95.631588460617877</v>
       </c>
       <c r="F19" s="16">
         <v>108.87555290340251</v>
       </c>
       <c r="G19" s="16">
         <v>102.06000000000002</v>
       </c>
       <c r="H19" s="16">
         <v>102.19</v>
       </c>
       <c r="I19" s="16">
         <v>146.16000000000003</v>
       </c>
       <c r="J19" s="16">
@@ -7126,52 +7195,55 @@
       </c>
       <c r="DR19" s="16">
         <v>4705.2189520853135</v>
       </c>
       <c r="DS19" s="16">
         <v>5156.7012352514175</v>
       </c>
       <c r="DT19" s="16">
         <v>5343.9874060944776</v>
       </c>
       <c r="DU19" s="16">
         <v>5518.3496709298033</v>
       </c>
       <c r="DV19" s="16">
         <v>5690.3328217407707</v>
       </c>
       <c r="DW19" s="16">
         <v>6889.0399134443514</v>
       </c>
       <c r="DX19" s="16">
         <v>6606.7428226477232</v>
       </c>
       <c r="DY19" s="16">
         <v>5548.0084096247856</v>
       </c>
+      <c r="DZ19" s="16">
+        <v>5209.0878358663049</v>
+      </c>
     </row>
-    <row r="20" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="20" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="16">
         <v>1128.5519686428711</v>
       </c>
       <c r="D20" s="16">
         <v>886.92906601133905</v>
       </c>
       <c r="E20" s="16">
         <v>970.35241567487856</v>
       </c>
       <c r="F20" s="16">
         <v>1025.5788129527482</v>
       </c>
       <c r="G20" s="16">
         <v>1062.981802137753</v>
       </c>
       <c r="H20" s="16">
         <v>1197.6029649547131</v>
       </c>
       <c r="I20" s="16">
         <v>1280.6347639277371</v>
       </c>
       <c r="J20" s="16">
@@ -7512,52 +7584,55 @@
       </c>
       <c r="DR20" s="16">
         <v>3123.8169780691292</v>
       </c>
       <c r="DS20" s="16">
         <v>3282.3459510116195</v>
       </c>
       <c r="DT20" s="16">
         <v>3730.6204695504121</v>
       </c>
       <c r="DU20" s="16">
         <v>3284.1120980091873</v>
       </c>
       <c r="DV20" s="16">
         <v>3948.4845875215829</v>
       </c>
       <c r="DW20" s="16">
         <v>4380.1998381179419</v>
       </c>
       <c r="DX20" s="16">
         <v>4364.7593190944954</v>
       </c>
       <c r="DY20" s="16">
         <v>3903.6736402676547</v>
       </c>
+      <c r="DZ20" s="16">
+        <v>4242.2342382899515</v>
+      </c>
     </row>
-    <row r="21" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="20" t="s">
         <v>113</v>
       </c>
       <c r="C21" s="16">
         <v>0</v>
       </c>
       <c r="D21" s="16">
         <v>0</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="16">
         <v>0</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
       </c>
       <c r="H21" s="16">
         <v>0</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
       <c r="J21" s="16">
@@ -7898,52 +7973,55 @@
       </c>
       <c r="DR21" s="16">
         <v>2028.0601651499999</v>
       </c>
       <c r="DS21" s="16">
         <v>1637.26971226</v>
       </c>
       <c r="DT21" s="16">
         <v>1475.14283138</v>
       </c>
       <c r="DU21" s="16">
         <v>1840.4652301000001</v>
       </c>
       <c r="DV21" s="16">
         <v>1664.5539169799999</v>
       </c>
       <c r="DW21" s="16">
         <v>1956.7611671700001</v>
       </c>
       <c r="DX21" s="16">
         <v>1942.0864239100001</v>
       </c>
       <c r="DY21" s="16">
         <v>2221.2717377099998</v>
       </c>
+      <c r="DZ21" s="16">
+        <v>1655.0021860899999</v>
+      </c>
     </row>
-    <row r="22" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="20" t="s">
         <v>114</v>
       </c>
       <c r="C22" s="16">
         <v>3012.6672146661112</v>
       </c>
       <c r="D22" s="16">
         <v>3783.2140983222566</v>
       </c>
       <c r="E22" s="16">
         <v>5333.6162294251099</v>
       </c>
       <c r="F22" s="16">
         <v>5651.3165040286485</v>
       </c>
       <c r="G22" s="16">
         <v>6554.0969541588656</v>
       </c>
       <c r="H22" s="16">
         <v>6436.1700669205356</v>
       </c>
       <c r="I22" s="16">
         <v>7438.3540109550586</v>
       </c>
       <c r="J22" s="16">
@@ -8284,52 +8362,55 @@
       </c>
       <c r="DR22" s="16">
         <v>2715.4675848004072</v>
       </c>
       <c r="DS22" s="16">
         <v>2923.9282528484696</v>
       </c>
       <c r="DT22" s="16">
         <v>2932.6883734713547</v>
       </c>
       <c r="DU22" s="16">
         <v>3210.7040393836282</v>
       </c>
       <c r="DV22" s="16">
         <v>3432.9549954079057</v>
       </c>
       <c r="DW22" s="16">
         <v>3199.1481371765749</v>
       </c>
       <c r="DX22" s="16">
         <v>3256.7633489375867</v>
       </c>
       <c r="DY22" s="16">
         <v>3588.3175044673794</v>
       </c>
+      <c r="DZ22" s="16">
+        <v>3610.5923779266873</v>
+      </c>
     </row>
-    <row r="23" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C23" s="16">
         <v>12532.940240829183</v>
       </c>
       <c r="D23" s="16">
         <v>16005.158789720901</v>
       </c>
       <c r="E23" s="16">
         <v>19274.95747020423</v>
       </c>
       <c r="F23" s="16">
         <v>22424.023493330078</v>
       </c>
       <c r="G23" s="16">
         <v>28101.977179178975</v>
       </c>
       <c r="H23" s="16">
         <v>33875.811052615434</v>
       </c>
       <c r="I23" s="16">
         <v>40292.066275955192</v>
       </c>
       <c r="J23" s="16">
@@ -8670,52 +8751,55 @@
       </c>
       <c r="DR23" s="16">
         <v>105565.20117993679</v>
       </c>
       <c r="DS23" s="16">
         <v>108202.71718046792</v>
       </c>
       <c r="DT23" s="16">
         <v>109765.6432881903</v>
       </c>
       <c r="DU23" s="16">
         <v>106393.27175851729</v>
       </c>
       <c r="DV23" s="16">
         <v>109056.42817227778</v>
       </c>
       <c r="DW23" s="16">
         <v>113824.01705955781</v>
       </c>
       <c r="DX23" s="16">
         <v>112042.75979849542</v>
       </c>
       <c r="DY23" s="16">
         <v>113420.95705205902</v>
       </c>
+      <c r="DZ23" s="16">
+        <v>118029.18449693979</v>
+      </c>
     </row>
-    <row r="24" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C24" s="16">
         <v>2556.1984318059931</v>
       </c>
       <c r="D24" s="16">
         <v>3000.738400247375</v>
       </c>
       <c r="E24" s="16">
         <v>4609.5918914646318</v>
       </c>
       <c r="F24" s="16">
         <v>6002.5379670187604</v>
       </c>
       <c r="G24" s="16">
         <v>6978.6923635741541</v>
       </c>
       <c r="H24" s="16">
         <v>9505.9695762979263</v>
       </c>
       <c r="I24" s="16">
         <v>12832.853476318043</v>
       </c>
       <c r="J24" s="16">
@@ -9056,52 +9140,55 @@
       </c>
       <c r="DR24" s="16">
         <v>51551.8688825016</v>
       </c>
       <c r="DS24" s="16">
         <v>53318.755194382393</v>
       </c>
       <c r="DT24" s="16">
         <v>54983.876451833159</v>
       </c>
       <c r="DU24" s="16">
         <v>58805.075204133944</v>
       </c>
       <c r="DV24" s="16">
         <v>60040.546261735668</v>
       </c>
       <c r="DW24" s="16">
         <v>60966.056640007409</v>
       </c>
       <c r="DX24" s="16">
         <v>62467.86977657603</v>
       </c>
       <c r="DY24" s="16">
         <v>61719.255011665213</v>
       </c>
+      <c r="DZ24" s="16">
+        <v>61835.461462714629</v>
+      </c>
     </row>
-    <row r="25" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>117</v>
       </c>
       <c r="C25" s="16">
         <v>2825.7770500594988</v>
       </c>
       <c r="D25" s="16">
         <v>3706.5924525748778</v>
       </c>
       <c r="E25" s="16">
         <v>4540.6525232000004</v>
       </c>
       <c r="F25" s="16">
         <v>4394.6274725440308</v>
       </c>
       <c r="G25" s="16">
         <v>4934.3896314854319</v>
       </c>
       <c r="H25" s="16">
         <v>6002.6447312482942</v>
       </c>
       <c r="I25" s="16">
         <v>5799.3672141340885</v>
       </c>
       <c r="J25" s="16">
@@ -9442,52 +9529,55 @@
       </c>
       <c r="DR25" s="16">
         <v>11320.003495612043</v>
       </c>
       <c r="DS25" s="16">
         <v>11182.113520701936</v>
       </c>
       <c r="DT25" s="16">
         <v>11314.405990606414</v>
       </c>
       <c r="DU25" s="16">
         <v>11458.679126936786</v>
       </c>
       <c r="DV25" s="16">
         <v>11940.803042392721</v>
       </c>
       <c r="DW25" s="16">
         <v>12374.958667210591</v>
       </c>
       <c r="DX25" s="16">
         <v>12066.741001161818</v>
       </c>
       <c r="DY25" s="16">
         <v>11683.365188498072</v>
       </c>
+      <c r="DZ25" s="16">
+        <v>13099.983212327803</v>
+      </c>
     </row>
-    <row r="26" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="20" t="s">
         <v>118</v>
       </c>
       <c r="C26" s="16">
         <v>127.73705005949896</v>
       </c>
       <c r="D26" s="16">
         <v>116.82245257487767</v>
       </c>
       <c r="E26" s="16">
         <v>151.27252319999999</v>
       </c>
       <c r="F26" s="16">
         <v>239.91047190000003</v>
       </c>
       <c r="G26" s="16">
         <v>230.15150360000001</v>
       </c>
       <c r="H26" s="16">
         <v>487.0950775</v>
       </c>
       <c r="I26" s="16">
         <v>671.73560090000001</v>
       </c>
       <c r="J26" s="16">
@@ -9828,52 +9918,55 @@
       </c>
       <c r="DR26" s="16">
         <v>492.36225919999998</v>
       </c>
       <c r="DS26" s="16">
         <v>480.2387109</v>
       </c>
       <c r="DT26" s="16">
         <v>508.6303365</v>
       </c>
       <c r="DU26" s="16">
         <v>591.45105899999999</v>
       </c>
       <c r="DV26" s="16">
         <v>639.75158409999995</v>
       </c>
       <c r="DW26" s="16">
         <v>738.35179840000001</v>
       </c>
       <c r="DX26" s="16">
         <v>771.85303620000002</v>
       </c>
       <c r="DY26" s="16">
         <v>805.13940730000002</v>
       </c>
+      <c r="DZ26" s="16">
+        <v>832.92374749999999</v>
+      </c>
     </row>
-    <row r="27" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="20" t="s">
         <v>119</v>
       </c>
       <c r="C27" s="16">
         <v>2698.04</v>
       </c>
       <c r="D27" s="16">
         <v>3589.77</v>
       </c>
       <c r="E27" s="16">
         <v>4389.38</v>
       </c>
       <c r="F27" s="16">
         <v>4154.717000644031</v>
       </c>
       <c r="G27" s="16">
         <v>4704.2381278854318</v>
       </c>
       <c r="H27" s="16">
         <v>5515.5496537482941</v>
       </c>
       <c r="I27" s="16">
         <v>5127.6316132340889</v>
       </c>
       <c r="J27" s="16">
@@ -10214,52 +10307,55 @@
       </c>
       <c r="DR27" s="16">
         <v>10827.641236412044</v>
       </c>
       <c r="DS27" s="16">
         <v>10701.874809801937</v>
       </c>
       <c r="DT27" s="16">
         <v>10805.775654106414</v>
       </c>
       <c r="DU27" s="16">
         <v>10867.228067936785</v>
       </c>
       <c r="DV27" s="16">
         <v>11301.051458292721</v>
       </c>
       <c r="DW27" s="16">
         <v>11636.60686881059</v>
       </c>
       <c r="DX27" s="16">
         <v>11294.887964961817</v>
       </c>
       <c r="DY27" s="16">
         <v>10878.225781198073</v>
       </c>
+      <c r="DZ27" s="16">
+        <v>12267.059464827802</v>
+      </c>
     </row>
-    <row r="28" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="20" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="16">
         <v>2678.29</v>
       </c>
       <c r="D28" s="16">
         <v>3579.22</v>
       </c>
       <c r="E28" s="16">
         <v>4357</v>
       </c>
       <c r="F28" s="16">
         <v>4154.3970006440313</v>
       </c>
       <c r="G28" s="16">
         <v>4670.5581278854315</v>
       </c>
       <c r="H28" s="16">
         <v>5515.5196537482943</v>
       </c>
       <c r="I28" s="16">
         <v>5118.4797579013466</v>
       </c>
       <c r="J28" s="16">
@@ -10600,52 +10696,55 @@
       </c>
       <c r="DR28" s="16">
         <v>10801.580613702045</v>
       </c>
       <c r="DS28" s="16">
         <v>10672.295217451936</v>
       </c>
       <c r="DT28" s="16">
         <v>10775.029113586414</v>
       </c>
       <c r="DU28" s="16">
         <v>10787.473010766786</v>
       </c>
       <c r="DV28" s="16">
         <v>11208.728638672721</v>
       </c>
       <c r="DW28" s="16">
         <v>11437.53353838059</v>
       </c>
       <c r="DX28" s="16">
         <v>11052.907888271817</v>
       </c>
       <c r="DY28" s="16">
         <v>10588.225989138073</v>
       </c>
+      <c r="DZ28" s="16">
+        <v>12062.561712777802</v>
+      </c>
     </row>
-    <row r="29" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C29" s="16">
         <v>19.75</v>
       </c>
       <c r="D29" s="16">
         <v>10.55</v>
       </c>
       <c r="E29" s="16">
         <v>32.380000000000003</v>
       </c>
       <c r="F29" s="16">
         <v>0.32</v>
       </c>
       <c r="G29" s="16">
         <v>33.68</v>
       </c>
       <c r="H29" s="16">
         <v>0.03</v>
       </c>
       <c r="I29" s="16">
         <v>9.1518553327420822</v>
       </c>
       <c r="J29" s="16">
@@ -10986,52 +11085,55 @@
       </c>
       <c r="DR29" s="16">
         <v>26.060622710000001</v>
       </c>
       <c r="DS29" s="16">
         <v>29.579592350000006</v>
       </c>
       <c r="DT29" s="16">
         <v>30.746540520000003</v>
       </c>
       <c r="DU29" s="16">
         <v>79.755057169999986</v>
       </c>
       <c r="DV29" s="16">
         <v>92.32281961999999</v>
       </c>
       <c r="DW29" s="16">
         <v>199.07333043000006</v>
       </c>
       <c r="DX29" s="16">
         <v>241.98007668999995</v>
       </c>
       <c r="DY29" s="16">
         <v>289.99979206</v>
       </c>
+      <c r="DZ29" s="16">
+        <v>204.49775204999997</v>
+      </c>
     </row>
-    <row r="30" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="20" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="16">
         <v>0</v>
       </c>
       <c r="D30" s="16">
         <v>0</v>
       </c>
       <c r="E30" s="16">
         <v>0</v>
       </c>
       <c r="F30" s="16">
         <v>0</v>
       </c>
       <c r="G30" s="16">
         <v>0</v>
       </c>
       <c r="H30" s="16">
         <v>0</v>
       </c>
       <c r="I30" s="16">
         <v>0</v>
       </c>
       <c r="J30" s="16">
@@ -11372,52 +11474,55 @@
       </c>
       <c r="DR30" s="16">
         <v>201.81363299999998</v>
       </c>
       <c r="DS30" s="16">
         <v>171.532872</v>
       </c>
       <c r="DT30" s="16">
         <v>266.02705099999997</v>
       </c>
       <c r="DU30" s="16">
         <v>279.61564800000002</v>
       </c>
       <c r="DV30" s="16">
         <v>216.76869500000001</v>
       </c>
       <c r="DW30" s="16">
         <v>254.354173</v>
       </c>
       <c r="DX30" s="16">
         <v>229.43803499999999</v>
       </c>
       <c r="DY30" s="16">
         <v>197.08206799999999</v>
       </c>
+      <c r="DZ30" s="16">
+        <v>313.13334600000002</v>
+      </c>
     </row>
-    <row r="31" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="20" t="s">
         <v>121</v>
       </c>
       <c r="C31" s="16">
         <v>7150.9647589636897</v>
       </c>
       <c r="D31" s="16">
         <v>9297.8279368986477</v>
       </c>
       <c r="E31" s="16">
         <v>10124.713055539596</v>
       </c>
       <c r="F31" s="16">
         <v>12026.858053767286</v>
       </c>
       <c r="G31" s="16">
         <v>16188.89518411939</v>
       </c>
       <c r="H31" s="16">
         <v>18367.196745069214</v>
       </c>
       <c r="I31" s="16">
         <v>21659.845585503059</v>
       </c>
       <c r="J31" s="16">
@@ -11758,52 +11863,55 @@
       </c>
       <c r="DR31" s="16">
         <v>42491.515168823156</v>
       </c>
       <c r="DS31" s="16">
         <v>43530.315593383588</v>
       </c>
       <c r="DT31" s="16">
         <v>43201.333794750717</v>
       </c>
       <c r="DU31" s="16">
         <v>35849.901779446562</v>
       </c>
       <c r="DV31" s="16">
         <v>36858.310173149373</v>
       </c>
       <c r="DW31" s="16">
         <v>40228.647579339806</v>
       </c>
       <c r="DX31" s="16">
         <v>37278.710985757571</v>
       </c>
       <c r="DY31" s="16">
         <v>39821.25478389574</v>
       </c>
+      <c r="DZ31" s="16">
+        <v>42780.606475897359</v>
+      </c>
     </row>
-    <row r="32" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="20" t="s">
         <v>122</v>
       </c>
       <c r="C32" s="16">
         <v>0</v>
       </c>
       <c r="D32" s="16">
         <v>0</v>
       </c>
       <c r="E32" s="16">
         <v>3.2685735</v>
       </c>
       <c r="F32" s="16">
         <v>3.7578607999999996</v>
       </c>
       <c r="G32" s="16">
         <v>4.2066357000000005</v>
       </c>
       <c r="H32" s="16">
         <v>6.7009746000000003</v>
       </c>
       <c r="I32" s="16">
         <v>11.069073100000001</v>
       </c>
       <c r="J32" s="16">
@@ -12144,52 +12252,55 @@
       </c>
       <c r="DR32" s="16">
         <v>297.39465750000005</v>
       </c>
       <c r="DS32" s="16">
         <v>289.71228409999998</v>
       </c>
       <c r="DT32" s="16">
         <v>283.76242450000001</v>
       </c>
       <c r="DU32" s="16">
         <v>276.40588059999999</v>
       </c>
       <c r="DV32" s="16">
         <v>272.19311439999996</v>
       </c>
       <c r="DW32" s="16">
         <v>274.56261119999999</v>
       </c>
       <c r="DX32" s="16">
         <v>277.4106405</v>
       </c>
       <c r="DY32" s="16">
         <v>286.40088530000003</v>
       </c>
+      <c r="DZ32" s="16">
+        <v>286.80502530000001</v>
+      </c>
     </row>
-    <row r="33" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="20" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="10">
         <v>541.91628770406248</v>
       </c>
       <c r="D33" s="10">
         <v>492.55120872665833</v>
       </c>
       <c r="E33" s="10">
         <v>984.09587539008589</v>
       </c>
       <c r="F33" s="10">
         <v>2184.7336605748983</v>
       </c>
       <c r="G33" s="10">
         <v>3031.8333120011243</v>
       </c>
       <c r="H33" s="10">
         <v>3454.5192147380149</v>
       </c>
       <c r="I33" s="10">
         <v>3750.2767252705144</v>
       </c>
       <c r="J33" s="10">
@@ -12530,52 +12641,55 @@
       </c>
       <c r="DR33" s="16">
         <v>6629.384431770337</v>
       </c>
       <c r="DS33" s="16">
         <v>6483.7557070825405</v>
       </c>
       <c r="DT33" s="16">
         <v>6262.4157570896205</v>
       </c>
       <c r="DU33" s="16">
         <v>6089.0483678062137</v>
       </c>
       <c r="DV33" s="16">
         <v>7605.0079021705678</v>
       </c>
       <c r="DW33" s="16">
         <v>10415.407835193268</v>
       </c>
       <c r="DX33" s="16">
         <v>7739.0937988335172</v>
       </c>
       <c r="DY33" s="16">
         <v>10250.477309684042</v>
       </c>
+      <c r="DZ33" s="16">
+        <v>12038.257334191238</v>
+      </c>
     </row>
-    <row r="34" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="20" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="10">
         <v>6265.7784712596276</v>
       </c>
       <c r="D34" s="10">
         <v>7264.0167782970784</v>
       </c>
       <c r="E34" s="10">
         <v>7389.3056087152127</v>
       </c>
       <c r="F34" s="10">
         <v>7825.8493453436276</v>
       </c>
       <c r="G34" s="10">
         <v>11017.203261716279</v>
       </c>
       <c r="H34" s="10">
         <v>12662.575316393526</v>
       </c>
       <c r="I34" s="10">
         <v>15453.286187075671</v>
       </c>
       <c r="J34" s="10">
@@ -12916,52 +13030,55 @@
       </c>
       <c r="DR34" s="16">
         <v>25329.748471394607</v>
       </c>
       <c r="DS34" s="16">
         <v>25625.600890522841</v>
       </c>
       <c r="DT34" s="16">
         <v>25884.975331497364</v>
       </c>
       <c r="DU34" s="16">
         <v>19090.04238962719</v>
       </c>
       <c r="DV34" s="16">
         <v>17762.925325740001</v>
       </c>
       <c r="DW34" s="16">
         <v>17763.141751246814</v>
       </c>
       <c r="DX34" s="16">
         <v>18295.279152115923</v>
       </c>
       <c r="DY34" s="16">
         <v>18682.839693432397</v>
       </c>
+      <c r="DZ34" s="16">
+        <v>19099.575644121367</v>
+      </c>
     </row>
-    <row r="35" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="21" t="s">
         <v>125</v>
       </c>
       <c r="C35" s="10">
         <v>343.27</v>
       </c>
       <c r="D35" s="10">
         <v>1541.2599498749116</v>
       </c>
       <c r="E35" s="10">
         <v>1748.0429979342978</v>
       </c>
       <c r="F35" s="10">
         <v>2012.5171870487618</v>
       </c>
       <c r="G35" s="10">
         <v>2135.6519747019861</v>
       </c>
       <c r="H35" s="10">
         <v>2243.4012393376711</v>
       </c>
       <c r="I35" s="10">
         <v>2445.2136000568707</v>
       </c>
       <c r="J35" s="10">
@@ -13302,52 +13419,55 @@
       </c>
       <c r="DR35" s="16">
         <v>5526.6696745137142</v>
       </c>
       <c r="DS35" s="16">
         <v>6350.0106777089177</v>
       </c>
       <c r="DT35" s="16">
         <v>5532.2332189750114</v>
       </c>
       <c r="DU35" s="16">
         <v>5387.7423530721044</v>
       </c>
       <c r="DV35" s="16">
         <v>6408.7832642009571</v>
       </c>
       <c r="DW35" s="16">
         <v>7377.8613434658164</v>
       </c>
       <c r="DX35" s="16">
         <v>6329.6321998315034</v>
       </c>
       <c r="DY35" s="16">
         <v>5784.5112241040861</v>
       </c>
+      <c r="DZ35" s="16">
+        <v>6546.7801455683002</v>
+      </c>
     </row>
-    <row r="36" spans="2:129" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="18">
         <v>0</v>
       </c>
       <c r="D36" s="18">
         <v>0</v>
       </c>
       <c r="E36" s="18">
         <v>0</v>
       </c>
       <c r="F36" s="18">
         <v>0</v>
       </c>
       <c r="G36" s="18">
         <v>0</v>
       </c>
       <c r="H36" s="18">
         <v>0</v>
       </c>
       <c r="I36" s="18">
         <v>0</v>
       </c>
       <c r="J36" s="18">
@@ -13688,52 +13808,55 @@
       </c>
       <c r="DR36" s="16">
         <v>3495.5121218700006</v>
       </c>
       <c r="DS36" s="16">
         <v>3563.902997986781</v>
       </c>
       <c r="DT36" s="16">
         <v>3984.1409611944</v>
       </c>
       <c r="DU36" s="16">
         <v>3708.0018733499996</v>
       </c>
       <c r="DV36" s="16">
         <v>3537.9092980699993</v>
       </c>
       <c r="DW36" s="16">
         <v>3184.3565860499989</v>
       </c>
       <c r="DX36" s="16">
         <v>3428.8188335700002</v>
       </c>
       <c r="DY36" s="16">
         <v>3610.7705465199997</v>
       </c>
+      <c r="DZ36" s="16">
+        <v>3588.2977580999986</v>
+      </c>
     </row>
-    <row r="37" spans="2:129" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:130" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="22" t="s">
         <v>127</v>
       </c>
       <c r="C37" s="19">
         <v>0</v>
       </c>
       <c r="D37" s="19">
         <v>0</v>
       </c>
       <c r="E37" s="19">
         <v>0</v>
       </c>
       <c r="F37" s="19">
         <v>0</v>
       </c>
       <c r="G37" s="19">
         <v>0</v>
       </c>
       <c r="H37" s="19">
         <v>0</v>
       </c>
       <c r="I37" s="19">
         <v>0</v>
       </c>
       <c r="J37" s="19">
@@ -14074,52 +14197,55 @@
       </c>
       <c r="DR37" s="19">
         <v>1212.8058117744965</v>
       </c>
       <c r="DS37" s="19">
         <v>1217.333035982509</v>
       </c>
       <c r="DT37" s="19">
         <v>1253.8061014943132</v>
       </c>
       <c r="DU37" s="19">
         <v>1298.6609149910553</v>
       </c>
       <c r="DV37" s="19">
         <v>1271.4912685678523</v>
       </c>
       <c r="DW37" s="19">
         <v>1213.3174521839028</v>
       </c>
       <c r="DX37" s="19">
         <v>1208.4763609066238</v>
       </c>
       <c r="DY37" s="19">
         <v>1206.2551248552188</v>
       </c>
+      <c r="DZ37" s="19">
+        <v>1220.8905686164499</v>
+      </c>
     </row>
-    <row r="38" spans="2:129" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:130" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="9"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
       <c r="Z38" s="8"/>
@@ -14191,62 +14317,62 @@
       <c r="CN38" s="8"/>
       <c r="CO38" s="8"/>
       <c r="CP38" s="8"/>
       <c r="CQ38" s="8"/>
       <c r="CR38" s="8"/>
       <c r="CS38" s="8"/>
       <c r="CT38" s="8"/>
       <c r="CU38" s="8"/>
       <c r="CV38" s="8"/>
       <c r="CW38" s="8"/>
       <c r="CX38" s="8"/>
       <c r="CY38" s="8"/>
       <c r="CZ38" s="8"/>
       <c r="DA38" s="8"/>
       <c r="DB38" s="8"/>
       <c r="DC38" s="8"/>
       <c r="DD38" s="8"/>
       <c r="DE38" s="8"/>
       <c r="DF38" s="8"/>
       <c r="DG38" s="8"/>
       <c r="DH38" s="8"/>
       <c r="DI38" s="8"/>
       <c r="DJ38" s="8"/>
       <c r="DK38" s="8"/>
     </row>
-    <row r="39" spans="2:129" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="J39" s="7"/>
+    <row r="39" spans="2:130" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="12"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="8"/>
       <c r="U39" s="8"/>
       <c r="V39" s="8"/>
       <c r="W39" s="8"/>
       <c r="X39" s="8"/>
       <c r="Y39" s="8"/>
       <c r="Z39" s="8"/>
       <c r="AA39" s="8"/>
       <c r="AB39" s="8"/>
       <c r="AC39" s="8"/>
       <c r="AD39" s="8"/>
       <c r="AE39" s="8"/>
       <c r="AF39" s="8"/>
       <c r="AG39" s="8"/>
       <c r="AH39" s="8"/>
       <c r="AI39" s="8"/>
@@ -14309,413 +14435,295 @@
       <c r="CN39" s="8"/>
       <c r="CO39" s="8"/>
       <c r="CP39" s="8"/>
       <c r="CQ39" s="8"/>
       <c r="CR39" s="8"/>
       <c r="CS39" s="8"/>
       <c r="CT39" s="8"/>
       <c r="CU39" s="8"/>
       <c r="CV39" s="8"/>
       <c r="CW39" s="8"/>
       <c r="CX39" s="8"/>
       <c r="CY39" s="8"/>
       <c r="CZ39" s="8"/>
       <c r="DA39" s="8"/>
       <c r="DB39" s="8"/>
       <c r="DC39" s="8"/>
       <c r="DD39" s="8"/>
       <c r="DE39" s="8"/>
       <c r="DF39" s="8"/>
       <c r="DG39" s="8"/>
       <c r="DH39" s="8"/>
       <c r="DI39" s="8"/>
       <c r="DJ39" s="8"/>
       <c r="DK39" s="8"/>
     </row>
-    <row r="40" spans="2:129" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...115 lines deleted...]
-      <c r="DK40" s="8"/>
+    <row r="40" spans="2:130" s="8" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="24" t="s">
+        <v>128</v>
+      </c>
+      <c r="C40" s="24"/>
+      <c r="D40" s="24"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="24"/>
+      <c r="G40" s="24"/>
+      <c r="H40" s="24"/>
+      <c r="I40" s="24"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="12"/>
+      <c r="L40" s="12"/>
+      <c r="M40" s="12"/>
+      <c r="N40" s="12"/>
+      <c r="O40" s="12"/>
+      <c r="P40" s="12"/>
+      <c r="Q40" s="12"/>
+      <c r="R40" s="12"/>
+      <c r="S40" s="12"/>
+      <c r="T40" s="12"/>
+      <c r="U40" s="12"/>
+      <c r="V40" s="12"/>
+      <c r="W40" s="12"/>
+      <c r="X40" s="13"/>
+      <c r="Y40" s="13"/>
+      <c r="Z40" s="13"/>
+      <c r="AA40" s="13"/>
+      <c r="AB40" s="13"/>
+      <c r="AC40" s="13"/>
+      <c r="AD40" s="13"/>
+      <c r="AE40" s="13"/>
+      <c r="AF40" s="13"/>
+      <c r="AG40" s="13"/>
+      <c r="AH40" s="13"/>
+      <c r="AI40" s="13"/>
+      <c r="AJ40" s="13"/>
+      <c r="AK40" s="13"/>
+      <c r="AL40" s="13"/>
+      <c r="AM40" s="13"/>
+      <c r="AN40" s="13"/>
+      <c r="AO40" s="13"/>
+      <c r="AP40" s="13"/>
+      <c r="AQ40" s="13"/>
+      <c r="AR40" s="13"/>
+      <c r="AS40" s="13"/>
+      <c r="AT40" s="13"/>
+      <c r="AU40" s="13"/>
+      <c r="AV40" s="13"/>
+      <c r="AW40" s="13"/>
+      <c r="AX40" s="13"/>
+      <c r="AY40" s="13"/>
+      <c r="AZ40" s="13"/>
+      <c r="BA40" s="13"/>
+      <c r="BB40" s="13"/>
+      <c r="BC40" s="13"/>
+      <c r="BD40" s="13"/>
+      <c r="BE40" s="13"/>
+      <c r="BF40" s="13"/>
+      <c r="BG40" s="13"/>
+      <c r="BH40" s="13"/>
+      <c r="BI40" s="13"/>
+      <c r="BJ40" s="13"/>
+      <c r="BK40" s="13"/>
+      <c r="BL40" s="13"/>
+      <c r="BM40" s="13"/>
+      <c r="BN40" s="13"/>
+      <c r="BO40" s="13"/>
+      <c r="BP40" s="13"/>
+      <c r="BQ40" s="13"/>
+      <c r="BR40" s="13"/>
+      <c r="BS40" s="13"/>
+      <c r="BT40" s="13"/>
+      <c r="BU40" s="13"/>
+      <c r="BV40" s="13"/>
+      <c r="BW40" s="13"/>
+      <c r="BX40" s="13"/>
+      <c r="BY40" s="13"/>
+      <c r="BZ40" s="13"/>
+      <c r="CA40" s="13"/>
+      <c r="CB40" s="13"/>
+      <c r="CC40" s="13"/>
+      <c r="CD40" s="13"/>
+      <c r="CE40" s="13"/>
+      <c r="CF40" s="13"/>
+      <c r="CG40" s="13"/>
+      <c r="CH40" s="13"/>
+      <c r="CI40" s="13"/>
+      <c r="CJ40" s="13"/>
+      <c r="CK40" s="13"/>
+      <c r="CL40" s="13"/>
+      <c r="CM40" s="13"/>
+      <c r="CN40" s="13"/>
+      <c r="CO40" s="13"/>
+      <c r="CP40" s="13"/>
+      <c r="CQ40" s="13"/>
+      <c r="CR40" s="13"/>
+      <c r="CS40" s="13"/>
+      <c r="CT40" s="13"/>
+      <c r="CU40" s="13"/>
+      <c r="CV40" s="13"/>
+      <c r="CW40" s="13"/>
+      <c r="CX40" s="13"/>
+      <c r="CY40" s="13"/>
+      <c r="CZ40" s="13"/>
+      <c r="DA40" s="13"/>
+      <c r="DB40" s="13"/>
+      <c r="DC40" s="13"/>
+      <c r="DD40" s="13"/>
     </row>
-    <row r="41" spans="2:129" s="8" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:130" s="11" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="24"/>
-      <c r="K41" s="12"/>
-[...96 lines deleted...]
-      <c r="DD41" s="13"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="7"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="10"/>
+      <c r="Y41" s="10"/>
+      <c r="Z41" s="8"/>
+      <c r="AA41" s="8"/>
+      <c r="AB41" s="8"/>
+      <c r="AC41" s="8"/>
+      <c r="AD41" s="8"/>
+      <c r="AE41" s="8"/>
+      <c r="AF41" s="8"/>
+      <c r="AG41" s="8"/>
+      <c r="AH41" s="8"/>
+      <c r="AI41" s="8"/>
+      <c r="AJ41" s="8"/>
+      <c r="AK41" s="8"/>
+      <c r="AL41" s="8"/>
+      <c r="AM41" s="8"/>
+      <c r="AN41" s="8"/>
+      <c r="AO41" s="8"/>
+      <c r="AP41" s="8"/>
+      <c r="AQ41" s="8"/>
+      <c r="AR41" s="8"/>
+      <c r="AS41" s="8"/>
+      <c r="AT41" s="8"/>
+      <c r="AU41" s="8"/>
+      <c r="AV41" s="8"/>
+      <c r="AW41" s="8"/>
+      <c r="AX41" s="8"/>
+      <c r="AY41" s="8"/>
+      <c r="AZ41" s="8"/>
+      <c r="BA41" s="8"/>
+      <c r="BB41" s="8"/>
+      <c r="BC41" s="8"/>
+      <c r="BD41" s="8"/>
+      <c r="BE41" s="8"/>
+      <c r="BF41" s="8"/>
+      <c r="BG41" s="8"/>
+      <c r="BH41" s="8"/>
+      <c r="BI41" s="8"/>
+      <c r="BJ41" s="8"/>
+      <c r="BK41" s="8"/>
+      <c r="BL41" s="8"/>
+      <c r="BM41" s="8"/>
+      <c r="BN41" s="8"/>
+      <c r="BO41" s="8"/>
+      <c r="BP41" s="8"/>
+      <c r="BQ41" s="8"/>
+      <c r="BR41" s="8"/>
+      <c r="BS41" s="8"/>
+      <c r="BT41" s="8"/>
+      <c r="BU41" s="8"/>
+      <c r="BV41" s="8"/>
+      <c r="BW41" s="8"/>
+      <c r="BX41" s="8"/>
+      <c r="BY41" s="8"/>
+      <c r="BZ41" s="8"/>
+      <c r="CA41" s="8"/>
+      <c r="CB41" s="8"/>
+      <c r="CC41" s="8"/>
+      <c r="CD41" s="8"/>
+      <c r="CE41" s="8"/>
+      <c r="CF41" s="8"/>
+      <c r="CG41" s="8"/>
+      <c r="CH41" s="8"/>
+      <c r="CI41" s="8"/>
+      <c r="CJ41" s="8"/>
+      <c r="CK41" s="8"/>
+      <c r="CL41" s="8"/>
+      <c r="CM41" s="8"/>
+      <c r="CN41" s="8"/>
+      <c r="CO41" s="8"/>
+      <c r="CP41" s="8"/>
+      <c r="CQ41" s="8"/>
+      <c r="CR41" s="8"/>
+      <c r="CS41" s="8"/>
+      <c r="CT41" s="8"/>
+      <c r="CU41" s="8"/>
+      <c r="CV41" s="8"/>
+      <c r="CW41" s="8"/>
+      <c r="CX41" s="8"/>
+      <c r="CY41" s="8"/>
+      <c r="CZ41" s="8"/>
+      <c r="DA41" s="8"/>
+      <c r="DB41" s="8"/>
+      <c r="DC41" s="8"/>
+      <c r="DD41" s="8"/>
+      <c r="DE41" s="8"/>
+      <c r="DF41" s="8"/>
+      <c r="DG41" s="8"/>
+      <c r="DH41" s="8"/>
+      <c r="DI41" s="8"/>
+      <c r="DJ41" s="8"/>
+      <c r="DK41" s="8"/>
     </row>
-    <row r="42" spans="2:129" s="11" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="42" spans="2:130" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="24"/>
       <c r="I42" s="24"/>
       <c r="J42" s="24"/>
-      <c r="K42" s="7"/>
-[...114 lines deleted...]
-      <c r="J43" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
+    <mergeCell ref="B41:J41"/>
     <mergeCell ref="B42:J42"/>
-    <mergeCell ref="B43:J43"/>
-    <mergeCell ref="B41:J41"/>
+    <mergeCell ref="B40:J40"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="R6:X6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>