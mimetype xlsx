--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,260 +1,531 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="19320" windowHeight="15480"/>
   </bookViews>
   <sheets>
     <sheet name="HRV_EUR" sheetId="3" r:id="rId1"/>
     <sheet name="ENG_EUR" sheetId="4" r:id="rId2"/>
     <sheet name="HRV_USD" sheetId="5" r:id="rId3"/>
     <sheet name="ENG_USD" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="272">
+  <si>
+    <t>U milijunima USD</t>
+  </si>
+  <si>
+    <t>A. TEKUĆE TRANSAKCIJE (1+6)</t>
+  </si>
   <si>
     <t xml:space="preserve">      1.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      1.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">      2.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      2.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">      3.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      3.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">  4. Usluge</t>
   </si>
   <si>
     <t xml:space="preserve">      4.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      4.2. Rashodi</t>
   </si>
   <si>
+    <t xml:space="preserve">  5. Dohodak</t>
+  </si>
+  <si>
     <t xml:space="preserve">      5.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      5.2. Rashodi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  6. Tekući transferi</t>
   </si>
   <si>
     <t xml:space="preserve">      6.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      6.2. Rashodi</t>
   </si>
   <si>
+    <t>B. KAPITALNE I FINANCIJSKE TRANSAKCIJE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B1. Kapitalne transakcije</t>
+  </si>
+  <si>
     <t xml:space="preserve">    1. Izravna ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.1. U inozemstvo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.2. U Hrvatsku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        2.1. Sredstva</t>
   </si>
   <si>
     <t xml:space="preserve">        2.2. Obveze</t>
   </si>
   <si>
+    <t>Million US dollars</t>
+  </si>
+  <si>
     <t>A. CURRENT ACCOUNT (1+6)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  1. Goods, services, and income (2+5)</t>
   </si>
   <si>
     <t xml:space="preserve">      1.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">      1.2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">  2. Goods and services (3+4)</t>
   </si>
   <si>
     <t xml:space="preserve">      2.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">      2.2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">  3. Goods</t>
   </si>
   <si>
     <t xml:space="preserve">       3.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">       3.2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">  4. Services</t>
   </si>
   <si>
     <t xml:space="preserve">       4.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">       4.2. Debit</t>
   </si>
   <si>
+    <t xml:space="preserve">  5. Income</t>
+  </si>
+  <si>
     <t xml:space="preserve">       5.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">       5.2. Debit</t>
   </si>
   <si>
+    <t xml:space="preserve">  6. Current transfers</t>
+  </si>
+  <si>
     <t xml:space="preserve">       6.1. Credit</t>
+  </si>
+  <si>
+    <t>B. CAPITAL AND FINANCIAL ACCOUNT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B1. Capital account</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B2. Financial account, excl. reserves</t>
   </si>
   <si>
     <t xml:space="preserve">    1. Direct investment</t>
   </si>
   <si>
     <t xml:space="preserve">    2. Portfolio investment</t>
   </si>
   <si>
     <t xml:space="preserve">       2.1. Assets</t>
   </si>
   <si>
     <t xml:space="preserve">       2.2. Liabilities</t>
   </si>
   <si>
+    <t>C. NET ERRORS AND OMISSIONS</t>
+  </si>
+  <si>
+    <t>C. NETO GREŠKE I PROPUSTI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.1. Abroad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.2. In Croatia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B2. Financijske transakcije, isključujući međunarodne pričuve</t>
+  </si>
+  <si>
     <t xml:space="preserve">    2. Portfeljna ulaganja</t>
   </si>
   <si>
+    <t>1993.</t>
+  </si>
+  <si>
+    <t>1994.</t>
+  </si>
+  <si>
+    <t>1995.</t>
+  </si>
+  <si>
+    <t>1996.</t>
+  </si>
+  <si>
+    <t>1.tr.93.</t>
+  </si>
+  <si>
+    <t>2.tr.93.</t>
+  </si>
+  <si>
+    <t>3.tr.93.</t>
+  </si>
+  <si>
+    <t>4.tr.93.</t>
+  </si>
+  <si>
+    <t>1.tr.94.</t>
+  </si>
+  <si>
+    <t>2.tr.94.</t>
+  </si>
+  <si>
+    <t>3.tr.94.</t>
+  </si>
+  <si>
+    <t>4.tr.94.</t>
+  </si>
+  <si>
+    <t>1.tr.95.</t>
+  </si>
+  <si>
+    <t>2.tr.95.</t>
+  </si>
+  <si>
+    <t>3.tr.95.</t>
+  </si>
+  <si>
+    <t>4.tr.95.</t>
+  </si>
+  <si>
+    <t>1.tr.96.</t>
+  </si>
+  <si>
+    <t>2.tr.96.</t>
+  </si>
+  <si>
+    <t>3.tr.96.</t>
+  </si>
+  <si>
+    <t>4.tr.96.</t>
+  </si>
+  <si>
+    <t>Q4.96</t>
+  </si>
+  <si>
+    <t>Q3.96</t>
+  </si>
+  <si>
+    <t>Q2.96</t>
+  </si>
+  <si>
+    <t>Q1.96</t>
+  </si>
+  <si>
+    <t>Q4.95</t>
+  </si>
+  <si>
+    <t>Q3.95</t>
+  </si>
+  <si>
+    <t>Q2.95</t>
+  </si>
+  <si>
+    <t>Q1.95</t>
+  </si>
+  <si>
+    <t>Q4.94</t>
+  </si>
+  <si>
+    <t>Q3.94</t>
+  </si>
+  <si>
+    <t>Q2.94</t>
+  </si>
+  <si>
+    <t>Q1.94</t>
+  </si>
+  <si>
+    <t>Q4.93</t>
+  </si>
+  <si>
+    <t>Q3.93</t>
+  </si>
+  <si>
+    <t>Q2.93</t>
+  </si>
+  <si>
+    <t>Q1.93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B3. Međunarodne pričuve</t>
+  </si>
+  <si>
     <t xml:space="preserve">  3. Roba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  1. Roba, usluge i dohodak (2+5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  2. Roba i usluge (3+4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B3.  Reserve assets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       6.2. Debit</t>
+  </si>
+  <si>
+    <t>U milijunima EUR</t>
+  </si>
+  <si>
+    <t>Million EUR</t>
+  </si>
+  <si>
+    <t>Q1.97</t>
+  </si>
+  <si>
+    <t>Q2.97</t>
+  </si>
+  <si>
+    <t>Q3.97</t>
+  </si>
+  <si>
+    <t>Q4.97</t>
+  </si>
+  <si>
+    <t>Q1.98</t>
+  </si>
+  <si>
+    <t>Q2.98</t>
+  </si>
+  <si>
+    <t>Q3.98</t>
+  </si>
+  <si>
+    <t>Q4.98</t>
+  </si>
+  <si>
+    <t>1997.</t>
+  </si>
+  <si>
+    <t>1998.</t>
+  </si>
+  <si>
+    <t>1.tr.97.</t>
+  </si>
+  <si>
+    <t>2.tr.97.</t>
+  </si>
+  <si>
+    <t>3.tr.97.</t>
+  </si>
+  <si>
+    <t>4.tr.97.</t>
+  </si>
+  <si>
+    <t>1.tr.98.</t>
+  </si>
+  <si>
+    <t>2.tr.98.</t>
+  </si>
+  <si>
+    <t>3.tr.98.</t>
+  </si>
+  <si>
+    <t>4.tr.98.</t>
   </si>
   <si>
     <t xml:space="preserve">    3. Financijski derivati</t>
   </si>
   <si>
     <t xml:space="preserve">    4. Ostala ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        4.1. Sredstva</t>
   </si>
   <si>
     <t xml:space="preserve">        4.2. Obveze</t>
   </si>
   <si>
     <t xml:space="preserve">    3. Financial derivatives</t>
   </si>
   <si>
     <t xml:space="preserve">    4. Other investment</t>
   </si>
   <si>
     <t xml:space="preserve">       4.1. Assets</t>
   </si>
   <si>
     <t xml:space="preserve">       4.2. Liabilities</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
+    <t>1999.</t>
+  </si>
+  <si>
     <t>2000.</t>
+  </si>
+  <si>
+    <t>1.tr.99.</t>
+  </si>
+  <si>
+    <t>2.tr.99</t>
+  </si>
+  <si>
+    <t>3.tr.99.</t>
+  </si>
+  <si>
+    <t>4.tr.99.</t>
   </si>
   <si>
     <t>1.tr.00.</t>
   </si>
   <si>
     <t>2.tr.00.</t>
   </si>
   <si>
     <t>3.tr.00.</t>
   </si>
   <si>
     <t>4.tr.00.</t>
   </si>
   <si>
     <t>1.tr.01.</t>
   </si>
   <si>
     <t>2.tr.01.</t>
   </si>
   <si>
     <t>3.tr.01.</t>
   </si>
   <si>
     <t>4.tr.01.</t>
   </si>
   <si>
     <t>1.tr.02.</t>
   </si>
   <si>
     <t>2.tr.02.</t>
   </si>
   <si>
     <t>3.tr.02.</t>
   </si>
   <si>
     <t>4.tr.02.</t>
   </si>
   <si>
     <t>1.tr.03.</t>
   </si>
   <si>
     <t>2.tr.03.</t>
   </si>
   <si>
     <t>3.tr.03.</t>
   </si>
   <si>
     <t>4.tr.03.</t>
+  </si>
+  <si>
+    <t>Q1.99</t>
+  </si>
+  <si>
+    <t>Q2.99</t>
+  </si>
+  <si>
+    <t>Q3.99</t>
+  </si>
+  <si>
+    <t>Q4.99</t>
   </si>
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
@@ -315,50 +586,184 @@
   <si>
     <t>Q1.04</t>
   </si>
   <si>
     <t>Q2.04</t>
   </si>
   <si>
     <t>Q3.04</t>
   </si>
   <si>
     <t>Q4.04</t>
   </si>
   <si>
     <t>Q1.05</t>
   </si>
   <si>
     <t>Q2.05</t>
   </si>
   <si>
     <t>Q3.05</t>
   </si>
   <si>
     <t>Q4.05</t>
   </si>
   <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> Počevši od Biltena HNB-a broj 146 HBOR je reklasificiran iz podsektora republički fondovi u podsektor nebankarske financijske institucije. Reklasifikacija se odnosi na cijelu statističku seriju (od siječnja 1999.). Nadalje, od istog broja Biltena HNB-a HAC je reklasificiran iz podsektora republički fondovi u podsektor državna trgovačka društva. Reklasifikacija se odnosi na dio statističke serije od siječnja 2008.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>As from Bulletin No. 146 the CBRD is reclassified from the subsector central government funds to the subsector non-banking financial institutions. The reclassification covers the entire statistical series (from January 1999 onwards). Moreover, as from the same number of the Bulletin, the CM is reclassified from the subsector central government funds to the subsector public enterprises. The reclassification covers the statistical series from January 2008 onwards.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tablica H1:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> PLATNA BILANCA - SVODNA TABLICA</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1) 2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Table H1: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Balance of Payments - Summary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1) 2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Data also include the round tripping which increases direct investment in Croatia and direct investment abroad by the same amount. This type of direct investment was recorded in December 2008 (EUR 825.7m) and August 2009 (EUR 666.5m).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> Podaci uključuju i kružna izravna ulaganja (engl. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>round tripping</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>), čiji je učinak povećanje izravnih ulaganja u oba smjera (u Republiku Hrvatsku i inozemstvo) za isti iznos. Ta vrsta izravnih ulaganja evidentirana je u prosincu 2008. (825,7 mil. EUR) i kolovozu 2009. (666,5 mil. EUR).</t>
+    </r>
+  </si>
+  <si>
     <t>Q1.06</t>
   </si>
   <si>
     <t>Q2.06</t>
   </si>
   <si>
     <t>Q3.06</t>
   </si>
   <si>
     <t>Q4.06</t>
   </si>
   <si>
     <t>Q1.07</t>
   </si>
   <si>
     <t>Q2.07</t>
   </si>
   <si>
     <t>Q3.07</t>
   </si>
   <si>
     <t>Q4.07</t>
   </si>
   <si>
     <t>2006.</t>
@@ -369,72 +774,131 @@
   <si>
     <t>1.tr.06.</t>
   </si>
   <si>
     <t>2.tr.06.</t>
   </si>
   <si>
     <t>3.tr.06.</t>
   </si>
   <si>
     <t>4.tr.06.</t>
   </si>
   <si>
     <t>1.tr.07.</t>
   </si>
   <si>
     <t>2.tr.07.</t>
   </si>
   <si>
     <t>3.tr.07.</t>
   </si>
   <si>
     <t>4.tr.07.</t>
   </si>
   <si>
+    <r>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminarni podaci</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data.</t>
+    </r>
+  </si>
+  <si>
     <t>2008.</t>
   </si>
   <si>
     <t>2009.</t>
   </si>
   <si>
     <t>2010.</t>
   </si>
   <si>
     <t>2011.</t>
   </si>
   <si>
     <t>1.tr.08.</t>
   </si>
   <si>
     <t>2.tr.08.</t>
   </si>
   <si>
     <t>3.tr.08.</t>
   </si>
   <si>
     <t>4.tr.08.</t>
+  </si>
+  <si>
+    <t>1.tr.2009.</t>
+  </si>
+  <si>
+    <t>2.tr.2009.</t>
+  </si>
+  <si>
+    <t>3.tr.2009.</t>
+  </si>
+  <si>
+    <t>4.tr.2009.</t>
+  </si>
+  <si>
+    <t>1.tr.2010.</t>
+  </si>
+  <si>
+    <t>2.tr.2010.</t>
+  </si>
+  <si>
+    <t>3.tr.2010.</t>
+  </si>
+  <si>
+    <t>4.tr.2010.</t>
+  </si>
+  <si>
+    <t>1.tr.2011.</t>
+  </si>
+  <si>
+    <t>2.tr.2011.</t>
+  </si>
+  <si>
+    <t>3.tr.2011.</t>
   </si>
   <si>
     <t>4.tr.2011.</t>
   </si>
   <si>
     <t>Q1.08</t>
   </si>
   <si>
     <t>Q2.08</t>
   </si>
   <si>
     <t>Q3.08</t>
   </si>
   <si>
     <t>Q4.08</t>
   </si>
   <si>
     <t>Q1.09</t>
   </si>
   <si>
     <t>Q2.09</t>
   </si>
   <si>
     <t>Q3.09</t>
   </si>
@@ -444,814 +908,437 @@
   <si>
     <t>Q1.10</t>
   </si>
   <si>
     <t>Q2.10</t>
   </si>
   <si>
     <t>Q3.10</t>
   </si>
   <si>
     <t>Q4.10</t>
   </si>
   <si>
     <t>Q1.11</t>
   </si>
   <si>
     <t>Q2.11</t>
   </si>
   <si>
     <t>Q3.11</t>
   </si>
   <si>
     <t>Q4.11</t>
   </si>
   <si>
+    <t>1.tr.2013.**</t>
+  </si>
+  <si>
+    <t>Q1.13**</t>
+  </si>
+  <si>
+    <t>2.tr.2013.**</t>
+  </si>
+  <si>
+    <t>Q2.13**</t>
+  </si>
+  <si>
     <t>NAPOMENA: U poziciji neto pogrešaka i propusta nalazi se i protustavka dijela prihoda od usluga putovanja koji se odnosi na takve prihode koji nisu zabilježeni u evidenciji kreditnih institucija</t>
   </si>
   <si>
     <t>Note: The item net errors and omissions also comprises the counter entry of a part of revenues from travel services which relates to such revenues not stated in the credit institutions' records.</t>
   </si>
   <si>
+    <t>2013*</t>
+  </si>
+  <si>
     <t>2012.</t>
+  </si>
+  <si>
+    <t>2013.*</t>
   </si>
   <si>
     <t>Q1.12</t>
   </si>
   <si>
     <t>Q2.12</t>
   </si>
   <si>
     <t>Q3.12</t>
   </si>
   <si>
     <t>Q4.12</t>
   </si>
   <si>
-    <t>A. TEKUĆE TRANSAKCIJE (1 + 6)</t>
+    <t>Q3.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">  1. Roba, usluge i primarni dohodak (2 + 5)</t>
+    <t>Q4.13*</t>
   </si>
   <si>
-    <t xml:space="preserve">  2. Roba i usluge (3 + 4)</t>
+    <t>1.tr.2012.</t>
   </si>
   <si>
-    <t xml:space="preserve">  5. Primarni dohodak</t>
+    <t>2.tr.2012.</t>
   </si>
   <si>
-    <t xml:space="preserve">  6. Sekundarni dohodak</t>
+    <t>3.tr.2012.</t>
   </si>
   <si>
-    <t>B. KAPITALNE TRANSAKCIJE</t>
+    <t>4.tr.2012.</t>
   </si>
   <si>
-    <t>C. FINANCIJSKE TRANSAKCIJE</t>
+    <t>4.tr.2013.*</t>
   </si>
   <si>
-    <t xml:space="preserve">      1.2. Obveze</t>
-[...463 lines deleted...]
-    <t xml:space="preserve">        4.1. Imovina</t>
+    <t>3.tr.2013.**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _H_R_K_-;\-* #,##0.00\ _H_R_K_-;_-* &quot;-&quot;??\ _H_R_K_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-      <charset val="238"/>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Arial"/>
-[...1 lines deleted...]
-      <charset val="238"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="7"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
-      <name val="Arial"/>
-[...13 lines deleted...]
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <family val="2"/>
+      <i/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...12 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="12">
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
+  <cellStyleXfs count="5">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="65">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-  </cellStyleXfs>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="12">
-[...11 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="11"/>
+  <cellStyles count="5">
+    <cellStyle name="Normal_BOP USD M_Q" xfId="4"/>
+    <cellStyle name="Normal_HRV" xfId="2"/>
+    <cellStyle name="Normal_HRV_R-H1" xfId="3"/>
+    <cellStyle name="Obično" xfId="0" builtinId="0"/>
+    <cellStyle name="Zarez" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1279,176 +1366,166 @@
       <rgbColor rgb="0069FFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="00A6CAF0"/>
       <rgbColor rgb="00CC9CCC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00E3E3E3"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="00339933"/>
       <rgbColor rgb="00999933"/>
       <rgbColor rgb="00996633"/>
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1596,39047 +1673,40306 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:FP48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:FO46"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="173" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="42.85546875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="12" style="4" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="4"/>
+    <col min="4" max="4" width="8.42578125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6" max="9" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10" max="16" width="8.85546875" style="11" customWidth="1"/>
+    <col min="17" max="32" width="8.85546875" style="4" customWidth="1"/>
+    <col min="33" max="171" width="8.85546875" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:172" ht="18.75" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E2" s="2"/>
+    <row r="1" spans="1:171" ht="18.75">
+      <c r="A1" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
     </row>
-    <row r="3" spans="2:172" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E3" s="2"/>
+    <row r="2" spans="1:171">
+      <c r="A2" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
     </row>
-    <row r="5" spans="2:172" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="Q5" s="9"/>
+    <row r="4" spans="1:171">
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
     </row>
-    <row r="6" spans="2:172" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="N6" s="25" t="s">
+    <row r="5" spans="1:171" s="1" customFormat="1">
+      <c r="A5" s="7"/>
+      <c r="B5" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>171</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="I5" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="K5" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="L5" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="M5" s="39" t="s">
+        <v>217</v>
+      </c>
+      <c r="N5" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="O5" s="39" t="s">
+        <v>258</v>
+      </c>
+      <c r="P5" s="55" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q5" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="R5" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="S5" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="T5" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="U5" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="V5" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="W5" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="Y5" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z5" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="AA5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="AC5" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="AD5" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="AE5" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="AG5" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AH5" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="AI5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="AJ5" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="AK5" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL5" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="AM5" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="AN5" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="AO5" s="20" t="s">
+        <v>177</v>
+      </c>
+      <c r="AP5" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AQ5" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AR5" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="AS5" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT5" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="AU5" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="AV5" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW5" s="20" t="s">
+        <v>209</v>
+      </c>
+      <c r="AX5" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="AY5" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="AZ5" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="BA5" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="BB5" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="BC5" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="BD5" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="BE5" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="BF5" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="BG5" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="BH5" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="BI5" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="BJ5" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="BK5" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="BL5" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="BM5" s="20" t="s">
+        <v>231</v>
+      </c>
+      <c r="BN5" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="BO5" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="BP5" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="BQ5" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="BR5" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="BS5" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="BT5" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="BU5" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="BV5" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="BW5" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="BX5" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="BY5" s="10"/>
+      <c r="BZ5" s="10"/>
+      <c r="CA5" s="10"/>
+      <c r="CB5" s="10"/>
+      <c r="CC5" s="10"/>
+      <c r="CD5" s="10"/>
+      <c r="CE5" s="10"/>
+      <c r="CF5" s="10"/>
+      <c r="CG5" s="10"/>
+      <c r="CH5" s="10"/>
+      <c r="CI5" s="10"/>
+      <c r="CJ5" s="10"/>
+      <c r="CK5" s="10"/>
+      <c r="CL5" s="10"/>
+      <c r="CM5" s="10"/>
+      <c r="CN5" s="10"/>
+      <c r="CO5" s="10"/>
+      <c r="CP5" s="10"/>
+      <c r="CQ5" s="10"/>
+      <c r="CR5" s="10"/>
+      <c r="CS5" s="10"/>
+      <c r="CT5" s="10"/>
+      <c r="CU5" s="10"/>
+      <c r="CV5" s="10"/>
+      <c r="CW5" s="10"/>
+      <c r="CX5" s="10"/>
+      <c r="CY5" s="10"/>
+      <c r="CZ5" s="10"/>
+      <c r="DA5" s="10"/>
+      <c r="DB5" s="10"/>
+      <c r="DC5" s="10"/>
+      <c r="DD5" s="10"/>
+      <c r="DE5" s="10"/>
+      <c r="DF5" s="10"/>
+      <c r="DG5" s="10"/>
+      <c r="DH5" s="10"/>
+      <c r="DI5" s="10"/>
+      <c r="DJ5" s="10"/>
+      <c r="DK5" s="10"/>
+      <c r="DL5" s="10"/>
+      <c r="DM5" s="10"/>
+      <c r="DN5" s="10"/>
+      <c r="DO5" s="10"/>
+      <c r="DP5" s="10"/>
+      <c r="DQ5" s="10"/>
+      <c r="DR5" s="10"/>
+      <c r="DS5" s="10"/>
+      <c r="DT5" s="10"/>
+      <c r="DU5" s="10"/>
+      <c r="DV5" s="10"/>
+      <c r="DW5" s="10"/>
+      <c r="DX5" s="10"/>
+      <c r="DY5" s="10"/>
+      <c r="DZ5" s="10"/>
+      <c r="EA5" s="10"/>
+      <c r="EB5" s="10"/>
+      <c r="EC5" s="10"/>
+      <c r="ED5" s="10"/>
+      <c r="EE5" s="10"/>
+      <c r="EF5" s="10"/>
+      <c r="EG5" s="10"/>
+      <c r="EH5" s="10"/>
+      <c r="EI5" s="10"/>
+      <c r="EJ5" s="10"/>
+      <c r="EK5" s="10"/>
+      <c r="EL5" s="10"/>
+      <c r="EM5" s="10"/>
+      <c r="EN5" s="10"/>
+      <c r="EO5" s="10"/>
+      <c r="EP5" s="10"/>
+      <c r="EQ5" s="10"/>
+      <c r="ER5" s="10"/>
+      <c r="ES5" s="10"/>
+      <c r="ET5" s="10"/>
+      <c r="EU5" s="10"/>
+      <c r="EV5" s="10"/>
+      <c r="EW5" s="10"/>
+      <c r="EX5" s="10"/>
+      <c r="EY5" s="10"/>
+      <c r="EZ5" s="10"/>
+      <c r="FA5" s="10"/>
+      <c r="FB5" s="10"/>
+      <c r="FC5" s="10"/>
+      <c r="FD5" s="10"/>
+      <c r="FE5" s="10"/>
+      <c r="FF5" s="10"/>
+      <c r="FG5" s="10"/>
+      <c r="FH5" s="10"/>
+      <c r="FI5" s="10"/>
+      <c r="FJ5" s="10"/>
+      <c r="FK5" s="10"/>
+      <c r="FL5" s="10"/>
+      <c r="FM5" s="10"/>
+      <c r="FN5" s="10"/>
+      <c r="FO5" s="10"/>
+    </row>
+    <row r="6" spans="1:171">
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15"/>
+      <c r="O6" s="15"/>
+      <c r="P6" s="13"/>
+      <c r="Q6" s="15"/>
+      <c r="R6" s="15"/>
+      <c r="S6" s="15"/>
+      <c r="T6" s="15"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="15"/>
+      <c r="W6" s="15"/>
+      <c r="X6" s="13"/>
+      <c r="Y6" s="15"/>
+      <c r="Z6" s="15"/>
+      <c r="AA6" s="15"/>
+      <c r="AB6" s="13"/>
+      <c r="AC6" s="34"/>
+      <c r="AD6" s="15"/>
+      <c r="AE6" s="15"/>
+      <c r="AF6" s="13"/>
+      <c r="AK6" s="21"/>
+      <c r="AO6" s="21"/>
+      <c r="AS6" s="21"/>
+      <c r="AV6" s="22"/>
+      <c r="BA6" s="21"/>
+      <c r="BE6" s="21"/>
+      <c r="BI6" s="21"/>
+      <c r="BM6" s="21"/>
+      <c r="BP6" s="22"/>
+      <c r="BT6" s="22"/>
+      <c r="BX6" s="22"/>
+    </row>
+    <row r="7" spans="1:171">
+      <c r="A7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="26">
+        <v>-1397.2260447859185</v>
+      </c>
+      <c r="C7" s="26">
+        <v>-538.21886032423004</v>
+      </c>
+      <c r="D7" s="26">
+        <v>-784.60726017725699</v>
+      </c>
+      <c r="E7" s="26">
+        <v>-2031.9512531474377</v>
+      </c>
+      <c r="F7" s="50">
+        <v>-1821.3143895789149</v>
+      </c>
+      <c r="G7" s="50">
+        <v>-1360.7991905379383</v>
+      </c>
+      <c r="H7" s="50">
+        <v>-1899.088144013491</v>
+      </c>
+      <c r="I7" s="50">
+        <v>-2627.0048423240387</v>
+      </c>
+      <c r="J7" s="50">
+        <v>-3150.5897162947067</v>
+      </c>
+      <c r="K7" s="50">
+        <v>-4254.5782552184601</v>
+      </c>
+      <c r="L7" s="50">
+        <v>-2292.6813130493952</v>
+      </c>
+      <c r="M7" s="50">
+        <v>-501.78817150841223</v>
+      </c>
+      <c r="N7" s="50">
+        <v>-389.05644237808656</v>
+      </c>
+      <c r="O7" s="50">
+        <v>-40.104858320452877</v>
+      </c>
+      <c r="P7" s="51">
+        <v>564.38711235036226</v>
+      </c>
+      <c r="Q7" s="50">
+        <v>-513.33484201948102</v>
+      </c>
+      <c r="R7" s="50">
+        <v>-552.83285488301601</v>
+      </c>
+      <c r="S7" s="50">
+        <v>443.03587277693413</v>
+      </c>
+      <c r="T7" s="50">
+        <v>-774.09422066035552</v>
+      </c>
+      <c r="U7" s="52">
+        <v>-359.97125910790868</v>
+      </c>
+      <c r="V7" s="50">
+        <v>-398.16881094173607</v>
+      </c>
+      <c r="W7" s="50">
+        <v>909.99737368630667</v>
+      </c>
+      <c r="X7" s="50">
+        <v>-690.07616396089202</v>
+      </c>
+      <c r="Y7" s="52">
+        <v>-606.90965838698276</v>
+      </c>
+      <c r="Z7" s="50">
+        <v>-944.97440077853003</v>
+      </c>
+      <c r="AA7" s="50">
+        <v>1360.1521348204319</v>
+      </c>
+      <c r="AB7" s="50">
+        <v>-592.87533583217612</v>
+      </c>
+      <c r="AC7" s="52">
+        <v>-935.15357771970866</v>
+      </c>
+      <c r="AD7" s="50">
+        <v>-962.60740379416472</v>
+      </c>
+      <c r="AE7" s="50">
+        <v>928.95451918772574</v>
+      </c>
+      <c r="AF7" s="51">
+        <v>-1063.1447908212899</v>
+      </c>
+      <c r="AG7" s="26">
+        <v>-1083.4579664740832</v>
+      </c>
+      <c r="AH7" s="26">
+        <v>-1027.0098347973583</v>
+      </c>
+      <c r="AI7" s="26">
+        <v>1829.1493084890963</v>
+      </c>
+      <c r="AJ7" s="26">
+        <v>-1539.9958967965699</v>
+      </c>
+      <c r="AK7" s="27">
+        <v>-1299.4273892536471</v>
+      </c>
+      <c r="AL7" s="26">
+        <v>-713.70789120886866</v>
+      </c>
+      <c r="AM7" s="26">
+        <v>1949.4267074357072</v>
+      </c>
+      <c r="AN7" s="26">
+        <v>-1297.0906175111297</v>
+      </c>
+      <c r="AO7" s="27">
+        <v>-1430.5211838340153</v>
+      </c>
+      <c r="AP7" s="26">
+        <v>-1149.0904438487205</v>
+      </c>
+      <c r="AQ7" s="26">
+        <v>2210.0095861635737</v>
+      </c>
+      <c r="AR7" s="26">
+        <v>-1529.4861024943286</v>
+      </c>
+      <c r="AS7" s="27">
+        <v>-1940.3290681711835</v>
+      </c>
+      <c r="AT7" s="26">
+        <v>-1284.3148761673635</v>
+      </c>
+      <c r="AU7" s="26">
+        <v>2092.2910171595136</v>
+      </c>
+      <c r="AV7" s="37">
+        <v>-1494.6519151450052</v>
+      </c>
+      <c r="AW7" s="26">
+        <v>-2008.310885443261</v>
+      </c>
+      <c r="AX7" s="26">
+        <v>-1322.3325662499624</v>
+      </c>
+      <c r="AY7" s="26">
+        <v>2102.2601360661029</v>
+      </c>
+      <c r="AZ7" s="26">
+        <v>-1922.2064006675864</v>
+      </c>
+      <c r="BA7" s="27">
+        <v>-2523.9281079163552</v>
+      </c>
+      <c r="BB7" s="26">
+        <v>-1813.1026941412142</v>
+      </c>
+      <c r="BC7" s="26">
+        <v>1921.0466902565199</v>
+      </c>
+      <c r="BD7" s="26">
+        <v>-1838.5941434174104</v>
+      </c>
+      <c r="BE7" s="27">
+        <v>-1799.9078557811881</v>
+      </c>
+      <c r="BF7" s="26">
+        <v>-866.23086842060673</v>
+      </c>
+      <c r="BG7" s="26">
+        <v>1862.62020758271</v>
+      </c>
+      <c r="BH7" s="26">
+        <v>-1489.1627964303102</v>
+      </c>
+      <c r="BI7" s="27">
+        <v>-1317.6682193215934</v>
+      </c>
+      <c r="BJ7" s="26">
+        <v>-74.737067695288886</v>
+      </c>
+      <c r="BK7" s="26">
+        <v>1914.0349109505964</v>
+      </c>
+      <c r="BL7" s="26">
+        <v>-1023.4177954421264</v>
+      </c>
+      <c r="BM7" s="27">
+        <v>-1595.3451724651311</v>
+      </c>
+      <c r="BN7" s="26">
+        <v>-304.80730624736952</v>
+      </c>
+      <c r="BO7" s="26">
+        <v>2480.9587112790136</v>
+      </c>
+      <c r="BP7" s="37">
+        <v>-969.86267494459958</v>
+      </c>
+      <c r="BQ7" s="26">
+        <v>-1656.5103779565932</v>
+      </c>
+      <c r="BR7" s="26">
+        <v>-317.64387272009037</v>
+      </c>
+      <c r="BS7" s="26">
+        <v>2619.0823801229217</v>
+      </c>
+      <c r="BT7" s="37">
+        <v>-685.03298776669089</v>
+      </c>
+      <c r="BU7" s="26">
+        <v>-1400.2545091930897</v>
+      </c>
+      <c r="BV7" s="26">
+        <v>-252.43758503534815</v>
+      </c>
+      <c r="BW7" s="26">
+        <v>2946.1367020736143</v>
+      </c>
+      <c r="BX7" s="37">
+        <v>-729.05749549481425</v>
+      </c>
+    </row>
+    <row r="8" spans="1:171">
+      <c r="A8" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="26">
+        <v>-1991.2069019830833</v>
+      </c>
+      <c r="C8" s="26">
+        <v>-1497.0970489015672</v>
+      </c>
+      <c r="D8" s="26">
+        <v>-1884.0815043144175</v>
+      </c>
+      <c r="E8" s="26">
+        <v>-3184.1047992601784</v>
+      </c>
+      <c r="F8" s="50">
+        <v>-3065.8363289557242</v>
+      </c>
+      <c r="G8" s="50">
+        <v>-2552.6301262679103</v>
+      </c>
+      <c r="H8" s="50">
+        <v>-3082.9193012151372</v>
+      </c>
+      <c r="I8" s="50">
+        <v>-3734.3944489949226</v>
+      </c>
+      <c r="J8" s="50">
+        <v>-4193.5513468407762</v>
+      </c>
+      <c r="K8" s="50">
+        <v>-5325.0604615942648</v>
+      </c>
+      <c r="L8" s="50">
+        <v>-3297.0600479194836</v>
+      </c>
+      <c r="M8" s="50">
+        <v>-1564.1853521565768</v>
+      </c>
+      <c r="N8" s="50">
+        <v>-1534.9404011534489</v>
+      </c>
+      <c r="O8" s="50">
+        <v>-1196.444327720048</v>
+      </c>
+      <c r="P8" s="51">
+        <v>-539.61092133183502</v>
+      </c>
+      <c r="Q8" s="50">
+        <v>-655.46640194347174</v>
+      </c>
+      <c r="R8" s="50">
+        <v>-698.90085611867084</v>
+      </c>
+      <c r="S8" s="50">
+        <v>292.31534314455939</v>
+      </c>
+      <c r="T8" s="50">
+        <v>-929.15498706550011</v>
+      </c>
+      <c r="U8" s="52">
+        <v>-567.09095445403955</v>
+      </c>
+      <c r="V8" s="50">
+        <v>-626.26878458845977</v>
+      </c>
+      <c r="W8" s="50">
+        <v>639.11742589010737</v>
+      </c>
+      <c r="X8" s="50">
+        <v>-942.85473574917523</v>
+      </c>
+      <c r="Y8" s="52">
+        <v>-852.19278183439019</v>
+      </c>
+      <c r="Z8" s="50">
+        <v>-1240.8309904462071</v>
+      </c>
+      <c r="AA8" s="50">
+        <v>1086.6567238841849</v>
+      </c>
+      <c r="AB8" s="50">
+        <v>-877.71445591800511</v>
+      </c>
+      <c r="AC8" s="52">
+        <v>-1210.8893033998124</v>
+      </c>
+      <c r="AD8" s="50">
+        <v>-1253.5367985361395</v>
+      </c>
+      <c r="AE8" s="50">
+        <v>623.21463419987958</v>
+      </c>
+      <c r="AF8" s="51">
+        <v>-1342.8933315241061</v>
+      </c>
+      <c r="AG8" s="26">
+        <v>-1392.5747687067965</v>
+      </c>
+      <c r="AH8" s="26">
+        <v>-1360.0113693553649</v>
+      </c>
+      <c r="AI8" s="26">
+        <v>1522.4872296307285</v>
+      </c>
+      <c r="AJ8" s="26">
+        <v>-1835.7374205242913</v>
+      </c>
+      <c r="AK8" s="27">
+        <v>-1568.6628910802242</v>
+      </c>
+      <c r="AL8" s="26">
+        <v>-1019.0037549657627</v>
+      </c>
+      <c r="AM8" s="26">
+        <v>1653.8048005432265</v>
+      </c>
+      <c r="AN8" s="26">
+        <v>-1618.7682807651499</v>
+      </c>
+      <c r="AO8" s="27">
+        <v>-1732.1972947552431</v>
+      </c>
+      <c r="AP8" s="26">
+        <v>-1470.9605942894573</v>
+      </c>
+      <c r="AQ8" s="26">
+        <v>1940.2001696532134</v>
+      </c>
+      <c r="AR8" s="26">
+        <v>-1819.9615818236502</v>
+      </c>
+      <c r="AS8" s="27">
+        <v>-2232.1095856763186</v>
+      </c>
+      <c r="AT8" s="26">
+        <v>-1580.9346357204286</v>
+      </c>
+      <c r="AU8" s="26">
+        <v>1818.3705979494707</v>
+      </c>
+      <c r="AV8" s="37">
+        <v>-1739.7208255476462</v>
+      </c>
+      <c r="AW8" s="26">
+        <v>-2255.9646236060216</v>
+      </c>
+      <c r="AX8" s="26">
+        <v>-1592.1517616032688</v>
+      </c>
+      <c r="AY8" s="26">
+        <v>1839.0518769696337</v>
+      </c>
+      <c r="AZ8" s="26">
+        <v>-2184.4868386011194</v>
+      </c>
+      <c r="BA8" s="27">
+        <v>-2745.1487430901561</v>
+      </c>
+      <c r="BB8" s="26">
+        <v>-2088.7247388373917</v>
+      </c>
+      <c r="BC8" s="26">
+        <v>1653.6191845874537</v>
+      </c>
+      <c r="BD8" s="26">
+        <v>-2144.8061642541711</v>
+      </c>
+      <c r="BE8" s="27">
+        <v>-2027.9462705299934</v>
+      </c>
+      <c r="BF8" s="26">
+        <v>-1132.1868710392091</v>
+      </c>
+      <c r="BG8" s="26">
+        <v>1624.2665307918114</v>
+      </c>
+      <c r="BH8" s="26">
+        <v>-1761.1934371420925</v>
+      </c>
+      <c r="BI8" s="27">
+        <v>-1572.3524554431156</v>
+      </c>
+      <c r="BJ8" s="26">
+        <v>-354.7347170744024</v>
+      </c>
+      <c r="BK8" s="26">
+        <v>1650.289192404236</v>
+      </c>
+      <c r="BL8" s="26">
+        <v>-1287.3873720432948</v>
+      </c>
+      <c r="BM8" s="27">
+        <v>-1860.4091788257206</v>
+      </c>
+      <c r="BN8" s="26">
+        <v>-606.10496930078989</v>
+      </c>
+      <c r="BO8" s="26">
+        <v>2187.2428957646162</v>
+      </c>
+      <c r="BP8" s="37">
+        <v>-1255.6691487915546</v>
+      </c>
+      <c r="BQ8" s="26">
+        <v>-1927.7463291468794</v>
+      </c>
+      <c r="BR8" s="26">
+        <v>-631.72807378775542</v>
+      </c>
+      <c r="BS8" s="26">
+        <v>2344.7605939563191</v>
+      </c>
+      <c r="BT8" s="37">
+        <v>-981.73051874173234</v>
+      </c>
+      <c r="BU8" s="26">
+        <v>-1675.0532769898509</v>
+      </c>
+      <c r="BV8" s="26">
+        <v>-603.57512395375852</v>
+      </c>
+      <c r="BW8" s="26">
+        <v>2675.4970878392205</v>
+      </c>
+      <c r="BX8" s="37">
+        <v>-936.47960822744608</v>
+      </c>
+    </row>
+    <row r="9" spans="1:171">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="26">
+        <v>7885.8156315606375</v>
+      </c>
+      <c r="C9" s="26">
+        <v>9791.5490871228558</v>
+      </c>
+      <c r="D9" s="26">
+        <v>11284.755393162359</v>
+      </c>
+      <c r="E9" s="26">
+        <v>11604.537243833651</v>
+      </c>
+      <c r="F9" s="50">
+        <v>13602.885830362</v>
+      </c>
+      <c r="G9" s="50">
+        <v>14963.437617747031</v>
+      </c>
+      <c r="H9" s="50">
+        <v>16002.588096219117</v>
+      </c>
+      <c r="I9" s="50">
+        <v>17886.006169489512</v>
+      </c>
+      <c r="J9" s="50">
+        <v>19614.48389362299</v>
+      </c>
+      <c r="K9" s="50">
+        <v>21237.151199121599</v>
+      </c>
+      <c r="L9" s="50">
+        <v>17111.679597158432</v>
+      </c>
+      <c r="M9" s="50">
+        <v>18608.566146589696</v>
+      </c>
+      <c r="N9" s="50">
+        <v>19715.227420655745</v>
+      </c>
+      <c r="O9" s="50">
+        <v>20061.842116303924</v>
+      </c>
+      <c r="P9" s="51">
+        <v>19640.045412515352</v>
+      </c>
+      <c r="Q9" s="50">
+        <v>1491.1318915456332</v>
+      </c>
+      <c r="R9" s="50">
+        <v>1804.2665321187239</v>
+      </c>
+      <c r="S9" s="50">
+        <v>2766.612339701936</v>
+      </c>
+      <c r="T9" s="50">
+        <v>1823.804868194344</v>
+      </c>
+      <c r="U9" s="52">
+        <v>1692.9388210447805</v>
+      </c>
+      <c r="V9" s="50">
+        <v>2231.4933601842158</v>
+      </c>
+      <c r="W9" s="50">
+        <v>3591.7557299147306</v>
+      </c>
+      <c r="X9" s="50">
+        <v>2275.3611759791297</v>
+      </c>
+      <c r="Y9" s="52">
+        <v>1940.1410106291974</v>
+      </c>
+      <c r="Z9" s="50">
+        <v>2514.6722652170097</v>
+      </c>
+      <c r="AA9" s="50">
+        <v>4425.1320172466776</v>
+      </c>
+      <c r="AB9" s="50">
+        <v>2404.8101000694724</v>
+      </c>
+      <c r="AC9" s="52">
+        <v>2022.354696439269</v>
+      </c>
+      <c r="AD9" s="50">
+        <v>2760.4656142471467</v>
+      </c>
+      <c r="AE9" s="50">
+        <v>4396.1112672220152</v>
+      </c>
+      <c r="AF9" s="51">
+        <v>2425.6056659252195</v>
+      </c>
+      <c r="AG9" s="26">
+        <v>2053.9279016918226</v>
+      </c>
+      <c r="AH9" s="26">
+        <v>3377.6548642167199</v>
+      </c>
+      <c r="AI9" s="26">
+        <v>5712.3389511437208</v>
+      </c>
+      <c r="AJ9" s="26">
+        <v>2458.9641133097348</v>
+      </c>
+      <c r="AK9" s="27">
+        <v>2242.626576742166</v>
+      </c>
+      <c r="AL9" s="26">
+        <v>3639.7380142481115</v>
+      </c>
+      <c r="AM9" s="26">
+        <v>6270.479248789632</v>
+      </c>
+      <c r="AN9" s="26">
+        <v>2810.5937779671222</v>
+      </c>
+      <c r="AO9" s="27">
+        <v>2313.7161453609574</v>
+      </c>
+      <c r="AP9" s="26">
+        <v>3886.2347663242749</v>
+      </c>
+      <c r="AQ9" s="26">
+        <v>6693.6650851855575</v>
+      </c>
+      <c r="AR9" s="26">
+        <v>3108.9720993483256</v>
+      </c>
+      <c r="AS9" s="27">
+        <v>2840.8270729994283</v>
+      </c>
+      <c r="AT9" s="26">
+        <v>4200.4152072679062</v>
+      </c>
+      <c r="AU9" s="26">
+        <v>7155.5050413531699</v>
+      </c>
+      <c r="AV9" s="37">
+        <v>3689.2588478690068</v>
+      </c>
+      <c r="AW9" s="26">
+        <v>3122.4314383694882</v>
+      </c>
+      <c r="AX9" s="26">
+        <v>4871.7910890533185</v>
+      </c>
+      <c r="AY9" s="26">
+        <v>7707.0205550469864</v>
+      </c>
+      <c r="AZ9" s="26">
+        <v>3913.2408111531959</v>
+      </c>
+      <c r="BA9" s="27">
+        <v>3406.7446089407194</v>
+      </c>
+      <c r="BB9" s="26">
+        <v>5398.8109648459513</v>
+      </c>
+      <c r="BC9" s="26">
+        <v>8479.1921458786455</v>
+      </c>
+      <c r="BD9" s="26">
+        <v>3952.4034794562845</v>
+      </c>
+      <c r="BE9" s="27">
+        <v>2948.418071114274</v>
+      </c>
+      <c r="BF9" s="26">
+        <v>4274.1064978317336</v>
+      </c>
+      <c r="BG9" s="26">
+        <v>6631.4143595537498</v>
+      </c>
+      <c r="BH9" s="26">
+        <v>3257.7406686586751</v>
+      </c>
+      <c r="BI9" s="27">
+        <v>3048.6800000594772</v>
+      </c>
+      <c r="BJ9" s="26">
+        <v>4682.0722192077965</v>
+      </c>
+      <c r="BK9" s="26">
+        <v>7043.3847652260138</v>
+      </c>
+      <c r="BL9" s="26">
+        <v>3834.4291620964086</v>
+      </c>
+      <c r="BM9" s="27">
+        <v>3192.6426423842072</v>
+      </c>
+      <c r="BN9" s="26">
+        <v>5035.2032406468388</v>
+      </c>
+      <c r="BO9" s="26">
+        <v>7654.1960038954485</v>
+      </c>
+      <c r="BP9" s="37">
+        <v>3833.1855337292523</v>
+      </c>
+      <c r="BQ9" s="26">
+        <v>3295.6733783764766</v>
+      </c>
+      <c r="BR9" s="26">
+        <v>4933.8995328047331</v>
+      </c>
+      <c r="BS9" s="26">
+        <v>7854.465825680546</v>
+      </c>
+      <c r="BT9" s="37">
+        <v>3977.8033794421672</v>
+      </c>
+      <c r="BU9" s="26">
+        <v>3197.112206410703</v>
+      </c>
+      <c r="BV9" s="26">
+        <v>4999.8656677132049</v>
+      </c>
+      <c r="BW9" s="26">
+        <v>7873.1974926919684</v>
+      </c>
+      <c r="BX9" s="37">
+        <v>3569.8700456994766</v>
+      </c>
+    </row>
+    <row r="10" spans="1:171">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="26">
+        <v>-9877.0225335437208</v>
+      </c>
+      <c r="C10" s="26">
+        <v>-11288.646136024423</v>
+      </c>
+      <c r="D10" s="26">
+        <v>-13168.836897476776</v>
+      </c>
+      <c r="E10" s="26">
+        <v>-14788.642043093829</v>
+      </c>
+      <c r="F10" s="50">
+        <v>-16668.722159317724</v>
+      </c>
+      <c r="G10" s="50">
+        <v>-17516.067744014941</v>
+      </c>
+      <c r="H10" s="50">
+        <v>-19085.507397434252</v>
+      </c>
+      <c r="I10" s="50">
+        <v>-21620.400618484433</v>
+      </c>
+      <c r="J10" s="50">
+        <v>-23808.035240463767</v>
+      </c>
+      <c r="K10" s="50">
+        <v>-26562.211660715868</v>
+      </c>
+      <c r="L10" s="50">
+        <v>-20408.739645077916</v>
+      </c>
+      <c r="M10" s="50">
+        <v>-20172.751498746271</v>
+      </c>
+      <c r="N10" s="50">
+        <v>-21250.167821809198</v>
+      </c>
+      <c r="O10" s="50">
+        <v>-21258.286444023972</v>
+      </c>
+      <c r="P10" s="51">
+        <v>-20179.656333847186</v>
+      </c>
+      <c r="Q10" s="50">
+        <v>-2146.5982934891049</v>
+      </c>
+      <c r="R10" s="50">
+        <v>-2503.1673882373948</v>
+      </c>
+      <c r="S10" s="50">
+        <v>-2474.2969965573766</v>
+      </c>
+      <c r="T10" s="50">
+        <v>-2752.9598552598441</v>
+      </c>
+      <c r="U10" s="52">
+        <v>-2260.0297754988201</v>
+      </c>
+      <c r="V10" s="50">
+        <v>-2857.7621447726756</v>
+      </c>
+      <c r="W10" s="50">
+        <v>-2952.6383040246233</v>
+      </c>
+      <c r="X10" s="50">
+        <v>-3218.2159117283049</v>
+      </c>
+      <c r="Y10" s="52">
+        <v>-2792.3337924635875</v>
+      </c>
+      <c r="Z10" s="50">
+        <v>-3755.5032556632168</v>
+      </c>
+      <c r="AA10" s="50">
+        <v>-3338.4752933624927</v>
+      </c>
+      <c r="AB10" s="50">
+        <v>-3282.5245559874775</v>
+      </c>
+      <c r="AC10" s="52">
+        <v>-3233.2439998390814</v>
+      </c>
+      <c r="AD10" s="50">
+        <v>-4014.0024127832862</v>
+      </c>
+      <c r="AE10" s="50">
+        <v>-3772.8966330221356</v>
+      </c>
+      <c r="AF10" s="51">
+        <v>-3768.4989974493255</v>
+      </c>
+      <c r="AG10" s="26">
+        <v>-3446.5026703986191</v>
+      </c>
+      <c r="AH10" s="26">
+        <v>-4737.6662335720848</v>
+      </c>
+      <c r="AI10" s="26">
+        <v>-4189.8517215129923</v>
+      </c>
+      <c r="AJ10" s="26">
+        <v>-4294.7015338340261</v>
+      </c>
+      <c r="AK10" s="27">
+        <v>-3811.2894678223902</v>
+      </c>
+      <c r="AL10" s="26">
+        <v>-4658.7417692138742</v>
+      </c>
+      <c r="AM10" s="26">
+        <v>-4616.6744482464055</v>
+      </c>
+      <c r="AN10" s="26">
+        <v>-4429.3620587322721</v>
+      </c>
+      <c r="AO10" s="27">
+        <v>-4045.9134401162005</v>
+      </c>
+      <c r="AP10" s="26">
+        <v>-5357.1953606137322</v>
+      </c>
+      <c r="AQ10" s="26">
+        <v>-4753.4649155323441</v>
+      </c>
+      <c r="AR10" s="26">
+        <v>-4928.9336811719759</v>
+      </c>
+      <c r="AS10" s="27">
+        <v>-5072.9366586757469</v>
+      </c>
+      <c r="AT10" s="26">
+        <v>-5781.3498429883348</v>
+      </c>
+      <c r="AU10" s="26">
+        <v>-5337.1344434036992</v>
+      </c>
+      <c r="AV10" s="37">
+        <v>-5428.979673416653</v>
+      </c>
+      <c r="AW10" s="26">
+        <v>-5378.3960619755098</v>
+      </c>
+      <c r="AX10" s="26">
+        <v>-6463.9428506565873</v>
+      </c>
+      <c r="AY10" s="26">
+        <v>-5867.9686780773527</v>
+      </c>
+      <c r="AZ10" s="26">
+        <v>-6097.7276497543153</v>
+      </c>
+      <c r="BA10" s="27">
+        <v>-6151.8933520308756</v>
+      </c>
+      <c r="BB10" s="26">
+        <v>-7487.5357036833429</v>
+      </c>
+      <c r="BC10" s="26">
+        <v>-6825.5729612911919</v>
+      </c>
+      <c r="BD10" s="26">
+        <v>-6097.2096437104556</v>
+      </c>
+      <c r="BE10" s="27">
+        <v>-4976.3643416442674</v>
+      </c>
+      <c r="BF10" s="26">
+        <v>-5406.2933688709427</v>
+      </c>
+      <c r="BG10" s="26">
+        <v>-5007.1478287619384</v>
+      </c>
+      <c r="BH10" s="26">
+        <v>-5018.9341058007676</v>
+      </c>
+      <c r="BI10" s="27">
+        <v>-4621.0324555025927</v>
+      </c>
+      <c r="BJ10" s="26">
+        <v>-5036.8069362821989</v>
+      </c>
+      <c r="BK10" s="26">
+        <v>-5393.0955728217778</v>
+      </c>
+      <c r="BL10" s="26">
+        <v>-5121.8165341397034</v>
+      </c>
+      <c r="BM10" s="27">
+        <v>-5053.0518212099278</v>
+      </c>
+      <c r="BN10" s="26">
+        <v>-5641.3082099476287</v>
+      </c>
+      <c r="BO10" s="26">
+        <v>-5466.9531081308323</v>
+      </c>
+      <c r="BP10" s="37">
+        <v>-5088.8546825208068</v>
+      </c>
+      <c r="BQ10" s="26">
+        <v>-5223.419707523356</v>
+      </c>
+      <c r="BR10" s="26">
+        <v>-5565.6276065924885</v>
+      </c>
+      <c r="BS10" s="26">
+        <v>-5509.7052317242269</v>
+      </c>
+      <c r="BT10" s="37">
+        <v>-4959.5338981838995</v>
+      </c>
+      <c r="BU10" s="26">
+        <v>-4872.165483400554</v>
+      </c>
+      <c r="BV10" s="26">
+        <v>-5603.4407916669634</v>
+      </c>
+      <c r="BW10" s="26">
+        <v>-5197.7004048527479</v>
+      </c>
+      <c r="BX10" s="37">
+        <v>-4506.3496539269227</v>
+      </c>
+    </row>
+    <row r="11" spans="1:171">
+      <c r="A11" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="26">
+        <v>-1526.027796023438</v>
+      </c>
+      <c r="C11" s="26">
+        <v>-991.75696057322875</v>
+      </c>
+      <c r="D11" s="26">
+        <v>-1256.170884014392</v>
+      </c>
+      <c r="E11" s="26">
+        <v>-2623.188292724793</v>
+      </c>
+      <c r="F11" s="50">
+        <v>-1986.3330421916007</v>
+      </c>
+      <c r="G11" s="50">
+        <v>-1896.6626318244494</v>
+      </c>
+      <c r="H11" s="50">
+        <v>-2139.8603796266925</v>
+      </c>
+      <c r="I11" s="50">
+        <v>-2597.605117706179</v>
+      </c>
+      <c r="J11" s="50">
+        <v>-3103.3134583651922</v>
+      </c>
+      <c r="K11" s="50">
+        <v>-3778.7555520090104</v>
+      </c>
+      <c r="L11" s="50">
+        <v>-1516.6717339222841</v>
+      </c>
+      <c r="M11" s="50">
+        <v>30.017363463990478</v>
+      </c>
+      <c r="N11" s="50">
+        <v>54.376336684268153</v>
+      </c>
+      <c r="O11" s="50">
+        <v>398.88050425290203</v>
+      </c>
+      <c r="P11" s="51">
+        <v>559.75234626953852</v>
+      </c>
+      <c r="Q11" s="50">
+        <v>-513.40845322276346</v>
+      </c>
+      <c r="R11" s="50">
+        <v>-560.4174747741049</v>
+      </c>
+      <c r="S11" s="50">
+        <v>378.12641760049246</v>
+      </c>
+      <c r="T11" s="50">
+        <v>-830.32828562706209</v>
+      </c>
+      <c r="U11" s="52">
+        <v>-498.81904863469572</v>
+      </c>
+      <c r="V11" s="50">
+        <v>-423.13001421684567</v>
+      </c>
+      <c r="W11" s="50">
+        <v>777.53707103273155</v>
+      </c>
+      <c r="X11" s="50">
+        <v>-847.34496875441891</v>
+      </c>
+      <c r="Y11" s="52">
+        <v>-765.99642165602836</v>
+      </c>
+      <c r="Z11" s="50">
+        <v>-893.35036986265095</v>
+      </c>
+      <c r="AA11" s="50">
+        <v>1189.9815948795081</v>
+      </c>
+      <c r="AB11" s="50">
+        <v>-786.80568737522071</v>
+      </c>
+      <c r="AC11" s="52">
+        <v>-1085.0534041356032</v>
+      </c>
+      <c r="AD11" s="50">
+        <v>-975.37086111525059</v>
+      </c>
+      <c r="AE11" s="50">
+        <v>717.59613390178174</v>
+      </c>
+      <c r="AF11" s="51">
+        <v>-1280.360161375721</v>
+      </c>
+      <c r="AG11" s="26">
+        <v>-1321.8767048549385</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>-597.68156518701198</v>
+      </c>
+      <c r="AI11" s="26">
+        <v>1654.1976025984191</v>
+      </c>
+      <c r="AJ11" s="26">
+        <v>-1720.9723747480693</v>
+      </c>
+      <c r="AK11" s="27">
+        <v>-1439.3227291838748</v>
+      </c>
+      <c r="AL11" s="26">
+        <v>-723.92150054807553</v>
+      </c>
+      <c r="AM11" s="26">
+        <v>1787.15827417533</v>
+      </c>
+      <c r="AN11" s="26">
+        <v>-1520.576676267829</v>
+      </c>
+      <c r="AO11" s="27">
+        <v>-1563.8480237507151</v>
+      </c>
+      <c r="AP11" s="26">
+        <v>-953.93566689240515</v>
+      </c>
+      <c r="AQ11" s="26">
+        <v>2112.6978005491083</v>
+      </c>
+      <c r="AR11" s="26">
+        <v>-1734.7744895326805</v>
+      </c>
+      <c r="AS11" s="27">
+        <v>-1888.3691485657328</v>
+      </c>
+      <c r="AT11" s="26">
+        <v>-1038.224660818244</v>
+      </c>
+      <c r="AU11" s="26">
+        <v>1994.9786854474269</v>
+      </c>
+      <c r="AV11" s="37">
+        <v>-1665.9899937696291</v>
+      </c>
+      <c r="AW11" s="26">
+        <v>-2052.3883303681969</v>
+      </c>
+      <c r="AX11" s="26">
+        <v>-972.05084350970446</v>
+      </c>
+      <c r="AY11" s="26">
+        <v>2014.3287987091753</v>
+      </c>
+      <c r="AZ11" s="26">
+        <v>-2093.2030831964662</v>
+      </c>
+      <c r="BA11" s="27">
+        <v>-2446.9087013510061</v>
+      </c>
+      <c r="BB11" s="26">
+        <v>-1290.0812235113453</v>
+      </c>
+      <c r="BC11" s="26">
+        <v>1911.5922879497666</v>
+      </c>
+      <c r="BD11" s="26">
+        <v>-1953.3579150964256</v>
+      </c>
+      <c r="BE11" s="27">
+        <v>-1555.0816354474168</v>
+      </c>
+      <c r="BF11" s="26">
+        <v>-556.71331332443469</v>
+      </c>
+      <c r="BG11" s="26">
+        <v>1956.4119222987329</v>
+      </c>
+      <c r="BH11" s="26">
+        <v>-1361.2887074491655</v>
+      </c>
+      <c r="BI11" s="27">
+        <v>-1116.0333357601739</v>
+      </c>
+      <c r="BJ11" s="26">
+        <v>-35.04746596601035</v>
+      </c>
+      <c r="BK11" s="26">
+        <v>2162.084721580628</v>
+      </c>
+      <c r="BL11" s="26">
+        <v>-980.98655639045319</v>
+      </c>
+      <c r="BM11" s="27">
+        <v>-1371.0469037263329</v>
+      </c>
+      <c r="BN11" s="26">
+        <v>-79.599712439477116</v>
+      </c>
+      <c r="BO11" s="26">
+        <v>2563.5438437194589</v>
+      </c>
+      <c r="BP11" s="37">
+        <v>-1058.5208908693808</v>
+      </c>
+      <c r="BQ11" s="26">
+        <v>-1430.8098794670723</v>
+      </c>
+      <c r="BR11" s="26">
+        <v>-144.68325263469706</v>
+      </c>
+      <c r="BS11" s="26">
+        <v>2821.8331846199162</v>
+      </c>
+      <c r="BT11" s="37">
+        <v>-847.45954826524485</v>
+      </c>
+      <c r="BU11" s="26">
+        <v>-1337.4022440277686</v>
+      </c>
+      <c r="BV11" s="26">
+        <v>-289.59960434605819</v>
+      </c>
+      <c r="BW11" s="26">
+        <v>2952.6249789294297</v>
+      </c>
+      <c r="BX11" s="37">
+        <v>-765.87078428606446</v>
+      </c>
+    </row>
+    <row r="12" spans="1:171">
+      <c r="A12" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="26">
+        <v>7643.7327630464551</v>
+      </c>
+      <c r="C12" s="26">
+        <v>9411.2927874575998</v>
+      </c>
+      <c r="D12" s="26">
+        <v>10800.122227149954</v>
+      </c>
+      <c r="E12" s="26">
+        <v>11125.40823645962</v>
+      </c>
+      <c r="F12" s="50">
+        <v>13137.562200397795</v>
+      </c>
+      <c r="G12" s="50">
+        <v>14239.835035608503</v>
+      </c>
+      <c r="H12" s="50">
+        <v>15269.204872420421</v>
+      </c>
+      <c r="I12" s="50">
+        <v>16960.792202363278</v>
+      </c>
+      <c r="J12" s="50">
+        <v>18271.255273081533</v>
+      </c>
+      <c r="K12" s="50">
+        <v>19843.251415845541</v>
+      </c>
+      <c r="L12" s="50">
+        <v>16314.736328508843</v>
+      </c>
+      <c r="M12" s="50">
+        <v>17714.785543452221</v>
+      </c>
+      <c r="N12" s="50">
+        <v>18769.268365604967</v>
+      </c>
+      <c r="O12" s="50">
+        <v>19091.806788123838</v>
+      </c>
+      <c r="P12" s="51">
+        <v>18736.201700392347</v>
+      </c>
+      <c r="Q12" s="50">
+        <v>1428.5700326095343</v>
+      </c>
+      <c r="R12" s="50">
+        <v>1752.8536959834996</v>
+      </c>
+      <c r="S12" s="50">
+        <v>2692.7230487948191</v>
+      </c>
+      <c r="T12" s="50">
+        <v>1769.5859856586017</v>
+      </c>
+      <c r="U12" s="52">
+        <v>1632.669370310331</v>
+      </c>
+      <c r="V12" s="50">
+        <v>2132.967203173685</v>
+      </c>
+      <c r="W12" s="50">
+        <v>3529.8100773822862</v>
+      </c>
+      <c r="X12" s="50">
+        <v>2115.8461365912967</v>
+      </c>
+      <c r="Y12" s="52">
+        <v>1830.9871991341392</v>
+      </c>
+      <c r="Z12" s="50">
+        <v>2396.8036694249586</v>
+      </c>
+      <c r="AA12" s="50">
+        <v>4269.8688771826901</v>
+      </c>
+      <c r="AB12" s="50">
+        <v>2302.4624814081658</v>
+      </c>
+      <c r="AC12" s="52">
+        <v>1905.1471362705897</v>
+      </c>
+      <c r="AD12" s="50">
+        <v>2640.4314346911824</v>
+      </c>
+      <c r="AE12" s="50">
+        <v>4278.4799435756859</v>
+      </c>
+      <c r="AF12" s="51">
+        <v>2301.3497219221631</v>
+      </c>
+      <c r="AG12" s="26">
+        <v>1928.5379695485999</v>
+      </c>
+      <c r="AH12" s="26">
+        <v>3267.7823059779621</v>
+      </c>
+      <c r="AI12" s="26">
+        <v>5593.2034049717249</v>
+      </c>
+      <c r="AJ12" s="26">
+        <v>2348.0385198995082</v>
+      </c>
+      <c r="AK12" s="27">
+        <v>2102.5812579867261</v>
+      </c>
+      <c r="AL12" s="26">
+        <v>3483.5773236759096</v>
+      </c>
+      <c r="AM12" s="26">
+        <v>5988.4473082793411</v>
+      </c>
+      <c r="AN12" s="26">
+        <v>2665.2291456665257</v>
+      </c>
+      <c r="AO12" s="27">
+        <v>2163.3682086361373</v>
+      </c>
+      <c r="AP12" s="26">
+        <v>3669.1110502093893</v>
+      </c>
+      <c r="AQ12" s="26">
+        <v>6518.9223503451394</v>
+      </c>
+      <c r="AR12" s="26">
+        <v>2917.8032632297545</v>
+      </c>
+      <c r="AS12" s="27">
+        <v>2668.5037257606145</v>
+      </c>
+      <c r="AT12" s="26">
+        <v>3987.1730440375513</v>
+      </c>
+      <c r="AU12" s="26">
+        <v>6895.1625211268019</v>
+      </c>
+      <c r="AV12" s="37">
+        <v>3409.9529114383095</v>
+      </c>
+      <c r="AW12" s="26">
+        <v>2800.3530312476587</v>
+      </c>
+      <c r="AX12" s="26">
+        <v>4523.9514244573102</v>
+      </c>
+      <c r="AY12" s="26">
+        <v>7374.9499547208106</v>
+      </c>
+      <c r="AZ12" s="26">
+        <v>3572.0008626557542</v>
+      </c>
+      <c r="BA12" s="27">
+        <v>3066.8676256693379</v>
+      </c>
+      <c r="BB12" s="26">
+        <v>5023.8013985898669</v>
+      </c>
+      <c r="BC12" s="26">
+        <v>8110.6689846160707</v>
+      </c>
+      <c r="BD12" s="26">
+        <v>3641.9134069702654</v>
+      </c>
+      <c r="BE12" s="27">
+        <v>2732.5190476027469</v>
+      </c>
+      <c r="BF12" s="26">
+        <v>4066.2682858907961</v>
+      </c>
+      <c r="BG12" s="26">
+        <v>6421.877301192686</v>
+      </c>
+      <c r="BH12" s="26">
+        <v>3094.0716938226133</v>
+      </c>
+      <c r="BI12" s="27">
+        <v>2852.1243833115032</v>
+      </c>
+      <c r="BJ12" s="26">
+        <v>4416.4608550835419</v>
+      </c>
+      <c r="BK12" s="26">
+        <v>6819.1319868451064</v>
+      </c>
+      <c r="BL12" s="26">
+        <v>3627.0683182120683</v>
+      </c>
+      <c r="BM12" s="27">
+        <v>2990.42904370408</v>
+      </c>
+      <c r="BN12" s="26">
+        <v>4780.5305869875774</v>
+      </c>
+      <c r="BO12" s="26">
+        <v>7401.2013563087421</v>
+      </c>
+      <c r="BP12" s="37">
+        <v>3597.1073786045686</v>
+      </c>
+      <c r="BQ12" s="26">
+        <v>3071.4387486737778</v>
+      </c>
+      <c r="BR12" s="26">
+        <v>4659.2308685250591</v>
+      </c>
+      <c r="BS12" s="26">
+        <v>7566.4033833387111</v>
+      </c>
+      <c r="BT12" s="37">
+        <v>3794.7337875862913</v>
+      </c>
+      <c r="BU12" s="26">
+        <v>2923.4038539362027</v>
+      </c>
+      <c r="BV12" s="26">
+        <v>4712.5474249332874</v>
+      </c>
+      <c r="BW12" s="26">
+        <v>7539.1315891356335</v>
+      </c>
+      <c r="BX12" s="37">
+        <v>3561.1188323872225</v>
+      </c>
+    </row>
+    <row r="13" spans="1:171">
+      <c r="A13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="26">
+        <v>-9169.7605590698913</v>
+      </c>
+      <c r="C13" s="26">
+        <v>-10403.049748030828</v>
+      </c>
+      <c r="D13" s="26">
+        <v>-12056.293111164345</v>
+      </c>
+      <c r="E13" s="26">
+        <v>-13748.596529184415</v>
+      </c>
+      <c r="F13" s="50">
+        <v>-15123.895242589395</v>
+      </c>
+      <c r="G13" s="50">
+        <v>-16136.497667432952</v>
+      </c>
+      <c r="H13" s="50">
+        <v>-17409.065252047112</v>
+      </c>
+      <c r="I13" s="50">
+        <v>-19558.397320069456</v>
+      </c>
+      <c r="J13" s="50">
+        <v>-21374.568731446725</v>
+      </c>
+      <c r="K13" s="50">
+        <v>-23622.006967854551</v>
+      </c>
+      <c r="L13" s="50">
+        <v>-17831.408062431125</v>
+      </c>
+      <c r="M13" s="50">
+        <v>-17684.768179988227</v>
+      </c>
+      <c r="N13" s="50">
+        <v>-18714.892028920702</v>
+      </c>
+      <c r="O13" s="50">
+        <v>-18692.926283870936</v>
+      </c>
+      <c r="P13" s="51">
+        <v>-18176.449354122808</v>
+      </c>
+      <c r="Q13" s="50">
+        <v>-1941.9784858322978</v>
+      </c>
+      <c r="R13" s="50">
+        <v>-2313.2711707576045</v>
+      </c>
+      <c r="S13" s="50">
+        <v>-2314.5966311943266</v>
+      </c>
+      <c r="T13" s="50">
+        <v>-2599.9142712856637</v>
+      </c>
+      <c r="U13" s="52">
+        <v>-2131.4884189450268</v>
+      </c>
+      <c r="V13" s="50">
+        <v>-2556.0972173905307</v>
+      </c>
+      <c r="W13" s="50">
+        <v>-2752.2730063495546</v>
+      </c>
+      <c r="X13" s="50">
+        <v>-2963.1911053457156</v>
+      </c>
+      <c r="Y13" s="52">
+        <v>-2596.9836207901676</v>
+      </c>
+      <c r="Z13" s="50">
+        <v>-3290.1540392876095</v>
+      </c>
+      <c r="AA13" s="50">
+        <v>-3079.887282303182</v>
+      </c>
+      <c r="AB13" s="50">
+        <v>-3089.2681687833865</v>
+      </c>
+      <c r="AC13" s="52">
+        <v>-2990.2005404061929</v>
+      </c>
+      <c r="AD13" s="50">
+        <v>-3615.802295806433</v>
+      </c>
+      <c r="AE13" s="50">
+        <v>-3560.8838096739041</v>
+      </c>
+      <c r="AF13" s="51">
+        <v>-3581.7098832978841</v>
+      </c>
+      <c r="AG13" s="26">
+        <v>-3250.4146744035384</v>
+      </c>
+      <c r="AH13" s="26">
+        <v>-3865.4638711649741</v>
+      </c>
+      <c r="AI13" s="26">
+        <v>-3939.0058023733059</v>
+      </c>
+      <c r="AJ13" s="26">
+        <v>-4069.0108946475775</v>
+      </c>
+      <c r="AK13" s="27">
+        <v>-3541.9039871706009</v>
+      </c>
+      <c r="AL13" s="26">
+        <v>-4207.4988242239851</v>
+      </c>
+      <c r="AM13" s="26">
+        <v>-4201.2890341040111</v>
+      </c>
+      <c r="AN13" s="26">
+        <v>-4185.8058219343548</v>
+      </c>
+      <c r="AO13" s="27">
+        <v>-3727.2162323868524</v>
+      </c>
+      <c r="AP13" s="26">
+        <v>-4623.0467171017945</v>
+      </c>
+      <c r="AQ13" s="26">
+        <v>-4406.2245497960312</v>
+      </c>
+      <c r="AR13" s="26">
+        <v>-4652.577752762435</v>
+      </c>
+      <c r="AS13" s="27">
+        <v>-4556.8728743263473</v>
+      </c>
+      <c r="AT13" s="26">
+        <v>-5025.3977048557954</v>
+      </c>
+      <c r="AU13" s="26">
+        <v>-4900.1838356793751</v>
+      </c>
+      <c r="AV13" s="37">
+        <v>-5075.9429052079386</v>
+      </c>
+      <c r="AW13" s="26">
+        <v>-4852.7413616158556</v>
+      </c>
+      <c r="AX13" s="26">
+        <v>-5496.0022679670146</v>
+      </c>
+      <c r="AY13" s="26">
+        <v>-5360.6211560116353</v>
+      </c>
+      <c r="AZ13" s="26">
+        <v>-5665.2039458522204</v>
+      </c>
+      <c r="BA13" s="27">
+        <v>-5513.7763270203441</v>
+      </c>
+      <c r="BB13" s="26">
+        <v>-6313.8826221012123</v>
+      </c>
+      <c r="BC13" s="26">
+        <v>-6199.0766966663041</v>
+      </c>
+      <c r="BD13" s="26">
+        <v>-5595.271322066691</v>
+      </c>
+      <c r="BE13" s="27">
+        <v>-4287.6006830501638</v>
+      </c>
+      <c r="BF13" s="26">
+        <v>-4622.9815992152307</v>
+      </c>
+      <c r="BG13" s="26">
+        <v>-4465.4653788939531</v>
+      </c>
+      <c r="BH13" s="26">
+        <v>-4455.3604012717788</v>
+      </c>
+      <c r="BI13" s="27">
+        <v>-3968.1577190716771</v>
+      </c>
+      <c r="BJ13" s="26">
+        <v>-4451.5083210495523</v>
+      </c>
+      <c r="BK13" s="26">
+        <v>-4657.0472652644785</v>
+      </c>
+      <c r="BL13" s="26">
+        <v>-4608.0548746025215</v>
+      </c>
+      <c r="BM13" s="27">
+        <v>-4361.4759474304128</v>
+      </c>
+      <c r="BN13" s="26">
+        <v>-4860.1302994270545</v>
+      </c>
+      <c r="BO13" s="26">
+        <v>-4837.6575125892832</v>
+      </c>
+      <c r="BP13" s="37">
+        <v>-4655.6282694739493</v>
+      </c>
+      <c r="BQ13" s="26">
+        <v>-4502.2486281408501</v>
+      </c>
+      <c r="BR13" s="26">
+        <v>-4803.9141211597562</v>
+      </c>
+      <c r="BS13" s="26">
+        <v>-4744.5701987187949</v>
+      </c>
+      <c r="BT13" s="37">
+        <v>-4642.1933358515362</v>
+      </c>
+      <c r="BU13" s="26">
+        <v>-4260.8060979639713</v>
+      </c>
+      <c r="BV13" s="26">
+        <v>-5002.1470292793456</v>
+      </c>
+      <c r="BW13" s="26">
+        <v>-4586.5066102062037</v>
+      </c>
+      <c r="BX13" s="37">
+        <v>-4326.9896166732869</v>
+      </c>
+    </row>
+    <row r="14" spans="1:171">
+      <c r="A14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="26">
+        <v>-3105.8906094748982</v>
+      </c>
+      <c r="C14" s="26">
+        <v>-3499.3577504834602</v>
+      </c>
+      <c r="D14" s="26">
+        <v>-4603.8333988263785</v>
+      </c>
+      <c r="E14" s="26">
+        <v>-5960.3376814282365</v>
+      </c>
+      <c r="F14" s="50">
+        <v>-6974.2256210833311</v>
+      </c>
+      <c r="G14" s="50">
+        <v>-6727.8041136292295</v>
+      </c>
+      <c r="H14" s="50">
+        <v>-7521.6803295646132</v>
+      </c>
+      <c r="I14" s="50">
+        <v>-8373.8272448338193</v>
+      </c>
+      <c r="J14" s="50">
+        <v>-9469.900392270456</v>
+      </c>
+      <c r="K14" s="50">
+        <v>-10632.422790221024</v>
+      </c>
+      <c r="L14" s="50">
+        <v>-7207.0097088615439</v>
+      </c>
+      <c r="M14" s="50">
+        <v>-5745.5075646295245</v>
+      </c>
+      <c r="N14" s="50">
+        <v>-6148.4894696977399</v>
+      </c>
+      <c r="O14" s="50">
+        <v>-6030.5751594411367</v>
+      </c>
+      <c r="P14" s="51">
+        <v>-6247.3410530873371</v>
+      </c>
+      <c r="Q14" s="50">
+        <v>-547.88497733121801</v>
+      </c>
+      <c r="R14" s="50">
+        <v>-920.81016837887682</v>
+      </c>
+      <c r="S14" s="50">
+        <v>-677.04508926818335</v>
+      </c>
+      <c r="T14" s="50">
+        <v>-960.15037449661986</v>
+      </c>
+      <c r="U14" s="52">
+        <v>-558.99023571478847</v>
+      </c>
+      <c r="V14" s="50">
+        <v>-916.95705265298398</v>
+      </c>
+      <c r="W14" s="50">
+        <v>-881.38718534188843</v>
+      </c>
+      <c r="X14" s="50">
+        <v>-1142.0232767737991</v>
+      </c>
+      <c r="Y14" s="52">
+        <v>-901.32595748209292</v>
+      </c>
+      <c r="Z14" s="50">
+        <v>-1430.0252928719719</v>
+      </c>
+      <c r="AA14" s="50">
+        <v>-1135.7916306913078</v>
+      </c>
+      <c r="AB14" s="50">
+        <v>-1136.6905177810054</v>
+      </c>
+      <c r="AC14" s="52">
+        <v>-1237.8020800909123</v>
+      </c>
+      <c r="AD14" s="50">
+        <v>-1602.0589870631363</v>
+      </c>
+      <c r="AE14" s="50">
+        <v>-1536.5785165851655</v>
+      </c>
+      <c r="AF14" s="51">
+        <v>-1583.898097689023</v>
+      </c>
+      <c r="AG14" s="26">
+        <v>-1347.6259411004523</v>
+      </c>
+      <c r="AH14" s="26">
+        <v>-1879.2065992033351</v>
+      </c>
+      <c r="AI14" s="26">
+        <v>-1883.4871602091016</v>
+      </c>
+      <c r="AJ14" s="26">
+        <v>-1863.9059205704416</v>
+      </c>
+      <c r="AK14" s="27">
+        <v>-1436.3939742500415</v>
+      </c>
+      <c r="AL14" s="26">
+        <v>-1950.3310703878358</v>
+      </c>
+      <c r="AM14" s="26">
+        <v>-1627.0636532077547</v>
+      </c>
+      <c r="AN14" s="26">
+        <v>-1714.0154157835977</v>
+      </c>
+      <c r="AO14" s="27">
+        <v>-1581.8506566107601</v>
+      </c>
+      <c r="AP14" s="26">
+        <v>-2097.8800820644551</v>
+      </c>
+      <c r="AQ14" s="26">
+        <v>-1872.0572650596716</v>
+      </c>
+      <c r="AR14" s="26">
+        <v>-1969.8923258297268</v>
+      </c>
+      <c r="AS14" s="27">
+        <v>-1859.9921780743471</v>
+      </c>
+      <c r="AT14" s="26">
+        <v>-2347.9272500363795</v>
+      </c>
+      <c r="AU14" s="26">
+        <v>-2151.6671290725812</v>
+      </c>
+      <c r="AV14" s="37">
+        <v>-2014.2406876505124</v>
+      </c>
+      <c r="AW14" s="26">
+        <v>-2163.8792503671048</v>
+      </c>
+      <c r="AX14" s="26">
+        <v>-2533.4720260063809</v>
+      </c>
+      <c r="AY14" s="26">
+        <v>-2325.8608911451915</v>
+      </c>
+      <c r="AZ14" s="26">
+        <v>-2446.6882247517788</v>
+      </c>
+      <c r="BA14" s="27">
+        <v>-2519.077726127291</v>
+      </c>
+      <c r="BB14" s="26">
+        <v>-3054.0975028327371</v>
+      </c>
+      <c r="BC14" s="26">
+        <v>-2649.7245433529424</v>
+      </c>
+      <c r="BD14" s="26">
+        <v>-2409.5230179080531</v>
+      </c>
+      <c r="BE14" s="27">
+        <v>-1685.7085607140179</v>
+      </c>
+      <c r="BF14" s="26">
+        <v>-1961.7152594620679</v>
+      </c>
+      <c r="BG14" s="26">
+        <v>-1797.9441017485096</v>
+      </c>
+      <c r="BH14" s="26">
+        <v>-1761.6417869369493</v>
+      </c>
+      <c r="BI14" s="27">
+        <v>-1232.4478684910314</v>
+      </c>
+      <c r="BJ14" s="26">
+        <v>-1442.2614083121221</v>
+      </c>
+      <c r="BK14" s="26">
+        <v>-1673.1501531721001</v>
+      </c>
+      <c r="BL14" s="26">
+        <v>-1397.648134654271</v>
+      </c>
+      <c r="BM14" s="27">
+        <v>-1484.4369978299592</v>
+      </c>
+      <c r="BN14" s="26">
+        <v>-1615.3762059075066</v>
+      </c>
+      <c r="BO14" s="26">
+        <v>-1597.705818897231</v>
+      </c>
+      <c r="BP14" s="37">
+        <v>-1450.9704470630431</v>
+      </c>
+      <c r="BQ14" s="26">
+        <v>-1586.7134514592999</v>
+      </c>
+      <c r="BR14" s="26">
+        <v>-1698.7049635224216</v>
+      </c>
+      <c r="BS14" s="26">
+        <v>-1472.7256521244317</v>
+      </c>
+      <c r="BT14" s="37">
+        <v>-1272.4310923349831</v>
+      </c>
+      <c r="BU14" s="26">
+        <v>-1522.8337100122385</v>
+      </c>
+      <c r="BV14" s="26">
+        <v>-1953.5646497969528</v>
+      </c>
+      <c r="BW14" s="26">
+        <v>-1550.6426411732459</v>
+      </c>
+      <c r="BX14" s="37">
+        <v>-1220.3000521049003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:171">
+      <c r="A15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="26">
+        <v>4134.1314033192193</v>
+      </c>
+      <c r="C15" s="26">
+        <v>4969.2778325010859</v>
+      </c>
+      <c r="D15" s="26">
+        <v>5318.8091354659191</v>
+      </c>
+      <c r="E15" s="26">
+        <v>5293.1246182118321</v>
+      </c>
+      <c r="F15" s="50">
+        <v>5571.6828898011954</v>
+      </c>
+      <c r="G15" s="50">
+        <v>6603.1328783479803</v>
+      </c>
+      <c r="H15" s="50">
+        <v>7216.6003608380361</v>
+      </c>
+      <c r="I15" s="50">
+        <v>8433.9611801701558</v>
+      </c>
+      <c r="J15" s="50">
+        <v>9156.5845291759088</v>
+      </c>
+      <c r="K15" s="50">
+        <v>9752.6526535940648</v>
+      </c>
+      <c r="L15" s="50">
+        <v>7674.5369628896569</v>
+      </c>
+      <c r="M15" s="50">
+        <v>9063.5892307315189</v>
+      </c>
+      <c r="N15" s="50">
+        <v>9773.6629998626813</v>
+      </c>
+      <c r="O15" s="50">
+        <v>9806.9471410395126</v>
+      </c>
+      <c r="P15" s="51">
+        <v>9194.2839000041567</v>
+      </c>
+      <c r="Q15" s="50">
+        <v>906.19885117092679</v>
+      </c>
+      <c r="R15" s="50">
+        <v>961.12315095675376</v>
+      </c>
+      <c r="S15" s="50">
+        <v>1146.5568327338663</v>
+      </c>
+      <c r="T15" s="50">
+        <v>1120.2525684576717</v>
+      </c>
+      <c r="U15" s="52">
+        <v>1110.684919093811</v>
+      </c>
+      <c r="V15" s="50">
+        <v>1202.9985120875629</v>
+      </c>
+      <c r="W15" s="50">
+        <v>1343.6116387469735</v>
+      </c>
+      <c r="X15" s="50">
+        <v>1311.9827625727382</v>
+      </c>
+      <c r="Y15" s="52">
+        <v>1203.2037455957282</v>
+      </c>
+      <c r="Z15" s="50">
+        <v>1334.9833226685346</v>
+      </c>
+      <c r="AA15" s="50">
+        <v>1372.2361145520151</v>
+      </c>
+      <c r="AB15" s="50">
+        <v>1408.3859526496408</v>
+      </c>
+      <c r="AC15" s="52">
+        <v>1200.2250053105174</v>
+      </c>
+      <c r="AD15" s="50">
+        <v>1368.5975984275581</v>
+      </c>
+      <c r="AE15" s="50">
+        <v>1344.5715018923836</v>
+      </c>
+      <c r="AF15" s="51">
+        <v>1379.7305125813723</v>
+      </c>
+      <c r="AG15" s="26">
+        <v>1383.7157196394862</v>
+      </c>
+      <c r="AH15" s="26">
+        <v>1359.5717945468934</v>
+      </c>
+      <c r="AI15" s="26">
+        <v>1332.3887454958776</v>
+      </c>
+      <c r="AJ15" s="26">
+        <v>1496.0066301189386</v>
+      </c>
+      <c r="AK15" s="27">
+        <v>1483.3481858999553</v>
+      </c>
+      <c r="AL15" s="26">
+        <v>1622.6358459134842</v>
+      </c>
+      <c r="AM15" s="26">
+        <v>1729.703072044214</v>
+      </c>
+      <c r="AN15" s="26">
+        <v>1767.4457744903261</v>
+      </c>
+      <c r="AO15" s="27">
+        <v>1510.7832302793174</v>
+      </c>
+      <c r="AP15" s="26">
+        <v>1878.0336701714318</v>
+      </c>
+      <c r="AQ15" s="26">
+        <v>1848.1447994695079</v>
+      </c>
+      <c r="AR15" s="26">
+        <v>1979.6386609177794</v>
+      </c>
+      <c r="AS15" s="27">
+        <v>2005.1687420746066</v>
+      </c>
+      <c r="AT15" s="26">
+        <v>1972.2750247079773</v>
+      </c>
+      <c r="AU15" s="26">
+        <v>2086.0770353884532</v>
+      </c>
+      <c r="AV15" s="37">
+        <v>2370.4403779991194</v>
+      </c>
+      <c r="AW15" s="26">
+        <v>2041.5716188044742</v>
+      </c>
+      <c r="AX15" s="26">
+        <v>2303.5344194394679</v>
+      </c>
+      <c r="AY15" s="26">
+        <v>2345.5269321336114</v>
+      </c>
+      <c r="AZ15" s="26">
+        <v>2465.9515587983551</v>
+      </c>
+      <c r="BA15" s="27">
+        <v>2220.4008110438049</v>
+      </c>
+      <c r="BB15" s="26">
+        <v>2483.625571936182</v>
+      </c>
+      <c r="BC15" s="26">
+        <v>2699.455563530465</v>
+      </c>
+      <c r="BD15" s="26">
+        <v>2349.1707070836123</v>
+      </c>
+      <c r="BE15" s="27">
+        <v>1923.7856844979092</v>
+      </c>
+      <c r="BF15" s="26">
+        <v>1897.3451258749974</v>
+      </c>
+      <c r="BG15" s="26">
+        <v>1875.9200270361116</v>
+      </c>
+      <c r="BH15" s="26">
+        <v>1977.4861254806387</v>
+      </c>
+      <c r="BI15" s="27">
+        <v>2030.1442384847946</v>
+      </c>
+      <c r="BJ15" s="26">
+        <v>2317.5959528327849</v>
+      </c>
+      <c r="BK15" s="26">
+        <v>2223.0982064063728</v>
+      </c>
+      <c r="BL15" s="26">
+        <v>2492.7508330075671</v>
+      </c>
+      <c r="BM15" s="27">
+        <v>2238.1464304293195</v>
+      </c>
+      <c r="BN15" s="26">
+        <v>2573.0317439802579</v>
+      </c>
+      <c r="BO15" s="26">
+        <v>2517.2832080257062</v>
+      </c>
+      <c r="BP15" s="37">
+        <v>2445.2016174273986</v>
+      </c>
+      <c r="BQ15" s="26">
+        <v>2288.1648006786822</v>
+      </c>
+      <c r="BR15" s="26">
+        <v>2369.1556931533905</v>
+      </c>
+      <c r="BS15" s="26">
+        <v>2524.2218070049134</v>
+      </c>
+      <c r="BT15" s="37">
+        <v>2625.4048402025273</v>
+      </c>
+      <c r="BU15" s="26">
+        <v>2112.8340404803639</v>
+      </c>
+      <c r="BV15" s="26">
+        <v>2337.8392780316462</v>
+      </c>
+      <c r="BW15" s="26">
+        <v>2352.3895072404243</v>
+      </c>
+      <c r="BX15" s="37">
+        <v>2391.2210742517223</v>
+      </c>
+    </row>
+    <row r="16" spans="1:171">
+      <c r="A16" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="26">
+        <v>-7240.0220127941166</v>
+      </c>
+      <c r="C16" s="26">
+        <v>-8468.6355829845452</v>
+      </c>
+      <c r="D16" s="26">
+        <v>-9922.6425342922976</v>
+      </c>
+      <c r="E16" s="26">
+        <v>-11253.462299640069</v>
+      </c>
+      <c r="F16" s="50">
+        <v>-12545.908510884527</v>
+      </c>
+      <c r="G16" s="50">
+        <v>-13330.936991977209</v>
+      </c>
+      <c r="H16" s="50">
+        <v>-14738.280690402649</v>
+      </c>
+      <c r="I16" s="50">
+        <v>-16807.788425003975</v>
+      </c>
+      <c r="J16" s="50">
+        <v>-18626.484921446365</v>
+      </c>
+      <c r="K16" s="50">
+        <v>-20385.075443815087</v>
+      </c>
+      <c r="L16" s="50">
+        <v>-14881.546671751203</v>
+      </c>
+      <c r="M16" s="50">
+        <v>-14809.096795361043</v>
+      </c>
+      <c r="N16" s="50">
+        <v>-15922.152469560422</v>
+      </c>
+      <c r="O16" s="50">
+        <v>-15837.52230048065</v>
+      </c>
+      <c r="P16" s="51">
+        <v>-15441.624953091494</v>
+      </c>
+      <c r="Q16" s="50">
+        <v>-1454.0838285021448</v>
+      </c>
+      <c r="R16" s="50">
+        <v>-1881.9333193356306</v>
+      </c>
+      <c r="S16" s="50">
+        <v>-1823.6019220020496</v>
+      </c>
+      <c r="T16" s="50">
+        <v>-2080.4029429542916</v>
+      </c>
+      <c r="U16" s="52">
+        <v>-1669.6751548085995</v>
+      </c>
+      <c r="V16" s="50">
+        <v>-2119.9555647405468</v>
+      </c>
+      <c r="W16" s="50">
+        <v>-2224.998824088862</v>
+      </c>
+      <c r="X16" s="50">
+        <v>-2454.0060393465374</v>
+      </c>
+      <c r="Y16" s="52">
+        <v>-2104.5297030778211</v>
+      </c>
+      <c r="Z16" s="50">
+        <v>-2765.0086155405065</v>
+      </c>
+      <c r="AA16" s="50">
+        <v>-2508.0277452433229</v>
+      </c>
+      <c r="AB16" s="50">
+        <v>-2545.0764704306462</v>
+      </c>
+      <c r="AC16" s="52">
+        <v>-2438.0270854014298</v>
+      </c>
+      <c r="AD16" s="50">
+        <v>-2970.6565854906944</v>
+      </c>
+      <c r="AE16" s="50">
+        <v>-2881.1500184775491</v>
+      </c>
+      <c r="AF16" s="51">
+        <v>-2963.6286102703953</v>
+      </c>
+      <c r="AG16" s="26">
+        <v>-2731.3416607399386</v>
+      </c>
+      <c r="AH16" s="26">
+        <v>-3238.7783937502286</v>
+      </c>
+      <c r="AI16" s="26">
+        <v>-3215.8759057049792</v>
+      </c>
+      <c r="AJ16" s="26">
+        <v>-3359.9125506893802</v>
+      </c>
+      <c r="AK16" s="27">
+        <v>-2919.7421601499968</v>
+      </c>
+      <c r="AL16" s="26">
+        <v>-3572.96691630132</v>
+      </c>
+      <c r="AM16" s="26">
+        <v>-3356.7667252519686</v>
+      </c>
+      <c r="AN16" s="26">
+        <v>-3481.4611902739239</v>
+      </c>
+      <c r="AO16" s="27">
+        <v>-3092.6338868900775</v>
+      </c>
+      <c r="AP16" s="26">
+        <v>-3975.9137522358869</v>
+      </c>
+      <c r="AQ16" s="26">
+        <v>-3720.2020645291796</v>
+      </c>
+      <c r="AR16" s="26">
+        <v>-3949.5309867475062</v>
+      </c>
+      <c r="AS16" s="27">
+        <v>-3865.1609201489537</v>
+      </c>
+      <c r="AT16" s="26">
+        <v>-4320.2022747443571</v>
+      </c>
+      <c r="AU16" s="26">
+        <v>-4237.7441644610344</v>
+      </c>
+      <c r="AV16" s="37">
+        <v>-4384.6810656496318</v>
+      </c>
+      <c r="AW16" s="26">
+        <v>-4205.4508691715791</v>
+      </c>
+      <c r="AX16" s="26">
+        <v>-4837.0064454458488</v>
+      </c>
+      <c r="AY16" s="26">
+        <v>-4671.3878232788029</v>
+      </c>
+      <c r="AZ16" s="26">
+        <v>-4912.6397835501339</v>
+      </c>
+      <c r="BA16" s="27">
+        <v>-4739.4785371710959</v>
+      </c>
+      <c r="BB16" s="26">
+        <v>-5537.7230747689191</v>
+      </c>
+      <c r="BC16" s="26">
+        <v>-5349.1801068834075</v>
+      </c>
+      <c r="BD16" s="26">
+        <v>-4758.6937249916655</v>
+      </c>
+      <c r="BE16" s="27">
+        <v>-3609.4942452119271</v>
+      </c>
+      <c r="BF16" s="26">
+        <v>-3859.0603853370653</v>
+      </c>
+      <c r="BG16" s="26">
+        <v>-3673.8641287846212</v>
+      </c>
+      <c r="BH16" s="26">
+        <v>-3739.127912417588</v>
+      </c>
+      <c r="BI16" s="27">
+        <v>-3262.592106975826</v>
+      </c>
+      <c r="BJ16" s="26">
+        <v>-3759.8573611449069</v>
+      </c>
+      <c r="BK16" s="26">
+        <v>-3896.2483595784729</v>
+      </c>
+      <c r="BL16" s="26">
+        <v>-3890.398967661838</v>
+      </c>
+      <c r="BM16" s="27">
+        <v>-3722.5834282592787</v>
+      </c>
+      <c r="BN16" s="26">
+        <v>-4188.4079498877645</v>
+      </c>
+      <c r="BO16" s="26">
+        <v>-4114.9890269229372</v>
+      </c>
+      <c r="BP16" s="37">
+        <v>-3896.1720644904417</v>
+      </c>
+      <c r="BQ16" s="26">
+        <v>-3874.8782521379821</v>
+      </c>
+      <c r="BR16" s="26">
+        <v>-4067.8606566758122</v>
+      </c>
+      <c r="BS16" s="26">
+        <v>-3996.9474591293451</v>
+      </c>
+      <c r="BT16" s="37">
+        <v>-3897.8359325375104</v>
+      </c>
+      <c r="BU16" s="26">
+        <v>-3635.6677504926024</v>
+      </c>
+      <c r="BV16" s="26">
+        <v>-4291.4039278285991</v>
+      </c>
+      <c r="BW16" s="26">
+        <v>-3903.0321484136703</v>
+      </c>
+      <c r="BX16" s="37">
+        <v>-3611.5211263566225</v>
+      </c>
+    </row>
+    <row r="17" spans="1:76">
+      <c r="A17" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="26">
+        <v>1579.8628134514599</v>
+      </c>
+      <c r="C17" s="26">
+        <v>2507.6007899102315</v>
+      </c>
+      <c r="D17" s="26">
+        <v>3347.6625148119856</v>
+      </c>
+      <c r="E17" s="26">
+        <v>3337.1493887034449</v>
+      </c>
+      <c r="F17" s="50">
+        <v>4987.8925788917295</v>
+      </c>
+      <c r="G17" s="50">
+        <v>4831.1414818047797</v>
+      </c>
+      <c r="H17" s="50">
+        <v>5381.8199499379207</v>
+      </c>
+      <c r="I17" s="50">
+        <v>5776.2221271276403</v>
+      </c>
+      <c r="J17" s="50">
+        <v>6366.5869339052651</v>
+      </c>
+      <c r="K17" s="50">
+        <v>6853.6672382120132</v>
+      </c>
+      <c r="L17" s="50">
+        <v>5690.3379749392616</v>
+      </c>
+      <c r="M17" s="50">
+        <v>5775.524928093515</v>
+      </c>
+      <c r="N17" s="50">
+        <v>6202.8658063820076</v>
+      </c>
+      <c r="O17" s="50">
+        <v>6429.4556636940388</v>
+      </c>
+      <c r="P17" s="51">
+        <v>6807.0933993568769</v>
+      </c>
+      <c r="Q17" s="50">
+        <v>34.476524108454555</v>
+      </c>
+      <c r="R17" s="50">
+        <v>360.39269360477215</v>
+      </c>
+      <c r="S17" s="50">
+        <v>1055.1715068686758</v>
+      </c>
+      <c r="T17" s="50">
+        <v>129.82208886955755</v>
+      </c>
+      <c r="U17" s="52">
+        <v>60.171187080092807</v>
+      </c>
+      <c r="V17" s="50">
+        <v>493.82703843613837</v>
+      </c>
+      <c r="W17" s="50">
+        <v>1658.92425637462</v>
+      </c>
+      <c r="X17" s="50">
+        <v>294.67830801938027</v>
+      </c>
+      <c r="Y17" s="52">
+        <v>135.32953582606456</v>
+      </c>
+      <c r="Z17" s="50">
+        <v>536.67492300932088</v>
+      </c>
+      <c r="AA17" s="50">
+        <v>2325.7732255708156</v>
+      </c>
+      <c r="AB17" s="50">
+        <v>349.88483040578456</v>
+      </c>
+      <c r="AC17" s="52">
+        <v>152.7486759553093</v>
+      </c>
+      <c r="AD17" s="50">
+        <v>626.68812594788619</v>
+      </c>
+      <c r="AE17" s="50">
+        <v>2254.1746504869475</v>
+      </c>
+      <c r="AF17" s="51">
+        <v>303.53793631330223</v>
+      </c>
+      <c r="AG17" s="26">
+        <v>25.749236245513771</v>
+      </c>
+      <c r="AH17" s="26">
+        <v>1281.5250340163232</v>
+      </c>
+      <c r="AI17" s="26">
+        <v>3537.6847628075207</v>
+      </c>
+      <c r="AJ17" s="26">
+        <v>142.93354582237237</v>
+      </c>
+      <c r="AK17" s="27">
+        <v>-2.9287549338334884</v>
+      </c>
+      <c r="AL17" s="26">
+        <v>1226.4095698397605</v>
+      </c>
+      <c r="AM17" s="26">
+        <v>3414.2219273830842</v>
+      </c>
+      <c r="AN17" s="26">
+        <v>193.43873951576859</v>
+      </c>
+      <c r="AO17" s="27">
+        <v>18.002632860045082</v>
+      </c>
+      <c r="AP17" s="26">
+        <v>1143.9444151720497</v>
+      </c>
+      <c r="AQ17" s="26">
+        <v>3984.7550656087797</v>
+      </c>
+      <c r="AR17" s="26">
+        <v>235.1178362970461</v>
+      </c>
+      <c r="AS17" s="27">
+        <v>-28.376970491385691</v>
+      </c>
+      <c r="AT17" s="26">
+        <v>1309.702589218135</v>
+      </c>
+      <c r="AU17" s="26">
+        <v>4146.6458145200077</v>
+      </c>
+      <c r="AV17" s="37">
+        <v>348.25069388088298</v>
+      </c>
+      <c r="AW17" s="26">
+        <v>111.490919998908</v>
+      </c>
+      <c r="AX17" s="26">
+        <v>1561.4211824966769</v>
+      </c>
+      <c r="AY17" s="26">
+        <v>4340.1896898543673</v>
+      </c>
+      <c r="AZ17" s="26">
+        <v>353.48514155531291</v>
+      </c>
+      <c r="BA17" s="27">
+        <v>72.169024776284687</v>
+      </c>
+      <c r="BB17" s="26">
+        <v>1764.0162793213924</v>
+      </c>
+      <c r="BC17" s="26">
+        <v>4561.316831302709</v>
+      </c>
+      <c r="BD17" s="26">
+        <v>456.16510281162732</v>
+      </c>
+      <c r="BE17" s="27">
+        <v>130.62692526660135</v>
+      </c>
+      <c r="BF17" s="26">
+        <v>1405.0019461376335</v>
+      </c>
+      <c r="BG17" s="26">
+        <v>3754.3560240472425</v>
+      </c>
+      <c r="BH17" s="26">
+        <v>400.35307948778404</v>
+      </c>
+      <c r="BI17" s="27">
+        <v>116.41453273085745</v>
+      </c>
+      <c r="BJ17" s="26">
+        <v>1407.2139423461115</v>
+      </c>
+      <c r="BK17" s="26">
+        <v>3835.234874752728</v>
+      </c>
+      <c r="BL17" s="26">
+        <v>416.66157826381777</v>
+      </c>
+      <c r="BM17" s="27">
+        <v>113.39009410362667</v>
+      </c>
+      <c r="BN17" s="26">
+        <v>1535.776493468029</v>
+      </c>
+      <c r="BO17" s="26">
+        <v>4161.2496626166903</v>
+      </c>
+      <c r="BP17" s="37">
+        <v>392.44955619366203</v>
+      </c>
+      <c r="BQ17" s="26">
+        <v>155.90357199222751</v>
+      </c>
+      <c r="BR17" s="26">
+        <v>1554.0217108877241</v>
+      </c>
+      <c r="BS17" s="26">
+        <v>4294.5588367443479</v>
+      </c>
+      <c r="BT17" s="37">
+        <v>424.97154406973891</v>
+      </c>
+      <c r="BU17" s="26">
+        <v>185.43146598447026</v>
+      </c>
+      <c r="BV17" s="26">
+        <v>1663.9650454508946</v>
+      </c>
+      <c r="BW17" s="26">
+        <v>4503.2676201026761</v>
+      </c>
+      <c r="BX17" s="37">
+        <v>454.42926781883557</v>
+      </c>
+    </row>
+    <row r="18" spans="1:76">
+      <c r="A18" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="26">
+        <v>3509.6013597272358</v>
+      </c>
+      <c r="C18" s="26">
+        <v>4442.0149549565131</v>
+      </c>
+      <c r="D18" s="26">
+        <v>5481.3130916840355</v>
+      </c>
+      <c r="E18" s="26">
+        <v>5832.2836182477904</v>
+      </c>
+      <c r="F18" s="50">
+        <v>7565.8793105965997</v>
+      </c>
+      <c r="G18" s="50">
+        <v>7636.7021572605227</v>
+      </c>
+      <c r="H18" s="50">
+        <v>8052.6045115823836</v>
+      </c>
+      <c r="I18" s="50">
+        <v>8526.8310221931206</v>
+      </c>
+      <c r="J18" s="50">
+        <v>9114.6707439056245</v>
+      </c>
+      <c r="K18" s="50">
+        <v>10090.598762251477</v>
+      </c>
+      <c r="L18" s="50">
+        <v>8640.1993656191844</v>
+      </c>
+      <c r="M18" s="50">
+        <v>8651.1963127207</v>
+      </c>
+      <c r="N18" s="50">
+        <v>8995.6053657422854</v>
+      </c>
+      <c r="O18" s="50">
+        <v>9284.8596470843258</v>
+      </c>
+      <c r="P18" s="51">
+        <v>9541.9178003881898</v>
+      </c>
+      <c r="Q18" s="50">
+        <v>522.37118143860755</v>
+      </c>
+      <c r="R18" s="50">
+        <v>791.73054502674597</v>
+      </c>
+      <c r="S18" s="50">
+        <v>1546.1662160609526</v>
+      </c>
+      <c r="T18" s="50">
+        <v>649.33341720092983</v>
+      </c>
+      <c r="U18" s="52">
+        <v>521.98445121651991</v>
+      </c>
+      <c r="V18" s="50">
+        <v>929.96869108612202</v>
+      </c>
+      <c r="W18" s="50">
+        <v>2186.1984386353129</v>
+      </c>
+      <c r="X18" s="50">
+        <v>803.86337401855849</v>
+      </c>
+      <c r="Y18" s="52">
+        <v>627.78345353841121</v>
+      </c>
+      <c r="Z18" s="50">
+        <v>1061.820346756424</v>
+      </c>
+      <c r="AA18" s="50">
+        <v>2897.6327626306747</v>
+      </c>
+      <c r="AB18" s="50">
+        <v>894.07652875852511</v>
+      </c>
+      <c r="AC18" s="52">
+        <v>704.92213096007231</v>
+      </c>
+      <c r="AD18" s="50">
+        <v>1271.8338362636246</v>
+      </c>
+      <c r="AE18" s="50">
+        <v>2933.9084416833025</v>
+      </c>
+      <c r="AF18" s="51">
+        <v>921.61920934079092</v>
+      </c>
+      <c r="AG18" s="26">
+        <v>544.82224990911357</v>
+      </c>
+      <c r="AH18" s="26">
+        <v>1908.2105114310687</v>
+      </c>
+      <c r="AI18" s="26">
+        <v>4260.8146594758473</v>
+      </c>
+      <c r="AJ18" s="26">
+        <v>852.0318897805696</v>
+      </c>
+      <c r="AK18" s="27">
+        <v>619.23307208677079</v>
+      </c>
+      <c r="AL18" s="26">
+        <v>1860.9414777624254</v>
+      </c>
+      <c r="AM18" s="26">
+        <v>4258.7442362351267</v>
+      </c>
+      <c r="AN18" s="26">
+        <v>897.78337117619958</v>
+      </c>
+      <c r="AO18" s="27">
+        <v>652.58497835681987</v>
+      </c>
+      <c r="AP18" s="26">
+        <v>1791.0773800379575</v>
+      </c>
+      <c r="AQ18" s="26">
+        <v>4670.7775508756313</v>
+      </c>
+      <c r="AR18" s="26">
+        <v>938.16460231197516</v>
+      </c>
+      <c r="AS18" s="27">
+        <v>663.33498368600772</v>
+      </c>
+      <c r="AT18" s="26">
+        <v>2014.8980193295738</v>
+      </c>
+      <c r="AU18" s="26">
+        <v>4809.0854857383483</v>
+      </c>
+      <c r="AV18" s="37">
+        <v>1039.5125334391898</v>
+      </c>
+      <c r="AW18" s="26">
+        <v>758.78141244318454</v>
+      </c>
+      <c r="AX18" s="26">
+        <v>2220.4170050178423</v>
+      </c>
+      <c r="AY18" s="26">
+        <v>5029.4230225871988</v>
+      </c>
+      <c r="AZ18" s="26">
+        <v>1106.0493038573991</v>
+      </c>
+      <c r="BA18" s="27">
+        <v>846.46681462553306</v>
+      </c>
+      <c r="BB18" s="26">
+        <v>2540.1758266536854</v>
+      </c>
+      <c r="BC18" s="26">
+        <v>5411.2134210856057</v>
+      </c>
+      <c r="BD18" s="26">
+        <v>1292.7426998866531</v>
+      </c>
+      <c r="BE18" s="27">
+        <v>808.73336310483762</v>
+      </c>
+      <c r="BF18" s="26">
+        <v>2168.9231600157987</v>
+      </c>
+      <c r="BG18" s="26">
+        <v>4545.9572741565744</v>
+      </c>
+      <c r="BH18" s="26">
+        <v>1116.5855683419747</v>
+      </c>
+      <c r="BI18" s="27">
+        <v>821.9801448267084</v>
+      </c>
+      <c r="BJ18" s="26">
+        <v>2098.864902250757</v>
+      </c>
+      <c r="BK18" s="26">
+        <v>4596.0337804387336</v>
+      </c>
+      <c r="BL18" s="26">
+        <v>1134.3174852045013</v>
+      </c>
+      <c r="BM18" s="27">
+        <v>752.28261327476059</v>
+      </c>
+      <c r="BN18" s="26">
+        <v>2207.498843007319</v>
+      </c>
+      <c r="BO18" s="26">
+        <v>4883.9181482830363</v>
+      </c>
+      <c r="BP18" s="37">
+        <v>1151.90576117717</v>
+      </c>
+      <c r="BQ18" s="26">
+        <v>783.27394799509534</v>
+      </c>
+      <c r="BR18" s="26">
+        <v>2290.0751753716681</v>
+      </c>
+      <c r="BS18" s="26">
+        <v>5042.1815763337981</v>
+      </c>
+      <c r="BT18" s="37">
+        <v>1169.3289473837642</v>
+      </c>
+      <c r="BU18" s="26">
+        <v>810.56981345583893</v>
+      </c>
+      <c r="BV18" s="26">
+        <v>2374.7081469016412</v>
+      </c>
+      <c r="BW18" s="26">
+        <v>5186.7420818952096</v>
+      </c>
+      <c r="BX18" s="37">
+        <v>1169.8977581355002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:76">
+      <c r="A19" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="26">
+        <v>-1929.7385462757761</v>
+      </c>
+      <c r="C19" s="26">
+        <v>-1934.4141650462821</v>
+      </c>
+      <c r="D19" s="26">
+        <v>-2133.6505768720494</v>
+      </c>
+      <c r="E19" s="26">
+        <v>-2495.1342295443451</v>
+      </c>
+      <c r="F19" s="50">
+        <v>-2577.9867317048693</v>
+      </c>
+      <c r="G19" s="50">
+        <v>-2805.5606754557425</v>
+      </c>
+      <c r="H19" s="50">
+        <v>-2670.7845616444629</v>
+      </c>
+      <c r="I19" s="50">
+        <v>-2750.6088950654794</v>
+      </c>
+      <c r="J19" s="50">
+        <v>-2748.0838100003602</v>
+      </c>
+      <c r="K19" s="50">
+        <v>-3236.9315240394635</v>
+      </c>
+      <c r="L19" s="50">
+        <v>-2949.8613906799237</v>
+      </c>
+      <c r="M19" s="50">
+        <v>-2875.6713846271855</v>
+      </c>
+      <c r="N19" s="50">
+        <v>-2792.7395593602778</v>
+      </c>
+      <c r="O19" s="50">
+        <v>-2855.4039833902875</v>
+      </c>
+      <c r="P19" s="51">
+        <v>-2734.8244010313128</v>
+      </c>
+      <c r="Q19" s="50">
+        <v>-487.894657330153</v>
+      </c>
+      <c r="R19" s="50">
+        <v>-431.33785142197382</v>
+      </c>
+      <c r="S19" s="50">
+        <v>-490.9947091922769</v>
+      </c>
+      <c r="T19" s="50">
+        <v>-519.51132833137228</v>
+      </c>
+      <c r="U19" s="52">
+        <v>-461.81326413642711</v>
+      </c>
+      <c r="V19" s="50">
+        <v>-436.14165264998366</v>
+      </c>
+      <c r="W19" s="50">
+        <v>-527.2741822606929</v>
+      </c>
+      <c r="X19" s="50">
+        <v>-509.18506599917822</v>
+      </c>
+      <c r="Y19" s="52">
+        <v>-492.45391771234665</v>
+      </c>
+      <c r="Z19" s="50">
+        <v>-525.14542374710311</v>
+      </c>
+      <c r="AA19" s="50">
+        <v>-571.85953705985912</v>
+      </c>
+      <c r="AB19" s="50">
+        <v>-544.19169835274056</v>
+      </c>
+      <c r="AC19" s="52">
+        <v>-552.17345500476301</v>
+      </c>
+      <c r="AD19" s="50">
+        <v>-645.14571031573837</v>
+      </c>
+      <c r="AE19" s="50">
+        <v>-679.73379119635501</v>
+      </c>
+      <c r="AF19" s="51">
+        <v>-618.08127302748869</v>
+      </c>
+      <c r="AG19" s="26">
+        <v>-519.0730136635998</v>
+      </c>
+      <c r="AH19" s="26">
+        <v>-626.68547741474549</v>
+      </c>
+      <c r="AI19" s="26">
+        <v>-723.12989666832675</v>
+      </c>
+      <c r="AJ19" s="26">
+        <v>-709.09834395819723</v>
+      </c>
+      <c r="AK19" s="27">
+        <v>-622.16182702060428</v>
+      </c>
+      <c r="AL19" s="26">
+        <v>-634.53190792266503</v>
+      </c>
+      <c r="AM19" s="26">
+        <v>-844.52230885204233</v>
+      </c>
+      <c r="AN19" s="26">
+        <v>-704.34463166043099</v>
+      </c>
+      <c r="AO19" s="27">
+        <v>-634.58234549677479</v>
+      </c>
+      <c r="AP19" s="26">
+        <v>-647.13296486590775</v>
+      </c>
+      <c r="AQ19" s="26">
+        <v>-686.02248526685173</v>
+      </c>
+      <c r="AR19" s="26">
+        <v>-703.04676601492906</v>
+      </c>
+      <c r="AS19" s="27">
+        <v>-691.71195417739341</v>
+      </c>
+      <c r="AT19" s="26">
+        <v>-705.19543011143867</v>
+      </c>
+      <c r="AU19" s="26">
+        <v>-662.43967121834066</v>
+      </c>
+      <c r="AV19" s="37">
+        <v>-691.26183955830686</v>
+      </c>
+      <c r="AW19" s="26">
+        <v>-647.29049244427654</v>
+      </c>
+      <c r="AX19" s="26">
+        <v>-658.99582252116545</v>
+      </c>
+      <c r="AY19" s="26">
+        <v>-689.23333273283197</v>
+      </c>
+      <c r="AZ19" s="26">
+        <v>-752.56416230208617</v>
+      </c>
+      <c r="BA19" s="27">
+        <v>-774.29778984924837</v>
+      </c>
+      <c r="BB19" s="26">
+        <v>-776.15954733229296</v>
+      </c>
+      <c r="BC19" s="26">
+        <v>-849.89658978289685</v>
+      </c>
+      <c r="BD19" s="26">
+        <v>-836.57759707502578</v>
+      </c>
+      <c r="BE19" s="27">
+        <v>-678.10643783823627</v>
+      </c>
+      <c r="BF19" s="26">
+        <v>-763.92121387816519</v>
+      </c>
+      <c r="BG19" s="26">
+        <v>-791.60125010933166</v>
+      </c>
+      <c r="BH19" s="26">
+        <v>-716.23248885419071</v>
+      </c>
+      <c r="BI19" s="27">
+        <v>-705.56561209585095</v>
+      </c>
+      <c r="BJ19" s="26">
+        <v>-691.65095990464556</v>
+      </c>
+      <c r="BK19" s="26">
+        <v>-760.79890568600558</v>
+      </c>
+      <c r="BL19" s="26">
+        <v>-717.65590694068351</v>
+      </c>
+      <c r="BM19" s="27">
+        <v>-638.89251917113393</v>
+      </c>
+      <c r="BN19" s="26">
+        <v>-671.72234953929001</v>
+      </c>
+      <c r="BO19" s="26">
+        <v>-722.66848566634587</v>
+      </c>
+      <c r="BP19" s="37">
+        <v>-759.45620498350797</v>
+      </c>
+      <c r="BQ19" s="26">
+        <v>-627.37037600286783</v>
+      </c>
+      <c r="BR19" s="26">
+        <v>-736.05346448394414</v>
+      </c>
+      <c r="BS19" s="26">
+        <v>-747.62273958945025</v>
+      </c>
+      <c r="BT19" s="37">
+        <v>-744.35740331402531</v>
+      </c>
+      <c r="BU19" s="26">
+        <v>-625.13834747136866</v>
+      </c>
+      <c r="BV19" s="26">
+        <v>-710.74310145074651</v>
+      </c>
+      <c r="BW19" s="26">
+        <v>-683.47446179253313</v>
+      </c>
+      <c r="BX19" s="37">
+        <v>-715.46849031666466</v>
+      </c>
+    </row>
+    <row r="20" spans="1:76">
+      <c r="A20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="26">
+        <v>-465.17910595964531</v>
+      </c>
+      <c r="C20" s="26">
+        <v>-505.3400883283386</v>
+      </c>
+      <c r="D20" s="26">
+        <v>-627.91062030002524</v>
+      </c>
+      <c r="E20" s="26">
+        <v>-560.91650653538591</v>
+      </c>
+      <c r="F20" s="50">
+        <v>-1079.5032867641239</v>
+      </c>
+      <c r="G20" s="50">
+        <v>-655.96749444346062</v>
+      </c>
+      <c r="H20" s="50">
+        <v>-943.05892158844404</v>
+      </c>
+      <c r="I20" s="50">
+        <v>-1136.7893312887436</v>
+      </c>
+      <c r="J20" s="50">
+        <v>-1090.2378884755842</v>
+      </c>
+      <c r="K20" s="50">
+        <v>-1546.3049095852546</v>
+      </c>
+      <c r="L20" s="50">
+        <v>-1780.388313997199</v>
+      </c>
+      <c r="M20" s="50">
+        <v>-1594.2027156205681</v>
+      </c>
+      <c r="N20" s="50">
+        <v>-1589.3167378377179</v>
+      </c>
+      <c r="O20" s="50">
+        <v>-1595.3248319729498</v>
+      </c>
+      <c r="P20" s="51">
+        <v>-1099.3632676013735</v>
+      </c>
+      <c r="Q20" s="50">
+        <v>-142.05794872070823</v>
+      </c>
+      <c r="R20" s="50">
+        <v>-138.48338134456583</v>
+      </c>
+      <c r="S20" s="50">
+        <v>-85.811074455933351</v>
+      </c>
+      <c r="T20" s="50">
+        <v>-98.826701438437937</v>
+      </c>
+      <c r="U20" s="52">
+        <v>-68.271905819343885</v>
+      </c>
+      <c r="V20" s="50">
+        <v>-203.1387703716141</v>
+      </c>
+      <c r="W20" s="50">
+        <v>-138.41964514262418</v>
+      </c>
+      <c r="X20" s="50">
+        <v>-95.509766994756433</v>
+      </c>
+      <c r="Y20" s="52">
+        <v>-86.196360178361815</v>
+      </c>
+      <c r="Z20" s="50">
+        <v>-347.48062058355629</v>
+      </c>
+      <c r="AA20" s="50">
+        <v>-103.3248709953227</v>
+      </c>
+      <c r="AB20" s="50">
+        <v>-90.908768542784415</v>
+      </c>
+      <c r="AC20" s="52">
+        <v>-125.83589926420912</v>
+      </c>
+      <c r="AD20" s="50">
+        <v>-278.16593742088878</v>
+      </c>
+      <c r="AE20" s="50">
+        <v>-94.381499701902669</v>
+      </c>
+      <c r="AF20" s="51">
+        <v>-62.533170148385324</v>
+      </c>
+      <c r="AG20" s="26">
+        <v>-70.698063851858095</v>
+      </c>
+      <c r="AH20" s="26">
+        <v>-762.32980416835323</v>
+      </c>
+      <c r="AI20" s="26">
+        <v>-131.71037296769018</v>
+      </c>
+      <c r="AJ20" s="26">
+        <v>-114.76504577622222</v>
+      </c>
+      <c r="AK20" s="27">
+        <v>-129.34016189634923</v>
+      </c>
+      <c r="AL20" s="26">
+        <v>-295.08225441768695</v>
+      </c>
+      <c r="AM20" s="26">
+        <v>-133.35347363210349</v>
+      </c>
+      <c r="AN20" s="26">
+        <v>-98.191604497320981</v>
+      </c>
+      <c r="AO20" s="27">
+        <v>-168.34927100452796</v>
+      </c>
+      <c r="AP20" s="26">
+        <v>-517.02492739705178</v>
+      </c>
+      <c r="AQ20" s="26">
+        <v>-172.49763089589464</v>
+      </c>
+      <c r="AR20" s="26">
+        <v>-85.187092290969673</v>
+      </c>
+      <c r="AS20" s="27">
+        <v>-343.74043711058619</v>
+      </c>
+      <c r="AT20" s="26">
+        <v>-542.70997490218474</v>
+      </c>
+      <c r="AU20" s="26">
+        <v>-176.60808749795598</v>
+      </c>
+      <c r="AV20" s="37">
+        <v>-73.730831778016693</v>
+      </c>
+      <c r="AW20" s="26">
+        <v>-203.57629323782487</v>
+      </c>
+      <c r="AX20" s="26">
+        <v>-620.10091809356402</v>
+      </c>
+      <c r="AY20" s="26">
+        <v>-175.27692173954199</v>
+      </c>
+      <c r="AZ20" s="26">
+        <v>-91.283755404653334</v>
+      </c>
+      <c r="BA20" s="27">
+        <v>-298.24004173914989</v>
+      </c>
+      <c r="BB20" s="26">
+        <v>-798.64351532604678</v>
+      </c>
+      <c r="BC20" s="26">
+        <v>-257.97310336231232</v>
+      </c>
+      <c r="BD20" s="26">
+        <v>-191.44824915774547</v>
+      </c>
+      <c r="BE20" s="27">
+        <v>-472.86463508257657</v>
+      </c>
+      <c r="BF20" s="26">
+        <v>-575.47355771477396</v>
+      </c>
+      <c r="BG20" s="26">
+        <v>-332.14539150692133</v>
+      </c>
+      <c r="BH20" s="26">
+        <v>-399.90472969292694</v>
+      </c>
+      <c r="BI20" s="27">
+        <v>-456.31911968294219</v>
+      </c>
+      <c r="BJ20" s="26">
+        <v>-319.68725110839216</v>
+      </c>
+      <c r="BK20" s="26">
+        <v>-511.79552917639234</v>
+      </c>
+      <c r="BL20" s="26">
+        <v>-306.40081565284152</v>
+      </c>
+      <c r="BM20" s="27">
+        <v>-489.36227509938789</v>
+      </c>
+      <c r="BN20" s="26">
+        <v>-526.50525686131255</v>
+      </c>
+      <c r="BO20" s="26">
+        <v>-376.30094795484325</v>
+      </c>
+      <c r="BP20" s="37">
+        <v>-197.14825792217414</v>
+      </c>
+      <c r="BQ20" s="26">
+        <v>-496.93644967980731</v>
+      </c>
+      <c r="BR20" s="26">
+        <v>-487.04482115305785</v>
+      </c>
+      <c r="BS20" s="26">
+        <v>-477.07259066359734</v>
+      </c>
+      <c r="BT20" s="37">
+        <v>-134.27097047648721</v>
+      </c>
+      <c r="BU20" s="26">
+        <v>-337.65103296208264</v>
+      </c>
+      <c r="BV20" s="26">
+        <v>-313.97551960770079</v>
+      </c>
+      <c r="BW20" s="26">
+        <v>-277.12789109020906</v>
+      </c>
+      <c r="BX20" s="37">
+        <v>-170.60882394138119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:76">
+      <c r="A21" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="26">
+        <v>242.08286851418231</v>
+      </c>
+      <c r="C21" s="26">
+        <v>380.25629966525781</v>
+      </c>
+      <c r="D21" s="26">
+        <v>484.63316601240331</v>
+      </c>
+      <c r="E21" s="26">
+        <v>479.12900737402879</v>
+      </c>
+      <c r="F21" s="50">
+        <v>465.32362996420306</v>
+      </c>
+      <c r="G21" s="50">
+        <v>723.60258213852944</v>
+      </c>
+      <c r="H21" s="50">
+        <v>733.38322379869476</v>
+      </c>
+      <c r="I21" s="50">
+        <v>925.21396712623425</v>
+      </c>
+      <c r="J21" s="50">
+        <v>1343.2286205414548</v>
+      </c>
+      <c r="K21" s="50">
+        <v>1393.8997832760601</v>
+      </c>
+      <c r="L21" s="50">
+        <v>796.94326864959032</v>
+      </c>
+      <c r="M21" s="50">
+        <v>893.78060313747551</v>
+      </c>
+      <c r="N21" s="50">
+        <v>945.95905505077792</v>
+      </c>
+      <c r="O21" s="50">
+        <v>970.03532818008375</v>
+      </c>
+      <c r="P21" s="51">
+        <v>903.84371212300687</v>
+      </c>
+      <c r="Q21" s="50">
+        <v>62.56185893609883</v>
+      </c>
+      <c r="R21" s="50">
+        <v>51.412836135224367</v>
+      </c>
+      <c r="S21" s="50">
+        <v>73.889290907116731</v>
+      </c>
+      <c r="T21" s="50">
+        <v>54.218882535742388</v>
+      </c>
+      <c r="U21" s="52">
+        <v>60.269450734449606</v>
+      </c>
+      <c r="V21" s="50">
+        <v>98.52615701053081</v>
+      </c>
+      <c r="W21" s="50">
+        <v>61.945652532444441</v>
+      </c>
+      <c r="X21" s="50">
+        <v>159.51503938783293</v>
+      </c>
+      <c r="Y21" s="52">
+        <v>109.15381149505812</v>
+      </c>
+      <c r="Z21" s="50">
+        <v>117.868595792051</v>
+      </c>
+      <c r="AA21" s="50">
+        <v>155.26314006398789</v>
+      </c>
+      <c r="AB21" s="50">
+        <v>102.34761866130636</v>
+      </c>
+      <c r="AC21" s="52">
+        <v>117.20756016867931</v>
+      </c>
+      <c r="AD21" s="50">
+        <v>120.0341795559643</v>
+      </c>
+      <c r="AE21" s="50">
+        <v>117.63132364632898</v>
+      </c>
+      <c r="AF21" s="51">
+        <v>124.25594400305624</v>
+      </c>
+      <c r="AG21" s="26">
+        <v>125.38993214322262</v>
+      </c>
+      <c r="AH21" s="26">
+        <v>109.8725582387577</v>
+      </c>
+      <c r="AI21" s="26">
+        <v>119.13554617199586</v>
+      </c>
+      <c r="AJ21" s="26">
+        <v>110.92559341022684</v>
+      </c>
+      <c r="AK21" s="27">
+        <v>140.04531875543995</v>
+      </c>
+      <c r="AL21" s="26">
+        <v>156.16069057220216</v>
+      </c>
+      <c r="AM21" s="26">
+        <v>282.03194051029084</v>
+      </c>
+      <c r="AN21" s="26">
+        <v>145.36463230059644</v>
+      </c>
+      <c r="AO21" s="27">
+        <v>150.34793672482022</v>
+      </c>
+      <c r="AP21" s="26">
+        <v>217.1237161148855</v>
+      </c>
+      <c r="AQ21" s="26">
+        <v>174.742734840418</v>
+      </c>
+      <c r="AR21" s="26">
+        <v>191.16883611857102</v>
+      </c>
+      <c r="AS21" s="27">
+        <v>172.32334723881377</v>
+      </c>
+      <c r="AT21" s="26">
+        <v>213.24216323035515</v>
+      </c>
+      <c r="AU21" s="26">
+        <v>260.34252022636804</v>
+      </c>
+      <c r="AV21" s="37">
+        <v>279.30593643069733</v>
+      </c>
+      <c r="AW21" s="26">
+        <v>322.0784071218294</v>
+      </c>
+      <c r="AX21" s="26">
+        <v>347.83966459600822</v>
+      </c>
+      <c r="AY21" s="26">
+        <v>332.07060032617562</v>
+      </c>
+      <c r="AZ21" s="26">
+        <v>341.23994849744167</v>
+      </c>
+      <c r="BA21" s="27">
+        <v>339.87698327138162</v>
+      </c>
+      <c r="BB21" s="26">
+        <v>375.00956625608433</v>
+      </c>
+      <c r="BC21" s="26">
+        <v>368.52316126257523</v>
+      </c>
+      <c r="BD21" s="26">
+        <v>310.49007248601913</v>
+      </c>
+      <c r="BE21" s="27">
+        <v>215.89902351152705</v>
+      </c>
+      <c r="BF21" s="26">
+        <v>207.8382119409377</v>
+      </c>
+      <c r="BG21" s="26">
+        <v>209.53705836106394</v>
+      </c>
+      <c r="BH21" s="26">
+        <v>163.66897483606166</v>
+      </c>
+      <c r="BI21" s="27">
+        <v>196.55561674797386</v>
+      </c>
+      <c r="BJ21" s="26">
+        <v>265.61136412425424</v>
+      </c>
+      <c r="BK21" s="26">
+        <v>224.25277838090727</v>
+      </c>
+      <c r="BL21" s="26">
+        <v>207.36084388434006</v>
+      </c>
+      <c r="BM21" s="27">
+        <v>202.21359868012706</v>
+      </c>
+      <c r="BN21" s="26">
+        <v>254.67265365926116</v>
+      </c>
+      <c r="BO21" s="26">
+        <v>252.99464758670621</v>
+      </c>
+      <c r="BP21" s="37">
+        <v>236.07815512468358</v>
+      </c>
+      <c r="BQ21" s="26">
+        <v>224.23462970269861</v>
+      </c>
+      <c r="BR21" s="26">
+        <v>274.66866427967415</v>
+      </c>
+      <c r="BS21" s="26">
+        <v>288.06244234183487</v>
+      </c>
+      <c r="BT21" s="37">
+        <v>183.06959185587601</v>
+      </c>
+      <c r="BU21" s="26">
+        <v>273.70835247450026</v>
+      </c>
+      <c r="BV21" s="26">
+        <v>287.31824277991723</v>
+      </c>
+      <c r="BW21" s="26">
+        <v>334.06590355633506</v>
+      </c>
+      <c r="BX21" s="37">
+        <v>8.7512133122542366</v>
+      </c>
+    </row>
+    <row r="22" spans="1:76">
+      <c r="A22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="26">
+        <v>-707.26197447382765</v>
+      </c>
+      <c r="C22" s="26">
+        <v>-885.59638799359641</v>
+      </c>
+      <c r="D22" s="26">
+        <v>-1112.5437863124287</v>
+      </c>
+      <c r="E22" s="26">
+        <v>-1040.0455139094147</v>
+      </c>
+      <c r="F22" s="50">
+        <v>-1544.8269167283268</v>
+      </c>
+      <c r="G22" s="50">
+        <v>-1379.57007658199</v>
+      </c>
+      <c r="H22" s="50">
+        <v>-1676.4421453871387</v>
+      </c>
+      <c r="I22" s="50">
+        <v>-2062.003298414978</v>
+      </c>
+      <c r="J22" s="50">
+        <v>-2433.4665090170392</v>
+      </c>
+      <c r="K22" s="50">
+        <v>-2940.2046928613145</v>
+      </c>
+      <c r="L22" s="50">
+        <v>-2577.3315826467892</v>
+      </c>
+      <c r="M22" s="50">
+        <v>-2487.9833187580434</v>
+      </c>
+      <c r="N22" s="50">
+        <v>-2535.2757928884957</v>
+      </c>
+      <c r="O22" s="50">
+        <v>-2565.3601601530336</v>
+      </c>
+      <c r="P22" s="51">
+        <v>-2003.2069797243805</v>
+      </c>
+      <c r="Q22" s="50">
+        <v>-204.61980765680704</v>
+      </c>
+      <c r="R22" s="50">
+        <v>-189.89621747979018</v>
+      </c>
+      <c r="S22" s="50">
+        <v>-159.70036536305008</v>
+      </c>
+      <c r="T22" s="50">
+        <v>-153.04558397418032</v>
+      </c>
+      <c r="U22" s="52">
+        <v>-128.54135655379349</v>
+      </c>
+      <c r="V22" s="50">
+        <v>-301.66492738214492</v>
+      </c>
+      <c r="W22" s="50">
+        <v>-200.36529767506863</v>
+      </c>
+      <c r="X22" s="50">
+        <v>-255.02480638258936</v>
+      </c>
+      <c r="Y22" s="52">
+        <v>-195.35017167341994</v>
+      </c>
+      <c r="Z22" s="50">
+        <v>-465.34921637560728</v>
+      </c>
+      <c r="AA22" s="50">
+        <v>-258.58801105931059</v>
+      </c>
+      <c r="AB22" s="50">
+        <v>-193.25638720409077</v>
+      </c>
+      <c r="AC22" s="52">
+        <v>-243.04345943288843</v>
+      </c>
+      <c r="AD22" s="50">
+        <v>-398.20011697685311</v>
+      </c>
+      <c r="AE22" s="50">
+        <v>-212.01282334823165</v>
+      </c>
+      <c r="AF22" s="51">
+        <v>-186.78911415144157</v>
+      </c>
+      <c r="AG22" s="26">
+        <v>-196.08799599508072</v>
+      </c>
+      <c r="AH22" s="26">
+        <v>-872.20236240711097</v>
+      </c>
+      <c r="AI22" s="26">
+        <v>-250.84591913968603</v>
+      </c>
+      <c r="AJ22" s="26">
+        <v>-225.69063918644906</v>
+      </c>
+      <c r="AK22" s="27">
+        <v>-269.38548065178918</v>
+      </c>
+      <c r="AL22" s="26">
+        <v>-451.24294498988911</v>
+      </c>
+      <c r="AM22" s="26">
+        <v>-415.38541414239432</v>
+      </c>
+      <c r="AN22" s="26">
+        <v>-243.55623679791742</v>
+      </c>
+      <c r="AO22" s="27">
+        <v>-318.69720772934818</v>
+      </c>
+      <c r="AP22" s="26">
+        <v>-734.14864351193728</v>
+      </c>
+      <c r="AQ22" s="26">
+        <v>-347.24036573631264</v>
+      </c>
+      <c r="AR22" s="26">
+        <v>-276.3559284095407</v>
+      </c>
+      <c r="AS22" s="27">
+        <v>-516.06378434939995</v>
+      </c>
+      <c r="AT22" s="26">
+        <v>-755.95213813253986</v>
+      </c>
+      <c r="AU22" s="26">
+        <v>-436.95060772432402</v>
+      </c>
+      <c r="AV22" s="37">
+        <v>-353.03676820871402</v>
+      </c>
+      <c r="AW22" s="26">
+        <v>-525.65470035965427</v>
+      </c>
+      <c r="AX22" s="26">
+        <v>-967.94058268957224</v>
+      </c>
+      <c r="AY22" s="26">
+        <v>-507.34752206571761</v>
+      </c>
+      <c r="AZ22" s="26">
+        <v>-432.52370390209501</v>
+      </c>
+      <c r="BA22" s="27">
+        <v>-638.11702501053151</v>
+      </c>
+      <c r="BB22" s="26">
+        <v>-1173.6530815821311</v>
+      </c>
+      <c r="BC22" s="26">
+        <v>-626.49626462488754</v>
+      </c>
+      <c r="BD22" s="26">
+        <v>-501.9383216437646</v>
+      </c>
+      <c r="BE22" s="27">
+        <v>-688.76365859410362</v>
+      </c>
+      <c r="BF22" s="26">
+        <v>-783.31176965571171</v>
+      </c>
+      <c r="BG22" s="26">
+        <v>-541.68244986798527</v>
+      </c>
+      <c r="BH22" s="26">
+        <v>-563.57370452898863</v>
+      </c>
+      <c r="BI22" s="27">
+        <v>-652.87473643091607</v>
+      </c>
+      <c r="BJ22" s="26">
+        <v>-585.2986152326464</v>
+      </c>
+      <c r="BK22" s="26">
+        <v>-736.04830755729961</v>
+      </c>
+      <c r="BL22" s="26">
+        <v>-513.76165953718157</v>
+      </c>
+      <c r="BM22" s="27">
+        <v>-691.57587377951495</v>
+      </c>
+      <c r="BN22" s="26">
+        <v>-781.17791052057373</v>
+      </c>
+      <c r="BO22" s="26">
+        <v>-629.29559554154946</v>
+      </c>
+      <c r="BP22" s="37">
+        <v>-433.22641304685772</v>
+      </c>
+      <c r="BQ22" s="26">
+        <v>-721.17107938250592</v>
+      </c>
+      <c r="BR22" s="26">
+        <v>-761.713485432732</v>
+      </c>
+      <c r="BS22" s="26">
+        <v>-765.13503300543221</v>
+      </c>
+      <c r="BT22" s="37">
+        <v>-317.34056233236322</v>
+      </c>
+      <c r="BU22" s="26">
+        <v>-611.3593854365829</v>
+      </c>
+      <c r="BV22" s="26">
+        <v>-601.29376238761802</v>
+      </c>
+      <c r="BW22" s="26">
+        <v>-611.19379464654412</v>
+      </c>
+      <c r="BX22" s="37">
+        <v>-179.36003725363543</v>
+      </c>
+    </row>
+    <row r="23" spans="1:76">
+      <c r="A23" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="26">
+        <v>593.98085719716482</v>
+      </c>
+      <c r="C23" s="26">
+        <v>958.87818857733714</v>
+      </c>
+      <c r="D23" s="26">
+        <v>1099.4742441371607</v>
+      </c>
+      <c r="E23" s="26">
+        <v>1152.153546112741</v>
+      </c>
+      <c r="F23" s="50">
+        <v>1244.5219393768093</v>
+      </c>
+      <c r="G23" s="50">
+        <v>1191.830935729972</v>
+      </c>
+      <c r="H23" s="50">
+        <v>1183.8311572016464</v>
+      </c>
+      <c r="I23" s="50">
+        <v>1107.3896066708837</v>
+      </c>
+      <c r="J23" s="50">
+        <v>1042.9616305460693</v>
+      </c>
+      <c r="K23" s="50">
+        <v>1070.4822063758054</v>
+      </c>
+      <c r="L23" s="50">
+        <v>1004.3787348700887</v>
+      </c>
+      <c r="M23" s="50">
+        <v>1062.3971806481647</v>
+      </c>
+      <c r="N23" s="50">
+        <v>1145.8839587753625</v>
+      </c>
+      <c r="O23" s="50">
+        <v>1156.3394693995951</v>
+      </c>
+      <c r="P23" s="51">
+        <v>1103.9980336821973</v>
+      </c>
+      <c r="Q23" s="50">
+        <v>142.13155992399069</v>
+      </c>
+      <c r="R23" s="50">
+        <v>146.0680012356548</v>
+      </c>
+      <c r="S23" s="50">
+        <v>150.72052963237473</v>
+      </c>
+      <c r="T23" s="50">
+        <v>155.06076640514462</v>
+      </c>
+      <c r="U23" s="52">
+        <v>207.11969534613087</v>
+      </c>
+      <c r="V23" s="50">
+        <v>228.0999736467237</v>
+      </c>
+      <c r="W23" s="50">
+        <v>270.87994779619936</v>
+      </c>
+      <c r="X23" s="50">
+        <v>252.77857178828327</v>
+      </c>
+      <c r="Y23" s="52">
+        <v>245.28312344740741</v>
+      </c>
+      <c r="Z23" s="50">
+        <v>295.8565896676771</v>
+      </c>
+      <c r="AA23" s="50">
+        <v>273.49541093624714</v>
+      </c>
+      <c r="AB23" s="50">
+        <v>284.83912008582899</v>
+      </c>
+      <c r="AC23" s="52">
+        <v>275.73572568010383</v>
+      </c>
+      <c r="AD23" s="50">
+        <v>290.92939474197476</v>
+      </c>
+      <c r="AE23" s="50">
+        <v>305.73988498784615</v>
+      </c>
+      <c r="AF23" s="51">
+        <v>279.74854070281606</v>
+      </c>
+      <c r="AG23" s="26">
+        <v>309.11680223271344</v>
+      </c>
+      <c r="AH23" s="26">
+        <v>333.00153455800654</v>
+      </c>
+      <c r="AI23" s="26">
+        <v>306.66207885836786</v>
+      </c>
+      <c r="AJ23" s="26">
+        <v>295.74152372772141</v>
+      </c>
+      <c r="AK23" s="27">
+        <v>269.23550182657698</v>
+      </c>
+      <c r="AL23" s="26">
+        <v>305.29586375689411</v>
+      </c>
+      <c r="AM23" s="26">
+        <v>295.62190689248069</v>
+      </c>
+      <c r="AN23" s="26">
+        <v>321.67766325402027</v>
+      </c>
+      <c r="AO23" s="27">
+        <v>301.67611092122775</v>
+      </c>
+      <c r="AP23" s="26">
+        <v>321.87015044073672</v>
+      </c>
+      <c r="AQ23" s="26">
+        <v>269.80941651036039</v>
+      </c>
+      <c r="AR23" s="26">
+        <v>290.47547932932162</v>
+      </c>
+      <c r="AS23" s="27">
+        <v>291.78051750513515</v>
+      </c>
+      <c r="AT23" s="26">
+        <v>296.61975955306497</v>
+      </c>
+      <c r="AU23" s="26">
+        <v>273.92041921004272</v>
+      </c>
+      <c r="AV23" s="37">
+        <v>245.06891040264094</v>
+      </c>
+      <c r="AW23" s="26">
+        <v>247.65373816276062</v>
+      </c>
+      <c r="AX23" s="26">
+        <v>269.8191953533065</v>
+      </c>
+      <c r="AY23" s="26">
+        <v>263.20825909646919</v>
+      </c>
+      <c r="AZ23" s="26">
+        <v>262.28043793353294</v>
+      </c>
+      <c r="BA23" s="27">
+        <v>221.22063517380101</v>
+      </c>
+      <c r="BB23" s="26">
+        <v>275.62204469617745</v>
+      </c>
+      <c r="BC23" s="26">
+        <v>267.42750566906614</v>
+      </c>
+      <c r="BD23" s="26">
+        <v>306.21202083676081</v>
+      </c>
+      <c r="BE23" s="27">
+        <v>228.03841474880539</v>
+      </c>
+      <c r="BF23" s="26">
+        <v>265.95600261860238</v>
+      </c>
+      <c r="BG23" s="26">
+        <v>238.35367679089859</v>
+      </c>
+      <c r="BH23" s="26">
+        <v>272.03064071178238</v>
+      </c>
+      <c r="BI23" s="27">
+        <v>254.68423612152208</v>
+      </c>
+      <c r="BJ23" s="26">
+        <v>279.99764937911351</v>
+      </c>
+      <c r="BK23" s="26">
+        <v>263.74571854636054</v>
+      </c>
+      <c r="BL23" s="26">
+        <v>263.96957660116851</v>
+      </c>
+      <c r="BM23" s="27">
+        <v>265.06400636058947</v>
+      </c>
+      <c r="BN23" s="26">
+        <v>301.29766305342037</v>
+      </c>
+      <c r="BO23" s="26">
+        <v>293.71581551439766</v>
+      </c>
+      <c r="BP23" s="37">
+        <v>285.80647384695504</v>
+      </c>
+      <c r="BQ23" s="26">
+        <v>271.23595119028619</v>
+      </c>
+      <c r="BR23" s="26">
+        <v>314.08420106766505</v>
+      </c>
+      <c r="BS23" s="26">
+        <v>274.32178616660241</v>
+      </c>
+      <c r="BT23" s="37">
+        <v>296.69753097504145</v>
+      </c>
+      <c r="BU23" s="26">
+        <v>274.79876779676124</v>
+      </c>
+      <c r="BV23" s="26">
+        <v>351.13753891841037</v>
+      </c>
+      <c r="BW23" s="26">
+        <v>270.63961423439372</v>
+      </c>
+      <c r="BX23" s="37">
+        <v>207.42211273263177</v>
+      </c>
+    </row>
+    <row r="24" spans="1:76">
+      <c r="A24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="26">
+        <v>909.47533285691088</v>
+      </c>
+      <c r="C24" s="26">
+        <v>1195.5000065174345</v>
+      </c>
+      <c r="D24" s="26">
+        <v>1333.2787016181605</v>
+      </c>
+      <c r="E24" s="26">
+        <v>1453.2101247376329</v>
+      </c>
+      <c r="F24" s="50">
+        <v>1538.6883713717177</v>
+      </c>
+      <c r="G24" s="50">
+        <v>1584.6213954068903</v>
+      </c>
+      <c r="H24" s="50">
+        <v>1628.3899101999036</v>
+      </c>
+      <c r="I24" s="50">
+        <v>1639.5203209708379</v>
+      </c>
+      <c r="J24" s="50">
+        <v>1576.1110232839778</v>
+      </c>
+      <c r="K24" s="50">
+        <v>1684.3774638573309</v>
+      </c>
+      <c r="L24" s="50">
+        <v>1575.9076004818744</v>
+      </c>
+      <c r="M24" s="50">
+        <v>1659.0029095222812</v>
+      </c>
+      <c r="N24" s="50">
+        <v>1669.3410428650138</v>
+      </c>
+      <c r="O24" s="50">
+        <v>1713.7294294024628</v>
+      </c>
+      <c r="P24" s="51">
+        <v>1861.1744069304445</v>
+      </c>
+      <c r="Q24" s="50">
+        <v>209.7508496607818</v>
+      </c>
+      <c r="R24" s="50">
+        <v>219.4968294575873</v>
+      </c>
+      <c r="S24" s="50">
+        <v>223.71094732183258</v>
+      </c>
+      <c r="T24" s="50">
+        <v>256.51670641670916</v>
+      </c>
+      <c r="U24" s="52">
+        <v>256.84623176707277</v>
+      </c>
+      <c r="V24" s="50">
+        <v>284.43131902283505</v>
+      </c>
+      <c r="W24" s="50">
+        <v>330.16872994424347</v>
+      </c>
+      <c r="X24" s="50">
+        <v>324.05372578328326</v>
+      </c>
+      <c r="Y24" s="52">
+        <v>296.08958484840741</v>
+      </c>
+      <c r="Z24" s="50">
+        <v>346.41807428267708</v>
+      </c>
+      <c r="AA24" s="50">
+        <v>330.96350086024711</v>
+      </c>
+      <c r="AB24" s="50">
+        <v>359.80754162682899</v>
+      </c>
+      <c r="AC24" s="52">
+        <v>347.91721925087688</v>
+      </c>
+      <c r="AD24" s="50">
+        <v>370.77071729963234</v>
+      </c>
+      <c r="AE24" s="50">
+        <v>365.35494920396536</v>
+      </c>
+      <c r="AF24" s="51">
+        <v>369.16723898315826</v>
+      </c>
+      <c r="AG24" s="26">
+        <v>369.47020711867225</v>
+      </c>
+      <c r="AH24" s="26">
+        <v>402.36793414131495</v>
+      </c>
+      <c r="AI24" s="26">
+        <v>382.11275153792127</v>
+      </c>
+      <c r="AJ24" s="26">
+        <v>384.73747857380931</v>
+      </c>
+      <c r="AK24" s="27">
+        <v>367.29644527338536</v>
+      </c>
+      <c r="AL24" s="26">
+        <v>401.9012157739524</v>
+      </c>
+      <c r="AM24" s="26">
+        <v>387.87159460818702</v>
+      </c>
+      <c r="AN24" s="26">
+        <v>427.55213975136559</v>
+      </c>
+      <c r="AO24" s="27">
+        <v>403.27023993300452</v>
+      </c>
+      <c r="AP24" s="26">
+        <v>427.74420798202442</v>
+      </c>
+      <c r="AQ24" s="26">
+        <v>388.30068458773638</v>
+      </c>
+      <c r="AR24" s="26">
+        <v>409.07477769713819</v>
+      </c>
+      <c r="AS24" s="27">
+        <v>402.43321608853455</v>
+      </c>
+      <c r="AT24" s="26">
+        <v>440.75006867961116</v>
+      </c>
+      <c r="AU24" s="26">
+        <v>406.8352143591913</v>
+      </c>
+      <c r="AV24" s="37">
+        <v>389.50182184350092</v>
+      </c>
+      <c r="AW24" s="26">
+        <v>358.22532105863542</v>
+      </c>
+      <c r="AX24" s="26">
+        <v>403.1850184603457</v>
+      </c>
+      <c r="AY24" s="26">
+        <v>387.87529108291403</v>
+      </c>
+      <c r="AZ24" s="26">
+        <v>426.82539268208268</v>
+      </c>
+      <c r="BA24" s="27">
+        <v>349.22105766587998</v>
+      </c>
+      <c r="BB24" s="26">
+        <v>412.91914203269556</v>
+      </c>
+      <c r="BC24" s="26">
+        <v>408.97547992613772</v>
+      </c>
+      <c r="BD24" s="26">
+        <v>513.26178423261763</v>
+      </c>
+      <c r="BE24" s="27">
+        <v>369.98312245726731</v>
+      </c>
+      <c r="BF24" s="26">
+        <v>402.34625493099816</v>
+      </c>
+      <c r="BG24" s="26">
+        <v>385.55508637266274</v>
+      </c>
+      <c r="BH24" s="26">
+        <v>418.02313672094635</v>
+      </c>
+      <c r="BI24" s="27">
+        <v>395.44154502440102</v>
+      </c>
+      <c r="BJ24" s="26">
+        <v>443.51265207194365</v>
+      </c>
+      <c r="BK24" s="26">
+        <v>397.22922104084898</v>
+      </c>
+      <c r="BL24" s="26">
+        <v>422.81949138508753</v>
+      </c>
+      <c r="BM24" s="27">
+        <v>397.62131791145163</v>
+      </c>
+      <c r="BN24" s="26">
+        <v>420.97937812866883</v>
+      </c>
+      <c r="BO24" s="26">
+        <v>414.05868727680775</v>
+      </c>
+      <c r="BP24" s="37">
+        <v>436.68165954808569</v>
+      </c>
+      <c r="BQ24" s="26">
+        <v>407.69610594610612</v>
+      </c>
+      <c r="BR24" s="26">
+        <v>438.572002331487</v>
+      </c>
+      <c r="BS24" s="26">
+        <v>424.55867185123634</v>
+      </c>
+      <c r="BT24" s="37">
+        <v>442.90264927363353</v>
+      </c>
+      <c r="BU24" s="26">
+        <v>410.46165555556189</v>
+      </c>
+      <c r="BV24" s="26">
+        <v>479.78647994956975</v>
+      </c>
+      <c r="BW24" s="26">
+        <v>516.75815449889876</v>
+      </c>
+      <c r="BX24" s="37">
+        <v>454.1681169264142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:76">
+      <c r="A25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="26">
+        <v>-315.49447565974594</v>
+      </c>
+      <c r="C25" s="26">
+        <v>-236.62181794009734</v>
+      </c>
+      <c r="D25" s="26">
+        <v>-233.80445748099999</v>
+      </c>
+      <c r="E25" s="26">
+        <v>-301.05657862489204</v>
+      </c>
+      <c r="F25" s="50">
+        <v>-294.16643199490852</v>
+      </c>
+      <c r="G25" s="50">
+        <v>-392.79045967691832</v>
+      </c>
+      <c r="H25" s="50">
+        <v>-444.55875299825709</v>
+      </c>
+      <c r="I25" s="50">
+        <v>-532.13071429995421</v>
+      </c>
+      <c r="J25" s="50">
+        <v>-533.14939273790856</v>
+      </c>
+      <c r="K25" s="50">
+        <v>-613.8952574815255</v>
+      </c>
+      <c r="L25" s="50">
+        <v>-571.52886561178582</v>
+      </c>
+      <c r="M25" s="50">
+        <v>-596.60572887411649</v>
+      </c>
+      <c r="N25" s="50">
+        <v>-523.45708408965129</v>
+      </c>
+      <c r="O25" s="50">
+        <v>-557.38996000286784</v>
+      </c>
+      <c r="P25" s="51">
+        <v>-757.1763732482475</v>
+      </c>
+      <c r="Q25" s="50">
+        <v>-67.619289736791103</v>
+      </c>
+      <c r="R25" s="50">
+        <v>-73.428828221932491</v>
+      </c>
+      <c r="S25" s="50">
+        <v>-72.990417689457843</v>
+      </c>
+      <c r="T25" s="50">
+        <v>-101.45594001156454</v>
+      </c>
+      <c r="U25" s="52">
+        <v>-49.726536420941912</v>
+      </c>
+      <c r="V25" s="50">
+        <v>-56.331345376111351</v>
+      </c>
+      <c r="W25" s="50">
+        <v>-59.28878214804412</v>
+      </c>
+      <c r="X25" s="50">
+        <v>-71.275153994999997</v>
+      </c>
+      <c r="Y25" s="52">
+        <v>-50.806461401</v>
+      </c>
+      <c r="Z25" s="50">
+        <v>-50.561484614999998</v>
+      </c>
+      <c r="AA25" s="50">
+        <v>-57.468089923999997</v>
+      </c>
+      <c r="AB25" s="50">
+        <v>-74.968421540999998</v>
+      </c>
+      <c r="AC25" s="52">
+        <v>-72.181493570773057</v>
+      </c>
+      <c r="AD25" s="50">
+        <v>-79.841322557657577</v>
+      </c>
+      <c r="AE25" s="50">
+        <v>-59.615064216119229</v>
+      </c>
+      <c r="AF25" s="51">
+        <v>-89.41869828034217</v>
+      </c>
+      <c r="AG25" s="26">
+        <v>-60.353404885958824</v>
+      </c>
+      <c r="AH25" s="26">
+        <v>-69.366399583308407</v>
+      </c>
+      <c r="AI25" s="26">
+        <v>-75.450672679553378</v>
+      </c>
+      <c r="AJ25" s="26">
+        <v>-88.995954846087926</v>
+      </c>
+      <c r="AK25" s="27">
+        <v>-98.060943446808409</v>
+      </c>
+      <c r="AL25" s="26">
+        <v>-96.60535201705828</v>
+      </c>
+      <c r="AM25" s="26">
+        <v>-92.249687715706315</v>
+      </c>
+      <c r="AN25" s="26">
+        <v>-105.87447649734531</v>
+      </c>
+      <c r="AO25" s="27">
+        <v>-101.5941290117768</v>
+      </c>
+      <c r="AP25" s="26">
+        <v>-105.8740575412877</v>
+      </c>
+      <c r="AQ25" s="26">
+        <v>-118.49126807737598</v>
+      </c>
+      <c r="AR25" s="26">
+        <v>-118.5992983678166</v>
+      </c>
+      <c r="AS25" s="27">
+        <v>-110.6526985833994</v>
+      </c>
+      <c r="AT25" s="26">
+        <v>-144.13030912654619</v>
+      </c>
+      <c r="AU25" s="26">
+        <v>-132.9147951491486</v>
+      </c>
+      <c r="AV25" s="37">
+        <v>-144.43291144085998</v>
+      </c>
+      <c r="AW25" s="26">
+        <v>-110.5715828958748</v>
+      </c>
+      <c r="AX25" s="26">
+        <v>-133.3658231070392</v>
+      </c>
+      <c r="AY25" s="26">
+        <v>-124.66703198644481</v>
+      </c>
+      <c r="AZ25" s="26">
+        <v>-164.54495474854974</v>
+      </c>
+      <c r="BA25" s="27">
+        <v>-128.00042249207897</v>
+      </c>
+      <c r="BB25" s="26">
+        <v>-137.29709733651814</v>
+      </c>
+      <c r="BC25" s="26">
+        <v>-141.54797425707159</v>
+      </c>
+      <c r="BD25" s="26">
+        <v>-207.04976339585681</v>
+      </c>
+      <c r="BE25" s="27">
+        <v>-141.94470770846192</v>
+      </c>
+      <c r="BF25" s="26">
+        <v>-136.39025231239577</v>
+      </c>
+      <c r="BG25" s="26">
+        <v>-147.20140958176415</v>
+      </c>
+      <c r="BH25" s="26">
+        <v>-145.99249600916397</v>
+      </c>
+      <c r="BI25" s="27">
+        <v>-140.75730890287895</v>
+      </c>
+      <c r="BJ25" s="26">
+        <v>-163.51500269283014</v>
+      </c>
+      <c r="BK25" s="26">
+        <v>-133.48350249448845</v>
+      </c>
+      <c r="BL25" s="26">
+        <v>-158.84991478391902</v>
+      </c>
+      <c r="BM25" s="27">
+        <v>-132.55731155086215</v>
+      </c>
+      <c r="BN25" s="26">
+        <v>-119.68171507524846</v>
+      </c>
+      <c r="BO25" s="26">
+        <v>-120.34287176241008</v>
+      </c>
+      <c r="BP25" s="37">
+        <v>-150.87518570113065</v>
+      </c>
+      <c r="BQ25" s="26">
+        <v>-136.46015475581993</v>
+      </c>
+      <c r="BR25" s="26">
+        <v>-124.48780126382196</v>
+      </c>
+      <c r="BS25" s="26">
+        <v>-150.23688568463393</v>
+      </c>
+      <c r="BT25" s="37">
+        <v>-146.20511829859205</v>
+      </c>
+      <c r="BU25" s="26">
+        <v>-135.66288775880065</v>
+      </c>
+      <c r="BV25" s="26">
+        <v>-128.64894103115938</v>
+      </c>
+      <c r="BW25" s="26">
+        <v>-246.11854026450504</v>
+      </c>
+      <c r="BX25" s="37">
+        <v>-246.74600419378243</v>
+      </c>
+    </row>
+    <row r="26" spans="1:76">
+      <c r="A26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="26">
+        <v>2327.2620365020366</v>
+      </c>
+      <c r="C26" s="26">
+        <v>1464.5276992380118</v>
+      </c>
+      <c r="D26" s="26">
+        <v>1058.3213004018089</v>
+      </c>
+      <c r="E26" s="26">
+        <v>2689.1200033147175</v>
+      </c>
+      <c r="F26" s="50">
+        <v>2682.4467265233325</v>
+      </c>
+      <c r="G26" s="50">
+        <v>2478.6845998697345</v>
+      </c>
+      <c r="H26" s="50">
+        <v>3038.9748526583321</v>
+      </c>
+      <c r="I26" s="50">
+        <v>3842.4451480845073</v>
+      </c>
+      <c r="J26" s="50">
+        <v>4455.3828973809968</v>
+      </c>
+      <c r="K26" s="50">
+        <v>5690.5052223626426</v>
+      </c>
+      <c r="L26" s="50">
+        <v>3446.6768040255693</v>
+      </c>
+      <c r="M26" s="50">
+        <v>1372.7826713631835</v>
+      </c>
+      <c r="N26" s="50">
+        <v>1420.2217724660522</v>
+      </c>
+      <c r="O26" s="50">
+        <v>445.04365419584678</v>
+      </c>
+      <c r="P26" s="51">
+        <v>385.5170016184361</v>
+      </c>
+      <c r="Q26" s="50">
+        <v>1162.7337614519624</v>
+      </c>
+      <c r="R26" s="50">
+        <v>223.78400376857871</v>
+      </c>
+      <c r="S26" s="50">
+        <v>350.66573150549311</v>
+      </c>
+      <c r="T26" s="50">
+        <v>590.07853977600257</v>
+      </c>
+      <c r="U26" s="52">
+        <v>511.84361545467988</v>
+      </c>
+      <c r="V26" s="50">
+        <v>-135.11439861675041</v>
+      </c>
+      <c r="W26" s="50">
+        <v>116.6404730676536</v>
+      </c>
+      <c r="X26" s="50">
+        <v>971.15800933242883</v>
+      </c>
+      <c r="Y26" s="52">
+        <v>249.17103052523521</v>
+      </c>
+      <c r="Z26" s="50">
+        <v>881.77078939514286</v>
+      </c>
+      <c r="AA26" s="50">
+        <v>-498.07418863097047</v>
+      </c>
+      <c r="AB26" s="50">
+        <v>425.4536691124012</v>
+      </c>
+      <c r="AC26" s="52">
+        <v>817.22247707312863</v>
+      </c>
+      <c r="AD26" s="50">
+        <v>897.60810620785696</v>
+      </c>
+      <c r="AE26" s="50">
+        <v>74.199888308993337</v>
+      </c>
+      <c r="AF26" s="51">
+        <v>900.08953172473844</v>
+      </c>
+      <c r="AG26" s="26">
+        <v>890.47585053578723</v>
+      </c>
+      <c r="AH26" s="26">
+        <v>1172.9070072340583</v>
+      </c>
+      <c r="AI26" s="26">
+        <v>-181.70924846496138</v>
+      </c>
+      <c r="AJ26" s="26">
+        <v>800.77311721844831</v>
+      </c>
+      <c r="AK26" s="27">
+        <v>982.37323942619196</v>
+      </c>
+      <c r="AL26" s="26">
+        <v>1018.8040245400367</v>
+      </c>
+      <c r="AM26" s="26">
+        <v>-184.33274777865381</v>
+      </c>
+      <c r="AN26" s="26">
+        <v>661.84008368215973</v>
+      </c>
+      <c r="AO26" s="27">
+        <v>1186.3507451604873</v>
+      </c>
+      <c r="AP26" s="26">
+        <v>1164.0947122298126</v>
+      </c>
+      <c r="AQ26" s="26">
+        <v>-466.83581494925841</v>
+      </c>
+      <c r="AR26" s="26">
+        <v>1155.3652102172905</v>
+      </c>
+      <c r="AS26" s="27">
+        <v>1568.954034602609</v>
+      </c>
+      <c r="AT26" s="26">
+        <v>1568.3871588631191</v>
+      </c>
+      <c r="AU26" s="26">
+        <v>-183.97074524129596</v>
+      </c>
+      <c r="AV26" s="37">
+        <v>889.07469986007527</v>
+      </c>
+      <c r="AW26" s="26">
+        <v>1814.8188351353233</v>
+      </c>
+      <c r="AX26" s="26">
+        <v>1591.7298739079954</v>
+      </c>
+      <c r="AY26" s="26">
+        <v>-85.908215733168788</v>
+      </c>
+      <c r="AZ26" s="26">
+        <v>1134.7424040708465</v>
+      </c>
+      <c r="BA26" s="27">
+        <v>2188.2914533483636</v>
+      </c>
+      <c r="BB26" s="26">
+        <v>1757.3087745036332</v>
+      </c>
+      <c r="BC26" s="26">
+        <v>-99.072327171306142</v>
+      </c>
+      <c r="BD26" s="26">
+        <v>1843.9773216819526</v>
+      </c>
+      <c r="BE26" s="27">
+        <v>2027.5529944484733</v>
+      </c>
+      <c r="BF26" s="26">
+        <v>820.76487758979829</v>
+      </c>
+      <c r="BG26" s="26">
+        <v>-168.73218901923303</v>
+      </c>
+      <c r="BH26" s="26">
+        <v>767.09112100653056</v>
+      </c>
+      <c r="BI26" s="27">
+        <v>907.52871715232413</v>
+      </c>
+      <c r="BJ26" s="26">
+        <v>89.166972478239899</v>
+      </c>
+      <c r="BK26" s="26">
+        <v>-358.50492658376834</v>
+      </c>
+      <c r="BL26" s="26">
+        <v>734.59190831638773</v>
+      </c>
+      <c r="BM26" s="27">
+        <v>1328.3891802413596</v>
+      </c>
+      <c r="BN26" s="26">
+        <v>277.58457472116754</v>
+      </c>
+      <c r="BO26" s="26">
+        <v>-1090.1106884397577</v>
+      </c>
+      <c r="BP26" s="37">
+        <v>904.35870594328298</v>
+      </c>
+      <c r="BQ26" s="26">
+        <v>1363.4987713083488</v>
+      </c>
+      <c r="BR26" s="26">
+        <v>268.60584124183822</v>
+      </c>
+      <c r="BS26" s="26">
+        <v>-1483.3162286994971</v>
+      </c>
+      <c r="BT26" s="37">
+        <v>296.25527034515676</v>
+      </c>
+      <c r="BU26" s="26">
+        <v>1091.7228597707533</v>
+      </c>
+      <c r="BV26" s="26">
+        <v>296.89872785940713</v>
+      </c>
+      <c r="BW26" s="26">
+        <v>-1443.0034977586438</v>
+      </c>
+      <c r="BX26" s="37">
+        <v>439.89891174691957</v>
+      </c>
+    </row>
+    <row r="27" spans="1:76">
+      <c r="A27" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="26">
+        <v>23.758991166999998</v>
+      </c>
+      <c r="C27" s="26">
+        <v>12.865148456</v>
+      </c>
+      <c r="D27" s="26">
+        <v>158.32045322981901</v>
+      </c>
+      <c r="E27" s="26">
+        <v>521.57669927703171</v>
+      </c>
+      <c r="F27" s="50">
+        <v>101.94890519737167</v>
+      </c>
+      <c r="G27" s="50">
+        <v>31.40020079</v>
+      </c>
+      <c r="H27" s="50">
+        <v>53.046552853960726</v>
+      </c>
+      <c r="I27" s="50">
+        <v>-135.60994272712117</v>
+      </c>
+      <c r="J27" s="50">
+        <v>28.392929348806867</v>
+      </c>
+      <c r="K27" s="50">
+        <v>21.88844921238551</v>
+      </c>
+      <c r="L27" s="50">
+        <v>61.353496418811218</v>
+      </c>
+      <c r="M27" s="50">
+        <v>59.629236703707988</v>
+      </c>
+      <c r="N27" s="50">
+        <v>37.592174456689541</v>
+      </c>
+      <c r="O27" s="50">
+        <v>42.461230874711191</v>
+      </c>
+      <c r="P27" s="51">
+        <v>33.172460244421842</v>
+      </c>
+      <c r="Q27" s="50">
+        <v>5.1392462590000001</v>
+      </c>
+      <c r="R27" s="50">
+        <v>5.3801938639999998</v>
+      </c>
+      <c r="S27" s="50">
+        <v>6.3104930789999996</v>
+      </c>
+      <c r="T27" s="50">
+        <v>6.9290579649999993</v>
+      </c>
+      <c r="U27" s="52">
+        <v>-3.804454067</v>
+      </c>
+      <c r="V27" s="50">
+        <v>6.818183176999999</v>
+      </c>
+      <c r="W27" s="50">
+        <v>2.9164467000000007</v>
+      </c>
+      <c r="X27" s="50">
+        <v>6.9349726460000003</v>
+      </c>
+      <c r="Y27" s="52">
+        <v>4.1668289769999998</v>
+      </c>
+      <c r="Z27" s="50">
+        <v>140.11581251781899</v>
+      </c>
+      <c r="AA27" s="50">
+        <v>5.1045457919999997</v>
+      </c>
+      <c r="AB27" s="50">
+        <v>8.9332659430000003</v>
+      </c>
+      <c r="AC27" s="52">
+        <v>9.7299950499999994</v>
+      </c>
+      <c r="AD27" s="50">
+        <v>486.87070137203165</v>
+      </c>
+      <c r="AE27" s="50">
+        <v>8.3928307500000017</v>
+      </c>
+      <c r="AF27" s="51">
+        <v>16.583172104999999</v>
+      </c>
+      <c r="AG27" s="26">
+        <v>6.9146969410000008</v>
+      </c>
+      <c r="AH27" s="26">
+        <v>53.614046855371676</v>
+      </c>
+      <c r="AI27" s="26">
+        <v>5.1919147330000008</v>
+      </c>
+      <c r="AJ27" s="26">
+        <v>36.228246667999997</v>
+      </c>
+      <c r="AK27" s="27">
+        <v>7.5123568919999997</v>
+      </c>
+      <c r="AL27" s="26">
+        <v>7.6995576130000014</v>
+      </c>
+      <c r="AM27" s="26">
+        <v>7.243317735999999</v>
+      </c>
+      <c r="AN27" s="26">
+        <v>8.9449685489999986</v>
+      </c>
+      <c r="AO27" s="27">
+        <v>2.5468719547037608</v>
+      </c>
+      <c r="AP27" s="26">
+        <v>2.2690305790000003</v>
+      </c>
+      <c r="AQ27" s="26">
+        <v>3.8687470072674413</v>
+      </c>
+      <c r="AR27" s="26">
+        <v>44.361903312989526</v>
+      </c>
+      <c r="AS27" s="27">
+        <v>-164.37322603468894</v>
+      </c>
+      <c r="AT27" s="26">
+        <v>3.2273327482560155</v>
+      </c>
+      <c r="AU27" s="26">
+        <v>6.8535534799999986</v>
+      </c>
+      <c r="AV27" s="37">
+        <v>18.682397079311777</v>
+      </c>
+      <c r="AW27" s="26">
+        <v>7.7595509299999996</v>
+      </c>
+      <c r="AX27" s="26">
+        <v>9.1441455994999785</v>
+      </c>
+      <c r="AY27" s="26">
+        <v>13.010149499306884</v>
+      </c>
+      <c r="AZ27" s="26">
+        <v>-1.5209166799999974</v>
+      </c>
+      <c r="BA27" s="27">
+        <v>7.3694428100000007</v>
+      </c>
+      <c r="BB27" s="26">
+        <v>8.5089958131510386</v>
+      </c>
+      <c r="BC27" s="26">
+        <v>5.868962427139131</v>
+      </c>
+      <c r="BD27" s="26">
+        <v>0.14104816209533944</v>
+      </c>
+      <c r="BE27" s="27">
+        <v>0.95844901059619581</v>
+      </c>
+      <c r="BF27" s="26">
+        <v>7.1222171881522502</v>
+      </c>
+      <c r="BG27" s="26">
+        <v>9.2017847638874208</v>
+      </c>
+      <c r="BH27" s="26">
+        <v>44.071045456175355</v>
+      </c>
+      <c r="BI27" s="27">
+        <v>16.562617744694954</v>
+      </c>
+      <c r="BJ27" s="26">
+        <v>14.266896436636106</v>
+      </c>
+      <c r="BK27" s="26">
+        <v>17.441969092118523</v>
+      </c>
+      <c r="BL27" s="26">
+        <v>11.357753430258406</v>
+      </c>
+      <c r="BM27" s="27">
+        <v>6.2997965551330584</v>
+      </c>
+      <c r="BN27" s="26">
+        <v>-0.66327226081090807</v>
+      </c>
+      <c r="BO27" s="26">
+        <v>9.045531218366067</v>
+      </c>
+      <c r="BP27" s="37">
+        <v>22.910118944001326</v>
+      </c>
+      <c r="BQ27" s="26">
+        <v>1.6680911269956509</v>
+      </c>
+      <c r="BR27" s="26">
+        <v>5.7965851205363137</v>
+      </c>
+      <c r="BS27" s="26">
+        <v>0.60233135331744947</v>
+      </c>
+      <c r="BT27" s="37">
+        <v>34.394223273861776</v>
+      </c>
+      <c r="BU27" s="26">
+        <v>-5.1705590504874186</v>
+      </c>
+      <c r="BV27" s="26">
+        <v>15.988413238462613</v>
+      </c>
+      <c r="BW27" s="26">
+        <v>6.5494363674795686</v>
+      </c>
+      <c r="BX27" s="37">
+        <v>15.80516968896708</v>
+      </c>
+    </row>
+    <row r="28" spans="1:76">
+      <c r="A28" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="26">
+        <v>2728.5836957438719</v>
+      </c>
+      <c r="C28" s="26">
+        <v>2128.9361661683874</v>
+      </c>
+      <c r="D28" s="26">
+        <v>2448.983668422256</v>
+      </c>
+      <c r="E28" s="26">
+        <v>2909.4094921205751</v>
+      </c>
+      <c r="F28" s="50">
+        <v>3815.9688453968838</v>
+      </c>
+      <c r="G28" s="50">
+        <v>2490.3182261549305</v>
+      </c>
+      <c r="H28" s="50">
+        <v>3807.7383675519623</v>
+      </c>
+      <c r="I28" s="50">
+        <v>5390.2854212436032</v>
+      </c>
+      <c r="J28" s="50">
+        <v>5148.6058401157507</v>
+      </c>
+      <c r="K28" s="50">
+        <v>5338.2146097036493</v>
+      </c>
+      <c r="L28" s="50">
+        <v>4281.7444381504756</v>
+      </c>
+      <c r="M28" s="50">
+        <v>1396.9910521813458</v>
+      </c>
+      <c r="N28" s="50">
+        <v>1783.2401837384587</v>
+      </c>
+      <c r="O28" s="50">
+        <v>448.39237325840782</v>
+      </c>
+      <c r="P28" s="51">
+        <v>2196.6336653659473</v>
+      </c>
+      <c r="Q28" s="50">
+        <v>944.03495036924505</v>
+      </c>
+      <c r="R28" s="50">
+        <v>415.87377797457873</v>
+      </c>
+      <c r="S28" s="50">
+        <v>509.81002186904539</v>
+      </c>
+      <c r="T28" s="50">
+        <v>858.8649455310026</v>
+      </c>
+      <c r="U28" s="52">
+        <v>501.18492477680917</v>
+      </c>
+      <c r="V28" s="50">
+        <v>221.87623509228692</v>
+      </c>
+      <c r="W28" s="50">
+        <v>405.37585985522037</v>
+      </c>
+      <c r="X28" s="50">
+        <v>1000.499146444071</v>
+      </c>
+      <c r="Y28" s="52">
+        <v>397.76667816261482</v>
+      </c>
+      <c r="Z28" s="50">
+        <v>1198.0540854960177</v>
+      </c>
+      <c r="AA28" s="50">
+        <v>-23.806874846457163</v>
+      </c>
+      <c r="AB28" s="50">
+        <v>876.96977961008042</v>
+      </c>
+      <c r="AC28" s="52">
+        <v>1059.7265687121301</v>
+      </c>
+      <c r="AD28" s="50">
+        <v>712.66299030969299</v>
+      </c>
+      <c r="AE28" s="50">
+        <v>237.45101815969096</v>
+      </c>
+      <c r="AF28" s="51">
+        <v>899.5689149390613</v>
+      </c>
+      <c r="AG28" s="26">
+        <v>1064.4832094521544</v>
+      </c>
+      <c r="AH28" s="26">
+        <v>1373.1478691530465</v>
+      </c>
+      <c r="AI28" s="26">
+        <v>63.150886729948922</v>
+      </c>
+      <c r="AJ28" s="26">
+        <v>1315.1868800617342</v>
+      </c>
+      <c r="AK28" s="27">
+        <v>553.20449671054212</v>
+      </c>
+      <c r="AL28" s="26">
+        <v>1213.8116535270237</v>
+      </c>
+      <c r="AM28" s="26">
+        <v>-102.96017339251978</v>
+      </c>
+      <c r="AN28" s="26">
+        <v>826.26224930988428</v>
+      </c>
+      <c r="AO28" s="27">
+        <v>1371.8807730815331</v>
+      </c>
+      <c r="AP28" s="26">
+        <v>1444.2178647917328</v>
+      </c>
+      <c r="AQ28" s="26">
+        <v>-538.2794134085093</v>
+      </c>
+      <c r="AR28" s="26">
+        <v>1529.9191430872054</v>
+      </c>
+      <c r="AS28" s="27">
+        <v>2405.8813314126191</v>
+      </c>
+      <c r="AT28" s="26">
+        <v>2262.3496703979031</v>
+      </c>
+      <c r="AU28" s="26">
+        <v>-787.2378148575076</v>
+      </c>
+      <c r="AV28" s="37">
+        <v>1509.2922342905886</v>
+      </c>
+      <c r="AW28" s="26">
+        <v>2615.1962798213835</v>
+      </c>
+      <c r="AX28" s="26">
+        <v>1246.7279962958751</v>
+      </c>
+      <c r="AY28" s="26">
+        <v>-409.37867275214626</v>
+      </c>
+      <c r="AZ28" s="26">
+        <v>1696.0602367506381</v>
+      </c>
+      <c r="BA28" s="27">
+        <v>2876.8530500554825</v>
+      </c>
+      <c r="BB28" s="26">
+        <v>1844.5612525380757</v>
+      </c>
+      <c r="BC28" s="26">
+        <v>-487.94796405718563</v>
+      </c>
+      <c r="BD28" s="26">
+        <v>1104.7482711672769</v>
+      </c>
+      <c r="BE28" s="27">
+        <v>1615.9171079344305</v>
+      </c>
+      <c r="BF28" s="26">
+        <v>1144.9595102975563</v>
+      </c>
+      <c r="BG28" s="26">
+        <v>-205.12470053523441</v>
+      </c>
+      <c r="BH28" s="26">
+        <v>1725.9925204537233</v>
+      </c>
+      <c r="BI28" s="27">
+        <v>373.42652208578863</v>
+      </c>
+      <c r="BJ28" s="26">
+        <v>196.41904003975236</v>
+      </c>
+      <c r="BK28" s="26">
+        <v>644.42032656519268</v>
+      </c>
+      <c r="BL28" s="26">
+        <v>182.72516349061218</v>
+      </c>
+      <c r="BM28" s="27">
+        <v>2190.934348430666</v>
+      </c>
+      <c r="BN28" s="26">
+        <v>309.90274480981793</v>
+      </c>
+      <c r="BO28" s="26">
+        <v>-1333.3058593149522</v>
+      </c>
+      <c r="BP28" s="37">
+        <v>615.70894981292679</v>
+      </c>
+      <c r="BQ28" s="26">
+        <v>1584.4790964980812</v>
+      </c>
+      <c r="BR28" s="26">
+        <v>371.56028831948481</v>
+      </c>
+      <c r="BS28" s="26">
+        <v>-1668.2282644792792</v>
+      </c>
+      <c r="BT28" s="37">
+        <v>160.58125292012119</v>
+      </c>
+      <c r="BU28" s="26">
+        <v>1058.2667297642922</v>
+      </c>
+      <c r="BV28" s="26">
+        <v>1085.1068084774474</v>
+      </c>
+      <c r="BW28" s="26">
+        <v>-1634.7314020822334</v>
+      </c>
+      <c r="BX28" s="37">
+        <v>1687.9915292064411</v>
+      </c>
+    </row>
+    <row r="29" spans="1:76">
+      <c r="A29" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="26">
+        <v>1304.4181223764174</v>
+      </c>
+      <c r="C29" s="26">
+        <v>1135.5817489040244</v>
+      </c>
+      <c r="D29" s="26">
+        <v>1257.7435388958695</v>
+      </c>
+      <c r="E29" s="26">
+        <v>530.83688187981215</v>
+      </c>
+      <c r="F29" s="50">
+        <v>1656.8593859511657</v>
+      </c>
+      <c r="G29" s="50">
+        <v>670.79695171975345</v>
+      </c>
+      <c r="H29" s="50">
+        <v>1276.0128196339842</v>
+      </c>
+      <c r="I29" s="50">
+        <v>2373.7269690338494</v>
+      </c>
+      <c r="J29" s="50">
+        <v>3386.4563417781783</v>
+      </c>
+      <c r="K29" s="50">
+        <v>3094.2705456109225</v>
+      </c>
+      <c r="L29" s="50">
+        <v>1492.3720246927726</v>
+      </c>
+      <c r="M29" s="50">
+        <v>484.3653311955411</v>
+      </c>
+      <c r="N29" s="50">
+        <v>1053.2645338003867</v>
+      </c>
+      <c r="O29" s="50">
+        <v>1083.1200620418012</v>
+      </c>
+      <c r="P29" s="51">
+        <v>577.95380872084183</v>
+      </c>
+      <c r="Q29" s="50">
+        <v>135.78072486189916</v>
+      </c>
+      <c r="R29" s="50">
+        <v>139.34604187805576</v>
+      </c>
+      <c r="S29" s="50">
+        <v>126.41064005066359</v>
+      </c>
+      <c r="T29" s="50">
+        <v>902.88071558579895</v>
+      </c>
+      <c r="U29" s="52">
+        <v>433.09269683206423</v>
+      </c>
+      <c r="V29" s="50">
+        <v>370.58048727584571</v>
+      </c>
+      <c r="W29" s="50">
+        <v>141.06367588721611</v>
+      </c>
+      <c r="X29" s="50">
+        <v>190.8448889088983</v>
+      </c>
+      <c r="Y29" s="52">
+        <v>164.74943798017563</v>
+      </c>
+      <c r="Z29" s="50">
+        <v>270.72466845946468</v>
+      </c>
+      <c r="AA29" s="50">
+        <v>137.50019151098121</v>
+      </c>
+      <c r="AB29" s="50">
+        <v>684.76924094524793</v>
+      </c>
+      <c r="AC29" s="52">
+        <v>236.34502741218779</v>
+      </c>
+      <c r="AD29" s="50">
+        <v>-59.25368016454064</v>
+      </c>
+      <c r="AE29" s="50">
+        <v>66.561767394704844</v>
+      </c>
+      <c r="AF29" s="51">
+        <v>287.18376723746019</v>
+      </c>
+      <c r="AG29" s="26">
+        <v>237.77501649982253</v>
+      </c>
+      <c r="AH29" s="26">
+        <v>595.09520028613144</v>
+      </c>
+      <c r="AI29" s="26">
+        <v>128.10644241562773</v>
+      </c>
+      <c r="AJ29" s="26">
+        <v>695.88272674958398</v>
+      </c>
+      <c r="AK29" s="27">
+        <v>199.48439176152158</v>
+      </c>
+      <c r="AL29" s="26">
+        <v>232.68642789792952</v>
+      </c>
+      <c r="AM29" s="26">
+        <v>121.3568256107441</v>
+      </c>
+      <c r="AN29" s="26">
+        <v>117.26930644955821</v>
+      </c>
+      <c r="AO29" s="27">
+        <v>192.05495879578956</v>
+      </c>
+      <c r="AP29" s="26">
+        <v>654.38971616838262</v>
+      </c>
+      <c r="AQ29" s="26">
+        <v>337.61152800645834</v>
+      </c>
+      <c r="AR29" s="26">
+        <v>91.956616663353486</v>
+      </c>
+      <c r="AS29" s="27">
+        <v>460.861124330623</v>
+      </c>
+      <c r="AT29" s="26">
+        <v>740.40718606341784</v>
+      </c>
+      <c r="AU29" s="26">
+        <v>332.11602837468592</v>
+      </c>
+      <c r="AV29" s="37">
+        <v>840.34263026512292</v>
+      </c>
+      <c r="AW29" s="26">
+        <v>1235.2547383073215</v>
+      </c>
+      <c r="AX29" s="26">
+        <v>914.06357879891755</v>
+      </c>
+      <c r="AY29" s="26">
+        <v>554.41730293291198</v>
+      </c>
+      <c r="AZ29" s="26">
+        <v>682.72072173902666</v>
+      </c>
+      <c r="BA29" s="27">
+        <v>1100.630778674557</v>
+      </c>
+      <c r="BB29" s="26">
+        <v>809.56201700265581</v>
+      </c>
+      <c r="BC29" s="26">
+        <v>252.1114193981976</v>
+      </c>
+      <c r="BD29" s="26">
+        <v>931.96633053551204</v>
+      </c>
+      <c r="BE29" s="27">
+        <v>363.70692466119857</v>
+      </c>
+      <c r="BF29" s="26">
+        <v>848.7871826099248</v>
+      </c>
+      <c r="BG29" s="26">
+        <v>-38.970700070335283</v>
+      </c>
+      <c r="BH29" s="26">
+        <v>318.84861749198467</v>
+      </c>
+      <c r="BI29" s="27">
+        <v>551.04637374698029</v>
+      </c>
+      <c r="BJ29" s="26">
+        <v>-82.512589414675716</v>
+      </c>
+      <c r="BK29" s="26">
+        <v>307.56229188396998</v>
+      </c>
+      <c r="BL29" s="26">
+        <v>-291.73074502073337</v>
+      </c>
+      <c r="BM29" s="27">
+        <v>33.994246918052909</v>
+      </c>
+      <c r="BN29" s="26">
+        <v>233.9166964748147</v>
+      </c>
+      <c r="BO29" s="26">
+        <v>589.03135655254914</v>
+      </c>
+      <c r="BP29" s="37">
+        <v>196.32223385496997</v>
+      </c>
+      <c r="BQ29" s="26">
+        <v>254.01420194394288</v>
+      </c>
+      <c r="BR29" s="26">
+        <v>249.71185169344554</v>
+      </c>
+      <c r="BS29" s="26">
+        <v>212.15609451397535</v>
+      </c>
+      <c r="BT29" s="37">
+        <v>367.23791389043748</v>
+      </c>
+      <c r="BU29" s="26">
+        <v>585.85667354778604</v>
+      </c>
+      <c r="BV29" s="26">
+        <v>-52.251400259867523</v>
+      </c>
+      <c r="BW29" s="26">
+        <v>-34.132551091068294</v>
+      </c>
+      <c r="BX29" s="37">
+        <v>78.481086523991564</v>
+      </c>
+    </row>
+    <row r="30" spans="1:76">
+      <c r="A30" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="26">
+        <v>-58.490915693080595</v>
+      </c>
+      <c r="C30" s="26">
+        <v>-5.0156291258018761</v>
+      </c>
+      <c r="D30" s="26">
+        <v>-209.75268638839299</v>
+      </c>
+      <c r="E30" s="26">
+        <v>-607.06901833026689</v>
+      </c>
+      <c r="F30" s="50">
+        <v>-105.52506129423124</v>
+      </c>
+      <c r="G30" s="50">
+        <v>-278.79952103040529</v>
+      </c>
+      <c r="H30" s="50">
+        <v>-191.83328402504162</v>
+      </c>
+      <c r="I30" s="50">
+        <v>-201.90057885540628</v>
+      </c>
+      <c r="J30" s="50">
+        <v>-213.87796526903489</v>
+      </c>
+      <c r="K30" s="50">
+        <v>-959.49304924787828</v>
+      </c>
+      <c r="L30" s="50">
+        <v>-916.47623536476351</v>
+      </c>
+      <c r="M30" s="50">
+        <v>114.41190422097134</v>
+      </c>
+      <c r="N30" s="50">
+        <v>-37.854787718265463</v>
+      </c>
+      <c r="O30" s="50">
+        <v>28.136213547463896</v>
+      </c>
+      <c r="P30" s="51">
+        <v>141.03131469800874</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>-6.1171890331478798</v>
+      </c>
+      <c r="R30" s="50">
+        <v>-2.4180694054070506</v>
+      </c>
+      <c r="S30" s="50">
+        <v>-0.14062605954959473</v>
+      </c>
+      <c r="T30" s="50">
+        <v>-49.815031194976072</v>
+      </c>
+      <c r="U30" s="52">
+        <v>6.4449425858275609</v>
+      </c>
+      <c r="V30" s="50">
+        <v>9.2189528470142488</v>
+      </c>
+      <c r="W30" s="50">
+        <v>-29.956145863212043</v>
+      </c>
+      <c r="X30" s="50">
+        <v>9.2766213045683585</v>
+      </c>
+      <c r="Y30" s="52">
+        <v>43.497951410826779</v>
+      </c>
+      <c r="Z30" s="50">
+        <v>15.921984581764448</v>
+      </c>
+      <c r="AA30" s="50">
+        <v>-190.3970141953385</v>
+      </c>
+      <c r="AB30" s="50">
+        <v>-78.775608185645737</v>
+      </c>
+      <c r="AC30" s="52">
+        <v>-11.661864066824386</v>
+      </c>
+      <c r="AD30" s="50">
+        <v>-506.21601288524562</v>
+      </c>
+      <c r="AE30" s="50">
+        <v>-66.36424498916395</v>
+      </c>
+      <c r="AF30" s="51">
+        <v>-22.826896389033024</v>
+      </c>
+      <c r="AG30" s="26">
+        <v>-28.756691760208863</v>
+      </c>
+      <c r="AH30" s="26">
+        <v>-25.371673384990714</v>
+      </c>
+      <c r="AI30" s="26">
+        <v>-12.586465819769142</v>
+      </c>
+      <c r="AJ30" s="26">
+        <v>-38.810230329262509</v>
+      </c>
+      <c r="AK30" s="27">
+        <v>-33.21126498738451</v>
+      </c>
+      <c r="AL30" s="26">
+        <v>-17.614895041474337</v>
+      </c>
+      <c r="AM30" s="26">
+        <v>-169.30842194995719</v>
+      </c>
+      <c r="AN30" s="26">
+        <v>-58.664939051589258</v>
+      </c>
+      <c r="AO30" s="27">
+        <v>-34.981356916924099</v>
+      </c>
+      <c r="AP30" s="26">
+        <v>-80.843895894987838</v>
+      </c>
+      <c r="AQ30" s="26">
+        <v>-22.463583889110197</v>
+      </c>
+      <c r="AR30" s="26">
+        <v>-53.54444732401948</v>
+      </c>
+      <c r="AS30" s="27">
+        <v>-32.038734555618966</v>
+      </c>
+      <c r="AT30" s="26">
+        <v>-47.911303286076986</v>
+      </c>
+      <c r="AU30" s="26">
+        <v>-69.565067567105061</v>
+      </c>
+      <c r="AV30" s="37">
+        <v>-52.385473446605282</v>
+      </c>
+      <c r="AW30" s="26">
+        <v>-105.02117153059461</v>
+      </c>
+      <c r="AX30" s="26">
+        <v>-51.11991284155981</v>
+      </c>
+      <c r="AY30" s="26">
+        <v>-25.722956424929293</v>
+      </c>
+      <c r="AZ30" s="26">
+        <v>-32.013924471951192</v>
+      </c>
+      <c r="BA30" s="27">
+        <v>127.44251455898691</v>
+      </c>
+      <c r="BB30" s="26">
+        <v>-149.57296199133918</v>
+      </c>
+      <c r="BC30" s="26">
+        <v>-75.379961518704093</v>
+      </c>
+      <c r="BD30" s="26">
+        <v>-861.98264029682196</v>
+      </c>
+      <c r="BE30" s="27">
+        <v>-38.556189324787667</v>
+      </c>
+      <c r="BF30" s="26">
+        <v>-21.899573888677267</v>
+      </c>
+      <c r="BG30" s="26">
+        <v>-740.6328477529845</v>
+      </c>
+      <c r="BH30" s="26">
+        <v>-115.38762439831405</v>
+      </c>
+      <c r="BI30" s="27">
+        <v>-61.653782093612683</v>
+      </c>
+      <c r="BJ30" s="26">
+        <v>-160.24964041282632</v>
+      </c>
+      <c r="BK30" s="26">
+        <v>-70.920105780602626</v>
+      </c>
+      <c r="BL30" s="26">
+        <v>407.23543250801299</v>
+      </c>
+      <c r="BM30" s="27">
+        <v>-292.77306367524443</v>
+      </c>
+      <c r="BN30" s="26">
+        <v>5.8074974724705513</v>
+      </c>
+      <c r="BO30" s="26">
+        <v>254.5189948983753</v>
+      </c>
+      <c r="BP30" s="37">
+        <v>-5.4082164138669029</v>
+      </c>
+      <c r="BQ30" s="26">
+        <v>213.5792150675353</v>
+      </c>
+      <c r="BR30" s="26">
+        <v>-49.23749514279698</v>
+      </c>
+      <c r="BS30" s="26">
+        <v>-42.492521875698273</v>
+      </c>
+      <c r="BT30" s="37">
+        <v>-93.712984501576159</v>
+      </c>
+      <c r="BU30" s="26">
+        <v>23.271783262932118</v>
+      </c>
+      <c r="BV30" s="26">
+        <v>-65.804556208280729</v>
+      </c>
+      <c r="BW30" s="26">
+        <v>-70.492905825504508</v>
+      </c>
+      <c r="BX30" s="37">
+        <v>254.05699346886186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:76">
+      <c r="A31" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" s="26">
+        <v>1362.9090380694979</v>
+      </c>
+      <c r="C31" s="26">
+        <v>1140.5973780298261</v>
+      </c>
+      <c r="D31" s="26">
+        <v>1467.4962252842624</v>
+      </c>
+      <c r="E31" s="26">
+        <v>1137.9059002100792</v>
+      </c>
+      <c r="F31" s="50">
+        <v>1762.3844472453966</v>
+      </c>
+      <c r="G31" s="50">
+        <v>949.59647275015868</v>
+      </c>
+      <c r="H31" s="50">
+        <v>1467.8461036590256</v>
+      </c>
+      <c r="I31" s="50">
+        <v>2575.6275478892558</v>
+      </c>
+      <c r="J31" s="50">
+        <v>3600.3343070472129</v>
+      </c>
+      <c r="K31" s="50">
+        <v>4053.7635948588008</v>
+      </c>
+      <c r="L31" s="50">
+        <v>2408.8482600575362</v>
+      </c>
+      <c r="M31" s="50">
+        <v>369.95342697456977</v>
+      </c>
+      <c r="N31" s="50">
+        <v>1091.1193215186522</v>
+      </c>
+      <c r="O31" s="50">
+        <v>1054.9838484943375</v>
+      </c>
+      <c r="P31" s="51">
+        <v>436.92249402283301</v>
+      </c>
+      <c r="Q31" s="50">
+        <v>141.89791389504703</v>
+      </c>
+      <c r="R31" s="50">
+        <v>141.7641112834628</v>
+      </c>
+      <c r="S31" s="50">
+        <v>126.55126611021318</v>
+      </c>
+      <c r="T31" s="50">
+        <v>952.69574678077504</v>
+      </c>
+      <c r="U31" s="52">
+        <v>426.64775424623667</v>
+      </c>
+      <c r="V31" s="50">
+        <v>361.36153442883148</v>
+      </c>
+      <c r="W31" s="50">
+        <v>171.01982175042815</v>
+      </c>
+      <c r="X31" s="50">
+        <v>181.56826760432995</v>
+      </c>
+      <c r="Y31" s="52">
+        <v>121.25148656934886</v>
+      </c>
+      <c r="Z31" s="50">
+        <v>254.80268387770022</v>
+      </c>
+      <c r="AA31" s="50">
+        <v>327.89720570631971</v>
+      </c>
+      <c r="AB31" s="50">
+        <v>763.54484913089368</v>
+      </c>
+      <c r="AC31" s="52">
+        <v>248.00689147901218</v>
+      </c>
+      <c r="AD31" s="50">
+        <v>446.96233272070498</v>
+      </c>
+      <c r="AE31" s="50">
+        <v>132.92601238386879</v>
+      </c>
+      <c r="AF31" s="51">
+        <v>310.01066362649323</v>
+      </c>
+      <c r="AG31" s="26">
+        <v>266.53170826003139</v>
+      </c>
+      <c r="AH31" s="26">
+        <v>620.46687367112213</v>
+      </c>
+      <c r="AI31" s="26">
+        <v>140.69290823539686</v>
+      </c>
+      <c r="AJ31" s="26">
+        <v>734.69295707884646</v>
+      </c>
+      <c r="AK31" s="27">
+        <v>232.69565674890609</v>
+      </c>
+      <c r="AL31" s="26">
+        <v>250.30132293940386</v>
+      </c>
+      <c r="AM31" s="26">
+        <v>290.66524756070129</v>
+      </c>
+      <c r="AN31" s="26">
+        <v>175.93424550114747</v>
+      </c>
+      <c r="AO31" s="27">
+        <v>227.03631571271364</v>
+      </c>
+      <c r="AP31" s="26">
+        <v>735.23361206337051</v>
+      </c>
+      <c r="AQ31" s="26">
+        <v>360.07511189556857</v>
+      </c>
+      <c r="AR31" s="26">
+        <v>145.50106398737296</v>
+      </c>
+      <c r="AS31" s="27">
+        <v>492.89985888624199</v>
+      </c>
+      <c r="AT31" s="26">
+        <v>788.31848934949483</v>
+      </c>
+      <c r="AU31" s="26">
+        <v>401.681095941791</v>
+      </c>
+      <c r="AV31" s="37">
+        <v>892.72810371172818</v>
+      </c>
+      <c r="AW31" s="26">
+        <v>1340.2759098379161</v>
+      </c>
+      <c r="AX31" s="26">
+        <v>965.18349164047731</v>
+      </c>
+      <c r="AY31" s="26">
+        <v>580.14025935784127</v>
+      </c>
+      <c r="AZ31" s="26">
+        <v>714.73464621097787</v>
+      </c>
+      <c r="BA31" s="27">
+        <v>973.18826411557006</v>
+      </c>
+      <c r="BB31" s="26">
+        <v>959.13497899399499</v>
+      </c>
+      <c r="BC31" s="26">
+        <v>327.49138091690168</v>
+      </c>
+      <c r="BD31" s="26">
+        <v>1793.948970832334</v>
+      </c>
+      <c r="BE31" s="27">
+        <v>402.26311398598625</v>
+      </c>
+      <c r="BF31" s="26">
+        <v>870.68675649860211</v>
+      </c>
+      <c r="BG31" s="26">
+        <v>701.66214768264922</v>
+      </c>
+      <c r="BH31" s="26">
+        <v>434.23624189029869</v>
+      </c>
+      <c r="BI31" s="27">
+        <v>612.70015584059297</v>
+      </c>
+      <c r="BJ31" s="26">
+        <v>77.737050998150607</v>
+      </c>
+      <c r="BK31" s="26">
+        <v>378.4823976645726</v>
+      </c>
+      <c r="BL31" s="26">
+        <v>-698.96617752874636</v>
+      </c>
+      <c r="BM31" s="27">
+        <v>326.76731059329734</v>
+      </c>
+      <c r="BN31" s="26">
+        <v>228.10919900234416</v>
+      </c>
+      <c r="BO31" s="26">
+        <v>334.51236165417379</v>
+      </c>
+      <c r="BP31" s="37">
+        <v>201.73045026883688</v>
+      </c>
+      <c r="BQ31" s="26">
+        <v>40.434986876407578</v>
+      </c>
+      <c r="BR31" s="26">
+        <v>298.94934683624251</v>
+      </c>
+      <c r="BS31" s="26">
+        <v>254.64861638967363</v>
+      </c>
+      <c r="BT31" s="37">
+        <v>460.95089839201364</v>
+      </c>
+      <c r="BU31" s="26">
+        <v>562.58489028485394</v>
+      </c>
+      <c r="BV31" s="26">
+        <v>13.553155948413206</v>
+      </c>
+      <c r="BW31" s="26">
+        <v>36.360354734436214</v>
+      </c>
+      <c r="BX31" s="37">
+        <v>-175.5759069448703</v>
+      </c>
+    </row>
+    <row r="32" spans="1:76">
+      <c r="A32" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="26">
+        <v>570.19760876755527</v>
+      </c>
+      <c r="C32" s="26">
+        <v>768.44112002060501</v>
+      </c>
+      <c r="D32" s="26">
+        <v>687.09047374276076</v>
+      </c>
+      <c r="E32" s="26">
+        <v>-437.60726447858917</v>
+      </c>
+      <c r="F32" s="50">
+        <v>867.73156756003743</v>
+      </c>
+      <c r="G32" s="50">
+        <v>266.54907199049023</v>
+      </c>
+      <c r="H32" s="50">
+        <v>-1201.1118584874412</v>
+      </c>
+      <c r="I32" s="50">
+        <v>-172.6664243356019</v>
+      </c>
+      <c r="J32" s="50">
+        <v>361.58798448903758</v>
+      </c>
+      <c r="K32" s="50">
+        <v>-796.42752332739678</v>
+      </c>
+      <c r="L32" s="50">
+        <v>454.40170218270231</v>
+      </c>
+      <c r="M32" s="50">
+        <v>407.08249224623381</v>
+      </c>
+      <c r="N32" s="50">
+        <v>584.60920356463771</v>
+      </c>
+      <c r="O32" s="50">
+        <v>1737.5232364156113</v>
+      </c>
+      <c r="P32" s="51">
+        <v>1880.9224004449427</v>
+      </c>
+      <c r="Q32" s="50">
+        <v>310.58443884236419</v>
+      </c>
+      <c r="R32" s="50">
+        <v>20.258491333318005</v>
+      </c>
+      <c r="S32" s="50">
+        <v>-20.175120409774475</v>
+      </c>
+      <c r="T32" s="50">
+        <v>259.52979900164746</v>
+      </c>
+      <c r="U32" s="52">
+        <v>412.45293105587126</v>
+      </c>
+      <c r="V32" s="50">
+        <v>62.168675773545786</v>
+      </c>
+      <c r="W32" s="50">
+        <v>321.04219701803862</v>
+      </c>
+      <c r="X32" s="50">
+        <v>-27.222683826850648</v>
+      </c>
+      <c r="Y32" s="52">
+        <v>493.32875080147608</v>
+      </c>
+      <c r="Z32" s="50">
+        <v>41.370607226611739</v>
+      </c>
+      <c r="AA32" s="50">
+        <v>207.09952041071668</v>
+      </c>
+      <c r="AB32" s="50">
+        <v>-54.708404696043615</v>
+      </c>
+      <c r="AC32" s="52">
+        <v>-228.41705931029779</v>
+      </c>
+      <c r="AD32" s="50">
+        <v>339.27817736332133</v>
+      </c>
+      <c r="AE32" s="50">
+        <v>-219.86313887299684</v>
+      </c>
+      <c r="AF32" s="51">
+        <v>-328.6052436586159</v>
+      </c>
+      <c r="AG32" s="26">
+        <v>593.09583271608983</v>
+      </c>
+      <c r="AH32" s="26">
+        <v>331.81987738656125</v>
+      </c>
+      <c r="AI32" s="26">
+        <v>-213.08142039523165</v>
+      </c>
+      <c r="AJ32" s="26">
+        <v>155.897277852618</v>
+      </c>
+      <c r="AK32" s="27">
+        <v>-219.29702868461965</v>
+      </c>
+      <c r="AL32" s="26">
+        <v>450.25713320241107</v>
+      </c>
+      <c r="AM32" s="26">
+        <v>288.09524917026192</v>
+      </c>
+      <c r="AN32" s="26">
+        <v>-252.50628169756317</v>
+      </c>
+      <c r="AO32" s="27">
+        <v>-601.52819261143361</v>
+      </c>
+      <c r="AP32" s="26">
+        <v>-185.97454174354181</v>
+      </c>
+      <c r="AQ32" s="26">
+        <v>-364.84642935858119</v>
+      </c>
+      <c r="AR32" s="26">
+        <v>-48.76269477388454</v>
+      </c>
+      <c r="AS32" s="27">
+        <v>-545.24652881371333</v>
+      </c>
+      <c r="AT32" s="26">
+        <v>221.03463945238482</v>
+      </c>
+      <c r="AU32" s="26">
+        <v>212.33062341133683</v>
+      </c>
+      <c r="AV32" s="37">
+        <v>-60.785158385610202</v>
+      </c>
+      <c r="AW32" s="26">
+        <v>139.24802866924904</v>
+      </c>
+      <c r="AX32" s="26">
+        <v>200.62483666575679</v>
+      </c>
+      <c r="AY32" s="26">
+        <v>-41.937274533733444</v>
+      </c>
+      <c r="AZ32" s="26">
+        <v>63.652393687765169</v>
+      </c>
+      <c r="BA32" s="27">
+        <v>289.16989233587782</v>
+      </c>
+      <c r="BB32" s="26">
+        <v>51.489092165993171</v>
+      </c>
+      <c r="BC32" s="26">
+        <v>-116.4417445837904</v>
+      </c>
+      <c r="BD32" s="26">
+        <v>-1020.6447632454774</v>
+      </c>
+      <c r="BE32" s="27">
+        <v>-458.95816225922414</v>
+      </c>
+      <c r="BF32" s="26">
+        <v>483.30028444466529</v>
+      </c>
+      <c r="BG32" s="26">
+        <v>-377.54143870032715</v>
+      </c>
+      <c r="BH32" s="26">
+        <v>807.6010186975883</v>
+      </c>
+      <c r="BI32" s="27">
+        <v>-725.9477802368724</v>
+      </c>
+      <c r="BJ32" s="26">
+        <v>228.80170391151452</v>
+      </c>
+      <c r="BK32" s="26">
+        <v>1152.2189891577809</v>
+      </c>
+      <c r="BL32" s="26">
+        <v>-247.99042058618926</v>
+      </c>
+      <c r="BM32" s="27">
+        <v>360.83145384418788</v>
+      </c>
+      <c r="BN32" s="26">
+        <v>-586.91732781897747</v>
+      </c>
+      <c r="BO32" s="26">
+        <v>617.25900790033552</v>
+      </c>
+      <c r="BP32" s="37">
+        <v>193.43606963909173</v>
+      </c>
+      <c r="BQ32" s="26">
+        <v>414.5661868608878</v>
+      </c>
+      <c r="BR32" s="26">
+        <v>851.54079330513696</v>
+      </c>
+      <c r="BS32" s="26">
+        <v>-235.56774965467417</v>
+      </c>
+      <c r="BT32" s="37">
+        <v>706.9840059042607</v>
+      </c>
+      <c r="BU32" s="26">
+        <v>-42.650030475868959</v>
+      </c>
+      <c r="BV32" s="26">
+        <v>957.55886263104014</v>
+      </c>
+      <c r="BW32" s="26">
+        <v>-494.97170839823156</v>
+      </c>
+      <c r="BX32" s="37">
+        <v>1460.9852766880031</v>
+      </c>
+    </row>
+    <row r="33" spans="1:76">
+      <c r="A33" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="26">
+        <v>-36.361248333047712</v>
+      </c>
+      <c r="C33" s="26">
+        <v>-24.976391871465548</v>
+      </c>
+      <c r="D33" s="26">
+        <v>-143.2304716228214</v>
+      </c>
+      <c r="E33" s="26">
+        <v>-650.54818619834793</v>
+      </c>
+      <c r="F33" s="50">
+        <v>121.58713525896222</v>
+      </c>
+      <c r="G33" s="50">
+        <v>-756.66337941580787</v>
+      </c>
+      <c r="H33" s="50">
+        <v>-580.97092781766423</v>
+      </c>
+      <c r="I33" s="50">
+        <v>-473.97108952732674</v>
+      </c>
+      <c r="J33" s="50">
+        <v>-422.28145202620902</v>
+      </c>
+      <c r="K33" s="50">
+        <v>-363.41431322370681</v>
+      </c>
+      <c r="L33" s="50">
+        <v>-520.97524249830769</v>
+      </c>
+      <c r="M33" s="50">
+        <v>-408.04461714521159</v>
+      </c>
+      <c r="N33" s="50">
+        <v>491.88986909795506</v>
+      </c>
+      <c r="O33" s="50">
+        <v>-309.86788576953757</v>
+      </c>
+      <c r="P33" s="51">
+        <v>106.86249920141955</v>
+      </c>
+      <c r="Q33" s="50">
+        <v>-7.1444540282399036E-2</v>
+      </c>
+      <c r="R33" s="50">
+        <v>0</v>
+      </c>
+      <c r="S33" s="50">
+        <v>-14.347167224549576</v>
+      </c>
+      <c r="T33" s="50">
+        <v>-21.94263656821574</v>
+      </c>
+      <c r="U33" s="52">
+        <v>-3.8980724592153027</v>
+      </c>
+      <c r="V33" s="50">
+        <v>4.5868525476915893</v>
+      </c>
+      <c r="W33" s="50">
+        <v>19.145579374661946</v>
+      </c>
+      <c r="X33" s="50">
+        <v>-44.810751334603779</v>
+      </c>
+      <c r="Y33" s="52">
+        <v>-53.836154134798761</v>
+      </c>
+      <c r="Z33" s="50">
+        <v>-44.535224573852815</v>
+      </c>
+      <c r="AA33" s="50">
+        <v>47.04685395726198</v>
+      </c>
+      <c r="AB33" s="50">
+        <v>-91.905946871431809</v>
+      </c>
+      <c r="AC33" s="52">
+        <v>-182.11396480971337</v>
+      </c>
+      <c r="AD33" s="50">
+        <v>-16.078635634416475</v>
+      </c>
+      <c r="AE33" s="50">
+        <v>-84.133844495792687</v>
+      </c>
+      <c r="AF33" s="51">
+        <v>-368.22174125842537</v>
+      </c>
+      <c r="AG33" s="26">
+        <v>75.812955080715625</v>
+      </c>
+      <c r="AH33" s="26">
+        <v>62.420939884719765</v>
+      </c>
+      <c r="AI33" s="26">
+        <v>-137.96934662394636</v>
+      </c>
+      <c r="AJ33" s="26">
+        <v>121.3225869174732</v>
+      </c>
+      <c r="AK33" s="27">
+        <v>-396.44399420742695</v>
+      </c>
+      <c r="AL33" s="26">
+        <v>-192.79099651824527</v>
+      </c>
+      <c r="AM33" s="26">
+        <v>33.129621549750667</v>
+      </c>
+      <c r="AN33" s="26">
+        <v>-200.55801023988639</v>
+      </c>
+      <c r="AO33" s="27">
+        <v>-14.388573690949308</v>
+      </c>
+      <c r="AP33" s="26">
+        <v>-195.44340860164417</v>
+      </c>
+      <c r="AQ33" s="26">
+        <v>-285.35333337218918</v>
+      </c>
+      <c r="AR33" s="26">
+        <v>-85.785612152881612</v>
+      </c>
+      <c r="AS33" s="27">
+        <v>-73.234742204671079</v>
+      </c>
+      <c r="AT33" s="26">
+        <v>-30.455452241290448</v>
+      </c>
+      <c r="AU33" s="26">
+        <v>14.176487977463424</v>
+      </c>
+      <c r="AV33" s="37">
+        <v>-384.45738305882867</v>
+      </c>
+      <c r="AW33" s="26">
+        <v>-316.06771947139464</v>
+      </c>
+      <c r="AX33" s="26">
+        <v>-334.62358247130237</v>
+      </c>
+      <c r="AY33" s="26">
+        <v>83.726939202453082</v>
+      </c>
+      <c r="AZ33" s="26">
+        <v>144.6829107140349</v>
+      </c>
+      <c r="BA33" s="27">
+        <v>287.79327782912662</v>
+      </c>
+      <c r="BB33" s="26">
+        <v>68.095446957718977</v>
+      </c>
+      <c r="BC33" s="26">
+        <v>-24.692206686382502</v>
+      </c>
+      <c r="BD33" s="26">
+        <v>-694.61083132416991</v>
+      </c>
+      <c r="BE33" s="27">
+        <v>243.39760868675609</v>
+      </c>
+      <c r="BF33" s="26">
+        <v>25.84634622677126</v>
+      </c>
+      <c r="BG33" s="26">
+        <v>-247.01101279480159</v>
+      </c>
+      <c r="BH33" s="26">
+        <v>-543.20818461703345</v>
+      </c>
+      <c r="BI33" s="27">
+        <v>-114.74135225465614</v>
+      </c>
+      <c r="BJ33" s="26">
+        <v>9.5210646967433945</v>
+      </c>
+      <c r="BK33" s="26">
+        <v>-81.613345360717787</v>
+      </c>
+      <c r="BL33" s="26">
+        <v>-221.21098422658105</v>
+      </c>
+      <c r="BM33" s="27">
+        <v>58.331488320999455</v>
+      </c>
+      <c r="BN33" s="26">
+        <v>-148.51867166155466</v>
+      </c>
+      <c r="BO33" s="26">
+        <v>345.88536405508904</v>
+      </c>
+      <c r="BP33" s="37">
+        <v>236.19168838342125</v>
+      </c>
+      <c r="BQ33" s="26">
+        <v>245.57364622126747</v>
+      </c>
+      <c r="BR33" s="26">
+        <v>-219.0628989189795</v>
+      </c>
+      <c r="BS33" s="26">
+        <v>-210.06104629267128</v>
+      </c>
+      <c r="BT33" s="37">
+        <v>-126.31758677915423</v>
+      </c>
+      <c r="BU33" s="26">
+        <v>76.234807135304138</v>
+      </c>
+      <c r="BV33" s="26">
+        <v>293.20307620783126</v>
+      </c>
+      <c r="BW33" s="26">
+        <v>-527.51009823713559</v>
+      </c>
+      <c r="BX33" s="37">
+        <v>264.93471409541974</v>
+      </c>
+    </row>
+    <row r="34" spans="1:76">
+      <c r="A34" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="26">
+        <v>606.55885710060295</v>
+      </c>
+      <c r="C34" s="26">
+        <v>793.41751189207059</v>
+      </c>
+      <c r="D34" s="26">
+        <v>830.32094536558225</v>
+      </c>
+      <c r="E34" s="26">
+        <v>212.94092171975862</v>
+      </c>
+      <c r="F34" s="50">
+        <v>746.1444323010752</v>
+      </c>
+      <c r="G34" s="50">
+        <v>1023.212451406298</v>
+      </c>
+      <c r="H34" s="50">
+        <v>-620.14093066977682</v>
+      </c>
+      <c r="I34" s="50">
+        <v>301.30466519172489</v>
+      </c>
+      <c r="J34" s="50">
+        <v>783.86943651524655</v>
+      </c>
+      <c r="K34" s="50">
+        <v>-433.01321010369008</v>
+      </c>
+      <c r="L34" s="50">
+        <v>975.37694468101006</v>
+      </c>
+      <c r="M34" s="50">
+        <v>815.1271093914454</v>
+      </c>
+      <c r="N34" s="50">
+        <v>92.719334466682525</v>
+      </c>
+      <c r="O34" s="50">
+        <v>2047.3911221851486</v>
+      </c>
+      <c r="P34" s="51">
+        <v>1774.0599012435232</v>
+      </c>
+      <c r="Q34" s="50">
+        <v>310.65588338264661</v>
+      </c>
+      <c r="R34" s="50">
+        <v>20.258491333318005</v>
+      </c>
+      <c r="S34" s="50">
+        <v>-5.8279531852248994</v>
+      </c>
+      <c r="T34" s="50">
+        <v>281.47243556986319</v>
+      </c>
+      <c r="U34" s="52">
+        <v>416.35100351508657</v>
+      </c>
+      <c r="V34" s="50">
+        <v>57.581823225854194</v>
+      </c>
+      <c r="W34" s="50">
+        <v>301.89661764337666</v>
+      </c>
+      <c r="X34" s="50">
+        <v>17.588067507753131</v>
+      </c>
+      <c r="Y34" s="52">
+        <v>547.16490493627487</v>
+      </c>
+      <c r="Z34" s="50">
+        <v>85.905831800464554</v>
+      </c>
+      <c r="AA34" s="50">
+        <v>160.05266645345469</v>
+      </c>
+      <c r="AB34" s="50">
+        <v>37.197542175388193</v>
+      </c>
+      <c r="AC34" s="52">
+        <v>-46.303094500584422</v>
+      </c>
+      <c r="AD34" s="50">
+        <v>355.35681299773779</v>
+      </c>
+      <c r="AE34" s="50">
+        <v>-135.72929437720416</v>
+      </c>
+      <c r="AF34" s="51">
+        <v>39.616497599809435</v>
+      </c>
+      <c r="AG34" s="26">
+        <v>517.28287763537423</v>
+      </c>
+      <c r="AH34" s="26">
+        <v>269.39893750184149</v>
+      </c>
+      <c r="AI34" s="26">
+        <v>-75.112073771285296</v>
+      </c>
+      <c r="AJ34" s="26">
+        <v>34.574690935144787</v>
+      </c>
+      <c r="AK34" s="27">
+        <v>177.14696552280731</v>
+      </c>
+      <c r="AL34" s="26">
+        <v>643.04812972065633</v>
+      </c>
+      <c r="AM34" s="26">
+        <v>254.96562762051124</v>
+      </c>
+      <c r="AN34" s="26">
+        <v>-51.948271457676768</v>
+      </c>
+      <c r="AO34" s="27">
+        <v>-587.13961892048428</v>
+      </c>
+      <c r="AP34" s="26">
+        <v>9.4688668581023538</v>
+      </c>
+      <c r="AQ34" s="26">
+        <v>-79.493095986392007</v>
+      </c>
+      <c r="AR34" s="26">
+        <v>37.022917378997072</v>
+      </c>
+      <c r="AS34" s="27">
+        <v>-472.01178660904225</v>
+      </c>
+      <c r="AT34" s="26">
+        <v>251.49009169367528</v>
+      </c>
+      <c r="AU34" s="26">
+        <v>198.15413543387339</v>
+      </c>
+      <c r="AV34" s="37">
+        <v>323.67222467321847</v>
+      </c>
+      <c r="AW34" s="26">
+        <v>455.31574814064368</v>
+      </c>
+      <c r="AX34" s="26">
+        <v>535.24841913705916</v>
+      </c>
+      <c r="AY34" s="26">
+        <v>-125.66421373618653</v>
+      </c>
+      <c r="AZ34" s="26">
+        <v>-81.030517026269735</v>
+      </c>
+      <c r="BA34" s="27">
+        <v>1.3766145067511957</v>
+      </c>
+      <c r="BB34" s="26">
+        <v>-16.606354791725806</v>
+      </c>
+      <c r="BC34" s="26">
+        <v>-91.74953789740789</v>
+      </c>
+      <c r="BD34" s="26">
+        <v>-326.03393192130756</v>
+      </c>
+      <c r="BE34" s="27">
+        <v>-702.35577094598023</v>
+      </c>
+      <c r="BF34" s="26">
+        <v>457.45393821789406</v>
+      </c>
+      <c r="BG34" s="26">
+        <v>-130.53042590552553</v>
+      </c>
+      <c r="BH34" s="26">
+        <v>1350.8092033146218</v>
+      </c>
+      <c r="BI34" s="27">
+        <v>-611.20642798221627</v>
+      </c>
+      <c r="BJ34" s="26">
+        <v>219.28063921477113</v>
+      </c>
+      <c r="BK34" s="26">
+        <v>1233.8323345184988</v>
+      </c>
+      <c r="BL34" s="26">
+        <v>-26.779436359608212</v>
+      </c>
+      <c r="BM34" s="27">
+        <v>302.49996552318839</v>
+      </c>
+      <c r="BN34" s="26">
+        <v>-438.39865615742281</v>
+      </c>
+      <c r="BO34" s="26">
+        <v>271.37364384524648</v>
+      </c>
+      <c r="BP34" s="37">
+        <v>-42.755618744329539</v>
+      </c>
+      <c r="BQ34" s="26">
+        <v>168.99254063962036</v>
+      </c>
+      <c r="BR34" s="26">
+        <v>1070.6036922241165</v>
+      </c>
+      <c r="BS34" s="26">
+        <v>-25.506703362002909</v>
+      </c>
+      <c r="BT34" s="37">
+        <v>833.30159268341492</v>
+      </c>
+      <c r="BU34" s="26">
+        <v>-118.8848376111731</v>
+      </c>
+      <c r="BV34" s="26">
+        <v>664.35578642320888</v>
+      </c>
+      <c r="BW34" s="26">
+        <v>32.538389838904045</v>
+      </c>
+      <c r="BX34" s="37">
+        <v>1196.0505625925834</v>
+      </c>
+    </row>
+    <row r="35" spans="1:76">
+      <c r="A35" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="O6" s="25" t="s">
-[...20 lines deleted...]
-      <c r="V6" s="25" t="s">
+      <c r="B35" s="26">
+        <v>0</v>
+      </c>
+      <c r="C35" s="26">
+        <v>0</v>
+      </c>
+      <c r="D35" s="26">
+        <v>0</v>
+      </c>
+      <c r="E35" s="26">
+        <v>0</v>
+      </c>
+      <c r="F35" s="50">
+        <v>0</v>
+      </c>
+      <c r="G35" s="50">
+        <v>0</v>
+      </c>
+      <c r="H35" s="50">
+        <v>-88.352000000000004</v>
+      </c>
+      <c r="I35" s="50">
+        <v>0</v>
+      </c>
+      <c r="J35" s="50">
+        <v>0</v>
+      </c>
+      <c r="K35" s="50">
+        <v>0</v>
+      </c>
+      <c r="L35" s="50">
+        <v>0</v>
+      </c>
+      <c r="M35" s="50">
+        <v>-252.70169674098258</v>
+      </c>
+      <c r="N35" s="50">
+        <v>-61.226872704126635</v>
+      </c>
+      <c r="O35" s="50">
+        <v>93.801786131202562</v>
+      </c>
+      <c r="P35" s="51">
+        <v>-8.6869113454574443</v>
+      </c>
+      <c r="Q35" s="50">
+        <v>0</v>
+      </c>
+      <c r="R35" s="50">
+        <v>0</v>
+      </c>
+      <c r="S35" s="50">
+        <v>0</v>
+      </c>
+      <c r="T35" s="50">
+        <v>0</v>
+      </c>
+      <c r="U35" s="52">
+        <v>0</v>
+      </c>
+      <c r="V35" s="50">
+        <v>0</v>
+      </c>
+      <c r="W35" s="50">
+        <v>0</v>
+      </c>
+      <c r="X35" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="52">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="27">
+        <v>-88.352000000000004</v>
+      </c>
+      <c r="AP35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="27">
+        <v>-61.146569407059154</v>
+      </c>
+      <c r="BJ35" s="26">
+        <v>-72.365802763261669</v>
+      </c>
+      <c r="BK35" s="26">
+        <v>-74.356013266246947</v>
+      </c>
+      <c r="BL35" s="26">
+        <v>-44.833311304414813</v>
+      </c>
+      <c r="BM35" s="27">
+        <v>-6.9346336097731509</v>
+      </c>
+      <c r="BN35" s="26">
+        <v>-45.811249990406857</v>
+      </c>
+      <c r="BO35" s="26">
+        <v>-85.913795045429993</v>
+      </c>
+      <c r="BP35" s="37">
+        <v>77.432805941483366</v>
+      </c>
+      <c r="BQ35" s="26">
+        <v>-10.058540245387185</v>
+      </c>
+      <c r="BR35" s="26">
+        <v>40.801340380770938</v>
+      </c>
+      <c r="BS35" s="26">
+        <v>40.809534792165628</v>
+      </c>
+      <c r="BT35" s="37">
+        <v>22.249451203653177</v>
+      </c>
+      <c r="BU35" s="26">
+        <v>-2.9218180421484519</v>
+      </c>
+      <c r="BV35" s="26">
+        <v>-10.812793358763942</v>
+      </c>
+      <c r="BW35" s="26">
+        <v>29.086047961422683</v>
+      </c>
+      <c r="BX35" s="37">
+        <v>-24.038347905967733</v>
+      </c>
+    </row>
+    <row r="36" spans="1:76">
+      <c r="A36" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" s="26">
+        <v>853.96796459989923</v>
+      </c>
+      <c r="C36" s="26">
+        <v>224.91329724375805</v>
+      </c>
+      <c r="D36" s="26">
+        <v>504.14965578362563</v>
+      </c>
+      <c r="E36" s="26">
+        <v>2816.1798747193525</v>
+      </c>
+      <c r="F36" s="50">
+        <v>1291.377891885681</v>
+      </c>
+      <c r="G36" s="50">
+        <v>1552.9722024446867</v>
+      </c>
+      <c r="H36" s="50">
+        <v>3821.1894064054195</v>
+      </c>
+      <c r="I36" s="50">
+        <v>3189.224876545356</v>
+      </c>
+      <c r="J36" s="50">
+        <v>1400.5615138485355</v>
+      </c>
+      <c r="K36" s="50">
+        <v>3040.3715874201234</v>
+      </c>
+      <c r="L36" s="50">
+        <v>2334.9707112750002</v>
+      </c>
+      <c r="M36" s="50">
+        <v>758.24492548055343</v>
+      </c>
+      <c r="N36" s="50">
+        <v>206.59331907756098</v>
+      </c>
+      <c r="O36" s="50">
+        <v>-2466.0527113302073</v>
+      </c>
+      <c r="P36" s="51">
+        <v>-253.55563245437972</v>
+      </c>
+      <c r="Q36" s="50">
+        <v>497.66978666498176</v>
+      </c>
+      <c r="R36" s="50">
+        <v>256.26924476320494</v>
+      </c>
+      <c r="S36" s="50">
+        <v>403.57450222815629</v>
+      </c>
+      <c r="T36" s="50">
+        <v>-303.54556905644381</v>
+      </c>
+      <c r="U36" s="52">
+        <v>-344.36070311112638</v>
+      </c>
+      <c r="V36" s="50">
+        <v>-210.87292795710457</v>
+      </c>
+      <c r="W36" s="50">
+        <v>-56.730013050034358</v>
+      </c>
+      <c r="X36" s="50">
+        <v>836.87694136202333</v>
+      </c>
+      <c r="Y36" s="52">
+        <v>-260.31151061903694</v>
+      </c>
+      <c r="Z36" s="50">
+        <v>885.95880980994139</v>
+      </c>
+      <c r="AA36" s="50">
+        <v>-368.40658676815508</v>
+      </c>
+      <c r="AB36" s="50">
+        <v>246.90894336087621</v>
+      </c>
+      <c r="AC36" s="52">
+        <v>1051.7986006102401</v>
+      </c>
+      <c r="AD36" s="50">
+        <v>432.63849311091229</v>
+      </c>
+      <c r="AE36" s="50">
+        <v>390.75238963798296</v>
+      </c>
+      <c r="AF36" s="51">
+        <v>940.99039136021702</v>
+      </c>
+      <c r="AG36" s="26">
+        <v>233.61236023624213</v>
+      </c>
+      <c r="AH36" s="26">
+        <v>446.23279148035374</v>
+      </c>
+      <c r="AI36" s="26">
+        <v>148.12586470955284</v>
+      </c>
+      <c r="AJ36" s="26">
+        <v>463.40687545953222</v>
+      </c>
+      <c r="AK36" s="27">
+        <v>573.01713363364024</v>
+      </c>
+      <c r="AL36" s="26">
+        <v>530.86809242668301</v>
+      </c>
+      <c r="AM36" s="26">
+        <v>-512.41224817352577</v>
+      </c>
+      <c r="AN36" s="26">
+        <v>961.49922455788919</v>
+      </c>
+      <c r="AO36" s="27">
+        <v>1869.7060068971773</v>
+      </c>
+      <c r="AP36" s="26">
+        <v>975.80269036689208</v>
+      </c>
+      <c r="AQ36" s="26">
+        <v>-511.0445120563864</v>
+      </c>
+      <c r="AR36" s="26">
+        <v>1486.7252211977363</v>
+      </c>
+      <c r="AS36" s="27">
+        <v>2490.2667358957096</v>
+      </c>
+      <c r="AT36" s="26">
+        <v>1300.9078448821006</v>
+      </c>
+      <c r="AU36" s="26">
+        <v>-1331.6844666435304</v>
+      </c>
+      <c r="AV36" s="37">
+        <v>729.73476241107596</v>
+      </c>
+      <c r="AW36" s="26">
+        <v>1240.6935128448131</v>
+      </c>
+      <c r="AX36" s="26">
+        <v>132.03958083120085</v>
+      </c>
+      <c r="AY36" s="26">
+        <v>-921.85870115132479</v>
+      </c>
+      <c r="AZ36" s="26">
+        <v>949.6871213238461</v>
+      </c>
+      <c r="BA36" s="27">
+        <v>1487.0523790450477</v>
+      </c>
+      <c r="BB36" s="26">
+        <v>983.51014336942671</v>
+      </c>
+      <c r="BC36" s="26">
+        <v>-623.61763887159282</v>
+      </c>
+      <c r="BD36" s="26">
+        <v>1193.4267038772423</v>
+      </c>
+      <c r="BE36" s="27">
+        <v>1711.168345532456</v>
+      </c>
+      <c r="BF36" s="26">
+        <v>-187.12795675703376</v>
+      </c>
+      <c r="BG36" s="26">
+        <v>211.38743823542802</v>
+      </c>
+      <c r="BH36" s="26">
+        <v>599.54288426415019</v>
+      </c>
+      <c r="BI36" s="27">
+        <v>609.47449798273988</v>
+      </c>
+      <c r="BJ36" s="26">
+        <v>122.49572830617527</v>
+      </c>
+      <c r="BK36" s="26">
+        <v>-741.00494121031124</v>
+      </c>
+      <c r="BL36" s="26">
+        <v>767.27964040194956</v>
+      </c>
+      <c r="BM36" s="27">
+        <v>1803.0432812781985</v>
+      </c>
+      <c r="BN36" s="26">
+        <v>708.71462614438758</v>
+      </c>
+      <c r="BO36" s="26">
+        <v>-2453.6824287224067</v>
+      </c>
+      <c r="BP36" s="37">
+        <v>148.51784037738173</v>
+      </c>
+      <c r="BQ36" s="26">
+        <v>925.95724793863758</v>
+      </c>
+      <c r="BR36" s="26">
+        <v>-770.49369705986874</v>
+      </c>
+      <c r="BS36" s="26">
+        <v>-1685.6261441307461</v>
+      </c>
+      <c r="BT36" s="37">
+        <v>-935.8901180782301</v>
+      </c>
+      <c r="BU36" s="26">
+        <v>517.9819047345236</v>
+      </c>
+      <c r="BV36" s="26">
+        <v>190.61213946503881</v>
+      </c>
+      <c r="BW36" s="26">
+        <v>-1134.7131905543565</v>
+      </c>
+      <c r="BX36" s="37">
+        <v>172.56351390041439</v>
+      </c>
+    </row>
+    <row r="37" spans="1:76">
+      <c r="A37" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B37" s="26">
+        <v>-37.339037242460094</v>
+      </c>
+      <c r="C37" s="26">
+        <v>-934.24274427220473</v>
+      </c>
+      <c r="D37" s="26">
+        <v>414.27180704600607</v>
+      </c>
+      <c r="E37" s="26">
+        <v>484.26215258397667</v>
+      </c>
+      <c r="F37" s="50">
+        <v>-2247.2990841620035</v>
+      </c>
+      <c r="G37" s="50">
+        <v>-571.11381336814952</v>
+      </c>
+      <c r="H37" s="50">
+        <v>1026.4567968902568</v>
+      </c>
+      <c r="I37" s="50">
+        <v>-719.01285539616913</v>
+      </c>
+      <c r="J37" s="50">
+        <v>-1610.4643284229692</v>
+      </c>
+      <c r="K37" s="50">
+        <v>-1637.7063674031883</v>
+      </c>
+      <c r="L37" s="50">
+        <v>695.71255146932117</v>
+      </c>
+      <c r="M37" s="50">
+        <v>689.21757372675256</v>
+      </c>
+      <c r="N37" s="50">
+        <v>245.10831654212359</v>
+      </c>
+      <c r="O37" s="50">
+        <v>662.54814305634204</v>
+      </c>
+      <c r="P37" s="51">
+        <v>140.81983321718366</v>
+      </c>
+      <c r="Q37" s="50">
+        <v>555.51809891678931</v>
+      </c>
+      <c r="R37" s="50">
+        <v>-433.78084711421536</v>
+      </c>
+      <c r="S37" s="50">
+        <v>-204.17701370857759</v>
+      </c>
+      <c r="T37" s="50">
+        <v>45.100724663543545</v>
+      </c>
+      <c r="U37" s="52">
+        <v>-65.589852764463672</v>
+      </c>
+      <c r="V37" s="50">
+        <v>-243.19711695568387</v>
+      </c>
+      <c r="W37" s="50">
+        <v>-691.74666919604613</v>
+      </c>
+      <c r="X37" s="50">
+        <v>66.290894643988935</v>
+      </c>
+      <c r="Y37" s="52">
+        <v>187.31721839053586</v>
+      </c>
+      <c r="Z37" s="50">
+        <v>254.28071981455705</v>
+      </c>
+      <c r="AA37" s="50">
+        <v>-586.13963919803155</v>
+      </c>
+      <c r="AB37" s="50">
+        <v>558.81350803894475</v>
+      </c>
+      <c r="AC37" s="52">
+        <v>747.23304075125486</v>
+      </c>
+      <c r="AD37" s="50">
+        <v>-102.02801321760541</v>
+      </c>
+      <c r="AE37" s="50">
+        <v>-255.63300013836721</v>
+      </c>
+      <c r="AF37" s="51">
+        <v>94.690125188694452</v>
+      </c>
+      <c r="AG37" s="26">
+        <v>-320.97296924225213</v>
+      </c>
+      <c r="AH37" s="26">
+        <v>-246.79444787045375</v>
+      </c>
+      <c r="AI37" s="26">
+        <v>-778.41134193658161</v>
+      </c>
+      <c r="AJ37" s="26">
+        <v>-901.12032511271593</v>
+      </c>
+      <c r="AK37" s="27">
+        <v>118.75388438941803</v>
+      </c>
+      <c r="AL37" s="26">
+        <v>-117.1199611251257</v>
+      </c>
+      <c r="AM37" s="26">
+        <v>-281.07429760117788</v>
+      </c>
+      <c r="AN37" s="26">
+        <v>-291.67343903126397</v>
+      </c>
+      <c r="AO37" s="27">
+        <v>1074.9730464347101</v>
+      </c>
+      <c r="AP37" s="26">
+        <v>245.85951339624543</v>
+      </c>
+      <c r="AQ37" s="26">
+        <v>-259.10828614689262</v>
+      </c>
+      <c r="AR37" s="26">
+        <v>-35.267476793806154</v>
+      </c>
+      <c r="AS37" s="27">
+        <v>1045.5091907320882</v>
+      </c>
+      <c r="AT37" s="26">
+        <v>98.328215481699388</v>
+      </c>
+      <c r="AU37" s="26">
+        <v>-765.03682243688797</v>
+      </c>
+      <c r="AV37" s="37">
+        <v>-1097.8134391730687</v>
+      </c>
+      <c r="AW37" s="26">
+        <v>337.5177396871826</v>
+      </c>
+      <c r="AX37" s="26">
+        <v>-309.9891343726714</v>
+      </c>
+      <c r="AY37" s="26">
+        <v>-1073.2314782335075</v>
+      </c>
+      <c r="AZ37" s="26">
+        <v>-564.76145550397302</v>
+      </c>
+      <c r="BA37" s="27">
+        <v>383.03783958634034</v>
+      </c>
+      <c r="BB37" s="26">
+        <v>141.98631067093098</v>
+      </c>
+      <c r="BC37" s="26">
+        <v>-842.68295586892077</v>
+      </c>
+      <c r="BD37" s="26">
+        <v>-1320.047561791539</v>
+      </c>
+      <c r="BE37" s="27">
+        <v>1763.3410113818352</v>
+      </c>
+      <c r="BF37" s="26">
+        <v>-832.18583491414495</v>
+      </c>
+      <c r="BG37" s="26">
+        <v>-551.7652078816127</v>
+      </c>
+      <c r="BH37" s="26">
+        <v>316.32258288324363</v>
+      </c>
+      <c r="BI37" s="27">
+        <v>765.25015098402309</v>
+      </c>
+      <c r="BJ37" s="26">
+        <v>-128.67408331007155</v>
+      </c>
+      <c r="BK37" s="26">
+        <v>-341.5364802077533</v>
+      </c>
+      <c r="BL37" s="26">
+        <v>394.17798626055423</v>
+      </c>
+      <c r="BM37" s="27">
+        <v>634.48214458199664</v>
+      </c>
+      <c r="BN37" s="26">
+        <v>130.46473635172171</v>
+      </c>
+      <c r="BO37" s="26">
+        <v>-1023.5202234882661</v>
+      </c>
+      <c r="BP37" s="37">
+        <v>503.6816590966713</v>
+      </c>
+      <c r="BQ37" s="26">
+        <v>702.31996590334097</v>
+      </c>
+      <c r="BR37" s="26">
+        <v>-146.28123435549463</v>
+      </c>
+      <c r="BS37" s="26">
+        <v>-803.57889821069</v>
+      </c>
+      <c r="BT37" s="37">
+        <v>910.08830971918576</v>
+      </c>
+      <c r="BU37" s="26">
+        <v>453.16196899969924</v>
+      </c>
+      <c r="BV37" s="26">
+        <v>-153.26664338066269</v>
+      </c>
+      <c r="BW37" s="26">
+        <v>-521.74647446571532</v>
+      </c>
+      <c r="BX37" s="37">
+        <v>362.67098206386243</v>
+      </c>
+    </row>
+    <row r="38" spans="1:76">
+      <c r="A38" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" s="26">
+        <v>891.30700184235934</v>
+      </c>
+      <c r="C38" s="26">
+        <v>1159.1560415159627</v>
+      </c>
+      <c r="D38" s="26">
+        <v>89.877848737619445</v>
+      </c>
+      <c r="E38" s="26">
+        <v>2331.9177221353757</v>
+      </c>
+      <c r="F38" s="50">
+        <v>3538.6769760476845</v>
+      </c>
+      <c r="G38" s="50">
+        <v>2124.0860158128362</v>
+      </c>
+      <c r="H38" s="50">
+        <v>2794.7326095151625</v>
+      </c>
+      <c r="I38" s="50">
+        <v>3908.2377319415255</v>
+      </c>
+      <c r="J38" s="50">
+        <v>3011.0258422715046</v>
+      </c>
+      <c r="K38" s="50">
+        <v>4678.0779548233122</v>
+      </c>
+      <c r="L38" s="50">
+        <v>1639.2581598056793</v>
+      </c>
+      <c r="M38" s="50">
+        <v>69.027351753801042</v>
+      </c>
+      <c r="N38" s="50">
+        <v>-38.514997464562384</v>
+      </c>
+      <c r="O38" s="50">
+        <v>-3128.6008543865496</v>
+      </c>
+      <c r="P38" s="51">
+        <v>-394.37546567156346</v>
+      </c>
+      <c r="Q38" s="50">
+        <v>-57.848312251807556</v>
+      </c>
+      <c r="R38" s="50">
+        <v>690.0500918774203</v>
+      </c>
+      <c r="S38" s="50">
+        <v>607.75151593673388</v>
+      </c>
+      <c r="T38" s="50">
+        <v>-348.64629371998734</v>
+      </c>
+      <c r="U38" s="52">
+        <v>-278.77085034666271</v>
+      </c>
+      <c r="V38" s="50">
+        <v>32.324188998579309</v>
+      </c>
+      <c r="W38" s="50">
+        <v>635.01665614601177</v>
+      </c>
+      <c r="X38" s="50">
+        <v>770.58604671803437</v>
+      </c>
+      <c r="Y38" s="52">
+        <v>-447.62872900957279</v>
+      </c>
+      <c r="Z38" s="50">
+        <v>631.67808999538431</v>
+      </c>
+      <c r="AA38" s="50">
+        <v>217.73305242987644</v>
+      </c>
+      <c r="AB38" s="50">
+        <v>-311.90456467806854</v>
+      </c>
+      <c r="AC38" s="52">
+        <v>304.56555985898518</v>
+      </c>
+      <c r="AD38" s="50">
+        <v>534.6665063285177</v>
+      </c>
+      <c r="AE38" s="50">
+        <v>646.38538977635017</v>
+      </c>
+      <c r="AF38" s="51">
+        <v>846.30026617152259</v>
+      </c>
+      <c r="AG38" s="26">
+        <v>554.58532947849426</v>
+      </c>
+      <c r="AH38" s="26">
+        <v>693.02723935080746</v>
+      </c>
+      <c r="AI38" s="26">
+        <v>926.53720664613445</v>
+      </c>
+      <c r="AJ38" s="26">
+        <v>1364.5272005722481</v>
+      </c>
+      <c r="AK38" s="27">
+        <v>454.26324924422221</v>
+      </c>
+      <c r="AL38" s="26">
+        <v>647.98805355180866</v>
+      </c>
+      <c r="AM38" s="26">
+        <v>-231.33795057234784</v>
+      </c>
+      <c r="AN38" s="26">
+        <v>1253.1726635891532</v>
+      </c>
+      <c r="AO38" s="27">
+        <v>794.73296046246719</v>
+      </c>
+      <c r="AP38" s="26">
+        <v>729.94317697064662</v>
+      </c>
+      <c r="AQ38" s="26">
+        <v>-251.93622590949377</v>
+      </c>
+      <c r="AR38" s="26">
+        <v>1521.9926979915424</v>
+      </c>
+      <c r="AS38" s="27">
+        <v>1444.7575451636217</v>
+      </c>
+      <c r="AT38" s="26">
+        <v>1202.5796294004012</v>
+      </c>
+      <c r="AU38" s="26">
+        <v>-566.64764420664244</v>
+      </c>
+      <c r="AV38" s="37">
+        <v>1827.5482015841446</v>
+      </c>
+      <c r="AW38" s="26">
+        <v>903.1757731576306</v>
+      </c>
+      <c r="AX38" s="26">
+        <v>442.02871520387225</v>
+      </c>
+      <c r="AY38" s="26">
+        <v>151.37277708218264</v>
+      </c>
+      <c r="AZ38" s="26">
+        <v>1514.4485768278191</v>
+      </c>
+      <c r="BA38" s="27">
+        <v>1104.0145394587073</v>
+      </c>
+      <c r="BB38" s="26">
+        <v>841.52383269849577</v>
+      </c>
+      <c r="BC38" s="26">
+        <v>219.06531699732795</v>
+      </c>
+      <c r="BD38" s="26">
+        <v>2513.4742656687813</v>
+      </c>
+      <c r="BE38" s="27">
+        <v>-52.172665849379207</v>
+      </c>
+      <c r="BF38" s="26">
+        <v>645.05787815711119</v>
+      </c>
+      <c r="BG38" s="26">
+        <v>763.15264611704072</v>
+      </c>
+      <c r="BH38" s="26">
+        <v>283.22030138090651</v>
+      </c>
+      <c r="BI38" s="27">
+        <v>-155.77565300128316</v>
+      </c>
+      <c r="BJ38" s="26">
+        <v>251.16981161624682</v>
+      </c>
+      <c r="BK38" s="26">
+        <v>-399.468461002558</v>
+      </c>
+      <c r="BL38" s="26">
+        <v>373.10165414139539</v>
+      </c>
+      <c r="BM38" s="27">
+        <v>1168.5611366962019</v>
+      </c>
+      <c r="BN38" s="26">
+        <v>578.24988979266584</v>
+      </c>
+      <c r="BO38" s="26">
+        <v>-1430.1622052341406</v>
+      </c>
+      <c r="BP38" s="37">
+        <v>-355.16381871928957</v>
+      </c>
+      <c r="BQ38" s="26">
+        <v>223.63728203529664</v>
+      </c>
+      <c r="BR38" s="26">
+        <v>-624.21246270437405</v>
+      </c>
+      <c r="BS38" s="26">
+        <v>-882.04724592005618</v>
+      </c>
+      <c r="BT38" s="37">
+        <v>-1845.9784277974159</v>
+      </c>
+      <c r="BU38" s="26">
+        <v>64.819935734824412</v>
+      </c>
+      <c r="BV38" s="26">
+        <v>343.87878284570149</v>
+      </c>
+      <c r="BW38" s="26">
+        <v>-612.96671608864131</v>
+      </c>
+      <c r="BX38" s="37">
+        <v>-190.10746816344803</v>
+      </c>
+    </row>
+    <row r="39" spans="1:76">
+      <c r="A39" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B39" s="26">
+        <v>-425.08065040883491</v>
+      </c>
+      <c r="C39" s="26">
+        <v>-677.27361538637558</v>
+      </c>
+      <c r="D39" s="26">
+        <v>-1548.9828212502662</v>
+      </c>
+      <c r="E39" s="26">
+        <v>-741.86618808288961</v>
+      </c>
+      <c r="F39" s="50">
+        <v>-1235.4710240709235</v>
+      </c>
+      <c r="G39" s="50">
+        <v>-43.033827075195745</v>
+      </c>
+      <c r="H39" s="50">
+        <v>-821.81006774759067</v>
+      </c>
+      <c r="I39" s="50">
+        <v>-1412.2303304319748</v>
+      </c>
+      <c r="J39" s="50">
+        <v>-721.6158720835607</v>
+      </c>
+      <c r="K39" s="50">
+        <v>330.4021634466086</v>
+      </c>
+      <c r="L39" s="50">
+        <v>-896.42113054371794</v>
+      </c>
+      <c r="M39" s="50">
+        <v>-83.83761752187047</v>
+      </c>
+      <c r="N39" s="50">
+        <v>-400.6105857290957</v>
+      </c>
+      <c r="O39" s="50">
+        <v>-45.809949937272492</v>
+      </c>
+      <c r="P39" s="51">
+        <v>-1844.2891239919329</v>
+      </c>
+      <c r="Q39" s="50">
+        <v>213.55956482371744</v>
+      </c>
+      <c r="R39" s="50">
+        <v>-197.46996806999999</v>
+      </c>
+      <c r="S39" s="50">
+        <v>-165.4547834425523</v>
+      </c>
+      <c r="T39" s="50">
+        <v>-275.71546372000006</v>
+      </c>
+      <c r="U39" s="52">
+        <v>14.463144744870696</v>
+      </c>
+      <c r="V39" s="50">
+        <v>-363.80881688603733</v>
+      </c>
+      <c r="W39" s="50">
+        <v>-291.65183348756676</v>
+      </c>
+      <c r="X39" s="50">
+        <v>-36.276109757642217</v>
+      </c>
+      <c r="Y39" s="52">
+        <v>-152.76247661437964</v>
+      </c>
+      <c r="Z39" s="50">
+        <v>-456.39910861869379</v>
+      </c>
+      <c r="AA39" s="50">
+        <v>-479.37185957651332</v>
+      </c>
+      <c r="AB39" s="50">
+        <v>-460.44937644067926</v>
+      </c>
+      <c r="AC39" s="52">
+        <v>-252.23408668900157</v>
+      </c>
+      <c r="AD39" s="50">
+        <v>-301.92558547386761</v>
+      </c>
+      <c r="AE39" s="50">
+        <v>-171.64396060069762</v>
+      </c>
+      <c r="AF39" s="51">
+        <v>-16.062555319322897</v>
+      </c>
+      <c r="AG39" s="26">
+        <v>-180.9220558573673</v>
+      </c>
+      <c r="AH39" s="26">
+        <v>-253.85490877435984</v>
+      </c>
+      <c r="AI39" s="26">
+        <v>-250.0520499279103</v>
+      </c>
+      <c r="AJ39" s="26">
+        <v>-550.64200951128601</v>
+      </c>
+      <c r="AK39" s="27">
+        <v>421.65638582364983</v>
+      </c>
+      <c r="AL39" s="26">
+        <v>-202.70718659998701</v>
+      </c>
+      <c r="AM39" s="26">
+        <v>-88.615892122134042</v>
+      </c>
+      <c r="AN39" s="26">
+        <v>-173.36713417672451</v>
+      </c>
+      <c r="AO39" s="27">
+        <v>-188.07689987574938</v>
+      </c>
+      <c r="AP39" s="26">
+        <v>-282.39218314092022</v>
+      </c>
+      <c r="AQ39" s="26">
+        <v>67.574851451983491</v>
+      </c>
+      <c r="AR39" s="26">
+        <v>-418.91583618290446</v>
+      </c>
+      <c r="AS39" s="27">
+        <v>-672.55407077532141</v>
+      </c>
+      <c r="AT39" s="26">
+        <v>-697.18984428304009</v>
+      </c>
+      <c r="AU39" s="26">
+        <v>596.41351613621168</v>
+      </c>
+      <c r="AV39" s="37">
+        <v>-638.89993150982514</v>
+      </c>
+      <c r="AW39" s="26">
+        <v>-808.13699561606006</v>
+      </c>
+      <c r="AX39" s="26">
+        <v>335.85773201262026</v>
+      </c>
+      <c r="AY39" s="26">
+        <v>310.46030751967061</v>
+      </c>
+      <c r="AZ39" s="26">
+        <v>-559.79691599979151</v>
+      </c>
+      <c r="BA39" s="27">
+        <v>-695.93103951711885</v>
+      </c>
+      <c r="BB39" s="26">
+        <v>-95.761473847593408</v>
+      </c>
+      <c r="BC39" s="26">
+        <v>383.00667445874035</v>
+      </c>
+      <c r="BD39" s="26">
+        <v>739.08800235258047</v>
+      </c>
+      <c r="BE39" s="27">
+        <v>410.67743750344664</v>
+      </c>
+      <c r="BF39" s="26">
+        <v>-331.31684989591037</v>
+      </c>
+      <c r="BG39" s="26">
+        <v>27.190726752113967</v>
+      </c>
+      <c r="BH39" s="26">
+        <v>-1002.9724449033681</v>
+      </c>
+      <c r="BI39" s="27">
+        <v>517.53957732184051</v>
+      </c>
+      <c r="BJ39" s="26">
+        <v>-121.51896399814856</v>
+      </c>
+      <c r="BK39" s="26">
+        <v>-1020.3672222410795</v>
+      </c>
+      <c r="BL39" s="26">
+        <v>540.50899139551711</v>
+      </c>
+      <c r="BM39" s="27">
+        <v>-868.84496474443938</v>
+      </c>
+      <c r="BN39" s="26">
+        <v>-31.654897827839452</v>
+      </c>
+      <c r="BO39" s="26">
+        <v>234.14963965682833</v>
+      </c>
+      <c r="BP39" s="37">
+        <v>265.73963718635486</v>
+      </c>
+      <c r="BQ39" s="26">
+        <v>-222.64841631672815</v>
+      </c>
+      <c r="BR39" s="26">
+        <v>-108.75103219818291</v>
+      </c>
+      <c r="BS39" s="26">
+        <v>184.30970442646475</v>
+      </c>
+      <c r="BT39" s="37">
+        <v>101.27979415117382</v>
+      </c>
+      <c r="BU39" s="26">
+        <v>38.626689056948464</v>
+      </c>
+      <c r="BV39" s="26">
+        <v>-804.19649385650303</v>
+      </c>
+      <c r="BW39" s="26">
+        <v>185.17846795611007</v>
+      </c>
+      <c r="BX39" s="37">
+        <v>-1263.8977871484885</v>
+      </c>
+    </row>
+    <row r="40" spans="1:76">
+      <c r="A40" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="W6" s="25" t="s">
-[...134 lines deleted...]
-      <c r="BP6" s="25" t="s">
+      <c r="B40" s="26">
+        <v>-930.03599171611847</v>
+      </c>
+      <c r="C40" s="26">
+        <v>-926.30883891378176</v>
+      </c>
+      <c r="D40" s="26">
+        <v>-273.71404022455187</v>
+      </c>
+      <c r="E40" s="26">
+        <v>-657.16875016727977</v>
+      </c>
+      <c r="F40" s="50">
+        <v>-861.13233694441737</v>
+      </c>
+      <c r="G40" s="50">
+        <v>-1117.8854093317962</v>
+      </c>
+      <c r="H40" s="50">
+        <v>-1139.8867086448413</v>
+      </c>
+      <c r="I40" s="50">
+        <v>-1215.4403057604688</v>
+      </c>
+      <c r="J40" s="50">
+        <v>-1304.7931810862892</v>
+      </c>
+      <c r="K40" s="50">
+        <v>-1435.9269671441834</v>
+      </c>
+      <c r="L40" s="50">
+        <v>-1153.9954909761741</v>
+      </c>
+      <c r="M40" s="50">
+        <v>-870.99449985477111</v>
+      </c>
+      <c r="N40" s="50">
+        <v>-1031.1653300879659</v>
+      </c>
+      <c r="O40" s="50">
+        <v>-404.93879587539391</v>
+      </c>
+      <c r="P40" s="51">
+        <v>-949.90411396879836</v>
+      </c>
+      <c r="Q40" s="50">
+        <v>-649.39891943248142</v>
+      </c>
+      <c r="R40" s="50">
+        <v>329.0488511144373</v>
+      </c>
+      <c r="S40" s="50">
+        <v>-793.7016042824273</v>
+      </c>
+      <c r="T40" s="50">
+        <v>184.01568088435295</v>
+      </c>
+      <c r="U40" s="52">
+        <v>-151.8723563467712</v>
+      </c>
+      <c r="V40" s="50">
+        <v>533.28320955848653</v>
+      </c>
+      <c r="W40" s="50">
+        <v>-1026.6378467539603</v>
+      </c>
+      <c r="X40" s="50">
+        <v>-281.08184537153682</v>
+      </c>
+      <c r="Y40" s="52">
+        <v>357.73862786174755</v>
+      </c>
+      <c r="Z40" s="50">
+        <v>63.20361138338717</v>
+      </c>
+      <c r="AA40" s="50">
+        <v>-862.0779461894615</v>
+      </c>
+      <c r="AB40" s="50">
+        <v>167.42166671977492</v>
+      </c>
+      <c r="AC40" s="52">
+        <v>117.93110064658003</v>
+      </c>
+      <c r="AD40" s="50">
+        <v>64.999297586307762</v>
+      </c>
+      <c r="AE40" s="50">
+        <v>-1003.154407496719</v>
+      </c>
+      <c r="AF40" s="51">
+        <v>163.05525909655148</v>
+      </c>
+      <c r="AG40" s="26">
+        <v>192.98211593829592</v>
+      </c>
+      <c r="AH40" s="26">
+        <v>-145.89717243669998</v>
+      </c>
+      <c r="AI40" s="26">
+        <v>-1647.4400600241349</v>
+      </c>
+      <c r="AJ40" s="26">
+        <v>739.22277957812162</v>
+      </c>
+      <c r="AK40" s="27">
+        <v>317.05414982745515</v>
+      </c>
+      <c r="AL40" s="26">
+        <v>-305.09613333116806</v>
+      </c>
+      <c r="AM40" s="26">
+        <v>-1765.0939596570533</v>
+      </c>
+      <c r="AN40" s="26">
+        <v>635.25053382896999</v>
+      </c>
+      <c r="AO40" s="27">
+        <v>244.170438673528</v>
+      </c>
+      <c r="AP40" s="26">
+        <v>-15.004268381092061</v>
+      </c>
+      <c r="AQ40" s="26">
+        <v>-1743.1737712143154</v>
+      </c>
+      <c r="AR40" s="26">
+        <v>374.12089227703814</v>
+      </c>
+      <c r="AS40" s="27">
+        <v>371.37503356857451</v>
+      </c>
+      <c r="AT40" s="26">
+        <v>-284.07228269575558</v>
+      </c>
+      <c r="AU40" s="26">
+        <v>-1908.3202719182177</v>
+      </c>
+      <c r="AV40" s="37">
+        <v>605.57721528492993</v>
+      </c>
+      <c r="AW40" s="26">
+        <v>193.49205030793769</v>
+      </c>
+      <c r="AX40" s="26">
+        <v>-269.39730765803301</v>
+      </c>
+      <c r="AY40" s="26">
+        <v>-2016.351920332934</v>
+      </c>
+      <c r="AZ40" s="26">
+        <v>787.46399659673989</v>
+      </c>
+      <c r="BA40" s="27">
+        <v>335.63665456799163</v>
+      </c>
+      <c r="BB40" s="26">
+        <v>55.793919637580984</v>
+      </c>
+      <c r="BC40" s="26">
+        <v>-1821.9743630852138</v>
+      </c>
+      <c r="BD40" s="26">
+        <v>-5.3831782645422663</v>
+      </c>
+      <c r="BE40" s="27">
+        <v>-227.64513866728521</v>
+      </c>
+      <c r="BF40" s="26">
+        <v>45.465990830808437</v>
+      </c>
+      <c r="BG40" s="26">
+        <v>-1693.8880185634771</v>
+      </c>
+      <c r="BH40" s="26">
+        <v>722.07167542377965</v>
+      </c>
+      <c r="BI40" s="27">
+        <v>410.13950216926924</v>
+      </c>
+      <c r="BJ40" s="26">
+        <v>-14.429904782951013</v>
+      </c>
+      <c r="BK40" s="26">
+        <v>-1555.5299843668281</v>
+      </c>
+      <c r="BL40" s="26">
+        <v>288.82588712573863</v>
+      </c>
+      <c r="BM40" s="27">
+        <v>266.95599222377155</v>
+      </c>
+      <c r="BN40" s="26">
+        <v>27.222731526201983</v>
+      </c>
+      <c r="BO40" s="26">
+        <v>-1390.8480228392559</v>
+      </c>
+      <c r="BP40" s="37">
+        <v>65.503969001316591</v>
+      </c>
+      <c r="BQ40" s="26">
+        <v>293.01160664824442</v>
+      </c>
+      <c r="BR40" s="26">
+        <v>49.038031478252151</v>
+      </c>
+      <c r="BS40" s="26">
+        <v>-1135.7661514234246</v>
+      </c>
+      <c r="BT40" s="37">
+        <v>388.77771742153413</v>
+      </c>
+      <c r="BU40" s="26">
+        <v>308.53164942233639</v>
+      </c>
+      <c r="BV40" s="26">
+        <v>-44.461142824058982</v>
+      </c>
+      <c r="BW40" s="26">
+        <v>-1503.1332043149705</v>
+      </c>
+      <c r="BX40" s="37">
+        <v>289.15858374789468</v>
+      </c>
+    </row>
+    <row r="42" spans="1:76" ht="36.75" customHeight="1">
+      <c r="A42" s="60" t="s">
         <v>189</v>
       </c>
-      <c r="BQ6" s="25" t="s">
-[...11 lines deleted...]
-      <c r="BU6" s="25" t="s">
+      <c r="B42" s="61"/>
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="61"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="61"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="J42" s="61"/>
+      <c r="K42" s="61"/>
+      <c r="L42" s="61"/>
+      <c r="M42" s="61"/>
+      <c r="N42" s="53"/>
+      <c r="O42" s="58"/>
+      <c r="P42" s="56"/>
+    </row>
+    <row r="43" spans="1:76" ht="30.75" customHeight="1">
+      <c r="A43" s="62" t="s">
         <v>194</v>
       </c>
-      <c r="BV6" s="25" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B43" s="63"/>
+      <c r="C43" s="63"/>
+      <c r="D43" s="63"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="63"/>
+      <c r="G43" s="63"/>
+      <c r="H43" s="63"/>
+      <c r="I43" s="63"/>
+      <c r="J43" s="63"/>
+      <c r="K43" s="63"/>
+      <c r="L43" s="63"/>
+      <c r="M43" s="63"/>
+      <c r="N43" s="54"/>
+      <c r="O43" s="59"/>
+      <c r="P43" s="57"/>
     </row>
-    <row r="7" spans="2:172" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...240 lines deleted...]
-      <c r="FP7" s="1"/>
+    <row r="44" spans="1:76" ht="13.5">
+      <c r="A44" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B44" s="48"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="48"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="48"/>
+      <c r="H44" s="48"/>
+      <c r="I44" s="48"/>
+      <c r="J44" s="48"/>
+      <c r="K44" s="48"/>
+      <c r="L44" s="48"/>
+      <c r="M44" s="48"/>
+      <c r="N44" s="48"/>
+      <c r="O44" s="48"/>
+      <c r="P44" s="48"/>
     </row>
-    <row r="8" spans="2:172" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...7985 lines deleted...]
-      <c r="M48" s="18"/>
+    <row r="46" spans="1:76">
+      <c r="A46" s="4" t="s">
+        <v>255</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="B44:M44"/>
+  <mergeCells count="2">
+    <mergeCell ref="A42:M42"/>
+    <mergeCell ref="A43:M43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:FB48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:FD47"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="159" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="35.5703125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="11.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="10.42578125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" style="4" customWidth="1"/>
+    <col min="5" max="13" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14" max="15" width="9" style="4" customWidth="1"/>
+    <col min="16" max="32" width="8.85546875" style="4" customWidth="1"/>
+    <col min="33" max="43" width="8.85546875" style="6" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" style="6"/>
+    <col min="45" max="160" width="8.85546875" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:158" ht="18.75" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="F2" s="2"/>
+    <row r="1" spans="1:160" ht="18.75">
+      <c r="A1" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
     </row>
-    <row r="3" spans="2:158" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="F3" s="2"/>
+    <row r="2" spans="1:160">
+      <c r="A2" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
     </row>
-    <row r="6" spans="2:158" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="25">
+    <row r="5" spans="1:160">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8">
+        <v>1999</v>
+      </c>
+      <c r="C5" s="8">
         <v>2000</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D5" s="8">
         <v>2001</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E5" s="8">
         <v>2002</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F5" s="8">
         <v>2003</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G5" s="16">
         <v>2004</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H5" s="16">
         <v>2005</v>
       </c>
-      <c r="I6" s="25">
+      <c r="I5" s="39">
         <v>2006</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J5" s="39">
         <v>2007</v>
       </c>
-      <c r="K6" s="25">
+      <c r="K5" s="39">
         <v>2008</v>
       </c>
-      <c r="L6" s="25">
+      <c r="L5" s="39">
         <v>2009</v>
       </c>
-      <c r="M6" s="25">
+      <c r="M5" s="39">
         <v>2010</v>
       </c>
-      <c r="N6" s="25">
+      <c r="N5" s="39">
         <v>2011</v>
       </c>
-      <c r="O6" s="25">
+      <c r="O5" s="39">
         <v>2012</v>
       </c>
-      <c r="P6" s="25">
-[...74 lines deleted...]
-      <c r="AO6" s="26" t="s">
+      <c r="P5" s="55" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q5" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="R5" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="S5" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="T5" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="U5" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="V5" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="W5" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="X5" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="Y5" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="Z5" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="AA5" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="AB5" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC5" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD5" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE5" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="AF5" s="36" t="s">
+        <v>166</v>
+      </c>
+      <c r="AG5" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="AH5" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI5" s="25" t="s">
+        <v>169</v>
+      </c>
+      <c r="AJ5" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="AK5" s="24" t="s">
+        <v>181</v>
+      </c>
+      <c r="AL5" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="AM5" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="AN5" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="AO5" s="24" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP5" s="25" t="s">
+        <v>186</v>
+      </c>
+      <c r="AQ5" s="25" t="s">
+        <v>187</v>
+      </c>
+      <c r="AR5" s="25" t="s">
+        <v>188</v>
+      </c>
+      <c r="AS5" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="AT5" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="AU5" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="AV5" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="AW5" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="AX5" s="25" t="s">
+        <v>200</v>
+      </c>
+      <c r="AY5" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="AZ5" s="25" t="s">
+        <v>202</v>
+      </c>
+      <c r="BA5" s="24" t="s">
+        <v>235</v>
+      </c>
+      <c r="BB5" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="BC5" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="BD5" s="36" t="s">
+        <v>238</v>
+      </c>
+      <c r="BE5" s="25" t="s">
+        <v>239</v>
+      </c>
+      <c r="BF5" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="BG5" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="BH5" s="36" t="s">
+        <v>242</v>
+      </c>
+      <c r="BI5" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="BJ5" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="BK5" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="BL5" s="36" t="s">
+        <v>246</v>
+      </c>
+      <c r="BM5" s="25" t="s">
+        <v>247</v>
+      </c>
+      <c r="BN5" s="25" t="s">
+        <v>248</v>
+      </c>
+      <c r="BO5" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="BP5" s="36" t="s">
+        <v>250</v>
+      </c>
+      <c r="BQ5" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="BR5" s="25" t="s">
+        <v>261</v>
+      </c>
+      <c r="BS5" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="BT5" s="36" t="s">
+        <v>263</v>
+      </c>
+      <c r="BU5" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="BV5" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="BW5" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="BX5" s="36" t="s">
+        <v>265</v>
+      </c>
+      <c r="DV5"/>
+      <c r="DW5"/>
+      <c r="DX5"/>
+      <c r="DY5"/>
+      <c r="DZ5"/>
+      <c r="EA5"/>
+      <c r="EB5"/>
+      <c r="EC5"/>
+      <c r="ED5"/>
+      <c r="EE5"/>
+      <c r="EF5"/>
+      <c r="EG5"/>
+      <c r="EH5"/>
+      <c r="EI5"/>
+      <c r="EJ5"/>
+      <c r="EK5"/>
+      <c r="EL5"/>
+      <c r="EM5"/>
+      <c r="EN5"/>
+      <c r="EO5"/>
+      <c r="EP5"/>
+      <c r="EQ5"/>
+      <c r="ER5"/>
+      <c r="ES5"/>
+      <c r="ET5"/>
+      <c r="EU5"/>
+      <c r="EV5"/>
+      <c r="EW5"/>
+      <c r="EX5"/>
+      <c r="EY5"/>
+      <c r="EZ5"/>
+      <c r="FA5"/>
+      <c r="FB5"/>
+      <c r="FC5"/>
+      <c r="FD5"/>
+    </row>
+    <row r="6" spans="1:160">
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15"/>
+      <c r="O6" s="15"/>
+      <c r="P6" s="13"/>
+      <c r="Q6" s="15"/>
+      <c r="R6" s="15"/>
+      <c r="S6" s="15"/>
+      <c r="T6" s="15"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="15"/>
+      <c r="W6" s="15"/>
+      <c r="X6" s="15"/>
+      <c r="Y6" s="34"/>
+      <c r="Z6" s="15"/>
+      <c r="AA6" s="15"/>
+      <c r="AB6" s="15"/>
+      <c r="AC6" s="34"/>
+      <c r="AD6" s="15"/>
+      <c r="AE6" s="15"/>
+      <c r="AF6" s="13"/>
+      <c r="AG6" s="35"/>
+      <c r="AK6" s="21"/>
+      <c r="AO6" s="21"/>
+      <c r="AS6" s="21"/>
+      <c r="AV6" s="22"/>
+      <c r="BA6" s="21"/>
+      <c r="BE6" s="21"/>
+      <c r="BI6" s="21"/>
+      <c r="BM6" s="21"/>
+      <c r="BP6" s="22"/>
+      <c r="BT6" s="22"/>
+      <c r="BX6" s="22"/>
+    </row>
+    <row r="7" spans="1:160">
+      <c r="A7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="26">
+        <v>-1397.2260447859185</v>
+      </c>
+      <c r="C7" s="26">
+        <v>-538.21886032423004</v>
+      </c>
+      <c r="D7" s="26">
+        <v>-784.60726017725699</v>
+      </c>
+      <c r="E7" s="26">
+        <v>-2031.9512531474377</v>
+      </c>
+      <c r="F7" s="50">
+        <v>-1821.3143895789149</v>
+      </c>
+      <c r="G7" s="50">
+        <v>-1360.7991905379383</v>
+      </c>
+      <c r="H7" s="50">
+        <v>-1899.088144013491</v>
+      </c>
+      <c r="I7" s="50">
+        <v>-2627.0048423240387</v>
+      </c>
+      <c r="J7" s="50">
+        <v>-3150.5897162947067</v>
+      </c>
+      <c r="K7" s="50">
+        <v>-4254.5782552184601</v>
+      </c>
+      <c r="L7" s="50">
+        <v>-2292.6813130493952</v>
+      </c>
+      <c r="M7" s="50">
+        <v>-501.78817150841223</v>
+      </c>
+      <c r="N7" s="50">
+        <v>-389.05644237808656</v>
+      </c>
+      <c r="O7" s="50">
+        <v>-40.104858320452877</v>
+      </c>
+      <c r="P7" s="51">
+        <v>564.38711235036226</v>
+      </c>
+      <c r="Q7" s="50">
+        <v>-513.33484201948102</v>
+      </c>
+      <c r="R7" s="50">
+        <v>-552.83285488301601</v>
+      </c>
+      <c r="S7" s="50">
+        <v>443.03587277693413</v>
+      </c>
+      <c r="T7" s="50">
+        <v>-774.09422066035552</v>
+      </c>
+      <c r="U7" s="52">
+        <v>-359.97125910790868</v>
+      </c>
+      <c r="V7" s="50">
+        <v>-398.16881094173607</v>
+      </c>
+      <c r="W7" s="50">
+        <v>909.99737368630667</v>
+      </c>
+      <c r="X7" s="50">
+        <v>-690.07616396089202</v>
+      </c>
+      <c r="Y7" s="52">
+        <v>-606.90965838698276</v>
+      </c>
+      <c r="Z7" s="50">
+        <v>-944.97440077853003</v>
+      </c>
+      <c r="AA7" s="50">
+        <v>1360.1521348204319</v>
+      </c>
+      <c r="AB7" s="50">
+        <v>-592.87533583217612</v>
+      </c>
+      <c r="AC7" s="52">
+        <v>-935.15357771970866</v>
+      </c>
+      <c r="AD7" s="50">
+        <v>-962.60740379416472</v>
+      </c>
+      <c r="AE7" s="50">
+        <v>928.95451918772574</v>
+      </c>
+      <c r="AF7" s="51">
+        <v>-1063.1447908212899</v>
+      </c>
+      <c r="AG7" s="26">
+        <v>-1083.4579664740832</v>
+      </c>
+      <c r="AH7" s="26">
+        <v>-1027.0098347973583</v>
+      </c>
+      <c r="AI7" s="26">
+        <v>1829.1493084890963</v>
+      </c>
+      <c r="AJ7" s="26">
+        <v>-1539.9958967965699</v>
+      </c>
+      <c r="AK7" s="27">
+        <v>-1299.4273892536471</v>
+      </c>
+      <c r="AL7" s="26">
+        <v>-713.70789120886866</v>
+      </c>
+      <c r="AM7" s="26">
+        <v>1949.4267074357072</v>
+      </c>
+      <c r="AN7" s="26">
+        <v>-1297.0906175111297</v>
+      </c>
+      <c r="AO7" s="27">
+        <v>-1430.5211838340153</v>
+      </c>
+      <c r="AP7" s="26">
+        <v>-1149.0904438487205</v>
+      </c>
+      <c r="AQ7" s="26">
+        <v>2210.0095861635737</v>
+      </c>
+      <c r="AR7" s="26">
+        <v>-1529.4861024943286</v>
+      </c>
+      <c r="AS7" s="27">
+        <v>-1940.3290681711835</v>
+      </c>
+      <c r="AT7" s="26">
+        <v>-1284.3148761673635</v>
+      </c>
+      <c r="AU7" s="26">
+        <v>2092.2910171595136</v>
+      </c>
+      <c r="AV7" s="37">
+        <v>-1494.6519151450052</v>
+      </c>
+      <c r="AW7" s="26">
+        <v>-2008.310885443261</v>
+      </c>
+      <c r="AX7" s="26">
+        <v>-1322.3325662499624</v>
+      </c>
+      <c r="AY7" s="26">
+        <v>2102.2601360661029</v>
+      </c>
+      <c r="AZ7" s="26">
+        <v>-1922.2064006675864</v>
+      </c>
+      <c r="BA7" s="27">
+        <v>-2523.9281079163552</v>
+      </c>
+      <c r="BB7" s="26">
+        <v>-1813.1026941412142</v>
+      </c>
+      <c r="BC7" s="26">
+        <v>1921.0466902565199</v>
+      </c>
+      <c r="BD7" s="26">
+        <v>-1838.5941434174104</v>
+      </c>
+      <c r="BE7" s="27">
+        <v>-1799.9078557811881</v>
+      </c>
+      <c r="BF7" s="26">
+        <v>-866.23086842060673</v>
+      </c>
+      <c r="BG7" s="26">
+        <v>1862.62020758271</v>
+      </c>
+      <c r="BH7" s="26">
+        <v>-1489.1627964303102</v>
+      </c>
+      <c r="BI7" s="27">
+        <v>-1317.6682193215934</v>
+      </c>
+      <c r="BJ7" s="26">
+        <v>-74.737067695288886</v>
+      </c>
+      <c r="BK7" s="26">
+        <v>1914.0349109505964</v>
+      </c>
+      <c r="BL7" s="26">
+        <v>-1023.4177954421264</v>
+      </c>
+      <c r="BM7" s="27">
+        <v>-1595.3451724651311</v>
+      </c>
+      <c r="BN7" s="26">
+        <v>-304.80730624736952</v>
+      </c>
+      <c r="BO7" s="26">
+        <v>2480.9587112790136</v>
+      </c>
+      <c r="BP7" s="37">
+        <v>-969.86267494459958</v>
+      </c>
+      <c r="BQ7" s="26">
+        <v>-1656.5103779565932</v>
+      </c>
+      <c r="BR7" s="26">
+        <v>-317.64387272009037</v>
+      </c>
+      <c r="BS7" s="26">
+        <v>2619.0823801229217</v>
+      </c>
+      <c r="BT7" s="37">
+        <v>-685.03298776669089</v>
+      </c>
+      <c r="BU7" s="26">
+        <v>-1400.2545091930897</v>
+      </c>
+      <c r="BV7" s="26">
+        <v>-252.43758503534815</v>
+      </c>
+      <c r="BW7" s="26">
+        <v>2946.1367020736143</v>
+      </c>
+      <c r="BX7" s="37">
+        <v>-729.05749549481425</v>
+      </c>
+    </row>
+    <row r="8" spans="1:160">
+      <c r="A8" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="26">
+        <v>-1991.2069019830833</v>
+      </c>
+      <c r="C8" s="26">
+        <v>-1497.0970489015672</v>
+      </c>
+      <c r="D8" s="26">
+        <v>-1884.0815043144175</v>
+      </c>
+      <c r="E8" s="26">
+        <v>-3184.1047992601784</v>
+      </c>
+      <c r="F8" s="50">
+        <v>-3065.8363289557242</v>
+      </c>
+      <c r="G8" s="50">
+        <v>-2552.6301262679103</v>
+      </c>
+      <c r="H8" s="50">
+        <v>-3082.9193012151372</v>
+      </c>
+      <c r="I8" s="50">
+        <v>-3734.3944489949226</v>
+      </c>
+      <c r="J8" s="50">
+        <v>-4193.5513468407762</v>
+      </c>
+      <c r="K8" s="50">
+        <v>-5325.0604615942648</v>
+      </c>
+      <c r="L8" s="50">
+        <v>-3297.0600479194836</v>
+      </c>
+      <c r="M8" s="50">
+        <v>-1564.1853521565768</v>
+      </c>
+      <c r="N8" s="50">
+        <v>-1534.9404011534489</v>
+      </c>
+      <c r="O8" s="50">
+        <v>-1196.444327720048</v>
+      </c>
+      <c r="P8" s="51">
+        <v>-539.61092133183502</v>
+      </c>
+      <c r="Q8" s="50">
+        <v>-655.46640194347174</v>
+      </c>
+      <c r="R8" s="50">
+        <v>-698.90085611867084</v>
+      </c>
+      <c r="S8" s="50">
+        <v>292.31534314455939</v>
+      </c>
+      <c r="T8" s="50">
+        <v>-929.15498706550011</v>
+      </c>
+      <c r="U8" s="52">
+        <v>-567.09095445403955</v>
+      </c>
+      <c r="V8" s="50">
+        <v>-626.26878458845977</v>
+      </c>
+      <c r="W8" s="50">
+        <v>639.11742589010737</v>
+      </c>
+      <c r="X8" s="50">
+        <v>-942.85473574917523</v>
+      </c>
+      <c r="Y8" s="52">
+        <v>-852.19278183439019</v>
+      </c>
+      <c r="Z8" s="50">
+        <v>-1240.8309904462071</v>
+      </c>
+      <c r="AA8" s="50">
+        <v>1086.6567238841849</v>
+      </c>
+      <c r="AB8" s="50">
+        <v>-877.71445591800511</v>
+      </c>
+      <c r="AC8" s="52">
+        <v>-1210.8893033998124</v>
+      </c>
+      <c r="AD8" s="50">
+        <v>-1253.5367985361395</v>
+      </c>
+      <c r="AE8" s="50">
+        <v>623.21463419987958</v>
+      </c>
+      <c r="AF8" s="51">
+        <v>-1342.8933315241061</v>
+      </c>
+      <c r="AG8" s="26">
+        <v>-1392.5747687067965</v>
+      </c>
+      <c r="AH8" s="26">
+        <v>-1360.0113693553649</v>
+      </c>
+      <c r="AI8" s="26">
+        <v>1522.4872296307285</v>
+      </c>
+      <c r="AJ8" s="26">
+        <v>-1835.7374205242913</v>
+      </c>
+      <c r="AK8" s="27">
+        <v>-1568.6628910802242</v>
+      </c>
+      <c r="AL8" s="26">
+        <v>-1019.0037549657627</v>
+      </c>
+      <c r="AM8" s="26">
+        <v>1653.8048005432265</v>
+      </c>
+      <c r="AN8" s="26">
+        <v>-1618.7682807651499</v>
+      </c>
+      <c r="AO8" s="27">
+        <v>-1732.1972947552431</v>
+      </c>
+      <c r="AP8" s="26">
+        <v>-1470.9605942894573</v>
+      </c>
+      <c r="AQ8" s="26">
+        <v>1940.2001696532134</v>
+      </c>
+      <c r="AR8" s="26">
+        <v>-1819.9615818236502</v>
+      </c>
+      <c r="AS8" s="27">
+        <v>-2232.1095856763186</v>
+      </c>
+      <c r="AT8" s="26">
+        <v>-1580.9346357204286</v>
+      </c>
+      <c r="AU8" s="26">
+        <v>1818.3705979494707</v>
+      </c>
+      <c r="AV8" s="37">
+        <v>-1739.7208255476462</v>
+      </c>
+      <c r="AW8" s="26">
+        <v>-2255.9646236060216</v>
+      </c>
+      <c r="AX8" s="26">
+        <v>-1592.1517616032688</v>
+      </c>
+      <c r="AY8" s="26">
+        <v>1839.0518769696337</v>
+      </c>
+      <c r="AZ8" s="26">
+        <v>-2184.4868386011194</v>
+      </c>
+      <c r="BA8" s="27">
+        <v>-2745.1487430901561</v>
+      </c>
+      <c r="BB8" s="26">
+        <v>-2088.7247388373917</v>
+      </c>
+      <c r="BC8" s="26">
+        <v>1653.6191845874537</v>
+      </c>
+      <c r="BD8" s="26">
+        <v>-2144.8061642541711</v>
+      </c>
+      <c r="BE8" s="27">
+        <v>-2027.9462705299934</v>
+      </c>
+      <c r="BF8" s="26">
+        <v>-1132.1868710392091</v>
+      </c>
+      <c r="BG8" s="26">
+        <v>1624.2665307918114</v>
+      </c>
+      <c r="BH8" s="26">
+        <v>-1761.1934371420925</v>
+      </c>
+      <c r="BI8" s="27">
+        <v>-1572.3524554431156</v>
+      </c>
+      <c r="BJ8" s="26">
+        <v>-354.7347170744024</v>
+      </c>
+      <c r="BK8" s="26">
+        <v>1650.289192404236</v>
+      </c>
+      <c r="BL8" s="26">
+        <v>-1287.3873720432948</v>
+      </c>
+      <c r="BM8" s="27">
+        <v>-1860.4091788257206</v>
+      </c>
+      <c r="BN8" s="26">
+        <v>-606.10496930078989</v>
+      </c>
+      <c r="BO8" s="26">
+        <v>2187.2428957646162</v>
+      </c>
+      <c r="BP8" s="37">
+        <v>-1255.6691487915546</v>
+      </c>
+      <c r="BQ8" s="26">
+        <v>-1927.7463291468794</v>
+      </c>
+      <c r="BR8" s="26">
+        <v>-631.72807378775542</v>
+      </c>
+      <c r="BS8" s="26">
+        <v>2344.7605939563191</v>
+      </c>
+      <c r="BT8" s="37">
+        <v>-981.73051874173234</v>
+      </c>
+      <c r="BU8" s="26">
+        <v>-1675.0532769898509</v>
+      </c>
+      <c r="BV8" s="26">
+        <v>-603.57512395375852</v>
+      </c>
+      <c r="BW8" s="26">
+        <v>2675.4970878392205</v>
+      </c>
+      <c r="BX8" s="37">
+        <v>-936.47960822744608</v>
+      </c>
+    </row>
+    <row r="9" spans="1:160">
+      <c r="A9" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="26">
+        <v>7885.8156315606375</v>
+      </c>
+      <c r="C9" s="26">
+        <v>9791.5490871228558</v>
+      </c>
+      <c r="D9" s="26">
+        <v>11284.755393162359</v>
+      </c>
+      <c r="E9" s="26">
+        <v>11604.537243833651</v>
+      </c>
+      <c r="F9" s="50">
+        <v>13602.885830362</v>
+      </c>
+      <c r="G9" s="50">
+        <v>14963.437617747031</v>
+      </c>
+      <c r="H9" s="50">
+        <v>16002.588096219117</v>
+      </c>
+      <c r="I9" s="50">
+        <v>17886.006169489512</v>
+      </c>
+      <c r="J9" s="50">
+        <v>19614.48389362299</v>
+      </c>
+      <c r="K9" s="50">
+        <v>21237.151199121599</v>
+      </c>
+      <c r="L9" s="50">
+        <v>17111.679597158432</v>
+      </c>
+      <c r="M9" s="50">
+        <v>18608.566146589696</v>
+      </c>
+      <c r="N9" s="50">
+        <v>19715.227420655745</v>
+      </c>
+      <c r="O9" s="50">
+        <v>20061.842116303924</v>
+      </c>
+      <c r="P9" s="51">
+        <v>19640.045412515352</v>
+      </c>
+      <c r="Q9" s="50">
+        <v>1491.1318915456332</v>
+      </c>
+      <c r="R9" s="50">
+        <v>1804.2665321187239</v>
+      </c>
+      <c r="S9" s="50">
+        <v>2766.612339701936</v>
+      </c>
+      <c r="T9" s="50">
+        <v>1823.804868194344</v>
+      </c>
+      <c r="U9" s="52">
+        <v>1692.9388210447805</v>
+      </c>
+      <c r="V9" s="50">
+        <v>2231.4933601842158</v>
+      </c>
+      <c r="W9" s="50">
+        <v>3591.7557299147306</v>
+      </c>
+      <c r="X9" s="50">
+        <v>2275.3611759791297</v>
+      </c>
+      <c r="Y9" s="52">
+        <v>1940.1410106291974</v>
+      </c>
+      <c r="Z9" s="50">
+        <v>2514.6722652170097</v>
+      </c>
+      <c r="AA9" s="50">
+        <v>4425.1320172466776</v>
+      </c>
+      <c r="AB9" s="50">
+        <v>2404.8101000694724</v>
+      </c>
+      <c r="AC9" s="52">
+        <v>2022.354696439269</v>
+      </c>
+      <c r="AD9" s="50">
+        <v>2760.4656142471467</v>
+      </c>
+      <c r="AE9" s="50">
+        <v>4396.1112672220152</v>
+      </c>
+      <c r="AF9" s="51">
+        <v>2425.6056659252195</v>
+      </c>
+      <c r="AG9" s="26">
+        <v>2053.9279016918226</v>
+      </c>
+      <c r="AH9" s="26">
+        <v>3377.6548642167199</v>
+      </c>
+      <c r="AI9" s="26">
+        <v>5712.3389511437208</v>
+      </c>
+      <c r="AJ9" s="26">
+        <v>2458.9641133097348</v>
+      </c>
+      <c r="AK9" s="27">
+        <v>2242.626576742166</v>
+      </c>
+      <c r="AL9" s="26">
+        <v>3639.7380142481115</v>
+      </c>
+      <c r="AM9" s="26">
+        <v>6270.479248789632</v>
+      </c>
+      <c r="AN9" s="26">
+        <v>2810.5937779671222</v>
+      </c>
+      <c r="AO9" s="27">
+        <v>2313.7161453609574</v>
+      </c>
+      <c r="AP9" s="26">
+        <v>3886.2347663242749</v>
+      </c>
+      <c r="AQ9" s="26">
+        <v>6693.6650851855575</v>
+      </c>
+      <c r="AR9" s="26">
+        <v>3108.9720993483256</v>
+      </c>
+      <c r="AS9" s="27">
+        <v>2840.8270729994283</v>
+      </c>
+      <c r="AT9" s="26">
+        <v>4200.4152072679062</v>
+      </c>
+      <c r="AU9" s="26">
+        <v>7155.5050413531699</v>
+      </c>
+      <c r="AV9" s="37">
+        <v>3689.2588478690068</v>
+      </c>
+      <c r="AW9" s="26">
+        <v>3122.4314383694882</v>
+      </c>
+      <c r="AX9" s="26">
+        <v>4871.7910890533185</v>
+      </c>
+      <c r="AY9" s="26">
+        <v>7707.0205550469864</v>
+      </c>
+      <c r="AZ9" s="26">
+        <v>3913.2408111531959</v>
+      </c>
+      <c r="BA9" s="27">
+        <v>3406.7446089407194</v>
+      </c>
+      <c r="BB9" s="26">
+        <v>5398.8109648459513</v>
+      </c>
+      <c r="BC9" s="26">
+        <v>8479.1921458786455</v>
+      </c>
+      <c r="BD9" s="26">
+        <v>3952.4034794562845</v>
+      </c>
+      <c r="BE9" s="27">
+        <v>2948.418071114274</v>
+      </c>
+      <c r="BF9" s="26">
+        <v>4274.1064978317336</v>
+      </c>
+      <c r="BG9" s="26">
+        <v>6631.4143595537498</v>
+      </c>
+      <c r="BH9" s="26">
+        <v>3257.7406686586751</v>
+      </c>
+      <c r="BI9" s="27">
+        <v>3048.6800000594772</v>
+      </c>
+      <c r="BJ9" s="26">
+        <v>4682.0722192077965</v>
+      </c>
+      <c r="BK9" s="26">
+        <v>7043.3847652260138</v>
+      </c>
+      <c r="BL9" s="26">
+        <v>3834.4291620964086</v>
+      </c>
+      <c r="BM9" s="27">
+        <v>3192.6426423842072</v>
+      </c>
+      <c r="BN9" s="26">
+        <v>5035.2032406468388</v>
+      </c>
+      <c r="BO9" s="26">
+        <v>7654.1960038954485</v>
+      </c>
+      <c r="BP9" s="37">
+        <v>3833.1855337292523</v>
+      </c>
+      <c r="BQ9" s="26">
+        <v>3295.6733783764766</v>
+      </c>
+      <c r="BR9" s="26">
+        <v>4933.8995328047331</v>
+      </c>
+      <c r="BS9" s="26">
+        <v>7854.465825680546</v>
+      </c>
+      <c r="BT9" s="37">
+        <v>3977.8033794421672</v>
+      </c>
+      <c r="BU9" s="26">
+        <v>3197.112206410703</v>
+      </c>
+      <c r="BV9" s="26">
+        <v>4999.8656677132049</v>
+      </c>
+      <c r="BW9" s="26">
+        <v>7873.1974926919684</v>
+      </c>
+      <c r="BX9" s="37">
+        <v>3569.8700456994766</v>
+      </c>
+    </row>
+    <row r="10" spans="1:160">
+      <c r="A10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="26">
+        <v>-9877.0225335437208</v>
+      </c>
+      <c r="C10" s="26">
+        <v>-11288.646136024423</v>
+      </c>
+      <c r="D10" s="26">
+        <v>-13168.836897476776</v>
+      </c>
+      <c r="E10" s="26">
+        <v>-14788.642043093829</v>
+      </c>
+      <c r="F10" s="50">
+        <v>-16668.722159317724</v>
+      </c>
+      <c r="G10" s="50">
+        <v>-17516.067744014941</v>
+      </c>
+      <c r="H10" s="50">
+        <v>-19085.507397434252</v>
+      </c>
+      <c r="I10" s="50">
+        <v>-21620.400618484433</v>
+      </c>
+      <c r="J10" s="50">
+        <v>-23808.035240463767</v>
+      </c>
+      <c r="K10" s="50">
+        <v>-26562.211660715868</v>
+      </c>
+      <c r="L10" s="50">
+        <v>-20408.739645077916</v>
+      </c>
+      <c r="M10" s="50">
+        <v>-20172.751498746271</v>
+      </c>
+      <c r="N10" s="50">
+        <v>-21250.167821809198</v>
+      </c>
+      <c r="O10" s="50">
+        <v>-21258.286444023972</v>
+      </c>
+      <c r="P10" s="51">
+        <v>-20179.656333847186</v>
+      </c>
+      <c r="Q10" s="50">
+        <v>-2146.5982934891049</v>
+      </c>
+      <c r="R10" s="50">
+        <v>-2503.1673882373948</v>
+      </c>
+      <c r="S10" s="50">
+        <v>-2474.2969965573766</v>
+      </c>
+      <c r="T10" s="50">
+        <v>-2752.9598552598441</v>
+      </c>
+      <c r="U10" s="52">
+        <v>-2260.0297754988201</v>
+      </c>
+      <c r="V10" s="50">
+        <v>-2857.7621447726756</v>
+      </c>
+      <c r="W10" s="50">
+        <v>-2952.6383040246233</v>
+      </c>
+      <c r="X10" s="50">
+        <v>-3218.2159117283049</v>
+      </c>
+      <c r="Y10" s="52">
+        <v>-2792.3337924635875</v>
+      </c>
+      <c r="Z10" s="50">
+        <v>-3755.5032556632168</v>
+      </c>
+      <c r="AA10" s="50">
+        <v>-3338.4752933624927</v>
+      </c>
+      <c r="AB10" s="50">
+        <v>-3282.5245559874775</v>
+      </c>
+      <c r="AC10" s="52">
+        <v>-3233.2439998390814</v>
+      </c>
+      <c r="AD10" s="50">
+        <v>-4014.0024127832862</v>
+      </c>
+      <c r="AE10" s="50">
+        <v>-3772.8966330221356</v>
+      </c>
+      <c r="AF10" s="51">
+        <v>-3768.4989974493255</v>
+      </c>
+      <c r="AG10" s="26">
+        <v>-3446.5026703986191</v>
+      </c>
+      <c r="AH10" s="26">
+        <v>-4737.6662335720848</v>
+      </c>
+      <c r="AI10" s="26">
+        <v>-4189.8517215129923</v>
+      </c>
+      <c r="AJ10" s="26">
+        <v>-4294.7015338340261</v>
+      </c>
+      <c r="AK10" s="27">
+        <v>-3811.2894678223902</v>
+      </c>
+      <c r="AL10" s="26">
+        <v>-4658.7417692138742</v>
+      </c>
+      <c r="AM10" s="26">
+        <v>-4616.6744482464055</v>
+      </c>
+      <c r="AN10" s="26">
+        <v>-4429.3620587322721</v>
+      </c>
+      <c r="AO10" s="27">
+        <v>-4045.9134401162005</v>
+      </c>
+      <c r="AP10" s="26">
+        <v>-5357.1953606137322</v>
+      </c>
+      <c r="AQ10" s="26">
+        <v>-4753.4649155323441</v>
+      </c>
+      <c r="AR10" s="26">
+        <v>-4928.9336811719759</v>
+      </c>
+      <c r="AS10" s="27">
+        <v>-5072.9366586757469</v>
+      </c>
+      <c r="AT10" s="26">
+        <v>-5781.3498429883348</v>
+      </c>
+      <c r="AU10" s="26">
+        <v>-5337.1344434036992</v>
+      </c>
+      <c r="AV10" s="37">
+        <v>-5428.979673416653</v>
+      </c>
+      <c r="AW10" s="26">
+        <v>-5378.3960619755098</v>
+      </c>
+      <c r="AX10" s="26">
+        <v>-6463.9428506565873</v>
+      </c>
+      <c r="AY10" s="26">
+        <v>-5867.9686780773527</v>
+      </c>
+      <c r="AZ10" s="26">
+        <v>-6097.7276497543153</v>
+      </c>
+      <c r="BA10" s="27">
+        <v>-6151.8933520308756</v>
+      </c>
+      <c r="BB10" s="26">
+        <v>-7487.5357036833429</v>
+      </c>
+      <c r="BC10" s="26">
+        <v>-6825.5729612911919</v>
+      </c>
+      <c r="BD10" s="26">
+        <v>-6097.2096437104556</v>
+      </c>
+      <c r="BE10" s="27">
+        <v>-4976.3643416442674</v>
+      </c>
+      <c r="BF10" s="26">
+        <v>-5406.2933688709427</v>
+      </c>
+      <c r="BG10" s="26">
+        <v>-5007.1478287619384</v>
+      </c>
+      <c r="BH10" s="26">
+        <v>-5018.9341058007676</v>
+      </c>
+      <c r="BI10" s="27">
+        <v>-4621.0324555025927</v>
+      </c>
+      <c r="BJ10" s="26">
+        <v>-5036.8069362821989</v>
+      </c>
+      <c r="BK10" s="26">
+        <v>-5393.0955728217778</v>
+      </c>
+      <c r="BL10" s="26">
+        <v>-5121.8165341397034</v>
+      </c>
+      <c r="BM10" s="27">
+        <v>-5053.0518212099278</v>
+      </c>
+      <c r="BN10" s="26">
+        <v>-5641.3082099476287</v>
+      </c>
+      <c r="BO10" s="26">
+        <v>-5466.9531081308323</v>
+      </c>
+      <c r="BP10" s="37">
+        <v>-5088.8546825208068</v>
+      </c>
+      <c r="BQ10" s="26">
+        <v>-5223.419707523356</v>
+      </c>
+      <c r="BR10" s="26">
+        <v>-5565.6276065924885</v>
+      </c>
+      <c r="BS10" s="26">
+        <v>-5509.7052317242269</v>
+      </c>
+      <c r="BT10" s="37">
+        <v>-4959.5338981838995</v>
+      </c>
+      <c r="BU10" s="26">
+        <v>-4872.165483400554</v>
+      </c>
+      <c r="BV10" s="26">
+        <v>-5603.4407916669634</v>
+      </c>
+      <c r="BW10" s="26">
+        <v>-5197.7004048527479</v>
+      </c>
+      <c r="BX10" s="37">
+        <v>-4506.3496539269227</v>
+      </c>
+    </row>
+    <row r="11" spans="1:160">
+      <c r="A11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="26">
+        <v>-1526.027796023438</v>
+      </c>
+      <c r="C11" s="26">
+        <v>-991.75696057322875</v>
+      </c>
+      <c r="D11" s="26">
+        <v>-1256.170884014392</v>
+      </c>
+      <c r="E11" s="26">
+        <v>-2623.188292724793</v>
+      </c>
+      <c r="F11" s="50">
+        <v>-1986.3330421916007</v>
+      </c>
+      <c r="G11" s="50">
+        <v>-1896.6626318244494</v>
+      </c>
+      <c r="H11" s="50">
+        <v>-2139.8603796266925</v>
+      </c>
+      <c r="I11" s="50">
+        <v>-2597.605117706179</v>
+      </c>
+      <c r="J11" s="50">
+        <v>-3103.3134583651922</v>
+      </c>
+      <c r="K11" s="50">
+        <v>-3778.7555520090104</v>
+      </c>
+      <c r="L11" s="50">
+        <v>-1516.6717339222841</v>
+      </c>
+      <c r="M11" s="50">
+        <v>30.017363463990478</v>
+      </c>
+      <c r="N11" s="50">
+        <v>54.376336684268153</v>
+      </c>
+      <c r="O11" s="50">
+        <v>398.88050425290203</v>
+      </c>
+      <c r="P11" s="51">
+        <v>559.75234626953852</v>
+      </c>
+      <c r="Q11" s="50">
+        <v>-513.40845322276346</v>
+      </c>
+      <c r="R11" s="50">
+        <v>-560.4174747741049</v>
+      </c>
+      <c r="S11" s="50">
+        <v>378.12641760049246</v>
+      </c>
+      <c r="T11" s="50">
+        <v>-830.32828562706209</v>
+      </c>
+      <c r="U11" s="52">
+        <v>-498.81904863469572</v>
+      </c>
+      <c r="V11" s="50">
+        <v>-423.13001421684567</v>
+      </c>
+      <c r="W11" s="50">
+        <v>777.53707103273155</v>
+      </c>
+      <c r="X11" s="50">
+        <v>-847.34496875441891</v>
+      </c>
+      <c r="Y11" s="52">
+        <v>-765.99642165602836</v>
+      </c>
+      <c r="Z11" s="50">
+        <v>-893.35036986265095</v>
+      </c>
+      <c r="AA11" s="50">
+        <v>1189.9815948795081</v>
+      </c>
+      <c r="AB11" s="50">
+        <v>-786.80568737522071</v>
+      </c>
+      <c r="AC11" s="52">
+        <v>-1085.0534041356032</v>
+      </c>
+      <c r="AD11" s="50">
+        <v>-975.37086111525059</v>
+      </c>
+      <c r="AE11" s="50">
+        <v>717.59613390178174</v>
+      </c>
+      <c r="AF11" s="51">
+        <v>-1280.360161375721</v>
+      </c>
+      <c r="AG11" s="26">
+        <v>-1321.8767048549385</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>-597.68156518701198</v>
+      </c>
+      <c r="AI11" s="26">
+        <v>1654.1976025984191</v>
+      </c>
+      <c r="AJ11" s="26">
+        <v>-1720.9723747480693</v>
+      </c>
+      <c r="AK11" s="27">
+        <v>-1439.3227291838748</v>
+      </c>
+      <c r="AL11" s="26">
+        <v>-723.92150054807553</v>
+      </c>
+      <c r="AM11" s="26">
+        <v>1787.15827417533</v>
+      </c>
+      <c r="AN11" s="26">
+        <v>-1520.576676267829</v>
+      </c>
+      <c r="AO11" s="27">
+        <v>-1563.8480237507151</v>
+      </c>
+      <c r="AP11" s="26">
+        <v>-953.93566689240515</v>
+      </c>
+      <c r="AQ11" s="26">
+        <v>2112.6978005491083</v>
+      </c>
+      <c r="AR11" s="26">
+        <v>-1734.7744895326805</v>
+      </c>
+      <c r="AS11" s="27">
+        <v>-1888.3691485657328</v>
+      </c>
+      <c r="AT11" s="26">
+        <v>-1038.224660818244</v>
+      </c>
+      <c r="AU11" s="26">
+        <v>1994.9786854474269</v>
+      </c>
+      <c r="AV11" s="37">
+        <v>-1665.9899937696291</v>
+      </c>
+      <c r="AW11" s="26">
+        <v>-2052.3883303681969</v>
+      </c>
+      <c r="AX11" s="26">
+        <v>-972.05084350970446</v>
+      </c>
+      <c r="AY11" s="26">
+        <v>2014.3287987091753</v>
+      </c>
+      <c r="AZ11" s="26">
+        <v>-2093.2030831964662</v>
+      </c>
+      <c r="BA11" s="27">
+        <v>-2446.9087013510061</v>
+      </c>
+      <c r="BB11" s="26">
+        <v>-1290.0812235113453</v>
+      </c>
+      <c r="BC11" s="26">
+        <v>1911.5922879497666</v>
+      </c>
+      <c r="BD11" s="26">
+        <v>-1953.3579150964256</v>
+      </c>
+      <c r="BE11" s="27">
+        <v>-1555.0816354474168</v>
+      </c>
+      <c r="BF11" s="26">
+        <v>-556.71331332443469</v>
+      </c>
+      <c r="BG11" s="26">
+        <v>1956.4119222987329</v>
+      </c>
+      <c r="BH11" s="26">
+        <v>-1361.2887074491655</v>
+      </c>
+      <c r="BI11" s="27">
+        <v>-1116.0333357601739</v>
+      </c>
+      <c r="BJ11" s="26">
+        <v>-35.04746596601035</v>
+      </c>
+      <c r="BK11" s="26">
+        <v>2162.084721580628</v>
+      </c>
+      <c r="BL11" s="26">
+        <v>-980.98655639045319</v>
+      </c>
+      <c r="BM11" s="27">
+        <v>-1371.0469037263329</v>
+      </c>
+      <c r="BN11" s="26">
+        <v>-79.599712439477116</v>
+      </c>
+      <c r="BO11" s="26">
+        <v>2563.5438437194589</v>
+      </c>
+      <c r="BP11" s="37">
+        <v>-1058.5208908693808</v>
+      </c>
+      <c r="BQ11" s="26">
+        <v>-1430.8098794670723</v>
+      </c>
+      <c r="BR11" s="26">
+        <v>-144.68325263469706</v>
+      </c>
+      <c r="BS11" s="26">
+        <v>2821.8331846199162</v>
+      </c>
+      <c r="BT11" s="37">
+        <v>-847.45954826524485</v>
+      </c>
+      <c r="BU11" s="26">
+        <v>-1337.4022440277686</v>
+      </c>
+      <c r="BV11" s="26">
+        <v>-289.59960434605819</v>
+      </c>
+      <c r="BW11" s="26">
+        <v>2952.6249789294297</v>
+      </c>
+      <c r="BX11" s="37">
+        <v>-765.87078428606446</v>
+      </c>
+    </row>
+    <row r="12" spans="1:160">
+      <c r="A12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="26">
+        <v>7643.7327630464551</v>
+      </c>
+      <c r="C12" s="26">
+        <v>9411.2927874575998</v>
+      </c>
+      <c r="D12" s="26">
+        <v>10800.122227149954</v>
+      </c>
+      <c r="E12" s="26">
+        <v>11125.40823645962</v>
+      </c>
+      <c r="F12" s="50">
+        <v>13137.562200397795</v>
+      </c>
+      <c r="G12" s="50">
+        <v>14239.835035608503</v>
+      </c>
+      <c r="H12" s="50">
+        <v>15269.204872420421</v>
+      </c>
+      <c r="I12" s="50">
+        <v>16960.792202363278</v>
+      </c>
+      <c r="J12" s="50">
+        <v>18271.255273081533</v>
+      </c>
+      <c r="K12" s="50">
+        <v>19843.251415845541</v>
+      </c>
+      <c r="L12" s="50">
+        <v>16314.736328508843</v>
+      </c>
+      <c r="M12" s="50">
+        <v>17714.785543452221</v>
+      </c>
+      <c r="N12" s="50">
+        <v>18769.268365604967</v>
+      </c>
+      <c r="O12" s="50">
+        <v>19091.806788123838</v>
+      </c>
+      <c r="P12" s="51">
+        <v>18736.201700392347</v>
+      </c>
+      <c r="Q12" s="50">
+        <v>1428.5700326095343</v>
+      </c>
+      <c r="R12" s="50">
+        <v>1752.8536959834996</v>
+      </c>
+      <c r="S12" s="50">
+        <v>2692.7230487948191</v>
+      </c>
+      <c r="T12" s="50">
+        <v>1769.5859856586017</v>
+      </c>
+      <c r="U12" s="52">
+        <v>1632.669370310331</v>
+      </c>
+      <c r="V12" s="50">
+        <v>2132.967203173685</v>
+      </c>
+      <c r="W12" s="50">
+        <v>3529.8100773822862</v>
+      </c>
+      <c r="X12" s="50">
+        <v>2115.8461365912967</v>
+      </c>
+      <c r="Y12" s="52">
+        <v>1830.9871991341392</v>
+      </c>
+      <c r="Z12" s="50">
+        <v>2396.8036694249586</v>
+      </c>
+      <c r="AA12" s="50">
+        <v>4269.8688771826901</v>
+      </c>
+      <c r="AB12" s="50">
+        <v>2302.4624814081658</v>
+      </c>
+      <c r="AC12" s="52">
+        <v>1905.1471362705897</v>
+      </c>
+      <c r="AD12" s="50">
+        <v>2640.4314346911824</v>
+      </c>
+      <c r="AE12" s="50">
+        <v>4278.4799435756859</v>
+      </c>
+      <c r="AF12" s="51">
+        <v>2301.3497219221631</v>
+      </c>
+      <c r="AG12" s="26">
+        <v>1928.5379695485999</v>
+      </c>
+      <c r="AH12" s="26">
+        <v>3267.7823059779621</v>
+      </c>
+      <c r="AI12" s="26">
+        <v>5593.2034049717249</v>
+      </c>
+      <c r="AJ12" s="26">
+        <v>2348.0385198995082</v>
+      </c>
+      <c r="AK12" s="27">
+        <v>2102.5812579867261</v>
+      </c>
+      <c r="AL12" s="26">
+        <v>3483.5773236759096</v>
+      </c>
+      <c r="AM12" s="26">
+        <v>5988.4473082793411</v>
+      </c>
+      <c r="AN12" s="26">
+        <v>2665.2291456665257</v>
+      </c>
+      <c r="AO12" s="27">
+        <v>2163.3682086361373</v>
+      </c>
+      <c r="AP12" s="26">
+        <v>3669.1110502093893</v>
+      </c>
+      <c r="AQ12" s="26">
+        <v>6518.9223503451394</v>
+      </c>
+      <c r="AR12" s="26">
+        <v>2917.8032632297545</v>
+      </c>
+      <c r="AS12" s="27">
+        <v>2668.5037257606145</v>
+      </c>
+      <c r="AT12" s="26">
+        <v>3987.1730440375513</v>
+      </c>
+      <c r="AU12" s="26">
+        <v>6895.1625211268019</v>
+      </c>
+      <c r="AV12" s="37">
+        <v>3409.9529114383095</v>
+      </c>
+      <c r="AW12" s="26">
+        <v>2800.3530312476587</v>
+      </c>
+      <c r="AX12" s="26">
+        <v>4523.9514244573102</v>
+      </c>
+      <c r="AY12" s="26">
+        <v>7374.9499547208106</v>
+      </c>
+      <c r="AZ12" s="26">
+        <v>3572.0008626557542</v>
+      </c>
+      <c r="BA12" s="27">
+        <v>3066.8676256693379</v>
+      </c>
+      <c r="BB12" s="26">
+        <v>5023.8013985898669</v>
+      </c>
+      <c r="BC12" s="26">
+        <v>8110.6689846160707</v>
+      </c>
+      <c r="BD12" s="26">
+        <v>3641.9134069702654</v>
+      </c>
+      <c r="BE12" s="27">
+        <v>2732.5190476027469</v>
+      </c>
+      <c r="BF12" s="26">
+        <v>4066.2682858907961</v>
+      </c>
+      <c r="BG12" s="26">
+        <v>6421.877301192686</v>
+      </c>
+      <c r="BH12" s="26">
+        <v>3094.0716938226133</v>
+      </c>
+      <c r="BI12" s="27">
+        <v>2852.1243833115032</v>
+      </c>
+      <c r="BJ12" s="26">
+        <v>4416.4608550835419</v>
+      </c>
+      <c r="BK12" s="26">
+        <v>6819.1319868451064</v>
+      </c>
+      <c r="BL12" s="26">
+        <v>3627.0683182120683</v>
+      </c>
+      <c r="BM12" s="27">
+        <v>2990.42904370408</v>
+      </c>
+      <c r="BN12" s="26">
+        <v>4780.5305869875774</v>
+      </c>
+      <c r="BO12" s="26">
+        <v>7401.2013563087421</v>
+      </c>
+      <c r="BP12" s="37">
+        <v>3597.1073786045686</v>
+      </c>
+      <c r="BQ12" s="26">
+        <v>3071.4387486737778</v>
+      </c>
+      <c r="BR12" s="26">
+        <v>4659.2308685250591</v>
+      </c>
+      <c r="BS12" s="26">
+        <v>7566.4033833387111</v>
+      </c>
+      <c r="BT12" s="37">
+        <v>3794.7337875862913</v>
+      </c>
+      <c r="BU12" s="26">
+        <v>2923.4038539362027</v>
+      </c>
+      <c r="BV12" s="26">
+        <v>4712.5474249332874</v>
+      </c>
+      <c r="BW12" s="26">
+        <v>7539.1315891356335</v>
+      </c>
+      <c r="BX12" s="37">
+        <v>3561.1188323872225</v>
+      </c>
+    </row>
+    <row r="13" spans="1:160">
+      <c r="A13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="26">
+        <v>-9169.7605590698913</v>
+      </c>
+      <c r="C13" s="26">
+        <v>-10403.049748030828</v>
+      </c>
+      <c r="D13" s="26">
+        <v>-12056.293111164345</v>
+      </c>
+      <c r="E13" s="26">
+        <v>-13748.596529184415</v>
+      </c>
+      <c r="F13" s="50">
+        <v>-15123.895242589395</v>
+      </c>
+      <c r="G13" s="50">
+        <v>-16136.497667432952</v>
+      </c>
+      <c r="H13" s="50">
+        <v>-17409.065252047112</v>
+      </c>
+      <c r="I13" s="50">
+        <v>-19558.397320069456</v>
+      </c>
+      <c r="J13" s="50">
+        <v>-21374.568731446725</v>
+      </c>
+      <c r="K13" s="50">
+        <v>-23622.006967854551</v>
+      </c>
+      <c r="L13" s="50">
+        <v>-17831.408062431125</v>
+      </c>
+      <c r="M13" s="50">
+        <v>-17684.768179988227</v>
+      </c>
+      <c r="N13" s="50">
+        <v>-18714.892028920702</v>
+      </c>
+      <c r="O13" s="50">
+        <v>-18692.926283870936</v>
+      </c>
+      <c r="P13" s="51">
+        <v>-18176.449354122808</v>
+      </c>
+      <c r="Q13" s="50">
+        <v>-1941.9784858322978</v>
+      </c>
+      <c r="R13" s="50">
+        <v>-2313.2711707576045</v>
+      </c>
+      <c r="S13" s="50">
+        <v>-2314.5966311943266</v>
+      </c>
+      <c r="T13" s="50">
+        <v>-2599.9142712856637</v>
+      </c>
+      <c r="U13" s="52">
+        <v>-2131.4884189450268</v>
+      </c>
+      <c r="V13" s="50">
+        <v>-2556.0972173905307</v>
+      </c>
+      <c r="W13" s="50">
+        <v>-2752.2730063495546</v>
+      </c>
+      <c r="X13" s="50">
+        <v>-2963.1911053457156</v>
+      </c>
+      <c r="Y13" s="52">
+        <v>-2596.9836207901676</v>
+      </c>
+      <c r="Z13" s="50">
+        <v>-3290.1540392876095</v>
+      </c>
+      <c r="AA13" s="50">
+        <v>-3079.887282303182</v>
+      </c>
+      <c r="AB13" s="50">
+        <v>-3089.2681687833865</v>
+      </c>
+      <c r="AC13" s="52">
+        <v>-2990.2005404061929</v>
+      </c>
+      <c r="AD13" s="50">
+        <v>-3615.802295806433</v>
+      </c>
+      <c r="AE13" s="50">
+        <v>-3560.8838096739041</v>
+      </c>
+      <c r="AF13" s="51">
+        <v>-3581.7098832978841</v>
+      </c>
+      <c r="AG13" s="26">
+        <v>-3250.4146744035384</v>
+      </c>
+      <c r="AH13" s="26">
+        <v>-3865.4638711649741</v>
+      </c>
+      <c r="AI13" s="26">
+        <v>-3939.0058023733059</v>
+      </c>
+      <c r="AJ13" s="26">
+        <v>-4069.0108946475775</v>
+      </c>
+      <c r="AK13" s="27">
+        <v>-3541.9039871706009</v>
+      </c>
+      <c r="AL13" s="26">
+        <v>-4207.4988242239851</v>
+      </c>
+      <c r="AM13" s="26">
+        <v>-4201.2890341040111</v>
+      </c>
+      <c r="AN13" s="26">
+        <v>-4185.8058219343548</v>
+      </c>
+      <c r="AO13" s="27">
+        <v>-3727.2162323868524</v>
+      </c>
+      <c r="AP13" s="26">
+        <v>-4623.0467171017945</v>
+      </c>
+      <c r="AQ13" s="26">
+        <v>-4406.2245497960312</v>
+      </c>
+      <c r="AR13" s="26">
+        <v>-4652.577752762435</v>
+      </c>
+      <c r="AS13" s="27">
+        <v>-4556.8728743263473</v>
+      </c>
+      <c r="AT13" s="26">
+        <v>-5025.3977048557954</v>
+      </c>
+      <c r="AU13" s="26">
+        <v>-4900.1838356793751</v>
+      </c>
+      <c r="AV13" s="37">
+        <v>-5075.9429052079386</v>
+      </c>
+      <c r="AW13" s="26">
+        <v>-4852.7413616158556</v>
+      </c>
+      <c r="AX13" s="26">
+        <v>-5496.0022679670146</v>
+      </c>
+      <c r="AY13" s="26">
+        <v>-5360.6211560116353</v>
+      </c>
+      <c r="AZ13" s="26">
+        <v>-5665.2039458522204</v>
+      </c>
+      <c r="BA13" s="27">
+        <v>-5513.7763270203441</v>
+      </c>
+      <c r="BB13" s="26">
+        <v>-6313.8826221012123</v>
+      </c>
+      <c r="BC13" s="26">
+        <v>-6199.0766966663041</v>
+      </c>
+      <c r="BD13" s="26">
+        <v>-5595.271322066691</v>
+      </c>
+      <c r="BE13" s="27">
+        <v>-4287.6006830501638</v>
+      </c>
+      <c r="BF13" s="26">
+        <v>-4622.9815992152307</v>
+      </c>
+      <c r="BG13" s="26">
+        <v>-4465.4653788939531</v>
+      </c>
+      <c r="BH13" s="26">
+        <v>-4455.3604012717788</v>
+      </c>
+      <c r="BI13" s="27">
+        <v>-3968.1577190716771</v>
+      </c>
+      <c r="BJ13" s="26">
+        <v>-4451.5083210495523</v>
+      </c>
+      <c r="BK13" s="26">
+        <v>-4657.0472652644785</v>
+      </c>
+      <c r="BL13" s="26">
+        <v>-4608.0548746025215</v>
+      </c>
+      <c r="BM13" s="27">
+        <v>-4361.4759474304128</v>
+      </c>
+      <c r="BN13" s="26">
+        <v>-4860.1302994270545</v>
+      </c>
+      <c r="BO13" s="26">
+        <v>-4837.6575125892832</v>
+      </c>
+      <c r="BP13" s="37">
+        <v>-4655.6282694739493</v>
+      </c>
+      <c r="BQ13" s="26">
+        <v>-4502.2486281408501</v>
+      </c>
+      <c r="BR13" s="26">
+        <v>-4803.9141211597562</v>
+      </c>
+      <c r="BS13" s="26">
+        <v>-4744.5701987187949</v>
+      </c>
+      <c r="BT13" s="37">
+        <v>-4642.1933358515362</v>
+      </c>
+      <c r="BU13" s="26">
+        <v>-4260.8060979639713</v>
+      </c>
+      <c r="BV13" s="26">
+        <v>-5002.1470292793456</v>
+      </c>
+      <c r="BW13" s="26">
+        <v>-4586.5066102062037</v>
+      </c>
+      <c r="BX13" s="37">
+        <v>-4326.9896166732869</v>
+      </c>
+    </row>
+    <row r="14" spans="1:160">
+      <c r="A14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="26">
+        <v>-3105.8906094748982</v>
+      </c>
+      <c r="C14" s="26">
+        <v>-3499.3577504834602</v>
+      </c>
+      <c r="D14" s="26">
+        <v>-4603.8333988263785</v>
+      </c>
+      <c r="E14" s="26">
+        <v>-5960.3376814282365</v>
+      </c>
+      <c r="F14" s="50">
+        <v>-6974.2256210833311</v>
+      </c>
+      <c r="G14" s="50">
+        <v>-6727.8041136292295</v>
+      </c>
+      <c r="H14" s="50">
+        <v>-7521.6803295646132</v>
+      </c>
+      <c r="I14" s="50">
+        <v>-8373.8272448338193</v>
+      </c>
+      <c r="J14" s="50">
+        <v>-9469.900392270456</v>
+      </c>
+      <c r="K14" s="50">
+        <v>-10632.422790221024</v>
+      </c>
+      <c r="L14" s="50">
+        <v>-7207.0097088615439</v>
+      </c>
+      <c r="M14" s="50">
+        <v>-5745.5075646295245</v>
+      </c>
+      <c r="N14" s="50">
+        <v>-6148.4894696977399</v>
+      </c>
+      <c r="O14" s="50">
+        <v>-6030.5751594411367</v>
+      </c>
+      <c r="P14" s="51">
+        <v>-6247.3410530873371</v>
+      </c>
+      <c r="Q14" s="50">
+        <v>-547.88497733121801</v>
+      </c>
+      <c r="R14" s="50">
+        <v>-920.81016837887682</v>
+      </c>
+      <c r="S14" s="50">
+        <v>-677.04508926818335</v>
+      </c>
+      <c r="T14" s="50">
+        <v>-960.15037449661986</v>
+      </c>
+      <c r="U14" s="52">
+        <v>-558.99023571478847</v>
+      </c>
+      <c r="V14" s="50">
+        <v>-916.95705265298398</v>
+      </c>
+      <c r="W14" s="50">
+        <v>-881.38718534188843</v>
+      </c>
+      <c r="X14" s="50">
+        <v>-1142.0232767737991</v>
+      </c>
+      <c r="Y14" s="52">
+        <v>-901.32595748209292</v>
+      </c>
+      <c r="Z14" s="50">
+        <v>-1430.0252928719719</v>
+      </c>
+      <c r="AA14" s="50">
+        <v>-1135.7916306913078</v>
+      </c>
+      <c r="AB14" s="50">
+        <v>-1136.6905177810054</v>
+      </c>
+      <c r="AC14" s="52">
+        <v>-1237.8020800909123</v>
+      </c>
+      <c r="AD14" s="50">
+        <v>-1602.0589870631363</v>
+      </c>
+      <c r="AE14" s="50">
+        <v>-1536.5785165851655</v>
+      </c>
+      <c r="AF14" s="51">
+        <v>-1583.898097689023</v>
+      </c>
+      <c r="AG14" s="26">
+        <v>-1347.6259411004523</v>
+      </c>
+      <c r="AH14" s="26">
+        <v>-1879.2065992033351</v>
+      </c>
+      <c r="AI14" s="26">
+        <v>-1883.4871602091016</v>
+      </c>
+      <c r="AJ14" s="26">
+        <v>-1863.9059205704416</v>
+      </c>
+      <c r="AK14" s="27">
+        <v>-1436.3939742500415</v>
+      </c>
+      <c r="AL14" s="26">
+        <v>-1950.3310703878358</v>
+      </c>
+      <c r="AM14" s="26">
+        <v>-1627.0636532077547</v>
+      </c>
+      <c r="AN14" s="26">
+        <v>-1714.0154157835977</v>
+      </c>
+      <c r="AO14" s="27">
+        <v>-1581.8506566107601</v>
+      </c>
+      <c r="AP14" s="26">
+        <v>-2097.8800820644551</v>
+      </c>
+      <c r="AQ14" s="26">
+        <v>-1872.0572650596716</v>
+      </c>
+      <c r="AR14" s="26">
+        <v>-1969.8923258297268</v>
+      </c>
+      <c r="AS14" s="27">
+        <v>-1859.9921780743471</v>
+      </c>
+      <c r="AT14" s="26">
+        <v>-2347.9272500363795</v>
+      </c>
+      <c r="AU14" s="26">
+        <v>-2151.6671290725812</v>
+      </c>
+      <c r="AV14" s="37">
+        <v>-2014.2406876505124</v>
+      </c>
+      <c r="AW14" s="26">
+        <v>-2163.8792503671048</v>
+      </c>
+      <c r="AX14" s="26">
+        <v>-2533.4720260063809</v>
+      </c>
+      <c r="AY14" s="26">
+        <v>-2325.8608911451915</v>
+      </c>
+      <c r="AZ14" s="26">
+        <v>-2446.6882247517788</v>
+      </c>
+      <c r="BA14" s="27">
+        <v>-2519.077726127291</v>
+      </c>
+      <c r="BB14" s="26">
+        <v>-3054.0975028327371</v>
+      </c>
+      <c r="BC14" s="26">
+        <v>-2649.7245433529424</v>
+      </c>
+      <c r="BD14" s="26">
+        <v>-2409.5230179080531</v>
+      </c>
+      <c r="BE14" s="27">
+        <v>-1685.7085607140179</v>
+      </c>
+      <c r="BF14" s="26">
+        <v>-1961.7152594620679</v>
+      </c>
+      <c r="BG14" s="26">
+        <v>-1797.9441017485096</v>
+      </c>
+      <c r="BH14" s="26">
+        <v>-1761.6417869369493</v>
+      </c>
+      <c r="BI14" s="27">
+        <v>-1232.4478684910314</v>
+      </c>
+      <c r="BJ14" s="26">
+        <v>-1442.2614083121221</v>
+      </c>
+      <c r="BK14" s="26">
+        <v>-1673.1501531721001</v>
+      </c>
+      <c r="BL14" s="26">
+        <v>-1397.648134654271</v>
+      </c>
+      <c r="BM14" s="27">
+        <v>-1484.4369978299592</v>
+      </c>
+      <c r="BN14" s="26">
+        <v>-1615.3762059075066</v>
+      </c>
+      <c r="BO14" s="26">
+        <v>-1597.705818897231</v>
+      </c>
+      <c r="BP14" s="37">
+        <v>-1450.9704470630431</v>
+      </c>
+      <c r="BQ14" s="26">
+        <v>-1586.7134514592999</v>
+      </c>
+      <c r="BR14" s="26">
+        <v>-1698.7049635224216</v>
+      </c>
+      <c r="BS14" s="26">
+        <v>-1472.7256521244317</v>
+      </c>
+      <c r="BT14" s="37">
+        <v>-1272.4310923349831</v>
+      </c>
+      <c r="BU14" s="26">
+        <v>-1522.8337100122385</v>
+      </c>
+      <c r="BV14" s="26">
+        <v>-1953.5646497969528</v>
+      </c>
+      <c r="BW14" s="26">
+        <v>-1550.6426411732459</v>
+      </c>
+      <c r="BX14" s="37">
+        <v>-1220.3000521049003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:160">
+      <c r="A15" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="26">
+        <v>4134.1314033192193</v>
+      </c>
+      <c r="C15" s="26">
+        <v>4969.2778325010859</v>
+      </c>
+      <c r="D15" s="26">
+        <v>5318.8091354659191</v>
+      </c>
+      <c r="E15" s="26">
+        <v>5293.1246182118321</v>
+      </c>
+      <c r="F15" s="50">
+        <v>5571.6828898011954</v>
+      </c>
+      <c r="G15" s="50">
+        <v>6603.1328783479803</v>
+      </c>
+      <c r="H15" s="50">
+        <v>7216.6003608380361</v>
+      </c>
+      <c r="I15" s="50">
+        <v>8433.9611801701558</v>
+      </c>
+      <c r="J15" s="50">
+        <v>9156.5845291759088</v>
+      </c>
+      <c r="K15" s="50">
+        <v>9752.6526535940648</v>
+      </c>
+      <c r="L15" s="50">
+        <v>7674.5369628896569</v>
+      </c>
+      <c r="M15" s="50">
+        <v>9063.5892307315189</v>
+      </c>
+      <c r="N15" s="50">
+        <v>9773.6629998626813</v>
+      </c>
+      <c r="O15" s="50">
+        <v>9806.9471410395126</v>
+      </c>
+      <c r="P15" s="51">
+        <v>9194.2839000041567</v>
+      </c>
+      <c r="Q15" s="50">
+        <v>906.19885117092679</v>
+      </c>
+      <c r="R15" s="50">
+        <v>961.12315095675376</v>
+      </c>
+      <c r="S15" s="50">
+        <v>1146.5568327338663</v>
+      </c>
+      <c r="T15" s="50">
+        <v>1120.2525684576717</v>
+      </c>
+      <c r="U15" s="52">
+        <v>1110.684919093811</v>
+      </c>
+      <c r="V15" s="50">
+        <v>1202.9985120875629</v>
+      </c>
+      <c r="W15" s="50">
+        <v>1343.6116387469735</v>
+      </c>
+      <c r="X15" s="50">
+        <v>1311.9827625727382</v>
+      </c>
+      <c r="Y15" s="52">
+        <v>1203.2037455957282</v>
+      </c>
+      <c r="Z15" s="50">
+        <v>1334.9833226685346</v>
+      </c>
+      <c r="AA15" s="50">
+        <v>1372.2361145520151</v>
+      </c>
+      <c r="AB15" s="50">
+        <v>1408.3859526496408</v>
+      </c>
+      <c r="AC15" s="52">
+        <v>1200.2250053105174</v>
+      </c>
+      <c r="AD15" s="50">
+        <v>1368.5975984275581</v>
+      </c>
+      <c r="AE15" s="50">
+        <v>1344.5715018923836</v>
+      </c>
+      <c r="AF15" s="51">
+        <v>1379.7305125813723</v>
+      </c>
+      <c r="AG15" s="26">
+        <v>1383.7157196394862</v>
+      </c>
+      <c r="AH15" s="26">
+        <v>1359.5717945468934</v>
+      </c>
+      <c r="AI15" s="26">
+        <v>1332.3887454958776</v>
+      </c>
+      <c r="AJ15" s="26">
+        <v>1496.0066301189386</v>
+      </c>
+      <c r="AK15" s="27">
+        <v>1483.3481858999553</v>
+      </c>
+      <c r="AL15" s="26">
+        <v>1622.6358459134842</v>
+      </c>
+      <c r="AM15" s="26">
+        <v>1729.703072044214</v>
+      </c>
+      <c r="AN15" s="26">
+        <v>1767.4457744903261</v>
+      </c>
+      <c r="AO15" s="27">
+        <v>1510.7832302793174</v>
+      </c>
+      <c r="AP15" s="26">
+        <v>1878.0336701714318</v>
+      </c>
+      <c r="AQ15" s="26">
+        <v>1848.1447994695079</v>
+      </c>
+      <c r="AR15" s="26">
+        <v>1979.6386609177794</v>
+      </c>
+      <c r="AS15" s="27">
+        <v>2005.1687420746066</v>
+      </c>
+      <c r="AT15" s="26">
+        <v>1972.2750247079773</v>
+      </c>
+      <c r="AU15" s="26">
+        <v>2086.0770353884532</v>
+      </c>
+      <c r="AV15" s="37">
+        <v>2370.4403779991194</v>
+      </c>
+      <c r="AW15" s="26">
+        <v>2041.5716188044742</v>
+      </c>
+      <c r="AX15" s="26">
+        <v>2303.5344194394679</v>
+      </c>
+      <c r="AY15" s="26">
+        <v>2345.5269321336114</v>
+      </c>
+      <c r="AZ15" s="26">
+        <v>2465.9515587983551</v>
+      </c>
+      <c r="BA15" s="27">
+        <v>2220.4008110438049</v>
+      </c>
+      <c r="BB15" s="26">
+        <v>2483.625571936182</v>
+      </c>
+      <c r="BC15" s="26">
+        <v>2699.455563530465</v>
+      </c>
+      <c r="BD15" s="26">
+        <v>2349.1707070836123</v>
+      </c>
+      <c r="BE15" s="27">
+        <v>1923.7856844979092</v>
+      </c>
+      <c r="BF15" s="26">
+        <v>1897.3451258749974</v>
+      </c>
+      <c r="BG15" s="26">
+        <v>1875.9200270361116</v>
+      </c>
+      <c r="BH15" s="26">
+        <v>1977.4861254806387</v>
+      </c>
+      <c r="BI15" s="27">
+        <v>2030.1442384847946</v>
+      </c>
+      <c r="BJ15" s="26">
+        <v>2317.5959528327849</v>
+      </c>
+      <c r="BK15" s="26">
+        <v>2223.0982064063728</v>
+      </c>
+      <c r="BL15" s="26">
+        <v>2492.7508330075671</v>
+      </c>
+      <c r="BM15" s="27">
+        <v>2238.1464304293195</v>
+      </c>
+      <c r="BN15" s="26">
+        <v>2573.0317439802579</v>
+      </c>
+      <c r="BO15" s="26">
+        <v>2517.2832080257062</v>
+      </c>
+      <c r="BP15" s="37">
+        <v>2445.2016174273986</v>
+      </c>
+      <c r="BQ15" s="26">
+        <v>2288.1648006786822</v>
+      </c>
+      <c r="BR15" s="26">
+        <v>2369.1556931533905</v>
+      </c>
+      <c r="BS15" s="26">
+        <v>2524.2218070049134</v>
+      </c>
+      <c r="BT15" s="37">
+        <v>2625.4048402025273</v>
+      </c>
+      <c r="BU15" s="26">
+        <v>2112.8340404803639</v>
+      </c>
+      <c r="BV15" s="26">
+        <v>2337.8392780316462</v>
+      </c>
+      <c r="BW15" s="26">
+        <v>2352.3895072404243</v>
+      </c>
+      <c r="BX15" s="37">
+        <v>2391.2210742517223</v>
+      </c>
+    </row>
+    <row r="16" spans="1:160">
+      <c r="A16" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="26">
+        <v>-7240.0220127941166</v>
+      </c>
+      <c r="C16" s="26">
+        <v>-8468.6355829845452</v>
+      </c>
+      <c r="D16" s="26">
+        <v>-9922.6425342922976</v>
+      </c>
+      <c r="E16" s="26">
+        <v>-11253.462299640069</v>
+      </c>
+      <c r="F16" s="50">
+        <v>-12545.908510884527</v>
+      </c>
+      <c r="G16" s="50">
+        <v>-13330.936991977209</v>
+      </c>
+      <c r="H16" s="50">
+        <v>-14738.280690402649</v>
+      </c>
+      <c r="I16" s="50">
+        <v>-16807.788425003975</v>
+      </c>
+      <c r="J16" s="50">
+        <v>-18626.484921446365</v>
+      </c>
+      <c r="K16" s="50">
+        <v>-20385.075443815087</v>
+      </c>
+      <c r="L16" s="50">
+        <v>-14881.546671751203</v>
+      </c>
+      <c r="M16" s="50">
+        <v>-14809.096795361043</v>
+      </c>
+      <c r="N16" s="50">
+        <v>-15922.152469560422</v>
+      </c>
+      <c r="O16" s="50">
+        <v>-15837.52230048065</v>
+      </c>
+      <c r="P16" s="51">
+        <v>-15441.624953091494</v>
+      </c>
+      <c r="Q16" s="50">
+        <v>-1454.0838285021448</v>
+      </c>
+      <c r="R16" s="50">
+        <v>-1881.9333193356306</v>
+      </c>
+      <c r="S16" s="50">
+        <v>-1823.6019220020496</v>
+      </c>
+      <c r="T16" s="50">
+        <v>-2080.4029429542916</v>
+      </c>
+      <c r="U16" s="52">
+        <v>-1669.6751548085995</v>
+      </c>
+      <c r="V16" s="50">
+        <v>-2119.9555647405468</v>
+      </c>
+      <c r="W16" s="50">
+        <v>-2224.998824088862</v>
+      </c>
+      <c r="X16" s="50">
+        <v>-2454.0060393465374</v>
+      </c>
+      <c r="Y16" s="52">
+        <v>-2104.5297030778211</v>
+      </c>
+      <c r="Z16" s="50">
+        <v>-2765.0086155405065</v>
+      </c>
+      <c r="AA16" s="50">
+        <v>-2508.0277452433229</v>
+      </c>
+      <c r="AB16" s="50">
+        <v>-2545.0764704306462</v>
+      </c>
+      <c r="AC16" s="52">
+        <v>-2438.0270854014298</v>
+      </c>
+      <c r="AD16" s="50">
+        <v>-2970.6565854906944</v>
+      </c>
+      <c r="AE16" s="50">
+        <v>-2881.1500184775491</v>
+      </c>
+      <c r="AF16" s="51">
+        <v>-2963.6286102703953</v>
+      </c>
+      <c r="AG16" s="26">
+        <v>-2731.3416607399386</v>
+      </c>
+      <c r="AH16" s="26">
+        <v>-3238.7783937502286</v>
+      </c>
+      <c r="AI16" s="26">
+        <v>-3215.8759057049792</v>
+      </c>
+      <c r="AJ16" s="26">
+        <v>-3359.9125506893802</v>
+      </c>
+      <c r="AK16" s="27">
+        <v>-2919.7421601499968</v>
+      </c>
+      <c r="AL16" s="26">
+        <v>-3572.96691630132</v>
+      </c>
+      <c r="AM16" s="26">
+        <v>-3356.7667252519686</v>
+      </c>
+      <c r="AN16" s="26">
+        <v>-3481.4611902739239</v>
+      </c>
+      <c r="AO16" s="27">
+        <v>-3092.6338868900775</v>
+      </c>
+      <c r="AP16" s="26">
+        <v>-3975.9137522358869</v>
+      </c>
+      <c r="AQ16" s="26">
+        <v>-3720.2020645291796</v>
+      </c>
+      <c r="AR16" s="26">
+        <v>-3949.5309867475062</v>
+      </c>
+      <c r="AS16" s="27">
+        <v>-3865.1609201489537</v>
+      </c>
+      <c r="AT16" s="26">
+        <v>-4320.2022747443571</v>
+      </c>
+      <c r="AU16" s="26">
+        <v>-4237.7441644610344</v>
+      </c>
+      <c r="AV16" s="37">
+        <v>-4384.6810656496318</v>
+      </c>
+      <c r="AW16" s="26">
+        <v>-4205.4508691715791</v>
+      </c>
+      <c r="AX16" s="26">
+        <v>-4837.0064454458488</v>
+      </c>
+      <c r="AY16" s="26">
+        <v>-4671.3878232788029</v>
+      </c>
+      <c r="AZ16" s="26">
+        <v>-4912.6397835501339</v>
+      </c>
+      <c r="BA16" s="27">
+        <v>-4739.4785371710959</v>
+      </c>
+      <c r="BB16" s="26">
+        <v>-5537.7230747689191</v>
+      </c>
+      <c r="BC16" s="26">
+        <v>-5349.1801068834075</v>
+      </c>
+      <c r="BD16" s="26">
+        <v>-4758.6937249916655</v>
+      </c>
+      <c r="BE16" s="27">
+        <v>-3609.4942452119271</v>
+      </c>
+      <c r="BF16" s="26">
+        <v>-3859.0603853370653</v>
+      </c>
+      <c r="BG16" s="26">
+        <v>-3673.8641287846212</v>
+      </c>
+      <c r="BH16" s="26">
+        <v>-3739.127912417588</v>
+      </c>
+      <c r="BI16" s="27">
+        <v>-3262.592106975826</v>
+      </c>
+      <c r="BJ16" s="26">
+        <v>-3759.8573611449069</v>
+      </c>
+      <c r="BK16" s="26">
+        <v>-3896.2483595784729</v>
+      </c>
+      <c r="BL16" s="26">
+        <v>-3890.398967661838</v>
+      </c>
+      <c r="BM16" s="27">
+        <v>-3722.5834282592787</v>
+      </c>
+      <c r="BN16" s="26">
+        <v>-4188.4079498877645</v>
+      </c>
+      <c r="BO16" s="26">
+        <v>-4114.9890269229372</v>
+      </c>
+      <c r="BP16" s="37">
+        <v>-3896.1720644904417</v>
+      </c>
+      <c r="BQ16" s="26">
+        <v>-3874.8782521379821</v>
+      </c>
+      <c r="BR16" s="26">
+        <v>-4067.8606566758122</v>
+      </c>
+      <c r="BS16" s="26">
+        <v>-3996.9474591293451</v>
+      </c>
+      <c r="BT16" s="37">
+        <v>-3897.8359325375104</v>
+      </c>
+      <c r="BU16" s="26">
+        <v>-3635.6677504926024</v>
+      </c>
+      <c r="BV16" s="26">
+        <v>-4291.4039278285991</v>
+      </c>
+      <c r="BW16" s="26">
+        <v>-3903.0321484136703</v>
+      </c>
+      <c r="BX16" s="37">
+        <v>-3611.5211263566225</v>
+      </c>
+    </row>
+    <row r="17" spans="1:160">
+      <c r="A17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="26">
+        <v>1579.8628134514599</v>
+      </c>
+      <c r="C17" s="26">
+        <v>2507.6007899102315</v>
+      </c>
+      <c r="D17" s="26">
+        <v>3347.6625148119856</v>
+      </c>
+      <c r="E17" s="26">
+        <v>3337.1493887034449</v>
+      </c>
+      <c r="F17" s="50">
+        <v>4987.8925788917295</v>
+      </c>
+      <c r="G17" s="50">
+        <v>4831.1414818047797</v>
+      </c>
+      <c r="H17" s="50">
+        <v>5381.8199499379207</v>
+      </c>
+      <c r="I17" s="50">
+        <v>5776.2221271276403</v>
+      </c>
+      <c r="J17" s="50">
+        <v>6366.5869339052651</v>
+      </c>
+      <c r="K17" s="50">
+        <v>6853.6672382120132</v>
+      </c>
+      <c r="L17" s="50">
+        <v>5690.3379749392616</v>
+      </c>
+      <c r="M17" s="50">
+        <v>5775.524928093515</v>
+      </c>
+      <c r="N17" s="50">
+        <v>6202.8658063820076</v>
+      </c>
+      <c r="O17" s="50">
+        <v>6429.4556636940388</v>
+      </c>
+      <c r="P17" s="51">
+        <v>6807.0933993568769</v>
+      </c>
+      <c r="Q17" s="50">
+        <v>34.476524108454555</v>
+      </c>
+      <c r="R17" s="50">
+        <v>360.39269360477215</v>
+      </c>
+      <c r="S17" s="50">
+        <v>1055.1715068686758</v>
+      </c>
+      <c r="T17" s="50">
+        <v>129.82208886955755</v>
+      </c>
+      <c r="U17" s="52">
+        <v>60.171187080092807</v>
+      </c>
+      <c r="V17" s="50">
+        <v>493.82703843613837</v>
+      </c>
+      <c r="W17" s="50">
+        <v>1658.92425637462</v>
+      </c>
+      <c r="X17" s="50">
+        <v>294.67830801938027</v>
+      </c>
+      <c r="Y17" s="52">
+        <v>135.32953582606456</v>
+      </c>
+      <c r="Z17" s="50">
+        <v>536.67492300932088</v>
+      </c>
+      <c r="AA17" s="50">
+        <v>2325.7732255708156</v>
+      </c>
+      <c r="AB17" s="50">
+        <v>349.88483040578456</v>
+      </c>
+      <c r="AC17" s="52">
+        <v>152.7486759553093</v>
+      </c>
+      <c r="AD17" s="50">
+        <v>626.68812594788619</v>
+      </c>
+      <c r="AE17" s="50">
+        <v>2254.1746504869475</v>
+      </c>
+      <c r="AF17" s="51">
+        <v>303.53793631330223</v>
+      </c>
+      <c r="AG17" s="26">
+        <v>25.749236245513771</v>
+      </c>
+      <c r="AH17" s="26">
+        <v>1281.5250340163232</v>
+      </c>
+      <c r="AI17" s="26">
+        <v>3537.6847628075207</v>
+      </c>
+      <c r="AJ17" s="26">
+        <v>142.93354582237237</v>
+      </c>
+      <c r="AK17" s="27">
+        <v>-2.9287549338334884</v>
+      </c>
+      <c r="AL17" s="26">
+        <v>1226.4095698397605</v>
+      </c>
+      <c r="AM17" s="26">
+        <v>3414.2219273830842</v>
+      </c>
+      <c r="AN17" s="26">
+        <v>193.43873951576859</v>
+      </c>
+      <c r="AO17" s="27">
+        <v>18.002632860045082</v>
+      </c>
+      <c r="AP17" s="26">
+        <v>1143.9444151720497</v>
+      </c>
+      <c r="AQ17" s="26">
+        <v>3984.7550656087797</v>
+      </c>
+      <c r="AR17" s="26">
+        <v>235.1178362970461</v>
+      </c>
+      <c r="AS17" s="27">
+        <v>-28.376970491385691</v>
+      </c>
+      <c r="AT17" s="26">
+        <v>1309.702589218135</v>
+      </c>
+      <c r="AU17" s="26">
+        <v>4146.6458145200077</v>
+      </c>
+      <c r="AV17" s="37">
+        <v>348.25069388088298</v>
+      </c>
+      <c r="AW17" s="26">
+        <v>111.490919998908</v>
+      </c>
+      <c r="AX17" s="26">
+        <v>1561.4211824966769</v>
+      </c>
+      <c r="AY17" s="26">
+        <v>4340.1896898543673</v>
+      </c>
+      <c r="AZ17" s="26">
+        <v>353.48514155531291</v>
+      </c>
+      <c r="BA17" s="27">
+        <v>72.169024776284687</v>
+      </c>
+      <c r="BB17" s="26">
+        <v>1764.0162793213924</v>
+      </c>
+      <c r="BC17" s="26">
+        <v>4561.316831302709</v>
+      </c>
+      <c r="BD17" s="26">
+        <v>456.16510281162732</v>
+      </c>
+      <c r="BE17" s="27">
+        <v>130.62692526660135</v>
+      </c>
+      <c r="BF17" s="26">
+        <v>1405.0019461376335</v>
+      </c>
+      <c r="BG17" s="26">
+        <v>3754.3560240472425</v>
+      </c>
+      <c r="BH17" s="26">
+        <v>400.35307948778404</v>
+      </c>
+      <c r="BI17" s="27">
+        <v>116.41453273085745</v>
+      </c>
+      <c r="BJ17" s="26">
+        <v>1407.2139423461115</v>
+      </c>
+      <c r="BK17" s="26">
+        <v>3835.234874752728</v>
+      </c>
+      <c r="BL17" s="26">
+        <v>416.66157826381777</v>
+      </c>
+      <c r="BM17" s="27">
+        <v>113.39009410362667</v>
+      </c>
+      <c r="BN17" s="26">
+        <v>1535.776493468029</v>
+      </c>
+      <c r="BO17" s="26">
+        <v>4161.2496626166903</v>
+      </c>
+      <c r="BP17" s="37">
+        <v>392.44955619366203</v>
+      </c>
+      <c r="BQ17" s="26">
+        <v>155.90357199222751</v>
+      </c>
+      <c r="BR17" s="26">
+        <v>1554.0217108877241</v>
+      </c>
+      <c r="BS17" s="26">
+        <v>4294.5588367443479</v>
+      </c>
+      <c r="BT17" s="37">
+        <v>424.97154406973891</v>
+      </c>
+      <c r="BU17" s="26">
+        <v>185.43146598447026</v>
+      </c>
+      <c r="BV17" s="26">
+        <v>1663.9650454508946</v>
+      </c>
+      <c r="BW17" s="26">
+        <v>4503.2676201026761</v>
+      </c>
+      <c r="BX17" s="37">
+        <v>454.42926781883557</v>
+      </c>
+    </row>
+    <row r="18" spans="1:160">
+      <c r="A18" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="26">
+        <v>3509.6013597272358</v>
+      </c>
+      <c r="C18" s="26">
+        <v>4442.0149549565131</v>
+      </c>
+      <c r="D18" s="26">
+        <v>5481.3130916840355</v>
+      </c>
+      <c r="E18" s="26">
+        <v>5832.2836182477904</v>
+      </c>
+      <c r="F18" s="50">
+        <v>7565.8793105965997</v>
+      </c>
+      <c r="G18" s="50">
+        <v>7636.7021572605227</v>
+      </c>
+      <c r="H18" s="50">
+        <v>8052.6045115823836</v>
+      </c>
+      <c r="I18" s="50">
+        <v>8526.8310221931206</v>
+      </c>
+      <c r="J18" s="50">
+        <v>9114.6707439056245</v>
+      </c>
+      <c r="K18" s="50">
+        <v>10090.598762251477</v>
+      </c>
+      <c r="L18" s="50">
+        <v>8640.1993656191844</v>
+      </c>
+      <c r="M18" s="50">
+        <v>8651.1963127207</v>
+      </c>
+      <c r="N18" s="50">
+        <v>8995.6053657422854</v>
+      </c>
+      <c r="O18" s="50">
+        <v>9284.8596470843258</v>
+      </c>
+      <c r="P18" s="51">
+        <v>9541.9178003881898</v>
+      </c>
+      <c r="Q18" s="50">
+        <v>522.37118143860755</v>
+      </c>
+      <c r="R18" s="50">
+        <v>791.73054502674597</v>
+      </c>
+      <c r="S18" s="50">
+        <v>1546.1662160609526</v>
+      </c>
+      <c r="T18" s="50">
+        <v>649.33341720092983</v>
+      </c>
+      <c r="U18" s="52">
+        <v>521.98445121651991</v>
+      </c>
+      <c r="V18" s="50">
+        <v>929.96869108612202</v>
+      </c>
+      <c r="W18" s="50">
+        <v>2186.1984386353129</v>
+      </c>
+      <c r="X18" s="50">
+        <v>803.86337401855849</v>
+      </c>
+      <c r="Y18" s="52">
+        <v>627.78345353841121</v>
+      </c>
+      <c r="Z18" s="50">
+        <v>1061.820346756424</v>
+      </c>
+      <c r="AA18" s="50">
+        <v>2897.6327626306747</v>
+      </c>
+      <c r="AB18" s="50">
+        <v>894.07652875852511</v>
+      </c>
+      <c r="AC18" s="52">
+        <v>704.92213096007231</v>
+      </c>
+      <c r="AD18" s="50">
+        <v>1271.8338362636246</v>
+      </c>
+      <c r="AE18" s="50">
+        <v>2933.9084416833025</v>
+      </c>
+      <c r="AF18" s="51">
+        <v>921.61920934079092</v>
+      </c>
+      <c r="AG18" s="26">
+        <v>544.82224990911357</v>
+      </c>
+      <c r="AH18" s="26">
+        <v>1908.2105114310687</v>
+      </c>
+      <c r="AI18" s="26">
+        <v>4260.8146594758473</v>
+      </c>
+      <c r="AJ18" s="26">
+        <v>852.0318897805696</v>
+      </c>
+      <c r="AK18" s="27">
+        <v>619.23307208677079</v>
+      </c>
+      <c r="AL18" s="26">
+        <v>1860.9414777624254</v>
+      </c>
+      <c r="AM18" s="26">
+        <v>4258.7442362351267</v>
+      </c>
+      <c r="AN18" s="26">
+        <v>897.78337117619958</v>
+      </c>
+      <c r="AO18" s="27">
+        <v>652.58497835681987</v>
+      </c>
+      <c r="AP18" s="26">
+        <v>1791.0773800379575</v>
+      </c>
+      <c r="AQ18" s="26">
+        <v>4670.7775508756313</v>
+      </c>
+      <c r="AR18" s="26">
+        <v>938.16460231197516</v>
+      </c>
+      <c r="AS18" s="27">
+        <v>663.33498368600772</v>
+      </c>
+      <c r="AT18" s="26">
+        <v>2014.8980193295738</v>
+      </c>
+      <c r="AU18" s="26">
+        <v>4809.0854857383483</v>
+      </c>
+      <c r="AV18" s="37">
+        <v>1039.5125334391898</v>
+      </c>
+      <c r="AW18" s="26">
+        <v>758.78141244318454</v>
+      </c>
+      <c r="AX18" s="26">
+        <v>2220.4170050178423</v>
+      </c>
+      <c r="AY18" s="26">
+        <v>5029.4230225871988</v>
+      </c>
+      <c r="AZ18" s="26">
+        <v>1106.0493038573991</v>
+      </c>
+      <c r="BA18" s="27">
+        <v>846.46681462553306</v>
+      </c>
+      <c r="BB18" s="26">
+        <v>2540.1758266536854</v>
+      </c>
+      <c r="BC18" s="26">
+        <v>5411.2134210856057</v>
+      </c>
+      <c r="BD18" s="26">
+        <v>1292.7426998866531</v>
+      </c>
+      <c r="BE18" s="27">
+        <v>808.73336310483762</v>
+      </c>
+      <c r="BF18" s="26">
+        <v>2168.9231600157987</v>
+      </c>
+      <c r="BG18" s="26">
+        <v>4545.9572741565744</v>
+      </c>
+      <c r="BH18" s="26">
+        <v>1116.5855683419747</v>
+      </c>
+      <c r="BI18" s="27">
+        <v>821.9801448267084</v>
+      </c>
+      <c r="BJ18" s="26">
+        <v>2098.864902250757</v>
+      </c>
+      <c r="BK18" s="26">
+        <v>4596.0337804387336</v>
+      </c>
+      <c r="BL18" s="26">
+        <v>1134.3174852045013</v>
+      </c>
+      <c r="BM18" s="27">
+        <v>752.28261327476059</v>
+      </c>
+      <c r="BN18" s="26">
+        <v>2207.498843007319</v>
+      </c>
+      <c r="BO18" s="26">
+        <v>4883.9181482830363</v>
+      </c>
+      <c r="BP18" s="37">
+        <v>1151.90576117717</v>
+      </c>
+      <c r="BQ18" s="26">
+        <v>783.27394799509534</v>
+      </c>
+      <c r="BR18" s="26">
+        <v>2290.0751753716681</v>
+      </c>
+      <c r="BS18" s="26">
+        <v>5042.1815763337981</v>
+      </c>
+      <c r="BT18" s="37">
+        <v>1169.3289473837642</v>
+      </c>
+      <c r="BU18" s="26">
+        <v>810.56981345583893</v>
+      </c>
+      <c r="BV18" s="26">
+        <v>2374.7081469016412</v>
+      </c>
+      <c r="BW18" s="26">
+        <v>5186.7420818952096</v>
+      </c>
+      <c r="BX18" s="37">
+        <v>1169.8977581355002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:160">
+      <c r="A19" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="26">
+        <v>-1929.7385462757761</v>
+      </c>
+      <c r="C19" s="26">
+        <v>-1934.4141650462821</v>
+      </c>
+      <c r="D19" s="26">
+        <v>-2133.6505768720494</v>
+      </c>
+      <c r="E19" s="26">
+        <v>-2495.1342295443451</v>
+      </c>
+      <c r="F19" s="50">
+        <v>-2577.9867317048693</v>
+      </c>
+      <c r="G19" s="50">
+        <v>-2805.5606754557425</v>
+      </c>
+      <c r="H19" s="50">
+        <v>-2670.7845616444629</v>
+      </c>
+      <c r="I19" s="50">
+        <v>-2750.6088950654794</v>
+      </c>
+      <c r="J19" s="50">
+        <v>-2748.0838100003602</v>
+      </c>
+      <c r="K19" s="50">
+        <v>-3236.9315240394635</v>
+      </c>
+      <c r="L19" s="50">
+        <v>-2949.8613906799237</v>
+      </c>
+      <c r="M19" s="50">
+        <v>-2875.6713846271855</v>
+      </c>
+      <c r="N19" s="50">
+        <v>-2792.7395593602778</v>
+      </c>
+      <c r="O19" s="50">
+        <v>-2855.4039833902875</v>
+      </c>
+      <c r="P19" s="51">
+        <v>-2734.8244010313128</v>
+      </c>
+      <c r="Q19" s="50">
+        <v>-487.894657330153</v>
+      </c>
+      <c r="R19" s="50">
+        <v>-431.33785142197382</v>
+      </c>
+      <c r="S19" s="50">
+        <v>-490.9947091922769</v>
+      </c>
+      <c r="T19" s="50">
+        <v>-519.51132833137228</v>
+      </c>
+      <c r="U19" s="52">
+        <v>-461.81326413642711</v>
+      </c>
+      <c r="V19" s="50">
+        <v>-436.14165264998366</v>
+      </c>
+      <c r="W19" s="50">
+        <v>-527.2741822606929</v>
+      </c>
+      <c r="X19" s="50">
+        <v>-509.18506599917822</v>
+      </c>
+      <c r="Y19" s="52">
+        <v>-492.45391771234665</v>
+      </c>
+      <c r="Z19" s="50">
+        <v>-525.14542374710311</v>
+      </c>
+      <c r="AA19" s="50">
+        <v>-571.85953705985912</v>
+      </c>
+      <c r="AB19" s="50">
+        <v>-544.19169835274056</v>
+      </c>
+      <c r="AC19" s="52">
+        <v>-552.17345500476301</v>
+      </c>
+      <c r="AD19" s="50">
+        <v>-645.14571031573837</v>
+      </c>
+      <c r="AE19" s="50">
+        <v>-679.73379119635501</v>
+      </c>
+      <c r="AF19" s="51">
+        <v>-618.08127302748869</v>
+      </c>
+      <c r="AG19" s="26">
+        <v>-519.0730136635998</v>
+      </c>
+      <c r="AH19" s="26">
+        <v>-626.68547741474549</v>
+      </c>
+      <c r="AI19" s="26">
+        <v>-723.12989666832675</v>
+      </c>
+      <c r="AJ19" s="26">
+        <v>-709.09834395819723</v>
+      </c>
+      <c r="AK19" s="27">
+        <v>-622.16182702060428</v>
+      </c>
+      <c r="AL19" s="26">
+        <v>-634.53190792266503</v>
+      </c>
+      <c r="AM19" s="26">
+        <v>-844.52230885204233</v>
+      </c>
+      <c r="AN19" s="26">
+        <v>-704.34463166043099</v>
+      </c>
+      <c r="AO19" s="27">
+        <v>-634.58234549677479</v>
+      </c>
+      <c r="AP19" s="26">
+        <v>-647.13296486590775</v>
+      </c>
+      <c r="AQ19" s="26">
+        <v>-686.02248526685173</v>
+      </c>
+      <c r="AR19" s="26">
+        <v>-703.04676601492906</v>
+      </c>
+      <c r="AS19" s="27">
+        <v>-691.71195417739341</v>
+      </c>
+      <c r="AT19" s="26">
+        <v>-705.19543011143867</v>
+      </c>
+      <c r="AU19" s="26">
+        <v>-662.43967121834066</v>
+      </c>
+      <c r="AV19" s="37">
+        <v>-691.26183955830686</v>
+      </c>
+      <c r="AW19" s="26">
+        <v>-647.29049244427654</v>
+      </c>
+      <c r="AX19" s="26">
+        <v>-658.99582252116545</v>
+      </c>
+      <c r="AY19" s="26">
+        <v>-689.23333273283197</v>
+      </c>
+      <c r="AZ19" s="26">
+        <v>-752.56416230208617</v>
+      </c>
+      <c r="BA19" s="27">
+        <v>-774.29778984924837</v>
+      </c>
+      <c r="BB19" s="26">
+        <v>-776.15954733229296</v>
+      </c>
+      <c r="BC19" s="26">
+        <v>-849.89658978289685</v>
+      </c>
+      <c r="BD19" s="26">
+        <v>-836.57759707502578</v>
+      </c>
+      <c r="BE19" s="27">
+        <v>-678.10643783823627</v>
+      </c>
+      <c r="BF19" s="26">
+        <v>-763.92121387816519</v>
+      </c>
+      <c r="BG19" s="26">
+        <v>-791.60125010933166</v>
+      </c>
+      <c r="BH19" s="26">
+        <v>-716.23248885419071</v>
+      </c>
+      <c r="BI19" s="27">
+        <v>-705.56561209585095</v>
+      </c>
+      <c r="BJ19" s="26">
+        <v>-691.65095990464556</v>
+      </c>
+      <c r="BK19" s="26">
+        <v>-760.79890568600558</v>
+      </c>
+      <c r="BL19" s="26">
+        <v>-717.65590694068351</v>
+      </c>
+      <c r="BM19" s="27">
+        <v>-638.89251917113393</v>
+      </c>
+      <c r="BN19" s="26">
+        <v>-671.72234953929001</v>
+      </c>
+      <c r="BO19" s="26">
+        <v>-722.66848566634587</v>
+      </c>
+      <c r="BP19" s="37">
+        <v>-759.45620498350797</v>
+      </c>
+      <c r="BQ19" s="26">
+        <v>-627.37037600286783</v>
+      </c>
+      <c r="BR19" s="26">
+        <v>-736.05346448394414</v>
+      </c>
+      <c r="BS19" s="26">
+        <v>-747.62273958945025</v>
+      </c>
+      <c r="BT19" s="37">
+        <v>-744.35740331402531</v>
+      </c>
+      <c r="BU19" s="26">
+        <v>-625.13834747136866</v>
+      </c>
+      <c r="BV19" s="26">
+        <v>-710.74310145074651</v>
+      </c>
+      <c r="BW19" s="26">
+        <v>-683.47446179253313</v>
+      </c>
+      <c r="BX19" s="37">
+        <v>-715.46849031666466</v>
+      </c>
+    </row>
+    <row r="20" spans="1:160">
+      <c r="A20" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="26">
+        <v>-465.17910595964531</v>
+      </c>
+      <c r="C20" s="26">
+        <v>-505.3400883283386</v>
+      </c>
+      <c r="D20" s="26">
+        <v>-627.91062030002524</v>
+      </c>
+      <c r="E20" s="26">
+        <v>-560.91650653538591</v>
+      </c>
+      <c r="F20" s="50">
+        <v>-1079.5032867641239</v>
+      </c>
+      <c r="G20" s="50">
+        <v>-655.96749444346062</v>
+      </c>
+      <c r="H20" s="50">
+        <v>-943.05892158844404</v>
+      </c>
+      <c r="I20" s="50">
+        <v>-1136.7893312887436</v>
+      </c>
+      <c r="J20" s="50">
+        <v>-1090.2378884755842</v>
+      </c>
+      <c r="K20" s="50">
+        <v>-1546.3049095852546</v>
+      </c>
+      <c r="L20" s="50">
+        <v>-1780.388313997199</v>
+      </c>
+      <c r="M20" s="50">
+        <v>-1594.2027156205681</v>
+      </c>
+      <c r="N20" s="50">
+        <v>-1589.3167378377179</v>
+      </c>
+      <c r="O20" s="50">
+        <v>-1595.3248319729498</v>
+      </c>
+      <c r="P20" s="51">
+        <v>-1099.3632676013735</v>
+      </c>
+      <c r="Q20" s="50">
+        <v>-142.05794872070823</v>
+      </c>
+      <c r="R20" s="50">
+        <v>-138.48338134456583</v>
+      </c>
+      <c r="S20" s="50">
+        <v>-85.811074455933351</v>
+      </c>
+      <c r="T20" s="50">
+        <v>-98.826701438437937</v>
+      </c>
+      <c r="U20" s="52">
+        <v>-68.271905819343885</v>
+      </c>
+      <c r="V20" s="50">
+        <v>-203.1387703716141</v>
+      </c>
+      <c r="W20" s="50">
+        <v>-138.41964514262418</v>
+      </c>
+      <c r="X20" s="50">
+        <v>-95.509766994756433</v>
+      </c>
+      <c r="Y20" s="52">
+        <v>-86.196360178361815</v>
+      </c>
+      <c r="Z20" s="50">
+        <v>-347.48062058355629</v>
+      </c>
+      <c r="AA20" s="50">
+        <v>-103.3248709953227</v>
+      </c>
+      <c r="AB20" s="50">
+        <v>-90.908768542784415</v>
+      </c>
+      <c r="AC20" s="52">
+        <v>-125.83589926420912</v>
+      </c>
+      <c r="AD20" s="50">
+        <v>-278.16593742088878</v>
+      </c>
+      <c r="AE20" s="50">
+        <v>-94.381499701902669</v>
+      </c>
+      <c r="AF20" s="51">
+        <v>-62.533170148385324</v>
+      </c>
+      <c r="AG20" s="26">
+        <v>-70.698063851858095</v>
+      </c>
+      <c r="AH20" s="26">
+        <v>-762.32980416835323</v>
+      </c>
+      <c r="AI20" s="26">
+        <v>-131.71037296769018</v>
+      </c>
+      <c r="AJ20" s="26">
+        <v>-114.76504577622222</v>
+      </c>
+      <c r="AK20" s="27">
+        <v>-129.34016189634923</v>
+      </c>
+      <c r="AL20" s="26">
+        <v>-295.08225441768695</v>
+      </c>
+      <c r="AM20" s="26">
+        <v>-133.35347363210349</v>
+      </c>
+      <c r="AN20" s="26">
+        <v>-98.191604497320981</v>
+      </c>
+      <c r="AO20" s="27">
+        <v>-168.34927100452796</v>
+      </c>
+      <c r="AP20" s="26">
+        <v>-517.02492739705178</v>
+      </c>
+      <c r="AQ20" s="26">
+        <v>-172.49763089589464</v>
+      </c>
+      <c r="AR20" s="26">
+        <v>-85.187092290969673</v>
+      </c>
+      <c r="AS20" s="27">
+        <v>-343.74043711058619</v>
+      </c>
+      <c r="AT20" s="26">
+        <v>-542.70997490218474</v>
+      </c>
+      <c r="AU20" s="26">
+        <v>-176.60808749795598</v>
+      </c>
+      <c r="AV20" s="37">
+        <v>-73.730831778016693</v>
+      </c>
+      <c r="AW20" s="26">
+        <v>-203.57629323782487</v>
+      </c>
+      <c r="AX20" s="26">
+        <v>-620.10091809356402</v>
+      </c>
+      <c r="AY20" s="26">
+        <v>-175.27692173954199</v>
+      </c>
+      <c r="AZ20" s="26">
+        <v>-91.283755404653334</v>
+      </c>
+      <c r="BA20" s="27">
+        <v>-298.24004173914989</v>
+      </c>
+      <c r="BB20" s="26">
+        <v>-798.64351532604678</v>
+      </c>
+      <c r="BC20" s="26">
+        <v>-257.97310336231232</v>
+      </c>
+      <c r="BD20" s="26">
+        <v>-191.44824915774547</v>
+      </c>
+      <c r="BE20" s="27">
+        <v>-472.86463508257657</v>
+      </c>
+      <c r="BF20" s="26">
+        <v>-575.47355771477396</v>
+      </c>
+      <c r="BG20" s="26">
+        <v>-332.14539150692133</v>
+      </c>
+      <c r="BH20" s="26">
+        <v>-399.90472969292694</v>
+      </c>
+      <c r="BI20" s="27">
+        <v>-456.31911968294219</v>
+      </c>
+      <c r="BJ20" s="26">
+        <v>-319.68725110839216</v>
+      </c>
+      <c r="BK20" s="26">
+        <v>-511.79552917639234</v>
+      </c>
+      <c r="BL20" s="26">
+        <v>-306.40081565284152</v>
+      </c>
+      <c r="BM20" s="27">
+        <v>-489.36227509938789</v>
+      </c>
+      <c r="BN20" s="26">
+        <v>-526.50525686131255</v>
+      </c>
+      <c r="BO20" s="26">
+        <v>-376.30094795484325</v>
+      </c>
+      <c r="BP20" s="37">
+        <v>-197.14825792217414</v>
+      </c>
+      <c r="BQ20" s="26">
+        <v>-496.93644967980731</v>
+      </c>
+      <c r="BR20" s="26">
+        <v>-487.04482115305785</v>
+      </c>
+      <c r="BS20" s="26">
+        <v>-477.07259066359734</v>
+      </c>
+      <c r="BT20" s="37">
+        <v>-134.27097047648721</v>
+      </c>
+      <c r="BU20" s="26">
+        <v>-337.65103296208264</v>
+      </c>
+      <c r="BV20" s="26">
+        <v>-313.97551960770079</v>
+      </c>
+      <c r="BW20" s="26">
+        <v>-277.12789109020906</v>
+      </c>
+      <c r="BX20" s="37">
+        <v>-170.60882394138119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:160">
+      <c r="A21" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="26">
+        <v>242.08286851418231</v>
+      </c>
+      <c r="C21" s="26">
+        <v>380.25629966525781</v>
+      </c>
+      <c r="D21" s="26">
+        <v>484.63316601240331</v>
+      </c>
+      <c r="E21" s="26">
+        <v>479.12900737402879</v>
+      </c>
+      <c r="F21" s="50">
+        <v>465.32362996420306</v>
+      </c>
+      <c r="G21" s="50">
+        <v>723.60258213852944</v>
+      </c>
+      <c r="H21" s="50">
+        <v>733.38322379869476</v>
+      </c>
+      <c r="I21" s="50">
+        <v>925.21396712623425</v>
+      </c>
+      <c r="J21" s="50">
+        <v>1343.2286205414548</v>
+      </c>
+      <c r="K21" s="50">
+        <v>1393.8997832760601</v>
+      </c>
+      <c r="L21" s="50">
+        <v>796.94326864959032</v>
+      </c>
+      <c r="M21" s="50">
+        <v>893.78060313747551</v>
+      </c>
+      <c r="N21" s="50">
+        <v>945.95905505077792</v>
+      </c>
+      <c r="O21" s="50">
+        <v>970.03532818008375</v>
+      </c>
+      <c r="P21" s="51">
+        <v>903.84371212300687</v>
+      </c>
+      <c r="Q21" s="50">
+        <v>62.56185893609883</v>
+      </c>
+      <c r="R21" s="50">
+        <v>51.412836135224367</v>
+      </c>
+      <c r="S21" s="50">
+        <v>73.889290907116731</v>
+      </c>
+      <c r="T21" s="50">
+        <v>54.218882535742388</v>
+      </c>
+      <c r="U21" s="52">
+        <v>60.269450734449606</v>
+      </c>
+      <c r="V21" s="50">
+        <v>98.52615701053081</v>
+      </c>
+      <c r="W21" s="50">
+        <v>61.945652532444441</v>
+      </c>
+      <c r="X21" s="50">
+        <v>159.51503938783293</v>
+      </c>
+      <c r="Y21" s="52">
+        <v>109.15381149505812</v>
+      </c>
+      <c r="Z21" s="50">
+        <v>117.868595792051</v>
+      </c>
+      <c r="AA21" s="50">
+        <v>155.26314006398789</v>
+      </c>
+      <c r="AB21" s="50">
+        <v>102.34761866130636</v>
+      </c>
+      <c r="AC21" s="52">
+        <v>117.20756016867931</v>
+      </c>
+      <c r="AD21" s="50">
+        <v>120.0341795559643</v>
+      </c>
+      <c r="AE21" s="50">
+        <v>117.63132364632898</v>
+      </c>
+      <c r="AF21" s="51">
+        <v>124.25594400305624</v>
+      </c>
+      <c r="AG21" s="26">
+        <v>125.38993214322262</v>
+      </c>
+      <c r="AH21" s="26">
+        <v>109.8725582387577</v>
+      </c>
+      <c r="AI21" s="26">
+        <v>119.13554617199586</v>
+      </c>
+      <c r="AJ21" s="26">
+        <v>110.92559341022684</v>
+      </c>
+      <c r="AK21" s="27">
+        <v>140.04531875543995</v>
+      </c>
+      <c r="AL21" s="26">
+        <v>156.16069057220216</v>
+      </c>
+      <c r="AM21" s="26">
+        <v>282.03194051029084</v>
+      </c>
+      <c r="AN21" s="26">
+        <v>145.36463230059644</v>
+      </c>
+      <c r="AO21" s="27">
+        <v>150.34793672482022</v>
+      </c>
+      <c r="AP21" s="26">
+        <v>217.1237161148855</v>
+      </c>
+      <c r="AQ21" s="26">
+        <v>174.742734840418</v>
+      </c>
+      <c r="AR21" s="26">
+        <v>191.16883611857102</v>
+      </c>
+      <c r="AS21" s="27">
+        <v>172.32334723881377</v>
+      </c>
+      <c r="AT21" s="26">
+        <v>213.24216323035515</v>
+      </c>
+      <c r="AU21" s="26">
+        <v>260.34252022636804</v>
+      </c>
+      <c r="AV21" s="37">
+        <v>279.30593643069733</v>
+      </c>
+      <c r="AW21" s="26">
+        <v>322.0784071218294</v>
+      </c>
+      <c r="AX21" s="26">
+        <v>347.83966459600822</v>
+      </c>
+      <c r="AY21" s="26">
+        <v>332.07060032617562</v>
+      </c>
+      <c r="AZ21" s="26">
+        <v>341.23994849744167</v>
+      </c>
+      <c r="BA21" s="27">
+        <v>339.87698327138162</v>
+      </c>
+      <c r="BB21" s="26">
+        <v>375.00956625608433</v>
+      </c>
+      <c r="BC21" s="26">
+        <v>368.52316126257523</v>
+      </c>
+      <c r="BD21" s="26">
+        <v>310.49007248601913</v>
+      </c>
+      <c r="BE21" s="27">
+        <v>215.89902351152705</v>
+      </c>
+      <c r="BF21" s="26">
+        <v>207.8382119409377</v>
+      </c>
+      <c r="BG21" s="26">
+        <v>209.53705836106394</v>
+      </c>
+      <c r="BH21" s="26">
+        <v>163.66897483606166</v>
+      </c>
+      <c r="BI21" s="27">
+        <v>196.55561674797386</v>
+      </c>
+      <c r="BJ21" s="26">
+        <v>265.61136412425424</v>
+      </c>
+      <c r="BK21" s="26">
+        <v>224.25277838090727</v>
+      </c>
+      <c r="BL21" s="26">
+        <v>207.36084388434006</v>
+      </c>
+      <c r="BM21" s="27">
+        <v>202.21359868012706</v>
+      </c>
+      <c r="BN21" s="26">
+        <v>254.67265365926116</v>
+      </c>
+      <c r="BO21" s="26">
+        <v>252.99464758670621</v>
+      </c>
+      <c r="BP21" s="37">
+        <v>236.07815512468358</v>
+      </c>
+      <c r="BQ21" s="26">
+        <v>224.23462970269861</v>
+      </c>
+      <c r="BR21" s="26">
+        <v>274.66866427967415</v>
+      </c>
+      <c r="BS21" s="26">
+        <v>288.06244234183487</v>
+      </c>
+      <c r="BT21" s="37">
+        <v>183.06959185587601</v>
+      </c>
+      <c r="BU21" s="26">
+        <v>273.70835247450026</v>
+      </c>
+      <c r="BV21" s="26">
+        <v>287.31824277991723</v>
+      </c>
+      <c r="BW21" s="26">
+        <v>334.06590355633506</v>
+      </c>
+      <c r="BX21" s="37">
+        <v>8.7512133122542366</v>
+      </c>
+    </row>
+    <row r="22" spans="1:160">
+      <c r="A22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="26">
+        <v>-707.26197447382765</v>
+      </c>
+      <c r="C22" s="26">
+        <v>-885.59638799359641</v>
+      </c>
+      <c r="D22" s="26">
+        <v>-1112.5437863124287</v>
+      </c>
+      <c r="E22" s="26">
+        <v>-1040.0455139094147</v>
+      </c>
+      <c r="F22" s="50">
+        <v>-1544.8269167283268</v>
+      </c>
+      <c r="G22" s="50">
+        <v>-1379.57007658199</v>
+      </c>
+      <c r="H22" s="50">
+        <v>-1676.4421453871387</v>
+      </c>
+      <c r="I22" s="50">
+        <v>-2062.003298414978</v>
+      </c>
+      <c r="J22" s="50">
+        <v>-2433.4665090170392</v>
+      </c>
+      <c r="K22" s="50">
+        <v>-2940.2046928613145</v>
+      </c>
+      <c r="L22" s="50">
+        <v>-2577.3315826467892</v>
+      </c>
+      <c r="M22" s="50">
+        <v>-2487.9833187580434</v>
+      </c>
+      <c r="N22" s="50">
+        <v>-2535.2757928884957</v>
+      </c>
+      <c r="O22" s="50">
+        <v>-2565.3601601530336</v>
+      </c>
+      <c r="P22" s="51">
+        <v>-2003.2069797243805</v>
+      </c>
+      <c r="Q22" s="50">
+        <v>-204.61980765680704</v>
+      </c>
+      <c r="R22" s="50">
+        <v>-189.89621747979018</v>
+      </c>
+      <c r="S22" s="50">
+        <v>-159.70036536305008</v>
+      </c>
+      <c r="T22" s="50">
+        <v>-153.04558397418032</v>
+      </c>
+      <c r="U22" s="52">
+        <v>-128.54135655379349</v>
+      </c>
+      <c r="V22" s="50">
+        <v>-301.66492738214492</v>
+      </c>
+      <c r="W22" s="50">
+        <v>-200.36529767506863</v>
+      </c>
+      <c r="X22" s="50">
+        <v>-255.02480638258936</v>
+      </c>
+      <c r="Y22" s="52">
+        <v>-195.35017167341994</v>
+      </c>
+      <c r="Z22" s="50">
+        <v>-465.34921637560728</v>
+      </c>
+      <c r="AA22" s="50">
+        <v>-258.58801105931059</v>
+      </c>
+      <c r="AB22" s="50">
+        <v>-193.25638720409077</v>
+      </c>
+      <c r="AC22" s="52">
+        <v>-243.04345943288843</v>
+      </c>
+      <c r="AD22" s="50">
+        <v>-398.20011697685311</v>
+      </c>
+      <c r="AE22" s="50">
+        <v>-212.01282334823165</v>
+      </c>
+      <c r="AF22" s="51">
+        <v>-186.78911415144157</v>
+      </c>
+      <c r="AG22" s="26">
+        <v>-196.08799599508072</v>
+      </c>
+      <c r="AH22" s="26">
+        <v>-872.20236240711097</v>
+      </c>
+      <c r="AI22" s="26">
+        <v>-250.84591913968603</v>
+      </c>
+      <c r="AJ22" s="26">
+        <v>-225.69063918644906</v>
+      </c>
+      <c r="AK22" s="27">
+        <v>-269.38548065178918</v>
+      </c>
+      <c r="AL22" s="26">
+        <v>-451.24294498988911</v>
+      </c>
+      <c r="AM22" s="26">
+        <v>-415.38541414239432</v>
+      </c>
+      <c r="AN22" s="26">
+        <v>-243.55623679791742</v>
+      </c>
+      <c r="AO22" s="27">
+        <v>-318.69720772934818</v>
+      </c>
+      <c r="AP22" s="26">
+        <v>-734.14864351193728</v>
+      </c>
+      <c r="AQ22" s="26">
+        <v>-347.24036573631264</v>
+      </c>
+      <c r="AR22" s="26">
+        <v>-276.3559284095407</v>
+      </c>
+      <c r="AS22" s="27">
+        <v>-516.06378434939995</v>
+      </c>
+      <c r="AT22" s="26">
+        <v>-755.95213813253986</v>
+      </c>
+      <c r="AU22" s="26">
+        <v>-436.95060772432402</v>
+      </c>
+      <c r="AV22" s="37">
+        <v>-353.03676820871402</v>
+      </c>
+      <c r="AW22" s="26">
+        <v>-525.65470035965427</v>
+      </c>
+      <c r="AX22" s="26">
+        <v>-967.94058268957224</v>
+      </c>
+      <c r="AY22" s="26">
+        <v>-507.34752206571761</v>
+      </c>
+      <c r="AZ22" s="26">
+        <v>-432.52370390209501</v>
+      </c>
+      <c r="BA22" s="27">
+        <v>-638.11702501053151</v>
+      </c>
+      <c r="BB22" s="26">
+        <v>-1173.6530815821311</v>
+      </c>
+      <c r="BC22" s="26">
+        <v>-626.49626462488754</v>
+      </c>
+      <c r="BD22" s="26">
+        <v>-501.9383216437646</v>
+      </c>
+      <c r="BE22" s="27">
+        <v>-688.76365859410362</v>
+      </c>
+      <c r="BF22" s="26">
+        <v>-783.31176965571171</v>
+      </c>
+      <c r="BG22" s="26">
+        <v>-541.68244986798527</v>
+      </c>
+      <c r="BH22" s="26">
+        <v>-563.57370452898863</v>
+      </c>
+      <c r="BI22" s="27">
+        <v>-652.87473643091607</v>
+      </c>
+      <c r="BJ22" s="26">
+        <v>-585.2986152326464</v>
+      </c>
+      <c r="BK22" s="26">
+        <v>-736.04830755729961</v>
+      </c>
+      <c r="BL22" s="26">
+        <v>-513.76165953718157</v>
+      </c>
+      <c r="BM22" s="27">
+        <v>-691.57587377951495</v>
+      </c>
+      <c r="BN22" s="26">
+        <v>-781.17791052057373</v>
+      </c>
+      <c r="BO22" s="26">
+        <v>-629.29559554154946</v>
+      </c>
+      <c r="BP22" s="37">
+        <v>-433.22641304685772</v>
+      </c>
+      <c r="BQ22" s="26">
+        <v>-721.17107938250592</v>
+      </c>
+      <c r="BR22" s="26">
+        <v>-761.713485432732</v>
+      </c>
+      <c r="BS22" s="26">
+        <v>-765.13503300543221</v>
+      </c>
+      <c r="BT22" s="37">
+        <v>-317.34056233236322</v>
+      </c>
+      <c r="BU22" s="26">
+        <v>-611.3593854365829</v>
+      </c>
+      <c r="BV22" s="26">
+        <v>-601.29376238761802</v>
+      </c>
+      <c r="BW22" s="26">
+        <v>-611.19379464654412</v>
+      </c>
+      <c r="BX22" s="37">
+        <v>-179.36003725363543</v>
+      </c>
+    </row>
+    <row r="23" spans="1:160">
+      <c r="A23" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="26">
+        <v>593.98085719716482</v>
+      </c>
+      <c r="C23" s="26">
+        <v>958.87818857733714</v>
+      </c>
+      <c r="D23" s="26">
+        <v>1099.4742441371607</v>
+      </c>
+      <c r="E23" s="26">
+        <v>1152.153546112741</v>
+      </c>
+      <c r="F23" s="50">
+        <v>1244.5219393768093</v>
+      </c>
+      <c r="G23" s="50">
+        <v>1191.830935729972</v>
+      </c>
+      <c r="H23" s="50">
+        <v>1183.8311572016464</v>
+      </c>
+      <c r="I23" s="50">
+        <v>1107.3896066708837</v>
+      </c>
+      <c r="J23" s="50">
+        <v>1042.9616305460693</v>
+      </c>
+      <c r="K23" s="50">
+        <v>1070.4822063758054</v>
+      </c>
+      <c r="L23" s="50">
+        <v>1004.3787348700887</v>
+      </c>
+      <c r="M23" s="50">
+        <v>1062.3971806481647</v>
+      </c>
+      <c r="N23" s="50">
+        <v>1145.8839587753625</v>
+      </c>
+      <c r="O23" s="50">
+        <v>1156.3394693995951</v>
+      </c>
+      <c r="P23" s="51">
+        <v>1103.9980336821973</v>
+      </c>
+      <c r="Q23" s="50">
+        <v>142.13155992399069</v>
+      </c>
+      <c r="R23" s="50">
+        <v>146.0680012356548</v>
+      </c>
+      <c r="S23" s="50">
+        <v>150.72052963237473</v>
+      </c>
+      <c r="T23" s="50">
+        <v>155.06076640514462</v>
+      </c>
+      <c r="U23" s="52">
+        <v>207.11969534613087</v>
+      </c>
+      <c r="V23" s="50">
+        <v>228.0999736467237</v>
+      </c>
+      <c r="W23" s="50">
+        <v>270.87994779619936</v>
+      </c>
+      <c r="X23" s="50">
+        <v>252.77857178828327</v>
+      </c>
+      <c r="Y23" s="52">
+        <v>245.28312344740741</v>
+      </c>
+      <c r="Z23" s="50">
+        <v>295.8565896676771</v>
+      </c>
+      <c r="AA23" s="50">
+        <v>273.49541093624714</v>
+      </c>
+      <c r="AB23" s="50">
+        <v>284.83912008582899</v>
+      </c>
+      <c r="AC23" s="52">
+        <v>275.73572568010383</v>
+      </c>
+      <c r="AD23" s="50">
+        <v>290.92939474197476</v>
+      </c>
+      <c r="AE23" s="50">
+        <v>305.73988498784615</v>
+      </c>
+      <c r="AF23" s="51">
+        <v>279.74854070281606</v>
+      </c>
+      <c r="AG23" s="26">
+        <v>309.11680223271344</v>
+      </c>
+      <c r="AH23" s="26">
+        <v>333.00153455800654</v>
+      </c>
+      <c r="AI23" s="26">
+        <v>306.66207885836786</v>
+      </c>
+      <c r="AJ23" s="26">
+        <v>295.74152372772141</v>
+      </c>
+      <c r="AK23" s="27">
+        <v>269.23550182657698</v>
+      </c>
+      <c r="AL23" s="26">
+        <v>305.29586375689411</v>
+      </c>
+      <c r="AM23" s="26">
+        <v>295.62190689248069</v>
+      </c>
+      <c r="AN23" s="26">
+        <v>321.67766325402027</v>
+      </c>
+      <c r="AO23" s="27">
+        <v>301.67611092122775</v>
+      </c>
+      <c r="AP23" s="26">
+        <v>321.87015044073672</v>
+      </c>
+      <c r="AQ23" s="26">
+        <v>269.80941651036039</v>
+      </c>
+      <c r="AR23" s="26">
+        <v>290.47547932932162</v>
+      </c>
+      <c r="AS23" s="27">
+        <v>291.78051750513515</v>
+      </c>
+      <c r="AT23" s="26">
+        <v>296.61975955306497</v>
+      </c>
+      <c r="AU23" s="26">
+        <v>273.92041921004272</v>
+      </c>
+      <c r="AV23" s="37">
+        <v>245.06891040264094</v>
+      </c>
+      <c r="AW23" s="26">
+        <v>247.65373816276062</v>
+      </c>
+      <c r="AX23" s="26">
+        <v>269.8191953533065</v>
+      </c>
+      <c r="AY23" s="26">
+        <v>263.20825909646919</v>
+      </c>
+      <c r="AZ23" s="26">
+        <v>262.28043793353294</v>
+      </c>
+      <c r="BA23" s="27">
+        <v>221.22063517380101</v>
+      </c>
+      <c r="BB23" s="26">
+        <v>275.62204469617745</v>
+      </c>
+      <c r="BC23" s="26">
+        <v>267.42750566906614</v>
+      </c>
+      <c r="BD23" s="26">
+        <v>306.21202083676081</v>
+      </c>
+      <c r="BE23" s="27">
+        <v>228.03841474880539</v>
+      </c>
+      <c r="BF23" s="26">
+        <v>265.95600261860238</v>
+      </c>
+      <c r="BG23" s="26">
+        <v>238.35367679089859</v>
+      </c>
+      <c r="BH23" s="26">
+        <v>272.03064071178238</v>
+      </c>
+      <c r="BI23" s="27">
+        <v>254.68423612152208</v>
+      </c>
+      <c r="BJ23" s="26">
+        <v>279.99764937911351</v>
+      </c>
+      <c r="BK23" s="26">
+        <v>263.74571854636054</v>
+      </c>
+      <c r="BL23" s="26">
+        <v>263.96957660116851</v>
+      </c>
+      <c r="BM23" s="27">
+        <v>265.06400636058947</v>
+      </c>
+      <c r="BN23" s="26">
+        <v>301.29766305342037</v>
+      </c>
+      <c r="BO23" s="26">
+        <v>293.71581551439766</v>
+      </c>
+      <c r="BP23" s="37">
+        <v>285.80647384695504</v>
+      </c>
+      <c r="BQ23" s="26">
+        <v>271.23595119028619</v>
+      </c>
+      <c r="BR23" s="26">
+        <v>314.08420106766505</v>
+      </c>
+      <c r="BS23" s="26">
+        <v>274.32178616660241</v>
+      </c>
+      <c r="BT23" s="37">
+        <v>296.69753097504145</v>
+      </c>
+      <c r="BU23" s="26">
+        <v>274.79876779676124</v>
+      </c>
+      <c r="BV23" s="26">
+        <v>351.13753891841037</v>
+      </c>
+      <c r="BW23" s="26">
+        <v>270.63961423439372</v>
+      </c>
+      <c r="BX23" s="37">
+        <v>207.42211273263177</v>
+      </c>
+    </row>
+    <row r="24" spans="1:160">
+      <c r="A24" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="26">
+        <v>909.47533285691088</v>
+      </c>
+      <c r="C24" s="26">
+        <v>1195.5000065174345</v>
+      </c>
+      <c r="D24" s="26">
+        <v>1333.2787016181605</v>
+      </c>
+      <c r="E24" s="26">
+        <v>1453.2101247376329</v>
+      </c>
+      <c r="F24" s="50">
+        <v>1538.6883713717177</v>
+      </c>
+      <c r="G24" s="50">
+        <v>1584.6213954068903</v>
+      </c>
+      <c r="H24" s="50">
+        <v>1628.3899101999036</v>
+      </c>
+      <c r="I24" s="50">
+        <v>1639.5203209708379</v>
+      </c>
+      <c r="J24" s="50">
+        <v>1576.1110232839778</v>
+      </c>
+      <c r="K24" s="50">
+        <v>1684.3774638573309</v>
+      </c>
+      <c r="L24" s="50">
+        <v>1575.9076004818744</v>
+      </c>
+      <c r="M24" s="50">
+        <v>1659.0029095222812</v>
+      </c>
+      <c r="N24" s="50">
+        <v>1669.3410428650138</v>
+      </c>
+      <c r="O24" s="50">
+        <v>1713.7294294024628</v>
+      </c>
+      <c r="P24" s="51">
+        <v>1861.1744069304445</v>
+      </c>
+      <c r="Q24" s="50">
+        <v>209.7508496607818</v>
+      </c>
+      <c r="R24" s="50">
+        <v>219.4968294575873</v>
+      </c>
+      <c r="S24" s="50">
+        <v>223.71094732183258</v>
+      </c>
+      <c r="T24" s="50">
+        <v>256.51670641670916</v>
+      </c>
+      <c r="U24" s="52">
+        <v>256.84623176707277</v>
+      </c>
+      <c r="V24" s="50">
+        <v>284.43131902283505</v>
+      </c>
+      <c r="W24" s="50">
+        <v>330.16872994424347</v>
+      </c>
+      <c r="X24" s="50">
+        <v>324.05372578328326</v>
+      </c>
+      <c r="Y24" s="52">
+        <v>296.08958484840741</v>
+      </c>
+      <c r="Z24" s="50">
+        <v>346.41807428267708</v>
+      </c>
+      <c r="AA24" s="50">
+        <v>330.96350086024711</v>
+      </c>
+      <c r="AB24" s="50">
+        <v>359.80754162682899</v>
+      </c>
+      <c r="AC24" s="52">
+        <v>347.91721925087688</v>
+      </c>
+      <c r="AD24" s="50">
+        <v>370.77071729963234</v>
+      </c>
+      <c r="AE24" s="50">
+        <v>365.35494920396536</v>
+      </c>
+      <c r="AF24" s="51">
+        <v>369.16723898315826</v>
+      </c>
+      <c r="AG24" s="26">
+        <v>369.47020711867225</v>
+      </c>
+      <c r="AH24" s="26">
+        <v>402.36793414131495</v>
+      </c>
+      <c r="AI24" s="26">
+        <v>382.11275153792127</v>
+      </c>
+      <c r="AJ24" s="26">
+        <v>384.73747857380931</v>
+      </c>
+      <c r="AK24" s="27">
+        <v>367.29644527338536</v>
+      </c>
+      <c r="AL24" s="26">
+        <v>401.9012157739524</v>
+      </c>
+      <c r="AM24" s="26">
+        <v>387.87159460818702</v>
+      </c>
+      <c r="AN24" s="26">
+        <v>427.55213975136559</v>
+      </c>
+      <c r="AO24" s="27">
+        <v>403.27023993300452</v>
+      </c>
+      <c r="AP24" s="26">
+        <v>427.74420798202442</v>
+      </c>
+      <c r="AQ24" s="26">
+        <v>388.30068458773638</v>
+      </c>
+      <c r="AR24" s="26">
+        <v>409.07477769713819</v>
+      </c>
+      <c r="AS24" s="27">
+        <v>402.43321608853455</v>
+      </c>
+      <c r="AT24" s="26">
+        <v>440.75006867961116</v>
+      </c>
+      <c r="AU24" s="26">
+        <v>406.8352143591913</v>
+      </c>
+      <c r="AV24" s="37">
+        <v>389.50182184350092</v>
+      </c>
+      <c r="AW24" s="26">
+        <v>358.22532105863542</v>
+      </c>
+      <c r="AX24" s="26">
+        <v>403.1850184603457</v>
+      </c>
+      <c r="AY24" s="26">
+        <v>387.87529108291403</v>
+      </c>
+      <c r="AZ24" s="26">
+        <v>426.82539268208268</v>
+      </c>
+      <c r="BA24" s="27">
+        <v>349.22105766587998</v>
+      </c>
+      <c r="BB24" s="26">
+        <v>412.91914203269556</v>
+      </c>
+      <c r="BC24" s="26">
+        <v>408.97547992613772</v>
+      </c>
+      <c r="BD24" s="26">
+        <v>513.26178423261763</v>
+      </c>
+      <c r="BE24" s="27">
+        <v>369.98312245726731</v>
+      </c>
+      <c r="BF24" s="26">
+        <v>402.34625493099816</v>
+      </c>
+      <c r="BG24" s="26">
+        <v>385.55508637266274</v>
+      </c>
+      <c r="BH24" s="26">
+        <v>418.02313672094635</v>
+      </c>
+      <c r="BI24" s="27">
+        <v>395.44154502440102</v>
+      </c>
+      <c r="BJ24" s="26">
+        <v>443.51265207194365</v>
+      </c>
+      <c r="BK24" s="26">
+        <v>397.22922104084898</v>
+      </c>
+      <c r="BL24" s="26">
+        <v>422.81949138508753</v>
+      </c>
+      <c r="BM24" s="27">
+        <v>397.62131791145163</v>
+      </c>
+      <c r="BN24" s="26">
+        <v>420.97937812866883</v>
+      </c>
+      <c r="BO24" s="26">
+        <v>414.05868727680775</v>
+      </c>
+      <c r="BP24" s="37">
+        <v>436.68165954808569</v>
+      </c>
+      <c r="BQ24" s="26">
+        <v>407.69610594610612</v>
+      </c>
+      <c r="BR24" s="26">
+        <v>438.572002331487</v>
+      </c>
+      <c r="BS24" s="26">
+        <v>424.55867185123634</v>
+      </c>
+      <c r="BT24" s="37">
+        <v>442.90264927363353</v>
+      </c>
+      <c r="BU24" s="26">
+        <v>410.46165555556189</v>
+      </c>
+      <c r="BV24" s="26">
+        <v>479.78647994956975</v>
+      </c>
+      <c r="BW24" s="26">
+        <v>516.75815449889876</v>
+      </c>
+      <c r="BX24" s="37">
+        <v>454.1681169264142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:160">
+      <c r="A25" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="26">
+        <v>-315.49447565974594</v>
+      </c>
+      <c r="C25" s="26">
+        <v>-236.62181794009734</v>
+      </c>
+      <c r="D25" s="26">
+        <v>-233.80445748099999</v>
+      </c>
+      <c r="E25" s="26">
+        <v>-301.05657862489204</v>
+      </c>
+      <c r="F25" s="50">
+        <v>-294.16643199490852</v>
+      </c>
+      <c r="G25" s="50">
+        <v>-392.79045967691832</v>
+      </c>
+      <c r="H25" s="50">
+        <v>-444.55875299825709</v>
+      </c>
+      <c r="I25" s="50">
+        <v>-532.13071429995421</v>
+      </c>
+      <c r="J25" s="50">
+        <v>-533.14939273790856</v>
+      </c>
+      <c r="K25" s="50">
+        <v>-613.8952574815255</v>
+      </c>
+      <c r="L25" s="50">
+        <v>-571.52886561178582</v>
+      </c>
+      <c r="M25" s="50">
+        <v>-596.60572887411649</v>
+      </c>
+      <c r="N25" s="50">
+        <v>-523.45708408965129</v>
+      </c>
+      <c r="O25" s="50">
+        <v>-557.38996000286784</v>
+      </c>
+      <c r="P25" s="51">
+        <v>-757.1763732482475</v>
+      </c>
+      <c r="Q25" s="50">
+        <v>-67.619289736791103</v>
+      </c>
+      <c r="R25" s="50">
+        <v>-73.428828221932491</v>
+      </c>
+      <c r="S25" s="50">
+        <v>-72.990417689457843</v>
+      </c>
+      <c r="T25" s="50">
+        <v>-101.45594001156454</v>
+      </c>
+      <c r="U25" s="52">
+        <v>-49.726536420941912</v>
+      </c>
+      <c r="V25" s="50">
+        <v>-56.331345376111351</v>
+      </c>
+      <c r="W25" s="50">
+        <v>-59.28878214804412</v>
+      </c>
+      <c r="X25" s="50">
+        <v>-71.275153994999997</v>
+      </c>
+      <c r="Y25" s="52">
+        <v>-50.806461401</v>
+      </c>
+      <c r="Z25" s="50">
+        <v>-50.561484614999998</v>
+      </c>
+      <c r="AA25" s="50">
+        <v>-57.468089923999997</v>
+      </c>
+      <c r="AB25" s="50">
+        <v>-74.968421540999998</v>
+      </c>
+      <c r="AC25" s="52">
+        <v>-72.181493570773057</v>
+      </c>
+      <c r="AD25" s="50">
+        <v>-79.841322557657577</v>
+      </c>
+      <c r="AE25" s="50">
+        <v>-59.615064216119229</v>
+      </c>
+      <c r="AF25" s="51">
+        <v>-89.41869828034217</v>
+      </c>
+      <c r="AG25" s="26">
+        <v>-60.353404885958824</v>
+      </c>
+      <c r="AH25" s="26">
+        <v>-69.366399583308407</v>
+      </c>
+      <c r="AI25" s="26">
+        <v>-75.450672679553378</v>
+      </c>
+      <c r="AJ25" s="26">
+        <v>-88.995954846087926</v>
+      </c>
+      <c r="AK25" s="27">
+        <v>-98.060943446808409</v>
+      </c>
+      <c r="AL25" s="26">
+        <v>-96.60535201705828</v>
+      </c>
+      <c r="AM25" s="26">
+        <v>-92.249687715706315</v>
+      </c>
+      <c r="AN25" s="26">
+        <v>-105.87447649734531</v>
+      </c>
+      <c r="AO25" s="27">
+        <v>-101.5941290117768</v>
+      </c>
+      <c r="AP25" s="26">
+        <v>-105.8740575412877</v>
+      </c>
+      <c r="AQ25" s="26">
+        <v>-118.49126807737598</v>
+      </c>
+      <c r="AR25" s="26">
+        <v>-118.5992983678166</v>
+      </c>
+      <c r="AS25" s="27">
+        <v>-110.6526985833994</v>
+      </c>
+      <c r="AT25" s="26">
+        <v>-144.13030912654619</v>
+      </c>
+      <c r="AU25" s="26">
+        <v>-132.9147951491486</v>
+      </c>
+      <c r="AV25" s="37">
+        <v>-144.43291144085998</v>
+      </c>
+      <c r="AW25" s="26">
+        <v>-110.5715828958748</v>
+      </c>
+      <c r="AX25" s="26">
+        <v>-133.3658231070392</v>
+      </c>
+      <c r="AY25" s="26">
+        <v>-124.66703198644481</v>
+      </c>
+      <c r="AZ25" s="26">
+        <v>-164.54495474854974</v>
+      </c>
+      <c r="BA25" s="27">
+        <v>-128.00042249207897</v>
+      </c>
+      <c r="BB25" s="26">
+        <v>-137.29709733651814</v>
+      </c>
+      <c r="BC25" s="26">
+        <v>-141.54797425707159</v>
+      </c>
+      <c r="BD25" s="26">
+        <v>-207.04976339585681</v>
+      </c>
+      <c r="BE25" s="27">
+        <v>-141.94470770846192</v>
+      </c>
+      <c r="BF25" s="26">
+        <v>-136.39025231239577</v>
+      </c>
+      <c r="BG25" s="26">
+        <v>-147.20140958176415</v>
+      </c>
+      <c r="BH25" s="26">
+        <v>-145.99249600916397</v>
+      </c>
+      <c r="BI25" s="27">
+        <v>-140.75730890287895</v>
+      </c>
+      <c r="BJ25" s="26">
+        <v>-163.51500269283014</v>
+      </c>
+      <c r="BK25" s="26">
+        <v>-133.48350249448845</v>
+      </c>
+      <c r="BL25" s="26">
+        <v>-158.84991478391902</v>
+      </c>
+      <c r="BM25" s="27">
+        <v>-132.55731155086215</v>
+      </c>
+      <c r="BN25" s="26">
+        <v>-119.68171507524846</v>
+      </c>
+      <c r="BO25" s="26">
+        <v>-120.34287176241008</v>
+      </c>
+      <c r="BP25" s="37">
+        <v>-150.87518570113065</v>
+      </c>
+      <c r="BQ25" s="26">
+        <v>-136.46015475581993</v>
+      </c>
+      <c r="BR25" s="26">
+        <v>-124.48780126382196</v>
+      </c>
+      <c r="BS25" s="26">
+        <v>-150.23688568463393</v>
+      </c>
+      <c r="BT25" s="37">
+        <v>-146.20511829859205</v>
+      </c>
+      <c r="BU25" s="26">
+        <v>-135.66288775880065</v>
+      </c>
+      <c r="BV25" s="26">
+        <v>-128.64894103115938</v>
+      </c>
+      <c r="BW25" s="26">
+        <v>-246.11854026450504</v>
+      </c>
+      <c r="BX25" s="37">
+        <v>-246.74600419378243</v>
+      </c>
+    </row>
+    <row r="26" spans="1:160">
+      <c r="A26" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="26">
+        <v>2327.2620365020366</v>
+      </c>
+      <c r="C26" s="26">
+        <v>1464.5276992380118</v>
+      </c>
+      <c r="D26" s="26">
+        <v>1058.3213004018089</v>
+      </c>
+      <c r="E26" s="26">
+        <v>2689.1200033147175</v>
+      </c>
+      <c r="F26" s="50">
+        <v>2682.4467265233325</v>
+      </c>
+      <c r="G26" s="50">
+        <v>2478.6845998697345</v>
+      </c>
+      <c r="H26" s="50">
+        <v>3038.9748526583321</v>
+      </c>
+      <c r="I26" s="50">
+        <v>3842.4451480845073</v>
+      </c>
+      <c r="J26" s="50">
+        <v>4455.3828973809968</v>
+      </c>
+      <c r="K26" s="50">
+        <v>5690.5052223626426</v>
+      </c>
+      <c r="L26" s="50">
+        <v>3446.6768040255693</v>
+      </c>
+      <c r="M26" s="50">
+        <v>1372.7826713631835</v>
+      </c>
+      <c r="N26" s="50">
+        <v>1420.2217724660522</v>
+      </c>
+      <c r="O26" s="50">
+        <v>445.04365419584678</v>
+      </c>
+      <c r="P26" s="51">
+        <v>385.5170016184361</v>
+      </c>
+      <c r="Q26" s="50">
+        <v>1162.7337614519624</v>
+      </c>
+      <c r="R26" s="50">
+        <v>223.78400376857871</v>
+      </c>
+      <c r="S26" s="50">
+        <v>350.66573150549311</v>
+      </c>
+      <c r="T26" s="50">
+        <v>590.07853977600257</v>
+      </c>
+      <c r="U26" s="52">
+        <v>511.84361545467988</v>
+      </c>
+      <c r="V26" s="50">
+        <v>-135.11439861675041</v>
+      </c>
+      <c r="W26" s="50">
+        <v>116.6404730676536</v>
+      </c>
+      <c r="X26" s="50">
+        <v>971.15800933242883</v>
+      </c>
+      <c r="Y26" s="52">
+        <v>249.17103052523521</v>
+      </c>
+      <c r="Z26" s="50">
+        <v>881.77078939514286</v>
+      </c>
+      <c r="AA26" s="50">
+        <v>-498.07418863097047</v>
+      </c>
+      <c r="AB26" s="50">
+        <v>425.4536691124012</v>
+      </c>
+      <c r="AC26" s="52">
+        <v>817.22247707312863</v>
+      </c>
+      <c r="AD26" s="50">
+        <v>897.60810620785696</v>
+      </c>
+      <c r="AE26" s="50">
+        <v>74.199888308993337</v>
+      </c>
+      <c r="AF26" s="51">
+        <v>900.08953172473844</v>
+      </c>
+      <c r="AG26" s="26">
+        <v>890.47585053578723</v>
+      </c>
+      <c r="AH26" s="26">
+        <v>1172.9070072340583</v>
+      </c>
+      <c r="AI26" s="26">
+        <v>-181.70924846496138</v>
+      </c>
+      <c r="AJ26" s="26">
+        <v>800.77311721844831</v>
+      </c>
+      <c r="AK26" s="27">
+        <v>982.37323942619196</v>
+      </c>
+      <c r="AL26" s="26">
+        <v>1018.8040245400367</v>
+      </c>
+      <c r="AM26" s="26">
+        <v>-184.33274777865381</v>
+      </c>
+      <c r="AN26" s="26">
+        <v>661.84008368215973</v>
+      </c>
+      <c r="AO26" s="27">
+        <v>1186.3507451604873</v>
+      </c>
+      <c r="AP26" s="26">
+        <v>1164.0947122298126</v>
+      </c>
+      <c r="AQ26" s="26">
+        <v>-466.83581494925841</v>
+      </c>
+      <c r="AR26" s="26">
+        <v>1155.3652102172905</v>
+      </c>
+      <c r="AS26" s="27">
+        <v>1568.954034602609</v>
+      </c>
+      <c r="AT26" s="26">
+        <v>1568.3871588631191</v>
+      </c>
+      <c r="AU26" s="26">
+        <v>-183.97074524129596</v>
+      </c>
+      <c r="AV26" s="37">
+        <v>889.07469986007527</v>
+      </c>
+      <c r="AW26" s="26">
+        <v>1814.8188351353233</v>
+      </c>
+      <c r="AX26" s="26">
+        <v>1591.7298739079954</v>
+      </c>
+      <c r="AY26" s="26">
+        <v>-85.908215733168788</v>
+      </c>
+      <c r="AZ26" s="26">
+        <v>1134.7424040708465</v>
+      </c>
+      <c r="BA26" s="27">
+        <v>2188.2914533483636</v>
+      </c>
+      <c r="BB26" s="26">
+        <v>1757.3087745036332</v>
+      </c>
+      <c r="BC26" s="26">
+        <v>-99.072327171306142</v>
+      </c>
+      <c r="BD26" s="26">
+        <v>1843.9773216819526</v>
+      </c>
+      <c r="BE26" s="27">
+        <v>2027.5529944484733</v>
+      </c>
+      <c r="BF26" s="26">
+        <v>820.76487758979829</v>
+      </c>
+      <c r="BG26" s="26">
+        <v>-168.73218901923303</v>
+      </c>
+      <c r="BH26" s="26">
+        <v>767.09112100653056</v>
+      </c>
+      <c r="BI26" s="27">
+        <v>907.52871715232413</v>
+      </c>
+      <c r="BJ26" s="26">
+        <v>89.166972478239899</v>
+      </c>
+      <c r="BK26" s="26">
+        <v>-358.50492658376834</v>
+      </c>
+      <c r="BL26" s="26">
+        <v>734.59190831638773</v>
+      </c>
+      <c r="BM26" s="27">
+        <v>1328.3891802413596</v>
+      </c>
+      <c r="BN26" s="26">
+        <v>277.58457472116754</v>
+      </c>
+      <c r="BO26" s="26">
+        <v>-1090.1106884397577</v>
+      </c>
+      <c r="BP26" s="37">
+        <v>904.35870594328298</v>
+      </c>
+      <c r="BQ26" s="26">
+        <v>1363.4987713083488</v>
+      </c>
+      <c r="BR26" s="26">
+        <v>268.60584124183822</v>
+      </c>
+      <c r="BS26" s="26">
+        <v>-1483.3162286994971</v>
+      </c>
+      <c r="BT26" s="37">
+        <v>296.25527034515676</v>
+      </c>
+      <c r="BU26" s="26">
+        <v>1091.7228597707533</v>
+      </c>
+      <c r="BV26" s="26">
+        <v>296.89872785940713</v>
+      </c>
+      <c r="BW26" s="26">
+        <v>-1443.0034977586438</v>
+      </c>
+      <c r="BX26" s="37">
+        <v>439.89891174691957</v>
+      </c>
+    </row>
+    <row r="27" spans="1:160" s="2" customFormat="1">
+      <c r="A27" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="26">
+        <v>23.758991166999998</v>
+      </c>
+      <c r="C27" s="26">
+        <v>12.865148456</v>
+      </c>
+      <c r="D27" s="26">
+        <v>158.32045322981901</v>
+      </c>
+      <c r="E27" s="26">
+        <v>521.57669927703171</v>
+      </c>
+      <c r="F27" s="50">
+        <v>101.94890519737167</v>
+      </c>
+      <c r="G27" s="50">
+        <v>31.40020079</v>
+      </c>
+      <c r="H27" s="50">
+        <v>53.046552853960726</v>
+      </c>
+      <c r="I27" s="50">
+        <v>-135.60994272712117</v>
+      </c>
+      <c r="J27" s="50">
+        <v>28.392929348806867</v>
+      </c>
+      <c r="K27" s="50">
+        <v>21.88844921238551</v>
+      </c>
+      <c r="L27" s="50">
+        <v>61.353496418811218</v>
+      </c>
+      <c r="M27" s="50">
+        <v>59.629236703707988</v>
+      </c>
+      <c r="N27" s="50">
+        <v>37.592174456689541</v>
+      </c>
+      <c r="O27" s="50">
+        <v>42.461230874711191</v>
+      </c>
+      <c r="P27" s="51">
+        <v>33.172460244421842</v>
+      </c>
+      <c r="Q27" s="50">
+        <v>5.1392462590000001</v>
+      </c>
+      <c r="R27" s="50">
+        <v>5.3801938639999998</v>
+      </c>
+      <c r="S27" s="50">
+        <v>6.3104930789999996</v>
+      </c>
+      <c r="T27" s="50">
+        <v>6.9290579649999993</v>
+      </c>
+      <c r="U27" s="52">
+        <v>-3.804454067</v>
+      </c>
+      <c r="V27" s="50">
+        <v>6.818183176999999</v>
+      </c>
+      <c r="W27" s="50">
+        <v>2.9164467000000007</v>
+      </c>
+      <c r="X27" s="50">
+        <v>6.9349726460000003</v>
+      </c>
+      <c r="Y27" s="52">
+        <v>4.1668289769999998</v>
+      </c>
+      <c r="Z27" s="50">
+        <v>140.11581251781899</v>
+      </c>
+      <c r="AA27" s="50">
+        <v>5.1045457919999997</v>
+      </c>
+      <c r="AB27" s="50">
+        <v>8.9332659430000003</v>
+      </c>
+      <c r="AC27" s="52">
+        <v>9.7299950499999994</v>
+      </c>
+      <c r="AD27" s="50">
+        <v>486.87070137203165</v>
+      </c>
+      <c r="AE27" s="50">
+        <v>8.3928307500000017</v>
+      </c>
+      <c r="AF27" s="51">
+        <v>16.583172104999999</v>
+      </c>
+      <c r="AG27" s="26">
+        <v>6.9146969410000008</v>
+      </c>
+      <c r="AH27" s="26">
+        <v>53.614046855371676</v>
+      </c>
+      <c r="AI27" s="26">
+        <v>5.1919147330000008</v>
+      </c>
+      <c r="AJ27" s="26">
+        <v>36.228246667999997</v>
+      </c>
+      <c r="AK27" s="27">
+        <v>7.5123568919999997</v>
+      </c>
+      <c r="AL27" s="26">
+        <v>7.6995576130000014</v>
+      </c>
+      <c r="AM27" s="26">
+        <v>7.243317735999999</v>
+      </c>
+      <c r="AN27" s="26">
+        <v>8.9449685489999986</v>
+      </c>
+      <c r="AO27" s="27">
+        <v>2.5468719547037608</v>
+      </c>
+      <c r="AP27" s="26">
+        <v>2.2690305790000003</v>
+      </c>
+      <c r="AQ27" s="26">
+        <v>3.8687470072674413</v>
+      </c>
+      <c r="AR27" s="26">
+        <v>44.361903312989526</v>
+      </c>
+      <c r="AS27" s="27">
+        <v>-164.37322603468894</v>
+      </c>
+      <c r="AT27" s="26">
+        <v>3.2273327482560155</v>
+      </c>
+      <c r="AU27" s="26">
+        <v>6.8535534799999986</v>
+      </c>
+      <c r="AV27" s="37">
+        <v>18.682397079311777</v>
+      </c>
+      <c r="AW27" s="26">
+        <v>7.7595509299999996</v>
+      </c>
+      <c r="AX27" s="26">
+        <v>9.1441455994999785</v>
+      </c>
+      <c r="AY27" s="26">
+        <v>13.010149499306884</v>
+      </c>
+      <c r="AZ27" s="26">
+        <v>-1.5209166799999974</v>
+      </c>
+      <c r="BA27" s="27">
+        <v>7.3694428100000007</v>
+      </c>
+      <c r="BB27" s="26">
+        <v>8.5089958131510386</v>
+      </c>
+      <c r="BC27" s="26">
+        <v>5.868962427139131</v>
+      </c>
+      <c r="BD27" s="26">
+        <v>0.14104816209533944</v>
+      </c>
+      <c r="BE27" s="27">
+        <v>0.95844901059619581</v>
+      </c>
+      <c r="BF27" s="26">
+        <v>7.1222171881522502</v>
+      </c>
+      <c r="BG27" s="26">
+        <v>9.2017847638874208</v>
+      </c>
+      <c r="BH27" s="26">
+        <v>44.071045456175355</v>
+      </c>
+      <c r="BI27" s="27">
+        <v>16.562617744694954</v>
+      </c>
+      <c r="BJ27" s="26">
+        <v>14.266896436636106</v>
+      </c>
+      <c r="BK27" s="26">
+        <v>17.441969092118523</v>
+      </c>
+      <c r="BL27" s="26">
+        <v>11.357753430258406</v>
+      </c>
+      <c r="BM27" s="27">
+        <v>6.2997965551330584</v>
+      </c>
+      <c r="BN27" s="26">
+        <v>-0.66327226081090807</v>
+      </c>
+      <c r="BO27" s="26">
+        <v>9.045531218366067</v>
+      </c>
+      <c r="BP27" s="37">
+        <v>22.910118944001326</v>
+      </c>
+      <c r="BQ27" s="26">
+        <v>1.6680911269956509</v>
+      </c>
+      <c r="BR27" s="26">
+        <v>5.7965851205363137</v>
+      </c>
+      <c r="BS27" s="26">
+        <v>0.60233135331744947</v>
+      </c>
+      <c r="BT27" s="37">
+        <v>34.394223273861776</v>
+      </c>
+      <c r="BU27" s="26">
+        <v>-5.1705590504874186</v>
+      </c>
+      <c r="BV27" s="26">
+        <v>15.988413238462613</v>
+      </c>
+      <c r="BW27" s="26">
+        <v>6.5494363674795686</v>
+      </c>
+      <c r="BX27" s="37">
+        <v>15.80516968896708</v>
+      </c>
+      <c r="BY27" s="18"/>
+      <c r="BZ27" s="18"/>
+      <c r="CA27" s="18"/>
+      <c r="CB27" s="18"/>
+      <c r="CC27" s="18"/>
+      <c r="CD27" s="18"/>
+      <c r="CE27" s="18"/>
+      <c r="CF27" s="18"/>
+      <c r="CG27" s="18"/>
+      <c r="CH27" s="18"/>
+      <c r="CI27" s="18"/>
+      <c r="CJ27" s="18"/>
+      <c r="CK27" s="18"/>
+      <c r="CL27" s="18"/>
+      <c r="CM27" s="18"/>
+      <c r="CN27" s="18"/>
+      <c r="CO27" s="18"/>
+      <c r="CP27" s="18"/>
+      <c r="CQ27" s="18"/>
+      <c r="CR27" s="18"/>
+      <c r="CS27" s="18"/>
+      <c r="CT27" s="18"/>
+      <c r="CU27" s="18"/>
+      <c r="CV27" s="18"/>
+      <c r="CW27" s="18"/>
+      <c r="CX27" s="18"/>
+      <c r="CY27" s="18"/>
+      <c r="CZ27" s="18"/>
+      <c r="DA27" s="18"/>
+      <c r="DB27" s="18"/>
+      <c r="DC27" s="18"/>
+      <c r="DD27" s="18"/>
+      <c r="DE27" s="18"/>
+      <c r="DF27" s="18"/>
+      <c r="DG27" s="18"/>
+      <c r="DH27" s="18"/>
+      <c r="DI27" s="18"/>
+      <c r="DJ27" s="18"/>
+      <c r="DK27" s="18"/>
+      <c r="DL27" s="18"/>
+      <c r="DM27" s="18"/>
+      <c r="DN27" s="18"/>
+      <c r="DO27" s="18"/>
+      <c r="DP27" s="18"/>
+      <c r="DQ27" s="18"/>
+      <c r="DR27" s="18"/>
+      <c r="DS27" s="18"/>
+      <c r="DT27" s="18"/>
+      <c r="DU27" s="18"/>
+      <c r="DV27" s="18"/>
+      <c r="DW27" s="18"/>
+      <c r="DX27" s="18"/>
+      <c r="DY27" s="18"/>
+      <c r="DZ27" s="18"/>
+      <c r="EA27" s="18"/>
+      <c r="EB27" s="18"/>
+      <c r="EC27" s="18"/>
+      <c r="ED27" s="18"/>
+      <c r="EE27" s="18"/>
+      <c r="EF27" s="18"/>
+      <c r="EG27" s="18"/>
+      <c r="EH27" s="18"/>
+      <c r="EI27" s="18"/>
+      <c r="EJ27" s="18"/>
+      <c r="EK27" s="18"/>
+      <c r="EL27" s="18"/>
+      <c r="EM27" s="18"/>
+      <c r="EN27" s="18"/>
+      <c r="EO27" s="18"/>
+      <c r="EP27" s="18"/>
+      <c r="EQ27" s="18"/>
+      <c r="ER27" s="18"/>
+      <c r="ES27" s="18"/>
+      <c r="ET27" s="18"/>
+      <c r="EU27" s="18"/>
+      <c r="EV27" s="18"/>
+      <c r="EW27" s="18"/>
+      <c r="EX27" s="18"/>
+      <c r="EY27" s="18"/>
+      <c r="EZ27" s="18"/>
+      <c r="FA27" s="18"/>
+      <c r="FB27" s="18"/>
+      <c r="FC27" s="18"/>
+      <c r="FD27" s="18"/>
+    </row>
+    <row r="28" spans="1:160">
+      <c r="A28" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="26">
+        <v>2728.5836957438719</v>
+      </c>
+      <c r="C28" s="26">
+        <v>2128.9361661683874</v>
+      </c>
+      <c r="D28" s="26">
+        <v>2448.983668422256</v>
+      </c>
+      <c r="E28" s="26">
+        <v>2909.4094921205751</v>
+      </c>
+      <c r="F28" s="50">
+        <v>3815.9688453968838</v>
+      </c>
+      <c r="G28" s="50">
+        <v>2490.3182261549305</v>
+      </c>
+      <c r="H28" s="50">
+        <v>3807.7383675519623</v>
+      </c>
+      <c r="I28" s="50">
+        <v>5390.2854212436032</v>
+      </c>
+      <c r="J28" s="50">
+        <v>5148.6058401157507</v>
+      </c>
+      <c r="K28" s="50">
+        <v>5338.2146097036493</v>
+      </c>
+      <c r="L28" s="50">
+        <v>4281.7444381504756</v>
+      </c>
+      <c r="M28" s="50">
+        <v>1396.9910521813458</v>
+      </c>
+      <c r="N28" s="50">
+        <v>1783.2401837384587</v>
+      </c>
+      <c r="O28" s="50">
+        <v>448.39237325840782</v>
+      </c>
+      <c r="P28" s="51">
+        <v>2196.6336653659473</v>
+      </c>
+      <c r="Q28" s="50">
+        <v>944.03495036924505</v>
+      </c>
+      <c r="R28" s="50">
+        <v>415.87377797457873</v>
+      </c>
+      <c r="S28" s="50">
+        <v>509.81002186904539</v>
+      </c>
+      <c r="T28" s="50">
+        <v>858.8649455310026</v>
+      </c>
+      <c r="U28" s="52">
+        <v>501.18492477680917</v>
+      </c>
+      <c r="V28" s="50">
+        <v>221.87623509228692</v>
+      </c>
+      <c r="W28" s="50">
+        <v>405.37585985522037</v>
+      </c>
+      <c r="X28" s="50">
+        <v>1000.499146444071</v>
+      </c>
+      <c r="Y28" s="52">
+        <v>397.76667816261482</v>
+      </c>
+      <c r="Z28" s="50">
+        <v>1198.0540854960177</v>
+      </c>
+      <c r="AA28" s="50">
+        <v>-23.806874846457163</v>
+      </c>
+      <c r="AB28" s="50">
+        <v>876.96977961008042</v>
+      </c>
+      <c r="AC28" s="52">
+        <v>1059.7265687121301</v>
+      </c>
+      <c r="AD28" s="50">
+        <v>712.66299030969299</v>
+      </c>
+      <c r="AE28" s="50">
+        <v>237.45101815969096</v>
+      </c>
+      <c r="AF28" s="51">
+        <v>899.5689149390613</v>
+      </c>
+      <c r="AG28" s="26">
+        <v>1064.4832094521544</v>
+      </c>
+      <c r="AH28" s="26">
+        <v>1373.1478691530465</v>
+      </c>
+      <c r="AI28" s="26">
+        <v>63.150886729948922</v>
+      </c>
+      <c r="AJ28" s="26">
+        <v>1315.1868800617342</v>
+      </c>
+      <c r="AK28" s="27">
+        <v>553.20449671054212</v>
+      </c>
+      <c r="AL28" s="26">
+        <v>1213.8116535270237</v>
+      </c>
+      <c r="AM28" s="26">
+        <v>-102.96017339251978</v>
+      </c>
+      <c r="AN28" s="26">
+        <v>826.26224930988428</v>
+      </c>
+      <c r="AO28" s="27">
+        <v>1371.8807730815331</v>
+      </c>
+      <c r="AP28" s="26">
+        <v>1444.2178647917328</v>
+      </c>
+      <c r="AQ28" s="26">
+        <v>-538.2794134085093</v>
+      </c>
+      <c r="AR28" s="26">
+        <v>1529.9191430872054</v>
+      </c>
+      <c r="AS28" s="27">
+        <v>2405.8813314126191</v>
+      </c>
+      <c r="AT28" s="26">
+        <v>2262.3496703979031</v>
+      </c>
+      <c r="AU28" s="26">
+        <v>-787.2378148575076</v>
+      </c>
+      <c r="AV28" s="37">
+        <v>1509.2922342905886</v>
+      </c>
+      <c r="AW28" s="26">
+        <v>2615.1962798213835</v>
+      </c>
+      <c r="AX28" s="26">
+        <v>1246.7279962958751</v>
+      </c>
+      <c r="AY28" s="26">
+        <v>-409.37867275214626</v>
+      </c>
+      <c r="AZ28" s="26">
+        <v>1696.0602367506381</v>
+      </c>
+      <c r="BA28" s="27">
+        <v>2876.8530500554825</v>
+      </c>
+      <c r="BB28" s="26">
+        <v>1844.5612525380757</v>
+      </c>
+      <c r="BC28" s="26">
+        <v>-487.94796405718563</v>
+      </c>
+      <c r="BD28" s="26">
+        <v>1104.7482711672769</v>
+      </c>
+      <c r="BE28" s="27">
+        <v>1615.9171079344305</v>
+      </c>
+      <c r="BF28" s="26">
+        <v>1144.9595102975563</v>
+      </c>
+      <c r="BG28" s="26">
+        <v>-205.12470053523441</v>
+      </c>
+      <c r="BH28" s="26">
+        <v>1725.9925204537233</v>
+      </c>
+      <c r="BI28" s="27">
+        <v>373.42652208578863</v>
+      </c>
+      <c r="BJ28" s="26">
+        <v>196.41904003975236</v>
+      </c>
+      <c r="BK28" s="26">
+        <v>644.42032656519268</v>
+      </c>
+      <c r="BL28" s="26">
+        <v>182.72516349061218</v>
+      </c>
+      <c r="BM28" s="27">
+        <v>2190.934348430666</v>
+      </c>
+      <c r="BN28" s="26">
+        <v>309.90274480981793</v>
+      </c>
+      <c r="BO28" s="26">
+        <v>-1333.3058593149522</v>
+      </c>
+      <c r="BP28" s="37">
+        <v>615.70894981292679</v>
+      </c>
+      <c r="BQ28" s="26">
+        <v>1584.4790964980812</v>
+      </c>
+      <c r="BR28" s="26">
+        <v>371.56028831948481</v>
+      </c>
+      <c r="BS28" s="26">
+        <v>-1668.2282644792792</v>
+      </c>
+      <c r="BT28" s="37">
+        <v>160.58125292012119</v>
+      </c>
+      <c r="BU28" s="26">
+        <v>1058.2667297642922</v>
+      </c>
+      <c r="BV28" s="26">
+        <v>1085.1068084774474</v>
+      </c>
+      <c r="BW28" s="26">
+        <v>-1634.7314020822334</v>
+      </c>
+      <c r="BX28" s="37">
+        <v>1687.9915292064411</v>
+      </c>
+    </row>
+    <row r="29" spans="1:160">
+      <c r="A29" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="26">
+        <v>1304.4181223764174</v>
+      </c>
+      <c r="C29" s="26">
+        <v>1135.5817489040244</v>
+      </c>
+      <c r="D29" s="26">
+        <v>1257.7435388958695</v>
+      </c>
+      <c r="E29" s="26">
+        <v>530.83688187981215</v>
+      </c>
+      <c r="F29" s="50">
+        <v>1656.8593859511657</v>
+      </c>
+      <c r="G29" s="50">
+        <v>670.79695171975345</v>
+      </c>
+      <c r="H29" s="50">
+        <v>1276.0128196339842</v>
+      </c>
+      <c r="I29" s="50">
+        <v>2373.7269690338494</v>
+      </c>
+      <c r="J29" s="50">
+        <v>3386.4563417781783</v>
+      </c>
+      <c r="K29" s="50">
+        <v>3094.2705456109225</v>
+      </c>
+      <c r="L29" s="50">
+        <v>1492.3720246927726</v>
+      </c>
+      <c r="M29" s="50">
+        <v>484.3653311955411</v>
+      </c>
+      <c r="N29" s="50">
+        <v>1053.2645338003867</v>
+      </c>
+      <c r="O29" s="50">
+        <v>1083.1200620418012</v>
+      </c>
+      <c r="P29" s="51">
+        <v>577.95380872084183</v>
+      </c>
+      <c r="Q29" s="50">
+        <v>135.78072486189916</v>
+      </c>
+      <c r="R29" s="50">
+        <v>139.34604187805576</v>
+      </c>
+      <c r="S29" s="50">
+        <v>126.41064005066359</v>
+      </c>
+      <c r="T29" s="50">
+        <v>902.88071558579895</v>
+      </c>
+      <c r="U29" s="52">
+        <v>433.09269683206423</v>
+      </c>
+      <c r="V29" s="50">
+        <v>370.58048727584571</v>
+      </c>
+      <c r="W29" s="50">
+        <v>141.06367588721611</v>
+      </c>
+      <c r="X29" s="50">
+        <v>190.8448889088983</v>
+      </c>
+      <c r="Y29" s="52">
+        <v>164.74943798017563</v>
+      </c>
+      <c r="Z29" s="50">
+        <v>270.72466845946468</v>
+      </c>
+      <c r="AA29" s="50">
+        <v>137.50019151098121</v>
+      </c>
+      <c r="AB29" s="50">
+        <v>684.76924094524793</v>
+      </c>
+      <c r="AC29" s="52">
+        <v>236.34502741218779</v>
+      </c>
+      <c r="AD29" s="50">
+        <v>-59.25368016454064</v>
+      </c>
+      <c r="AE29" s="50">
+        <v>66.561767394704844</v>
+      </c>
+      <c r="AF29" s="51">
+        <v>287.18376723746019</v>
+      </c>
+      <c r="AG29" s="26">
+        <v>237.77501649982253</v>
+      </c>
+      <c r="AH29" s="26">
+        <v>595.09520028613144</v>
+      </c>
+      <c r="AI29" s="26">
+        <v>128.10644241562773</v>
+      </c>
+      <c r="AJ29" s="26">
+        <v>695.88272674958398</v>
+      </c>
+      <c r="AK29" s="27">
+        <v>199.48439176152158</v>
+      </c>
+      <c r="AL29" s="26">
+        <v>232.68642789792952</v>
+      </c>
+      <c r="AM29" s="26">
+        <v>121.3568256107441</v>
+      </c>
+      <c r="AN29" s="26">
+        <v>117.26930644955821</v>
+      </c>
+      <c r="AO29" s="27">
+        <v>192.05495879578956</v>
+      </c>
+      <c r="AP29" s="26">
+        <v>654.38971616838262</v>
+      </c>
+      <c r="AQ29" s="26">
+        <v>337.61152800645834</v>
+      </c>
+      <c r="AR29" s="26">
+        <v>91.956616663353486</v>
+      </c>
+      <c r="AS29" s="27">
+        <v>460.861124330623</v>
+      </c>
+      <c r="AT29" s="26">
+        <v>740.40718606341784</v>
+      </c>
+      <c r="AU29" s="26">
+        <v>332.11602837468592</v>
+      </c>
+      <c r="AV29" s="37">
+        <v>840.34263026512292</v>
+      </c>
+      <c r="AW29" s="26">
+        <v>1235.2547383073215</v>
+      </c>
+      <c r="AX29" s="26">
+        <v>914.06357879891755</v>
+      </c>
+      <c r="AY29" s="26">
+        <v>554.41730293291198</v>
+      </c>
+      <c r="AZ29" s="26">
+        <v>682.72072173902666</v>
+      </c>
+      <c r="BA29" s="27">
+        <v>1100.630778674557</v>
+      </c>
+      <c r="BB29" s="26">
+        <v>809.56201700265581</v>
+      </c>
+      <c r="BC29" s="26">
+        <v>252.1114193981976</v>
+      </c>
+      <c r="BD29" s="26">
+        <v>931.96633053551204</v>
+      </c>
+      <c r="BE29" s="27">
+        <v>363.70692466119857</v>
+      </c>
+      <c r="BF29" s="26">
+        <v>848.7871826099248</v>
+      </c>
+      <c r="BG29" s="26">
+        <v>-38.970700070335283</v>
+      </c>
+      <c r="BH29" s="26">
+        <v>318.84861749198467</v>
+      </c>
+      <c r="BI29" s="27">
+        <v>551.04637374698029</v>
+      </c>
+      <c r="BJ29" s="26">
+        <v>-82.512589414675716</v>
+      </c>
+      <c r="BK29" s="26">
+        <v>307.56229188396998</v>
+      </c>
+      <c r="BL29" s="26">
+        <v>-291.73074502073337</v>
+      </c>
+      <c r="BM29" s="27">
+        <v>33.994246918052909</v>
+      </c>
+      <c r="BN29" s="26">
+        <v>233.9166964748147</v>
+      </c>
+      <c r="BO29" s="26">
+        <v>589.03135655254914</v>
+      </c>
+      <c r="BP29" s="37">
+        <v>196.32223385496997</v>
+      </c>
+      <c r="BQ29" s="26">
+        <v>254.01420194394288</v>
+      </c>
+      <c r="BR29" s="26">
+        <v>249.71185169344554</v>
+      </c>
+      <c r="BS29" s="26">
+        <v>212.15609451397535</v>
+      </c>
+      <c r="BT29" s="37">
+        <v>367.23791389043748</v>
+      </c>
+      <c r="BU29" s="26">
+        <v>585.85667354778604</v>
+      </c>
+      <c r="BV29" s="26">
+        <v>-52.251400259867523</v>
+      </c>
+      <c r="BW29" s="26">
+        <v>-34.132551091068294</v>
+      </c>
+      <c r="BX29" s="37">
+        <v>78.481086523991564</v>
+      </c>
+    </row>
+    <row r="30" spans="1:160">
+      <c r="A30" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" s="26">
+        <v>-58.490915693080595</v>
+      </c>
+      <c r="C30" s="26">
+        <v>-5.0156291258018761</v>
+      </c>
+      <c r="D30" s="26">
+        <v>-209.75268638839299</v>
+      </c>
+      <c r="E30" s="26">
+        <v>-607.06901833026689</v>
+      </c>
+      <c r="F30" s="50">
+        <v>-105.52506129423124</v>
+      </c>
+      <c r="G30" s="50">
+        <v>-278.79952103040529</v>
+      </c>
+      <c r="H30" s="50">
+        <v>-191.83328402504162</v>
+      </c>
+      <c r="I30" s="50">
+        <v>-201.90057885540628</v>
+      </c>
+      <c r="J30" s="50">
+        <v>-213.87796526903489</v>
+      </c>
+      <c r="K30" s="50">
+        <v>-959.49304924787828</v>
+      </c>
+      <c r="L30" s="50">
+        <v>-916.47623536476351</v>
+      </c>
+      <c r="M30" s="50">
+        <v>114.41190422097134</v>
+      </c>
+      <c r="N30" s="50">
+        <v>-37.854787718265463</v>
+      </c>
+      <c r="O30" s="50">
+        <v>28.136213547463896</v>
+      </c>
+      <c r="P30" s="51">
+        <v>141.03131469800874</v>
+      </c>
+      <c r="Q30" s="50">
+        <v>-6.1171890331478798</v>
+      </c>
+      <c r="R30" s="50">
+        <v>-2.4180694054070506</v>
+      </c>
+      <c r="S30" s="50">
+        <v>-0.14062605954959473</v>
+      </c>
+      <c r="T30" s="50">
+        <v>-49.815031194976072</v>
+      </c>
+      <c r="U30" s="52">
+        <v>6.4449425858275609</v>
+      </c>
+      <c r="V30" s="50">
+        <v>9.2189528470142488</v>
+      </c>
+      <c r="W30" s="50">
+        <v>-29.956145863212043</v>
+      </c>
+      <c r="X30" s="50">
+        <v>9.2766213045683585</v>
+      </c>
+      <c r="Y30" s="52">
+        <v>43.497951410826779</v>
+      </c>
+      <c r="Z30" s="50">
+        <v>15.921984581764448</v>
+      </c>
+      <c r="AA30" s="50">
+        <v>-190.3970141953385</v>
+      </c>
+      <c r="AB30" s="50">
+        <v>-78.775608185645737</v>
+      </c>
+      <c r="AC30" s="52">
+        <v>-11.661864066824386</v>
+      </c>
+      <c r="AD30" s="50">
+        <v>-506.21601288524562</v>
+      </c>
+      <c r="AE30" s="50">
+        <v>-66.36424498916395</v>
+      </c>
+      <c r="AF30" s="51">
+        <v>-22.826896389033024</v>
+      </c>
+      <c r="AG30" s="26">
+        <v>-28.756691760208863</v>
+      </c>
+      <c r="AH30" s="26">
+        <v>-25.371673384990714</v>
+      </c>
+      <c r="AI30" s="26">
+        <v>-12.586465819769142</v>
+      </c>
+      <c r="AJ30" s="26">
+        <v>-38.810230329262509</v>
+      </c>
+      <c r="AK30" s="27">
+        <v>-33.21126498738451</v>
+      </c>
+      <c r="AL30" s="26">
+        <v>-17.614895041474337</v>
+      </c>
+      <c r="AM30" s="26">
+        <v>-169.30842194995719</v>
+      </c>
+      <c r="AN30" s="26">
+        <v>-58.664939051589258</v>
+      </c>
+      <c r="AO30" s="27">
+        <v>-34.981356916924099</v>
+      </c>
+      <c r="AP30" s="26">
+        <v>-80.843895894987838</v>
+      </c>
+      <c r="AQ30" s="26">
+        <v>-22.463583889110197</v>
+      </c>
+      <c r="AR30" s="26">
+        <v>-53.54444732401948</v>
+      </c>
+      <c r="AS30" s="27">
+        <v>-32.038734555618966</v>
+      </c>
+      <c r="AT30" s="26">
+        <v>-47.911303286076986</v>
+      </c>
+      <c r="AU30" s="26">
+        <v>-69.565067567105061</v>
+      </c>
+      <c r="AV30" s="37">
+        <v>-52.385473446605282</v>
+      </c>
+      <c r="AW30" s="26">
+        <v>-105.02117153059461</v>
+      </c>
+      <c r="AX30" s="26">
+        <v>-51.11991284155981</v>
+      </c>
+      <c r="AY30" s="26">
+        <v>-25.722956424929293</v>
+      </c>
+      <c r="AZ30" s="26">
+        <v>-32.013924471951192</v>
+      </c>
+      <c r="BA30" s="27">
+        <v>127.44251455898691</v>
+      </c>
+      <c r="BB30" s="26">
+        <v>-149.57296199133918</v>
+      </c>
+      <c r="BC30" s="26">
+        <v>-75.379961518704093</v>
+      </c>
+      <c r="BD30" s="26">
+        <v>-861.98264029682196</v>
+      </c>
+      <c r="BE30" s="27">
+        <v>-38.556189324787667</v>
+      </c>
+      <c r="BF30" s="26">
+        <v>-21.899573888677267</v>
+      </c>
+      <c r="BG30" s="26">
+        <v>-740.6328477529845</v>
+      </c>
+      <c r="BH30" s="26">
+        <v>-115.38762439831405</v>
+      </c>
+      <c r="BI30" s="27">
+        <v>-61.653782093612683</v>
+      </c>
+      <c r="BJ30" s="26">
+        <v>-160.24964041282632</v>
+      </c>
+      <c r="BK30" s="26">
+        <v>-70.920105780602626</v>
+      </c>
+      <c r="BL30" s="26">
+        <v>407.23543250801299</v>
+      </c>
+      <c r="BM30" s="27">
+        <v>-292.77306367524443</v>
+      </c>
+      <c r="BN30" s="26">
+        <v>5.8074974724705513</v>
+      </c>
+      <c r="BO30" s="26">
+        <v>254.5189948983753</v>
+      </c>
+      <c r="BP30" s="37">
+        <v>-5.4082164138669029</v>
+      </c>
+      <c r="BQ30" s="26">
+        <v>213.5792150675353</v>
+      </c>
+      <c r="BR30" s="26">
+        <v>-49.23749514279698</v>
+      </c>
+      <c r="BS30" s="26">
+        <v>-42.492521875698273</v>
+      </c>
+      <c r="BT30" s="37">
+        <v>-93.712984501576159</v>
+      </c>
+      <c r="BU30" s="26">
+        <v>23.271783262932118</v>
+      </c>
+      <c r="BV30" s="26">
+        <v>-65.804556208280729</v>
+      </c>
+      <c r="BW30" s="26">
+        <v>-70.492905825504508</v>
+      </c>
+      <c r="BX30" s="37">
+        <v>254.05699346886186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:160">
+      <c r="A31" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="26">
+        <v>1362.9090380694979</v>
+      </c>
+      <c r="C31" s="26">
+        <v>1140.5973780298261</v>
+      </c>
+      <c r="D31" s="26">
+        <v>1467.4962252842624</v>
+      </c>
+      <c r="E31" s="26">
+        <v>1137.9059002100792</v>
+      </c>
+      <c r="F31" s="50">
+        <v>1762.3844472453966</v>
+      </c>
+      <c r="G31" s="50">
+        <v>949.59647275015868</v>
+      </c>
+      <c r="H31" s="50">
+        <v>1467.8461036590256</v>
+      </c>
+      <c r="I31" s="50">
+        <v>2575.6275478892558</v>
+      </c>
+      <c r="J31" s="50">
+        <v>3600.3343070472129</v>
+      </c>
+      <c r="K31" s="50">
+        <v>4053.7635948588008</v>
+      </c>
+      <c r="L31" s="50">
+        <v>2408.8482600575362</v>
+      </c>
+      <c r="M31" s="50">
+        <v>369.95342697456977</v>
+      </c>
+      <c r="N31" s="50">
+        <v>1091.1193215186522</v>
+      </c>
+      <c r="O31" s="50">
+        <v>1054.9838484943375</v>
+      </c>
+      <c r="P31" s="51">
+        <v>436.92249402283301</v>
+      </c>
+      <c r="Q31" s="50">
+        <v>141.89791389504703</v>
+      </c>
+      <c r="R31" s="50">
+        <v>141.7641112834628</v>
+      </c>
+      <c r="S31" s="50">
+        <v>126.55126611021318</v>
+      </c>
+      <c r="T31" s="50">
+        <v>952.69574678077504</v>
+      </c>
+      <c r="U31" s="52">
+        <v>426.64775424623667</v>
+      </c>
+      <c r="V31" s="50">
+        <v>361.36153442883148</v>
+      </c>
+      <c r="W31" s="50">
+        <v>171.01982175042815</v>
+      </c>
+      <c r="X31" s="50">
+        <v>181.56826760432995</v>
+      </c>
+      <c r="Y31" s="52">
+        <v>121.25148656934886</v>
+      </c>
+      <c r="Z31" s="50">
+        <v>254.80268387770022</v>
+      </c>
+      <c r="AA31" s="50">
+        <v>327.89720570631971</v>
+      </c>
+      <c r="AB31" s="50">
+        <v>763.54484913089368</v>
+      </c>
+      <c r="AC31" s="52">
+        <v>248.00689147901218</v>
+      </c>
+      <c r="AD31" s="50">
+        <v>446.96233272070498</v>
+      </c>
+      <c r="AE31" s="50">
+        <v>132.92601238386879</v>
+      </c>
+      <c r="AF31" s="51">
+        <v>310.01066362649323</v>
+      </c>
+      <c r="AG31" s="26">
+        <v>266.53170826003139</v>
+      </c>
+      <c r="AH31" s="26">
+        <v>620.46687367112213</v>
+      </c>
+      <c r="AI31" s="26">
+        <v>140.69290823539686</v>
+      </c>
+      <c r="AJ31" s="26">
+        <v>734.69295707884646</v>
+      </c>
+      <c r="AK31" s="27">
+        <v>232.69565674890609</v>
+      </c>
+      <c r="AL31" s="26">
+        <v>250.30132293940386</v>
+      </c>
+      <c r="AM31" s="26">
+        <v>290.66524756070129</v>
+      </c>
+      <c r="AN31" s="26">
+        <v>175.93424550114747</v>
+      </c>
+      <c r="AO31" s="27">
+        <v>227.03631571271364</v>
+      </c>
+      <c r="AP31" s="26">
+        <v>735.23361206337051</v>
+      </c>
+      <c r="AQ31" s="26">
+        <v>360.07511189556857</v>
+      </c>
+      <c r="AR31" s="26">
+        <v>145.50106398737296</v>
+      </c>
+      <c r="AS31" s="27">
+        <v>492.89985888624199</v>
+      </c>
+      <c r="AT31" s="26">
+        <v>788.31848934949483</v>
+      </c>
+      <c r="AU31" s="26">
+        <v>401.681095941791</v>
+      </c>
+      <c r="AV31" s="37">
+        <v>892.72810371172818</v>
+      </c>
+      <c r="AW31" s="26">
+        <v>1340.2759098379161</v>
+      </c>
+      <c r="AX31" s="26">
+        <v>965.18349164047731</v>
+      </c>
+      <c r="AY31" s="26">
+        <v>580.14025935784127</v>
+      </c>
+      <c r="AZ31" s="26">
+        <v>714.73464621097787</v>
+      </c>
+      <c r="BA31" s="27">
+        <v>973.18826411557006</v>
+      </c>
+      <c r="BB31" s="26">
+        <v>959.13497899399499</v>
+      </c>
+      <c r="BC31" s="26">
+        <v>327.49138091690168</v>
+      </c>
+      <c r="BD31" s="26">
+        <v>1793.948970832334</v>
+      </c>
+      <c r="BE31" s="27">
+        <v>402.26311398598625</v>
+      </c>
+      <c r="BF31" s="26">
+        <v>870.68675649860211</v>
+      </c>
+      <c r="BG31" s="26">
+        <v>701.66214768264922</v>
+      </c>
+      <c r="BH31" s="26">
+        <v>434.23624189029869</v>
+      </c>
+      <c r="BI31" s="27">
+        <v>612.70015584059297</v>
+      </c>
+      <c r="BJ31" s="26">
+        <v>77.737050998150607</v>
+      </c>
+      <c r="BK31" s="26">
+        <v>378.4823976645726</v>
+      </c>
+      <c r="BL31" s="26">
+        <v>-698.96617752874636</v>
+      </c>
+      <c r="BM31" s="27">
+        <v>326.76731059329734</v>
+      </c>
+      <c r="BN31" s="26">
+        <v>228.10919900234416</v>
+      </c>
+      <c r="BO31" s="26">
+        <v>334.51236165417379</v>
+      </c>
+      <c r="BP31" s="37">
+        <v>201.73045026883688</v>
+      </c>
+      <c r="BQ31" s="26">
+        <v>40.434986876407578</v>
+      </c>
+      <c r="BR31" s="26">
+        <v>298.94934683624251</v>
+      </c>
+      <c r="BS31" s="26">
+        <v>254.64861638967363</v>
+      </c>
+      <c r="BT31" s="37">
+        <v>460.95089839201364</v>
+      </c>
+      <c r="BU31" s="26">
+        <v>562.58489028485394</v>
+      </c>
+      <c r="BV31" s="26">
+        <v>13.553155948413206</v>
+      </c>
+      <c r="BW31" s="26">
+        <v>36.360354734436214</v>
+      </c>
+      <c r="BX31" s="37">
+        <v>-175.5759069448703</v>
+      </c>
+    </row>
+    <row r="32" spans="1:160" s="2" customFormat="1">
+      <c r="A32" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="26">
+        <v>570.19760876755527</v>
+      </c>
+      <c r="C32" s="26">
+        <v>768.44112002060501</v>
+      </c>
+      <c r="D32" s="26">
+        <v>687.09047374276076</v>
+      </c>
+      <c r="E32" s="26">
+        <v>-437.60726447858917</v>
+      </c>
+      <c r="F32" s="50">
+        <v>867.73156756003743</v>
+      </c>
+      <c r="G32" s="50">
+        <v>266.54907199049023</v>
+      </c>
+      <c r="H32" s="50">
+        <v>-1201.1118584874412</v>
+      </c>
+      <c r="I32" s="50">
+        <v>-172.6664243356019</v>
+      </c>
+      <c r="J32" s="50">
+        <v>361.58798448903758</v>
+      </c>
+      <c r="K32" s="50">
+        <v>-796.42752332739678</v>
+      </c>
+      <c r="L32" s="50">
+        <v>454.40170218270231</v>
+      </c>
+      <c r="M32" s="50">
+        <v>407.08249224623381</v>
+      </c>
+      <c r="N32" s="50">
+        <v>584.60920356463771</v>
+      </c>
+      <c r="O32" s="50">
+        <v>1737.5232364156113</v>
+      </c>
+      <c r="P32" s="51">
+        <v>1880.9224004449427</v>
+      </c>
+      <c r="Q32" s="50">
+        <v>310.58443884236419</v>
+      </c>
+      <c r="R32" s="50">
+        <v>20.258491333318005</v>
+      </c>
+      <c r="S32" s="50">
+        <v>-20.175120409774475</v>
+      </c>
+      <c r="T32" s="50">
+        <v>259.52979900164746</v>
+      </c>
+      <c r="U32" s="52">
+        <v>412.45293105587126</v>
+      </c>
+      <c r="V32" s="50">
+        <v>62.168675773545786</v>
+      </c>
+      <c r="W32" s="50">
+        <v>321.04219701803862</v>
+      </c>
+      <c r="X32" s="50">
+        <v>-27.222683826850648</v>
+      </c>
+      <c r="Y32" s="52">
+        <v>493.32875080147608</v>
+      </c>
+      <c r="Z32" s="50">
+        <v>41.370607226611739</v>
+      </c>
+      <c r="AA32" s="50">
+        <v>207.09952041071668</v>
+      </c>
+      <c r="AB32" s="50">
+        <v>-54.708404696043615</v>
+      </c>
+      <c r="AC32" s="52">
+        <v>-228.41705931029779</v>
+      </c>
+      <c r="AD32" s="50">
+        <v>339.27817736332133</v>
+      </c>
+      <c r="AE32" s="50">
+        <v>-219.86313887299684</v>
+      </c>
+      <c r="AF32" s="51">
+        <v>-328.6052436586159</v>
+      </c>
+      <c r="AG32" s="26">
+        <v>593.09583271608983</v>
+      </c>
+      <c r="AH32" s="26">
+        <v>331.81987738656125</v>
+      </c>
+      <c r="AI32" s="26">
+        <v>-213.08142039523165</v>
+      </c>
+      <c r="AJ32" s="26">
+        <v>155.897277852618</v>
+      </c>
+      <c r="AK32" s="27">
+        <v>-219.29702868461965</v>
+      </c>
+      <c r="AL32" s="26">
+        <v>450.25713320241107</v>
+      </c>
+      <c r="AM32" s="26">
+        <v>288.09524917026192</v>
+      </c>
+      <c r="AN32" s="26">
+        <v>-252.50628169756317</v>
+      </c>
+      <c r="AO32" s="27">
+        <v>-601.52819261143361</v>
+      </c>
+      <c r="AP32" s="26">
+        <v>-185.97454174354181</v>
+      </c>
+      <c r="AQ32" s="26">
+        <v>-364.84642935858119</v>
+      </c>
+      <c r="AR32" s="26">
+        <v>-48.76269477388454</v>
+      </c>
+      <c r="AS32" s="27">
+        <v>-545.24652881371333</v>
+      </c>
+      <c r="AT32" s="26">
+        <v>221.03463945238482</v>
+      </c>
+      <c r="AU32" s="26">
+        <v>212.33062341133683</v>
+      </c>
+      <c r="AV32" s="37">
+        <v>-60.785158385610202</v>
+      </c>
+      <c r="AW32" s="26">
+        <v>139.24802866924904</v>
+      </c>
+      <c r="AX32" s="26">
+        <v>200.62483666575679</v>
+      </c>
+      <c r="AY32" s="26">
+        <v>-41.937274533733444</v>
+      </c>
+      <c r="AZ32" s="26">
+        <v>63.652393687765169</v>
+      </c>
+      <c r="BA32" s="27">
+        <v>289.16989233587782</v>
+      </c>
+      <c r="BB32" s="26">
+        <v>51.489092165993171</v>
+      </c>
+      <c r="BC32" s="26">
+        <v>-116.4417445837904</v>
+      </c>
+      <c r="BD32" s="26">
+        <v>-1020.6447632454774</v>
+      </c>
+      <c r="BE32" s="27">
+        <v>-458.95816225922414</v>
+      </c>
+      <c r="BF32" s="26">
+        <v>483.30028444466529</v>
+      </c>
+      <c r="BG32" s="26">
+        <v>-377.54143870032715</v>
+      </c>
+      <c r="BH32" s="26">
+        <v>807.6010186975883</v>
+      </c>
+      <c r="BI32" s="27">
+        <v>-725.9477802368724</v>
+      </c>
+      <c r="BJ32" s="26">
+        <v>228.80170391151452</v>
+      </c>
+      <c r="BK32" s="26">
+        <v>1152.2189891577809</v>
+      </c>
+      <c r="BL32" s="26">
+        <v>-247.99042058618926</v>
+      </c>
+      <c r="BM32" s="27">
+        <v>360.83145384418788</v>
+      </c>
+      <c r="BN32" s="26">
+        <v>-586.91732781897747</v>
+      </c>
+      <c r="BO32" s="26">
+        <v>617.25900790033552</v>
+      </c>
+      <c r="BP32" s="37">
+        <v>193.43606963909173</v>
+      </c>
+      <c r="BQ32" s="26">
+        <v>414.5661868608878</v>
+      </c>
+      <c r="BR32" s="26">
+        <v>851.54079330513696</v>
+      </c>
+      <c r="BS32" s="26">
+        <v>-235.56774965467417</v>
+      </c>
+      <c r="BT32" s="37">
+        <v>706.9840059042607</v>
+      </c>
+      <c r="BU32" s="26">
+        <v>-42.650030475868959</v>
+      </c>
+      <c r="BV32" s="26">
+        <v>957.55886263104014</v>
+      </c>
+      <c r="BW32" s="26">
+        <v>-494.97170839823156</v>
+      </c>
+      <c r="BX32" s="37">
+        <v>1460.9852766880031</v>
+      </c>
+      <c r="BY32" s="18"/>
+      <c r="BZ32" s="18"/>
+      <c r="CA32" s="18"/>
+      <c r="CB32" s="18"/>
+      <c r="CC32" s="18"/>
+      <c r="CD32" s="18"/>
+      <c r="CE32" s="18"/>
+      <c r="CF32" s="18"/>
+      <c r="CG32" s="18"/>
+      <c r="CH32" s="18"/>
+      <c r="CI32" s="18"/>
+      <c r="CJ32" s="18"/>
+      <c r="CK32" s="18"/>
+      <c r="CL32" s="18"/>
+      <c r="CM32" s="18"/>
+      <c r="CN32" s="18"/>
+      <c r="CO32" s="18"/>
+      <c r="CP32" s="18"/>
+      <c r="CQ32" s="18"/>
+      <c r="CR32" s="18"/>
+      <c r="CS32" s="18"/>
+      <c r="CT32" s="18"/>
+      <c r="CU32" s="18"/>
+      <c r="CV32" s="18"/>
+      <c r="CW32" s="18"/>
+      <c r="CX32" s="18"/>
+      <c r="CY32" s="18"/>
+      <c r="CZ32" s="18"/>
+      <c r="DA32" s="18"/>
+      <c r="DB32" s="18"/>
+      <c r="DC32" s="18"/>
+      <c r="DD32" s="18"/>
+      <c r="DE32" s="18"/>
+      <c r="DF32" s="18"/>
+      <c r="DG32" s="18"/>
+      <c r="DH32" s="18"/>
+      <c r="DI32" s="18"/>
+      <c r="DJ32" s="18"/>
+      <c r="DK32" s="18"/>
+      <c r="DL32" s="18"/>
+      <c r="DM32" s="18"/>
+      <c r="DN32" s="18"/>
+      <c r="DO32" s="18"/>
+      <c r="DP32" s="18"/>
+      <c r="DQ32" s="18"/>
+      <c r="DR32" s="18"/>
+      <c r="DS32" s="18"/>
+      <c r="DT32" s="18"/>
+      <c r="DU32" s="18"/>
+      <c r="DV32" s="18"/>
+      <c r="DW32" s="18"/>
+      <c r="DX32" s="18"/>
+      <c r="DY32" s="18"/>
+      <c r="DZ32" s="18"/>
+      <c r="EA32" s="18"/>
+      <c r="EB32" s="18"/>
+      <c r="EC32" s="18"/>
+      <c r="ED32" s="18"/>
+      <c r="EE32" s="18"/>
+      <c r="EF32" s="18"/>
+      <c r="EG32" s="18"/>
+      <c r="EH32" s="18"/>
+      <c r="EI32" s="18"/>
+      <c r="EJ32" s="18"/>
+      <c r="EK32" s="18"/>
+      <c r="EL32" s="18"/>
+      <c r="EM32" s="18"/>
+      <c r="EN32" s="18"/>
+      <c r="EO32" s="18"/>
+      <c r="EP32" s="18"/>
+      <c r="EQ32" s="18"/>
+      <c r="ER32" s="18"/>
+      <c r="ES32" s="18"/>
+      <c r="ET32" s="18"/>
+      <c r="EU32" s="18"/>
+      <c r="EV32" s="18"/>
+      <c r="EW32" s="18"/>
+      <c r="EX32" s="18"/>
+      <c r="EY32" s="18"/>
+      <c r="EZ32" s="18"/>
+      <c r="FA32" s="18"/>
+      <c r="FB32" s="18"/>
+      <c r="FC32" s="18"/>
+      <c r="FD32" s="18"/>
+    </row>
+    <row r="33" spans="1:160" s="2" customFormat="1">
+      <c r="A33" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="26">
+        <v>-36.361248333047712</v>
+      </c>
+      <c r="C33" s="26">
+        <v>-24.976391871465548</v>
+      </c>
+      <c r="D33" s="26">
+        <v>-143.2304716228214</v>
+      </c>
+      <c r="E33" s="26">
+        <v>-650.54818619834793</v>
+      </c>
+      <c r="F33" s="50">
+        <v>121.58713525896222</v>
+      </c>
+      <c r="G33" s="50">
+        <v>-756.66337941580787</v>
+      </c>
+      <c r="H33" s="50">
+        <v>-580.97092781766423</v>
+      </c>
+      <c r="I33" s="50">
+        <v>-473.97108952732674</v>
+      </c>
+      <c r="J33" s="50">
+        <v>-422.28145202620902</v>
+      </c>
+      <c r="K33" s="50">
+        <v>-363.41431322370681</v>
+      </c>
+      <c r="L33" s="50">
+        <v>-520.97524249830769</v>
+      </c>
+      <c r="M33" s="50">
+        <v>-408.04461714521159</v>
+      </c>
+      <c r="N33" s="50">
+        <v>491.88986909795506</v>
+      </c>
+      <c r="O33" s="50">
+        <v>-309.86788576953757</v>
+      </c>
+      <c r="P33" s="51">
+        <v>106.86249920141955</v>
+      </c>
+      <c r="Q33" s="50">
+        <v>-7.1444540282399036E-2</v>
+      </c>
+      <c r="R33" s="50">
+        <v>0</v>
+      </c>
+      <c r="S33" s="50">
+        <v>-14.347167224549576</v>
+      </c>
+      <c r="T33" s="50">
+        <v>-21.94263656821574</v>
+      </c>
+      <c r="U33" s="52">
+        <v>-3.8980724592153027</v>
+      </c>
+      <c r="V33" s="50">
+        <v>4.5868525476915893</v>
+      </c>
+      <c r="W33" s="50">
+        <v>19.145579374661946</v>
+      </c>
+      <c r="X33" s="50">
+        <v>-44.810751334603779</v>
+      </c>
+      <c r="Y33" s="52">
+        <v>-53.836154134798761</v>
+      </c>
+      <c r="Z33" s="50">
+        <v>-44.535224573852815</v>
+      </c>
+      <c r="AA33" s="50">
+        <v>47.04685395726198</v>
+      </c>
+      <c r="AB33" s="50">
+        <v>-91.905946871431809</v>
+      </c>
+      <c r="AC33" s="52">
+        <v>-182.11396480971337</v>
+      </c>
+      <c r="AD33" s="50">
+        <v>-16.078635634416475</v>
+      </c>
+      <c r="AE33" s="50">
+        <v>-84.133844495792687</v>
+      </c>
+      <c r="AF33" s="51">
+        <v>-368.22174125842537</v>
+      </c>
+      <c r="AG33" s="26">
+        <v>75.812955080715625</v>
+      </c>
+      <c r="AH33" s="26">
+        <v>62.420939884719765</v>
+      </c>
+      <c r="AI33" s="26">
+        <v>-137.96934662394636</v>
+      </c>
+      <c r="AJ33" s="26">
+        <v>121.3225869174732</v>
+      </c>
+      <c r="AK33" s="27">
+        <v>-396.44399420742695</v>
+      </c>
+      <c r="AL33" s="26">
+        <v>-192.79099651824527</v>
+      </c>
+      <c r="AM33" s="26">
+        <v>33.129621549750667</v>
+      </c>
+      <c r="AN33" s="26">
+        <v>-200.55801023988639</v>
+      </c>
+      <c r="AO33" s="27">
+        <v>-14.388573690949308</v>
+      </c>
+      <c r="AP33" s="26">
+        <v>-195.44340860164417</v>
+      </c>
+      <c r="AQ33" s="26">
+        <v>-285.35333337218918</v>
+      </c>
+      <c r="AR33" s="26">
+        <v>-85.785612152881612</v>
+      </c>
+      <c r="AS33" s="27">
+        <v>-73.234742204671079</v>
+      </c>
+      <c r="AT33" s="26">
+        <v>-30.455452241290448</v>
+      </c>
+      <c r="AU33" s="26">
+        <v>14.176487977463424</v>
+      </c>
+      <c r="AV33" s="37">
+        <v>-384.45738305882867</v>
+      </c>
+      <c r="AW33" s="26">
+        <v>-316.06771947139464</v>
+      </c>
+      <c r="AX33" s="26">
+        <v>-334.62358247130237</v>
+      </c>
+      <c r="AY33" s="26">
+        <v>83.726939202453082</v>
+      </c>
+      <c r="AZ33" s="26">
+        <v>144.6829107140349</v>
+      </c>
+      <c r="BA33" s="27">
+        <v>287.79327782912662</v>
+      </c>
+      <c r="BB33" s="26">
+        <v>68.095446957718977</v>
+      </c>
+      <c r="BC33" s="26">
+        <v>-24.692206686382502</v>
+      </c>
+      <c r="BD33" s="26">
+        <v>-694.61083132416991</v>
+      </c>
+      <c r="BE33" s="27">
+        <v>243.39760868675609</v>
+      </c>
+      <c r="BF33" s="26">
+        <v>25.84634622677126</v>
+      </c>
+      <c r="BG33" s="26">
+        <v>-247.01101279480159</v>
+      </c>
+      <c r="BH33" s="26">
+        <v>-543.20818461703345</v>
+      </c>
+      <c r="BI33" s="27">
+        <v>-114.74135225465614</v>
+      </c>
+      <c r="BJ33" s="26">
+        <v>9.5210646967433945</v>
+      </c>
+      <c r="BK33" s="26">
+        <v>-81.613345360717787</v>
+      </c>
+      <c r="BL33" s="26">
+        <v>-221.21098422658105</v>
+      </c>
+      <c r="BM33" s="27">
+        <v>58.331488320999455</v>
+      </c>
+      <c r="BN33" s="26">
+        <v>-148.51867166155466</v>
+      </c>
+      <c r="BO33" s="26">
+        <v>345.88536405508904</v>
+      </c>
+      <c r="BP33" s="37">
+        <v>236.19168838342125</v>
+      </c>
+      <c r="BQ33" s="26">
+        <v>245.57364622126747</v>
+      </c>
+      <c r="BR33" s="26">
+        <v>-219.0628989189795</v>
+      </c>
+      <c r="BS33" s="26">
+        <v>-210.06104629267128</v>
+      </c>
+      <c r="BT33" s="37">
+        <v>-126.31758677915423</v>
+      </c>
+      <c r="BU33" s="26">
+        <v>76.234807135304138</v>
+      </c>
+      <c r="BV33" s="26">
+        <v>293.20307620783126</v>
+      </c>
+      <c r="BW33" s="26">
+        <v>-527.51009823713559</v>
+      </c>
+      <c r="BX33" s="37">
+        <v>264.93471409541974</v>
+      </c>
+      <c r="BY33" s="18"/>
+      <c r="BZ33" s="18"/>
+      <c r="CA33" s="18"/>
+      <c r="CB33" s="18"/>
+      <c r="CC33" s="18"/>
+      <c r="CD33" s="18"/>
+      <c r="CE33" s="18"/>
+      <c r="CF33" s="18"/>
+      <c r="CG33" s="18"/>
+      <c r="CH33" s="18"/>
+      <c r="CI33" s="18"/>
+      <c r="CJ33" s="18"/>
+      <c r="CK33" s="18"/>
+      <c r="CL33" s="18"/>
+      <c r="CM33" s="18"/>
+      <c r="CN33" s="18"/>
+      <c r="CO33" s="18"/>
+      <c r="CP33" s="18"/>
+      <c r="CQ33" s="18"/>
+      <c r="CR33" s="18"/>
+      <c r="CS33" s="18"/>
+      <c r="CT33" s="18"/>
+      <c r="CU33" s="18"/>
+      <c r="CV33" s="18"/>
+      <c r="CW33" s="18"/>
+      <c r="CX33" s="18"/>
+      <c r="CY33" s="18"/>
+      <c r="CZ33" s="18"/>
+      <c r="DA33" s="18"/>
+      <c r="DB33" s="18"/>
+      <c r="DC33" s="18"/>
+      <c r="DD33" s="18"/>
+      <c r="DE33" s="18"/>
+      <c r="DF33" s="18"/>
+      <c r="DG33" s="18"/>
+      <c r="DH33" s="18"/>
+      <c r="DI33" s="18"/>
+      <c r="DJ33" s="18"/>
+      <c r="DK33" s="18"/>
+      <c r="DL33" s="18"/>
+      <c r="DM33" s="18"/>
+      <c r="DN33" s="18"/>
+      <c r="DO33" s="18"/>
+      <c r="DP33" s="18"/>
+      <c r="DQ33" s="18"/>
+      <c r="DR33" s="18"/>
+      <c r="DS33" s="18"/>
+      <c r="DT33" s="18"/>
+      <c r="DU33" s="18"/>
+      <c r="DV33" s="18"/>
+      <c r="DW33" s="18"/>
+      <c r="DX33" s="18"/>
+      <c r="DY33" s="18"/>
+      <c r="DZ33" s="18"/>
+      <c r="EA33" s="18"/>
+      <c r="EB33" s="18"/>
+      <c r="EC33" s="18"/>
+      <c r="ED33" s="18"/>
+      <c r="EE33" s="18"/>
+      <c r="EF33" s="18"/>
+      <c r="EG33" s="18"/>
+      <c r="EH33" s="18"/>
+      <c r="EI33" s="18"/>
+      <c r="EJ33" s="18"/>
+      <c r="EK33" s="18"/>
+      <c r="EL33" s="18"/>
+      <c r="EM33" s="18"/>
+      <c r="EN33" s="18"/>
+      <c r="EO33" s="18"/>
+      <c r="EP33" s="18"/>
+      <c r="EQ33" s="18"/>
+      <c r="ER33" s="18"/>
+      <c r="ES33" s="18"/>
+      <c r="ET33" s="18"/>
+      <c r="EU33" s="18"/>
+      <c r="EV33" s="18"/>
+      <c r="EW33" s="18"/>
+      <c r="EX33" s="18"/>
+      <c r="EY33" s="18"/>
+      <c r="EZ33" s="18"/>
+      <c r="FA33" s="18"/>
+      <c r="FB33" s="18"/>
+      <c r="FC33" s="18"/>
+      <c r="FD33" s="18"/>
+    </row>
+    <row r="34" spans="1:160" s="2" customFormat="1">
+      <c r="A34" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="26">
+        <v>606.55885710060295</v>
+      </c>
+      <c r="C34" s="26">
+        <v>793.41751189207059</v>
+      </c>
+      <c r="D34" s="26">
+        <v>830.32094536558225</v>
+      </c>
+      <c r="E34" s="26">
+        <v>212.94092171975862</v>
+      </c>
+      <c r="F34" s="50">
+        <v>746.1444323010752</v>
+      </c>
+      <c r="G34" s="50">
+        <v>1023.212451406298</v>
+      </c>
+      <c r="H34" s="50">
+        <v>-620.14093066977682</v>
+      </c>
+      <c r="I34" s="50">
+        <v>301.30466519172489</v>
+      </c>
+      <c r="J34" s="50">
+        <v>783.86943651524655</v>
+      </c>
+      <c r="K34" s="50">
+        <v>-433.01321010369008</v>
+      </c>
+      <c r="L34" s="50">
+        <v>975.37694468101006</v>
+      </c>
+      <c r="M34" s="50">
+        <v>815.1271093914454</v>
+      </c>
+      <c r="N34" s="50">
+        <v>92.719334466682525</v>
+      </c>
+      <c r="O34" s="50">
+        <v>2047.3911221851486</v>
+      </c>
+      <c r="P34" s="51">
+        <v>1774.0599012435232</v>
+      </c>
+      <c r="Q34" s="50">
+        <v>310.65588338264661</v>
+      </c>
+      <c r="R34" s="50">
+        <v>20.258491333318005</v>
+      </c>
+      <c r="S34" s="50">
+        <v>-5.8279531852248994</v>
+      </c>
+      <c r="T34" s="50">
+        <v>281.47243556986319</v>
+      </c>
+      <c r="U34" s="52">
+        <v>416.35100351508657</v>
+      </c>
+      <c r="V34" s="50">
+        <v>57.581823225854194</v>
+      </c>
+      <c r="W34" s="50">
+        <v>301.89661764337666</v>
+      </c>
+      <c r="X34" s="50">
+        <v>17.588067507753131</v>
+      </c>
+      <c r="Y34" s="52">
+        <v>547.16490493627487</v>
+      </c>
+      <c r="Z34" s="50">
+        <v>85.905831800464554</v>
+      </c>
+      <c r="AA34" s="50">
+        <v>160.05266645345469</v>
+      </c>
+      <c r="AB34" s="50">
+        <v>37.197542175388193</v>
+      </c>
+      <c r="AC34" s="52">
+        <v>-46.303094500584422</v>
+      </c>
+      <c r="AD34" s="50">
+        <v>355.35681299773779</v>
+      </c>
+      <c r="AE34" s="50">
+        <v>-135.72929437720416</v>
+      </c>
+      <c r="AF34" s="51">
+        <v>39.616497599809435</v>
+      </c>
+      <c r="AG34" s="26">
+        <v>517.28287763537423</v>
+      </c>
+      <c r="AH34" s="26">
+        <v>269.39893750184149</v>
+      </c>
+      <c r="AI34" s="26">
+        <v>-75.112073771285296</v>
+      </c>
+      <c r="AJ34" s="26">
+        <v>34.574690935144787</v>
+      </c>
+      <c r="AK34" s="27">
+        <v>177.14696552280731</v>
+      </c>
+      <c r="AL34" s="26">
+        <v>643.04812972065633</v>
+      </c>
+      <c r="AM34" s="26">
+        <v>254.96562762051124</v>
+      </c>
+      <c r="AN34" s="26">
+        <v>-51.948271457676768</v>
+      </c>
+      <c r="AO34" s="27">
+        <v>-587.13961892048428</v>
+      </c>
+      <c r="AP34" s="26">
+        <v>9.4688668581023538</v>
+      </c>
+      <c r="AQ34" s="26">
+        <v>-79.493095986392007</v>
+      </c>
+      <c r="AR34" s="26">
+        <v>37.022917378997072</v>
+      </c>
+      <c r="AS34" s="27">
+        <v>-472.01178660904225</v>
+      </c>
+      <c r="AT34" s="26">
+        <v>251.49009169367528</v>
+      </c>
+      <c r="AU34" s="26">
+        <v>198.15413543387339</v>
+      </c>
+      <c r="AV34" s="37">
+        <v>323.67222467321847</v>
+      </c>
+      <c r="AW34" s="26">
+        <v>455.31574814064368</v>
+      </c>
+      <c r="AX34" s="26">
+        <v>535.24841913705916</v>
+      </c>
+      <c r="AY34" s="26">
+        <v>-125.66421373618653</v>
+      </c>
+      <c r="AZ34" s="26">
+        <v>-81.030517026269735</v>
+      </c>
+      <c r="BA34" s="27">
+        <v>1.3766145067511957</v>
+      </c>
+      <c r="BB34" s="26">
+        <v>-16.606354791725806</v>
+      </c>
+      <c r="BC34" s="26">
+        <v>-91.74953789740789</v>
+      </c>
+      <c r="BD34" s="26">
+        <v>-326.03393192130756</v>
+      </c>
+      <c r="BE34" s="27">
+        <v>-702.35577094598023</v>
+      </c>
+      <c r="BF34" s="26">
+        <v>457.45393821789406</v>
+      </c>
+      <c r="BG34" s="26">
+        <v>-130.53042590552553</v>
+      </c>
+      <c r="BH34" s="26">
+        <v>1350.8092033146218</v>
+      </c>
+      <c r="BI34" s="27">
+        <v>-611.20642798221627</v>
+      </c>
+      <c r="BJ34" s="26">
+        <v>219.28063921477113</v>
+      </c>
+      <c r="BK34" s="26">
+        <v>1233.8323345184988</v>
+      </c>
+      <c r="BL34" s="26">
+        <v>-26.779436359608212</v>
+      </c>
+      <c r="BM34" s="27">
+        <v>302.49996552318839</v>
+      </c>
+      <c r="BN34" s="26">
+        <v>-438.39865615742281</v>
+      </c>
+      <c r="BO34" s="26">
+        <v>271.37364384524648</v>
+      </c>
+      <c r="BP34" s="37">
+        <v>-42.755618744329539</v>
+      </c>
+      <c r="BQ34" s="26">
+        <v>168.99254063962036</v>
+      </c>
+      <c r="BR34" s="26">
+        <v>1070.6036922241165</v>
+      </c>
+      <c r="BS34" s="26">
+        <v>-25.506703362002909</v>
+      </c>
+      <c r="BT34" s="37">
+        <v>833.30159268341492</v>
+      </c>
+      <c r="BU34" s="26">
+        <v>-118.8848376111731</v>
+      </c>
+      <c r="BV34" s="26">
+        <v>664.35578642320888</v>
+      </c>
+      <c r="BW34" s="26">
+        <v>32.538389838904045</v>
+      </c>
+      <c r="BX34" s="37">
+        <v>1196.0505625925834</v>
+      </c>
+      <c r="BY34" s="18"/>
+      <c r="BZ34" s="18"/>
+      <c r="CA34" s="18"/>
+      <c r="CB34" s="18"/>
+      <c r="CC34" s="18"/>
+      <c r="CD34" s="18"/>
+      <c r="CE34" s="18"/>
+      <c r="CF34" s="18"/>
+      <c r="CG34" s="18"/>
+      <c r="CH34" s="18"/>
+      <c r="CI34" s="18"/>
+      <c r="CJ34" s="18"/>
+      <c r="CK34" s="18"/>
+      <c r="CL34" s="18"/>
+      <c r="CM34" s="18"/>
+      <c r="CN34" s="18"/>
+      <c r="CO34" s="18"/>
+      <c r="CP34" s="18"/>
+      <c r="CQ34" s="18"/>
+      <c r="CR34" s="18"/>
+      <c r="CS34" s="18"/>
+      <c r="CT34" s="18"/>
+      <c r="CU34" s="18"/>
+      <c r="CV34" s="18"/>
+      <c r="CW34" s="18"/>
+      <c r="CX34" s="18"/>
+      <c r="CY34" s="18"/>
+      <c r="CZ34" s="18"/>
+      <c r="DA34" s="18"/>
+      <c r="DB34" s="18"/>
+      <c r="DC34" s="18"/>
+      <c r="DD34" s="18"/>
+      <c r="DE34" s="18"/>
+      <c r="DF34" s="18"/>
+      <c r="DG34" s="18"/>
+      <c r="DH34" s="18"/>
+      <c r="DI34" s="18"/>
+      <c r="DJ34" s="18"/>
+      <c r="DK34" s="18"/>
+      <c r="DL34" s="18"/>
+      <c r="DM34" s="18"/>
+      <c r="DN34" s="18"/>
+      <c r="DO34" s="18"/>
+      <c r="DP34" s="18"/>
+      <c r="DQ34" s="18"/>
+      <c r="DR34" s="18"/>
+      <c r="DS34" s="18"/>
+      <c r="DT34" s="18"/>
+      <c r="DU34" s="18"/>
+      <c r="DV34" s="18"/>
+      <c r="DW34" s="18"/>
+      <c r="DX34" s="18"/>
+      <c r="DY34" s="18"/>
+      <c r="DZ34" s="18"/>
+      <c r="EA34" s="18"/>
+      <c r="EB34" s="18"/>
+      <c r="EC34" s="18"/>
+      <c r="ED34" s="18"/>
+      <c r="EE34" s="18"/>
+      <c r="EF34" s="18"/>
+      <c r="EG34" s="18"/>
+      <c r="EH34" s="18"/>
+      <c r="EI34" s="18"/>
+      <c r="EJ34" s="18"/>
+      <c r="EK34" s="18"/>
+      <c r="EL34" s="18"/>
+      <c r="EM34" s="18"/>
+      <c r="EN34" s="18"/>
+      <c r="EO34" s="18"/>
+      <c r="EP34" s="18"/>
+      <c r="EQ34" s="18"/>
+      <c r="ER34" s="18"/>
+      <c r="ES34" s="18"/>
+      <c r="ET34" s="18"/>
+      <c r="EU34" s="18"/>
+      <c r="EV34" s="18"/>
+      <c r="EW34" s="18"/>
+      <c r="EX34" s="18"/>
+      <c r="EY34" s="18"/>
+      <c r="EZ34" s="18"/>
+      <c r="FA34" s="18"/>
+      <c r="FB34" s="18"/>
+      <c r="FC34" s="18"/>
+      <c r="FD34" s="18"/>
+    </row>
+    <row r="35" spans="1:160" s="2" customFormat="1">
+      <c r="A35" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="26">
+        <v>0</v>
+      </c>
+      <c r="C35" s="26">
+        <v>0</v>
+      </c>
+      <c r="D35" s="26">
+        <v>0</v>
+      </c>
+      <c r="E35" s="26">
+        <v>0</v>
+      </c>
+      <c r="F35" s="50">
+        <v>0</v>
+      </c>
+      <c r="G35" s="50">
+        <v>0</v>
+      </c>
+      <c r="H35" s="50">
+        <v>-88.352000000000004</v>
+      </c>
+      <c r="I35" s="50">
+        <v>0</v>
+      </c>
+      <c r="J35" s="50">
+        <v>0</v>
+      </c>
+      <c r="K35" s="50">
+        <v>0</v>
+      </c>
+      <c r="L35" s="50">
+        <v>0</v>
+      </c>
+      <c r="M35" s="50">
+        <v>-252.70169674098258</v>
+      </c>
+      <c r="N35" s="50">
+        <v>-61.226872704126635</v>
+      </c>
+      <c r="O35" s="50">
+        <v>93.801786131202562</v>
+      </c>
+      <c r="P35" s="51">
+        <v>-8.6869113454574443</v>
+      </c>
+      <c r="Q35" s="50">
+        <v>0</v>
+      </c>
+      <c r="R35" s="50">
+        <v>0</v>
+      </c>
+      <c r="S35" s="50">
+        <v>0</v>
+      </c>
+      <c r="T35" s="50">
+        <v>0</v>
+      </c>
+      <c r="U35" s="52">
+        <v>0</v>
+      </c>
+      <c r="V35" s="50">
+        <v>0</v>
+      </c>
+      <c r="W35" s="50">
+        <v>0</v>
+      </c>
+      <c r="X35" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="52">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="27">
+        <v>-88.352000000000004</v>
+      </c>
+      <c r="AP35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="27">
+        <v>-61.146569407059154</v>
+      </c>
+      <c r="BJ35" s="26">
+        <v>-72.365802763261669</v>
+      </c>
+      <c r="BK35" s="26">
+        <v>-74.356013266246947</v>
+      </c>
+      <c r="BL35" s="26">
+        <v>-44.833311304414813</v>
+      </c>
+      <c r="BM35" s="27">
+        <v>-6.9346336097731509</v>
+      </c>
+      <c r="BN35" s="26">
+        <v>-45.811249990406857</v>
+      </c>
+      <c r="BO35" s="26">
+        <v>-85.913795045429993</v>
+      </c>
+      <c r="BP35" s="37">
+        <v>77.432805941483366</v>
+      </c>
+      <c r="BQ35" s="26">
+        <v>-10.058540245387185</v>
+      </c>
+      <c r="BR35" s="26">
+        <v>40.801340380770938</v>
+      </c>
+      <c r="BS35" s="26">
+        <v>40.809534792165628</v>
+      </c>
+      <c r="BT35" s="37">
+        <v>22.249451203653177</v>
+      </c>
+      <c r="BU35" s="26">
+        <v>-2.9218180421484519</v>
+      </c>
+      <c r="BV35" s="26">
+        <v>-10.812793358763942</v>
+      </c>
+      <c r="BW35" s="26">
+        <v>29.086047961422683</v>
+      </c>
+      <c r="BX35" s="37">
+        <v>-24.038347905967733</v>
+      </c>
+      <c r="BY35" s="18"/>
+      <c r="BZ35" s="18"/>
+      <c r="CA35" s="18"/>
+      <c r="CB35" s="18"/>
+      <c r="CC35" s="18"/>
+      <c r="CD35" s="18"/>
+      <c r="CE35" s="18"/>
+      <c r="CF35" s="18"/>
+      <c r="CG35" s="18"/>
+      <c r="CH35" s="18"/>
+      <c r="CI35" s="18"/>
+      <c r="CJ35" s="18"/>
+      <c r="CK35" s="18"/>
+      <c r="CL35" s="18"/>
+      <c r="CM35" s="18"/>
+      <c r="CN35" s="18"/>
+      <c r="CO35" s="18"/>
+      <c r="CP35" s="18"/>
+      <c r="CQ35" s="18"/>
+      <c r="CR35" s="18"/>
+      <c r="CS35" s="18"/>
+      <c r="CT35" s="18"/>
+      <c r="CU35" s="18"/>
+      <c r="CV35" s="18"/>
+      <c r="CW35" s="18"/>
+      <c r="CX35" s="18"/>
+      <c r="CY35" s="18"/>
+      <c r="CZ35" s="18"/>
+      <c r="DA35" s="18"/>
+      <c r="DB35" s="18"/>
+      <c r="DC35" s="18"/>
+      <c r="DD35" s="18"/>
+      <c r="DE35" s="18"/>
+      <c r="DF35" s="18"/>
+      <c r="DG35" s="18"/>
+      <c r="DH35" s="18"/>
+      <c r="DI35" s="18"/>
+      <c r="DJ35" s="18"/>
+      <c r="DK35" s="18"/>
+      <c r="DL35" s="18"/>
+      <c r="DM35" s="18"/>
+      <c r="DN35" s="18"/>
+      <c r="DO35" s="18"/>
+      <c r="DP35" s="18"/>
+      <c r="DQ35" s="18"/>
+      <c r="DR35" s="18"/>
+      <c r="DS35" s="18"/>
+      <c r="DT35" s="18"/>
+      <c r="DU35" s="18"/>
+      <c r="DV35" s="18"/>
+      <c r="DW35" s="18"/>
+      <c r="DX35" s="18"/>
+      <c r="DY35" s="18"/>
+      <c r="DZ35" s="18"/>
+      <c r="EA35" s="18"/>
+      <c r="EB35" s="18"/>
+      <c r="EC35" s="18"/>
+      <c r="ED35" s="18"/>
+      <c r="EE35" s="18"/>
+      <c r="EF35" s="18"/>
+      <c r="EG35" s="18"/>
+      <c r="EH35" s="18"/>
+      <c r="EI35" s="18"/>
+      <c r="EJ35" s="18"/>
+      <c r="EK35" s="18"/>
+      <c r="EL35" s="18"/>
+      <c r="EM35" s="18"/>
+      <c r="EN35" s="18"/>
+      <c r="EO35" s="18"/>
+      <c r="EP35" s="18"/>
+      <c r="EQ35" s="18"/>
+      <c r="ER35" s="18"/>
+      <c r="ES35" s="18"/>
+      <c r="ET35" s="18"/>
+      <c r="EU35" s="18"/>
+      <c r="EV35" s="18"/>
+      <c r="EW35" s="18"/>
+      <c r="EX35" s="18"/>
+      <c r="EY35" s="18"/>
+      <c r="EZ35" s="18"/>
+      <c r="FA35" s="18"/>
+      <c r="FB35" s="18"/>
+      <c r="FC35" s="18"/>
+      <c r="FD35" s="18"/>
+    </row>
+    <row r="36" spans="1:160">
+      <c r="A36" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B36" s="26">
+        <v>853.96796459989923</v>
+      </c>
+      <c r="C36" s="26">
+        <v>224.91329724375805</v>
+      </c>
+      <c r="D36" s="26">
+        <v>504.14965578362563</v>
+      </c>
+      <c r="E36" s="26">
+        <v>2816.1798747193525</v>
+      </c>
+      <c r="F36" s="50">
+        <v>1291.377891885681</v>
+      </c>
+      <c r="G36" s="50">
+        <v>1552.9722024446867</v>
+      </c>
+      <c r="H36" s="50">
+        <v>3821.1894064054195</v>
+      </c>
+      <c r="I36" s="50">
+        <v>3189.224876545356</v>
+      </c>
+      <c r="J36" s="50">
+        <v>1400.5615138485355</v>
+      </c>
+      <c r="K36" s="50">
+        <v>3040.3715874201234</v>
+      </c>
+      <c r="L36" s="50">
+        <v>2334.9707112750002</v>
+      </c>
+      <c r="M36" s="50">
+        <v>758.24492548055343</v>
+      </c>
+      <c r="N36" s="50">
+        <v>206.59331907756098</v>
+      </c>
+      <c r="O36" s="50">
+        <v>-2466.0527113302073</v>
+      </c>
+      <c r="P36" s="51">
+        <v>-253.55563245437972</v>
+      </c>
+      <c r="Q36" s="50">
+        <v>497.66978666498176</v>
+      </c>
+      <c r="R36" s="50">
+        <v>256.26924476320494</v>
+      </c>
+      <c r="S36" s="50">
+        <v>403.57450222815629</v>
+      </c>
+      <c r="T36" s="50">
+        <v>-303.54556905644381</v>
+      </c>
+      <c r="U36" s="52">
+        <v>-344.36070311112638</v>
+      </c>
+      <c r="V36" s="50">
+        <v>-210.87292795710457</v>
+      </c>
+      <c r="W36" s="50">
+        <v>-56.730013050034358</v>
+      </c>
+      <c r="X36" s="50">
+        <v>836.87694136202333</v>
+      </c>
+      <c r="Y36" s="52">
+        <v>-260.31151061903694</v>
+      </c>
+      <c r="Z36" s="50">
+        <v>885.95880980994139</v>
+      </c>
+      <c r="AA36" s="50">
+        <v>-368.40658676815508</v>
+      </c>
+      <c r="AB36" s="50">
+        <v>246.90894336087621</v>
+      </c>
+      <c r="AC36" s="52">
+        <v>1051.7986006102401</v>
+      </c>
+      <c r="AD36" s="50">
+        <v>432.63849311091229</v>
+      </c>
+      <c r="AE36" s="50">
+        <v>390.75238963798296</v>
+      </c>
+      <c r="AF36" s="51">
+        <v>940.99039136021702</v>
+      </c>
+      <c r="AG36" s="26">
+        <v>233.61236023624213</v>
+      </c>
+      <c r="AH36" s="26">
+        <v>446.23279148035374</v>
+      </c>
+      <c r="AI36" s="26">
+        <v>148.12586470955284</v>
+      </c>
+      <c r="AJ36" s="26">
+        <v>463.40687545953222</v>
+      </c>
+      <c r="AK36" s="27">
+        <v>573.01713363364024</v>
+      </c>
+      <c r="AL36" s="26">
+        <v>530.86809242668301</v>
+      </c>
+      <c r="AM36" s="26">
+        <v>-512.41224817352577</v>
+      </c>
+      <c r="AN36" s="26">
+        <v>961.49922455788919</v>
+      </c>
+      <c r="AO36" s="27">
+        <v>1869.7060068971773</v>
+      </c>
+      <c r="AP36" s="26">
+        <v>975.80269036689208</v>
+      </c>
+      <c r="AQ36" s="26">
+        <v>-511.0445120563864</v>
+      </c>
+      <c r="AR36" s="26">
+        <v>1486.7252211977363</v>
+      </c>
+      <c r="AS36" s="27">
+        <v>2490.2667358957096</v>
+      </c>
+      <c r="AT36" s="26">
+        <v>1300.9078448821006</v>
+      </c>
+      <c r="AU36" s="26">
+        <v>-1331.6844666435304</v>
+      </c>
+      <c r="AV36" s="37">
+        <v>729.73476241107596</v>
+      </c>
+      <c r="AW36" s="26">
+        <v>1240.6935128448131</v>
+      </c>
+      <c r="AX36" s="26">
+        <v>132.03958083120085</v>
+      </c>
+      <c r="AY36" s="26">
+        <v>-921.85870115132479</v>
+      </c>
+      <c r="AZ36" s="26">
+        <v>949.6871213238461</v>
+      </c>
+      <c r="BA36" s="27">
+        <v>1487.0523790450477</v>
+      </c>
+      <c r="BB36" s="26">
+        <v>983.51014336942671</v>
+      </c>
+      <c r="BC36" s="26">
+        <v>-623.61763887159282</v>
+      </c>
+      <c r="BD36" s="26">
+        <v>1193.4267038772423</v>
+      </c>
+      <c r="BE36" s="27">
+        <v>1711.168345532456</v>
+      </c>
+      <c r="BF36" s="26">
+        <v>-187.12795675703376</v>
+      </c>
+      <c r="BG36" s="26">
+        <v>211.38743823542802</v>
+      </c>
+      <c r="BH36" s="26">
+        <v>599.54288426415019</v>
+      </c>
+      <c r="BI36" s="27">
+        <v>609.47449798273988</v>
+      </c>
+      <c r="BJ36" s="26">
+        <v>122.49572830617527</v>
+      </c>
+      <c r="BK36" s="26">
+        <v>-741.00494121031124</v>
+      </c>
+      <c r="BL36" s="26">
+        <v>767.27964040194956</v>
+      </c>
+      <c r="BM36" s="27">
+        <v>1803.0432812781985</v>
+      </c>
+      <c r="BN36" s="26">
+        <v>708.71462614438758</v>
+      </c>
+      <c r="BO36" s="26">
+        <v>-2453.6824287224067</v>
+      </c>
+      <c r="BP36" s="37">
+        <v>148.51784037738173</v>
+      </c>
+      <c r="BQ36" s="26">
+        <v>925.95724793863758</v>
+      </c>
+      <c r="BR36" s="26">
+        <v>-770.49369705986874</v>
+      </c>
+      <c r="BS36" s="26">
+        <v>-1685.6261441307461</v>
+      </c>
+      <c r="BT36" s="37">
+        <v>-935.8901180782301</v>
+      </c>
+      <c r="BU36" s="26">
+        <v>517.9819047345236</v>
+      </c>
+      <c r="BV36" s="26">
+        <v>190.61213946503881</v>
+      </c>
+      <c r="BW36" s="26">
+        <v>-1134.7131905543565</v>
+      </c>
+      <c r="BX36" s="37">
+        <v>172.56351390041439</v>
+      </c>
+    </row>
+    <row r="37" spans="1:160">
+      <c r="A37" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" s="26">
+        <v>-37.339037242460094</v>
+      </c>
+      <c r="C37" s="26">
+        <v>-934.24274427220473</v>
+      </c>
+      <c r="D37" s="26">
+        <v>414.27180704600607</v>
+      </c>
+      <c r="E37" s="26">
+        <v>484.26215258397667</v>
+      </c>
+      <c r="F37" s="50">
+        <v>-2247.2990841620035</v>
+      </c>
+      <c r="G37" s="50">
+        <v>-571.11381336814952</v>
+      </c>
+      <c r="H37" s="50">
+        <v>1026.4567968902568</v>
+      </c>
+      <c r="I37" s="50">
+        <v>-719.01285539616913</v>
+      </c>
+      <c r="J37" s="50">
+        <v>-1610.4643284229692</v>
+      </c>
+      <c r="K37" s="50">
+        <v>-1637.7063674031883</v>
+      </c>
+      <c r="L37" s="50">
+        <v>695.71255146932117</v>
+      </c>
+      <c r="M37" s="50">
+        <v>689.21757372675256</v>
+      </c>
+      <c r="N37" s="50">
+        <v>245.10831654212359</v>
+      </c>
+      <c r="O37" s="50">
+        <v>662.54814305634204</v>
+      </c>
+      <c r="P37" s="51">
+        <v>140.81983321718366</v>
+      </c>
+      <c r="Q37" s="50">
+        <v>555.51809891678931</v>
+      </c>
+      <c r="R37" s="50">
+        <v>-433.78084711421536</v>
+      </c>
+      <c r="S37" s="50">
+        <v>-204.17701370857759</v>
+      </c>
+      <c r="T37" s="50">
+        <v>45.100724663543545</v>
+      </c>
+      <c r="U37" s="52">
+        <v>-65.589852764463672</v>
+      </c>
+      <c r="V37" s="50">
+        <v>-243.19711695568387</v>
+      </c>
+      <c r="W37" s="50">
+        <v>-691.74666919604613</v>
+      </c>
+      <c r="X37" s="50">
+        <v>66.290894643988935</v>
+      </c>
+      <c r="Y37" s="52">
+        <v>187.31721839053586</v>
+      </c>
+      <c r="Z37" s="50">
+        <v>254.28071981455705</v>
+      </c>
+      <c r="AA37" s="50">
+        <v>-586.13963919803155</v>
+      </c>
+      <c r="AB37" s="50">
+        <v>558.81350803894475</v>
+      </c>
+      <c r="AC37" s="52">
+        <v>747.23304075125486</v>
+      </c>
+      <c r="AD37" s="50">
+        <v>-102.02801321760541</v>
+      </c>
+      <c r="AE37" s="50">
+        <v>-255.63300013836721</v>
+      </c>
+      <c r="AF37" s="51">
+        <v>94.690125188694452</v>
+      </c>
+      <c r="AG37" s="26">
+        <v>-320.97296924225213</v>
+      </c>
+      <c r="AH37" s="26">
+        <v>-246.79444787045375</v>
+      </c>
+      <c r="AI37" s="26">
+        <v>-778.41134193658161</v>
+      </c>
+      <c r="AJ37" s="26">
+        <v>-901.12032511271593</v>
+      </c>
+      <c r="AK37" s="27">
+        <v>118.75388438941803</v>
+      </c>
+      <c r="AL37" s="26">
+        <v>-117.1199611251257</v>
+      </c>
+      <c r="AM37" s="26">
+        <v>-281.07429760117788</v>
+      </c>
+      <c r="AN37" s="26">
+        <v>-291.67343903126397</v>
+      </c>
+      <c r="AO37" s="27">
+        <v>1074.9730464347101</v>
+      </c>
+      <c r="AP37" s="26">
+        <v>245.85951339624543</v>
+      </c>
+      <c r="AQ37" s="26">
+        <v>-259.10828614689262</v>
+      </c>
+      <c r="AR37" s="26">
+        <v>-35.267476793806154</v>
+      </c>
+      <c r="AS37" s="27">
+        <v>1045.5091907320882</v>
+      </c>
+      <c r="AT37" s="26">
+        <v>98.328215481699388</v>
+      </c>
+      <c r="AU37" s="26">
+        <v>-765.03682243688797</v>
+      </c>
+      <c r="AV37" s="37">
+        <v>-1097.8134391730687</v>
+      </c>
+      <c r="AW37" s="26">
+        <v>337.5177396871826</v>
+      </c>
+      <c r="AX37" s="26">
+        <v>-309.9891343726714</v>
+      </c>
+      <c r="AY37" s="26">
+        <v>-1073.2314782335075</v>
+      </c>
+      <c r="AZ37" s="26">
+        <v>-564.76145550397302</v>
+      </c>
+      <c r="BA37" s="27">
+        <v>383.03783958634034</v>
+      </c>
+      <c r="BB37" s="26">
+        <v>141.98631067093098</v>
+      </c>
+      <c r="BC37" s="26">
+        <v>-842.68295586892077</v>
+      </c>
+      <c r="BD37" s="26">
+        <v>-1320.047561791539</v>
+      </c>
+      <c r="BE37" s="27">
+        <v>1763.3410113818352</v>
+      </c>
+      <c r="BF37" s="26">
+        <v>-832.18583491414495</v>
+      </c>
+      <c r="BG37" s="26">
+        <v>-551.7652078816127</v>
+      </c>
+      <c r="BH37" s="26">
+        <v>316.32258288324363</v>
+      </c>
+      <c r="BI37" s="27">
+        <v>765.25015098402309</v>
+      </c>
+      <c r="BJ37" s="26">
+        <v>-128.67408331007155</v>
+      </c>
+      <c r="BK37" s="26">
+        <v>-341.5364802077533</v>
+      </c>
+      <c r="BL37" s="26">
+        <v>394.17798626055423</v>
+      </c>
+      <c r="BM37" s="27">
+        <v>634.48214458199664</v>
+      </c>
+      <c r="BN37" s="26">
+        <v>130.46473635172171</v>
+      </c>
+      <c r="BO37" s="26">
+        <v>-1023.5202234882661</v>
+      </c>
+      <c r="BP37" s="37">
+        <v>503.6816590966713</v>
+      </c>
+      <c r="BQ37" s="26">
+        <v>702.31996590334097</v>
+      </c>
+      <c r="BR37" s="26">
+        <v>-146.28123435549463</v>
+      </c>
+      <c r="BS37" s="26">
+        <v>-803.57889821069</v>
+      </c>
+      <c r="BT37" s="37">
+        <v>910.08830971918576</v>
+      </c>
+      <c r="BU37" s="26">
+        <v>453.16196899969924</v>
+      </c>
+      <c r="BV37" s="26">
+        <v>-153.26664338066269</v>
+      </c>
+      <c r="BW37" s="26">
+        <v>-521.74647446571532</v>
+      </c>
+      <c r="BX37" s="37">
+        <v>362.67098206386243</v>
+      </c>
+    </row>
+    <row r="38" spans="1:160">
+      <c r="A38" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" s="26">
+        <v>891.30700184235934</v>
+      </c>
+      <c r="C38" s="26">
+        <v>1159.1560415159627</v>
+      </c>
+      <c r="D38" s="26">
+        <v>89.877848737619445</v>
+      </c>
+      <c r="E38" s="26">
+        <v>2331.9177221353757</v>
+      </c>
+      <c r="F38" s="50">
+        <v>3538.6769760476845</v>
+      </c>
+      <c r="G38" s="50">
+        <v>2124.0860158128362</v>
+      </c>
+      <c r="H38" s="50">
+        <v>2794.7326095151625</v>
+      </c>
+      <c r="I38" s="50">
+        <v>3908.2377319415255</v>
+      </c>
+      <c r="J38" s="50">
+        <v>3011.0258422715046</v>
+      </c>
+      <c r="K38" s="50">
+        <v>4678.0779548233122</v>
+      </c>
+      <c r="L38" s="50">
+        <v>1639.2581598056793</v>
+      </c>
+      <c r="M38" s="50">
+        <v>69.027351753801042</v>
+      </c>
+      <c r="N38" s="50">
+        <v>-38.514997464562384</v>
+      </c>
+      <c r="O38" s="50">
+        <v>-3128.6008543865496</v>
+      </c>
+      <c r="P38" s="51">
+        <v>-394.37546567156346</v>
+      </c>
+      <c r="Q38" s="50">
+        <v>-57.848312251807556</v>
+      </c>
+      <c r="R38" s="50">
+        <v>690.0500918774203</v>
+      </c>
+      <c r="S38" s="50">
+        <v>607.75151593673388</v>
+      </c>
+      <c r="T38" s="50">
+        <v>-348.64629371998734</v>
+      </c>
+      <c r="U38" s="52">
+        <v>-278.77085034666271</v>
+      </c>
+      <c r="V38" s="50">
+        <v>32.324188998579309</v>
+      </c>
+      <c r="W38" s="50">
+        <v>635.01665614601177</v>
+      </c>
+      <c r="X38" s="50">
+        <v>770.58604671803437</v>
+      </c>
+      <c r="Y38" s="52">
+        <v>-447.62872900957279</v>
+      </c>
+      <c r="Z38" s="50">
+        <v>631.67808999538431</v>
+      </c>
+      <c r="AA38" s="50">
+        <v>217.73305242987644</v>
+      </c>
+      <c r="AB38" s="50">
+        <v>-311.90456467806854</v>
+      </c>
+      <c r="AC38" s="52">
+        <v>304.56555985898518</v>
+      </c>
+      <c r="AD38" s="50">
+        <v>534.6665063285177</v>
+      </c>
+      <c r="AE38" s="50">
+        <v>646.38538977635017</v>
+      </c>
+      <c r="AF38" s="51">
+        <v>846.30026617152259</v>
+      </c>
+      <c r="AG38" s="26">
+        <v>554.58532947849426</v>
+      </c>
+      <c r="AH38" s="26">
+        <v>693.02723935080746</v>
+      </c>
+      <c r="AI38" s="26">
+        <v>926.53720664613445</v>
+      </c>
+      <c r="AJ38" s="26">
+        <v>1364.5272005722481</v>
+      </c>
+      <c r="AK38" s="27">
+        <v>454.26324924422221</v>
+      </c>
+      <c r="AL38" s="26">
+        <v>647.98805355180866</v>
+      </c>
+      <c r="AM38" s="26">
+        <v>-231.33795057234784</v>
+      </c>
+      <c r="AN38" s="26">
+        <v>1253.1726635891532</v>
+      </c>
+      <c r="AO38" s="27">
+        <v>794.73296046246719</v>
+      </c>
+      <c r="AP38" s="26">
+        <v>729.94317697064662</v>
+      </c>
+      <c r="AQ38" s="26">
+        <v>-251.93622590949377</v>
+      </c>
+      <c r="AR38" s="26">
+        <v>1521.9926979915424</v>
+      </c>
+      <c r="AS38" s="27">
+        <v>1444.7575451636217</v>
+      </c>
+      <c r="AT38" s="26">
+        <v>1202.5796294004012</v>
+      </c>
+      <c r="AU38" s="26">
+        <v>-566.64764420664244</v>
+      </c>
+      <c r="AV38" s="37">
+        <v>1827.5482015841446</v>
+      </c>
+      <c r="AW38" s="26">
+        <v>903.1757731576306</v>
+      </c>
+      <c r="AX38" s="26">
+        <v>442.02871520387225</v>
+      </c>
+      <c r="AY38" s="26">
+        <v>151.37277708218264</v>
+      </c>
+      <c r="AZ38" s="26">
+        <v>1514.4485768278191</v>
+      </c>
+      <c r="BA38" s="27">
+        <v>1104.0145394587073</v>
+      </c>
+      <c r="BB38" s="26">
+        <v>841.52383269849577</v>
+      </c>
+      <c r="BC38" s="26">
+        <v>219.06531699732795</v>
+      </c>
+      <c r="BD38" s="26">
+        <v>2513.4742656687813</v>
+      </c>
+      <c r="BE38" s="27">
+        <v>-52.172665849379207</v>
+      </c>
+      <c r="BF38" s="26">
+        <v>645.05787815711119</v>
+      </c>
+      <c r="BG38" s="26">
+        <v>763.15264611704072</v>
+      </c>
+      <c r="BH38" s="26">
+        <v>283.22030138090651</v>
+      </c>
+      <c r="BI38" s="27">
+        <v>-155.77565300128316</v>
+      </c>
+      <c r="BJ38" s="26">
+        <v>251.16981161624682</v>
+      </c>
+      <c r="BK38" s="26">
+        <v>-399.468461002558</v>
+      </c>
+      <c r="BL38" s="26">
+        <v>373.10165414139539</v>
+      </c>
+      <c r="BM38" s="27">
+        <v>1168.5611366962019</v>
+      </c>
+      <c r="BN38" s="26">
+        <v>578.24988979266584</v>
+      </c>
+      <c r="BO38" s="26">
+        <v>-1430.1622052341406</v>
+      </c>
+      <c r="BP38" s="37">
+        <v>-355.16381871928957</v>
+      </c>
+      <c r="BQ38" s="26">
+        <v>223.63728203529664</v>
+      </c>
+      <c r="BR38" s="26">
+        <v>-624.21246270437405</v>
+      </c>
+      <c r="BS38" s="26">
+        <v>-882.04724592005618</v>
+      </c>
+      <c r="BT38" s="37">
+        <v>-1845.9784277974159</v>
+      </c>
+      <c r="BU38" s="26">
+        <v>64.819935734824412</v>
+      </c>
+      <c r="BV38" s="26">
+        <v>343.87878284570149</v>
+      </c>
+      <c r="BW38" s="26">
+        <v>-612.96671608864131</v>
+      </c>
+      <c r="BX38" s="37">
+        <v>-190.10746816344803</v>
+      </c>
+    </row>
+    <row r="39" spans="1:160">
+      <c r="A39" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="AP6" s="26" t="s">
-[...151 lines deleted...]
-      <c r="FB6" s="1"/>
+      <c r="B39" s="26">
+        <v>-425.08065040883491</v>
+      </c>
+      <c r="C39" s="26">
+        <v>-677.27361538637558</v>
+      </c>
+      <c r="D39" s="26">
+        <v>-1548.9828212502662</v>
+      </c>
+      <c r="E39" s="26">
+        <v>-741.86618808288961</v>
+      </c>
+      <c r="F39" s="50">
+        <v>-1235.4710240709235</v>
+      </c>
+      <c r="G39" s="50">
+        <v>-43.033827075195745</v>
+      </c>
+      <c r="H39" s="50">
+        <v>-821.81006774759067</v>
+      </c>
+      <c r="I39" s="50">
+        <v>-1412.2303304319748</v>
+      </c>
+      <c r="J39" s="50">
+        <v>-721.6158720835607</v>
+      </c>
+      <c r="K39" s="50">
+        <v>330.4021634466086</v>
+      </c>
+      <c r="L39" s="50">
+        <v>-896.42113054371794</v>
+      </c>
+      <c r="M39" s="50">
+        <v>-83.83761752187047</v>
+      </c>
+      <c r="N39" s="50">
+        <v>-400.6105857290957</v>
+      </c>
+      <c r="O39" s="50">
+        <v>-45.809949937272492</v>
+      </c>
+      <c r="P39" s="51">
+        <v>-1844.2891239919329</v>
+      </c>
+      <c r="Q39" s="50">
+        <v>213.55956482371744</v>
+      </c>
+      <c r="R39" s="50">
+        <v>-197.46996806999999</v>
+      </c>
+      <c r="S39" s="50">
+        <v>-165.4547834425523</v>
+      </c>
+      <c r="T39" s="50">
+        <v>-275.71546372000006</v>
+      </c>
+      <c r="U39" s="52">
+        <v>14.463144744870696</v>
+      </c>
+      <c r="V39" s="50">
+        <v>-363.80881688603733</v>
+      </c>
+      <c r="W39" s="50">
+        <v>-291.65183348756676</v>
+      </c>
+      <c r="X39" s="50">
+        <v>-36.276109757642217</v>
+      </c>
+      <c r="Y39" s="52">
+        <v>-152.76247661437964</v>
+      </c>
+      <c r="Z39" s="50">
+        <v>-456.39910861869379</v>
+      </c>
+      <c r="AA39" s="50">
+        <v>-479.37185957651332</v>
+      </c>
+      <c r="AB39" s="50">
+        <v>-460.44937644067926</v>
+      </c>
+      <c r="AC39" s="52">
+        <v>-252.23408668900157</v>
+      </c>
+      <c r="AD39" s="50">
+        <v>-301.92558547386761</v>
+      </c>
+      <c r="AE39" s="50">
+        <v>-171.64396060069762</v>
+      </c>
+      <c r="AF39" s="51">
+        <v>-16.062555319322897</v>
+      </c>
+      <c r="AG39" s="26">
+        <v>-180.9220558573673</v>
+      </c>
+      <c r="AH39" s="26">
+        <v>-253.85490877435984</v>
+      </c>
+      <c r="AI39" s="26">
+        <v>-250.0520499279103</v>
+      </c>
+      <c r="AJ39" s="26">
+        <v>-550.64200951128601</v>
+      </c>
+      <c r="AK39" s="27">
+        <v>421.65638582364983</v>
+      </c>
+      <c r="AL39" s="26">
+        <v>-202.70718659998701</v>
+      </c>
+      <c r="AM39" s="26">
+        <v>-88.615892122134042</v>
+      </c>
+      <c r="AN39" s="26">
+        <v>-173.36713417672451</v>
+      </c>
+      <c r="AO39" s="27">
+        <v>-188.07689987574938</v>
+      </c>
+      <c r="AP39" s="26">
+        <v>-282.39218314092022</v>
+      </c>
+      <c r="AQ39" s="26">
+        <v>67.574851451983491</v>
+      </c>
+      <c r="AR39" s="26">
+        <v>-418.91583618290446</v>
+      </c>
+      <c r="AS39" s="27">
+        <v>-672.55407077532141</v>
+      </c>
+      <c r="AT39" s="26">
+        <v>-697.18984428304009</v>
+      </c>
+      <c r="AU39" s="26">
+        <v>596.41351613621168</v>
+      </c>
+      <c r="AV39" s="37">
+        <v>-638.89993150982514</v>
+      </c>
+      <c r="AW39" s="26">
+        <v>-808.13699561606006</v>
+      </c>
+      <c r="AX39" s="26">
+        <v>335.85773201262026</v>
+      </c>
+      <c r="AY39" s="26">
+        <v>310.46030751967061</v>
+      </c>
+      <c r="AZ39" s="26">
+        <v>-559.79691599979151</v>
+      </c>
+      <c r="BA39" s="27">
+        <v>-695.93103951711885</v>
+      </c>
+      <c r="BB39" s="26">
+        <v>-95.761473847593408</v>
+      </c>
+      <c r="BC39" s="26">
+        <v>383.00667445874035</v>
+      </c>
+      <c r="BD39" s="26">
+        <v>739.08800235258047</v>
+      </c>
+      <c r="BE39" s="27">
+        <v>410.67743750344664</v>
+      </c>
+      <c r="BF39" s="26">
+        <v>-331.31684989591037</v>
+      </c>
+      <c r="BG39" s="26">
+        <v>27.190726752113967</v>
+      </c>
+      <c r="BH39" s="26">
+        <v>-1002.9724449033681</v>
+      </c>
+      <c r="BI39" s="27">
+        <v>517.53957732184051</v>
+      </c>
+      <c r="BJ39" s="26">
+        <v>-121.51896399814856</v>
+      </c>
+      <c r="BK39" s="26">
+        <v>-1020.3672222410795</v>
+      </c>
+      <c r="BL39" s="26">
+        <v>540.50899139551711</v>
+      </c>
+      <c r="BM39" s="27">
+        <v>-868.84496474443938</v>
+      </c>
+      <c r="BN39" s="26">
+        <v>-31.654897827839452</v>
+      </c>
+      <c r="BO39" s="26">
+        <v>234.14963965682833</v>
+      </c>
+      <c r="BP39" s="37">
+        <v>265.73963718635486</v>
+      </c>
+      <c r="BQ39" s="26">
+        <v>-222.64841631672815</v>
+      </c>
+      <c r="BR39" s="26">
+        <v>-108.75103219818291</v>
+      </c>
+      <c r="BS39" s="26">
+        <v>184.30970442646475</v>
+      </c>
+      <c r="BT39" s="37">
+        <v>101.27979415117382</v>
+      </c>
+      <c r="BU39" s="26">
+        <v>38.626689056948464</v>
+      </c>
+      <c r="BV39" s="26">
+        <v>-804.19649385650303</v>
+      </c>
+      <c r="BW39" s="26">
+        <v>185.17846795611007</v>
+      </c>
+      <c r="BX39" s="37">
+        <v>-1263.8977871484885</v>
+      </c>
     </row>
-    <row r="7" spans="2:158" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...237 lines deleted...]
-      <c r="FB7" s="1"/>
+    <row r="40" spans="1:160">
+      <c r="A40" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B40" s="26">
+        <v>-930.03599171611847</v>
+      </c>
+      <c r="C40" s="26">
+        <v>-926.30883891378176</v>
+      </c>
+      <c r="D40" s="26">
+        <v>-273.71404022455187</v>
+      </c>
+      <c r="E40" s="26">
+        <v>-657.16875016727977</v>
+      </c>
+      <c r="F40" s="50">
+        <v>-861.13233694441737</v>
+      </c>
+      <c r="G40" s="50">
+        <v>-1117.8854093317962</v>
+      </c>
+      <c r="H40" s="50">
+        <v>-1139.8867086448413</v>
+      </c>
+      <c r="I40" s="50">
+        <v>-1215.4403057604688</v>
+      </c>
+      <c r="J40" s="50">
+        <v>-1304.7931810862892</v>
+      </c>
+      <c r="K40" s="50">
+        <v>-1435.9269671441834</v>
+      </c>
+      <c r="L40" s="50">
+        <v>-1153.9954909761741</v>
+      </c>
+      <c r="M40" s="50">
+        <v>-870.99449985477111</v>
+      </c>
+      <c r="N40" s="50">
+        <v>-1031.1653300879659</v>
+      </c>
+      <c r="O40" s="50">
+        <v>-404.93879587539391</v>
+      </c>
+      <c r="P40" s="51">
+        <v>-949.90411396879836</v>
+      </c>
+      <c r="Q40" s="50">
+        <v>-649.39891943248142</v>
+      </c>
+      <c r="R40" s="50">
+        <v>329.0488511144373</v>
+      </c>
+      <c r="S40" s="50">
+        <v>-793.7016042824273</v>
+      </c>
+      <c r="T40" s="50">
+        <v>184.01568088435295</v>
+      </c>
+      <c r="U40" s="52">
+        <v>-151.8723563467712</v>
+      </c>
+      <c r="V40" s="50">
+        <v>533.28320955848653</v>
+      </c>
+      <c r="W40" s="50">
+        <v>-1026.6378467539603</v>
+      </c>
+      <c r="X40" s="50">
+        <v>-281.08184537153682</v>
+      </c>
+      <c r="Y40" s="52">
+        <v>357.73862786174755</v>
+      </c>
+      <c r="Z40" s="50">
+        <v>63.20361138338717</v>
+      </c>
+      <c r="AA40" s="50">
+        <v>-862.0779461894615</v>
+      </c>
+      <c r="AB40" s="50">
+        <v>167.42166671977492</v>
+      </c>
+      <c r="AC40" s="52">
+        <v>117.93110064658003</v>
+      </c>
+      <c r="AD40" s="50">
+        <v>64.999297586307762</v>
+      </c>
+      <c r="AE40" s="50">
+        <v>-1003.154407496719</v>
+      </c>
+      <c r="AF40" s="51">
+        <v>163.05525909655148</v>
+      </c>
+      <c r="AG40" s="26">
+        <v>192.98211593829592</v>
+      </c>
+      <c r="AH40" s="26">
+        <v>-145.89717243669998</v>
+      </c>
+      <c r="AI40" s="26">
+        <v>-1647.4400600241349</v>
+      </c>
+      <c r="AJ40" s="26">
+        <v>739.22277957812162</v>
+      </c>
+      <c r="AK40" s="27">
+        <v>317.05414982745515</v>
+      </c>
+      <c r="AL40" s="26">
+        <v>-305.09613333116806</v>
+      </c>
+      <c r="AM40" s="26">
+        <v>-1765.0939596570533</v>
+      </c>
+      <c r="AN40" s="26">
+        <v>635.25053382896999</v>
+      </c>
+      <c r="AO40" s="27">
+        <v>244.170438673528</v>
+      </c>
+      <c r="AP40" s="26">
+        <v>-15.004268381092061</v>
+      </c>
+      <c r="AQ40" s="26">
+        <v>-1743.1737712143154</v>
+      </c>
+      <c r="AR40" s="26">
+        <v>374.12089227703814</v>
+      </c>
+      <c r="AS40" s="27">
+        <v>371.37503356857451</v>
+      </c>
+      <c r="AT40" s="26">
+        <v>-284.07228269575558</v>
+      </c>
+      <c r="AU40" s="26">
+        <v>-1908.3202719182177</v>
+      </c>
+      <c r="AV40" s="37">
+        <v>605.57721528492993</v>
+      </c>
+      <c r="AW40" s="26">
+        <v>193.49205030793769</v>
+      </c>
+      <c r="AX40" s="26">
+        <v>-269.39730765803301</v>
+      </c>
+      <c r="AY40" s="26">
+        <v>-2016.351920332934</v>
+      </c>
+      <c r="AZ40" s="26">
+        <v>787.46399659673989</v>
+      </c>
+      <c r="BA40" s="27">
+        <v>335.63665456799163</v>
+      </c>
+      <c r="BB40" s="26">
+        <v>55.793919637580984</v>
+      </c>
+      <c r="BC40" s="26">
+        <v>-1821.9743630852138</v>
+      </c>
+      <c r="BD40" s="26">
+        <v>-5.3831782645422663</v>
+      </c>
+      <c r="BE40" s="27">
+        <v>-227.64513866728521</v>
+      </c>
+      <c r="BF40" s="26">
+        <v>45.465990830808437</v>
+      </c>
+      <c r="BG40" s="26">
+        <v>-1693.8880185634771</v>
+      </c>
+      <c r="BH40" s="26">
+        <v>722.07167542377965</v>
+      </c>
+      <c r="BI40" s="27">
+        <v>410.13950216926924</v>
+      </c>
+      <c r="BJ40" s="26">
+        <v>-14.429904782951013</v>
+      </c>
+      <c r="BK40" s="26">
+        <v>-1555.5299843668281</v>
+      </c>
+      <c r="BL40" s="26">
+        <v>288.82588712573863</v>
+      </c>
+      <c r="BM40" s="27">
+        <v>266.95599222377155</v>
+      </c>
+      <c r="BN40" s="26">
+        <v>27.222731526201983</v>
+      </c>
+      <c r="BO40" s="26">
+        <v>-1390.8480228392559</v>
+      </c>
+      <c r="BP40" s="37">
+        <v>65.503969001316591</v>
+      </c>
+      <c r="BQ40" s="26">
+        <v>293.01160664824442</v>
+      </c>
+      <c r="BR40" s="26">
+        <v>49.038031478252151</v>
+      </c>
+      <c r="BS40" s="26">
+        <v>-1135.7661514234246</v>
+      </c>
+      <c r="BT40" s="37">
+        <v>388.77771742153413</v>
+      </c>
+      <c r="BU40" s="26">
+        <v>308.53164942233639</v>
+      </c>
+      <c r="BV40" s="26">
+        <v>-44.461142824058982</v>
+      </c>
+      <c r="BW40" s="26">
+        <v>-1503.1332043149705</v>
+      </c>
+      <c r="BX40" s="37">
+        <v>289.15858374789468</v>
+      </c>
     </row>
-    <row r="8" spans="2:158" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...237 lines deleted...]
-      <c r="FB8" s="1"/>
+    <row r="42" spans="1:160" ht="43.5" customHeight="1">
+      <c r="A42" s="64" t="s">
+        <v>190</v>
+      </c>
+      <c r="B42" s="61"/>
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="61"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="61"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="J42" s="61"/>
+      <c r="K42" s="61"/>
+      <c r="L42" s="61"/>
+      <c r="M42" s="61"/>
+      <c r="N42" s="53"/>
+      <c r="O42" s="58"/>
+      <c r="P42" s="56"/>
     </row>
-    <row r="9" spans="2:158" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...237 lines deleted...]
-      <c r="FB9" s="1"/>
+    <row r="43" spans="1:160">
+      <c r="A43" s="64" t="s">
+        <v>193</v>
+      </c>
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="61"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="61"/>
+      <c r="H43" s="61"/>
+      <c r="I43" s="61"/>
+      <c r="J43" s="61"/>
+      <c r="K43" s="61"/>
+      <c r="L43" s="61"/>
+      <c r="M43" s="61"/>
+      <c r="N43" s="53"/>
+      <c r="O43" s="58"/>
+      <c r="P43" s="56"/>
     </row>
-    <row r="10" spans="2:158" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...237 lines deleted...]
-      <c r="FB10" s="1"/>
+    <row r="44" spans="1:160" ht="13.5">
+      <c r="A44" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B44" s="49"/>
+      <c r="C44" s="49"/>
+      <c r="D44" s="49"/>
+      <c r="E44" s="49"/>
+      <c r="F44" s="49"/>
+      <c r="G44" s="49"/>
+      <c r="H44" s="49"/>
+      <c r="I44" s="49"/>
+      <c r="J44" s="49"/>
+      <c r="K44" s="49"/>
+      <c r="L44" s="49"/>
+      <c r="M44" s="49"/>
+      <c r="N44" s="49"/>
+      <c r="O44" s="49"/>
+      <c r="P44" s="49"/>
     </row>
-    <row r="11" spans="2:158" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...237 lines deleted...]
-      <c r="FB11" s="1"/>
+    <row r="46" spans="1:160">
+      <c r="A46" s="38" t="s">
+        <v>256</v>
+      </c>
     </row>
-    <row r="12" spans="2:158" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...8302 lines deleted...]
-      <c r="FB48" s="18"/>
+    <row r="47" spans="1:160">
+      <c r="A47" s="38"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="B44:M44"/>
+  <mergeCells count="2">
+    <mergeCell ref="A42:M42"/>
+    <mergeCell ref="A43:M43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:GU48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:GS48"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="204" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="42.85546875" style="4" customWidth="1"/>
+    <col min="2" max="23" width="8.85546875" style="4" customWidth="1"/>
+    <col min="24" max="201" width="8.85546875" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:203" ht="18.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>200</v>
+    <row r="1" spans="1:201" ht="18.75">
+      <c r="A1" s="3" t="s">
+        <v>191</v>
       </c>
     </row>
-    <row r="3" spans="2:203" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="23" t="s">
+    <row r="2" spans="1:201">
+      <c r="A2" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:201" s="1" customFormat="1">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="G5" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="I5" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="J5" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="L5" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="M5" s="33" t="s">
+        <v>171</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="P5" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="Q5" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="R5" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="S5" s="39" t="s">
+        <v>217</v>
+      </c>
+      <c r="T5" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="U5" s="39" t="s">
+        <v>258</v>
+      </c>
+      <c r="V5" s="55" t="s">
+        <v>259</v>
+      </c>
+      <c r="W5" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="X5" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y5" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA5" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB5" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC5" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE5" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF5" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG5" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH5" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI5" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ5" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK5" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="AL5" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM5" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN5" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO5" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP5" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ5" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR5" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS5" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU5" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AV5" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW5" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX5" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY5" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="AZ5" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="BA5" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="BC5" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD5" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="BE5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="BF5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="BG5" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="BH5" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="BI5" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="BK5" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BL5" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="BM5" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="BN5" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO5" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP5" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="BQ5" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="BR5" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="BS5" s="20" t="s">
+        <v>177</v>
+      </c>
+      <c r="BT5" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="BU5" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="BV5" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="BW5" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="BX5" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="BY5" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="BZ5" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="CA5" s="20" t="s">
+        <v>209</v>
+      </c>
+      <c r="CB5" s="8" t="s">
         <v>210</v>
       </c>
+      <c r="CC5" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="CD5" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="CE5" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="CF5" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="CG5" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="CH5" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="CI5" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="CJ5" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="CK5" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="CL5" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="CM5" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="CN5" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="CO5" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="CP5" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="CQ5" s="20" t="s">
+        <v>231</v>
+      </c>
+      <c r="CR5" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="CS5" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="CT5" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="CU5" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="CV5" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="CW5" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="CX5" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="CY5" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="CZ5" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="DA5" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="DB5" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="DC5" s="10"/>
+      <c r="DD5" s="10"/>
+      <c r="DE5" s="10"/>
+      <c r="DF5" s="10"/>
+      <c r="DG5" s="10"/>
+      <c r="DH5" s="10"/>
+      <c r="DI5" s="10"/>
+      <c r="DJ5" s="10"/>
+      <c r="DK5" s="10"/>
+      <c r="DL5" s="10"/>
+      <c r="DM5" s="10"/>
+      <c r="DN5" s="10"/>
+      <c r="DO5" s="10"/>
+      <c r="DP5" s="10"/>
+      <c r="DQ5" s="10"/>
+      <c r="DR5" s="10"/>
+      <c r="DS5" s="10"/>
+      <c r="DT5" s="10"/>
+      <c r="DU5" s="10"/>
+      <c r="DV5" s="10"/>
+      <c r="DW5" s="10"/>
+      <c r="DX5" s="10"/>
+      <c r="DY5" s="10"/>
+      <c r="DZ5" s="10"/>
+      <c r="EA5" s="10"/>
+      <c r="EB5" s="10"/>
+      <c r="EC5" s="10"/>
+      <c r="ED5" s="10"/>
+      <c r="EE5" s="10"/>
+      <c r="EF5" s="10"/>
+      <c r="EG5" s="10"/>
+      <c r="EH5" s="10"/>
+      <c r="EI5" s="10"/>
+      <c r="EJ5" s="10"/>
+      <c r="EK5" s="10"/>
+      <c r="EL5" s="10"/>
+      <c r="EM5" s="10"/>
+      <c r="EN5" s="10"/>
+      <c r="EO5" s="10"/>
+      <c r="EP5" s="10"/>
+      <c r="EQ5" s="10"/>
+      <c r="ER5" s="10"/>
+      <c r="ES5" s="10"/>
+      <c r="ET5" s="10"/>
+      <c r="EU5" s="10"/>
+      <c r="EV5" s="10"/>
+      <c r="EW5" s="10"/>
+      <c r="EX5" s="10"/>
+      <c r="EY5" s="10"/>
+      <c r="EZ5" s="10"/>
+      <c r="FA5" s="10"/>
+      <c r="FB5" s="10"/>
+      <c r="FC5" s="10"/>
+      <c r="FD5" s="10"/>
+      <c r="FE5" s="10"/>
+      <c r="FF5" s="10"/>
+      <c r="FG5" s="10"/>
+      <c r="FH5" s="10"/>
+      <c r="FI5" s="10"/>
+      <c r="FJ5" s="10"/>
+      <c r="FK5" s="10"/>
+      <c r="FL5" s="10"/>
+      <c r="FM5" s="10"/>
+      <c r="FN5" s="10"/>
+      <c r="FO5" s="10"/>
+      <c r="FP5" s="10"/>
+      <c r="FQ5" s="10"/>
+      <c r="FR5" s="10"/>
+      <c r="FS5" s="10"/>
+      <c r="FT5" s="10"/>
+      <c r="FU5" s="10"/>
+      <c r="FV5" s="10"/>
+      <c r="FW5" s="10"/>
+      <c r="FX5" s="10"/>
+      <c r="FY5" s="10"/>
+      <c r="FZ5" s="10"/>
+      <c r="GA5" s="10"/>
+      <c r="GB5" s="10"/>
+      <c r="GC5" s="10"/>
+      <c r="GD5" s="10"/>
+      <c r="GE5" s="10"/>
+      <c r="GF5" s="10"/>
+      <c r="GG5" s="10"/>
+      <c r="GH5" s="10"/>
+      <c r="GI5" s="10"/>
+      <c r="GJ5" s="10"/>
+      <c r="GK5" s="10"/>
+      <c r="GL5" s="10"/>
+      <c r="GM5" s="10"/>
+      <c r="GN5" s="10"/>
+      <c r="GO5" s="10"/>
+      <c r="GP5" s="10"/>
+      <c r="GQ5" s="10"/>
+      <c r="GR5" s="10"/>
+      <c r="GS5" s="10"/>
     </row>
-    <row r="6" spans="2:203" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="N6" s="25" t="s">
+    <row r="6" spans="1:201">
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="12"/>
+      <c r="X6" s="12"/>
+      <c r="Y6" s="12"/>
+      <c r="Z6" s="14"/>
+      <c r="AA6" s="12"/>
+      <c r="AB6" s="12"/>
+      <c r="AC6" s="12"/>
+      <c r="AD6" s="14"/>
+      <c r="AE6" s="12"/>
+      <c r="AF6" s="12"/>
+      <c r="AG6" s="12"/>
+      <c r="AH6" s="14"/>
+      <c r="AI6" s="12"/>
+      <c r="AJ6" s="12"/>
+      <c r="AK6" s="12"/>
+      <c r="AL6" s="14"/>
+      <c r="AM6" s="4"/>
+      <c r="AN6" s="4"/>
+      <c r="AO6" s="4"/>
+      <c r="AP6" s="14"/>
+      <c r="AQ6" s="30"/>
+      <c r="AR6" s="30"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="31"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="AX6" s="31"/>
+      <c r="AY6" s="29"/>
+      <c r="AZ6" s="29"/>
+      <c r="BA6" s="29"/>
+      <c r="BB6" s="29"/>
+      <c r="BC6" s="21"/>
+      <c r="BF6" s="22"/>
+      <c r="BJ6" s="22"/>
+      <c r="BO6" s="21"/>
+      <c r="BS6" s="21"/>
+      <c r="BW6" s="21"/>
+      <c r="BZ6" s="22"/>
+      <c r="CE6" s="21"/>
+      <c r="CI6" s="21"/>
+      <c r="CM6" s="21"/>
+      <c r="CQ6" s="21"/>
+      <c r="CT6" s="22"/>
+      <c r="CX6" s="22"/>
+      <c r="DB6" s="22"/>
+    </row>
+    <row r="7" spans="1:201">
+      <c r="A7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="43">
+        <v>694.28334142634912</v>
+      </c>
+      <c r="C7" s="43">
+        <v>770.53418617760553</v>
+      </c>
+      <c r="D7" s="43">
+        <v>-1441.8872310327351</v>
+      </c>
+      <c r="E7" s="43">
+        <v>-1091.4257607330494</v>
+      </c>
+      <c r="F7" s="43">
+        <v>-2499.5826798495591</v>
+      </c>
+      <c r="G7" s="43">
+        <v>-1369.2912938359034</v>
+      </c>
+      <c r="H7" s="44">
+        <v>-1502.4467354137537</v>
+      </c>
+      <c r="I7" s="44">
+        <v>-505.27264928800798</v>
+      </c>
+      <c r="J7" s="44">
+        <v>-696.80353666900032</v>
+      </c>
+      <c r="K7" s="44">
+        <v>-1862.1253519307938</v>
+      </c>
+      <c r="L7" s="44">
+        <v>-2085.8058727894772</v>
+      </c>
+      <c r="M7" s="44">
+        <v>-1783.9677788317649</v>
+      </c>
+      <c r="N7" s="44">
+        <v>-2459.9736513168218</v>
+      </c>
+      <c r="O7" s="44">
+        <v>-3211.2797510638156</v>
+      </c>
+      <c r="P7" s="44">
+        <v>-4327.8832078930755</v>
+      </c>
+      <c r="Q7" s="44">
+        <v>-6077.7766738619121</v>
+      </c>
+      <c r="R7" s="44">
+        <v>-3057.4585167030018</v>
+      </c>
+      <c r="S7" s="44">
+        <v>-900.05106360878153</v>
+      </c>
+      <c r="T7" s="44">
+        <v>-404.9754438173868</v>
+      </c>
+      <c r="U7" s="44">
+        <v>-251.01366733943814</v>
+      </c>
+      <c r="V7" s="45">
+        <v>715.81852514754655</v>
+      </c>
+      <c r="W7" s="43">
+        <v>-188.08462679097335</v>
+      </c>
+      <c r="X7" s="43">
+        <v>111.41167781115135</v>
+      </c>
+      <c r="Y7" s="43">
+        <v>463.62544592034061</v>
+      </c>
+      <c r="Z7" s="37">
+        <v>307.33084448583054</v>
+      </c>
+      <c r="AA7" s="43">
+        <v>29.471584651138329</v>
+      </c>
+      <c r="AB7" s="43">
+        <v>215.66765813477647</v>
+      </c>
+      <c r="AC7" s="43">
+        <v>878.94971143357645</v>
+      </c>
+      <c r="AD7" s="37">
+        <v>-353.55476804188578</v>
+      </c>
+      <c r="AE7" s="43">
+        <v>-320.98239528403394</v>
+      </c>
+      <c r="AF7" s="43">
+        <v>-480.50845662394983</v>
+      </c>
+      <c r="AG7" s="43">
+        <v>-139.14977549838159</v>
+      </c>
+      <c r="AH7" s="37">
+        <v>-501.24660362636973</v>
+      </c>
+      <c r="AI7" s="43">
+        <v>-207.64186638127876</v>
+      </c>
+      <c r="AJ7" s="43">
+        <v>-535.81646968681798</v>
+      </c>
+      <c r="AK7" s="43">
+        <v>297.96159079971795</v>
+      </c>
+      <c r="AL7" s="37">
+        <v>-645.92901546467056</v>
+      </c>
+      <c r="AM7" s="26">
+        <v>-757.02816266692241</v>
+      </c>
+      <c r="AN7" s="26">
+        <v>-666.33291319198429</v>
+      </c>
+      <c r="AO7" s="26">
+        <v>356.90307079538377</v>
+      </c>
+      <c r="AP7" s="37">
+        <v>-1433.1246747860366</v>
+      </c>
+      <c r="AQ7" s="44">
+        <v>-546.61851054109025</v>
+      </c>
+      <c r="AR7" s="44">
+        <v>-629.20728073818702</v>
+      </c>
+      <c r="AS7" s="44">
+        <v>423.86760971824708</v>
+      </c>
+      <c r="AT7" s="45">
+        <v>-617.33311227487309</v>
+      </c>
+      <c r="AU7" s="46">
+        <v>-586.0405440900231</v>
+      </c>
+      <c r="AV7" s="44">
+        <v>-582.96091698481928</v>
+      </c>
+      <c r="AW7" s="44">
+        <v>469.49445737173966</v>
+      </c>
+      <c r="AX7" s="45">
+        <v>-802.93973171065079</v>
+      </c>
+      <c r="AY7" s="44">
+        <v>-352.38653719637114</v>
+      </c>
+      <c r="AZ7" s="44">
+        <v>-371.51982425946676</v>
+      </c>
+      <c r="BA7" s="44">
+        <v>823.77279150638878</v>
+      </c>
+      <c r="BB7" s="45">
+        <v>-605.13907933855887</v>
+      </c>
+      <c r="BC7" s="44">
+        <v>-554.27673893218594</v>
+      </c>
+      <c r="BD7" s="44">
+        <v>-827.2636260294048</v>
+      </c>
+      <c r="BE7" s="44">
+        <v>1216.4703710331416</v>
+      </c>
+      <c r="BF7" s="45">
+        <v>-531.73354274055123</v>
+      </c>
+      <c r="BG7" s="44">
+        <v>-818.45157424622278</v>
+      </c>
+      <c r="BH7" s="26">
+        <v>-881.57933779656946</v>
+      </c>
+      <c r="BI7" s="26">
+        <v>899.66943458314131</v>
+      </c>
+      <c r="BJ7" s="37">
+        <v>-1061.7638744711428</v>
+      </c>
+      <c r="BK7" s="26">
+        <v>-1167.5161297363388</v>
+      </c>
+      <c r="BL7" s="26">
+        <v>-1140.0813439664871</v>
+      </c>
+      <c r="BM7" s="26">
+        <v>2052.768676556957</v>
+      </c>
+      <c r="BN7" s="26">
+        <v>-1830.9770756436083</v>
+      </c>
+      <c r="BO7" s="27">
+        <v>-1620.8581289863516</v>
+      </c>
+      <c r="BP7" s="26">
+        <v>-861.42788307097044</v>
+      </c>
+      <c r="BQ7" s="26">
+        <v>2381.2325800933086</v>
+      </c>
+      <c r="BR7" s="26">
+        <v>-1682.9143468677512</v>
+      </c>
+      <c r="BS7" s="27">
+        <v>-1875.3948352362497</v>
+      </c>
+      <c r="BT7" s="26">
+        <v>-1465.9558368406006</v>
+      </c>
+      <c r="BU7" s="26">
+        <v>2702.1314288865256</v>
+      </c>
+      <c r="BV7" s="26">
+        <v>-1820.7544081264973</v>
+      </c>
+      <c r="BW7" s="27">
+        <v>-2337.3149458302614</v>
+      </c>
+      <c r="BX7" s="26">
+        <v>-1610.1577670306681</v>
+      </c>
+      <c r="BY7" s="26">
+        <v>2666.1889982303674</v>
+      </c>
+      <c r="BZ7" s="26">
+        <v>-1929.9960364332539</v>
+      </c>
+      <c r="CA7" s="27">
+        <v>-2633.9058009068208</v>
+      </c>
+      <c r="CB7" s="26">
+        <v>-1784.8469776294041</v>
+      </c>
+      <c r="CC7" s="26">
+        <v>2877.7386073741482</v>
+      </c>
+      <c r="CD7" s="26">
+        <v>-2786.8690367309978</v>
+      </c>
+      <c r="CE7" s="27">
+        <v>-3772.0049586048567</v>
+      </c>
+      <c r="CF7" s="26">
+        <v>-2847.7424350218089</v>
+      </c>
+      <c r="CG7" s="26">
+        <v>2954.2735326459451</v>
+      </c>
+      <c r="CH7" s="26">
+        <v>-2412.3028128811916</v>
+      </c>
+      <c r="CI7" s="27">
+        <v>-2337.97061577164</v>
+      </c>
+      <c r="CJ7" s="26">
+        <v>-1158.4978681977498</v>
+      </c>
+      <c r="CK7" s="26">
+        <v>2643.6533023652369</v>
+      </c>
+      <c r="CL7" s="26">
+        <v>-2204.6433350988486</v>
+      </c>
+      <c r="CM7" s="27">
+        <v>-1820.7126255274293</v>
+      </c>
+      <c r="CN7" s="26">
+        <v>-140.45046681968381</v>
+      </c>
+      <c r="CO7" s="26">
+        <v>2455.2643824591105</v>
+      </c>
+      <c r="CP7" s="26">
+        <v>-1394.152353720779</v>
+      </c>
+      <c r="CQ7" s="27">
+        <v>-2185.1931777647619</v>
+      </c>
+      <c r="CR7" s="26">
+        <v>-432.71650433325948</v>
+      </c>
+      <c r="CS7" s="26">
+        <v>3521.6381125204625</v>
+      </c>
+      <c r="CT7" s="37">
+        <v>-1308.7038742398281</v>
+      </c>
+      <c r="CU7" s="26">
+        <v>-2182.2001329549134</v>
+      </c>
+      <c r="CV7" s="26">
+        <v>-437.40471715455089</v>
+      </c>
+      <c r="CW7" s="26">
+        <v>3256.2990753833928</v>
+      </c>
+      <c r="CX7" s="37">
+        <v>-887.70789261336677</v>
+      </c>
+      <c r="CY7" s="26">
+        <v>-1846.4358016355004</v>
+      </c>
+      <c r="CZ7" s="26">
+        <v>-325.84010972790185</v>
+      </c>
+      <c r="DA7" s="26">
+        <v>3894.6370896737048</v>
+      </c>
+      <c r="DB7" s="37">
+        <v>-1006.5426531627559</v>
+      </c>
+    </row>
+    <row r="8" spans="1:201">
+      <c r="A8" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="43">
+        <v>275.74317142634914</v>
+      </c>
+      <c r="C8" s="43">
+        <v>171.04256217760553</v>
+      </c>
+      <c r="D8" s="43">
+        <v>-2233.3314810327352</v>
+      </c>
+      <c r="E8" s="43">
+        <v>-2011.6401429180494</v>
+      </c>
+      <c r="F8" s="43">
+        <v>-3403.2483324255595</v>
+      </c>
+      <c r="G8" s="43">
+        <v>-2183.1184019319035</v>
+      </c>
+      <c r="H8" s="44">
+        <v>-2135.1303892687538</v>
+      </c>
+      <c r="I8" s="44">
+        <v>-1385.7406866170079</v>
+      </c>
+      <c r="J8" s="44">
+        <v>-1680.1993711900004</v>
+      </c>
+      <c r="K8" s="44">
+        <v>-2952.5334325396484</v>
+      </c>
+      <c r="L8" s="44">
+        <v>-3492.829799172976</v>
+      </c>
+      <c r="M8" s="44">
+        <v>-3269.6815293268996</v>
+      </c>
+      <c r="N8" s="44">
+        <v>-3935.2845142381602</v>
+      </c>
+      <c r="O8" s="44">
+        <v>-4601.4046970008558</v>
+      </c>
+      <c r="P8" s="44">
+        <v>-5758.4214741578462</v>
+      </c>
+      <c r="Q8" s="44">
+        <v>-7653.940145072761</v>
+      </c>
+      <c r="R8" s="44">
+        <v>-4460.6037681587359</v>
+      </c>
+      <c r="S8" s="44">
+        <v>-2303.2240974162505</v>
+      </c>
+      <c r="T8" s="44">
+        <v>-2001.9996813790995</v>
+      </c>
+      <c r="U8" s="44">
+        <v>-1737.5331665276344</v>
+      </c>
+      <c r="V8" s="45">
+        <v>-742.49004965905624</v>
+      </c>
+      <c r="W8" s="43">
+        <v>-264.61576279097335</v>
+      </c>
+      <c r="X8" s="43">
+        <v>8.0638248111513349</v>
+      </c>
+      <c r="Y8" s="43">
+        <v>366.95647592034061</v>
+      </c>
+      <c r="Z8" s="37">
+        <v>165.33863348583054</v>
+      </c>
+      <c r="AA8" s="43">
+        <v>-92.854977348861667</v>
+      </c>
+      <c r="AB8" s="43">
+        <v>78.154199134776491</v>
+      </c>
+      <c r="AC8" s="43">
+        <v>711.76670043357649</v>
+      </c>
+      <c r="AD8" s="37">
+        <v>-526.02336004188578</v>
+      </c>
+      <c r="AE8" s="43">
+        <v>-490.15578328403399</v>
+      </c>
+      <c r="AF8" s="43">
+        <v>-663.15253862394979</v>
+      </c>
+      <c r="AG8" s="43">
+        <v>-334.53089949838159</v>
+      </c>
+      <c r="AH8" s="37">
+        <v>-745.49225962636979</v>
+      </c>
+      <c r="AI8" s="43">
+        <v>-474.76601138127876</v>
+      </c>
+      <c r="AJ8" s="43">
+        <v>-759.59137268681798</v>
+      </c>
+      <c r="AK8" s="43">
+        <v>98.449232000717984</v>
+      </c>
+      <c r="AL8" s="37">
+        <v>-875.73199085067063</v>
+      </c>
+      <c r="AM8" s="26">
+        <v>-972.60516570792242</v>
+      </c>
+      <c r="AN8" s="26">
+        <v>-902.47057258098425</v>
+      </c>
+      <c r="AO8" s="26">
+        <v>135.25567813538373</v>
+      </c>
+      <c r="AP8" s="37">
+        <v>-1663.4282722720366</v>
+      </c>
+      <c r="AQ8" s="44">
+        <v>-743.98997560109024</v>
+      </c>
+      <c r="AR8" s="44">
+        <v>-848.80358495918699</v>
+      </c>
+      <c r="AS8" s="44">
+        <v>226.80317279624705</v>
+      </c>
+      <c r="AT8" s="45">
+        <v>-817.12801416787306</v>
+      </c>
+      <c r="AU8" s="46">
+        <v>-745.76965662402313</v>
+      </c>
+      <c r="AV8" s="44">
+        <v>-737.32297454881927</v>
+      </c>
+      <c r="AW8" s="44">
+        <v>311.88725773873966</v>
+      </c>
+      <c r="AX8" s="45">
+        <v>-963.92501583465082</v>
+      </c>
+      <c r="AY8" s="44">
+        <v>-556.67412321237111</v>
+      </c>
+      <c r="AZ8" s="44">
+        <v>-584.30922166546679</v>
+      </c>
+      <c r="BA8" s="44">
+        <v>579.41570868238887</v>
+      </c>
+      <c r="BB8" s="45">
+        <v>-824.17305042155886</v>
+      </c>
+      <c r="BC8" s="44">
+        <v>-780.28208490518591</v>
+      </c>
+      <c r="BD8" s="44">
+        <v>-1085.7825216014048</v>
+      </c>
+      <c r="BE8" s="44">
+        <v>972.9091404331416</v>
+      </c>
+      <c r="BF8" s="45">
+        <v>-787.04390511655129</v>
+      </c>
+      <c r="BG8" s="44">
+        <v>-1060.2016600325958</v>
+      </c>
+      <c r="BH8" s="26">
+        <v>-1149.5363360050483</v>
+      </c>
+      <c r="BI8" s="26">
+        <v>598.61270036396672</v>
+      </c>
+      <c r="BJ8" s="37">
+        <v>-1341.4081368659713</v>
+      </c>
+      <c r="BK8" s="26">
+        <v>-1498.9290394405666</v>
+      </c>
+      <c r="BL8" s="26">
+        <v>-1517.7677345378493</v>
+      </c>
+      <c r="BM8" s="26">
+        <v>1707.2870039991385</v>
+      </c>
+      <c r="BN8" s="26">
+        <v>-2183.4200291936986</v>
+      </c>
+      <c r="BO8" s="27">
+        <v>-1958.0950605608091</v>
+      </c>
+      <c r="BP8" s="26">
+        <v>-1229.5170461698253</v>
+      </c>
+      <c r="BQ8" s="26">
+        <v>2019.5815221596713</v>
+      </c>
+      <c r="BR8" s="26">
+        <v>-2101.6509447559365</v>
+      </c>
+      <c r="BS8" s="27">
+        <v>-2270.6449846316414</v>
+      </c>
+      <c r="BT8" s="26">
+        <v>-1872.1450918614073</v>
+      </c>
+      <c r="BU8" s="26">
+        <v>2373.9290026810377</v>
+      </c>
+      <c r="BV8" s="26">
+        <v>-2166.4234404261488</v>
+      </c>
+      <c r="BW8" s="27">
+        <v>-2688.1395370559362</v>
+      </c>
+      <c r="BX8" s="26">
+        <v>-1983.6260719827715</v>
+      </c>
+      <c r="BY8" s="26">
+        <v>2315.9768005266242</v>
+      </c>
+      <c r="BZ8" s="26">
+        <v>-2245.6158884887718</v>
+      </c>
+      <c r="CA8" s="27">
+        <v>-2959.1598862638193</v>
+      </c>
+      <c r="CB8" s="26">
+        <v>-2148.4645440777185</v>
+      </c>
+      <c r="CC8" s="26">
+        <v>2515.3223920014734</v>
+      </c>
+      <c r="CD8" s="26">
+        <v>-3166.1194358177818</v>
+      </c>
+      <c r="CE8" s="27">
+        <v>-4103.5949511094432</v>
+      </c>
+      <c r="CF8" s="26">
+        <v>-3279.7690643317892</v>
+      </c>
+      <c r="CG8" s="26">
+        <v>2552.3318530585238</v>
+      </c>
+      <c r="CH8" s="26">
+        <v>-2822.9079826900524</v>
+      </c>
+      <c r="CI8" s="27">
+        <v>-2636.7026969089839</v>
+      </c>
+      <c r="CJ8" s="26">
+        <v>-1519.4072700445868</v>
+      </c>
+      <c r="CK8" s="26">
+        <v>2302.0555628905595</v>
+      </c>
+      <c r="CL8" s="26">
+        <v>-2606.5493640957247</v>
+      </c>
+      <c r="CM8" s="27">
+        <v>-2169.649780712527</v>
+      </c>
+      <c r="CN8" s="26">
+        <v>-499.41023892969315</v>
+      </c>
+      <c r="CO8" s="26">
+        <v>2113.8239852563956</v>
+      </c>
+      <c r="CP8" s="26">
+        <v>-1747.988063030426</v>
+      </c>
+      <c r="CQ8" s="27">
+        <v>-2547.6271505883651</v>
+      </c>
+      <c r="CR8" s="26">
+        <v>-866.47280387284536</v>
+      </c>
+      <c r="CS8" s="26">
+        <v>3105.8769810061158</v>
+      </c>
+      <c r="CT8" s="37">
+        <v>-1693.7767079240048</v>
+      </c>
+      <c r="CU8" s="26">
+        <v>-2537.9652582661747</v>
+      </c>
+      <c r="CV8" s="26">
+        <v>-840.6078165675317</v>
+      </c>
+      <c r="CW8" s="26">
+        <v>2913.4544403856989</v>
+      </c>
+      <c r="CX8" s="37">
+        <v>-1272.414532079627</v>
+      </c>
+      <c r="CY8" s="26">
+        <v>-2209.2743907441672</v>
+      </c>
+      <c r="CZ8" s="26">
+        <v>-784.43054276061503</v>
+      </c>
+      <c r="DA8" s="26">
+        <v>3540.0138165580729</v>
+      </c>
+      <c r="DB8" s="37">
+        <v>-1288.7989327123469</v>
+      </c>
+    </row>
+    <row r="9" spans="1:201">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="43">
+        <v>6290.5701265630687</v>
+      </c>
+      <c r="C9" s="43">
+        <v>7394.9429665614771</v>
+      </c>
+      <c r="D9" s="43">
+        <v>7166.5230539264367</v>
+      </c>
+      <c r="E9" s="43">
+        <v>8210.5094736293795</v>
+      </c>
+      <c r="F9" s="43">
+        <v>8368.8103676702085</v>
+      </c>
+      <c r="G9" s="43">
+        <v>8918.440027560624</v>
+      </c>
+      <c r="H9" s="44">
+        <v>8370.9878386317632</v>
+      </c>
+      <c r="I9" s="44">
+        <v>8984.1283165853274</v>
+      </c>
+      <c r="J9" s="44">
+        <v>10076.958786511826</v>
+      </c>
+      <c r="K9" s="44">
+        <v>11039.236305057137</v>
+      </c>
+      <c r="L9" s="44">
+        <v>15402.69607725145</v>
+      </c>
+      <c r="M9" s="44">
+        <v>18479.636084141497</v>
+      </c>
+      <c r="N9" s="44">
+        <v>19785.410295904563</v>
+      </c>
+      <c r="O9" s="44">
+        <v>22575.125777709403</v>
+      </c>
+      <c r="P9" s="44">
+        <v>26885.982345922719</v>
+      </c>
+      <c r="Q9" s="44">
+        <v>31591.563888250756</v>
+      </c>
+      <c r="R9" s="44">
+        <v>23952.496243778638</v>
+      </c>
+      <c r="S9" s="44">
+        <v>24445.256204879457</v>
+      </c>
+      <c r="T9" s="44">
+        <v>27567.911999634936</v>
+      </c>
+      <c r="U9" s="44">
+        <v>25663.681726299066</v>
+      </c>
+      <c r="V9" s="45">
+        <v>26052.851595139742</v>
+      </c>
+      <c r="W9" s="43">
+        <v>1291.9217572645105</v>
+      </c>
+      <c r="X9" s="43">
+        <v>1728.4547432609736</v>
+      </c>
+      <c r="Y9" s="43">
+        <v>1889.7219573209832</v>
+      </c>
+      <c r="Z9" s="37">
+        <v>1380.4716687166015</v>
+      </c>
+      <c r="AA9" s="43">
+        <v>1374.3984261450018</v>
+      </c>
+      <c r="AB9" s="43">
+        <v>1787.9654129752905</v>
+      </c>
+      <c r="AC9" s="43">
+        <v>2500.6910477051097</v>
+      </c>
+      <c r="AD9" s="37">
+        <v>1731.8880797360755</v>
+      </c>
+      <c r="AE9" s="43">
+        <v>1633.1040793831694</v>
+      </c>
+      <c r="AF9" s="43">
+        <v>1870.7084799412448</v>
+      </c>
+      <c r="AG9" s="43">
+        <v>2003.4496168744477</v>
+      </c>
+      <c r="AH9" s="37">
+        <v>1659.2608777275752</v>
+      </c>
+      <c r="AI9" s="43">
+        <v>1675.9605852759594</v>
+      </c>
+      <c r="AJ9" s="43">
+        <v>1789.8581551063226</v>
+      </c>
+      <c r="AK9" s="43">
+        <v>2737.2184452565784</v>
+      </c>
+      <c r="AL9" s="37">
+        <v>2007.4722879905194</v>
+      </c>
+      <c r="AM9" s="26">
+        <v>1627.9535482002693</v>
+      </c>
+      <c r="AN9" s="26">
+        <v>1958.3116832843436</v>
+      </c>
+      <c r="AO9" s="26">
+        <v>2969.7672289258512</v>
+      </c>
+      <c r="AP9" s="37">
+        <v>1812.7779072597443</v>
+      </c>
+      <c r="AQ9" s="44">
+        <v>1689.250976852871</v>
+      </c>
+      <c r="AR9" s="44">
+        <v>2093.2220104379126</v>
+      </c>
+      <c r="AS9" s="44">
+        <v>3144.7094544788201</v>
+      </c>
+      <c r="AT9" s="45">
+        <v>1991.2575857910192</v>
+      </c>
+      <c r="AU9" s="46">
+        <v>1671.8516863102057</v>
+      </c>
+      <c r="AV9" s="44">
+        <v>1904.2866580262571</v>
+      </c>
+      <c r="AW9" s="44">
+        <v>2900.4356503619033</v>
+      </c>
+      <c r="AX9" s="45">
+        <v>1894.413843933396</v>
+      </c>
+      <c r="AY9" s="44">
+        <v>1669.8160902922039</v>
+      </c>
+      <c r="AZ9" s="44">
+        <v>2083.2667643643431</v>
+      </c>
+      <c r="BA9" s="44">
+        <v>3256.4972512749914</v>
+      </c>
+      <c r="BB9" s="45">
+        <v>1974.5482106537897</v>
+      </c>
+      <c r="BC9" s="44">
+        <v>1793.3750479218156</v>
+      </c>
+      <c r="BD9" s="44">
+        <v>2193.2052996470252</v>
+      </c>
+      <c r="BE9" s="44">
+        <v>3935.3089654496225</v>
+      </c>
+      <c r="BF9" s="45">
+        <v>2155.0694734933636</v>
+      </c>
+      <c r="BG9" s="44">
+        <v>1771.7092946114356</v>
+      </c>
+      <c r="BH9" s="26">
+        <v>2534.2721442769921</v>
+      </c>
+      <c r="BI9" s="26">
+        <v>4312.0428273034031</v>
+      </c>
+      <c r="BJ9" s="37">
+        <v>2421.2120388653061</v>
+      </c>
+      <c r="BK9" s="26">
+        <v>2205.4517235138528</v>
+      </c>
+      <c r="BL9" s="26">
+        <v>3857.0940861136846</v>
+      </c>
+      <c r="BM9" s="26">
+        <v>6422.863526371325</v>
+      </c>
+      <c r="BN9" s="26">
+        <v>2917.2867412525875</v>
+      </c>
+      <c r="BO9" s="27">
+        <v>2801.3873784381944</v>
+      </c>
+      <c r="BP9" s="26">
+        <v>4386.7563720273802</v>
+      </c>
+      <c r="BQ9" s="26">
+        <v>7659.8067368515813</v>
+      </c>
+      <c r="BR9" s="26">
+        <v>3631.685596824339</v>
+      </c>
+      <c r="BS9" s="27">
+        <v>3035.8076656346843</v>
+      </c>
+      <c r="BT9" s="26">
+        <v>4879.621364663265</v>
+      </c>
+      <c r="BU9" s="26">
+        <v>8172.1767516965083</v>
+      </c>
+      <c r="BV9" s="26">
+        <v>3697.8045139101041</v>
+      </c>
+      <c r="BW9" s="27">
+        <v>3416.8079033893059</v>
+      </c>
+      <c r="BX9" s="26">
+        <v>5287.3533180461109</v>
+      </c>
+      <c r="BY9" s="26">
+        <v>9118.0452115603894</v>
+      </c>
+      <c r="BZ9" s="26">
+        <v>4752.9193447135949</v>
+      </c>
+      <c r="CA9" s="27">
+        <v>4091.7658394002474</v>
+      </c>
+      <c r="CB9" s="26">
+        <v>6561.0203449785313</v>
+      </c>
+      <c r="CC9" s="26">
+        <v>10573.385145784125</v>
+      </c>
+      <c r="CD9" s="26">
+        <v>5659.8110157598112</v>
+      </c>
+      <c r="CE9" s="27">
+        <v>5107.4223771574152</v>
+      </c>
+      <c r="CF9" s="26">
+        <v>8427.2310345382011</v>
+      </c>
+      <c r="CG9" s="26">
+        <v>12846.942851214688</v>
+      </c>
+      <c r="CH9" s="26">
+        <v>5209.9676253404514</v>
+      </c>
+      <c r="CI9" s="27">
+        <v>3840.7822258479864</v>
+      </c>
+      <c r="CJ9" s="26">
+        <v>5833.9960135776673</v>
+      </c>
+      <c r="CK9" s="26">
+        <v>9458.2702806376365</v>
+      </c>
+      <c r="CL9" s="26">
+        <v>4819.4477237153496</v>
+      </c>
+      <c r="CM9" s="27">
+        <v>4219.8161838448323</v>
+      </c>
+      <c r="CN9" s="26">
+        <v>5933.7803865416745</v>
+      </c>
+      <c r="CO9" s="26">
+        <v>9071.0479057915527</v>
+      </c>
+      <c r="CP9" s="26">
+        <v>5220.6117287013976</v>
+      </c>
+      <c r="CQ9" s="27">
+        <v>4367.2645735519127</v>
+      </c>
+      <c r="CR9" s="26">
+        <v>7218.2538776159527</v>
+      </c>
+      <c r="CS9" s="26">
+        <v>10808.888443616694</v>
+      </c>
+      <c r="CT9" s="37">
+        <v>5173.5051048503765</v>
+      </c>
+      <c r="CU9" s="26">
+        <v>4330.6159528748276</v>
+      </c>
+      <c r="CV9" s="26">
+        <v>6336.3009432620083</v>
+      </c>
+      <c r="CW9" s="26">
+        <v>9827.9639664406459</v>
+      </c>
+      <c r="CX9" s="37">
+        <v>5168.8008637215808</v>
+      </c>
+      <c r="CY9" s="26">
+        <v>4224.2041025149401</v>
+      </c>
+      <c r="CZ9" s="26">
+        <v>6543.8877923898781</v>
+      </c>
+      <c r="DA9" s="26">
+        <v>10434.196077301951</v>
+      </c>
+      <c r="DB9" s="37">
+        <v>4850.5636229329757</v>
+      </c>
+    </row>
+    <row r="10" spans="1:201">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="43">
+        <v>-6014.8269551367193</v>
+      </c>
+      <c r="C10" s="43">
+        <v>-7223.9004043838722</v>
+      </c>
+      <c r="D10" s="43">
+        <v>-9399.8545349591732</v>
+      </c>
+      <c r="E10" s="43">
+        <v>-10222.149616547429</v>
+      </c>
+      <c r="F10" s="43">
+        <v>-11772.058700095768</v>
+      </c>
+      <c r="G10" s="43">
+        <v>-11101.558429492527</v>
+      </c>
+      <c r="H10" s="44">
+        <v>-10506.118227900515</v>
+      </c>
+      <c r="I10" s="44">
+        <v>-10369.869003202337</v>
+      </c>
+      <c r="J10" s="44">
+        <v>-11757.158157701826</v>
+      </c>
+      <c r="K10" s="44">
+        <v>-13991.769737596785</v>
+      </c>
+      <c r="L10" s="44">
+        <v>-18895.525876424428</v>
+      </c>
+      <c r="M10" s="44">
+        <v>-21749.317613468396</v>
+      </c>
+      <c r="N10" s="44">
+        <v>-23720.694810142722</v>
+      </c>
+      <c r="O10" s="44">
+        <v>-27176.530474710256</v>
+      </c>
+      <c r="P10" s="44">
+        <v>-32644.403820080559</v>
+      </c>
+      <c r="Q10" s="44">
+        <v>-39245.504033323516</v>
+      </c>
+      <c r="R10" s="44">
+        <v>-28413.100011937378</v>
+      </c>
+      <c r="S10" s="44">
+        <v>-26748.480302295709</v>
+      </c>
+      <c r="T10" s="44">
+        <v>-29569.911681014037</v>
+      </c>
+      <c r="U10" s="44">
+        <v>-27401.214892826698</v>
+      </c>
+      <c r="V10" s="45">
+        <v>-26795.341644798802</v>
+      </c>
+      <c r="W10" s="43">
+        <v>-1556.5375200554838</v>
+      </c>
+      <c r="X10" s="43">
+        <v>-1720.3909184498223</v>
+      </c>
+      <c r="Y10" s="43">
+        <v>-1522.7654814006426</v>
+      </c>
+      <c r="Z10" s="37">
+        <v>-1215.1330352307709</v>
+      </c>
+      <c r="AA10" s="43">
+        <v>-1467.2534034938635</v>
+      </c>
+      <c r="AB10" s="43">
+        <v>-1709.811213840514</v>
+      </c>
+      <c r="AC10" s="43">
+        <v>-1788.9243472715332</v>
+      </c>
+      <c r="AD10" s="37">
+        <v>-2257.9114397779613</v>
+      </c>
+      <c r="AE10" s="43">
+        <v>-2123.2598626672034</v>
+      </c>
+      <c r="AF10" s="43">
+        <v>-2533.8610185651946</v>
+      </c>
+      <c r="AG10" s="43">
+        <v>-2337.9805163728292</v>
+      </c>
+      <c r="AH10" s="37">
+        <v>-2404.753137353945</v>
+      </c>
+      <c r="AI10" s="43">
+        <v>-2150.7265966572381</v>
+      </c>
+      <c r="AJ10" s="43">
+        <v>-2549.4495277931405</v>
+      </c>
+      <c r="AK10" s="43">
+        <v>-2638.7692132558604</v>
+      </c>
+      <c r="AL10" s="37">
+        <v>-2883.20427884119</v>
+      </c>
+      <c r="AM10" s="26">
+        <v>-2600.5587139081917</v>
+      </c>
+      <c r="AN10" s="26">
+        <v>-2860.7822558653279</v>
+      </c>
+      <c r="AO10" s="26">
+        <v>-2834.5115507904675</v>
+      </c>
+      <c r="AP10" s="37">
+        <v>-3476.2061795317809</v>
+      </c>
+      <c r="AQ10" s="44">
+        <v>-2433.2409524539612</v>
+      </c>
+      <c r="AR10" s="44">
+        <v>-2942.0255953970996</v>
+      </c>
+      <c r="AS10" s="44">
+        <v>-2917.9062816825731</v>
+      </c>
+      <c r="AT10" s="45">
+        <v>-2808.3855999588923</v>
+      </c>
+      <c r="AU10" s="46">
+        <v>-2417.6213429342288</v>
+      </c>
+      <c r="AV10" s="44">
+        <v>-2641.6096325750764</v>
+      </c>
+      <c r="AW10" s="44">
+        <v>-2588.5483926231636</v>
+      </c>
+      <c r="AX10" s="45">
+        <v>-2858.3388597680469</v>
+      </c>
+      <c r="AY10" s="44">
+        <v>-2226.490213504575</v>
+      </c>
+      <c r="AZ10" s="44">
+        <v>-2667.5759860298099</v>
+      </c>
+      <c r="BA10" s="44">
+        <v>-2677.0815425926025</v>
+      </c>
+      <c r="BB10" s="45">
+        <v>-2798.7212610753486</v>
+      </c>
+      <c r="BC10" s="44">
+        <v>-2573.6571328270015</v>
+      </c>
+      <c r="BD10" s="44">
+        <v>-3278.98782124843</v>
+      </c>
+      <c r="BE10" s="44">
+        <v>-2962.3998250164809</v>
+      </c>
+      <c r="BF10" s="45">
+        <v>-2942.1133786099149</v>
+      </c>
+      <c r="BG10" s="44">
+        <v>-2831.9109546440313</v>
+      </c>
+      <c r="BH10" s="26">
+        <v>-3683.8084802820404</v>
+      </c>
+      <c r="BI10" s="26">
+        <v>-3713.4301269394364</v>
+      </c>
+      <c r="BJ10" s="37">
+        <v>-3762.6201757312774</v>
+      </c>
+      <c r="BK10" s="26">
+        <v>-3704.3807629544194</v>
+      </c>
+      <c r="BL10" s="26">
+        <v>-5374.8618206515339</v>
+      </c>
+      <c r="BM10" s="26">
+        <v>-4715.5765223721864</v>
+      </c>
+      <c r="BN10" s="26">
+        <v>-5100.7067704462861</v>
+      </c>
+      <c r="BO10" s="27">
+        <v>-4759.4824389990035</v>
+      </c>
+      <c r="BP10" s="26">
+        <v>-5616.2734181972055</v>
+      </c>
+      <c r="BQ10" s="26">
+        <v>-5640.22521469191</v>
+      </c>
+      <c r="BR10" s="26">
+        <v>-5733.3365415802755</v>
+      </c>
+      <c r="BS10" s="27">
+        <v>-5306.4526502663257</v>
+      </c>
+      <c r="BT10" s="26">
+        <v>-6751.7664565246723</v>
+      </c>
+      <c r="BU10" s="26">
+        <v>-5798.2477490154706</v>
+      </c>
+      <c r="BV10" s="26">
+        <v>-5864.2279543362529</v>
+      </c>
+      <c r="BW10" s="27">
+        <v>-6104.9474404452421</v>
+      </c>
+      <c r="BX10" s="26">
+        <v>-7270.9793900288823</v>
+      </c>
+      <c r="BY10" s="26">
+        <v>-6802.0684110337652</v>
+      </c>
+      <c r="BZ10" s="26">
+        <v>-6998.5352332023667</v>
+      </c>
+      <c r="CA10" s="27">
+        <v>-7050.9257256640667</v>
+      </c>
+      <c r="CB10" s="26">
+        <v>-8709.4848890562498</v>
+      </c>
+      <c r="CC10" s="26">
+        <v>-8058.0627537826513</v>
+      </c>
+      <c r="CD10" s="26">
+        <v>-8825.930451577593</v>
+      </c>
+      <c r="CE10" s="27">
+        <v>-9211.0173282668584</v>
+      </c>
+      <c r="CF10" s="26">
+        <v>-11707.00009886999</v>
+      </c>
+      <c r="CG10" s="26">
+        <v>-10294.610998156164</v>
+      </c>
+      <c r="CH10" s="26">
+        <v>-8032.8756080305038</v>
+      </c>
+      <c r="CI10" s="27">
+        <v>-6477.4849227569703</v>
+      </c>
+      <c r="CJ10" s="26">
+        <v>-7353.4032836222541</v>
+      </c>
+      <c r="CK10" s="26">
+        <v>-7156.214717747077</v>
+      </c>
+      <c r="CL10" s="26">
+        <v>-7425.9970878110744</v>
+      </c>
+      <c r="CM10" s="27">
+        <v>-6389.4659645573593</v>
+      </c>
+      <c r="CN10" s="26">
+        <v>-6433.1906254713676</v>
+      </c>
+      <c r="CO10" s="26">
+        <v>-6957.223920535157</v>
+      </c>
+      <c r="CP10" s="26">
+        <v>-6968.5997917318236</v>
+      </c>
+      <c r="CQ10" s="27">
+        <v>-6914.8917241402778</v>
+      </c>
+      <c r="CR10" s="26">
+        <v>-8084.726681488798</v>
+      </c>
+      <c r="CS10" s="26">
+        <v>-7703.0114626105778</v>
+      </c>
+      <c r="CT10" s="37">
+        <v>-6867.2818127743813</v>
+      </c>
+      <c r="CU10" s="26">
+        <v>-6868.5812111410023</v>
+      </c>
+      <c r="CV10" s="26">
+        <v>-7176.90875982954</v>
+      </c>
+      <c r="CW10" s="26">
+        <v>-6914.5095260549469</v>
+      </c>
+      <c r="CX10" s="37">
+        <v>-6441.2153958012077</v>
+      </c>
+      <c r="CY10" s="26">
+        <v>-6433.4784932591074</v>
+      </c>
+      <c r="CZ10" s="26">
+        <v>-7328.3183351504931</v>
+      </c>
+      <c r="DA10" s="26">
+        <v>-6894.182260743878</v>
+      </c>
+      <c r="DB10" s="37">
+        <v>-6139.3625556453226</v>
+      </c>
+    </row>
+    <row r="11" spans="1:201">
+      <c r="A11" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B11" s="43">
+        <v>428.94982160020868</v>
+      </c>
+      <c r="C11" s="43">
+        <v>349.53586493327043</v>
+      </c>
+      <c r="D11" s="43">
+        <v>-2180.5373581866816</v>
+      </c>
+      <c r="E11" s="43">
+        <v>-1908.337957911657</v>
+      </c>
+      <c r="F11" s="43">
+        <v>-3359.0386372473481</v>
+      </c>
+      <c r="G11" s="43">
+        <v>-1994.8024266847069</v>
+      </c>
+      <c r="H11" s="44">
+        <v>-1634.7244632736188</v>
+      </c>
+      <c r="I11" s="44">
+        <v>-919.83330442362171</v>
+      </c>
+      <c r="J11" s="44">
+        <v>-1125.9636899994159</v>
+      </c>
+      <c r="K11" s="44">
+        <v>-2430.4131390688635</v>
+      </c>
+      <c r="L11" s="44">
+        <v>-2258.7594260283977</v>
+      </c>
+      <c r="M11" s="44">
+        <v>-2465.0771866812365</v>
+      </c>
+      <c r="N11" s="44">
+        <v>-2745.8780354876017</v>
+      </c>
+      <c r="O11" s="44">
+        <v>-3179.1366128837958</v>
+      </c>
+      <c r="P11" s="44">
+        <v>-4284.2706953307061</v>
+      </c>
+      <c r="Q11" s="44">
+        <v>-5300.521255684348</v>
+      </c>
+      <c r="R11" s="44">
+        <v>-2002.5475764623434</v>
+      </c>
+      <c r="S11" s="44">
+        <v>-176.87783743238651</v>
+      </c>
+      <c r="T11" s="44">
+        <v>224.13523567976426</v>
+      </c>
+      <c r="U11" s="44">
+        <v>311.22522388310244</v>
+      </c>
+      <c r="V11" s="45">
+        <v>716.67447779769054</v>
+      </c>
+      <c r="W11" s="43">
+        <v>-221.31514604000154</v>
+      </c>
+      <c r="X11" s="43">
+        <v>41.739345786803142</v>
+      </c>
+      <c r="Y11" s="43">
+        <v>409.8537369657347</v>
+      </c>
+      <c r="Z11" s="37">
+        <v>198.67188488767238</v>
+      </c>
+      <c r="AA11" s="43">
+        <v>-73.874829089900004</v>
+      </c>
+      <c r="AB11" s="43">
+        <v>121.79280749915961</v>
+      </c>
+      <c r="AC11" s="43">
+        <v>712.24030059640654</v>
+      </c>
+      <c r="AD11" s="37">
+        <v>-410.62241407239571</v>
+      </c>
+      <c r="AE11" s="43">
+        <v>-486.59605418665569</v>
+      </c>
+      <c r="AF11" s="43">
+        <v>-650.84400254972479</v>
+      </c>
+      <c r="AG11" s="43">
+        <v>-327.20622885149101</v>
+      </c>
+      <c r="AH11" s="37">
+        <v>-715.89107259880984</v>
+      </c>
+      <c r="AI11" s="43">
+        <v>-451.68233541514155</v>
+      </c>
+      <c r="AJ11" s="43">
+        <v>-689.60071038935098</v>
+      </c>
+      <c r="AK11" s="43">
+        <v>103.18689066638308</v>
+      </c>
+      <c r="AL11" s="37">
+        <v>-870.24180277354753</v>
+      </c>
+      <c r="AM11" s="26">
+        <v>-877.38268013630295</v>
+      </c>
+      <c r="AN11" s="26">
+        <v>-877.68695927328986</v>
+      </c>
+      <c r="AO11" s="26">
+        <v>89.620341409630782</v>
+      </c>
+      <c r="AP11" s="37">
+        <v>-1693.5893392473861</v>
+      </c>
+      <c r="AQ11" s="44">
+        <v>-683.08046781908797</v>
+      </c>
+      <c r="AR11" s="44">
+        <v>-803.52715520633228</v>
+      </c>
+      <c r="AS11" s="44">
+        <v>288.86425401668384</v>
+      </c>
+      <c r="AT11" s="45">
+        <v>-797.05905767597051</v>
+      </c>
+      <c r="AU11" s="46">
+        <v>-583.29190209820126</v>
+      </c>
+      <c r="AV11" s="44">
+        <v>-592.05454198287657</v>
+      </c>
+      <c r="AW11" s="44">
+        <v>401.84678561240798</v>
+      </c>
+      <c r="AX11" s="45">
+        <v>-861.22480480494892</v>
+      </c>
+      <c r="AY11" s="44">
+        <v>-489.01627753544449</v>
+      </c>
+      <c r="AZ11" s="44">
+        <v>-393.95843455128261</v>
+      </c>
+      <c r="BA11" s="44">
+        <v>705.11322119152737</v>
+      </c>
+      <c r="BB11" s="45">
+        <v>-741.97181352842199</v>
+      </c>
+      <c r="BC11" s="44">
+        <v>-700.54522997098843</v>
+      </c>
+      <c r="BD11" s="44">
+        <v>-784.45500916637729</v>
+      </c>
+      <c r="BE11" s="44">
+        <v>1064.4147080337389</v>
+      </c>
+      <c r="BF11" s="45">
+        <v>-705.37815889578906</v>
+      </c>
+      <c r="BG11" s="44">
+        <v>-949.83953660204133</v>
+      </c>
+      <c r="BH11" s="26">
+        <v>-893.19963649345573</v>
+      </c>
+      <c r="BI11" s="26">
+        <v>691.52011142133097</v>
+      </c>
+      <c r="BJ11" s="37">
+        <v>-1278.8940773946974</v>
+      </c>
+      <c r="BK11" s="26">
+        <v>-1422.785497451533</v>
+      </c>
+      <c r="BL11" s="26">
+        <v>-643.70932092456496</v>
+      </c>
+      <c r="BM11" s="26">
+        <v>1855.0154064628559</v>
+      </c>
+      <c r="BN11" s="26">
+        <v>-2047.2800141151556</v>
+      </c>
+      <c r="BO11" s="27">
+        <v>-1797.9204906550017</v>
+      </c>
+      <c r="BP11" s="26">
+        <v>-874.25592058500479</v>
+      </c>
+      <c r="BQ11" s="26">
+        <v>2182.5601428869541</v>
+      </c>
+      <c r="BR11" s="26">
+        <v>-1975.4609183281841</v>
+      </c>
+      <c r="BS11" s="27">
+        <v>-2048.7859475373234</v>
+      </c>
+      <c r="BT11" s="26">
+        <v>-1216.4044837732772</v>
+      </c>
+      <c r="BU11" s="26">
+        <v>2584.1864240021405</v>
+      </c>
+      <c r="BV11" s="26">
+        <v>-2064.8740281791415</v>
+      </c>
+      <c r="BW11" s="27">
+        <v>-2269.440486001406</v>
+      </c>
+      <c r="BX11" s="26">
+        <v>-1298.7357354844344</v>
+      </c>
+      <c r="BY11" s="26">
+        <v>2541.1496811876959</v>
+      </c>
+      <c r="BZ11" s="26">
+        <v>-2152.1100725856513</v>
+      </c>
+      <c r="CA11" s="27">
+        <v>-2692.9280021068885</v>
+      </c>
+      <c r="CB11" s="26">
+        <v>-1311.6027224728587</v>
+      </c>
+      <c r="CC11" s="26">
+        <v>2754.5986706472204</v>
+      </c>
+      <c r="CD11" s="26">
+        <v>-3034.3386413981789</v>
+      </c>
+      <c r="CE11" s="27">
+        <v>-3656.1831606802543</v>
+      </c>
+      <c r="CF11" s="26">
+        <v>-2024.9252602461547</v>
+      </c>
+      <c r="CG11" s="26">
+        <v>2952.4361546099499</v>
+      </c>
+      <c r="CH11" s="26">
+        <v>-2571.8489893678889</v>
+      </c>
+      <c r="CI11" s="27">
+        <v>-2022.9659376980435</v>
+      </c>
+      <c r="CJ11" s="26">
+        <v>-737.80173568813552</v>
+      </c>
+      <c r="CK11" s="26">
+        <v>2776.3206302150684</v>
+      </c>
+      <c r="CL11" s="26">
+        <v>-2018.1005332912328</v>
+      </c>
+      <c r="CM11" s="27">
+        <v>-1538.9484829275889</v>
+      </c>
+      <c r="CN11" s="26">
+        <v>-79.785385195614253</v>
+      </c>
+      <c r="CO11" s="26">
+        <v>2772.9105664627723</v>
+      </c>
+      <c r="CP11" s="26">
+        <v>-1331.0545357719557</v>
+      </c>
+      <c r="CQ11" s="27">
+        <v>-1876.9029107160204</v>
+      </c>
+      <c r="CR11" s="26">
+        <v>-108.84806317957737</v>
+      </c>
+      <c r="CS11" s="26">
+        <v>3638.2129009445907</v>
+      </c>
+      <c r="CT11" s="37">
+        <v>-1428.3266913692287</v>
+      </c>
+      <c r="CU11" s="26">
+        <v>-1885.0841409643444</v>
+      </c>
+      <c r="CV11" s="26">
+        <v>-211.842018199015</v>
+      </c>
+      <c r="CW11" s="26">
+        <v>3504.2153697603289</v>
+      </c>
+      <c r="CX11" s="37">
+        <v>-1096.0639867138671</v>
+      </c>
+      <c r="CY11" s="26">
+        <v>-1765.0961221649818</v>
+      </c>
+      <c r="CZ11" s="26">
+        <v>-371.85486716611376</v>
+      </c>
+      <c r="DA11" s="26">
+        <v>3905.3770826162427</v>
+      </c>
+      <c r="DB11" s="37">
+        <v>-1051.7516154874565</v>
+      </c>
+    </row>
+    <row r="12" spans="1:201">
+      <c r="A12" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="43">
+        <v>6196.0669412416346</v>
+      </c>
+      <c r="C12" s="43">
+        <v>7259.9417082683103</v>
+      </c>
+      <c r="D12" s="43">
+        <v>6971.7753739223708</v>
+      </c>
+      <c r="E12" s="43">
+        <v>7974.0846000834226</v>
+      </c>
+      <c r="F12" s="43">
+        <v>8025.2088077181224</v>
+      </c>
+      <c r="G12" s="43">
+        <v>8544.6865616531322</v>
+      </c>
+      <c r="H12" s="44">
+        <v>8118.8482819295623</v>
+      </c>
+      <c r="I12" s="44">
+        <v>8638.0522923743119</v>
+      </c>
+      <c r="J12" s="44">
+        <v>9643.2038796471043</v>
+      </c>
+      <c r="K12" s="44">
+        <v>10586.325593625861</v>
+      </c>
+      <c r="L12" s="44">
+        <v>14876.748752785878</v>
+      </c>
+      <c r="M12" s="44">
+        <v>17583.131788445946</v>
+      </c>
+      <c r="N12" s="44">
+        <v>18876.153445473083</v>
+      </c>
+      <c r="O12" s="44">
+        <v>21407.138715910187</v>
+      </c>
+      <c r="P12" s="44">
+        <v>25044.221300680103</v>
+      </c>
+      <c r="Q12" s="44">
+        <v>29532.594645440364</v>
+      </c>
+      <c r="R12" s="44">
+        <v>22846.295592134535</v>
+      </c>
+      <c r="S12" s="44">
+        <v>23268.708693360852</v>
+      </c>
+      <c r="T12" s="44">
+        <v>26248.507433581697</v>
+      </c>
+      <c r="U12" s="44">
+        <v>24422.587421277527</v>
+      </c>
+      <c r="V12" s="45">
+        <v>24867.401947135997</v>
+      </c>
+      <c r="W12" s="43">
+        <v>1279.7735184372857</v>
+      </c>
+      <c r="X12" s="43">
+        <v>1705.6451423766287</v>
+      </c>
+      <c r="Y12" s="43">
+        <v>1869.2037798023998</v>
+      </c>
+      <c r="Z12" s="37">
+        <v>1341.4445006253197</v>
+      </c>
+      <c r="AA12" s="43">
+        <v>1346.0591024176322</v>
+      </c>
+      <c r="AB12" s="43">
+        <v>1763.4735355401936</v>
+      </c>
+      <c r="AC12" s="43">
+        <v>2460.9426168812438</v>
+      </c>
+      <c r="AD12" s="37">
+        <v>1689.4664534292406</v>
+      </c>
+      <c r="AE12" s="43">
+        <v>1586.3765335758649</v>
+      </c>
+      <c r="AF12" s="43">
+        <v>1828.6301590849239</v>
+      </c>
+      <c r="AG12" s="43">
+        <v>1959.2399051161249</v>
+      </c>
+      <c r="AH12" s="37">
+        <v>1597.5287761454574</v>
+      </c>
+      <c r="AI12" s="43">
+        <v>1622.7101844754561</v>
+      </c>
+      <c r="AJ12" s="43">
+        <v>1719.0106350817357</v>
+      </c>
+      <c r="AK12" s="43">
+        <v>2675.7347511973703</v>
+      </c>
+      <c r="AL12" s="37">
+        <v>1956.6290293288603</v>
+      </c>
+      <c r="AM12" s="26">
+        <v>1577.1023406804984</v>
+      </c>
+      <c r="AN12" s="26">
+        <v>1887.5796443950996</v>
+      </c>
+      <c r="AO12" s="26">
+        <v>2829.1686648179493</v>
+      </c>
+      <c r="AP12" s="37">
+        <v>1731.3581578245746</v>
+      </c>
+      <c r="AQ12" s="44">
+        <v>1601.3820221069204</v>
+      </c>
+      <c r="AR12" s="44">
+        <v>1996.0624809620949</v>
+      </c>
+      <c r="AS12" s="44">
+        <v>3040.4332457552846</v>
+      </c>
+      <c r="AT12" s="45">
+        <v>1906.8088128288332</v>
+      </c>
+      <c r="AU12" s="46">
+        <v>1602.681562161446</v>
+      </c>
+      <c r="AV12" s="44">
+        <v>1851.7939909794743</v>
+      </c>
+      <c r="AW12" s="44">
+        <v>2824.1488097967922</v>
+      </c>
+      <c r="AX12" s="45">
+        <v>1840.2239189918498</v>
+      </c>
+      <c r="AY12" s="44">
+        <v>1610.401976284392</v>
+      </c>
+      <c r="AZ12" s="44">
+        <v>1992.5234492844006</v>
+      </c>
+      <c r="BA12" s="44">
+        <v>3200.5656115656489</v>
+      </c>
+      <c r="BB12" s="45">
+        <v>1834.5612552398698</v>
+      </c>
+      <c r="BC12" s="44">
+        <v>1692.3989381778422</v>
+      </c>
+      <c r="BD12" s="44">
+        <v>2089.7077637845055</v>
+      </c>
+      <c r="BE12" s="44">
+        <v>3797.4319275078824</v>
+      </c>
+      <c r="BF12" s="45">
+        <v>2063.665250176874</v>
+      </c>
+      <c r="BG12" s="44">
+        <v>1668.9987597949239</v>
+      </c>
+      <c r="BH12" s="26">
+        <v>2424.0003849705181</v>
+      </c>
+      <c r="BI12" s="26">
+        <v>4196.3218001441346</v>
+      </c>
+      <c r="BJ12" s="37">
+        <v>2297.0046487162836</v>
+      </c>
+      <c r="BK12" s="26">
+        <v>2070.8390413746283</v>
+      </c>
+      <c r="BL12" s="26">
+        <v>3732.0474122723645</v>
+      </c>
+      <c r="BM12" s="26">
+        <v>6288.7298360769273</v>
+      </c>
+      <c r="BN12" s="26">
+        <v>2785.1324630619583</v>
+      </c>
+      <c r="BO12" s="27">
+        <v>2626.3491699070851</v>
+      </c>
+      <c r="BP12" s="26">
+        <v>4198.5682182058499</v>
+      </c>
+      <c r="BQ12" s="26">
+        <v>7314.7211834921982</v>
+      </c>
+      <c r="BR12" s="26">
+        <v>3443.4932168408109</v>
+      </c>
+      <c r="BS12" s="27">
+        <v>2838.6723966059344</v>
+      </c>
+      <c r="BT12" s="26">
+        <v>4608.0716154193706</v>
+      </c>
+      <c r="BU12" s="26">
+        <v>7958.9797520630436</v>
+      </c>
+      <c r="BV12" s="26">
+        <v>3470.4296813847341</v>
+      </c>
+      <c r="BW12" s="27">
+        <v>3209.6464776888884</v>
+      </c>
+      <c r="BX12" s="26">
+        <v>5019.1550532654128</v>
+      </c>
+      <c r="BY12" s="26">
+        <v>8786.2842566163072</v>
+      </c>
+      <c r="BZ12" s="26">
+        <v>4392.052928339579</v>
+      </c>
+      <c r="CA12" s="27">
+        <v>3669.0368250087972</v>
+      </c>
+      <c r="CB12" s="26">
+        <v>6092.7909044097132</v>
+      </c>
+      <c r="CC12" s="26">
+        <v>10116.896674456864</v>
+      </c>
+      <c r="CD12" s="26">
+        <v>5165.4968968047306</v>
+      </c>
+      <c r="CE12" s="27">
+        <v>4596.4965495214792</v>
+      </c>
+      <c r="CF12" s="26">
+        <v>7841.8000120035213</v>
+      </c>
+      <c r="CG12" s="26">
+        <v>12293.802579554198</v>
+      </c>
+      <c r="CH12" s="26">
+        <v>4800.4955043611662</v>
+      </c>
+      <c r="CI12" s="27">
+        <v>3558.805450863535</v>
+      </c>
+      <c r="CJ12" s="26">
+        <v>5551.7685398055692</v>
+      </c>
+      <c r="CK12" s="26">
+        <v>9158.9190585573197</v>
+      </c>
+      <c r="CL12" s="26">
+        <v>4576.8025429081099</v>
+      </c>
+      <c r="CM12" s="27">
+        <v>3949.0832264400651</v>
+      </c>
+      <c r="CN12" s="26">
+        <v>5598.9990788516834</v>
+      </c>
+      <c r="CO12" s="26">
+        <v>8781.351917499569</v>
+      </c>
+      <c r="CP12" s="26">
+        <v>4939.274470569535</v>
+      </c>
+      <c r="CQ12" s="27">
+        <v>4090.6637447959965</v>
+      </c>
+      <c r="CR12" s="26">
+        <v>6851.6723321363916</v>
+      </c>
+      <c r="CS12" s="26">
+        <v>10451.34221080313</v>
+      </c>
+      <c r="CT12" s="37">
+        <v>4854.8291458461808</v>
+      </c>
+      <c r="CU12" s="26">
+        <v>4037.0936033435792</v>
+      </c>
+      <c r="CV12" s="26">
+        <v>5984.4770706199615</v>
+      </c>
+      <c r="CW12" s="26">
+        <v>9467.8055691885456</v>
+      </c>
+      <c r="CX12" s="37">
+        <v>4933.2111781254389</v>
+      </c>
+      <c r="CY12" s="26">
+        <v>3863.7368941699619</v>
+      </c>
+      <c r="CZ12" s="26">
+        <v>6168.8571527311587</v>
+      </c>
+      <c r="DA12" s="26">
+        <v>9990.6702432042075</v>
+      </c>
+      <c r="DB12" s="37">
+        <v>4844.1376570306711</v>
+      </c>
+    </row>
+    <row r="13" spans="1:201">
+      <c r="A13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="43">
+        <v>-5767.1171196414252</v>
+      </c>
+      <c r="C13" s="43">
+        <v>-6910.4058433350401</v>
+      </c>
+      <c r="D13" s="43">
+        <v>-9152.3127321090542</v>
+      </c>
+      <c r="E13" s="43">
+        <v>-9882.4225579950798</v>
+      </c>
+      <c r="F13" s="43">
+        <v>-11384.247444965469</v>
+      </c>
+      <c r="G13" s="43">
+        <v>-10539.48898833784</v>
+      </c>
+      <c r="H13" s="44">
+        <v>-9753.5727452031806</v>
+      </c>
+      <c r="I13" s="44">
+        <v>-9557.8855967979325</v>
+      </c>
+      <c r="J13" s="44">
+        <v>-10769.167569646521</v>
+      </c>
+      <c r="K13" s="44">
+        <v>-13016.738732694725</v>
+      </c>
+      <c r="L13" s="44">
+        <v>-17135.508178814274</v>
+      </c>
+      <c r="M13" s="44">
+        <v>-20048.208975127178</v>
+      </c>
+      <c r="N13" s="44">
+        <v>-21622.031480960686</v>
+      </c>
+      <c r="O13" s="44">
+        <v>-24586.275328793981</v>
+      </c>
+      <c r="P13" s="44">
+        <v>-29328.491996010809</v>
+      </c>
+      <c r="Q13" s="44">
+        <v>-34833.115901124707</v>
+      </c>
+      <c r="R13" s="44">
+        <v>-24848.843168596875</v>
+      </c>
+      <c r="S13" s="44">
+        <v>-23445.586530793236</v>
+      </c>
+      <c r="T13" s="44">
+        <v>-26024.372197901936</v>
+      </c>
+      <c r="U13" s="44">
+        <v>-24111.362197394425</v>
+      </c>
+      <c r="V13" s="45">
+        <v>-24150.727469338308</v>
+      </c>
+      <c r="W13" s="43">
+        <v>-1501.0886644772872</v>
+      </c>
+      <c r="X13" s="43">
+        <v>-1663.9057965898255</v>
+      </c>
+      <c r="Y13" s="43">
+        <v>-1459.3500428366651</v>
+      </c>
+      <c r="Z13" s="37">
+        <v>-1142.7726157376474</v>
+      </c>
+      <c r="AA13" s="43">
+        <v>-1419.9339315075322</v>
+      </c>
+      <c r="AB13" s="43">
+        <v>-1641.6807280410339</v>
+      </c>
+      <c r="AC13" s="43">
+        <v>-1748.7023162848373</v>
+      </c>
+      <c r="AD13" s="37">
+        <v>-2100.0888675016363</v>
+      </c>
+      <c r="AE13" s="43">
+        <v>-2072.9725877625206</v>
+      </c>
+      <c r="AF13" s="43">
+        <v>-2479.4741616346487</v>
+      </c>
+      <c r="AG13" s="43">
+        <v>-2286.4461339676159</v>
+      </c>
+      <c r="AH13" s="37">
+        <v>-2313.4198487442673</v>
+      </c>
+      <c r="AI13" s="43">
+        <v>-2074.3925198905977</v>
+      </c>
+      <c r="AJ13" s="43">
+        <v>-2408.6113454710867</v>
+      </c>
+      <c r="AK13" s="43">
+        <v>-2572.5478605309872</v>
+      </c>
+      <c r="AL13" s="37">
+        <v>-2826.8708321024078</v>
+      </c>
+      <c r="AM13" s="26">
+        <v>-2454.4850208168014</v>
+      </c>
+      <c r="AN13" s="26">
+        <v>-2765.2666036683895</v>
+      </c>
+      <c r="AO13" s="26">
+        <v>-2739.5483234083185</v>
+      </c>
+      <c r="AP13" s="37">
+        <v>-3424.9474970719607</v>
+      </c>
+      <c r="AQ13" s="44">
+        <v>-2284.4624899260084</v>
+      </c>
+      <c r="AR13" s="44">
+        <v>-2799.5896361684272</v>
+      </c>
+      <c r="AS13" s="44">
+        <v>-2751.5689917386007</v>
+      </c>
+      <c r="AT13" s="45">
+        <v>-2703.8678705048037</v>
+      </c>
+      <c r="AU13" s="46">
+        <v>-2185.9734642596472</v>
+      </c>
+      <c r="AV13" s="44">
+        <v>-2443.8485329623509</v>
+      </c>
+      <c r="AW13" s="44">
+        <v>-2422.3020241843842</v>
+      </c>
+      <c r="AX13" s="45">
+        <v>-2701.4487237967987</v>
+      </c>
+      <c r="AY13" s="44">
+        <v>-2099.4182538198365</v>
+      </c>
+      <c r="AZ13" s="44">
+        <v>-2386.4818838356832</v>
+      </c>
+      <c r="BA13" s="44">
+        <v>-2495.4523903741215</v>
+      </c>
+      <c r="BB13" s="45">
+        <v>-2576.5330687682917</v>
+      </c>
+      <c r="BC13" s="44">
+        <v>-2392.9441681488306</v>
+      </c>
+      <c r="BD13" s="44">
+        <v>-2874.1627729508828</v>
+      </c>
+      <c r="BE13" s="44">
+        <v>-2733.0172194741435</v>
+      </c>
+      <c r="BF13" s="45">
+        <v>-2769.0434090726631</v>
+      </c>
+      <c r="BG13" s="44">
+        <v>-2618.8382963969652</v>
+      </c>
+      <c r="BH13" s="26">
+        <v>-3317.2000214639738</v>
+      </c>
+      <c r="BI13" s="26">
+        <v>-3504.8016887228036</v>
+      </c>
+      <c r="BJ13" s="37">
+        <v>-3575.898726110981</v>
+      </c>
+      <c r="BK13" s="26">
+        <v>-3493.6245388261614</v>
+      </c>
+      <c r="BL13" s="26">
+        <v>-4375.7567331969294</v>
+      </c>
+      <c r="BM13" s="26">
+        <v>-4433.7144296140714</v>
+      </c>
+      <c r="BN13" s="26">
+        <v>-4832.4124771771139</v>
+      </c>
+      <c r="BO13" s="27">
+        <v>-4424.2696605620868</v>
+      </c>
+      <c r="BP13" s="26">
+        <v>-5072.8241387908547</v>
+      </c>
+      <c r="BQ13" s="26">
+        <v>-5132.1610406052441</v>
+      </c>
+      <c r="BR13" s="26">
+        <v>-5418.954135168995</v>
+      </c>
+      <c r="BS13" s="27">
+        <v>-4887.4583441432578</v>
+      </c>
+      <c r="BT13" s="26">
+        <v>-5824.4760991926478</v>
+      </c>
+      <c r="BU13" s="26">
+        <v>-5374.7933280609031</v>
+      </c>
+      <c r="BV13" s="26">
+        <v>-5535.3037095638756</v>
+      </c>
+      <c r="BW13" s="27">
+        <v>-5479.0869636902944</v>
+      </c>
+      <c r="BX13" s="26">
+        <v>-6317.8907887498472</v>
+      </c>
+      <c r="BY13" s="26">
+        <v>-6245.1345754286112</v>
+      </c>
+      <c r="BZ13" s="26">
+        <v>-6544.1630009252303</v>
+      </c>
+      <c r="CA13" s="27">
+        <v>-6361.9648271156857</v>
+      </c>
+      <c r="CB13" s="26">
+        <v>-7404.3936268825719</v>
+      </c>
+      <c r="CC13" s="26">
+        <v>-7362.2980038096439</v>
+      </c>
+      <c r="CD13" s="26">
+        <v>-8199.8355382029094</v>
+      </c>
+      <c r="CE13" s="27">
+        <v>-8252.6797102017335</v>
+      </c>
+      <c r="CF13" s="26">
+        <v>-9866.725272249676</v>
+      </c>
+      <c r="CG13" s="26">
+        <v>-9341.3664249442481</v>
+      </c>
+      <c r="CH13" s="26">
+        <v>-7372.3444937290551</v>
+      </c>
+      <c r="CI13" s="27">
+        <v>-5581.7713885615785</v>
+      </c>
+      <c r="CJ13" s="26">
+        <v>-6289.5702754937047</v>
+      </c>
+      <c r="CK13" s="26">
+        <v>-6382.5984283422513</v>
+      </c>
+      <c r="CL13" s="26">
+        <v>-6594.9030761993426</v>
+      </c>
+      <c r="CM13" s="27">
+        <v>-5488.031709367654</v>
+      </c>
+      <c r="CN13" s="26">
+        <v>-5678.7844640472977</v>
+      </c>
+      <c r="CO13" s="26">
+        <v>-6008.4413510367967</v>
+      </c>
+      <c r="CP13" s="26">
+        <v>-6270.3290063414906</v>
+      </c>
+      <c r="CQ13" s="27">
+        <v>-5967.566655512017</v>
+      </c>
+      <c r="CR13" s="26">
+        <v>-6960.5203953159689</v>
+      </c>
+      <c r="CS13" s="26">
+        <v>-6813.1293098585393</v>
+      </c>
+      <c r="CT13" s="37">
+        <v>-6283.1558372154095</v>
+      </c>
+      <c r="CU13" s="26">
+        <v>-5922.1777443079236</v>
+      </c>
+      <c r="CV13" s="26">
+        <v>-6196.3190888189765</v>
+      </c>
+      <c r="CW13" s="26">
+        <v>-5963.5901994282167</v>
+      </c>
+      <c r="CX13" s="37">
+        <v>-6029.2751648393059</v>
+      </c>
+      <c r="CY13" s="26">
+        <v>-5628.8330163349437</v>
+      </c>
+      <c r="CZ13" s="26">
+        <v>-6540.7120198972725</v>
+      </c>
+      <c r="DA13" s="26">
+        <v>-6085.2931605879648</v>
+      </c>
+      <c r="DB13" s="37">
+        <v>-5895.8892725181277</v>
+      </c>
+    </row>
+    <row r="14" spans="1:201">
+      <c r="A14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="43">
+        <v>-709.2747941039845</v>
+      </c>
+      <c r="C14" s="43">
+        <v>-1278.4910688486325</v>
+      </c>
+      <c r="D14" s="43">
+        <v>-3227.618260750708</v>
+      </c>
+      <c r="E14" s="43">
+        <v>-3488.0694811647891</v>
+      </c>
+      <c r="F14" s="43">
+        <v>-5383.2469709397774</v>
+      </c>
+      <c r="G14" s="43">
+        <v>-4071.4838043366726</v>
+      </c>
+      <c r="H14" s="44">
+        <v>-3298.6006138849998</v>
+      </c>
+      <c r="I14" s="44">
+        <v>-3203.0601621574756</v>
+      </c>
+      <c r="J14" s="44">
+        <v>-4100.7509937201057</v>
+      </c>
+      <c r="K14" s="44">
+        <v>-5648.3008007347307</v>
+      </c>
+      <c r="L14" s="44">
+        <v>-7908.0186688605199</v>
+      </c>
+      <c r="M14" s="44">
+        <v>-8350.4116791461711</v>
+      </c>
+      <c r="N14" s="44">
+        <v>-9346.0989276303008</v>
+      </c>
+      <c r="O14" s="44">
+        <v>-10524.004478981482</v>
+      </c>
+      <c r="P14" s="44">
+        <v>-12983.055677630427</v>
+      </c>
+      <c r="Q14" s="44">
+        <v>-15716.785307527893</v>
+      </c>
+      <c r="R14" s="44">
+        <v>-10039.602930387071</v>
+      </c>
+      <c r="S14" s="44">
+        <v>-7611.6910461168864</v>
+      </c>
+      <c r="T14" s="44">
+        <v>-8584.5498058245139</v>
+      </c>
+      <c r="U14" s="44">
+        <v>-7773.0479740445626</v>
+      </c>
+      <c r="V14" s="45">
+        <v>-8266.8246131850337</v>
+      </c>
+      <c r="W14" s="43">
+        <v>-295.71624745383474</v>
+      </c>
+      <c r="X14" s="43">
+        <v>-235.60972644352046</v>
+      </c>
+      <c r="Y14" s="43">
+        <v>-155.23936345734478</v>
+      </c>
+      <c r="Z14" s="37">
+        <v>-22.709456749284527</v>
+      </c>
+      <c r="AA14" s="43">
+        <v>-189.54980297558825</v>
+      </c>
+      <c r="AB14" s="43">
+        <v>-229.67132053728187</v>
+      </c>
+      <c r="AC14" s="43">
+        <v>-248.09089815284119</v>
+      </c>
+      <c r="AD14" s="37">
+        <v>-611.17904718292107</v>
+      </c>
+      <c r="AE14" s="43">
+        <v>-607.97776049567074</v>
+      </c>
+      <c r="AF14" s="43">
+        <v>-940.74190760049237</v>
+      </c>
+      <c r="AG14" s="43">
+        <v>-786.11340246294276</v>
+      </c>
+      <c r="AH14" s="37">
+        <v>-892.78519019160217</v>
+      </c>
+      <c r="AI14" s="43">
+        <v>-510.40514560446718</v>
+      </c>
+      <c r="AJ14" s="43">
+        <v>-904.61913866137456</v>
+      </c>
+      <c r="AK14" s="43">
+        <v>-936.00471640463547</v>
+      </c>
+      <c r="AL14" s="37">
+        <v>-1137.0404804943116</v>
+      </c>
+      <c r="AM14" s="26">
+        <v>-989.43918733092517</v>
+      </c>
+      <c r="AN14" s="26">
+        <v>-1273.2795905810533</v>
+      </c>
+      <c r="AO14" s="26">
+        <v>-1235.6164259992461</v>
+      </c>
+      <c r="AP14" s="37">
+        <v>-1884.9117670285523</v>
+      </c>
+      <c r="AQ14" s="44">
+        <v>-740.30298518969698</v>
+      </c>
+      <c r="AR14" s="44">
+        <v>-1212.0065212577817</v>
+      </c>
+      <c r="AS14" s="44">
+        <v>-1056.1808641404616</v>
+      </c>
+      <c r="AT14" s="45">
+        <v>-1062.9934337487323</v>
+      </c>
+      <c r="AU14" s="46">
+        <v>-618.81194468600006</v>
+      </c>
+      <c r="AV14" s="44">
+        <v>-971.89955752999992</v>
+      </c>
+      <c r="AW14" s="44">
+        <v>-708.28025977300013</v>
+      </c>
+      <c r="AX14" s="45">
+        <v>-999.60885189599958</v>
+      </c>
+      <c r="AY14" s="44">
+        <v>-548.38604016535169</v>
+      </c>
+      <c r="AZ14" s="44">
+        <v>-856.44733748864223</v>
+      </c>
+      <c r="BA14" s="44">
+        <v>-802.44135161153781</v>
+      </c>
+      <c r="BB14" s="45">
+        <v>-995.78543289194386</v>
+      </c>
+      <c r="BC14" s="44">
+        <v>-826.39061880413374</v>
+      </c>
+      <c r="BD14" s="44">
+        <v>-1250.8963370983824</v>
+      </c>
+      <c r="BE14" s="44">
+        <v>-1003.6434155245645</v>
+      </c>
+      <c r="BF14" s="45">
+        <v>-1019.8206222930248</v>
+      </c>
+      <c r="BG14" s="44">
+        <v>-1083.2396499916936</v>
+      </c>
+      <c r="BH14" s="26">
+        <v>-1473.8877683000019</v>
+      </c>
+      <c r="BI14" s="26">
+        <v>-1511.9452354275227</v>
+      </c>
+      <c r="BJ14" s="37">
+        <v>-1579.2281470155124</v>
+      </c>
+      <c r="BK14" s="26">
+        <v>-1450.7142901946406</v>
+      </c>
+      <c r="BL14" s="26">
+        <v>-2122.8926612157256</v>
+      </c>
+      <c r="BM14" s="26">
+        <v>-2119.3090992084208</v>
+      </c>
+      <c r="BN14" s="26">
+        <v>-2215.1026182417327</v>
+      </c>
+      <c r="BO14" s="27">
+        <v>-1792.5588280099039</v>
+      </c>
+      <c r="BP14" s="26">
+        <v>-2354.4684473744428</v>
+      </c>
+      <c r="BQ14" s="26">
+        <v>-1987.7895342943807</v>
+      </c>
+      <c r="BR14" s="26">
+        <v>-2215.5948694674453</v>
+      </c>
+      <c r="BS14" s="27">
+        <v>-2074.1877820946406</v>
+      </c>
+      <c r="BT14" s="26">
+        <v>-2642.6326669474197</v>
+      </c>
+      <c r="BU14" s="26">
+        <v>-2283.2922570605219</v>
+      </c>
+      <c r="BV14" s="26">
+        <v>-2345.986221527718</v>
+      </c>
+      <c r="BW14" s="27">
+        <v>-2235.2525247927233</v>
+      </c>
+      <c r="BX14" s="26">
+        <v>-2951.4782211111137</v>
+      </c>
+      <c r="BY14" s="26">
+        <v>-2744.0554940529387</v>
+      </c>
+      <c r="BZ14" s="26">
+        <v>-2593.2182390247081</v>
+      </c>
+      <c r="CA14" s="27">
+        <v>-2838.6584595242452</v>
+      </c>
+      <c r="CB14" s="26">
+        <v>-3412.0646857426154</v>
+      </c>
+      <c r="CC14" s="26">
+        <v>-3191.4276633346371</v>
+      </c>
+      <c r="CD14" s="26">
+        <v>-3540.9048690289287</v>
+      </c>
+      <c r="CE14" s="27">
+        <v>-3778.5081662508583</v>
+      </c>
+      <c r="CF14" s="26">
+        <v>-4773.2321266522376</v>
+      </c>
+      <c r="CG14" s="26">
+        <v>-3985.0743129283883</v>
+      </c>
+      <c r="CH14" s="26">
+        <v>-3179.970701696408</v>
+      </c>
+      <c r="CI14" s="27">
+        <v>-2194.3688523663504</v>
+      </c>
+      <c r="CJ14" s="26">
+        <v>-2668.1582452310772</v>
+      </c>
+      <c r="CK14" s="26">
+        <v>-2568.2097475824035</v>
+      </c>
+      <c r="CL14" s="26">
+        <v>-2608.8660852072417</v>
+      </c>
+      <c r="CM14" s="27">
+        <v>-1699.8668962885818</v>
+      </c>
+      <c r="CN14" s="26">
+        <v>-1850.0106729648342</v>
+      </c>
+      <c r="CO14" s="26">
+        <v>-2160.8020718050993</v>
+      </c>
+      <c r="CP14" s="26">
+        <v>-1901.0114050583707</v>
+      </c>
+      <c r="CQ14" s="27">
+        <v>-2037.3410438065357</v>
+      </c>
+      <c r="CR14" s="26">
+        <v>-2322.5772170375176</v>
+      </c>
+      <c r="CS14" s="26">
+        <v>-2260.025911276206</v>
+      </c>
+      <c r="CT14" s="37">
+        <v>-1964.6056337042537</v>
+      </c>
+      <c r="CU14" s="26">
+        <v>-2089.8405264234971</v>
+      </c>
+      <c r="CV14" s="26">
+        <v>-2193.4856651832811</v>
+      </c>
+      <c r="CW14" s="26">
+        <v>-1843.1278293991863</v>
+      </c>
+      <c r="CX14" s="37">
+        <v>-1646.5939530385976</v>
+      </c>
+      <c r="CY14" s="26">
+        <v>-2009.4482855242964</v>
+      </c>
+      <c r="CZ14" s="26">
+        <v>-2550.7982158364575</v>
+      </c>
+      <c r="DA14" s="26">
+        <v>-2045.0210772837227</v>
+      </c>
+      <c r="DB14" s="37">
+        <v>-1661.5570345405563</v>
+      </c>
+    </row>
+    <row r="15" spans="1:201">
+      <c r="A15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="43">
+        <v>3910.3139999999999</v>
+      </c>
+      <c r="C15" s="43">
+        <v>4402.7960000000003</v>
+      </c>
+      <c r="D15" s="43">
+        <v>4517.259</v>
+      </c>
+      <c r="E15" s="43">
+        <v>4677.3966524260004</v>
+      </c>
+      <c r="F15" s="43">
+        <v>4020.9462436250001</v>
+      </c>
+      <c r="G15" s="43">
+        <v>4580.5593286180001</v>
+      </c>
+      <c r="H15" s="44">
+        <v>4394.7252036539994</v>
+      </c>
+      <c r="I15" s="44">
+        <v>4567.1515166545232</v>
+      </c>
+      <c r="J15" s="44">
+        <v>4759.2588371544689</v>
+      </c>
+      <c r="K15" s="44">
+        <v>5003.8899526624737</v>
+      </c>
+      <c r="L15" s="44">
+        <v>6307.9761654527438</v>
+      </c>
+      <c r="M15" s="44">
+        <v>8209.9003165126396</v>
+      </c>
+      <c r="N15" s="44">
+        <v>8955.1877999760563</v>
+      </c>
+      <c r="O15" s="44">
+        <v>10606.847580667905</v>
+      </c>
+      <c r="P15" s="44">
+        <v>12573.078583028007</v>
+      </c>
+      <c r="Q15" s="44">
+        <v>14370.398029468093</v>
+      </c>
+      <c r="R15" s="44">
+        <v>10695.375451590928</v>
+      </c>
+      <c r="S15" s="44">
+        <v>12019.748470275692</v>
+      </c>
+      <c r="T15" s="44">
+        <v>13623.505134833395</v>
+      </c>
+      <c r="U15" s="44">
+        <v>12603.619737319188</v>
+      </c>
+      <c r="V15" s="45">
+        <v>12222.147591804232</v>
+      </c>
+      <c r="W15" s="43">
+        <v>937.55700000000002</v>
+      </c>
+      <c r="X15" s="43">
+        <v>1136.2909999999999</v>
+      </c>
+      <c r="Y15" s="43">
+        <v>995.36599999999999</v>
+      </c>
+      <c r="Z15" s="37">
+        <v>841.1</v>
+      </c>
+      <c r="AA15" s="43">
+        <v>946.33399999999995</v>
+      </c>
+      <c r="AB15" s="43">
+        <v>1123.104</v>
+      </c>
+      <c r="AC15" s="43">
+        <v>1190.27</v>
+      </c>
+      <c r="AD15" s="37">
+        <v>1143.088</v>
+      </c>
+      <c r="AE15" s="43">
+        <v>1122.8869999999999</v>
+      </c>
+      <c r="AF15" s="43">
+        <v>1164.5730000000001</v>
+      </c>
+      <c r="AG15" s="43">
+        <v>1151.3009999999999</v>
+      </c>
+      <c r="AH15" s="37">
+        <v>1078.498</v>
+      </c>
+      <c r="AI15" s="43">
+        <v>1195.8433838139999</v>
+      </c>
+      <c r="AJ15" s="43">
+        <v>1097.1909423990001</v>
+      </c>
+      <c r="AK15" s="43">
+        <v>1154.4713838140001</v>
+      </c>
+      <c r="AL15" s="37">
+        <v>1229.8909423990001</v>
+      </c>
+      <c r="AM15" s="26">
+        <v>976.26584661999993</v>
+      </c>
+      <c r="AN15" s="26">
+        <v>998.17185360000008</v>
+      </c>
+      <c r="AO15" s="26">
+        <v>991.42479687400009</v>
+      </c>
+      <c r="AP15" s="37">
+        <v>1055.0837465310001</v>
+      </c>
+      <c r="AQ15" s="44">
+        <v>1064.583359381</v>
+      </c>
+      <c r="AR15" s="44">
+        <v>1128.1145118500001</v>
+      </c>
+      <c r="AS15" s="44">
+        <v>1207.3471733429999</v>
+      </c>
+      <c r="AT15" s="45">
+        <v>1180.5142840440001</v>
+      </c>
+      <c r="AU15" s="46">
+        <v>1017.3714043110001</v>
+      </c>
+      <c r="AV15" s="44">
+        <v>1015.9711082489999</v>
+      </c>
+      <c r="AW15" s="44">
+        <v>1199.3622531389999</v>
+      </c>
+      <c r="AX15" s="45">
+        <v>1162.020437955</v>
+      </c>
+      <c r="AY15" s="44">
+        <v>1093.6996192546483</v>
+      </c>
+      <c r="AZ15" s="44">
+        <v>1122.8562470073578</v>
+      </c>
+      <c r="BA15" s="44">
+        <v>1213.9022225454621</v>
+      </c>
+      <c r="BB15" s="45">
+        <v>1136.6934278470558</v>
+      </c>
+      <c r="BC15" s="44">
+        <v>1111.4413483646438</v>
+      </c>
+      <c r="BD15" s="44">
+        <v>1164.5175372790995</v>
+      </c>
+      <c r="BE15" s="44">
+        <v>1221.2769768695787</v>
+      </c>
+      <c r="BF15" s="45">
+        <v>1262.0229746411469</v>
+      </c>
+      <c r="BG15" s="44">
+        <v>1051.5234662107687</v>
+      </c>
+      <c r="BH15" s="26">
+        <v>1250.7738524847719</v>
+      </c>
+      <c r="BI15" s="26">
+        <v>1323.228282864447</v>
+      </c>
+      <c r="BJ15" s="37">
+        <v>1378.3643511024859</v>
+      </c>
+      <c r="BK15" s="26">
+        <v>1485.8466080160722</v>
+      </c>
+      <c r="BL15" s="26">
+        <v>1547.6178896034487</v>
+      </c>
+      <c r="BM15" s="26">
+        <v>1500.4357640826931</v>
+      </c>
+      <c r="BN15" s="26">
+        <v>1774.0759037505295</v>
+      </c>
+      <c r="BO15" s="27">
+        <v>1853.6396634860037</v>
+      </c>
+      <c r="BP15" s="26">
+        <v>1952.8303844915736</v>
+      </c>
+      <c r="BQ15" s="26">
+        <v>2114.6910512729669</v>
+      </c>
+      <c r="BR15" s="26">
+        <v>2288.7392172620948</v>
+      </c>
+      <c r="BS15" s="27">
+        <v>1981.3696305115523</v>
+      </c>
+      <c r="BT15" s="26">
+        <v>2366.4087775789226</v>
+      </c>
+      <c r="BU15" s="26">
+        <v>2254.5537877070287</v>
+      </c>
+      <c r="BV15" s="26">
+        <v>2352.8556041785523</v>
+      </c>
+      <c r="BW15" s="27">
+        <v>2411.8867758611977</v>
+      </c>
+      <c r="BX15" s="26">
+        <v>2479.9008995284462</v>
+      </c>
+      <c r="BY15" s="26">
+        <v>2657.2642194335117</v>
+      </c>
+      <c r="BZ15" s="26">
+        <v>3057.7956858447515</v>
+      </c>
+      <c r="CA15" s="27">
+        <v>2674.9195687556498</v>
+      </c>
+      <c r="CB15" s="26">
+        <v>3104.3064788592092</v>
+      </c>
+      <c r="CC15" s="26">
+        <v>3224.7849817035103</v>
+      </c>
+      <c r="CD15" s="26">
+        <v>3569.067553709639</v>
+      </c>
+      <c r="CE15" s="27">
+        <v>3325.6614631501216</v>
+      </c>
+      <c r="CF15" s="26">
+        <v>3881.642906889907</v>
+      </c>
+      <c r="CG15" s="26">
+        <v>4075.3866316409994</v>
+      </c>
+      <c r="CH15" s="26">
+        <v>3087.7070277870639</v>
+      </c>
+      <c r="CI15" s="27">
+        <v>2502.8211195931972</v>
+      </c>
+      <c r="CJ15" s="26">
+        <v>2581.4260359913374</v>
+      </c>
+      <c r="CK15" s="26">
+        <v>2683.9325996024813</v>
+      </c>
+      <c r="CL15" s="26">
+        <v>2927.19569640391</v>
+      </c>
+      <c r="CM15" s="27">
+        <v>2810.3912421208429</v>
+      </c>
+      <c r="CN15" s="26">
+        <v>2947.4127787817533</v>
+      </c>
+      <c r="CO15" s="26">
+        <v>2867.3626872442719</v>
+      </c>
+      <c r="CP15" s="26">
+        <v>3394.5817621288215</v>
+      </c>
+      <c r="CQ15" s="27">
+        <v>3065.5221169557499</v>
+      </c>
+      <c r="CR15" s="26">
+        <v>3702.1335403189596</v>
+      </c>
+      <c r="CS15" s="26">
+        <v>3556.8234675981739</v>
+      </c>
+      <c r="CT15" s="37">
+        <v>3299.0260099605102</v>
+      </c>
+      <c r="CU15" s="26">
+        <v>3002.7608228824056</v>
+      </c>
+      <c r="CV15" s="26">
+        <v>3041.1447436271897</v>
+      </c>
+      <c r="CW15" s="26">
+        <v>3158.1186885157722</v>
+      </c>
+      <c r="CX15" s="37">
+        <v>3401.5954822938202</v>
+      </c>
+      <c r="CY15" s="26">
+        <v>2789.6774415767591</v>
+      </c>
+      <c r="CZ15" s="26">
+        <v>3052.4096416673083</v>
+      </c>
+      <c r="DA15" s="26">
+        <v>3127.7780303090813</v>
+      </c>
+      <c r="DB15" s="37">
+        <v>3252.2824782510856</v>
+      </c>
+    </row>
+    <row r="16" spans="1:201">
+      <c r="A16" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="43">
+        <v>-4619.5887941039846</v>
+      </c>
+      <c r="C16" s="43">
+        <v>-5681.2870688486328</v>
+      </c>
+      <c r="D16" s="43">
+        <v>-7744.877260750708</v>
+      </c>
+      <c r="E16" s="43">
+        <v>-8165.4661335907886</v>
+      </c>
+      <c r="F16" s="43">
+        <v>-9404.193214564777</v>
+      </c>
+      <c r="G16" s="43">
+        <v>-8652.0431329546736</v>
+      </c>
+      <c r="H16" s="44">
+        <v>-7693.3258175390001</v>
+      </c>
+      <c r="I16" s="44">
+        <v>-7770.2116788120002</v>
+      </c>
+      <c r="J16" s="44">
+        <v>-8860.0098308745746</v>
+      </c>
+      <c r="K16" s="44">
+        <v>-10652.190753397203</v>
+      </c>
+      <c r="L16" s="44">
+        <v>-14215.994834313262</v>
+      </c>
+      <c r="M16" s="44">
+        <v>-16560.311995658813</v>
+      </c>
+      <c r="N16" s="44">
+        <v>-18301.286727606355</v>
+      </c>
+      <c r="O16" s="44">
+        <v>-21130.852059649391</v>
+      </c>
+      <c r="P16" s="44">
+        <v>-25556.134260658433</v>
+      </c>
+      <c r="Q16" s="44">
+        <v>-30087.183336995982</v>
+      </c>
+      <c r="R16" s="44">
+        <v>-20734.978381977999</v>
+      </c>
+      <c r="S16" s="44">
+        <v>-19631.439516392573</v>
+      </c>
+      <c r="T16" s="44">
+        <v>-22208.054940657908</v>
+      </c>
+      <c r="U16" s="44">
+        <v>-20376.667711363749</v>
+      </c>
+      <c r="V16" s="45">
+        <v>-20488.972204989266</v>
+      </c>
+      <c r="W16" s="43">
+        <v>-1233.2732474538348</v>
+      </c>
+      <c r="X16" s="43">
+        <v>-1371.9007264435204</v>
+      </c>
+      <c r="Y16" s="43">
+        <v>-1150.6053634573448</v>
+      </c>
+      <c r="Z16" s="37">
+        <v>-863.80945674928455</v>
+      </c>
+      <c r="AA16" s="43">
+        <v>-1135.8838029755882</v>
+      </c>
+      <c r="AB16" s="43">
+        <v>-1352.7753205372819</v>
+      </c>
+      <c r="AC16" s="43">
+        <v>-1438.3608981528412</v>
+      </c>
+      <c r="AD16" s="37">
+        <v>-1754.267047182921</v>
+      </c>
+      <c r="AE16" s="43">
+        <v>-1730.8647604956707</v>
+      </c>
+      <c r="AF16" s="43">
+        <v>-2105.3149076004925</v>
+      </c>
+      <c r="AG16" s="43">
+        <v>-1937.4144024629427</v>
+      </c>
+      <c r="AH16" s="37">
+        <v>-1971.2831901916022</v>
+      </c>
+      <c r="AI16" s="43">
+        <v>-1706.2485294184671</v>
+      </c>
+      <c r="AJ16" s="43">
+        <v>-2001.8100810603746</v>
+      </c>
+      <c r="AK16" s="43">
+        <v>-2090.4761002186356</v>
+      </c>
+      <c r="AL16" s="37">
+        <v>-2366.9314228933117</v>
+      </c>
+      <c r="AM16" s="26">
+        <v>-1965.7050339509251</v>
+      </c>
+      <c r="AN16" s="26">
+        <v>-2271.4514441810534</v>
+      </c>
+      <c r="AO16" s="26">
+        <v>-2227.0412228732462</v>
+      </c>
+      <c r="AP16" s="37">
+        <v>-2939.9955135595524</v>
+      </c>
+      <c r="AQ16" s="44">
+        <v>-1804.886344570697</v>
+      </c>
+      <c r="AR16" s="44">
+        <v>-2340.1210331077818</v>
+      </c>
+      <c r="AS16" s="44">
+        <v>-2263.5280374834615</v>
+      </c>
+      <c r="AT16" s="45">
+        <v>-2243.5077177927324</v>
+      </c>
+      <c r="AU16" s="46">
+        <v>-1636.1833489970002</v>
+      </c>
+      <c r="AV16" s="44">
+        <v>-1987.8706657789999</v>
+      </c>
+      <c r="AW16" s="44">
+        <v>-1907.642512912</v>
+      </c>
+      <c r="AX16" s="45">
+        <v>-2161.6292898509996</v>
+      </c>
+      <c r="AY16" s="44">
+        <v>-1642.08565942</v>
+      </c>
+      <c r="AZ16" s="44">
+        <v>-1979.303584496</v>
+      </c>
+      <c r="BA16" s="44">
+        <v>-2016.3435741569999</v>
+      </c>
+      <c r="BB16" s="45">
+        <v>-2132.4788607389996</v>
+      </c>
+      <c r="BC16" s="44">
+        <v>-1937.8319671687775</v>
+      </c>
+      <c r="BD16" s="44">
+        <v>-2415.413874377482</v>
+      </c>
+      <c r="BE16" s="44">
+        <v>-2224.9203923941432</v>
+      </c>
+      <c r="BF16" s="45">
+        <v>-2281.8435969341717</v>
+      </c>
+      <c r="BG16" s="44">
+        <v>-2134.7631162024622</v>
+      </c>
+      <c r="BH16" s="26">
+        <v>-2724.6616207847737</v>
+      </c>
+      <c r="BI16" s="26">
+        <v>-2835.1735182919697</v>
+      </c>
+      <c r="BJ16" s="37">
+        <v>-2957.5924981179983</v>
+      </c>
+      <c r="BK16" s="26">
+        <v>-2936.5608982107128</v>
+      </c>
+      <c r="BL16" s="26">
+        <v>-3670.5105508191746</v>
+      </c>
+      <c r="BM16" s="26">
+        <v>-3619.7448632911137</v>
+      </c>
+      <c r="BN16" s="26">
+        <v>-3989.1785219922622</v>
+      </c>
+      <c r="BO16" s="27">
+        <v>-3646.1984914959075</v>
+      </c>
+      <c r="BP16" s="26">
+        <v>-4307.2988318660164</v>
+      </c>
+      <c r="BQ16" s="26">
+        <v>-4102.4805855673476</v>
+      </c>
+      <c r="BR16" s="26">
+        <v>-4504.3340867295401</v>
+      </c>
+      <c r="BS16" s="27">
+        <v>-4055.5574126061929</v>
+      </c>
+      <c r="BT16" s="26">
+        <v>-5009.0414445263423</v>
+      </c>
+      <c r="BU16" s="26">
+        <v>-4537.8460447675507</v>
+      </c>
+      <c r="BV16" s="26">
+        <v>-4698.8418257062704</v>
+      </c>
+      <c r="BW16" s="27">
+        <v>-4647.1393006539211</v>
+      </c>
+      <c r="BX16" s="26">
+        <v>-5431.3791206395599</v>
+      </c>
+      <c r="BY16" s="26">
+        <v>-5401.3197134864504</v>
+      </c>
+      <c r="BZ16" s="26">
+        <v>-5651.0139248694595</v>
+      </c>
+      <c r="CA16" s="27">
+        <v>-5513.5780282798951</v>
+      </c>
+      <c r="CB16" s="26">
+        <v>-6516.3711646018246</v>
+      </c>
+      <c r="CC16" s="26">
+        <v>-6416.2126450381475</v>
+      </c>
+      <c r="CD16" s="26">
+        <v>-7109.9724227385677</v>
+      </c>
+      <c r="CE16" s="27">
+        <v>-7104.1696294009798</v>
+      </c>
+      <c r="CF16" s="26">
+        <v>-8654.8750335421446</v>
+      </c>
+      <c r="CG16" s="26">
+        <v>-8060.4609445693877</v>
+      </c>
+      <c r="CH16" s="26">
+        <v>-6267.6777294834719</v>
+      </c>
+      <c r="CI16" s="27">
+        <v>-4697.1899719595476</v>
+      </c>
+      <c r="CJ16" s="26">
+        <v>-5249.5842812224146</v>
+      </c>
+      <c r="CK16" s="26">
+        <v>-5252.1423471848848</v>
+      </c>
+      <c r="CL16" s="26">
+        <v>-5536.0617816111517</v>
+      </c>
+      <c r="CM16" s="27">
+        <v>-4510.2581384094246</v>
+      </c>
+      <c r="CN16" s="26">
+        <v>-4797.4234517465875</v>
+      </c>
+      <c r="CO16" s="26">
+        <v>-5028.1647590493712</v>
+      </c>
+      <c r="CP16" s="26">
+        <v>-5295.5931671871922</v>
+      </c>
+      <c r="CQ16" s="27">
+        <v>-5102.8631607622856</v>
+      </c>
+      <c r="CR16" s="26">
+        <v>-6024.7107573564772</v>
+      </c>
+      <c r="CS16" s="26">
+        <v>-5816.8493788743799</v>
+      </c>
+      <c r="CT16" s="37">
+        <v>-5263.6316436647639</v>
+      </c>
+      <c r="CU16" s="26">
+        <v>-5092.6013493059027</v>
+      </c>
+      <c r="CV16" s="26">
+        <v>-5234.6304088104707</v>
+      </c>
+      <c r="CW16" s="26">
+        <v>-5001.2465179149585</v>
+      </c>
+      <c r="CX16" s="37">
+        <v>-5048.1894353324178</v>
+      </c>
+      <c r="CY16" s="26">
+        <v>-4799.1257271010554</v>
+      </c>
+      <c r="CZ16" s="26">
+        <v>-5603.2078575037658</v>
+      </c>
+      <c r="DA16" s="26">
+        <v>-5172.7991075928039</v>
+      </c>
+      <c r="DB16" s="37">
+        <v>-4913.8395127916419</v>
+      </c>
+    </row>
+    <row r="17" spans="1:106">
+      <c r="A17" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="43">
+        <v>1138.2246157041932</v>
+      </c>
+      <c r="C17" s="43">
+        <v>1628.0269337819032</v>
+      </c>
+      <c r="D17" s="43">
+        <v>1047.0809025640265</v>
+      </c>
+      <c r="E17" s="43">
+        <v>1579.7315232531325</v>
+      </c>
+      <c r="F17" s="43">
+        <v>2024.2083336924286</v>
+      </c>
+      <c r="G17" s="43">
+        <v>2076.6813776519657</v>
+      </c>
+      <c r="H17" s="44">
+        <v>1663.8761506113808</v>
+      </c>
+      <c r="I17" s="44">
+        <v>2283.2268577338546</v>
+      </c>
+      <c r="J17" s="44">
+        <v>2974.78730372069</v>
+      </c>
+      <c r="K17" s="44">
+        <v>3217.8876616658672</v>
+      </c>
+      <c r="L17" s="44">
+        <v>5649.2592428321223</v>
+      </c>
+      <c r="M17" s="44">
+        <v>5885.3344924649373</v>
+      </c>
+      <c r="N17" s="44">
+        <v>6600.2208921426991</v>
+      </c>
+      <c r="O17" s="44">
+        <v>7344.8678660976893</v>
+      </c>
+      <c r="P17" s="44">
+        <v>8698.7849822997196</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>10416.264051843546</v>
+      </c>
+      <c r="R17" s="44">
+        <v>8037.0553539247294</v>
+      </c>
+      <c r="S17" s="44">
+        <v>7434.8132086844998</v>
+      </c>
+      <c r="T17" s="44">
+        <v>8808.6850415042791</v>
+      </c>
+      <c r="U17" s="44">
+        <v>8084.2731979276632</v>
+      </c>
+      <c r="V17" s="45">
+        <v>8983.4990909827247</v>
+      </c>
+      <c r="W17" s="43">
+        <v>74.401101413833032</v>
+      </c>
+      <c r="X17" s="43">
+        <v>277.34907223032371</v>
+      </c>
+      <c r="Y17" s="43">
+        <v>565.09310042307948</v>
+      </c>
+      <c r="Z17" s="37">
+        <v>221.38134163695685</v>
+      </c>
+      <c r="AA17" s="43">
+        <v>115.67497388568842</v>
+      </c>
+      <c r="AB17" s="43">
+        <v>351.46412803644137</v>
+      </c>
+      <c r="AC17" s="43">
+        <v>960.33119874924773</v>
+      </c>
+      <c r="AD17" s="37">
+        <v>200.55663311052547</v>
+      </c>
+      <c r="AE17" s="43">
+        <v>121.38170630901499</v>
+      </c>
+      <c r="AF17" s="43">
+        <v>289.89790505076746</v>
+      </c>
+      <c r="AG17" s="43">
+        <v>458.90717361145192</v>
+      </c>
+      <c r="AH17" s="37">
+        <v>176.89411759279221</v>
+      </c>
+      <c r="AI17" s="43">
+        <v>58.722810189325571</v>
+      </c>
+      <c r="AJ17" s="43">
+        <v>215.01842827202381</v>
+      </c>
+      <c r="AK17" s="43">
+        <v>1039.1916070710188</v>
+      </c>
+      <c r="AL17" s="37">
+        <v>266.79867772076426</v>
+      </c>
+      <c r="AM17" s="26">
+        <v>112.05650719462199</v>
+      </c>
+      <c r="AN17" s="26">
+        <v>395.59263130776344</v>
+      </c>
+      <c r="AO17" s="26">
+        <v>1325.2367674088769</v>
+      </c>
+      <c r="AP17" s="37">
+        <v>191.3224277811662</v>
+      </c>
+      <c r="AQ17" s="44">
+        <v>57.222517370609069</v>
+      </c>
+      <c r="AR17" s="44">
+        <v>408.47936605144935</v>
+      </c>
+      <c r="AS17" s="44">
+        <v>1345.0451181571452</v>
+      </c>
+      <c r="AT17" s="45">
+        <v>265.93437607276195</v>
+      </c>
+      <c r="AU17" s="46">
+        <v>35.520042587798685</v>
+      </c>
+      <c r="AV17" s="44">
+        <v>379.84501554712335</v>
+      </c>
+      <c r="AW17" s="44">
+        <v>1110.1270453854081</v>
+      </c>
+      <c r="AX17" s="45">
+        <v>138.38404709105066</v>
+      </c>
+      <c r="AY17" s="44">
+        <v>59.369762629907427</v>
+      </c>
+      <c r="AZ17" s="44">
+        <v>462.48890293735991</v>
+      </c>
+      <c r="BA17" s="44">
+        <v>1507.5545728030652</v>
+      </c>
+      <c r="BB17" s="45">
+        <v>253.81361936352198</v>
+      </c>
+      <c r="BC17" s="44">
+        <v>125.84538883314531</v>
+      </c>
+      <c r="BD17" s="44">
+        <v>466.44132793200515</v>
+      </c>
+      <c r="BE17" s="44">
+        <v>2068.0581235583036</v>
+      </c>
+      <c r="BF17" s="45">
+        <v>314.44246339723571</v>
+      </c>
+      <c r="BG17" s="44">
+        <v>133.40011338965212</v>
+      </c>
+      <c r="BH17" s="26">
+        <v>580.68813180654627</v>
+      </c>
+      <c r="BI17" s="26">
+        <v>2203.4653468488536</v>
+      </c>
+      <c r="BJ17" s="37">
+        <v>300.33406962081528</v>
+      </c>
+      <c r="BK17" s="26">
+        <v>27.92879274310792</v>
+      </c>
+      <c r="BL17" s="26">
+        <v>1479.1833402911611</v>
+      </c>
+      <c r="BM17" s="26">
+        <v>3974.3245056712767</v>
+      </c>
+      <c r="BN17" s="26">
+        <v>167.82260412657683</v>
+      </c>
+      <c r="BO17" s="27">
+        <v>-5.3616626450979084</v>
+      </c>
+      <c r="BP17" s="26">
+        <v>1480.2125267894387</v>
+      </c>
+      <c r="BQ17" s="26">
+        <v>4170.3496771813343</v>
+      </c>
+      <c r="BR17" s="26">
+        <v>240.13395113926128</v>
+      </c>
+      <c r="BS17" s="27">
+        <v>25.401834557317329</v>
+      </c>
+      <c r="BT17" s="26">
+        <v>1426.2281831741425</v>
+      </c>
+      <c r="BU17" s="26">
+        <v>4867.4786810626629</v>
+      </c>
+      <c r="BV17" s="26">
+        <v>281.11219334857628</v>
+      </c>
+      <c r="BW17" s="27">
+        <v>-34.187961208682509</v>
+      </c>
+      <c r="BX17" s="26">
+        <v>1652.74248562668</v>
+      </c>
+      <c r="BY17" s="26">
+        <v>5285.2051752406351</v>
+      </c>
+      <c r="BZ17" s="26">
+        <v>441.10816643905707</v>
+      </c>
+      <c r="CA17" s="27">
+        <v>145.73045741735632</v>
+      </c>
+      <c r="CB17" s="26">
+        <v>2100.4619632697568</v>
+      </c>
+      <c r="CC17" s="26">
+        <v>5946.0263339818566</v>
+      </c>
+      <c r="CD17" s="26">
+        <v>506.56622763075006</v>
+      </c>
+      <c r="CE17" s="27">
+        <v>122.32500557060439</v>
+      </c>
+      <c r="CF17" s="26">
+        <v>2748.3068664060838</v>
+      </c>
+      <c r="CG17" s="26">
+        <v>6937.5104675383391</v>
+      </c>
+      <c r="CH17" s="26">
+        <v>608.12171232851915</v>
+      </c>
+      <c r="CI17" s="27">
+        <v>171.40291466830695</v>
+      </c>
+      <c r="CJ17" s="26">
+        <v>1930.3565095429419</v>
+      </c>
+      <c r="CK17" s="26">
+        <v>5344.5303777974714</v>
+      </c>
+      <c r="CL17" s="26">
+        <v>590.76555191600869</v>
+      </c>
+      <c r="CM17" s="27">
+        <v>160.91841336099299</v>
+      </c>
+      <c r="CN17" s="26">
+        <v>1770.2252877692201</v>
+      </c>
+      <c r="CO17" s="26">
+        <v>4933.7126382678716</v>
+      </c>
+      <c r="CP17" s="26">
+        <v>569.95686928641521</v>
+      </c>
+      <c r="CQ17" s="27">
+        <v>160.43813309051575</v>
+      </c>
+      <c r="CR17" s="26">
+        <v>2213.7291538579402</v>
+      </c>
+      <c r="CS17" s="26">
+        <v>5898.2388122207967</v>
+      </c>
+      <c r="CT17" s="37">
+        <v>536.27894233502514</v>
+      </c>
+      <c r="CU17" s="26">
+        <v>204.75638545915297</v>
+      </c>
+      <c r="CV17" s="26">
+        <v>1981.6436469842654</v>
+      </c>
+      <c r="CW17" s="26">
+        <v>5347.3431991595144</v>
+      </c>
+      <c r="CX17" s="37">
+        <v>550.52996632473094</v>
+      </c>
+      <c r="CY17" s="26">
+        <v>244.35216335931432</v>
+      </c>
+      <c r="CZ17" s="26">
+        <v>2178.9433486703438</v>
+      </c>
+      <c r="DA17" s="26">
+        <v>5950.3981598999662</v>
+      </c>
+      <c r="DB17" s="37">
+        <v>609.80541905310042</v>
+      </c>
+    </row>
+    <row r="18" spans="1:106">
+      <c r="A18" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="43">
+        <v>2285.7529412416338</v>
+      </c>
+      <c r="C18" s="43">
+        <v>2857.1457082683105</v>
+      </c>
+      <c r="D18" s="43">
+        <v>2454.5163739223708</v>
+      </c>
+      <c r="E18" s="43">
+        <v>3296.6879476574222</v>
+      </c>
+      <c r="F18" s="43">
+        <v>4004.262564093121</v>
+      </c>
+      <c r="G18" s="43">
+        <v>3964.127233035133</v>
+      </c>
+      <c r="H18" s="44">
+        <v>3724.123078275562</v>
+      </c>
+      <c r="I18" s="44">
+        <v>4070.9007757197874</v>
+      </c>
+      <c r="J18" s="44">
+        <v>4883.9450424926354</v>
+      </c>
+      <c r="K18" s="44">
+        <v>5582.4356409633874</v>
+      </c>
+      <c r="L18" s="44">
+        <v>8568.7725873331365</v>
+      </c>
+      <c r="M18" s="44">
+        <v>9373.2314719333044</v>
+      </c>
+      <c r="N18" s="44">
+        <v>9920.9656454970263</v>
+      </c>
+      <c r="O18" s="44">
+        <v>10800.291135242282</v>
+      </c>
+      <c r="P18" s="44">
+        <v>12471.142717652096</v>
+      </c>
+      <c r="Q18" s="44">
+        <v>15162.196615972274</v>
+      </c>
+      <c r="R18" s="44">
+        <v>12150.920140543607</v>
+      </c>
+      <c r="S18" s="44">
+        <v>11248.960223085163</v>
+      </c>
+      <c r="T18" s="44">
+        <v>12625.002298748306</v>
+      </c>
+      <c r="U18" s="44">
+        <v>11818.967683958335</v>
+      </c>
+      <c r="V18" s="45">
+        <v>12645.254355331766</v>
+      </c>
+      <c r="W18" s="43">
+        <v>342.21651843728563</v>
+      </c>
+      <c r="X18" s="43">
+        <v>569.35414237662872</v>
+      </c>
+      <c r="Y18" s="43">
+        <v>873.83777980239972</v>
+      </c>
+      <c r="Z18" s="37">
+        <v>500.34450062531971</v>
+      </c>
+      <c r="AA18" s="43">
+        <v>399.72510241763229</v>
+      </c>
+      <c r="AB18" s="43">
+        <v>640.36953554019351</v>
+      </c>
+      <c r="AC18" s="43">
+        <v>1270.6726168812438</v>
+      </c>
+      <c r="AD18" s="37">
+        <v>546.37845342924072</v>
+      </c>
+      <c r="AE18" s="43">
+        <v>463.48953357586481</v>
+      </c>
+      <c r="AF18" s="43">
+        <v>664.05715908492368</v>
+      </c>
+      <c r="AG18" s="43">
+        <v>807.93890511612494</v>
+      </c>
+      <c r="AH18" s="37">
+        <v>519.03077614545737</v>
+      </c>
+      <c r="AI18" s="43">
+        <v>426.86680066145607</v>
+      </c>
+      <c r="AJ18" s="43">
+        <v>621.81969268273565</v>
+      </c>
+      <c r="AK18" s="43">
+        <v>1521.2633673833702</v>
+      </c>
+      <c r="AL18" s="37">
+        <v>726.73808692986017</v>
+      </c>
+      <c r="AM18" s="26">
+        <v>600.83649406049835</v>
+      </c>
+      <c r="AN18" s="26">
+        <v>889.40779079509957</v>
+      </c>
+      <c r="AO18" s="26">
+        <v>1837.743867943949</v>
+      </c>
+      <c r="AP18" s="37">
+        <v>676.27441129357453</v>
+      </c>
+      <c r="AQ18" s="44">
+        <v>536.79866272592039</v>
+      </c>
+      <c r="AR18" s="44">
+        <v>867.94796911209494</v>
+      </c>
+      <c r="AS18" s="44">
+        <v>1833.0860724122847</v>
+      </c>
+      <c r="AT18" s="45">
+        <v>726.29452878483323</v>
+      </c>
+      <c r="AU18" s="46">
+        <v>585.31015785044588</v>
+      </c>
+      <c r="AV18" s="44">
+        <v>835.82288273047436</v>
+      </c>
+      <c r="AW18" s="44">
+        <v>1624.7865566577923</v>
+      </c>
+      <c r="AX18" s="45">
+        <v>678.20348103684978</v>
+      </c>
+      <c r="AY18" s="44">
+        <v>516.70235702974378</v>
+      </c>
+      <c r="AZ18" s="44">
+        <v>869.66720227704297</v>
+      </c>
+      <c r="BA18" s="44">
+        <v>1986.6633890201867</v>
+      </c>
+      <c r="BB18" s="45">
+        <v>697.86782739281409</v>
+      </c>
+      <c r="BC18" s="44">
+        <v>580.95758981319841</v>
+      </c>
+      <c r="BD18" s="44">
+        <v>925.19022650540603</v>
+      </c>
+      <c r="BE18" s="44">
+        <v>2576.1549506383039</v>
+      </c>
+      <c r="BF18" s="45">
+        <v>801.64227553572687</v>
+      </c>
+      <c r="BG18" s="44">
+        <v>617.47529358415522</v>
+      </c>
+      <c r="BH18" s="26">
+        <v>1173.2265324857462</v>
+      </c>
+      <c r="BI18" s="26">
+        <v>2873.0935172796876</v>
+      </c>
+      <c r="BJ18" s="37">
+        <v>918.64029761379788</v>
+      </c>
+      <c r="BK18" s="26">
+        <v>584.99243335855635</v>
+      </c>
+      <c r="BL18" s="26">
+        <v>2184.429522668916</v>
+      </c>
+      <c r="BM18" s="26">
+        <v>4788.2940719942344</v>
+      </c>
+      <c r="BN18" s="26">
+        <v>1011.0565593114288</v>
+      </c>
+      <c r="BO18" s="27">
+        <v>772.70950642108141</v>
+      </c>
+      <c r="BP18" s="26">
+        <v>2245.7378337142768</v>
+      </c>
+      <c r="BQ18" s="26">
+        <v>5200.0301322192308</v>
+      </c>
+      <c r="BR18" s="26">
+        <v>1154.753999578716</v>
+      </c>
+      <c r="BS18" s="27">
+        <v>857.30276609438215</v>
+      </c>
+      <c r="BT18" s="26">
+        <v>2241.662837840448</v>
+      </c>
+      <c r="BU18" s="26">
+        <v>5704.4259643560154</v>
+      </c>
+      <c r="BV18" s="26">
+        <v>1117.5740772061818</v>
+      </c>
+      <c r="BW18" s="27">
+        <v>797.75970182769049</v>
+      </c>
+      <c r="BX18" s="26">
+        <v>2539.2541537369671</v>
+      </c>
+      <c r="BY18" s="26">
+        <v>6129.0200371827959</v>
+      </c>
+      <c r="BZ18" s="26">
+        <v>1334.257242494828</v>
+      </c>
+      <c r="CA18" s="27">
+        <v>994.11725625314739</v>
+      </c>
+      <c r="CB18" s="26">
+        <v>2988.4844255505041</v>
+      </c>
+      <c r="CC18" s="26">
+        <v>6892.1116927533531</v>
+      </c>
+      <c r="CD18" s="26">
+        <v>1596.429343095092</v>
+      </c>
+      <c r="CE18" s="27">
+        <v>1270.8350863713574</v>
+      </c>
+      <c r="CF18" s="26">
+        <v>3960.1571051136148</v>
+      </c>
+      <c r="CG18" s="26">
+        <v>8218.4159479131995</v>
+      </c>
+      <c r="CH18" s="26">
+        <v>1712.7884765741023</v>
+      </c>
+      <c r="CI18" s="27">
+        <v>1055.9843312703381</v>
+      </c>
+      <c r="CJ18" s="26">
+        <v>2970.3425038142318</v>
+      </c>
+      <c r="CK18" s="26">
+        <v>6474.9864589548379</v>
+      </c>
+      <c r="CL18" s="26">
+        <v>1649.6068465041994</v>
+      </c>
+      <c r="CM18" s="27">
+        <v>1138.6919843192222</v>
+      </c>
+      <c r="CN18" s="26">
+        <v>2651.5863000699301</v>
+      </c>
+      <c r="CO18" s="26">
+        <v>5913.9892302552971</v>
+      </c>
+      <c r="CP18" s="26">
+        <v>1544.6927084407139</v>
+      </c>
+      <c r="CQ18" s="27">
+        <v>1025.1416278402467</v>
+      </c>
+      <c r="CR18" s="26">
+        <v>3149.538791817432</v>
+      </c>
+      <c r="CS18" s="26">
+        <v>6894.5187432049561</v>
+      </c>
+      <c r="CT18" s="37">
+        <v>1555.8031358856708</v>
+      </c>
+      <c r="CU18" s="26">
+        <v>1034.3327804611736</v>
+      </c>
+      <c r="CV18" s="26">
+        <v>2943.3323269927714</v>
+      </c>
+      <c r="CW18" s="26">
+        <v>6309.6868806727725</v>
+      </c>
+      <c r="CX18" s="37">
+        <v>1531.6156958316187</v>
+      </c>
+      <c r="CY18" s="26">
+        <v>1074.0594525932029</v>
+      </c>
+      <c r="CZ18" s="26">
+        <v>3116.4475110638505</v>
+      </c>
+      <c r="DA18" s="26">
+        <v>6862.8922128951272</v>
+      </c>
+      <c r="DB18" s="37">
+        <v>1591.8551787795859</v>
+      </c>
+    </row>
+    <row r="19" spans="1:106">
+      <c r="A19" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="43">
+        <v>-1147.5283255374407</v>
+      </c>
+      <c r="C19" s="43">
+        <v>-1229.1187744864073</v>
+      </c>
+      <c r="D19" s="43">
+        <v>-1407.4354713583443</v>
+      </c>
+      <c r="E19" s="43">
+        <v>-1716.9564244042897</v>
+      </c>
+      <c r="F19" s="43">
+        <v>-1980.0542304006931</v>
+      </c>
+      <c r="G19" s="43">
+        <v>-1887.4458553831678</v>
+      </c>
+      <c r="H19" s="44">
+        <v>-2060.2469276641814</v>
+      </c>
+      <c r="I19" s="44">
+        <v>-1787.6739179859328</v>
+      </c>
+      <c r="J19" s="44">
+        <v>-1909.1577387719456</v>
+      </c>
+      <c r="K19" s="44">
+        <v>-2364.5479792975198</v>
+      </c>
+      <c r="L19" s="44">
+        <v>-2919.5133445010133</v>
+      </c>
+      <c r="M19" s="44">
+        <v>-3487.896979468369</v>
+      </c>
+      <c r="N19" s="44">
+        <v>-3320.7447533543291</v>
+      </c>
+      <c r="O19" s="44">
+        <v>-3455.4232691445914</v>
+      </c>
+      <c r="P19" s="44">
+        <v>-3772.357735352376</v>
+      </c>
+      <c r="Q19" s="44">
+        <v>-4745.9325641287278</v>
+      </c>
+      <c r="R19" s="44">
+        <v>-4113.8647866188785</v>
+      </c>
+      <c r="S19" s="44">
+        <v>-3814.1470144006635</v>
+      </c>
+      <c r="T19" s="44">
+        <v>-3816.3172572440276</v>
+      </c>
+      <c r="U19" s="44">
+        <v>-3734.6944860306726</v>
+      </c>
+      <c r="V19" s="45">
+        <v>-3661.7552643490417</v>
+      </c>
+      <c r="W19" s="43">
+        <v>-267.8154170234526</v>
+      </c>
+      <c r="X19" s="43">
+        <v>-292.005070146305</v>
+      </c>
+      <c r="Y19" s="43">
+        <v>-308.74467937932025</v>
+      </c>
+      <c r="Z19" s="37">
+        <v>-278.96315898836286</v>
+      </c>
+      <c r="AA19" s="43">
+        <v>-284.05012853194387</v>
+      </c>
+      <c r="AB19" s="43">
+        <v>-288.90540750375214</v>
+      </c>
+      <c r="AC19" s="43">
+        <v>-310.34141813199614</v>
+      </c>
+      <c r="AD19" s="37">
+        <v>-345.82182031871525</v>
+      </c>
+      <c r="AE19" s="43">
+        <v>-342.10782726684982</v>
+      </c>
+      <c r="AF19" s="43">
+        <v>-374.15925403415622</v>
+      </c>
+      <c r="AG19" s="43">
+        <v>-349.03173150467302</v>
+      </c>
+      <c r="AH19" s="37">
+        <v>-342.13665855266515</v>
+      </c>
+      <c r="AI19" s="43">
+        <v>-368.1439904721305</v>
+      </c>
+      <c r="AJ19" s="43">
+        <v>-406.80126441071184</v>
+      </c>
+      <c r="AK19" s="43">
+        <v>-482.07176031235144</v>
+      </c>
+      <c r="AL19" s="37">
+        <v>-459.93940920909591</v>
+      </c>
+      <c r="AM19" s="26">
+        <v>-488.77998686587637</v>
+      </c>
+      <c r="AN19" s="26">
+        <v>-493.81515948733613</v>
+      </c>
+      <c r="AO19" s="26">
+        <v>-512.50710053507225</v>
+      </c>
+      <c r="AP19" s="37">
+        <v>-484.95198351240833</v>
+      </c>
+      <c r="AQ19" s="44">
+        <v>-479.57614535531133</v>
+      </c>
+      <c r="AR19" s="44">
+        <v>-459.46860306064559</v>
+      </c>
+      <c r="AS19" s="44">
+        <v>-488.04095425513947</v>
+      </c>
+      <c r="AT19" s="45">
+        <v>-460.36015271207128</v>
+      </c>
+      <c r="AU19" s="46">
+        <v>-549.79011526264719</v>
+      </c>
+      <c r="AV19" s="44">
+        <v>-455.97786718335101</v>
+      </c>
+      <c r="AW19" s="44">
+        <v>-514.65951127238418</v>
+      </c>
+      <c r="AX19" s="45">
+        <v>-539.81943394579912</v>
+      </c>
+      <c r="AY19" s="44">
+        <v>-457.33259439983635</v>
+      </c>
+      <c r="AZ19" s="44">
+        <v>-407.17829933968306</v>
+      </c>
+      <c r="BA19" s="44">
+        <v>-479.10881621712144</v>
+      </c>
+      <c r="BB19" s="45">
+        <v>-444.05420802929211</v>
+      </c>
+      <c r="BC19" s="44">
+        <v>-455.1122009800531</v>
+      </c>
+      <c r="BD19" s="44">
+        <v>-458.74889857340088</v>
+      </c>
+      <c r="BE19" s="44">
+        <v>-508.09682708000048</v>
+      </c>
+      <c r="BF19" s="45">
+        <v>-487.19981213849115</v>
+      </c>
+      <c r="BG19" s="44">
+        <v>-484.0751801945031</v>
+      </c>
+      <c r="BH19" s="26">
+        <v>-592.53840067919998</v>
+      </c>
+      <c r="BI19" s="26">
+        <v>-669.62817043083396</v>
+      </c>
+      <c r="BJ19" s="37">
+        <v>-618.3062279929826</v>
+      </c>
+      <c r="BK19" s="26">
+        <v>-557.06364061544843</v>
+      </c>
+      <c r="BL19" s="26">
+        <v>-705.24618237775496</v>
+      </c>
+      <c r="BM19" s="26">
+        <v>-813.96956632295792</v>
+      </c>
+      <c r="BN19" s="26">
+        <v>-843.23395518485199</v>
+      </c>
+      <c r="BO19" s="27">
+        <v>-778.07116906617932</v>
+      </c>
+      <c r="BP19" s="26">
+        <v>-765.52530692483811</v>
+      </c>
+      <c r="BQ19" s="26">
+        <v>-1029.6804550378968</v>
+      </c>
+      <c r="BR19" s="26">
+        <v>-914.62004843945476</v>
+      </c>
+      <c r="BS19" s="27">
+        <v>-831.90093153706482</v>
+      </c>
+      <c r="BT19" s="26">
+        <v>-815.43465466630562</v>
+      </c>
+      <c r="BU19" s="26">
+        <v>-836.94728329335294</v>
+      </c>
+      <c r="BV19" s="26">
+        <v>-836.46188385760547</v>
+      </c>
+      <c r="BW19" s="27">
+        <v>-831.947663036373</v>
+      </c>
+      <c r="BX19" s="26">
+        <v>-886.51166811028702</v>
+      </c>
+      <c r="BY19" s="26">
+        <v>-843.81486194216063</v>
+      </c>
+      <c r="BZ19" s="26">
+        <v>-893.14907605577093</v>
+      </c>
+      <c r="CA19" s="27">
+        <v>-848.38679883579107</v>
+      </c>
+      <c r="CB19" s="26">
+        <v>-888.02246228074705</v>
+      </c>
+      <c r="CC19" s="26">
+        <v>-946.08535877149643</v>
+      </c>
+      <c r="CD19" s="26">
+        <v>-1089.8631154643419</v>
+      </c>
+      <c r="CE19" s="27">
+        <v>-1148.510080800753</v>
+      </c>
+      <c r="CF19" s="26">
+        <v>-1211.8502387075309</v>
+      </c>
+      <c r="CG19" s="26">
+        <v>-1280.9054803748606</v>
+      </c>
+      <c r="CH19" s="26">
+        <v>-1104.6667642455832</v>
+      </c>
+      <c r="CI19" s="27">
+        <v>-884.58141660203114</v>
+      </c>
+      <c r="CJ19" s="26">
+        <v>-1039.9859942712899</v>
+      </c>
+      <c r="CK19" s="26">
+        <v>-1130.4560811573663</v>
+      </c>
+      <c r="CL19" s="26">
+        <v>-1058.8412945881907</v>
+      </c>
+      <c r="CM19" s="27">
+        <v>-977.77357095822924</v>
+      </c>
+      <c r="CN19" s="26">
+        <v>-881.36101230070994</v>
+      </c>
+      <c r="CO19" s="26">
+        <v>-980.27659198742549</v>
+      </c>
+      <c r="CP19" s="26">
+        <v>-974.73583915429867</v>
+      </c>
+      <c r="CQ19" s="27">
+        <v>-864.70349474973091</v>
+      </c>
+      <c r="CR19" s="26">
+        <v>-935.80963795949197</v>
+      </c>
+      <c r="CS19" s="26">
+        <v>-996.27993098415914</v>
+      </c>
+      <c r="CT19" s="37">
+        <v>-1019.5241935506457</v>
+      </c>
+      <c r="CU19" s="26">
+        <v>-829.5763950020206</v>
+      </c>
+      <c r="CV19" s="26">
+        <v>-961.68868000850603</v>
+      </c>
+      <c r="CW19" s="26">
+        <v>-962.34368151325805</v>
+      </c>
+      <c r="CX19" s="37">
+        <v>-981.08572950688779</v>
+      </c>
+      <c r="CY19" s="26">
+        <v>-829.70728923388856</v>
+      </c>
+      <c r="CZ19" s="26">
+        <v>-937.5041623935067</v>
+      </c>
+      <c r="DA19" s="26">
+        <v>-912.49405299516116</v>
+      </c>
+      <c r="DB19" s="37">
+        <v>-982.04975972648549</v>
+      </c>
+    </row>
+    <row r="20" spans="1:106">
+      <c r="A20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="43">
+        <v>-153.20665017385957</v>
+      </c>
+      <c r="C20" s="43">
+        <v>-178.49330275566467</v>
+      </c>
+      <c r="D20" s="43">
+        <v>-52.794122846053796</v>
+      </c>
+      <c r="E20" s="43">
+        <v>-103.30218500639214</v>
+      </c>
+      <c r="F20" s="43">
+        <v>-44.209695178211533</v>
+      </c>
+      <c r="G20" s="43">
+        <v>-188.31597524719604</v>
+      </c>
+      <c r="H20" s="44">
+        <v>-500.40592599513519</v>
+      </c>
+      <c r="I20" s="44">
+        <v>-465.90738219338607</v>
+      </c>
+      <c r="J20" s="44">
+        <v>-554.2356811905845</v>
+      </c>
+      <c r="K20" s="44">
+        <v>-522.12029347078487</v>
+      </c>
+      <c r="L20" s="44">
+        <v>-1234.0703731445799</v>
+      </c>
+      <c r="M20" s="44">
+        <v>-804.60434264566209</v>
+      </c>
+      <c r="N20" s="44">
+        <v>-1189.4064787505597</v>
+      </c>
+      <c r="O20" s="44">
+        <v>-1422.2680841170609</v>
+      </c>
+      <c r="P20" s="44">
+        <v>-1474.1507788271397</v>
+      </c>
+      <c r="Q20" s="44">
+        <v>-2353.4188893884134</v>
+      </c>
+      <c r="R20" s="44">
+        <v>-2458.0561916963916</v>
+      </c>
+      <c r="S20" s="44">
+        <v>-2126.3462599838622</v>
+      </c>
+      <c r="T20" s="44">
+        <v>-2226.1349170588637</v>
+      </c>
+      <c r="U20" s="44">
+        <v>-2048.7583904107369</v>
+      </c>
+      <c r="V20" s="45">
+        <v>-1459.1645274567459</v>
+      </c>
+      <c r="W20" s="43">
+        <v>-43.300616750971827</v>
+      </c>
+      <c r="X20" s="43">
+        <v>-33.675520975651807</v>
+      </c>
+      <c r="Y20" s="43">
+        <v>-42.89726104539416</v>
+      </c>
+      <c r="Z20" s="37">
+        <v>-33.333251401841771</v>
+      </c>
+      <c r="AA20" s="43">
+        <v>-18.980148258961862</v>
+      </c>
+      <c r="AB20" s="43">
+        <v>-43.63860836438306</v>
+      </c>
+      <c r="AC20" s="43">
+        <v>-0.47360016282991069</v>
+      </c>
+      <c r="AD20" s="37">
+        <v>-115.40094596948984</v>
+      </c>
+      <c r="AE20" s="43">
+        <v>-3.559729097378316</v>
+      </c>
+      <c r="AF20" s="43">
+        <v>-12.308536074225017</v>
+      </c>
+      <c r="AG20" s="43">
+        <v>-7.3246706468905245</v>
+      </c>
+      <c r="AH20" s="37">
+        <v>-29.601187027559938</v>
+      </c>
+      <c r="AI20" s="43">
+        <v>-23.083675966137065</v>
+      </c>
+      <c r="AJ20" s="43">
+        <v>-69.990662297466727</v>
+      </c>
+      <c r="AK20" s="43">
+        <v>-4.7376586656654922</v>
+      </c>
+      <c r="AL20" s="37">
+        <v>-5.4901880771228591</v>
+      </c>
+      <c r="AM20" s="26">
+        <v>-95.2224855716197</v>
+      </c>
+      <c r="AN20" s="26">
+        <v>-24.783613307694381</v>
+      </c>
+      <c r="AO20" s="26">
+        <v>45.635336725753064</v>
+      </c>
+      <c r="AP20" s="37">
+        <v>30.161066975349485</v>
+      </c>
+      <c r="AQ20" s="44">
+        <v>-60.909507782002279</v>
+      </c>
+      <c r="AR20" s="44">
+        <v>-45.27642975285454</v>
+      </c>
+      <c r="AS20" s="44">
+        <v>-62.061081220436776</v>
+      </c>
+      <c r="AT20" s="45">
+        <v>-20.068956491902455</v>
+      </c>
+      <c r="AU20" s="46">
+        <v>-162.47775452582198</v>
+      </c>
+      <c r="AV20" s="44">
+        <v>-145.26843256594276</v>
+      </c>
+      <c r="AW20" s="44">
+        <v>-89.959527873668364</v>
+      </c>
+      <c r="AX20" s="45">
+        <v>-102.70021102970209</v>
+      </c>
+      <c r="AY20" s="44">
+        <v>-67.657845676926399</v>
+      </c>
+      <c r="AZ20" s="44">
+        <v>-190.35078711418419</v>
+      </c>
+      <c r="BA20" s="44">
+        <v>-125.69751250913852</v>
+      </c>
+      <c r="BB20" s="45">
+        <v>-82.201236893137008</v>
+      </c>
+      <c r="BC20" s="44">
+        <v>-79.736854934197581</v>
+      </c>
+      <c r="BD20" s="44">
+        <v>-301.32751243502747</v>
+      </c>
+      <c r="BE20" s="44">
+        <v>-91.505567600597402</v>
+      </c>
+      <c r="BF20" s="45">
+        <v>-81.665746220762031</v>
+      </c>
+      <c r="BG20" s="44">
+        <v>-110.36212343055436</v>
+      </c>
+      <c r="BH20" s="26">
+        <v>-256.33669951159243</v>
+      </c>
+      <c r="BI20" s="26">
+        <v>-92.907411057364428</v>
+      </c>
+      <c r="BJ20" s="37">
+        <v>-62.514059471273654</v>
+      </c>
+      <c r="BK20" s="26">
+        <v>-76.143541989033508</v>
+      </c>
+      <c r="BL20" s="26">
+        <v>-874.05841361328476</v>
+      </c>
+      <c r="BM20" s="26">
+        <v>-147.72840246371803</v>
+      </c>
+      <c r="BN20" s="26">
+        <v>-136.14001507854354</v>
+      </c>
+      <c r="BO20" s="27">
+        <v>-160.17456990580735</v>
+      </c>
+      <c r="BP20" s="26">
+        <v>-355.26112558482004</v>
+      </c>
+      <c r="BQ20" s="26">
+        <v>-162.97862072728219</v>
+      </c>
+      <c r="BR20" s="26">
+        <v>-126.19002642775251</v>
+      </c>
+      <c r="BS20" s="27">
+        <v>-221.8590370943179</v>
+      </c>
+      <c r="BT20" s="26">
+        <v>-655.7406080881309</v>
+      </c>
+      <c r="BU20" s="26">
+        <v>-210.25742132110304</v>
+      </c>
+      <c r="BV20" s="26">
+        <v>-101.54941224700792</v>
+      </c>
+      <c r="BW20" s="27">
+        <v>-418.69905105453012</v>
+      </c>
+      <c r="BX20" s="26">
+        <v>-684.89033649833686</v>
+      </c>
+      <c r="BY20" s="26">
+        <v>-225.1728806610729</v>
+      </c>
+      <c r="BZ20" s="26">
+        <v>-93.505815903120947</v>
+      </c>
+      <c r="CA20" s="27">
+        <v>-266.23188415693073</v>
+      </c>
+      <c r="CB20" s="26">
+        <v>-836.8618216048601</v>
+      </c>
+      <c r="CC20" s="26">
+        <v>-239.27627864574674</v>
+      </c>
+      <c r="CD20" s="26">
+        <v>-131.7807944196021</v>
+      </c>
+      <c r="CE20" s="27">
+        <v>-447.41179042918867</v>
+      </c>
+      <c r="CF20" s="26">
+        <v>-1254.843804085634</v>
+      </c>
+      <c r="CG20" s="26">
+        <v>-400.10430155142717</v>
+      </c>
+      <c r="CH20" s="26">
+        <v>-251.0589933221637</v>
+      </c>
+      <c r="CI20" s="27">
+        <v>-613.73675921094059</v>
+      </c>
+      <c r="CJ20" s="26">
+        <v>-781.60553435645079</v>
+      </c>
+      <c r="CK20" s="26">
+        <v>-474.26506732450827</v>
+      </c>
+      <c r="CL20" s="26">
+        <v>-588.4488308044921</v>
+      </c>
+      <c r="CM20" s="27">
+        <v>-630.70129778493754</v>
+      </c>
+      <c r="CN20" s="26">
+        <v>-419.6248537340785</v>
+      </c>
+      <c r="CO20" s="26">
+        <v>-659.0865812063762</v>
+      </c>
+      <c r="CP20" s="26">
+        <v>-416.93352725846978</v>
+      </c>
+      <c r="CQ20" s="27">
+        <v>-670.7242398723447</v>
+      </c>
+      <c r="CR20" s="26">
+        <v>-757.62474069326822</v>
+      </c>
+      <c r="CS20" s="26">
+        <v>-532.33591993847438</v>
+      </c>
+      <c r="CT20" s="37">
+        <v>-265.45001655477631</v>
+      </c>
+      <c r="CU20" s="26">
+        <v>-652.88111730183073</v>
+      </c>
+      <c r="CV20" s="26">
+        <v>-628.7657983685167</v>
+      </c>
+      <c r="CW20" s="26">
+        <v>-590.76092937462897</v>
+      </c>
+      <c r="CX20" s="37">
+        <v>-176.35054536576024</v>
+      </c>
+      <c r="CY20" s="26">
+        <v>-444.17826857918516</v>
+      </c>
+      <c r="CZ20" s="26">
+        <v>-412.57567559450121</v>
+      </c>
+      <c r="DA20" s="26">
+        <v>-365.36326605816942</v>
+      </c>
+      <c r="DB20" s="37">
+        <v>-237.04731722489004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:106">
+      <c r="A21" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="43">
+        <v>94.503185321434742</v>
+      </c>
+      <c r="C21" s="43">
+        <v>135.00125829316755</v>
+      </c>
+      <c r="D21" s="43">
+        <v>194.74768000406581</v>
+      </c>
+      <c r="E21" s="43">
+        <v>236.42487354595733</v>
+      </c>
+      <c r="F21" s="43">
+        <v>343.60155995208623</v>
+      </c>
+      <c r="G21" s="43">
+        <v>373.75346590748984</v>
+      </c>
+      <c r="H21" s="44">
+        <v>252.13955670220003</v>
+      </c>
+      <c r="I21" s="44">
+        <v>346.07602421101694</v>
+      </c>
+      <c r="J21" s="44">
+        <v>433.75490686472278</v>
+      </c>
+      <c r="K21" s="44">
+        <v>452.91071143127635</v>
+      </c>
+      <c r="L21" s="44">
+        <v>525.94732446557089</v>
+      </c>
+      <c r="M21" s="44">
+        <v>896.50429569555126</v>
+      </c>
+      <c r="N21" s="44">
+        <v>909.25685043147814</v>
+      </c>
+      <c r="O21" s="44">
+        <v>1167.9870617992131</v>
+      </c>
+      <c r="P21" s="44">
+        <v>1841.7610452426097</v>
+      </c>
+      <c r="Q21" s="44">
+        <v>2058.9692428103904</v>
+      </c>
+      <c r="R21" s="44">
+        <v>1106.2006516441063</v>
+      </c>
+      <c r="S21" s="44">
+        <v>1176.5475115186055</v>
+      </c>
+      <c r="T21" s="44">
+        <v>1319.404566053237</v>
+      </c>
+      <c r="U21" s="44">
+        <v>1241.0943050215376</v>
+      </c>
+      <c r="V21" s="45">
+        <v>1185.449648003746</v>
+      </c>
+      <c r="W21" s="43">
+        <v>12.148238827224855</v>
+      </c>
+      <c r="X21" s="43">
+        <v>22.809600884344928</v>
+      </c>
+      <c r="Y21" s="43">
+        <v>20.518177518583258</v>
+      </c>
+      <c r="Z21" s="37">
+        <v>39.027168091281702</v>
+      </c>
+      <c r="AA21" s="43">
+        <v>28.339323727369575</v>
+      </c>
+      <c r="AB21" s="43">
+        <v>24.491877435097077</v>
+      </c>
+      <c r="AC21" s="43">
+        <v>39.748430823865966</v>
+      </c>
+      <c r="AD21" s="37">
+        <v>42.421626306834924</v>
+      </c>
+      <c r="AE21" s="43">
+        <v>46.727545807304452</v>
+      </c>
+      <c r="AF21" s="43">
+        <v>42.078320856320907</v>
+      </c>
+      <c r="AG21" s="43">
+        <v>44.209711758322747</v>
+      </c>
+      <c r="AH21" s="37">
+        <v>61.732101582117714</v>
+      </c>
+      <c r="AI21" s="43">
+        <v>53.250400800503343</v>
+      </c>
+      <c r="AJ21" s="43">
+        <v>70.847520024586956</v>
+      </c>
+      <c r="AK21" s="43">
+        <v>61.483694059207934</v>
+      </c>
+      <c r="AL21" s="37">
+        <v>50.843258661659107</v>
+      </c>
+      <c r="AM21" s="26">
+        <v>50.851207519770888</v>
+      </c>
+      <c r="AN21" s="26">
+        <v>70.732038889243924</v>
+      </c>
+      <c r="AO21" s="26">
+        <v>140.59856410790181</v>
+      </c>
+      <c r="AP21" s="37">
+        <v>81.419749435169663</v>
+      </c>
+      <c r="AQ21" s="44">
+        <v>87.868954745950575</v>
+      </c>
+      <c r="AR21" s="44">
+        <v>97.15952947581772</v>
+      </c>
+      <c r="AS21" s="44">
+        <v>104.27620872353556</v>
+      </c>
+      <c r="AT21" s="45">
+        <v>84.448772962186013</v>
+      </c>
+      <c r="AU21" s="46">
+        <v>69.170124148759768</v>
+      </c>
+      <c r="AV21" s="44">
+        <v>52.492667046782785</v>
+      </c>
+      <c r="AW21" s="44">
+        <v>76.286840565111234</v>
+      </c>
+      <c r="AX21" s="45">
+        <v>54.189924941546209</v>
+      </c>
+      <c r="AY21" s="44">
+        <v>59.414114007811833</v>
+      </c>
+      <c r="AZ21" s="44">
+        <v>90.74331507994259</v>
+      </c>
+      <c r="BA21" s="44">
+        <v>55.931639709342633</v>
+      </c>
+      <c r="BB21" s="45">
+        <v>139.9869554139199</v>
+      </c>
+      <c r="BC21" s="44">
+        <v>100.97610974397345</v>
+      </c>
+      <c r="BD21" s="44">
+        <v>103.49753586251954</v>
+      </c>
+      <c r="BE21" s="44">
+        <v>137.87703794174016</v>
+      </c>
+      <c r="BF21" s="45">
+        <v>91.404223316489606</v>
+      </c>
+      <c r="BG21" s="44">
+        <v>102.71053481651163</v>
+      </c>
+      <c r="BH21" s="26">
+        <v>110.27175930647397</v>
+      </c>
+      <c r="BI21" s="26">
+        <v>115.72102715926819</v>
+      </c>
+      <c r="BJ21" s="37">
+        <v>124.20739014902254</v>
+      </c>
+      <c r="BK21" s="26">
+        <v>134.61268213922455</v>
+      </c>
+      <c r="BL21" s="26">
+        <v>125.04667384132</v>
+      </c>
+      <c r="BM21" s="26">
+        <v>134.13369029439738</v>
+      </c>
+      <c r="BN21" s="26">
+        <v>132.15427819062896</v>
+      </c>
+      <c r="BO21" s="27">
+        <v>175.03820853110926</v>
+      </c>
+      <c r="BP21" s="26">
+        <v>188.18815382153053</v>
+      </c>
+      <c r="BQ21" s="26">
+        <v>345.08555335938343</v>
+      </c>
+      <c r="BR21" s="26">
+        <v>188.19237998352804</v>
+      </c>
+      <c r="BS21" s="27">
+        <v>197.13526902874997</v>
+      </c>
+      <c r="BT21" s="26">
+        <v>271.5497492438941</v>
+      </c>
+      <c r="BU21" s="26">
+        <v>213.19699963346432</v>
+      </c>
+      <c r="BV21" s="26">
+        <v>227.37483252536981</v>
+      </c>
+      <c r="BW21" s="27">
+        <v>207.16142570041751</v>
+      </c>
+      <c r="BX21" s="26">
+        <v>268.19826478069842</v>
+      </c>
+      <c r="BY21" s="26">
+        <v>331.76095494408139</v>
+      </c>
+      <c r="BZ21" s="26">
+        <v>360.86641637401567</v>
+      </c>
+      <c r="CA21" s="27">
+        <v>422.72901439145039</v>
+      </c>
+      <c r="CB21" s="26">
+        <v>468.22944056881806</v>
+      </c>
+      <c r="CC21" s="26">
+        <v>456.48847132726041</v>
+      </c>
+      <c r="CD21" s="26">
+        <v>494.31411895508074</v>
+      </c>
+      <c r="CE21" s="27">
+        <v>510.9258276359364</v>
+      </c>
+      <c r="CF21" s="26">
+        <v>585.43102253467941</v>
+      </c>
+      <c r="CG21" s="26">
+        <v>553.14027166048913</v>
+      </c>
+      <c r="CH21" s="26">
+        <v>409.47212097928525</v>
+      </c>
+      <c r="CI21" s="27">
+        <v>281.97677498445114</v>
+      </c>
+      <c r="CJ21" s="26">
+        <v>282.22747377209856</v>
+      </c>
+      <c r="CK21" s="26">
+        <v>299.35122208031731</v>
+      </c>
+      <c r="CL21" s="26">
+        <v>242.64518080723929</v>
+      </c>
+      <c r="CM21" s="27">
+        <v>270.73295740476726</v>
+      </c>
+      <c r="CN21" s="26">
+        <v>334.78130768999148</v>
+      </c>
+      <c r="CO21" s="26">
+        <v>289.69598829198401</v>
+      </c>
+      <c r="CP21" s="26">
+        <v>281.33725813186277</v>
+      </c>
+      <c r="CQ21" s="27">
+        <v>276.60082875591661</v>
+      </c>
+      <c r="CR21" s="26">
+        <v>366.58154547956093</v>
+      </c>
+      <c r="CS21" s="26">
+        <v>357.54623281356407</v>
+      </c>
+      <c r="CT21" s="37">
+        <v>318.67595900419542</v>
+      </c>
+      <c r="CU21" s="26">
+        <v>293.52234953124821</v>
+      </c>
+      <c r="CV21" s="26">
+        <v>351.82387264204652</v>
+      </c>
+      <c r="CW21" s="26">
+        <v>360.15839725210094</v>
+      </c>
+      <c r="CX21" s="37">
+        <v>235.58968559614192</v>
+      </c>
+      <c r="CY21" s="26">
+        <v>360.46720834497813</v>
+      </c>
+      <c r="CZ21" s="26">
+        <v>375.03063965871951</v>
+      </c>
+      <c r="DA21" s="26">
+        <v>443.52583409774365</v>
+      </c>
+      <c r="DB21" s="37">
+        <v>6.4259659023045472</v>
+      </c>
+    </row>
+    <row r="22" spans="1:106">
+      <c r="A22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="43">
+        <v>-247.70983549529427</v>
+      </c>
+      <c r="C22" s="43">
+        <v>-313.49456104883222</v>
+      </c>
+      <c r="D22" s="43">
+        <v>-247.54180285011961</v>
+      </c>
+      <c r="E22" s="43">
+        <v>-339.72705855234949</v>
+      </c>
+      <c r="F22" s="43">
+        <v>-387.81125513029781</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-562.06944115468593</v>
+      </c>
+      <c r="H22" s="44">
+        <v>-752.54548269733527</v>
+      </c>
+      <c r="I22" s="44">
+        <v>-811.98340640440301</v>
+      </c>
+      <c r="J22" s="44">
+        <v>-987.99058805530717</v>
+      </c>
+      <c r="K22" s="44">
+        <v>-975.03100490206123</v>
+      </c>
+      <c r="L22" s="44">
+        <v>-1760.0176976101511</v>
+      </c>
+      <c r="M22" s="44">
+        <v>-1701.1086383412132</v>
+      </c>
+      <c r="N22" s="44">
+        <v>-2098.6633291820381</v>
+      </c>
+      <c r="O22" s="44">
+        <v>-2590.2551459162742</v>
+      </c>
+      <c r="P22" s="44">
+        <v>-3315.9118240697489</v>
+      </c>
+      <c r="Q22" s="44">
+        <v>-4412.3881321988038</v>
+      </c>
+      <c r="R22" s="44">
+        <v>-3564.2568433404981</v>
+      </c>
+      <c r="S22" s="44">
+        <v>-3302.8937715024676</v>
+      </c>
+      <c r="T22" s="44">
+        <v>-3545.5394831121007</v>
+      </c>
+      <c r="U22" s="44">
+        <v>-3289.8526954322742</v>
+      </c>
+      <c r="V22" s="45">
+        <v>-2644.6141754604914</v>
+      </c>
+      <c r="W22" s="43">
+        <v>-55.448855578196678</v>
+      </c>
+      <c r="X22" s="43">
+        <v>-56.485121859996738</v>
+      </c>
+      <c r="Y22" s="43">
+        <v>-63.415438563977418</v>
+      </c>
+      <c r="Z22" s="37">
+        <v>-72.360419493123473</v>
+      </c>
+      <c r="AA22" s="43">
+        <v>-47.319471986331436</v>
+      </c>
+      <c r="AB22" s="43">
+        <v>-68.130485799480141</v>
+      </c>
+      <c r="AC22" s="43">
+        <v>-40.222030986695877</v>
+      </c>
+      <c r="AD22" s="37">
+        <v>-157.82257227632476</v>
+      </c>
+      <c r="AE22" s="43">
+        <v>-50.287274904682768</v>
+      </c>
+      <c r="AF22" s="43">
+        <v>-54.386856930545925</v>
+      </c>
+      <c r="AG22" s="43">
+        <v>-51.534382405213272</v>
+      </c>
+      <c r="AH22" s="37">
+        <v>-91.333288609677652</v>
+      </c>
+      <c r="AI22" s="43">
+        <v>-76.334076766640408</v>
+      </c>
+      <c r="AJ22" s="43">
+        <v>-140.83818232205368</v>
+      </c>
+      <c r="AK22" s="43">
+        <v>-66.221352724873427</v>
+      </c>
+      <c r="AL22" s="37">
+        <v>-56.333446738781966</v>
+      </c>
+      <c r="AM22" s="26">
+        <v>-146.0736930913906</v>
+      </c>
+      <c r="AN22" s="26">
+        <v>-95.515652196938305</v>
+      </c>
+      <c r="AO22" s="26">
+        <v>-94.963227382148744</v>
+      </c>
+      <c r="AP22" s="37">
+        <v>-51.258682459820179</v>
+      </c>
+      <c r="AQ22" s="44">
+        <v>-148.77846252795285</v>
+      </c>
+      <c r="AR22" s="44">
+        <v>-142.43595922867226</v>
+      </c>
+      <c r="AS22" s="44">
+        <v>-166.33728994397234</v>
+      </c>
+      <c r="AT22" s="45">
+        <v>-104.51772945408847</v>
+      </c>
+      <c r="AU22" s="46">
+        <v>-231.64787867458176</v>
+      </c>
+      <c r="AV22" s="44">
+        <v>-197.76109961272556</v>
+      </c>
+      <c r="AW22" s="44">
+        <v>-166.2463684387796</v>
+      </c>
+      <c r="AX22" s="45">
+        <v>-156.8901359712483</v>
+      </c>
+      <c r="AY22" s="44">
+        <v>-127.07195968473823</v>
+      </c>
+      <c r="AZ22" s="44">
+        <v>-281.09410219412678</v>
+      </c>
+      <c r="BA22" s="44">
+        <v>-181.62915221848115</v>
+      </c>
+      <c r="BB22" s="45">
+        <v>-222.18819230705691</v>
+      </c>
+      <c r="BC22" s="44">
+        <v>-180.71296467817103</v>
+      </c>
+      <c r="BD22" s="44">
+        <v>-404.82504829754703</v>
+      </c>
+      <c r="BE22" s="44">
+        <v>-229.38260554233756</v>
+      </c>
+      <c r="BF22" s="45">
+        <v>-173.06996953725164</v>
+      </c>
+      <c r="BG22" s="44">
+        <v>-213.07265824706599</v>
+      </c>
+      <c r="BH22" s="26">
+        <v>-366.60845881806637</v>
+      </c>
+      <c r="BI22" s="26">
+        <v>-208.62843821663262</v>
+      </c>
+      <c r="BJ22" s="37">
+        <v>-186.7214496202962</v>
+      </c>
+      <c r="BK22" s="26">
+        <v>-210.75622412825805</v>
+      </c>
+      <c r="BL22" s="26">
+        <v>-999.10508745460481</v>
+      </c>
+      <c r="BM22" s="26">
+        <v>-281.86209275811541</v>
+      </c>
+      <c r="BN22" s="26">
+        <v>-268.2942932691725</v>
+      </c>
+      <c r="BO22" s="27">
+        <v>-335.21277843691661</v>
+      </c>
+      <c r="BP22" s="26">
+        <v>-543.44927940635057</v>
+      </c>
+      <c r="BQ22" s="26">
+        <v>-508.06417408666562</v>
+      </c>
+      <c r="BR22" s="26">
+        <v>-314.38240641128056</v>
+      </c>
+      <c r="BS22" s="27">
+        <v>-418.99430612306787</v>
+      </c>
+      <c r="BT22" s="26">
+        <v>-927.290357332025</v>
+      </c>
+      <c r="BU22" s="26">
+        <v>-423.45442095456735</v>
+      </c>
+      <c r="BV22" s="26">
+        <v>-328.92424477237773</v>
+      </c>
+      <c r="BW22" s="27">
+        <v>-625.86047675494763</v>
+      </c>
+      <c r="BX22" s="26">
+        <v>-953.08860127903529</v>
+      </c>
+      <c r="BY22" s="26">
+        <v>-556.93383560515429</v>
+      </c>
+      <c r="BZ22" s="26">
+        <v>-454.37223227713662</v>
+      </c>
+      <c r="CA22" s="27">
+        <v>-688.96089854838112</v>
+      </c>
+      <c r="CB22" s="26">
+        <v>-1305.0912621736782</v>
+      </c>
+      <c r="CC22" s="26">
+        <v>-695.76474997300716</v>
+      </c>
+      <c r="CD22" s="26">
+        <v>-626.09491337468285</v>
+      </c>
+      <c r="CE22" s="27">
+        <v>-958.33761806512507</v>
+      </c>
+      <c r="CF22" s="26">
+        <v>-1840.2748266203134</v>
+      </c>
+      <c r="CG22" s="26">
+        <v>-953.2445732119163</v>
+      </c>
+      <c r="CH22" s="26">
+        <v>-660.53111430144895</v>
+      </c>
+      <c r="CI22" s="27">
+        <v>-895.71353419539173</v>
+      </c>
+      <c r="CJ22" s="26">
+        <v>-1063.8330081285494</v>
+      </c>
+      <c r="CK22" s="26">
+        <v>-773.61628940482558</v>
+      </c>
+      <c r="CL22" s="26">
+        <v>-831.09401161173139</v>
+      </c>
+      <c r="CM22" s="27">
+        <v>-901.4342551897048</v>
+      </c>
+      <c r="CN22" s="26">
+        <v>-754.40616142406998</v>
+      </c>
+      <c r="CO22" s="26">
+        <v>-948.7825694983602</v>
+      </c>
+      <c r="CP22" s="26">
+        <v>-698.27078539033255</v>
+      </c>
+      <c r="CQ22" s="27">
+        <v>-947.32506862826131</v>
+      </c>
+      <c r="CR22" s="26">
+        <v>-1124.2062861728291</v>
+      </c>
+      <c r="CS22" s="26">
+        <v>-889.88215275203845</v>
+      </c>
+      <c r="CT22" s="37">
+        <v>-584.12597555897173</v>
+      </c>
+      <c r="CU22" s="26">
+        <v>-946.40346683307894</v>
+      </c>
+      <c r="CV22" s="26">
+        <v>-980.58967101056328</v>
+      </c>
+      <c r="CW22" s="26">
+        <v>-950.91932662672991</v>
+      </c>
+      <c r="CX22" s="37">
+        <v>-411.94023096190216</v>
+      </c>
+      <c r="CY22" s="26">
+        <v>-804.64547692416329</v>
+      </c>
+      <c r="CZ22" s="26">
+        <v>-787.60631525322071</v>
+      </c>
+      <c r="DA22" s="26">
+        <v>-808.88910015591307</v>
+      </c>
+      <c r="DB22" s="37">
+        <v>-243.47328312719458</v>
+      </c>
+    </row>
+    <row r="23" spans="1:106">
+      <c r="A23" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="43">
+        <v>418.54016999999999</v>
+      </c>
+      <c r="C23" s="43">
+        <v>599.491624</v>
+      </c>
+      <c r="D23" s="43">
+        <v>791.44425000000001</v>
+      </c>
+      <c r="E23" s="43">
+        <v>920.21438218499998</v>
+      </c>
+      <c r="F23" s="43">
+        <v>903.66565257600007</v>
+      </c>
+      <c r="G23" s="43">
+        <v>813.82710809599996</v>
+      </c>
+      <c r="H23" s="44">
+        <v>632.68365385499987</v>
+      </c>
+      <c r="I23" s="44">
+        <v>880.46803732899991</v>
+      </c>
+      <c r="J23" s="44">
+        <v>983.3958345210001</v>
+      </c>
+      <c r="K23" s="44">
+        <v>1090.408080608855</v>
+      </c>
+      <c r="L23" s="44">
+        <v>1407.0239263834987</v>
+      </c>
+      <c r="M23" s="44">
+        <v>1485.7137504951352</v>
+      </c>
+      <c r="N23" s="44">
+        <v>1475.3108629213377</v>
+      </c>
+      <c r="O23" s="44">
+        <v>1390.124945937039</v>
+      </c>
+      <c r="P23" s="44">
+        <v>1430.5382662647712</v>
+      </c>
+      <c r="Q23" s="44">
+        <v>1576.1634712108489</v>
+      </c>
+      <c r="R23" s="44">
+        <v>1403.1452514557341</v>
+      </c>
+      <c r="S23" s="44">
+        <v>1403.1730338074688</v>
+      </c>
+      <c r="T23" s="44">
+        <v>1597.0242375617122</v>
+      </c>
+      <c r="U23" s="44">
+        <v>1486.5194991881963</v>
+      </c>
+      <c r="V23" s="45">
+        <v>1458.3085748066028</v>
+      </c>
+      <c r="W23" s="43">
+        <v>76.531136000000004</v>
+      </c>
+      <c r="X23" s="43">
+        <v>103.34785300000001</v>
+      </c>
+      <c r="Y23" s="43">
+        <v>96.668969999999987</v>
+      </c>
+      <c r="Z23" s="37">
+        <v>141.99221100000003</v>
+      </c>
+      <c r="AA23" s="43">
+        <v>122.326562</v>
+      </c>
+      <c r="AB23" s="43">
+        <v>137.51345899999998</v>
+      </c>
+      <c r="AC23" s="43">
+        <v>167.18301099999999</v>
+      </c>
+      <c r="AD23" s="37">
+        <v>172.468592</v>
+      </c>
+      <c r="AE23" s="43">
+        <v>169.17338800000002</v>
+      </c>
+      <c r="AF23" s="43">
+        <v>182.64408199999997</v>
+      </c>
+      <c r="AG23" s="43">
+        <v>195.381124</v>
+      </c>
+      <c r="AH23" s="37">
+        <v>244.24565600000003</v>
+      </c>
+      <c r="AI23" s="43">
+        <v>267.124145</v>
+      </c>
+      <c r="AJ23" s="43">
+        <v>223.77490300000002</v>
+      </c>
+      <c r="AK23" s="43">
+        <v>199.51235879899997</v>
+      </c>
+      <c r="AL23" s="37">
+        <v>229.80297538600001</v>
+      </c>
+      <c r="AM23" s="26">
+        <v>215.57700304099998</v>
+      </c>
+      <c r="AN23" s="26">
+        <v>236.13765938899996</v>
+      </c>
+      <c r="AO23" s="26">
+        <v>221.64739266000001</v>
+      </c>
+      <c r="AP23" s="37">
+        <v>230.30359748600003</v>
+      </c>
+      <c r="AQ23" s="44">
+        <v>197.37146506000002</v>
+      </c>
+      <c r="AR23" s="44">
+        <v>219.596304221</v>
+      </c>
+      <c r="AS23" s="44">
+        <v>197.064436922</v>
+      </c>
+      <c r="AT23" s="45">
+        <v>199.79490189299997</v>
+      </c>
+      <c r="AU23" s="46">
+        <v>159.72911253399997</v>
+      </c>
+      <c r="AV23" s="44">
+        <v>154.36205756399997</v>
+      </c>
+      <c r="AW23" s="44">
+        <v>157.60719963299999</v>
+      </c>
+      <c r="AX23" s="45">
+        <v>160.985284124</v>
+      </c>
+      <c r="AY23" s="44">
+        <v>204.28758601600001</v>
+      </c>
+      <c r="AZ23" s="44">
+        <v>212.78939740600003</v>
+      </c>
+      <c r="BA23" s="44">
+        <v>244.35708282399997</v>
+      </c>
+      <c r="BB23" s="45">
+        <v>219.03397108299998</v>
+      </c>
+      <c r="BC23" s="44">
+        <v>226.00534597300003</v>
+      </c>
+      <c r="BD23" s="44">
+        <v>258.51889557199996</v>
+      </c>
+      <c r="BE23" s="44">
+        <v>243.56123059999999</v>
+      </c>
+      <c r="BF23" s="45">
+        <v>255.31036237600003</v>
+      </c>
+      <c r="BG23" s="44">
+        <v>241.75008578637303</v>
+      </c>
+      <c r="BH23" s="26">
+        <v>267.95699820847881</v>
+      </c>
+      <c r="BI23" s="26">
+        <v>301.05673421917464</v>
+      </c>
+      <c r="BJ23" s="37">
+        <v>279.64426239482856</v>
+      </c>
+      <c r="BK23" s="26">
+        <v>331.41290970422773</v>
+      </c>
+      <c r="BL23" s="26">
+        <v>377.68639057136221</v>
+      </c>
+      <c r="BM23" s="26">
+        <v>345.48167255781857</v>
+      </c>
+      <c r="BN23" s="26">
+        <v>352.44295355009024</v>
+      </c>
+      <c r="BO23" s="27">
+        <v>337.23693157445751</v>
+      </c>
+      <c r="BP23" s="26">
+        <v>368.08916309885495</v>
+      </c>
+      <c r="BQ23" s="26">
+        <v>361.65105793363728</v>
+      </c>
+      <c r="BR23" s="26">
+        <v>418.73659788818532</v>
+      </c>
+      <c r="BS23" s="27">
+        <v>395.25014939539165</v>
+      </c>
+      <c r="BT23" s="26">
+        <v>406.18925502080663</v>
+      </c>
+      <c r="BU23" s="26">
+        <v>328.202426205488</v>
+      </c>
+      <c r="BV23" s="26">
+        <v>345.66903229965141</v>
+      </c>
+      <c r="BW23" s="27">
+        <v>350.82459122567479</v>
+      </c>
+      <c r="BX23" s="26">
+        <v>373.46830495210332</v>
+      </c>
+      <c r="BY23" s="26">
+        <v>350.21219770374307</v>
+      </c>
+      <c r="BZ23" s="26">
+        <v>315.61985205551781</v>
+      </c>
+      <c r="CA23" s="27">
+        <v>325.25408535699864</v>
+      </c>
+      <c r="CB23" s="26">
+        <v>363.61756644831434</v>
+      </c>
+      <c r="CC23" s="26">
+        <v>362.41621537267457</v>
+      </c>
+      <c r="CD23" s="26">
+        <v>379.25039908678389</v>
+      </c>
+      <c r="CE23" s="27">
+        <v>331.58999250458646</v>
+      </c>
+      <c r="CF23" s="26">
+        <v>432.02662930998048</v>
+      </c>
+      <c r="CG23" s="26">
+        <v>401.94167958742105</v>
+      </c>
+      <c r="CH23" s="26">
+        <v>410.60516980886086</v>
+      </c>
+      <c r="CI23" s="27">
+        <v>298.7320811373437</v>
+      </c>
+      <c r="CJ23" s="26">
+        <v>360.909401846837</v>
+      </c>
+      <c r="CK23" s="26">
+        <v>341.59773947467733</v>
+      </c>
+      <c r="CL23" s="26">
+        <v>401.90602899687599</v>
+      </c>
+      <c r="CM23" s="27">
+        <v>348.93715518509759</v>
+      </c>
+      <c r="CN23" s="26">
+        <v>358.95977211000934</v>
+      </c>
+      <c r="CO23" s="26">
+        <v>341.44039720271485</v>
+      </c>
+      <c r="CP23" s="26">
+        <v>353.83570930964703</v>
+      </c>
+      <c r="CQ23" s="27">
+        <v>362.43397282360303</v>
+      </c>
+      <c r="CR23" s="26">
+        <v>433.75629953958588</v>
+      </c>
+      <c r="CS23" s="26">
+        <v>415.76113151434663</v>
+      </c>
+      <c r="CT23" s="37">
+        <v>385.07283368417654</v>
+      </c>
+      <c r="CU23" s="26">
+        <v>355.7651253112611</v>
+      </c>
+      <c r="CV23" s="26">
+        <v>403.20309941298081</v>
+      </c>
+      <c r="CW23" s="26">
+        <v>342.84463499769402</v>
+      </c>
+      <c r="CX23" s="37">
+        <v>384.70663946626024</v>
+      </c>
+      <c r="CY23" s="26">
+        <v>362.83858910866672</v>
+      </c>
+      <c r="CZ23" s="26">
+        <v>458.59043303271318</v>
+      </c>
+      <c r="DA23" s="26">
+        <v>354.62327311563206</v>
+      </c>
+      <c r="DB23" s="37">
+        <v>282.256279549591</v>
+      </c>
+    </row>
+    <row r="24" spans="1:106">
+      <c r="A24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="43">
+        <v>598.38124800000003</v>
+      </c>
+      <c r="C24" s="43">
+        <v>742.27558099999999</v>
+      </c>
+      <c r="D24" s="43">
+        <v>960.27250000000004</v>
+      </c>
+      <c r="E24" s="43">
+        <v>1071.0076494909999</v>
+      </c>
+      <c r="F24" s="43">
+        <v>998.27193218599996</v>
+      </c>
+      <c r="G24" s="43">
+        <v>1026.8893226600001</v>
+      </c>
+      <c r="H24" s="44">
+        <v>967.63760036499991</v>
+      </c>
+      <c r="I24" s="44">
+        <v>1098.2181812849999</v>
+      </c>
+      <c r="J24" s="44">
+        <v>1192.7197309579999</v>
+      </c>
+      <c r="K24" s="44">
+        <v>1375.0011166641095</v>
+      </c>
+      <c r="L24" s="44">
+        <v>1741.4251182503322</v>
+      </c>
+      <c r="M24" s="44">
+        <v>1973.9607463667205</v>
+      </c>
+      <c r="N24" s="44">
+        <v>2027.2271003890344</v>
+      </c>
+      <c r="O24" s="44">
+        <v>2060.5163420249146</v>
+      </c>
+      <c r="P24" s="44">
+        <v>2164.441814065437</v>
+      </c>
+      <c r="Q24" s="44">
+        <v>2468.2128647070922</v>
+      </c>
+      <c r="R24" s="44">
+        <v>2200.7265723095461</v>
+      </c>
+      <c r="S24" s="44">
+        <v>2194.0493395190979</v>
+      </c>
+      <c r="T24" s="44">
+        <v>2324.0641311113736</v>
+      </c>
+      <c r="U24" s="44">
+        <v>2203.2362695764714</v>
+      </c>
+      <c r="V24" s="45">
+        <v>2452.8369292778375</v>
+      </c>
+      <c r="W24" s="43">
+        <v>118.601839</v>
+      </c>
+      <c r="X24" s="43">
+        <v>147.01292100000001</v>
+      </c>
+      <c r="Y24" s="43">
+        <v>135.21772899999999</v>
+      </c>
+      <c r="Z24" s="37">
+        <v>197.54875900000002</v>
+      </c>
+      <c r="AA24" s="43">
+        <v>154.05527899999998</v>
+      </c>
+      <c r="AB24" s="43">
+        <v>170.34955199999999</v>
+      </c>
+      <c r="AC24" s="43">
+        <v>202.164526</v>
+      </c>
+      <c r="AD24" s="37">
+        <v>215.70622399999999</v>
+      </c>
+      <c r="AE24" s="43">
+        <v>208.62152500000002</v>
+      </c>
+      <c r="AF24" s="43">
+        <v>224.24532299999998</v>
+      </c>
+      <c r="AG24" s="43">
+        <v>235.67509200000001</v>
+      </c>
+      <c r="AH24" s="37">
+        <v>291.73056000000003</v>
+      </c>
+      <c r="AI24" s="43">
+        <v>309.82131600000002</v>
+      </c>
+      <c r="AJ24" s="43">
+        <v>277.46728200000001</v>
+      </c>
+      <c r="AK24" s="43">
+        <v>226.81570705599998</v>
+      </c>
+      <c r="AL24" s="37">
+        <v>256.90334443500001</v>
+      </c>
+      <c r="AM24" s="26">
+        <v>235.94511581899999</v>
+      </c>
+      <c r="AN24" s="26">
+        <v>257.31425407899997</v>
+      </c>
+      <c r="AO24" s="26">
+        <v>245.261046894</v>
+      </c>
+      <c r="AP24" s="37">
+        <v>259.75151539400002</v>
+      </c>
+      <c r="AQ24" s="44">
+        <v>234.85909521000002</v>
+      </c>
+      <c r="AR24" s="44">
+        <v>261.551580371</v>
+      </c>
+      <c r="AS24" s="44">
+        <v>261.940040877</v>
+      </c>
+      <c r="AT24" s="45">
+        <v>268.53860620199998</v>
+      </c>
+      <c r="AU24" s="46">
+        <v>235.23039811999996</v>
+      </c>
+      <c r="AV24" s="44">
+        <v>231.90394937399998</v>
+      </c>
+      <c r="AW24" s="44">
+        <v>234.45859189200002</v>
+      </c>
+      <c r="AX24" s="45">
+        <v>266.04466097900001</v>
+      </c>
+      <c r="AY24" s="44">
+        <v>253.16747076600001</v>
+      </c>
+      <c r="AZ24" s="44">
+        <v>265.39566377100005</v>
+      </c>
+      <c r="BA24" s="44">
+        <v>298.18849624899997</v>
+      </c>
+      <c r="BB24" s="45">
+        <v>281.46655049899999</v>
+      </c>
+      <c r="BC24" s="44">
+        <v>272.97481200200002</v>
+      </c>
+      <c r="BD24" s="44">
+        <v>302.67372208899997</v>
+      </c>
+      <c r="BE24" s="44">
+        <v>294.681383412</v>
+      </c>
+      <c r="BF24" s="45">
+        <v>322.38981345500002</v>
+      </c>
+      <c r="BG24" s="44">
+        <v>305.01972764096934</v>
+      </c>
+      <c r="BH24" s="26">
+        <v>341.18313747462537</v>
+      </c>
+      <c r="BI24" s="26">
+        <v>359.66681460681144</v>
+      </c>
+      <c r="BJ24" s="37">
+        <v>369.1314369417035</v>
+      </c>
+      <c r="BK24" s="26">
+        <v>396.24487304738977</v>
+      </c>
+      <c r="BL24" s="26">
+        <v>456.47204175738369</v>
+      </c>
+      <c r="BM24" s="26">
+        <v>430.32922659028924</v>
+      </c>
+      <c r="BN24" s="26">
+        <v>458.37897685526957</v>
+      </c>
+      <c r="BO24" s="27">
+        <v>459.37414960086471</v>
+      </c>
+      <c r="BP24" s="26">
+        <v>484.07806835795128</v>
+      </c>
+      <c r="BQ24" s="26">
+        <v>474.54450099790932</v>
+      </c>
+      <c r="BR24" s="26">
+        <v>555.9640274099952</v>
+      </c>
+      <c r="BS24" s="27">
+        <v>528.51929650227385</v>
+      </c>
+      <c r="BT24" s="26">
+        <v>539.01489557527987</v>
+      </c>
+      <c r="BU24" s="26">
+        <v>473.05401302908763</v>
+      </c>
+      <c r="BV24" s="26">
+        <v>486.63889528239321</v>
+      </c>
+      <c r="BW24" s="27">
+        <v>483.75867323873069</v>
+      </c>
+      <c r="BX24" s="26">
+        <v>554.03536935116244</v>
+      </c>
+      <c r="BY24" s="26">
+        <v>520.40663376094221</v>
+      </c>
+      <c r="BZ24" s="26">
+        <v>502.31566567407901</v>
+      </c>
+      <c r="CA24" s="27">
+        <v>469.93480244135799</v>
+      </c>
+      <c r="CB24" s="26">
+        <v>543.11385523005504</v>
+      </c>
+      <c r="CC24" s="26">
+        <v>533.47182972863891</v>
+      </c>
+      <c r="CD24" s="26">
+        <v>617.92132666538498</v>
+      </c>
+      <c r="CE24" s="27">
+        <v>523.30601168716305</v>
+      </c>
+      <c r="CF24" s="26">
+        <v>646.38770823866821</v>
+      </c>
+      <c r="CG24" s="26">
+        <v>614.43272830448143</v>
+      </c>
+      <c r="CH24" s="26">
+        <v>684.0864164767795</v>
+      </c>
+      <c r="CI24" s="27">
+        <v>483.53706994868332</v>
+      </c>
+      <c r="CJ24" s="26">
+        <v>547.10806771502837</v>
+      </c>
+      <c r="CK24" s="26">
+        <v>552.34181911279893</v>
+      </c>
+      <c r="CL24" s="26">
+        <v>617.73961553303536</v>
+      </c>
+      <c r="CM24" s="27">
+        <v>545.57165996050571</v>
+      </c>
+      <c r="CN24" s="26">
+        <v>565.65185953682089</v>
+      </c>
+      <c r="CO24" s="26">
+        <v>513.08164778397668</v>
+      </c>
+      <c r="CP24" s="26">
+        <v>569.74417223779449</v>
+      </c>
+      <c r="CQ24" s="27">
+        <v>543.86799177462251</v>
+      </c>
+      <c r="CR24" s="26">
+        <v>606.05960041204889</v>
+      </c>
+      <c r="CS24" s="26">
+        <v>585.92571259384374</v>
+      </c>
+      <c r="CT24" s="37">
+        <v>588.21082633085825</v>
+      </c>
+      <c r="CU24" s="26">
+        <v>534.72528987090186</v>
+      </c>
+      <c r="CV24" s="26">
+        <v>562.93761107428702</v>
+      </c>
+      <c r="CW24" s="26">
+        <v>531.18343120532234</v>
+      </c>
+      <c r="CX24" s="37">
+        <v>574.38993742595983</v>
+      </c>
+      <c r="CY24" s="26">
+        <v>541.90281190971064</v>
+      </c>
+      <c r="CZ24" s="26">
+        <v>626.66518417566431</v>
+      </c>
+      <c r="DA24" s="26">
+        <v>666.22832698858974</v>
+      </c>
+      <c r="DB24" s="37">
+        <v>618.0406062038727</v>
+      </c>
+    </row>
+    <row r="25" spans="1:106">
+      <c r="A25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="43">
+        <v>-179.84107800000001</v>
+      </c>
+      <c r="C25" s="43">
+        <v>-142.78395699999999</v>
+      </c>
+      <c r="D25" s="43">
+        <v>-168.82825</v>
+      </c>
+      <c r="E25" s="43">
+        <v>-150.79326730599999</v>
+      </c>
+      <c r="F25" s="43">
+        <v>-94.606279610000001</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-213.06221456400002</v>
+      </c>
+      <c r="H25" s="44">
+        <v>-334.95394651000004</v>
+      </c>
+      <c r="I25" s="44">
+        <v>-217.75014395599999</v>
+      </c>
+      <c r="J25" s="44">
+        <v>-209.323896437</v>
+      </c>
+      <c r="K25" s="44">
+        <v>-284.59303605525463</v>
+      </c>
+      <c r="L25" s="44">
+        <v>-334.40119186683353</v>
+      </c>
+      <c r="M25" s="44">
+        <v>-488.24699587158545</v>
+      </c>
+      <c r="N25" s="44">
+        <v>-551.91623746769687</v>
+      </c>
+      <c r="O25" s="44">
+        <v>-670.39139608787536</v>
+      </c>
+      <c r="P25" s="44">
+        <v>-733.90354780066548</v>
+      </c>
+      <c r="Q25" s="44">
+        <v>-892.04939349624328</v>
+      </c>
+      <c r="R25" s="44">
+        <v>-797.58132085381203</v>
+      </c>
+      <c r="S25" s="44">
+        <v>-790.8763057116289</v>
+      </c>
+      <c r="T25" s="44">
+        <v>-727.03989354966131</v>
+      </c>
+      <c r="U25" s="44">
+        <v>-716.71677038827488</v>
+      </c>
+      <c r="V25" s="45">
+        <v>-994.52835447123437</v>
+      </c>
+      <c r="W25" s="43">
+        <v>-42.070702999999995</v>
+      </c>
+      <c r="X25" s="43">
+        <v>-43.665067999999998</v>
+      </c>
+      <c r="Y25" s="43">
+        <v>-38.548759000000004</v>
+      </c>
+      <c r="Z25" s="37">
+        <v>-55.556547999999999</v>
+      </c>
+      <c r="AA25" s="43">
+        <v>-31.728716999999996</v>
+      </c>
+      <c r="AB25" s="43">
+        <v>-32.836092999999998</v>
+      </c>
+      <c r="AC25" s="43">
+        <v>-34.981515000000002</v>
+      </c>
+      <c r="AD25" s="37">
+        <v>-43.237631999999998</v>
+      </c>
+      <c r="AE25" s="43">
+        <v>-39.448137000000003</v>
+      </c>
+      <c r="AF25" s="43">
+        <v>-41.601241000000002</v>
+      </c>
+      <c r="AG25" s="43">
+        <v>-40.293967999999992</v>
+      </c>
+      <c r="AH25" s="37">
+        <v>-47.484904</v>
+      </c>
+      <c r="AI25" s="43">
+        <v>-42.697170999999997</v>
+      </c>
+      <c r="AJ25" s="43">
+        <v>-53.692378999999995</v>
+      </c>
+      <c r="AK25" s="43">
+        <v>-27.303348257</v>
+      </c>
+      <c r="AL25" s="37">
+        <v>-27.100369049000001</v>
+      </c>
+      <c r="AM25" s="26">
+        <v>-20.368112778</v>
+      </c>
+      <c r="AN25" s="26">
+        <v>-21.176594689999998</v>
+      </c>
+      <c r="AO25" s="26">
+        <v>-23.613654234000002</v>
+      </c>
+      <c r="AP25" s="37">
+        <v>-29.447917908000001</v>
+      </c>
+      <c r="AQ25" s="44">
+        <v>-37.487630150000001</v>
+      </c>
+      <c r="AR25" s="44">
+        <v>-41.955276149999996</v>
+      </c>
+      <c r="AS25" s="44">
+        <v>-64.875603955000003</v>
+      </c>
+      <c r="AT25" s="45">
+        <v>-68.743704309000009</v>
+      </c>
+      <c r="AU25" s="46">
+        <v>-75.501285585999995</v>
+      </c>
+      <c r="AV25" s="44">
+        <v>-77.54189181000001</v>
+      </c>
+      <c r="AW25" s="44">
+        <v>-76.851392259000008</v>
+      </c>
+      <c r="AX25" s="45">
+        <v>-105.05937685500001</v>
+      </c>
+      <c r="AY25" s="44">
+        <v>-48.879884750000002</v>
+      </c>
+      <c r="AZ25" s="44">
+        <v>-52.606266364999996</v>
+      </c>
+      <c r="BA25" s="44">
+        <v>-53.831413425000001</v>
+      </c>
+      <c r="BB25" s="45">
+        <v>-62.432579415999996</v>
+      </c>
+      <c r="BC25" s="44">
+        <v>-46.969466029000003</v>
+      </c>
+      <c r="BD25" s="44">
+        <v>-44.154826517000004</v>
+      </c>
+      <c r="BE25" s="44">
+        <v>-51.120152812000001</v>
+      </c>
+      <c r="BF25" s="45">
+        <v>-67.079451078999995</v>
+      </c>
+      <c r="BG25" s="44">
+        <v>-63.269641854596308</v>
+      </c>
+      <c r="BH25" s="26">
+        <v>-73.226139266146589</v>
+      </c>
+      <c r="BI25" s="26">
+        <v>-58.610080387636813</v>
+      </c>
+      <c r="BJ25" s="37">
+        <v>-89.48717454687494</v>
+      </c>
+      <c r="BK25" s="26">
+        <v>-64.831963343162045</v>
+      </c>
+      <c r="BL25" s="26">
+        <v>-78.785651186021468</v>
+      </c>
+      <c r="BM25" s="26">
+        <v>-84.847554032470697</v>
+      </c>
+      <c r="BN25" s="26">
+        <v>-105.9360233051793</v>
+      </c>
+      <c r="BO25" s="27">
+        <v>-122.1372180264072</v>
+      </c>
+      <c r="BP25" s="26">
+        <v>-115.98890525909634</v>
+      </c>
+      <c r="BQ25" s="26">
+        <v>-112.89344306427205</v>
+      </c>
+      <c r="BR25" s="26">
+        <v>-137.22742952180988</v>
+      </c>
+      <c r="BS25" s="27">
+        <v>-133.26914710688217</v>
+      </c>
+      <c r="BT25" s="26">
+        <v>-132.82564055447324</v>
+      </c>
+      <c r="BU25" s="26">
+        <v>-144.85158682359963</v>
+      </c>
+      <c r="BV25" s="26">
+        <v>-140.9698629827418</v>
+      </c>
+      <c r="BW25" s="27">
+        <v>-132.93408201305593</v>
+      </c>
+      <c r="BX25" s="26">
+        <v>-180.56706439905912</v>
+      </c>
+      <c r="BY25" s="26">
+        <v>-170.19443605719914</v>
+      </c>
+      <c r="BZ25" s="26">
+        <v>-186.6958136185612</v>
+      </c>
+      <c r="CA25" s="27">
+        <v>-144.68071708435934</v>
+      </c>
+      <c r="CB25" s="26">
+        <v>-179.4962887817407</v>
+      </c>
+      <c r="CC25" s="26">
+        <v>-171.05561435596434</v>
+      </c>
+      <c r="CD25" s="26">
+        <v>-238.67092757860109</v>
+      </c>
+      <c r="CE25" s="27">
+        <v>-191.71601918257656</v>
+      </c>
+      <c r="CF25" s="26">
+        <v>-214.36107892868773</v>
+      </c>
+      <c r="CG25" s="26">
+        <v>-212.49104871706038</v>
+      </c>
+      <c r="CH25" s="26">
+        <v>-273.48124666791864</v>
+      </c>
+      <c r="CI25" s="27">
+        <v>-184.8049888113396</v>
+      </c>
+      <c r="CJ25" s="26">
+        <v>-186.19866586819137</v>
+      </c>
+      <c r="CK25" s="26">
+        <v>-210.7440796381216</v>
+      </c>
+      <c r="CL25" s="26">
+        <v>-215.83358653615937</v>
+      </c>
+      <c r="CM25" s="27">
+        <v>-196.63450477540812</v>
+      </c>
+      <c r="CN25" s="26">
+        <v>-206.69208742681155</v>
+      </c>
+      <c r="CO25" s="26">
+        <v>-171.64125058126183</v>
+      </c>
+      <c r="CP25" s="26">
+        <v>-215.90846292814746</v>
+      </c>
+      <c r="CQ25" s="27">
+        <v>-181.43401895101948</v>
+      </c>
+      <c r="CR25" s="26">
+        <v>-172.30330087246301</v>
+      </c>
+      <c r="CS25" s="26">
+        <v>-170.16458107949711</v>
+      </c>
+      <c r="CT25" s="37">
+        <v>-203.13799264668174</v>
+      </c>
+      <c r="CU25" s="26">
+        <v>-178.96016455964076</v>
+      </c>
+      <c r="CV25" s="26">
+        <v>-159.73451166130624</v>
+      </c>
+      <c r="CW25" s="26">
+        <v>-188.33879620762829</v>
+      </c>
+      <c r="CX25" s="37">
+        <v>-189.68329795969959</v>
+      </c>
+      <c r="CY25" s="26">
+        <v>-179.06422280104391</v>
+      </c>
+      <c r="CZ25" s="26">
+        <v>-168.07475114295113</v>
+      </c>
+      <c r="DA25" s="26">
+        <v>-311.60505387295768</v>
+      </c>
+      <c r="DB25" s="37">
+        <v>-335.7843266542817</v>
+      </c>
+    </row>
+    <row r="26" spans="1:106">
+      <c r="A26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="43">
+        <v>-360.73893518978974</v>
+      </c>
+      <c r="C26" s="43">
+        <v>-310.79958109782751</v>
+      </c>
+      <c r="D26" s="43">
+        <v>828.61117686105445</v>
+      </c>
+      <c r="E26" s="43">
+        <v>1868.8379040121677</v>
+      </c>
+      <c r="F26" s="43">
+        <v>2304.4494382812463</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1695.230088839488</v>
+      </c>
+      <c r="H26" s="44">
+        <v>2521.451298323379</v>
+      </c>
+      <c r="I26" s="44">
+        <v>1362.2927239907494</v>
+      </c>
+      <c r="J26" s="44">
+        <v>1216.9423388398764</v>
+      </c>
+      <c r="K26" s="44">
+        <v>2531.0012552155194</v>
+      </c>
+      <c r="L26" s="44">
+        <v>3409.8410317887228</v>
+      </c>
+      <c r="M26" s="44">
+        <v>2986.2065266490786</v>
+      </c>
+      <c r="N26" s="44">
+        <v>3786.0481807284236</v>
+      </c>
+      <c r="O26" s="44">
+        <v>4756.0720636176484</v>
+      </c>
+      <c r="P26" s="44">
+        <v>6011.8703207970648</v>
+      </c>
+      <c r="Q26" s="44">
+        <v>8260.1899414586842</v>
+      </c>
+      <c r="R26" s="44">
+        <v>4605.5401859352587</v>
+      </c>
+      <c r="S26" s="44">
+        <v>1781.7680453699102</v>
+      </c>
+      <c r="T26" s="44">
+        <v>1911.6752260712003</v>
+      </c>
+      <c r="U26" s="44">
+        <v>692.78992205993063</v>
+      </c>
+      <c r="V26" s="45">
+        <v>458.45039458895394</v>
+      </c>
+      <c r="W26" s="43">
+        <v>-6.5352637227915125</v>
+      </c>
+      <c r="X26" s="43">
+        <v>-67.460864328536871</v>
+      </c>
+      <c r="Y26" s="43">
+        <v>-342.48590772990957</v>
+      </c>
+      <c r="Z26" s="37">
+        <v>55.74310059144824</v>
+      </c>
+      <c r="AA26" s="43">
+        <v>37.468011326442138</v>
+      </c>
+      <c r="AB26" s="43">
+        <v>-41.204742316363109</v>
+      </c>
+      <c r="AC26" s="43">
+        <v>-605.81360472619849</v>
+      </c>
+      <c r="AD26" s="37">
+        <v>298.75075461829192</v>
+      </c>
+      <c r="AE26" s="43">
+        <v>185.71032659338022</v>
+      </c>
+      <c r="AF26" s="43">
+        <v>229.19895833008457</v>
+      </c>
+      <c r="AG26" s="43">
+        <v>54.295740721497225</v>
+      </c>
+      <c r="AH26" s="37">
+        <v>359.40615121609244</v>
+      </c>
+      <c r="AI26" s="43">
+        <v>346.51852215532193</v>
+      </c>
+      <c r="AJ26" s="43">
+        <v>680.55984784267059</v>
+      </c>
+      <c r="AK26" s="43">
+        <v>-111.66500558741782</v>
+      </c>
+      <c r="AL26" s="37">
+        <v>953.42453960159298</v>
+      </c>
+      <c r="AM26" s="43">
+        <v>529.65094846037482</v>
+      </c>
+      <c r="AN26" s="43">
+        <v>59.44482140045001</v>
+      </c>
+      <c r="AO26" s="43">
+        <v>-235.24195747205854</v>
+      </c>
+      <c r="AP26" s="37">
+        <v>1950.59562589248</v>
+      </c>
+      <c r="AQ26" s="44">
+        <v>164.25777243976447</v>
+      </c>
+      <c r="AR26" s="44">
+        <v>772.7706591625689</v>
+      </c>
+      <c r="AS26" s="44">
+        <v>-301.48882600136653</v>
+      </c>
+      <c r="AT26" s="45">
+        <v>1059.690483238521</v>
+      </c>
+      <c r="AU26" s="46">
+        <v>1297.3680796139652</v>
+      </c>
+      <c r="AV26" s="44">
+        <v>232.91169155816385</v>
+      </c>
+      <c r="AW26" s="44">
+        <v>363.60646550678638</v>
+      </c>
+      <c r="AX26" s="45">
+        <v>627.56506164446364</v>
+      </c>
+      <c r="AY26" s="44">
+        <v>512.24711995634857</v>
+      </c>
+      <c r="AZ26" s="44">
+        <v>-118.82513111734343</v>
+      </c>
+      <c r="BA26" s="44">
+        <v>99.25364374832003</v>
+      </c>
+      <c r="BB26" s="45">
+        <v>869.61709140342418</v>
+      </c>
+      <c r="BC26" s="44">
+        <v>229.34821216630911</v>
+      </c>
+      <c r="BD26" s="44">
+        <v>777.65515456548428</v>
+      </c>
+      <c r="BE26" s="44">
+        <v>-204.23462635499106</v>
+      </c>
+      <c r="BF26" s="45">
+        <v>414.17359846307409</v>
+      </c>
+      <c r="BG26" s="44">
+        <v>707.47457664306944</v>
+      </c>
+      <c r="BH26" s="26">
+        <v>821.46185689745505</v>
+      </c>
+      <c r="BI26" s="26">
+        <v>94.321851320454584</v>
+      </c>
+      <c r="BJ26" s="37">
+        <v>907.7429703545406</v>
+      </c>
+      <c r="BK26" s="26">
+        <v>1150.1594523888066</v>
+      </c>
+      <c r="BL26" s="26">
+        <v>1439.5987489477041</v>
+      </c>
+      <c r="BM26" s="26">
+        <v>-63.320591686579235</v>
+      </c>
+      <c r="BN26" s="26">
+        <v>883.4034221387908</v>
+      </c>
+      <c r="BO26" s="27">
+        <v>1205.4929598921317</v>
+      </c>
+      <c r="BP26" s="26">
+        <v>1226.1158136137287</v>
+      </c>
+      <c r="BQ26" s="26">
+        <v>-248.10734982487298</v>
+      </c>
+      <c r="BR26" s="26">
+        <v>802.70510296809107</v>
+      </c>
+      <c r="BS26" s="27">
+        <v>1503.3514021949698</v>
+      </c>
+      <c r="BT26" s="26">
+        <v>1476.9665474826941</v>
+      </c>
+      <c r="BU26" s="26">
+        <v>-565.02664809838552</v>
+      </c>
+      <c r="BV26" s="26">
+        <v>1370.7568791491453</v>
+      </c>
+      <c r="BW26" s="27">
+        <v>1885.8118971671054</v>
+      </c>
+      <c r="BX26" s="26">
+        <v>1960.5787244202033</v>
+      </c>
+      <c r="BY26" s="26">
+        <v>-236.62816978804051</v>
+      </c>
+      <c r="BZ26" s="26">
+        <v>1146.3096118183807</v>
+      </c>
+      <c r="CA26" s="27">
+        <v>2386.086389356477</v>
+      </c>
+      <c r="CB26" s="26">
+        <v>2201.0471150564408</v>
+      </c>
+      <c r="CC26" s="26">
+        <v>-108.01089328849866</v>
+      </c>
+      <c r="CD26" s="26">
+        <v>1532.7477096726461</v>
+      </c>
+      <c r="CE26" s="27">
+        <v>3254.5071565865155</v>
+      </c>
+      <c r="CF26" s="26">
+        <v>2717.2759759271457</v>
+      </c>
+      <c r="CG26" s="26">
+        <v>-258.32080371267296</v>
+      </c>
+      <c r="CH26" s="26">
+        <v>2546.7276126576971</v>
+      </c>
+      <c r="CI26" s="27">
+        <v>2620.4385632552339</v>
+      </c>
+      <c r="CJ26" s="26">
+        <v>1099.0293502538409</v>
+      </c>
+      <c r="CK26" s="26">
+        <v>-238.71670983863655</v>
+      </c>
+      <c r="CL26" s="26">
+        <v>1124.7889822648203</v>
+      </c>
+      <c r="CM26" s="27">
+        <v>1136.2594093174375</v>
+      </c>
+      <c r="CN26" s="26">
+        <v>139.57555966914816</v>
+      </c>
+      <c r="CO26" s="26">
+        <v>-462.78018563158821</v>
+      </c>
+      <c r="CP26" s="26">
+        <v>968.71326201491274</v>
+      </c>
+      <c r="CQ26" s="27">
+        <v>1821.7140786450386</v>
+      </c>
+      <c r="CR26" s="26">
+        <v>389.04405576841685</v>
+      </c>
+      <c r="CS26" s="26">
+        <v>-1508.0648348142063</v>
+      </c>
+      <c r="CT26" s="37">
+        <v>1208.9819264719511</v>
+      </c>
+      <c r="CU26" s="26">
+        <v>1773.438098189331</v>
+      </c>
+      <c r="CV26" s="26">
+        <v>366.10121515508973</v>
+      </c>
+      <c r="CW26" s="26">
+        <v>-1823.0335072772382</v>
+      </c>
+      <c r="CX26" s="37">
+        <v>376.28411599274796</v>
+      </c>
+      <c r="CY26" s="26">
+        <v>1397.5156947816699</v>
+      </c>
+      <c r="CZ26" s="26">
+        <v>367.82676990213395</v>
+      </c>
+      <c r="DA26" s="26">
+        <v>-1914.0052720991791</v>
+      </c>
+      <c r="DB26" s="37">
+        <v>607.1132020043292</v>
+      </c>
+    </row>
+    <row r="27" spans="1:106">
+      <c r="A27" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="43">
+        <v>0</v>
+      </c>
+      <c r="C27" s="43">
+        <v>0</v>
+      </c>
+      <c r="D27" s="43">
+        <v>0</v>
+      </c>
+      <c r="E27" s="43">
+        <v>16.240188740000001</v>
+      </c>
+      <c r="F27" s="43">
+        <v>21.471214982999999</v>
+      </c>
+      <c r="G27" s="43">
+        <v>19.06693177</v>
+      </c>
+      <c r="H27" s="44">
+        <v>25.220852952398197</v>
+      </c>
+      <c r="I27" s="44">
+        <v>10.950696526919758</v>
+      </c>
+      <c r="J27" s="44">
+        <v>137.33688950405553</v>
+      </c>
+      <c r="K27" s="44">
+        <v>463.28083079952552</v>
+      </c>
+      <c r="L27" s="44">
+        <v>118.54165962498503</v>
+      </c>
+      <c r="M27" s="44">
+        <v>39.366380946845098</v>
+      </c>
+      <c r="N27" s="44">
+        <v>63.414996646451883</v>
+      </c>
+      <c r="O27" s="44">
+        <v>-159.40972676386224</v>
+      </c>
+      <c r="P27" s="44">
+        <v>38.212094298448093</v>
+      </c>
+      <c r="Q27" s="44">
+        <v>23.333010065996071</v>
+      </c>
+      <c r="R27" s="44">
+        <v>60.217802878154501</v>
+      </c>
+      <c r="S27" s="44">
+        <v>46.802847522550188</v>
+      </c>
+      <c r="T27" s="44">
+        <v>48.522531291889266</v>
+      </c>
+      <c r="U27" s="44">
+        <v>55.014239195083263</v>
+      </c>
+      <c r="V27" s="45">
+        <v>43.856725480390097</v>
+      </c>
+      <c r="W27" s="43">
+        <v>0</v>
+      </c>
+      <c r="X27" s="43">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="43">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="37">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="43">
+        <v>9.660954353000001</v>
+      </c>
+      <c r="AL27" s="37">
+        <v>6.5792343869999996</v>
+      </c>
+      <c r="AM27" s="43">
+        <v>3.2492093799999995</v>
+      </c>
+      <c r="AN27" s="43">
+        <v>6.2835454649999996</v>
+      </c>
+      <c r="AO27" s="43">
+        <v>4.561478567</v>
+      </c>
+      <c r="AP27" s="37">
+        <v>7.376981571</v>
+      </c>
+      <c r="AQ27" s="44">
+        <v>5.3948435339999996</v>
+      </c>
+      <c r="AR27" s="44">
+        <v>5.7860977150000004</v>
+      </c>
+      <c r="AS27" s="44">
+        <v>4.1782212290000009</v>
+      </c>
+      <c r="AT27" s="45">
+        <v>3.7077692919999992</v>
+      </c>
+      <c r="AU27" s="46">
+        <v>5.7354563340786537</v>
+      </c>
+      <c r="AV27" s="44">
+        <v>5.6783836906482321</v>
+      </c>
+      <c r="AW27" s="44">
+        <v>6.603556140629383</v>
+      </c>
+      <c r="AX27" s="45">
+        <v>7.2034567870419286</v>
+      </c>
+      <c r="AY27" s="44">
+        <v>-4.0571540393399976</v>
+      </c>
+      <c r="AZ27" s="44">
+        <v>6.3647166750223052</v>
+      </c>
+      <c r="BA27" s="44">
+        <v>2.5582468581428564</v>
+      </c>
+      <c r="BB27" s="45">
+        <v>6.0848870330945939</v>
+      </c>
+      <c r="BC27" s="44">
+        <v>3.8437845984019248</v>
+      </c>
+      <c r="BD27" s="44">
+        <v>120.94081130141018</v>
+      </c>
+      <c r="BE27" s="44">
+        <v>4.5465382620000003</v>
+      </c>
+      <c r="BF27" s="45">
+        <v>8.0057553422434218</v>
+      </c>
+      <c r="BG27" s="44">
+        <v>8.4988805921869162</v>
+      </c>
+      <c r="BH27" s="26">
+        <v>429.82209168867865</v>
+      </c>
+      <c r="BI27" s="26">
+        <v>8.2747579638355937</v>
+      </c>
+      <c r="BJ27" s="37">
+        <v>16.685100554824306</v>
+      </c>
+      <c r="BK27" s="26">
+        <v>7.4323984520405464</v>
+      </c>
+      <c r="BL27" s="26">
+        <v>62.65268033621345</v>
+      </c>
+      <c r="BM27" s="26">
+        <v>5.7811025495282644</v>
+      </c>
+      <c r="BN27" s="26">
+        <v>42.675478287202765</v>
+      </c>
+      <c r="BO27" s="27">
+        <v>9.3878388851628287</v>
+      </c>
+      <c r="BP27" s="26">
+        <v>9.2964141512730123</v>
+      </c>
+      <c r="BQ27" s="26">
+        <v>8.8451802973269356</v>
+      </c>
+      <c r="BR27" s="26">
+        <v>11.836947613082325</v>
+      </c>
+      <c r="BS27" s="27">
+        <v>3.3675957464951014</v>
+      </c>
+      <c r="BT27" s="26">
+        <v>2.9094600334990757</v>
+      </c>
+      <c r="BU27" s="26">
+        <v>4.7073895015799945</v>
+      </c>
+      <c r="BV27" s="26">
+        <v>52.430551364877715</v>
+      </c>
+      <c r="BW27" s="27">
+        <v>-196.27976034843513</v>
+      </c>
+      <c r="BX27" s="26">
+        <v>4.0623426194075316</v>
+      </c>
+      <c r="BY27" s="26">
+        <v>8.7316748003914881</v>
+      </c>
+      <c r="BZ27" s="26">
+        <v>24.076016164773886</v>
+      </c>
+      <c r="CA27" s="27">
+        <v>10.153815120175111</v>
+      </c>
+      <c r="CB27" s="26">
+        <v>12.34773343823943</v>
+      </c>
+      <c r="CC27" s="26">
+        <v>17.872369178561975</v>
+      </c>
+      <c r="CD27" s="26">
+        <v>-2.1618234385284225</v>
+      </c>
+      <c r="CE27" s="27">
+        <v>10.739338177969676</v>
+      </c>
+      <c r="CF27" s="26">
+        <v>12.331059166755944</v>
+      </c>
+      <c r="CG27" s="26">
+        <v>3.9112370039806805</v>
+      </c>
+      <c r="CH27" s="26">
+        <v>-3.6486242827102302</v>
+      </c>
+      <c r="CI27" s="27">
+        <v>-4.2028754628383673</v>
+      </c>
+      <c r="CJ27" s="26">
+        <v>7.1200892573968311</v>
+      </c>
+      <c r="CK27" s="26">
+        <v>9.046664534359655</v>
+      </c>
+      <c r="CL27" s="26">
+        <v>48.25392454923638</v>
+      </c>
+      <c r="CM27" s="27">
+        <v>17.417845486531295</v>
+      </c>
+      <c r="CN27" s="26">
+        <v>15.165822068714617</v>
+      </c>
+      <c r="CO27" s="26">
+        <v>18.229392700854852</v>
+      </c>
+      <c r="CP27" s="26">
+        <v>-4.0102127335505759</v>
+      </c>
+      <c r="CQ27" s="27">
+        <v>8.6271147406205095</v>
+      </c>
+      <c r="CR27" s="26">
+        <v>-0.95239523305385987</v>
+      </c>
+      <c r="CS27" s="26">
+        <v>10.68863323048315</v>
+      </c>
+      <c r="CT27" s="37">
+        <v>30.159178553839467</v>
+      </c>
+      <c r="CU27" s="26">
+        <v>2.0636924856479579</v>
+      </c>
+      <c r="CV27" s="26">
+        <v>6.9991520983068032</v>
+      </c>
+      <c r="CW27" s="26">
+        <v>0.76792823846280456</v>
+      </c>
+      <c r="CX27" s="37">
+        <v>45.183466372665698</v>
+      </c>
+      <c r="CY27" s="26">
+        <v>-6.8620670064816798</v>
+      </c>
+      <c r="CZ27" s="26">
+        <v>20.857606793515426</v>
+      </c>
+      <c r="DA27" s="26">
+        <v>8.3531843893900408</v>
+      </c>
+      <c r="DB27" s="37">
+        <v>21.50800130396631</v>
+      </c>
+    </row>
+    <row r="28" spans="1:106">
+      <c r="A28" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="43">
+        <v>105.78365641920533</v>
+      </c>
+      <c r="C28" s="43">
+        <v>432.60581794597465</v>
+      </c>
+      <c r="D28" s="43">
+        <v>1271.7338639154241</v>
+      </c>
+      <c r="E28" s="43">
+        <v>2416.6375918714807</v>
+      </c>
+      <c r="F28" s="43">
+        <v>2711.0275143096555</v>
+      </c>
+      <c r="G28" s="43">
+        <v>1827.6993284379823</v>
+      </c>
+      <c r="H28" s="44">
+        <v>2922.6271917879108</v>
+      </c>
+      <c r="I28" s="44">
+        <v>1978.3552574296496</v>
+      </c>
+      <c r="J28" s="44">
+        <v>2448.1789982138962</v>
+      </c>
+      <c r="K28" s="44">
+        <v>2753.3522268095157</v>
+      </c>
+      <c r="L28" s="44">
+        <v>4691.868026916336</v>
+      </c>
+      <c r="M28" s="44">
+        <v>3015.0477509191264</v>
+      </c>
+      <c r="N28" s="44">
+        <v>4744.9016634302116</v>
+      </c>
+      <c r="O28" s="44">
+        <v>6642.8100782859528</v>
+      </c>
+      <c r="P28" s="44">
+        <v>6955.5368100180622</v>
+      </c>
+      <c r="Q28" s="44">
+        <v>7845.5901927391988</v>
+      </c>
+      <c r="R28" s="44">
+        <v>5908.2012567606052</v>
+      </c>
+      <c r="S28" s="44">
+        <v>1742.5885111160628</v>
+      </c>
+      <c r="T28" s="44">
+        <v>2451.169773758641</v>
+      </c>
+      <c r="U28" s="44">
+        <v>768.55740113175352</v>
+      </c>
+      <c r="V28" s="45">
+        <v>2888.2984951089065</v>
+      </c>
+      <c r="W28" s="43">
+        <v>99.810486829596428</v>
+      </c>
+      <c r="X28" s="43">
+        <v>26.918217827709107</v>
+      </c>
+      <c r="Y28" s="43">
+        <v>-259.49004169444669</v>
+      </c>
+      <c r="Z28" s="37">
+        <v>238.54499345634648</v>
+      </c>
+      <c r="AA28" s="43">
+        <v>124.65239655678887</v>
+      </c>
+      <c r="AB28" s="43">
+        <v>83.916173218194388</v>
+      </c>
+      <c r="AC28" s="43">
+        <v>-321.29124593297996</v>
+      </c>
+      <c r="AD28" s="37">
+        <v>545.32849410397137</v>
+      </c>
+      <c r="AE28" s="43">
+        <v>221.38521397353489</v>
+      </c>
+      <c r="AF28" s="43">
+        <v>532.18535571798816</v>
+      </c>
+      <c r="AG28" s="43">
+        <v>190.82780705274627</v>
+      </c>
+      <c r="AH28" s="37">
+        <v>327.33548717115468</v>
+      </c>
+      <c r="AI28" s="43">
+        <v>377.26799074258969</v>
+      </c>
+      <c r="AJ28" s="43">
+        <v>849.30912594644235</v>
+      </c>
+      <c r="AK28" s="43">
+        <v>190.94813313268526</v>
+      </c>
+      <c r="AL28" s="37">
+        <v>999.11234204976336</v>
+      </c>
+      <c r="AM28" s="43">
+        <v>576.02101372882123</v>
+      </c>
+      <c r="AN28" s="43">
+        <v>165.63437826127875</v>
+      </c>
+      <c r="AO28" s="43">
+        <v>-52.357736778281605</v>
+      </c>
+      <c r="AP28" s="37">
+        <v>2021.7298590978371</v>
+      </c>
+      <c r="AQ28" s="44">
+        <v>107.79561622768529</v>
+      </c>
+      <c r="AR28" s="44">
+        <v>846.07110184896851</v>
+      </c>
+      <c r="AS28" s="44">
+        <v>-226.99906001424938</v>
+      </c>
+      <c r="AT28" s="45">
+        <v>1100.8316703755779</v>
+      </c>
+      <c r="AU28" s="46">
+        <v>1048.3580879889864</v>
+      </c>
+      <c r="AV28" s="44">
+        <v>437.24357844751557</v>
+      </c>
+      <c r="AW28" s="44">
+        <v>528.55174421398692</v>
+      </c>
+      <c r="AX28" s="45">
+        <v>908.47378113742172</v>
+      </c>
+      <c r="AY28" s="44">
+        <v>495.18976098993943</v>
+      </c>
+      <c r="AZ28" s="44">
+        <v>213.32350612771879</v>
+      </c>
+      <c r="BA28" s="44">
+        <v>374.24721567328669</v>
+      </c>
+      <c r="BB28" s="45">
+        <v>895.59477463870462</v>
+      </c>
+      <c r="BC28" s="44">
+        <v>362.82271472696095</v>
+      </c>
+      <c r="BD28" s="44">
+        <v>1054.6779213857135</v>
+      </c>
+      <c r="BE28" s="44">
+        <v>212.31918484361324</v>
+      </c>
+      <c r="BF28" s="45">
+        <v>818.35917725760874</v>
+      </c>
+      <c r="BG28" s="44">
+        <v>920.60396109203418</v>
+      </c>
+      <c r="BH28" s="26">
+        <v>672.06092076834216</v>
+      </c>
+      <c r="BI28" s="26">
+        <v>255.17508773538822</v>
+      </c>
+      <c r="BJ28" s="37">
+        <v>905.51225721375158</v>
+      </c>
+      <c r="BK28" s="26">
+        <v>1338.8515229616191</v>
+      </c>
+      <c r="BL28" s="26">
+        <v>1654.9871968883053</v>
+      </c>
+      <c r="BM28" s="26">
+        <v>208.21681295254979</v>
+      </c>
+      <c r="BN28" s="26">
+        <v>1489.8124941138619</v>
+      </c>
+      <c r="BO28" s="27">
+        <v>681.46034523132107</v>
+      </c>
+      <c r="BP28" s="26">
+        <v>1460.4143512721387</v>
+      </c>
+      <c r="BQ28" s="26">
+        <v>-149.44353800584247</v>
+      </c>
+      <c r="BR28" s="26">
+        <v>1022.6165924215093</v>
+      </c>
+      <c r="BS28" s="27">
+        <v>1747.3291128264132</v>
+      </c>
+      <c r="BT28" s="26">
+        <v>1833.1405317215865</v>
+      </c>
+      <c r="BU28" s="26">
+        <v>-652.62774588477419</v>
+      </c>
+      <c r="BV28" s="26">
+        <v>1817.059764766987</v>
+      </c>
+      <c r="BW28" s="27">
+        <v>2890.0188225376883</v>
+      </c>
+      <c r="BX28" s="26">
+        <v>2836.0842964596009</v>
+      </c>
+      <c r="BY28" s="26">
+        <v>-1008.5600686653838</v>
+      </c>
+      <c r="BZ28" s="26">
+        <v>1925.2670279540475</v>
+      </c>
+      <c r="CA28" s="27">
+        <v>3428.4183002135501</v>
+      </c>
+      <c r="CB28" s="26">
+        <v>1737.8969818601495</v>
+      </c>
+      <c r="CC28" s="26">
+        <v>-555.84397676716151</v>
+      </c>
+      <c r="CD28" s="26">
+        <v>2345.0655047115242</v>
+      </c>
+      <c r="CE28" s="27">
+        <v>4289.4887948908772</v>
+      </c>
+      <c r="CF28" s="26">
+        <v>2855.0864222480704</v>
+      </c>
+      <c r="CG28" s="26">
+        <v>-844.50593175363065</v>
+      </c>
+      <c r="CH28" s="26">
+        <v>1545.5209073538813</v>
+      </c>
+      <c r="CI28" s="27">
+        <v>2073.3754930149062</v>
+      </c>
+      <c r="CJ28" s="26">
+        <v>1553.9074013379745</v>
+      </c>
+      <c r="CK28" s="26">
+        <v>-285.05785908931682</v>
+      </c>
+      <c r="CL28" s="26">
+        <v>2565.976221497041</v>
+      </c>
+      <c r="CM28" s="27">
+        <v>407.21541087224296</v>
+      </c>
+      <c r="CN28" s="26">
+        <v>271.89414101709974</v>
+      </c>
+      <c r="CO28" s="26">
+        <v>813.65031303373974</v>
+      </c>
+      <c r="CP28" s="26">
+        <v>249.82864619298044</v>
+      </c>
+      <c r="CQ28" s="27">
+        <v>3036.9663504013529</v>
+      </c>
+      <c r="CR28" s="26">
+        <v>435.74010833122622</v>
+      </c>
+      <c r="CS28" s="26">
+        <v>-1851.7172487655134</v>
+      </c>
+      <c r="CT28" s="37">
+        <v>830.18056379157531</v>
+      </c>
+      <c r="CU28" s="26">
+        <v>2073.4640418342069</v>
+      </c>
+      <c r="CV28" s="26">
+        <v>549.72801844028197</v>
+      </c>
+      <c r="CW28" s="26">
+        <v>-2054.9145477347856</v>
+      </c>
+      <c r="CX28" s="37">
+        <v>200.27988859205016</v>
+      </c>
+      <c r="CY28" s="26">
+        <v>1353.3572243852464</v>
+      </c>
+      <c r="CZ28" s="26">
+        <v>1397.1917669850245</v>
+      </c>
+      <c r="DA28" s="26">
+        <v>-2167.5155702858815</v>
+      </c>
+      <c r="DB28" s="37">
+        <v>2305.2650740245172</v>
+      </c>
+    </row>
+    <row r="29" spans="1:106">
+      <c r="A29" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="26">
+        <v>123.67218956037611</v>
+      </c>
+      <c r="C29" s="26">
+        <v>107.52375383768482</v>
+      </c>
+      <c r="D29" s="26">
+        <v>100.74150141204242</v>
+      </c>
+      <c r="E29" s="26">
+        <v>465.98564063068426</v>
+      </c>
+      <c r="F29" s="43">
+        <v>347.83977547308257</v>
+      </c>
+      <c r="G29" s="43">
+        <v>842.12501515215445</v>
+      </c>
+      <c r="H29" s="44">
+        <v>1392.389910615771</v>
+      </c>
+      <c r="I29" s="44">
+        <v>1104.7939424466022</v>
+      </c>
+      <c r="J29" s="44">
+        <v>1397.8454523002597</v>
+      </c>
+      <c r="K29" s="44">
+        <v>552.48318744766391</v>
+      </c>
+      <c r="L29" s="44">
+        <v>1927.2705972251101</v>
+      </c>
+      <c r="M29" s="44">
+        <v>732.25671489714659</v>
+      </c>
+      <c r="N29" s="44">
+        <v>1550.9278481761125</v>
+      </c>
+      <c r="O29" s="44">
+        <v>2963.8442392667121</v>
+      </c>
+      <c r="P29" s="44">
+        <v>4606.4828205727308</v>
+      </c>
+      <c r="Q29" s="44">
+        <v>4486.0080413566529</v>
+      </c>
+      <c r="R29" s="44">
+        <v>2015.4962419783178</v>
+      </c>
+      <c r="S29" s="44">
+        <v>670.99224989029369</v>
+      </c>
+      <c r="T29" s="44">
+        <v>1483.673003349131</v>
+      </c>
+      <c r="U29" s="44">
+        <v>1411.3399659178433</v>
+      </c>
+      <c r="V29" s="45">
+        <v>768.86189062566689</v>
+      </c>
+      <c r="W29" s="43">
+        <v>53.807065217391276</v>
+      </c>
+      <c r="X29" s="43">
+        <v>51.815459597339903</v>
+      </c>
+      <c r="Y29" s="43">
+        <v>9.9122044903744992</v>
+      </c>
+      <c r="Z29" s="37">
+        <v>8.1374602552704296</v>
+      </c>
+      <c r="AA29" s="43">
+        <v>3.28313448320581</v>
+      </c>
+      <c r="AB29" s="43">
+        <v>25.944909114857747</v>
+      </c>
+      <c r="AC29" s="43">
+        <v>43.08469850121994</v>
+      </c>
+      <c r="AD29" s="37">
+        <v>35.211011738401325</v>
+      </c>
+      <c r="AE29" s="43">
+        <v>32.069214977026114</v>
+      </c>
+      <c r="AF29" s="43">
+        <v>12.049539284652697</v>
+      </c>
+      <c r="AG29" s="43">
+        <v>21.52066054502373</v>
+      </c>
+      <c r="AH29" s="37">
+        <v>35.102086605339871</v>
+      </c>
+      <c r="AI29" s="43">
+        <v>21.456360271889448</v>
+      </c>
+      <c r="AJ29" s="43">
+        <v>211.26002771295205</v>
+      </c>
+      <c r="AK29" s="43">
+        <v>197.49191392300926</v>
+      </c>
+      <c r="AL29" s="37">
+        <v>35.777338722833449</v>
+      </c>
+      <c r="AM29" s="43">
+        <v>130.20004555532194</v>
+      </c>
+      <c r="AN29" s="43">
+        <v>126.59404947372715</v>
+      </c>
+      <c r="AO29" s="43">
+        <v>128.19585857571124</v>
+      </c>
+      <c r="AP29" s="37">
+        <v>-37.150178131677762</v>
+      </c>
+      <c r="AQ29" s="44">
+        <v>76.095976483342056</v>
+      </c>
+      <c r="AR29" s="44">
+        <v>464.92330158530467</v>
+      </c>
+      <c r="AS29" s="44">
+        <v>114.83108848593321</v>
+      </c>
+      <c r="AT29" s="45">
+        <v>186.27464859757444</v>
+      </c>
+      <c r="AU29" s="46">
+        <v>151.36355010557293</v>
+      </c>
+      <c r="AV29" s="44">
+        <v>146.21087888511332</v>
+      </c>
+      <c r="AW29" s="44">
+        <v>132.39432921698909</v>
+      </c>
+      <c r="AX29" s="45">
+        <v>962.42115240809574</v>
+      </c>
+      <c r="AY29" s="44">
+        <v>435.51313868450904</v>
+      </c>
+      <c r="AZ29" s="44">
+        <v>349.94867325045004</v>
+      </c>
+      <c r="BA29" s="44">
+        <v>130.95479743294032</v>
+      </c>
+      <c r="BB29" s="45">
+        <v>188.37733307870272</v>
+      </c>
+      <c r="BC29" s="44">
+        <v>151.40540138402227</v>
+      </c>
+      <c r="BD29" s="44">
+        <v>238.34121613716374</v>
+      </c>
+      <c r="BE29" s="44">
+        <v>361.10283260547806</v>
+      </c>
+      <c r="BF29" s="45">
+        <v>646.99600217359568</v>
+      </c>
+      <c r="BG29" s="44">
+        <v>199.10369053856101</v>
+      </c>
+      <c r="BH29" s="26">
+        <v>-26.953293676893907</v>
+      </c>
+      <c r="BI29" s="26">
+        <v>85.28254765660985</v>
+      </c>
+      <c r="BJ29" s="37">
+        <v>295.05024292938697</v>
+      </c>
+      <c r="BK29" s="26">
+        <v>269.70410806326072</v>
+      </c>
+      <c r="BL29" s="26">
+        <v>663.54821109928059</v>
+      </c>
+      <c r="BM29" s="26">
+        <v>147.56454216373228</v>
+      </c>
+      <c r="BN29" s="26">
+        <v>846.4537358988365</v>
+      </c>
+      <c r="BO29" s="27">
+        <v>233.89478342292279</v>
+      </c>
+      <c r="BP29" s="26">
+        <v>279.50497319299092</v>
+      </c>
+      <c r="BQ29" s="26">
+        <v>120.86544281780115</v>
+      </c>
+      <c r="BR29" s="26">
+        <v>97.991515463431767</v>
+      </c>
+      <c r="BS29" s="27">
+        <v>201.89181180692231</v>
+      </c>
+      <c r="BT29" s="26">
+        <v>827.08544489761005</v>
+      </c>
+      <c r="BU29" s="26">
+        <v>411.97434945471019</v>
+      </c>
+      <c r="BV29" s="26">
+        <v>109.97624201686995</v>
+      </c>
+      <c r="BW29" s="27">
+        <v>552.80165016704063</v>
+      </c>
+      <c r="BX29" s="26">
+        <v>928.79975189337392</v>
+      </c>
+      <c r="BY29" s="26">
+        <v>423.52700264771227</v>
+      </c>
+      <c r="BZ29" s="26">
+        <v>1058.7158345585851</v>
+      </c>
+      <c r="CA29" s="27">
+        <v>1625.3576810589934</v>
+      </c>
+      <c r="CB29" s="26">
+        <v>1232.8268008067046</v>
+      </c>
+      <c r="CC29" s="26">
+        <v>753.23719596732042</v>
+      </c>
+      <c r="CD29" s="26">
+        <v>995.06114273971241</v>
+      </c>
+      <c r="CE29" s="27">
+        <v>1641.4855666118976</v>
+      </c>
+      <c r="CF29" s="26">
+        <v>1242.3901486826876</v>
+      </c>
+      <c r="CG29" s="26">
+        <v>288.64676804656153</v>
+      </c>
+      <c r="CH29" s="26">
+        <v>1313.4855580155061</v>
+      </c>
+      <c r="CI29" s="27">
+        <v>468.84818862895781</v>
+      </c>
+      <c r="CJ29" s="26">
+        <v>1139.5149587583894</v>
+      </c>
+      <c r="CK29" s="26">
+        <v>-60.403455552295668</v>
+      </c>
+      <c r="CL29" s="26">
+        <v>467.53655014326614</v>
+      </c>
+      <c r="CM29" s="27">
+        <v>771.11334073137277</v>
+      </c>
+      <c r="CN29" s="26">
+        <v>-93.582152706912154</v>
+      </c>
+      <c r="CO29" s="26">
+        <v>397.34971394294962</v>
+      </c>
+      <c r="CP29" s="26">
+        <v>-403.88865207711649</v>
+      </c>
+      <c r="CQ29" s="27">
+        <v>44.268152981810204</v>
+      </c>
+      <c r="CR29" s="26">
+        <v>337.31203593856912</v>
+      </c>
+      <c r="CS29" s="26">
+        <v>836.82610921233754</v>
+      </c>
+      <c r="CT29" s="37">
+        <v>265.26670521641398</v>
+      </c>
+      <c r="CU29" s="26">
+        <v>334.89528793138089</v>
+      </c>
+      <c r="CV29" s="26">
+        <v>327.75511389273254</v>
+      </c>
+      <c r="CW29" s="26">
+        <v>268.84878068185265</v>
+      </c>
+      <c r="CX29" s="37">
+        <v>479.84078341187711</v>
+      </c>
+      <c r="CY29" s="26">
+        <v>769.44747324050934</v>
+      </c>
+      <c r="CZ29" s="26">
+        <v>-69.06680384520034</v>
+      </c>
+      <c r="DA29" s="26">
+        <v>-43.02771545249422</v>
+      </c>
+      <c r="DB29" s="37">
+        <v>111.5089366828521</v>
+      </c>
+    </row>
+    <row r="30" spans="1:106">
+      <c r="A30" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="26">
+        <v>-20.514290593279284</v>
+      </c>
+      <c r="C30" s="26">
+        <v>-6.9171205391780468</v>
+      </c>
+      <c r="D30" s="26">
+        <v>-7.3116382526865884</v>
+      </c>
+      <c r="E30" s="26">
+        <v>-26.542542025625302</v>
+      </c>
+      <c r="F30" s="43">
+        <v>-193.29602821299869</v>
+      </c>
+      <c r="G30" s="43">
+        <v>-98.705547020829272</v>
+      </c>
+      <c r="H30" s="44">
+        <v>-59.996367457507198</v>
+      </c>
+      <c r="I30" s="44">
+        <v>-5.1425552222765578</v>
+      </c>
+      <c r="J30" s="44">
+        <v>-184.56657375048678</v>
+      </c>
+      <c r="K30" s="44">
+        <v>-547.48189759927982</v>
+      </c>
+      <c r="L30" s="44">
+        <v>-121.53539201997049</v>
+      </c>
+      <c r="M30" s="44">
+        <v>-346.30820736397482</v>
+      </c>
+      <c r="N30" s="44">
+        <v>-237.07500120990343</v>
+      </c>
+      <c r="O30" s="44">
+        <v>-254.94939186311728</v>
+      </c>
+      <c r="P30" s="44">
+        <v>-286.94243310079821</v>
+      </c>
+      <c r="Q30" s="44">
+        <v>-1299.9791467502623</v>
+      </c>
+      <c r="R30" s="44">
+        <v>-1303.4731800486381</v>
+      </c>
+      <c r="S30" s="44">
+        <v>147.28450004683339</v>
+      </c>
+      <c r="T30" s="44">
+        <v>-44.474578297851473</v>
+      </c>
+      <c r="U30" s="44">
+        <v>43.576037511754151</v>
+      </c>
+      <c r="V30" s="45">
+        <v>200.11915477360702</v>
+      </c>
+      <c r="W30" s="43">
+        <v>-1.6032608695652153</v>
+      </c>
+      <c r="X30" s="43">
+        <v>2.8943062767605001</v>
+      </c>
+      <c r="Y30" s="43">
+        <v>-18.9441675430975</v>
+      </c>
+      <c r="Z30" s="37">
+        <v>-2.8611684573770702</v>
+      </c>
+      <c r="AA30" s="43">
+        <v>-1.99422902347296</v>
+      </c>
+      <c r="AB30" s="43">
+        <v>-1.2565858798735501</v>
+      </c>
+      <c r="AC30" s="43">
+        <v>-3.2676890902753599</v>
+      </c>
+      <c r="AD30" s="37">
+        <v>-0.39861654555617654</v>
+      </c>
+      <c r="AE30" s="43">
+        <v>0.10831948382051</v>
+      </c>
+      <c r="AF30" s="43">
+        <v>-0.26870107995640502</v>
+      </c>
+      <c r="AG30" s="43">
+        <v>-1.5454680094786699</v>
+      </c>
+      <c r="AH30" s="37">
+        <v>-5.6057886470720231</v>
+      </c>
+      <c r="AI30" s="43">
+        <v>-7.7838441948663499</v>
+      </c>
+      <c r="AJ30" s="43">
+        <v>-3.0013856476079401</v>
+      </c>
+      <c r="AK30" s="43">
+        <v>7.4223643128236802E-2</v>
+      </c>
+      <c r="AL30" s="37">
+        <v>-15.831535826279248</v>
+      </c>
+      <c r="AM30" s="26">
+        <v>-15.42127984718435</v>
+      </c>
+      <c r="AN30" s="26">
+        <v>-16.307845362532728</v>
+      </c>
+      <c r="AO30" s="26">
+        <v>-11.25653639161488</v>
+      </c>
+      <c r="AP30" s="37">
+        <v>-150.31036661166672</v>
+      </c>
+      <c r="AQ30" s="44">
+        <v>-52.471845868881658</v>
+      </c>
+      <c r="AR30" s="44">
+        <v>-17.744678908303058</v>
+      </c>
+      <c r="AS30" s="44">
+        <v>-20.449264861131972</v>
+      </c>
+      <c r="AT30" s="45">
+        <v>-8.0397573825125939</v>
+      </c>
+      <c r="AU30" s="46">
+        <v>-6.592660542679126</v>
+      </c>
+      <c r="AV30" s="44">
+        <v>-2.5730244069153159</v>
+      </c>
+      <c r="AW30" s="44">
+        <v>-0.13380656679097314</v>
+      </c>
+      <c r="AX30" s="45">
+        <v>-50.696875941121782</v>
+      </c>
+      <c r="AY30" s="44">
+        <v>6.3866159832439653</v>
+      </c>
+      <c r="AZ30" s="44">
+        <v>8.5007354354174005</v>
+      </c>
+      <c r="BA30" s="44">
+        <v>-26.90825814712775</v>
+      </c>
+      <c r="BB30" s="45">
+        <v>6.8783515061898264</v>
+      </c>
+      <c r="BC30" s="44">
+        <v>39.3810875995079</v>
+      </c>
+      <c r="BD30" s="44">
+        <v>14.613361320507886</v>
+      </c>
+      <c r="BE30" s="44">
+        <v>-167.80840414591719</v>
+      </c>
+      <c r="BF30" s="45">
+        <v>-70.752618524585358</v>
+      </c>
+      <c r="BG30" s="44">
+        <v>-10.139406571700718</v>
+      </c>
+      <c r="BH30" s="26">
+        <v>-448.99720665002729</v>
+      </c>
+      <c r="BI30" s="26">
+        <v>-65.48501583760121</v>
+      </c>
+      <c r="BJ30" s="37">
+        <v>-22.860268539950646</v>
+      </c>
+      <c r="BK30" s="26">
+        <v>-31.037408260725833</v>
+      </c>
+      <c r="BL30" s="26">
+        <v>-29.004096265917347</v>
+      </c>
+      <c r="BM30" s="26">
+        <v>-14.365783081882018</v>
+      </c>
+      <c r="BN30" s="26">
+        <v>-47.128104411445292</v>
+      </c>
+      <c r="BO30" s="27">
+        <v>-41.617470725164523</v>
+      </c>
+      <c r="BP30" s="26">
+        <v>-21.157438399079002</v>
+      </c>
+      <c r="BQ30" s="26">
+        <v>-207.47734330634145</v>
+      </c>
+      <c r="BR30" s="26">
+        <v>-76.05595493338987</v>
+      </c>
+      <c r="BS30" s="27">
+        <v>-46.087737744492912</v>
+      </c>
+      <c r="BT30" s="26">
+        <v>-99.828008274501684</v>
+      </c>
+      <c r="BU30" s="26">
+        <v>-27.537545852554931</v>
+      </c>
+      <c r="BV30" s="26">
+        <v>-63.621709338353924</v>
+      </c>
+      <c r="BW30" s="27">
+        <v>-38.801148955634574</v>
+      </c>
+      <c r="BX30" s="26">
+        <v>-60.218388223206134</v>
+      </c>
+      <c r="BY30" s="26">
+        <v>-88.473838711202816</v>
+      </c>
+      <c r="BZ30" s="26">
+        <v>-67.456015973073775</v>
+      </c>
+      <c r="CA30" s="27">
+        <v>-137.72144285965129</v>
+      </c>
+      <c r="CB30" s="26">
+        <v>-68.451191745852299</v>
+      </c>
+      <c r="CC30" s="26">
+        <v>-35.261812787582379</v>
+      </c>
+      <c r="CD30" s="26">
+        <v>-45.507985707712209</v>
+      </c>
+      <c r="CE30" s="27">
+        <v>198.81884299913017</v>
+      </c>
+      <c r="CF30" s="26">
+        <v>-234.670588932182</v>
+      </c>
+      <c r="CG30" s="26">
+        <v>-112.19155006028539</v>
+      </c>
+      <c r="CH30" s="26">
+        <v>-1151.9358507569252</v>
+      </c>
+      <c r="CI30" s="27">
+        <v>-49.789707132732445</v>
+      </c>
+      <c r="CJ30" s="26">
+        <v>-28.123943350165952</v>
+      </c>
+      <c r="CK30" s="26">
+        <v>-1054.4932326144433</v>
+      </c>
+      <c r="CL30" s="26">
+        <v>-171.06629695129644</v>
+      </c>
+      <c r="CM30" s="27">
+        <v>-84.721556560635491</v>
+      </c>
+      <c r="CN30" s="26">
+        <v>-205.32712522487827</v>
+      </c>
+      <c r="CO30" s="26">
+        <v>-92.00291414908466</v>
+      </c>
+      <c r="CP30" s="26">
+        <v>529.33609598143175</v>
+      </c>
+      <c r="CQ30" s="27">
+        <v>-405.65031751810068</v>
+      </c>
+      <c r="CR30" s="26">
+        <v>8.3766534844791494</v>
+      </c>
+      <c r="CS30" s="26">
+        <v>360.31451511765266</v>
+      </c>
+      <c r="CT30" s="37">
+        <v>-7.515429381882619</v>
+      </c>
+      <c r="CU30" s="26">
+        <v>282.15910268899455</v>
+      </c>
+      <c r="CV30" s="26">
+        <v>-63.772564023150878</v>
+      </c>
+      <c r="CW30" s="26">
+        <v>-53.683391452036261</v>
+      </c>
+      <c r="CX30" s="37">
+        <v>-121.12710970205325</v>
+      </c>
+      <c r="CY30" s="26">
+        <v>31.828911618853859</v>
+      </c>
+      <c r="CZ30" s="26">
+        <v>-85.82621503708485</v>
+      </c>
+      <c r="DA30" s="26">
+        <v>-93.865526522932413</v>
+      </c>
+      <c r="DB30" s="37">
+        <v>347.98198471477042</v>
+      </c>
+    </row>
+    <row r="31" spans="1:106">
+      <c r="A31" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" s="26">
+        <v>144.1864801536554</v>
+      </c>
+      <c r="C31" s="26">
+        <v>114.44087437686287</v>
+      </c>
+      <c r="D31" s="26">
+        <v>108.053139664729</v>
+      </c>
+      <c r="E31" s="26">
+        <v>492.52818265630947</v>
+      </c>
+      <c r="F31" s="43">
+        <v>541.1358036860812</v>
+      </c>
+      <c r="G31" s="43">
+        <v>940.83056217298372</v>
+      </c>
+      <c r="H31" s="44">
+        <v>1452.3862780732784</v>
+      </c>
+      <c r="I31" s="44">
+        <v>1109.9364976688785</v>
+      </c>
+      <c r="J31" s="44">
+        <v>1582.4120260507466</v>
+      </c>
+      <c r="K31" s="44">
+        <v>1099.9650850469438</v>
+      </c>
+      <c r="L31" s="44">
+        <v>2048.8059892450806</v>
+      </c>
+      <c r="M31" s="44">
+        <v>1078.5649222611214</v>
+      </c>
+      <c r="N31" s="44">
+        <v>1788.0028493860159</v>
+      </c>
+      <c r="O31" s="44">
+        <v>3218.7936311298295</v>
+      </c>
+      <c r="P31" s="44">
+        <v>4893.4252536735294</v>
+      </c>
+      <c r="Q31" s="44">
+        <v>5785.9871881069157</v>
+      </c>
+      <c r="R31" s="44">
+        <v>3318.9694220269557</v>
+      </c>
+      <c r="S31" s="44">
+        <v>523.70774984346019</v>
+      </c>
+      <c r="T31" s="44">
+        <v>1528.1475816469824</v>
+      </c>
+      <c r="U31" s="44">
+        <v>1367.763928406089</v>
+      </c>
+      <c r="V31" s="45">
+        <v>568.74273585205981</v>
+      </c>
+      <c r="W31" s="43">
+        <v>55.410326086956495</v>
+      </c>
+      <c r="X31" s="43">
+        <v>48.9211533205794</v>
+      </c>
+      <c r="Y31" s="43">
+        <v>28.856372033471999</v>
+      </c>
+      <c r="Z31" s="37">
+        <v>10.9986287126475</v>
+      </c>
+      <c r="AA31" s="43">
+        <v>5.2773635066787703</v>
+      </c>
+      <c r="AB31" s="43">
+        <v>27.201494994731299</v>
+      </c>
+      <c r="AC31" s="43">
+        <v>46.352387591495301</v>
+      </c>
+      <c r="AD31" s="37">
+        <v>35.609628283957498</v>
+      </c>
+      <c r="AE31" s="43">
+        <v>31.960895493205602</v>
+      </c>
+      <c r="AF31" s="43">
+        <v>12.318240364609101</v>
+      </c>
+      <c r="AG31" s="43">
+        <v>23.066128554502399</v>
+      </c>
+      <c r="AH31" s="37">
+        <v>40.707875252411895</v>
+      </c>
+      <c r="AI31" s="43">
+        <v>29.240204466755799</v>
+      </c>
+      <c r="AJ31" s="43">
+        <v>214.26141336056</v>
+      </c>
+      <c r="AK31" s="43">
+        <v>197.41769027988101</v>
+      </c>
+      <c r="AL31" s="37">
+        <v>51.608874549112699</v>
+      </c>
+      <c r="AM31" s="26">
+        <v>145.62132540250627</v>
+      </c>
+      <c r="AN31" s="26">
+        <v>142.90189483625988</v>
+      </c>
+      <c r="AO31" s="26">
+        <v>139.45239496732611</v>
+      </c>
+      <c r="AP31" s="37">
+        <v>113.16018847998896</v>
+      </c>
+      <c r="AQ31" s="44">
+        <v>128.56782235222371</v>
+      </c>
+      <c r="AR31" s="44">
+        <v>482.66798049360773</v>
+      </c>
+      <c r="AS31" s="44">
+        <v>135.28035334706519</v>
+      </c>
+      <c r="AT31" s="45">
+        <v>194.31440598008703</v>
+      </c>
+      <c r="AU31" s="46">
+        <v>157.95621064825204</v>
+      </c>
+      <c r="AV31" s="44">
+        <v>148.78390329202864</v>
+      </c>
+      <c r="AW31" s="44">
+        <v>132.52813578378007</v>
+      </c>
+      <c r="AX31" s="45">
+        <v>1013.1180283492175</v>
+      </c>
+      <c r="AY31" s="44">
+        <v>429.12652270126506</v>
+      </c>
+      <c r="AZ31" s="44">
+        <v>341.44793781503262</v>
+      </c>
+      <c r="BA31" s="44">
+        <v>157.86305558006808</v>
+      </c>
+      <c r="BB31" s="45">
+        <v>181.49898157251289</v>
+      </c>
+      <c r="BC31" s="44">
+        <v>112.02431378451436</v>
+      </c>
+      <c r="BD31" s="44">
+        <v>223.72785481665585</v>
+      </c>
+      <c r="BE31" s="44">
+        <v>528.91123675139522</v>
+      </c>
+      <c r="BF31" s="45">
+        <v>717.74862069818107</v>
+      </c>
+      <c r="BG31" s="44">
+        <v>209.24309711026171</v>
+      </c>
+      <c r="BH31" s="26">
+        <v>422.04391297313339</v>
+      </c>
+      <c r="BI31" s="26">
+        <v>150.76756349421106</v>
+      </c>
+      <c r="BJ31" s="37">
+        <v>317.91051146933762</v>
+      </c>
+      <c r="BK31" s="26">
+        <v>300.74151632398656</v>
+      </c>
+      <c r="BL31" s="26">
+        <v>692.55230736519798</v>
+      </c>
+      <c r="BM31" s="26">
+        <v>161.93032524561431</v>
+      </c>
+      <c r="BN31" s="26">
+        <v>893.58184031028179</v>
+      </c>
+      <c r="BO31" s="27">
+        <v>275.51225414808732</v>
+      </c>
+      <c r="BP31" s="26">
+        <v>300.66241159206993</v>
+      </c>
+      <c r="BQ31" s="26">
+        <v>328.34278612414261</v>
+      </c>
+      <c r="BR31" s="26">
+        <v>174.04747039682164</v>
+      </c>
+      <c r="BS31" s="27">
+        <v>247.97954955141523</v>
+      </c>
+      <c r="BT31" s="26">
+        <v>926.91345317211176</v>
+      </c>
+      <c r="BU31" s="26">
+        <v>439.51189530726515</v>
+      </c>
+      <c r="BV31" s="26">
+        <v>173.59795135522387</v>
+      </c>
+      <c r="BW31" s="27">
+        <v>591.60279912267526</v>
+      </c>
+      <c r="BX31" s="26">
+        <v>989.01814011658007</v>
+      </c>
+      <c r="BY31" s="26">
+        <v>512.00084135891507</v>
+      </c>
+      <c r="BZ31" s="26">
+        <v>1126.1718505316589</v>
+      </c>
+      <c r="CA31" s="27">
+        <v>1763.0791239186447</v>
+      </c>
+      <c r="CB31" s="26">
+        <v>1301.277992552557</v>
+      </c>
+      <c r="CC31" s="26">
+        <v>788.49900875490277</v>
+      </c>
+      <c r="CD31" s="26">
+        <v>1040.5691284474246</v>
+      </c>
+      <c r="CE31" s="27">
+        <v>1442.6667236127676</v>
+      </c>
+      <c r="CF31" s="26">
+        <v>1477.0607376148696</v>
+      </c>
+      <c r="CG31" s="26">
+        <v>400.83831810684694</v>
+      </c>
+      <c r="CH31" s="26">
+        <v>2465.4214087724313</v>
+      </c>
+      <c r="CI31" s="27">
+        <v>518.63789576169029</v>
+      </c>
+      <c r="CJ31" s="26">
+        <v>1167.6389021085554</v>
+      </c>
+      <c r="CK31" s="26">
+        <v>994.08977706214762</v>
+      </c>
+      <c r="CL31" s="26">
+        <v>638.60284709456255</v>
+      </c>
+      <c r="CM31" s="27">
+        <v>855.83489729200824</v>
+      </c>
+      <c r="CN31" s="26">
+        <v>111.74497251796612</v>
+      </c>
+      <c r="CO31" s="26">
+        <v>489.35262809203425</v>
+      </c>
+      <c r="CP31" s="26">
+        <v>-933.22474805854824</v>
+      </c>
+      <c r="CQ31" s="27">
+        <v>449.91847049991088</v>
+      </c>
+      <c r="CR31" s="26">
+        <v>328.93538245408996</v>
+      </c>
+      <c r="CS31" s="26">
+        <v>476.51159409468494</v>
+      </c>
+      <c r="CT31" s="37">
+        <v>272.78213459829658</v>
+      </c>
+      <c r="CU31" s="26">
+        <v>52.736185242386341</v>
+      </c>
+      <c r="CV31" s="26">
+        <v>391.52767791588343</v>
+      </c>
+      <c r="CW31" s="26">
+        <v>322.53217213388888</v>
+      </c>
+      <c r="CX31" s="37">
+        <v>600.96789311393036</v>
+      </c>
+      <c r="CY31" s="26">
+        <v>737.61856162165543</v>
+      </c>
+      <c r="CZ31" s="26">
+        <v>16.75941119188451</v>
+      </c>
+      <c r="DA31" s="26">
+        <v>50.837811070438192</v>
+      </c>
+      <c r="DB31" s="37">
+        <v>-236.47304803191832</v>
+      </c>
+    </row>
+    <row r="32" spans="1:106">
+      <c r="A32" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="26">
+        <v>0.63900962129462557</v>
+      </c>
+      <c r="C32" s="26">
+        <v>10.884991175607652</v>
+      </c>
+      <c r="D32" s="26">
+        <v>4.7121799452795203</v>
+      </c>
+      <c r="E32" s="26">
+        <v>628.5429760510084</v>
+      </c>
+      <c r="F32" s="43">
+        <v>566.54401580313174</v>
+      </c>
+      <c r="G32" s="43">
+        <v>15.739141280810649</v>
+      </c>
+      <c r="H32" s="44">
+        <v>601.78055861744019</v>
+      </c>
+      <c r="I32" s="44">
+        <v>726.8305382991872</v>
+      </c>
+      <c r="J32" s="44">
+        <v>616.64343968326534</v>
+      </c>
+      <c r="K32" s="44">
+        <v>-432.27379384657036</v>
+      </c>
+      <c r="L32" s="44">
+        <v>975.00038689062592</v>
+      </c>
+      <c r="M32" s="44">
+        <v>285.5843430315802</v>
+      </c>
+      <c r="N32" s="44">
+        <v>-1525.8120522316704</v>
+      </c>
+      <c r="O32" s="44">
+        <v>-182.41209133251283</v>
+      </c>
+      <c r="P32" s="44">
+        <v>477.324476020877</v>
+      </c>
+      <c r="Q32" s="44">
+        <v>-946.93380683433838</v>
+      </c>
+      <c r="R32" s="44">
+        <v>770.67836396530254</v>
+      </c>
+      <c r="S32" s="44">
+        <v>470.45924861988954</v>
+      </c>
+      <c r="T32" s="44">
+        <v>803.58683628997119</v>
+      </c>
+      <c r="U32" s="44">
+        <v>2308.9935777952005</v>
+      </c>
+      <c r="V32" s="45">
+        <v>2528.9641092195134</v>
+      </c>
+      <c r="W32" s="43">
+        <v>4.1536231884057928</v>
+      </c>
+      <c r="X32" s="43">
+        <v>-3.6248519631957636</v>
+      </c>
+      <c r="Y32" s="43">
+        <v>-0.12529150852805301</v>
+      </c>
+      <c r="Z32" s="37">
+        <v>0.23552990461264947</v>
+      </c>
+      <c r="AA32" s="43">
+        <v>1.4417714952665022</v>
+      </c>
+      <c r="AB32" s="43">
+        <v>1.4968058482613282</v>
+      </c>
+      <c r="AC32" s="43">
+        <v>-0.50226559776925706</v>
+      </c>
+      <c r="AD32" s="37">
+        <v>8.4486794298490793</v>
+      </c>
+      <c r="AE32" s="43">
+        <v>-0.54492130218007617</v>
+      </c>
+      <c r="AF32" s="43">
+        <v>0.73357772713762026</v>
+      </c>
+      <c r="AG32" s="43">
+        <v>4.244112855450239</v>
+      </c>
+      <c r="AH32" s="37">
+        <v>0.27941066487173727</v>
+      </c>
+      <c r="AI32" s="43">
+        <v>0.84388340264927264</v>
+      </c>
+      <c r="AJ32" s="43">
+        <v>24.34803509754521</v>
+      </c>
+      <c r="AK32" s="43">
+        <v>600.38961136013518</v>
+      </c>
+      <c r="AL32" s="37">
+        <v>2.9614461906788252</v>
+      </c>
+      <c r="AM32" s="43">
+        <v>361.69979743476205</v>
+      </c>
+      <c r="AN32" s="43">
+        <v>56.998263979628476</v>
+      </c>
+      <c r="AO32" s="43">
+        <v>147.47111738427631</v>
+      </c>
+      <c r="AP32" s="37">
+        <v>0.37483700446491952</v>
+      </c>
+      <c r="AQ32" s="44">
+        <v>74.138331282457585</v>
+      </c>
+      <c r="AR32" s="44">
+        <v>1.3457823009071319</v>
+      </c>
+      <c r="AS32" s="44">
+        <v>-33.291807400168302</v>
+      </c>
+      <c r="AT32" s="45">
+        <v>-26.453164902385765</v>
+      </c>
+      <c r="AU32" s="46">
+        <v>338.7797942435306</v>
+      </c>
+      <c r="AV32" s="44">
+        <v>21.575300861506193</v>
+      </c>
+      <c r="AW32" s="44">
+        <v>-21.861612583702446</v>
+      </c>
+      <c r="AX32" s="45">
+        <v>263.28707609610586</v>
+      </c>
+      <c r="AY32" s="44">
+        <v>394.5848630934284</v>
+      </c>
+      <c r="AZ32" s="44">
+        <v>57.49218924962053</v>
+      </c>
+      <c r="BA32" s="44">
+        <v>299.01941212917109</v>
+      </c>
+      <c r="BB32" s="45">
+        <v>-24.265926173032842</v>
+      </c>
+      <c r="BC32" s="44">
+        <v>448.38352490583412</v>
+      </c>
+      <c r="BD32" s="44">
+        <v>36.008841627669</v>
+      </c>
+      <c r="BE32" s="44">
+        <v>180.82787776563305</v>
+      </c>
+      <c r="BF32" s="45">
+        <v>-48.57680461587087</v>
+      </c>
+      <c r="BG32" s="44">
+        <v>-201.83721380229761</v>
+      </c>
+      <c r="BH32" s="26">
+        <v>314.72846037929963</v>
+      </c>
+      <c r="BI32" s="26">
+        <v>-217.00704705072764</v>
+      </c>
+      <c r="BJ32" s="37">
+        <v>-328.15799337284477</v>
+      </c>
+      <c r="BK32" s="26">
+        <v>642.65953938472796</v>
+      </c>
+      <c r="BL32" s="26">
+        <v>387.78805761466873</v>
+      </c>
+      <c r="BM32" s="26">
+        <v>-239.74418946881124</v>
+      </c>
+      <c r="BN32" s="26">
+        <v>184.29697936004047</v>
+      </c>
+      <c r="BO32" s="27">
+        <v>-271.35066185563858</v>
+      </c>
+      <c r="BP32" s="26">
+        <v>540.42812365891518</v>
+      </c>
+      <c r="BQ32" s="26">
+        <v>353.97386462171028</v>
+      </c>
+      <c r="BR32" s="26">
+        <v>-337.46698339340668</v>
+      </c>
+      <c r="BS32" s="27">
+        <v>-792.20752476525752</v>
+      </c>
+      <c r="BT32" s="26">
+        <v>-231.94051291772956</v>
+      </c>
+      <c r="BU32" s="26">
+        <v>-443.78226676139298</v>
+      </c>
+      <c r="BV32" s="26">
+        <v>-57.881747787290436</v>
+      </c>
+      <c r="BW32" s="27">
+        <v>-654.34652695370482</v>
+      </c>
+      <c r="BX32" s="26">
+        <v>277.3050755370856</v>
+      </c>
+      <c r="BY32" s="26">
+        <v>268.77379584673844</v>
+      </c>
+      <c r="BZ32" s="26">
+        <v>-74.144435762632042</v>
+      </c>
+      <c r="CA32" s="27">
+        <v>178.03949269306247</v>
+      </c>
+      <c r="CB32" s="26">
+        <v>271.15765883878964</v>
+      </c>
+      <c r="CC32" s="26">
+        <v>-58.567662778826616</v>
+      </c>
+      <c r="CD32" s="26">
+        <v>86.694987267851502</v>
+      </c>
+      <c r="CE32" s="27">
+        <v>433.1309535259756</v>
+      </c>
+      <c r="CF32" s="26">
+        <v>82.819050980601347</v>
+      </c>
+      <c r="CG32" s="26">
+        <v>-162.10538803170647</v>
+      </c>
+      <c r="CH32" s="26">
+        <v>-1300.7784233092088</v>
+      </c>
+      <c r="CI32" s="27">
+        <v>-586.83481493736554</v>
+      </c>
+      <c r="CJ32" s="26">
+        <v>676.88566374280083</v>
+      </c>
+      <c r="CK32" s="26">
+        <v>-526.47945946183177</v>
+      </c>
+      <c r="CL32" s="26">
+        <v>1207.106974621699</v>
+      </c>
+      <c r="CM32" s="27">
+        <v>-981.20904571996653</v>
+      </c>
+      <c r="CN32" s="26">
+        <v>305.64484150252281</v>
+      </c>
+      <c r="CO32" s="26">
+        <v>1465.529391436339</v>
+      </c>
+      <c r="CP32" s="26">
+        <v>-319.50593859900573</v>
+      </c>
+      <c r="CQ32" s="27">
+        <v>494.9143828276699</v>
+      </c>
+      <c r="CR32" s="26">
+        <v>-844.75077129663441</v>
+      </c>
+      <c r="CS32" s="26">
+        <v>887.90080990593151</v>
+      </c>
+      <c r="CT32" s="37">
+        <v>265.52241485300425</v>
+      </c>
+      <c r="CU32" s="26">
+        <v>542.49884482592279</v>
+      </c>
+      <c r="CV32" s="26">
+        <v>1143.4819340809124</v>
+      </c>
+      <c r="CW32" s="26">
+        <v>-291.34905985777277</v>
+      </c>
+      <c r="CX32" s="37">
+        <v>914.3618587461383</v>
+      </c>
+      <c r="CY32" s="26">
+        <v>-52.967818288616485</v>
+      </c>
+      <c r="CZ32" s="26">
+        <v>1251.4798499005713</v>
+      </c>
+      <c r="DA32" s="26">
+        <v>-644.81464829866775</v>
+      </c>
+      <c r="DB32" s="37">
+        <v>1975.2667259062264</v>
+      </c>
+    </row>
+    <row r="33" spans="1:106">
+      <c r="A33" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="26">
+        <v>-0.78601381081965793</v>
+      </c>
+      <c r="C33" s="26">
+        <v>1.0095708684404594</v>
+      </c>
+      <c r="D33" s="26">
+        <v>0.26589698069352885</v>
+      </c>
+      <c r="E33" s="26">
+        <v>6.1052254839491669</v>
+      </c>
+      <c r="F33" s="43">
+        <v>0.16231131428237913</v>
+      </c>
+      <c r="G33" s="43">
+        <v>-0.14106152837039249</v>
+      </c>
+      <c r="H33" s="44">
+        <v>-38.317980495076881</v>
+      </c>
+      <c r="I33" s="44">
+        <v>-22.677995897428765</v>
+      </c>
+      <c r="J33" s="44">
+        <v>-129.32750712667234</v>
+      </c>
+      <c r="K33" s="44">
+        <v>-626.50846634340019</v>
+      </c>
+      <c r="L33" s="44">
+        <v>144.23721648637334</v>
+      </c>
+      <c r="M33" s="44">
+        <v>-951.95069657646229</v>
+      </c>
+      <c r="N33" s="44">
+        <v>-711.47188531001143</v>
+      </c>
+      <c r="O33" s="44">
+        <v>-605.15331547786775</v>
+      </c>
+      <c r="P33" s="44">
+        <v>-542.89408611101021</v>
+      </c>
+      <c r="Q33" s="44">
+        <v>-411.53843478454667</v>
+      </c>
+      <c r="R33" s="44">
+        <v>-804.15579896538088</v>
+      </c>
+      <c r="S33" s="44">
+        <v>-502.40496317394405</v>
+      </c>
+      <c r="T33" s="44">
+        <v>672.64205794779548</v>
+      </c>
+      <c r="U33" s="44">
+        <v>-397.94944804012795</v>
+      </c>
+      <c r="V33" s="45">
+        <v>153.33404176956776</v>
+      </c>
+      <c r="W33" s="43">
+        <v>0.4329710144927531</v>
+      </c>
+      <c r="X33" s="43">
+        <v>-1.13464516716771</v>
+      </c>
+      <c r="Y33" s="43">
+        <v>-0.31414330787873201</v>
+      </c>
+      <c r="Z33" s="37">
+        <v>0.229803649734031</v>
+      </c>
+      <c r="AA33" s="43">
+        <v>0.91379198547529528</v>
+      </c>
+      <c r="AB33" s="43">
+        <v>0.12513171759747135</v>
+      </c>
+      <c r="AC33" s="43">
+        <v>2.9627047751829899E-3</v>
+      </c>
+      <c r="AD33" s="37">
+        <v>-3.2315539407490226E-2</v>
+      </c>
+      <c r="AE33" s="43">
+        <v>6.0611985531332504E-3</v>
+      </c>
+      <c r="AF33" s="43">
+        <v>3.1705142177746999E-3</v>
+      </c>
+      <c r="AG33" s="43">
+        <v>-1.40699052132701E-2</v>
+      </c>
+      <c r="AH33" s="37">
+        <v>0.27073517313589102</v>
+      </c>
+      <c r="AI33" s="43">
+        <v>9.16069694582364E-4</v>
+      </c>
+      <c r="AJ33" s="43">
+        <v>1.71382730455076E-2</v>
+      </c>
+      <c r="AK33" s="43">
+        <v>1.8696131770336698E-3</v>
+      </c>
+      <c r="AL33" s="37">
+        <v>6.0853015280320433</v>
+      </c>
+      <c r="AM33" s="26">
+        <v>-1.684351661765096E-3</v>
+      </c>
+      <c r="AN33" s="26">
+        <v>-0.12807952086293198</v>
+      </c>
+      <c r="AO33" s="26">
+        <v>0.28838740719972478</v>
+      </c>
+      <c r="AP33" s="37">
+        <v>3.6877796073514274E-3</v>
+      </c>
+      <c r="AQ33" s="44">
+        <v>-0.117162414046959</v>
+      </c>
+      <c r="AR33" s="44">
+        <v>-1.1661217742264758E-2</v>
+      </c>
+      <c r="AS33" s="44">
+        <v>-5.3451148486257389E-3</v>
+      </c>
+      <c r="AT33" s="45">
+        <v>-6.8927817325429921E-3</v>
+      </c>
+      <c r="AU33" s="46">
+        <v>-7.977734799237772E-2</v>
+      </c>
+      <c r="AV33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="44">
+        <v>-15.074825439696719</v>
+      </c>
+      <c r="AX33" s="45">
+        <v>-23.163377707387784</v>
+      </c>
+      <c r="AY33" s="44">
+        <v>-4.099403796772374</v>
+      </c>
+      <c r="AZ33" s="44">
+        <v>4.3159739070202381</v>
+      </c>
+      <c r="BA33" s="44">
+        <v>16.916405019733588</v>
+      </c>
+      <c r="BB33" s="45">
+        <v>-39.810971027410218</v>
+      </c>
+      <c r="BC33" s="44">
+        <v>-49.834343909819083</v>
+      </c>
+      <c r="BD33" s="44">
+        <v>-39.563524836597537</v>
+      </c>
+      <c r="BE33" s="44">
+        <v>41.955532527981767</v>
+      </c>
+      <c r="BF33" s="45">
+        <v>-81.885170908237484</v>
+      </c>
+      <c r="BG33" s="44">
+        <v>-159.43031372062825</v>
+      </c>
+      <c r="BH33" s="26">
+        <v>-15.420022652043054</v>
+      </c>
+      <c r="BI33" s="26">
+        <v>-82.77102816377014</v>
+      </c>
+      <c r="BJ33" s="37">
+        <v>-368.88710180695875</v>
+      </c>
+      <c r="BK33" s="26">
+        <v>81.991133190368458</v>
+      </c>
+      <c r="BL33" s="26">
+        <v>72.761113071334918</v>
+      </c>
+      <c r="BM33" s="26">
+        <v>-155.08589459669165</v>
+      </c>
+      <c r="BN33" s="26">
+        <v>144.57086482136162</v>
+      </c>
+      <c r="BO33" s="27">
+        <v>-496.79129203799653</v>
+      </c>
+      <c r="BP33" s="26">
+        <v>-233.2305736236456</v>
+      </c>
+      <c r="BQ33" s="26">
+        <v>40.84222789463432</v>
+      </c>
+      <c r="BR33" s="26">
+        <v>-262.77105880945453</v>
+      </c>
+      <c r="BS33" s="27">
+        <v>-18.538303896317998</v>
+      </c>
+      <c r="BT33" s="26">
+        <v>-242.92865446027164</v>
+      </c>
+      <c r="BU33" s="26">
+        <v>-347.88349718504503</v>
+      </c>
+      <c r="BV33" s="26">
+        <v>-102.12142976837673</v>
+      </c>
+      <c r="BW33" s="27">
+        <v>-88.025676620431639</v>
+      </c>
+      <c r="BX33" s="26">
+        <v>-38.209343463629992</v>
+      </c>
+      <c r="BY33" s="26">
+        <v>17.921785882304434</v>
+      </c>
+      <c r="BZ33" s="26">
+        <v>-496.8400812761106</v>
+      </c>
+      <c r="CA33" s="27">
+        <v>-415.2152192464855</v>
+      </c>
+      <c r="CB33" s="26">
+        <v>-450.44852439064471</v>
+      </c>
+      <c r="CC33" s="26">
+        <v>113.05157107164206</v>
+      </c>
+      <c r="CD33" s="26">
+        <v>209.71808645447794</v>
+      </c>
+      <c r="CE33" s="27">
+        <v>427.88935068793148</v>
+      </c>
+      <c r="CF33" s="26">
+        <v>105.44001410755314</v>
+      </c>
+      <c r="CG33" s="26">
+        <v>-25.666379200958318</v>
+      </c>
+      <c r="CH33" s="26">
+        <v>-919.20142037907294</v>
+      </c>
+      <c r="CI33" s="27">
+        <v>315.35976740946052</v>
+      </c>
+      <c r="CJ33" s="26">
+        <v>34.443239258468346</v>
+      </c>
+      <c r="CK33" s="26">
+        <v>-357.47826542714239</v>
+      </c>
+      <c r="CL33" s="26">
+        <v>-796.48054020616735</v>
+      </c>
+      <c r="CM33" s="27">
+        <v>-142.89543769828043</v>
+      </c>
+      <c r="CN33" s="26">
+        <v>32.469823932585882</v>
+      </c>
+      <c r="CO33" s="26">
+        <v>-107.50683711621333</v>
+      </c>
+      <c r="CP33" s="26">
+        <v>-284.47251229203619</v>
+      </c>
+      <c r="CQ33" s="27">
+        <v>75.915549929322793</v>
+      </c>
+      <c r="CR33" s="26">
+        <v>-213.86357992441145</v>
+      </c>
+      <c r="CS33" s="26">
+        <v>491.76043170869474</v>
+      </c>
+      <c r="CT33" s="37">
+        <v>318.82965623418943</v>
+      </c>
+      <c r="CU33" s="26">
+        <v>318.77783434770879</v>
+      </c>
+      <c r="CV33" s="26">
+        <v>-291.24625340702841</v>
+      </c>
+      <c r="CW33" s="26">
+        <v>-262.62824453213625</v>
+      </c>
+      <c r="CX33" s="37">
+        <v>-162.85278444867208</v>
+      </c>
+      <c r="CY33" s="26">
+        <v>100.77895000592642</v>
+      </c>
+      <c r="CZ33" s="26">
+        <v>387.72738080527392</v>
+      </c>
+      <c r="DA33" s="26">
+        <v>-695.36856097864279</v>
+      </c>
+      <c r="DB33" s="37">
+        <v>360.19627193701024</v>
+      </c>
+    </row>
+    <row r="34" spans="1:106">
+      <c r="A34" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="26">
+        <v>1.4250234321142836</v>
+      </c>
+      <c r="C34" s="26">
+        <v>9.8754203071671931</v>
+      </c>
+      <c r="D34" s="26">
+        <v>4.4462829645859907</v>
+      </c>
+      <c r="E34" s="26">
+        <v>622.43775056705931</v>
+      </c>
+      <c r="F34" s="43">
+        <v>566.38170448884944</v>
+      </c>
+      <c r="G34" s="43">
+        <v>15.880202809181032</v>
+      </c>
+      <c r="H34" s="44">
+        <v>640.09853911251707</v>
+      </c>
+      <c r="I34" s="44">
+        <v>749.50853419661587</v>
+      </c>
+      <c r="J34" s="44">
+        <v>745.97094680993769</v>
+      </c>
+      <c r="K34" s="44">
+        <v>194.23467249682975</v>
+      </c>
+      <c r="L34" s="44">
+        <v>830.76317040425249</v>
+      </c>
+      <c r="M34" s="44">
+        <v>1237.5350396080426</v>
+      </c>
+      <c r="N34" s="44">
+        <v>-814.34016692165915</v>
+      </c>
+      <c r="O34" s="44">
+        <v>422.74122414535498</v>
+      </c>
+      <c r="P34" s="44">
+        <v>1020.2185621318872</v>
+      </c>
+      <c r="Q34" s="44">
+        <v>-535.3953720497916</v>
+      </c>
+      <c r="R34" s="44">
+        <v>1574.8341629306833</v>
+      </c>
+      <c r="S34" s="44">
+        <v>972.86421179383353</v>
+      </c>
+      <c r="T34" s="44">
+        <v>130.94477834217577</v>
+      </c>
+      <c r="U34" s="44">
+        <v>2706.9430258353286</v>
+      </c>
+      <c r="V34" s="45">
+        <v>2375.6300674499457</v>
+      </c>
+      <c r="W34" s="43">
+        <v>3.7206521739130398</v>
+      </c>
+      <c r="X34" s="43">
+        <v>-2.4902067960280538</v>
+      </c>
+      <c r="Y34" s="43">
+        <v>0.188851799350679</v>
+      </c>
+      <c r="Z34" s="37">
+        <v>5.7262548786184706E-3</v>
+      </c>
+      <c r="AA34" s="43">
+        <v>0.527979509791207</v>
+      </c>
+      <c r="AB34" s="43">
+        <v>1.3716741306638569</v>
+      </c>
+      <c r="AC34" s="43">
+        <v>-0.50522830254444007</v>
+      </c>
+      <c r="AD34" s="37">
+        <v>8.4809949692565691</v>
+      </c>
+      <c r="AE34" s="43">
+        <v>-0.55098250073320942</v>
+      </c>
+      <c r="AF34" s="43">
+        <v>0.73040721291984556</v>
+      </c>
+      <c r="AG34" s="43">
+        <v>4.2581827606635088</v>
+      </c>
+      <c r="AH34" s="37">
+        <v>8.6754917358462299E-3</v>
+      </c>
+      <c r="AI34" s="43">
+        <v>0.84296733295469028</v>
+      </c>
+      <c r="AJ34" s="43">
+        <v>24.330896824499703</v>
+      </c>
+      <c r="AK34" s="43">
+        <v>600.38774174695811</v>
+      </c>
+      <c r="AL34" s="37">
+        <v>-3.1238553373532181</v>
+      </c>
+      <c r="AM34" s="26">
+        <v>361.70148178642381</v>
+      </c>
+      <c r="AN34" s="26">
+        <v>57.126343500491409</v>
+      </c>
+      <c r="AO34" s="26">
+        <v>147.18272997707658</v>
+      </c>
+      <c r="AP34" s="37">
+        <v>0.37114922485756807</v>
+      </c>
+      <c r="AQ34" s="44">
+        <v>74.255493696504544</v>
+      </c>
+      <c r="AR34" s="44">
+        <v>1.3574435186493967</v>
+      </c>
+      <c r="AS34" s="44">
+        <v>-33.286462285319679</v>
+      </c>
+      <c r="AT34" s="45">
+        <v>-26.446272120653223</v>
+      </c>
+      <c r="AU34" s="46">
+        <v>338.85957159152298</v>
+      </c>
+      <c r="AV34" s="44">
+        <v>21.575300861506193</v>
+      </c>
+      <c r="AW34" s="44">
+        <v>-6.786787144005725</v>
+      </c>
+      <c r="AX34" s="45">
+        <v>286.45045380349364</v>
+      </c>
+      <c r="AY34" s="44">
+        <v>398.68426689020077</v>
+      </c>
+      <c r="AZ34" s="44">
+        <v>53.176215342600294</v>
+      </c>
+      <c r="BA34" s="44">
+        <v>282.1030071094375</v>
+      </c>
+      <c r="BB34" s="45">
+        <v>15.545044854377377</v>
+      </c>
+      <c r="BC34" s="44">
+        <v>498.21786881565322</v>
+      </c>
+      <c r="BD34" s="44">
+        <v>75.572366464266537</v>
+      </c>
+      <c r="BE34" s="44">
+        <v>138.87234523765127</v>
+      </c>
+      <c r="BF34" s="45">
+        <v>33.308366292366614</v>
+      </c>
+      <c r="BG34" s="44">
+        <v>-42.40690008166937</v>
+      </c>
+      <c r="BH34" s="26">
+        <v>330.14848303134266</v>
+      </c>
+      <c r="BI34" s="26">
+        <v>-134.23601888695751</v>
+      </c>
+      <c r="BJ34" s="37">
+        <v>40.729108434113982</v>
+      </c>
+      <c r="BK34" s="26">
+        <v>560.66840619435948</v>
+      </c>
+      <c r="BL34" s="26">
+        <v>315.0269445433338</v>
+      </c>
+      <c r="BM34" s="26">
+        <v>-84.658294872119598</v>
+      </c>
+      <c r="BN34" s="26">
+        <v>39.726114538678843</v>
+      </c>
+      <c r="BO34" s="27">
+        <v>225.44063018235798</v>
+      </c>
+      <c r="BP34" s="26">
+        <v>773.65869728256075</v>
+      </c>
+      <c r="BQ34" s="26">
+        <v>313.13163672707594</v>
+      </c>
+      <c r="BR34" s="26">
+        <v>-74.695924583952163</v>
+      </c>
+      <c r="BS34" s="27">
+        <v>-773.66922086893953</v>
+      </c>
+      <c r="BT34" s="26">
+        <v>10.988141542542094</v>
+      </c>
+      <c r="BU34" s="26">
+        <v>-95.898769576347917</v>
+      </c>
+      <c r="BV34" s="26">
+        <v>44.239681981086292</v>
+      </c>
+      <c r="BW34" s="27">
+        <v>-566.32085033327314</v>
+      </c>
+      <c r="BX34" s="26">
+        <v>315.51441900071558</v>
+      </c>
+      <c r="BY34" s="26">
+        <v>250.85200996443399</v>
+      </c>
+      <c r="BZ34" s="26">
+        <v>422.69564551347855</v>
+      </c>
+      <c r="CA34" s="27">
+        <v>593.25471193954797</v>
+      </c>
+      <c r="CB34" s="26">
+        <v>721.60618322943435</v>
+      </c>
+      <c r="CC34" s="26">
+        <v>-171.61923385046867</v>
+      </c>
+      <c r="CD34" s="26">
+        <v>-123.02309918662644</v>
+      </c>
+      <c r="CE34" s="27">
+        <v>5.2416028380441162</v>
+      </c>
+      <c r="CF34" s="26">
+        <v>-22.620963126951793</v>
+      </c>
+      <c r="CG34" s="26">
+        <v>-136.43900883074815</v>
+      </c>
+      <c r="CH34" s="26">
+        <v>-381.57700293013579</v>
+      </c>
+      <c r="CI34" s="27">
+        <v>-902.19458234682611</v>
+      </c>
+      <c r="CJ34" s="26">
+        <v>642.44242448433249</v>
+      </c>
+      <c r="CK34" s="26">
+        <v>-169.00119403468938</v>
+      </c>
+      <c r="CL34" s="26">
+        <v>2003.5875148278662</v>
+      </c>
+      <c r="CM34" s="27">
+        <v>-838.31360802168615</v>
+      </c>
+      <c r="CN34" s="26">
+        <v>273.17501756993693</v>
+      </c>
+      <c r="CO34" s="26">
+        <v>1573.0362285525523</v>
+      </c>
+      <c r="CP34" s="26">
+        <v>-35.033426306969545</v>
+      </c>
+      <c r="CQ34" s="27">
+        <v>418.99883289834713</v>
+      </c>
+      <c r="CR34" s="26">
+        <v>-630.88719137222301</v>
+      </c>
+      <c r="CS34" s="26">
+        <v>396.14037819723683</v>
+      </c>
+      <c r="CT34" s="37">
+        <v>-53.307241381185193</v>
+      </c>
+      <c r="CU34" s="26">
+        <v>223.72101047821405</v>
+      </c>
+      <c r="CV34" s="26">
+        <v>1434.7281874879409</v>
+      </c>
+      <c r="CW34" s="26">
+        <v>-28.720815325636519</v>
+      </c>
+      <c r="CX34" s="37">
+        <v>1077.2146431948104</v>
+      </c>
+      <c r="CY34" s="26">
+        <v>-153.7467682945429</v>
+      </c>
+      <c r="CZ34" s="26">
+        <v>863.75246909529733</v>
+      </c>
+      <c r="DA34" s="26">
+        <v>50.553912679975021</v>
+      </c>
+      <c r="DB34" s="37">
+        <v>1615.0704539692163</v>
+      </c>
+    </row>
+    <row r="35" spans="1:106">
+      <c r="A35" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="O6" s="25" t="s">
-[...20 lines deleted...]
-      <c r="V6" s="25" t="s">
+      <c r="B35" s="26">
+        <v>0</v>
+      </c>
+      <c r="C35" s="26">
+        <v>0</v>
+      </c>
+      <c r="D35" s="26">
+        <v>0</v>
+      </c>
+      <c r="E35" s="26">
+        <v>0</v>
+      </c>
+      <c r="F35" s="43">
+        <v>0</v>
+      </c>
+      <c r="G35" s="43">
+        <v>0</v>
+      </c>
+      <c r="H35" s="44">
+        <v>0</v>
+      </c>
+      <c r="I35" s="44">
+        <v>0</v>
+      </c>
+      <c r="J35" s="44">
+        <v>0</v>
+      </c>
+      <c r="K35" s="44">
+        <v>0</v>
+      </c>
+      <c r="L35" s="44">
+        <v>0</v>
+      </c>
+      <c r="M35" s="44">
+        <v>0</v>
+      </c>
+      <c r="N35" s="44">
+        <v>-118.31</v>
+      </c>
+      <c r="O35" s="44">
+        <v>0</v>
+      </c>
+      <c r="P35" s="44">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="44">
+        <v>0</v>
+      </c>
+      <c r="R35" s="44">
+        <v>0</v>
+      </c>
+      <c r="S35" s="44">
+        <v>-333.60044725549943</v>
+      </c>
+      <c r="T35" s="44">
+        <v>-92.550523331925064</v>
+      </c>
+      <c r="U35" s="44">
+        <v>119.04657506265761</v>
+      </c>
+      <c r="V35" s="45">
+        <v>-11.437352417563723</v>
+      </c>
+      <c r="W35" s="43">
+        <v>0</v>
+      </c>
+      <c r="X35" s="43">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="43">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="45">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="46">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="45">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="45">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="45">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="37">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BR35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BS35" s="27">
+        <v>-118.31</v>
+      </c>
+      <c r="BT35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BU35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BV35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BW35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BX35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BY35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BZ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CA35" s="27">
+        <v>0</v>
+      </c>
+      <c r="CB35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CC35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CD35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CE35" s="27">
+        <v>0</v>
+      </c>
+      <c r="CF35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CG35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CH35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CI35" s="27">
+        <v>0</v>
+      </c>
+      <c r="CJ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CK35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CL35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CM35" s="27">
+        <v>-84.731226264258709</v>
+      </c>
+      <c r="CN35" s="26">
+        <v>-92.132644485852353</v>
+      </c>
+      <c r="CO35" s="26">
+        <v>-95.798245048256916</v>
+      </c>
+      <c r="CP35" s="26">
+        <v>-60.938331457131468</v>
+      </c>
+      <c r="CQ35" s="27">
+        <v>-9.4715416214370123</v>
+      </c>
+      <c r="CR35" s="26">
+        <v>-65.952761328541456</v>
+      </c>
+      <c r="CS35" s="26">
+        <v>-121.54432695334846</v>
+      </c>
+      <c r="CT35" s="37">
+        <v>104.41810657140186</v>
+      </c>
+      <c r="CU35" s="26">
+        <v>-13.186714204375949</v>
+      </c>
+      <c r="CV35" s="26">
+        <v>52.356504543340762</v>
+      </c>
+      <c r="CW35" s="26">
+        <v>51.032630714973578</v>
+      </c>
+      <c r="CX35" s="37">
+        <v>28.844154008719212</v>
+      </c>
+      <c r="CY35" s="26">
+        <v>-3.859296796828434</v>
+      </c>
+      <c r="CZ35" s="26">
+        <v>-14.120229079456816</v>
+      </c>
+      <c r="DA35" s="26">
+        <v>39.248772800569974</v>
+      </c>
+      <c r="DB35" s="37">
+        <v>-32.706599341848445</v>
+      </c>
+    </row>
+    <row r="36" spans="1:106">
+      <c r="A36" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" s="26">
+        <v>-18.52754276246543</v>
+      </c>
+      <c r="C36" s="26">
+        <v>314.19707293268215</v>
+      </c>
+      <c r="D36" s="26">
+        <v>1166.2801825581021</v>
+      </c>
+      <c r="E36" s="26">
+        <v>1322.108975189788</v>
+      </c>
+      <c r="F36" s="43">
+        <v>1796.6437230334411</v>
+      </c>
+      <c r="G36" s="43">
+        <v>969.83517200501728</v>
+      </c>
+      <c r="H36" s="44">
+        <v>928.45672255469947</v>
+      </c>
+      <c r="I36" s="44">
+        <v>146.73077668386009</v>
+      </c>
+      <c r="J36" s="44">
+        <v>433.69010623037144</v>
+      </c>
+      <c r="K36" s="44">
+        <v>2633.1428332084229</v>
+      </c>
+      <c r="L36" s="44">
+        <v>1789.5970428006001</v>
+      </c>
+      <c r="M36" s="44">
+        <v>1997.2066929903995</v>
+      </c>
+      <c r="N36" s="44">
+        <v>4838.0958674857702</v>
+      </c>
+      <c r="O36" s="44">
+        <v>3861.3779303517535</v>
+      </c>
+      <c r="P36" s="44">
+        <v>1871.7295134244546</v>
+      </c>
+      <c r="Q36" s="44">
+        <v>4306.5159582168835</v>
+      </c>
+      <c r="R36" s="44">
+        <v>3122.0266508169848</v>
+      </c>
+      <c r="S36" s="44">
+        <v>934.73745986137897</v>
+      </c>
+      <c r="T36" s="44">
+        <v>256.46045745146398</v>
+      </c>
+      <c r="U36" s="44">
+        <v>-3070.8227176439477</v>
+      </c>
+      <c r="V36" s="45">
+        <v>-398.0901523187099</v>
+      </c>
+      <c r="W36" s="43">
+        <v>41.849798423799356</v>
+      </c>
+      <c r="X36" s="43">
+        <v>-21.272389806435029</v>
+      </c>
+      <c r="Y36" s="43">
+        <v>-269.27695467629314</v>
+      </c>
+      <c r="Z36" s="37">
+        <v>230.1720032964634</v>
+      </c>
+      <c r="AA36" s="43">
+        <v>119.92749057831657</v>
+      </c>
+      <c r="AB36" s="43">
+        <v>56.474458255075305</v>
+      </c>
+      <c r="AC36" s="43">
+        <v>-363.87367883643066</v>
+      </c>
+      <c r="AD36" s="37">
+        <v>501.66880293572092</v>
+      </c>
+      <c r="AE36" s="43">
+        <v>189.86092029868885</v>
+      </c>
+      <c r="AF36" s="43">
+        <v>519.40223870619786</v>
+      </c>
+      <c r="AG36" s="43">
+        <v>165.06303365227228</v>
+      </c>
+      <c r="AH36" s="37">
+        <v>291.9539899009431</v>
+      </c>
+      <c r="AI36" s="43">
+        <v>354.96774706805098</v>
+      </c>
+      <c r="AJ36" s="43">
+        <v>613.70106313594511</v>
+      </c>
+      <c r="AK36" s="43">
+        <v>-606.93339215045921</v>
+      </c>
+      <c r="AL36" s="37">
+        <v>960.37355713625107</v>
+      </c>
+      <c r="AM36" s="26">
+        <v>84.121170738737248</v>
+      </c>
+      <c r="AN36" s="26">
+        <v>-17.957935192076889</v>
+      </c>
+      <c r="AO36" s="26">
+        <v>-328.02471273826916</v>
+      </c>
+      <c r="AP36" s="37">
+        <v>2058.50520022505</v>
+      </c>
+      <c r="AQ36" s="44">
+        <v>-42.438691538114369</v>
+      </c>
+      <c r="AR36" s="44">
+        <v>379.80201796275668</v>
+      </c>
+      <c r="AS36" s="44">
+        <v>-308.53834110001429</v>
+      </c>
+      <c r="AT36" s="45">
+        <v>941.01018668038921</v>
+      </c>
+      <c r="AU36" s="46">
+        <v>558.21474363988284</v>
+      </c>
+      <c r="AV36" s="44">
+        <v>269.45739870089608</v>
+      </c>
+      <c r="AW36" s="44">
+        <v>418.01902758070031</v>
+      </c>
+      <c r="AX36" s="45">
+        <v>-317.23444736677982</v>
+      </c>
+      <c r="AY36" s="44">
+        <v>-334.90824078799807</v>
+      </c>
+      <c r="AZ36" s="44">
+        <v>-194.11735637235179</v>
+      </c>
+      <c r="BA36" s="44">
+        <v>-55.726993888824722</v>
+      </c>
+      <c r="BB36" s="45">
+        <v>731.4833677330347</v>
+      </c>
+      <c r="BC36" s="44">
+        <v>-236.96621156289541</v>
+      </c>
+      <c r="BD36" s="44">
+        <v>780.32786362088086</v>
+      </c>
+      <c r="BE36" s="44">
+        <v>-329.61152552749786</v>
+      </c>
+      <c r="BF36" s="45">
+        <v>219.93997969988385</v>
+      </c>
+      <c r="BG36" s="44">
+        <v>923.33748435577081</v>
+      </c>
+      <c r="BH36" s="26">
+        <v>384.28575406593643</v>
+      </c>
+      <c r="BI36" s="26">
+        <v>386.89958712950602</v>
+      </c>
+      <c r="BJ36" s="37">
+        <v>938.62000765720938</v>
+      </c>
+      <c r="BK36" s="26">
+        <v>426.48787551363034</v>
+      </c>
+      <c r="BL36" s="26">
+        <v>603.65092817435607</v>
+      </c>
+      <c r="BM36" s="26">
+        <v>300.39646025762875</v>
+      </c>
+      <c r="BN36" s="26">
+        <v>459.06177885498505</v>
+      </c>
+      <c r="BO36" s="27">
+        <v>718.91622366403681</v>
+      </c>
+      <c r="BP36" s="26">
+        <v>640.48125442023252</v>
+      </c>
+      <c r="BQ36" s="26">
+        <v>-624.28284544535393</v>
+      </c>
+      <c r="BR36" s="26">
+        <v>1262.0920603514842</v>
+      </c>
+      <c r="BS36" s="27">
+        <v>2455.9548257847482</v>
+      </c>
+      <c r="BT36" s="26">
+        <v>1237.995599741706</v>
+      </c>
+      <c r="BU36" s="26">
+        <v>-620.81982857809135</v>
+      </c>
+      <c r="BV36" s="26">
+        <v>1764.9652705374074</v>
+      </c>
+      <c r="BW36" s="27">
+        <v>2991.5636993243525</v>
+      </c>
+      <c r="BX36" s="26">
+        <v>1629.9794690291415</v>
+      </c>
+      <c r="BY36" s="26">
+        <v>-1700.8608671598345</v>
+      </c>
+      <c r="BZ36" s="26">
+        <v>940.69562915809456</v>
+      </c>
+      <c r="CA36" s="27">
+        <v>1625.0211264614941</v>
+      </c>
+      <c r="CB36" s="26">
+        <v>233.9125222146555</v>
+      </c>
+      <c r="CC36" s="26">
+        <v>-1250.5135099556553</v>
+      </c>
+      <c r="CD36" s="26">
+        <v>1263.3093747039604</v>
+      </c>
+      <c r="CE36" s="27">
+        <v>2214.8722747530041</v>
+      </c>
+      <c r="CF36" s="26">
+        <v>1529.8772225847813</v>
+      </c>
+      <c r="CG36" s="26">
+        <v>-971.04731176848577</v>
+      </c>
+      <c r="CH36" s="26">
+        <v>1532.8137726475841</v>
+      </c>
+      <c r="CI36" s="27">
+        <v>2191.3621193233139</v>
+      </c>
+      <c r="CJ36" s="26">
+        <v>-262.49322116321582</v>
+      </c>
+      <c r="CK36" s="26">
+        <v>301.82505592481061</v>
+      </c>
+      <c r="CL36" s="26">
+        <v>891.33269673207576</v>
+      </c>
+      <c r="CM36" s="27">
+        <v>702.04234212509539</v>
+      </c>
+      <c r="CN36" s="26">
+        <v>151.96409670734138</v>
+      </c>
+      <c r="CO36" s="26">
+        <v>-953.43054729729192</v>
+      </c>
+      <c r="CP36" s="26">
+        <v>1034.1615683262341</v>
+      </c>
+      <c r="CQ36" s="27">
+        <v>2507.2553562133098</v>
+      </c>
+      <c r="CR36" s="26">
+        <v>1009.131605017833</v>
+      </c>
+      <c r="CS36" s="26">
+        <v>-3454.899840930434</v>
+      </c>
+      <c r="CT36" s="37">
+        <v>194.97333715075524</v>
+      </c>
+      <c r="CU36" s="26">
+        <v>1209.2566232812794</v>
+      </c>
+      <c r="CV36" s="26">
+        <v>-973.86553407670385</v>
+      </c>
+      <c r="CW36" s="26">
+        <v>-2083.4468992738389</v>
+      </c>
+      <c r="CX36" s="37">
+        <v>-1222.7669075746844</v>
+      </c>
+      <c r="CY36" s="26">
+        <v>640.73686623018193</v>
+      </c>
+      <c r="CZ36" s="26">
+        <v>228.89895000911051</v>
+      </c>
+      <c r="DA36" s="26">
+        <v>-1518.9219793352895</v>
+      </c>
+      <c r="DB36" s="37">
+        <v>251.19601077728714</v>
+      </c>
+    </row>
+    <row r="37" spans="1:106">
+      <c r="A37" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B37" s="26">
+        <v>-160.57704137358516</v>
+      </c>
+      <c r="C37" s="26">
+        <v>-15.773561749465216</v>
+      </c>
+      <c r="D37" s="26">
+        <v>434.96118255810217</v>
+      </c>
+      <c r="E37" s="26">
+        <v>744.77695991924588</v>
+      </c>
+      <c r="F37" s="43">
+        <v>104.57810066066889</v>
+      </c>
+      <c r="G37" s="43">
+        <v>391.06531611733169</v>
+      </c>
+      <c r="H37" s="44">
+        <v>-0.95781879578453299</v>
+      </c>
+      <c r="I37" s="44">
+        <v>-862.46985956353785</v>
+      </c>
+      <c r="J37" s="44">
+        <v>379.37296782074418</v>
+      </c>
+      <c r="K37" s="44">
+        <v>396.21726287584272</v>
+      </c>
+      <c r="L37" s="44">
+        <v>-2471.242414839051</v>
+      </c>
+      <c r="M37" s="44">
+        <v>-716.10871324921175</v>
+      </c>
+      <c r="N37" s="44">
+        <v>1373.8078239716506</v>
+      </c>
+      <c r="O37" s="44">
+        <v>-999.88006196945844</v>
+      </c>
+      <c r="P37" s="44">
+        <v>-2272.3650622364166</v>
+      </c>
+      <c r="Q37" s="44">
+        <v>-2273.6157101170511</v>
+      </c>
+      <c r="R37" s="44">
+        <v>814.43663396669456</v>
+      </c>
+      <c r="S37" s="44">
+        <v>928.26617636745857</v>
+      </c>
+      <c r="T37" s="44">
+        <v>391.99478489569708</v>
+      </c>
+      <c r="U37" s="44">
+        <v>932.8790795840564</v>
+      </c>
+      <c r="V37" s="45">
+        <v>140.66704922708306</v>
+      </c>
+      <c r="W37" s="43">
+        <v>-4.3905064297596397</v>
+      </c>
+      <c r="X37" s="43">
+        <v>-16.72222370068522</v>
+      </c>
+      <c r="Y37" s="43">
+        <v>-311.50889504648023</v>
+      </c>
+      <c r="Z37" s="37">
+        <v>172.04458380333992</v>
+      </c>
+      <c r="AA37" s="43">
+        <v>97.996342804149563</v>
+      </c>
+      <c r="AB37" s="43">
+        <v>43.577110495637285</v>
+      </c>
+      <c r="AC37" s="43">
+        <v>-390.41838880535028</v>
+      </c>
+      <c r="AD37" s="37">
+        <v>233.07137375609821</v>
+      </c>
+      <c r="AE37" s="43">
+        <v>118.88592029868886</v>
+      </c>
+      <c r="AF37" s="43">
+        <v>314.07823870619785</v>
+      </c>
+      <c r="AG37" s="43">
+        <v>67.256033652272308</v>
+      </c>
+      <c r="AH37" s="37">
+        <v>-65.259010099056866</v>
+      </c>
+      <c r="AI37" s="43">
+        <v>426.85791929817151</v>
+      </c>
+      <c r="AJ37" s="43">
+        <v>173.81009457820892</v>
+      </c>
+      <c r="AK37" s="43">
+        <v>-126.833819388569</v>
+      </c>
+      <c r="AL37" s="37">
+        <v>270.94276543143451</v>
+      </c>
+      <c r="AM37" s="26">
+        <v>261.27667266378597</v>
+      </c>
+      <c r="AN37" s="26">
+        <v>142.13395702156225</v>
+      </c>
+      <c r="AO37" s="26">
+        <v>-766.44700236891163</v>
+      </c>
+      <c r="AP37" s="37">
+        <v>467.61447334423229</v>
+      </c>
+      <c r="AQ37" s="44">
+        <v>349.10905805550095</v>
+      </c>
+      <c r="AR37" s="44">
+        <v>123.32031289435639</v>
+      </c>
+      <c r="AS37" s="44">
+        <v>-447.29093382363988</v>
+      </c>
+      <c r="AT37" s="45">
+        <v>365.92687899111422</v>
+      </c>
+      <c r="AU37" s="46">
+        <v>622.37684716651142</v>
+      </c>
+      <c r="AV37" s="44">
+        <v>-457.07577624399266</v>
+      </c>
+      <c r="AW37" s="44">
+        <v>-213.69104703615091</v>
+      </c>
+      <c r="AX37" s="45">
+        <v>47.432157317847611</v>
+      </c>
+      <c r="AY37" s="44">
+        <v>-59.242694249192084</v>
+      </c>
+      <c r="AZ37" s="44">
+        <v>-225.9567932562243</v>
+      </c>
+      <c r="BA37" s="44">
+        <v>-636.75380398321749</v>
+      </c>
+      <c r="BB37" s="45">
+        <v>59.48343192509607</v>
+      </c>
+      <c r="BC37" s="44">
+        <v>177.3620456580407</v>
+      </c>
+      <c r="BD37" s="44">
+        <v>225.88607343258781</v>
+      </c>
+      <c r="BE37" s="44">
+        <v>-528.59731027908072</v>
+      </c>
+      <c r="BF37" s="45">
+        <v>504.72215900919639</v>
+      </c>
+      <c r="BG37" s="44">
+        <v>656.80909937032516</v>
+      </c>
+      <c r="BH37" s="26">
+        <v>-103.84919181786034</v>
+      </c>
+      <c r="BI37" s="26">
+        <v>-251.62470850462182</v>
+      </c>
+      <c r="BJ37" s="37">
+        <v>94.882063827999801</v>
+      </c>
+      <c r="BK37" s="26">
+        <v>-270.93917740095458</v>
+      </c>
+      <c r="BL37" s="26">
+        <v>-187.48627850610799</v>
+      </c>
+      <c r="BM37" s="26">
+        <v>-880.45161271901418</v>
+      </c>
+      <c r="BN37" s="26">
+        <v>-1132.3653462129741</v>
+      </c>
+      <c r="BO37" s="27">
+        <v>154.75173013741031</v>
+      </c>
+      <c r="BP37" s="26">
+        <v>-140.57916260485584</v>
+      </c>
+      <c r="BQ37" s="26">
+        <v>-343.70101751548714</v>
+      </c>
+      <c r="BR37" s="26">
+        <v>-386.58026326627908</v>
+      </c>
+      <c r="BS37" s="27">
+        <v>1408.9901961510509</v>
+      </c>
+      <c r="BT37" s="26">
+        <v>316.16341395056497</v>
+      </c>
+      <c r="BU37" s="26">
+        <v>-313.86969941676892</v>
+      </c>
+      <c r="BV37" s="26">
+        <v>-37.476086713196338</v>
+      </c>
+      <c r="BW37" s="27">
+        <v>1257.2971061517844</v>
+      </c>
+      <c r="BX37" s="26">
+        <v>129.8283933816669</v>
+      </c>
+      <c r="BY37" s="26">
+        <v>-976.87993496235936</v>
+      </c>
+      <c r="BZ37" s="26">
+        <v>-1410.1256265405505</v>
+      </c>
+      <c r="CA37" s="27">
+        <v>439.72220436410322</v>
+      </c>
+      <c r="CB37" s="26">
+        <v>-415.41025957857801</v>
+      </c>
+      <c r="CC37" s="26">
+        <v>-1475.9169540768066</v>
+      </c>
+      <c r="CD37" s="26">
+        <v>-820.76005294513539</v>
+      </c>
+      <c r="CE37" s="27">
+        <v>582.10106450715625</v>
+      </c>
+      <c r="CF37" s="26">
+        <v>216.18238177570373</v>
+      </c>
+      <c r="CG37" s="26">
+        <v>-1302.2811223274041</v>
+      </c>
+      <c r="CH37" s="26">
+        <v>-1769.618034072507</v>
+      </c>
+      <c r="CI37" s="27">
+        <v>2265.4930246218751</v>
+      </c>
+      <c r="CJ37" s="26">
+        <v>-1131.9383317490501</v>
+      </c>
+      <c r="CK37" s="26">
+        <v>-790.19977655278308</v>
+      </c>
+      <c r="CL37" s="26">
+        <v>471.08171764665269</v>
+      </c>
+      <c r="CM37" s="27">
+        <v>975.00623907484692</v>
+      </c>
+      <c r="CN37" s="26">
+        <v>-142.69731750938271</v>
+      </c>
+      <c r="CO37" s="26">
+        <v>-444.60831121318631</v>
+      </c>
+      <c r="CP37" s="26">
+        <v>540.56556601518071</v>
+      </c>
+      <c r="CQ37" s="27">
+        <v>1008.5471367263067</v>
+      </c>
+      <c r="CR37" s="26">
+        <v>177.73666598251441</v>
+      </c>
+      <c r="CS37" s="26">
+        <v>-1462.5174103933314</v>
+      </c>
+      <c r="CT37" s="37">
+        <v>668.22839258020747</v>
+      </c>
+      <c r="CU37" s="26">
+        <v>919.96615685169684</v>
+      </c>
+      <c r="CV37" s="26">
+        <v>-187.44665594693799</v>
+      </c>
+      <c r="CW37" s="26">
+        <v>-977.8863128122739</v>
+      </c>
+      <c r="CX37" s="37">
+        <v>1178.2458914915715</v>
+      </c>
+      <c r="CY37" s="26">
+        <v>556.67206977414014</v>
+      </c>
+      <c r="CZ37" s="26">
+        <v>-220.16070636186353</v>
+      </c>
+      <c r="DA37" s="26">
+        <v>-706.3299711181362</v>
+      </c>
+      <c r="DB37" s="37">
+        <v>510.48565693294262</v>
+      </c>
+    </row>
+    <row r="38" spans="1:106">
+      <c r="A38" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" s="26">
+        <v>142.04949861111979</v>
+      </c>
+      <c r="C38" s="26">
+        <v>329.97063468214742</v>
+      </c>
+      <c r="D38" s="26">
+        <v>731.31899999999996</v>
+      </c>
+      <c r="E38" s="26">
+        <v>577.332015270542</v>
+      </c>
+      <c r="F38" s="43">
+        <v>1692.0656223727724</v>
+      </c>
+      <c r="G38" s="43">
+        <v>578.76985588768548</v>
+      </c>
+      <c r="H38" s="44">
+        <v>929.41454135048411</v>
+      </c>
+      <c r="I38" s="44">
+        <v>1009.2006362473979</v>
+      </c>
+      <c r="J38" s="44">
+        <v>54.317138409627375</v>
+      </c>
+      <c r="K38" s="44">
+        <v>2236.9255703325798</v>
+      </c>
+      <c r="L38" s="44">
+        <v>4260.8394576396513</v>
+      </c>
+      <c r="M38" s="44">
+        <v>2713.3154062396111</v>
+      </c>
+      <c r="N38" s="44">
+        <v>3464.2880435141192</v>
+      </c>
+      <c r="O38" s="44">
+        <v>4861.2579923212124</v>
+      </c>
+      <c r="P38" s="44">
+        <v>4144.0945756608717</v>
+      </c>
+      <c r="Q38" s="44">
+        <v>6580.1316683339355</v>
+      </c>
+      <c r="R38" s="44">
+        <v>2307.5900168502894</v>
+      </c>
+      <c r="S38" s="44">
+        <v>6.4712834939204527</v>
+      </c>
+      <c r="T38" s="44">
+        <v>-135.53432744423333</v>
+      </c>
+      <c r="U38" s="44">
+        <v>-4003.7017972280041</v>
+      </c>
+      <c r="V38" s="45">
+        <v>-538.7572015457929</v>
+      </c>
+      <c r="W38" s="43">
+        <v>46.240304853558996</v>
+      </c>
+      <c r="X38" s="43">
+        <v>-4.5501661057498097</v>
+      </c>
+      <c r="Y38" s="43">
+        <v>42.231940370187118</v>
+      </c>
+      <c r="Z38" s="37">
+        <v>58.127419493123483</v>
+      </c>
+      <c r="AA38" s="43">
+        <v>21.931147774166998</v>
+      </c>
+      <c r="AB38" s="43">
+        <v>12.89734775943802</v>
+      </c>
+      <c r="AC38" s="43">
+        <v>26.544709968919641</v>
+      </c>
+      <c r="AD38" s="37">
+        <v>268.59742917962274</v>
+      </c>
+      <c r="AE38" s="43">
+        <v>70.974999999999994</v>
+      </c>
+      <c r="AF38" s="43">
+        <v>205.32400000000001</v>
+      </c>
+      <c r="AG38" s="43">
+        <v>97.806999999999988</v>
+      </c>
+      <c r="AH38" s="37">
+        <v>357.21299999999997</v>
+      </c>
+      <c r="AI38" s="43">
+        <v>-71.890172230120527</v>
+      </c>
+      <c r="AJ38" s="43">
+        <v>439.89096855773619</v>
+      </c>
+      <c r="AK38" s="43">
+        <v>-480.09957276189022</v>
+      </c>
+      <c r="AL38" s="37">
+        <v>689.43079170481656</v>
+      </c>
+      <c r="AM38" s="26">
+        <v>-177.15550192504872</v>
+      </c>
+      <c r="AN38" s="26">
+        <v>-160.09189221363914</v>
+      </c>
+      <c r="AO38" s="26">
+        <v>438.42228963064247</v>
+      </c>
+      <c r="AP38" s="37">
+        <v>1590.8907268808177</v>
+      </c>
+      <c r="AQ38" s="44">
+        <v>-391.54774959361532</v>
+      </c>
+      <c r="AR38" s="44">
+        <v>256.48170506840029</v>
+      </c>
+      <c r="AS38" s="44">
+        <v>138.75259272362558</v>
+      </c>
+      <c r="AT38" s="45">
+        <v>575.08330768927499</v>
+      </c>
+      <c r="AU38" s="46">
+        <v>-64.162103526628542</v>
+      </c>
+      <c r="AV38" s="44">
+        <v>726.53317494488874</v>
+      </c>
+      <c r="AW38" s="44">
+        <v>631.71007461685122</v>
+      </c>
+      <c r="AX38" s="45">
+        <v>-364.66660468462743</v>
+      </c>
+      <c r="AY38" s="44">
+        <v>-275.66554653880598</v>
+      </c>
+      <c r="AZ38" s="44">
+        <v>31.839436883872509</v>
+      </c>
+      <c r="BA38" s="44">
+        <v>581.02681009439277</v>
+      </c>
+      <c r="BB38" s="45">
+        <v>671.99993580793864</v>
+      </c>
+      <c r="BC38" s="44">
+        <v>-414.32825722093611</v>
+      </c>
+      <c r="BD38" s="44">
+        <v>554.44179018829311</v>
+      </c>
+      <c r="BE38" s="44">
+        <v>198.98578475158288</v>
+      </c>
+      <c r="BF38" s="45">
+        <v>-284.78217930931254</v>
+      </c>
+      <c r="BG38" s="44">
+        <v>266.5283849854456</v>
+      </c>
+      <c r="BH38" s="26">
+        <v>488.13494588379677</v>
+      </c>
+      <c r="BI38" s="26">
+        <v>638.52429563412784</v>
+      </c>
+      <c r="BJ38" s="37">
+        <v>843.7379438292096</v>
+      </c>
+      <c r="BK38" s="26">
+        <v>697.42705291458492</v>
+      </c>
+      <c r="BL38" s="26">
+        <v>791.13720668046403</v>
+      </c>
+      <c r="BM38" s="26">
+        <v>1180.8480729766429</v>
+      </c>
+      <c r="BN38" s="26">
+        <v>1591.4271250679592</v>
+      </c>
+      <c r="BO38" s="27">
+        <v>564.16449352662653</v>
+      </c>
+      <c r="BP38" s="26">
+        <v>781.06041702508833</v>
+      </c>
+      <c r="BQ38" s="26">
+        <v>-280.58182792986679</v>
+      </c>
+      <c r="BR38" s="26">
+        <v>1648.6723236177631</v>
+      </c>
+      <c r="BS38" s="27">
+        <v>1046.9646296336971</v>
+      </c>
+      <c r="BT38" s="26">
+        <v>921.83218579114089</v>
+      </c>
+      <c r="BU38" s="26">
+        <v>-306.95012916132242</v>
+      </c>
+      <c r="BV38" s="26">
+        <v>1802.4413572506037</v>
+      </c>
+      <c r="BW38" s="27">
+        <v>1734.2665931725683</v>
+      </c>
+      <c r="BX38" s="26">
+        <v>1500.1510756474745</v>
+      </c>
+      <c r="BY38" s="26">
+        <v>-723.980932197475</v>
+      </c>
+      <c r="BZ38" s="26">
+        <v>2350.821255698645</v>
+      </c>
+      <c r="CA38" s="27">
+        <v>1185.2989220973909</v>
+      </c>
+      <c r="CB38" s="26">
+        <v>649.3227817932335</v>
+      </c>
+      <c r="CC38" s="26">
+        <v>225.40344412115138</v>
+      </c>
+      <c r="CD38" s="26">
+        <v>2084.0694276490958</v>
+      </c>
+      <c r="CE38" s="27">
+        <v>1632.7712102458479</v>
+      </c>
+      <c r="CF38" s="26">
+        <v>1313.6948408090775</v>
+      </c>
+      <c r="CG38" s="26">
+        <v>331.23381055891826</v>
+      </c>
+      <c r="CH38" s="26">
+        <v>3302.4318067200911</v>
+      </c>
+      <c r="CI38" s="27">
+        <v>-74.130905298561274</v>
+      </c>
+      <c r="CJ38" s="26">
+        <v>869.4451105858343</v>
+      </c>
+      <c r="CK38" s="26">
+        <v>1092.0248324775937</v>
+      </c>
+      <c r="CL38" s="26">
+        <v>420.25097908542307</v>
+      </c>
+      <c r="CM38" s="27">
+        <v>-272.96389694975153</v>
+      </c>
+      <c r="CN38" s="26">
+        <v>294.6614142167241</v>
+      </c>
+      <c r="CO38" s="26">
+        <v>-508.82223608410555</v>
+      </c>
+      <c r="CP38" s="26">
+        <v>493.59600231105344</v>
+      </c>
+      <c r="CQ38" s="27">
+        <v>1498.7082194870031</v>
+      </c>
+      <c r="CR38" s="26">
+        <v>831.39493903531854</v>
+      </c>
+      <c r="CS38" s="26">
+        <v>-1992.3824305371029</v>
+      </c>
+      <c r="CT38" s="37">
+        <v>-473.25505542945223</v>
+      </c>
+      <c r="CU38" s="26">
+        <v>289.29046642958252</v>
+      </c>
+      <c r="CV38" s="26">
+        <v>-786.41887812976586</v>
+      </c>
+      <c r="CW38" s="26">
+        <v>-1105.560586461565</v>
+      </c>
+      <c r="CX38" s="37">
+        <v>-2401.0127990662559</v>
+      </c>
+      <c r="CY38" s="26">
+        <v>84.064796456041819</v>
+      </c>
+      <c r="CZ38" s="26">
+        <v>449.05965637097404</v>
+      </c>
+      <c r="DA38" s="26">
+        <v>-812.59200821715319</v>
+      </c>
+      <c r="DB38" s="37">
+        <v>-259.28964615565548</v>
+      </c>
+    </row>
+    <row r="39" spans="1:106">
+      <c r="A39" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B39" s="26">
+        <v>-466.52259160899507</v>
+      </c>
+      <c r="C39" s="26">
+        <v>-743.40539904380216</v>
+      </c>
+      <c r="D39" s="26">
+        <v>-443.12268705436958</v>
+      </c>
+      <c r="E39" s="26">
+        <v>-564.03987659931306</v>
+      </c>
+      <c r="F39" s="43">
+        <v>-428.0492910114092</v>
+      </c>
+      <c r="G39" s="43">
+        <v>-151.53617136849454</v>
+      </c>
+      <c r="H39" s="44">
+        <v>-426.39674641692983</v>
+      </c>
+      <c r="I39" s="44">
+        <v>-627.01322996581985</v>
+      </c>
+      <c r="J39" s="44">
+        <v>-1368.5735488780756</v>
+      </c>
+      <c r="K39" s="44">
+        <v>-685.63180239352198</v>
+      </c>
+      <c r="L39" s="44">
+        <v>-1400.5686547525993</v>
+      </c>
+      <c r="M39" s="44">
+        <v>-68.207605216893057</v>
+      </c>
+      <c r="N39" s="44">
+        <v>-1022.2684793482406</v>
+      </c>
+      <c r="O39" s="44">
+        <v>-1727.3282879044418</v>
+      </c>
+      <c r="P39" s="44">
+        <v>-981.87858351944578</v>
+      </c>
+      <c r="Q39" s="44">
+        <v>391.26673865349164</v>
+      </c>
+      <c r="R39" s="44">
+        <v>-1362.8788737035006</v>
+      </c>
+      <c r="S39" s="44">
+        <v>-7.6233132687029865</v>
+      </c>
+      <c r="T39" s="44">
+        <v>-588.01707897933011</v>
+      </c>
+      <c r="U39" s="44">
+        <v>-130.78171826690627</v>
+      </c>
+      <c r="V39" s="45">
+        <v>-2473.704826000343</v>
+      </c>
+      <c r="W39" s="43">
+        <v>-106.34575055238794</v>
+      </c>
+      <c r="X39" s="43">
+        <v>-94.379082156245971</v>
+      </c>
+      <c r="Y39" s="43">
+        <v>-82.995866035462896</v>
+      </c>
+      <c r="Z39" s="37">
+        <v>-182.80189286489824</v>
+      </c>
+      <c r="AA39" s="43">
+        <v>-87.184385230346734</v>
+      </c>
+      <c r="AB39" s="43">
+        <v>-125.1209155345575</v>
+      </c>
+      <c r="AC39" s="43">
+        <v>-284.52235879321847</v>
+      </c>
+      <c r="AD39" s="37">
+        <v>-246.57773948567944</v>
+      </c>
+      <c r="AE39" s="43">
+        <v>-35.674887380154672</v>
+      </c>
+      <c r="AF39" s="43">
+        <v>-302.98639738790359</v>
+      </c>
+      <c r="AG39" s="43">
+        <v>-136.53206633124904</v>
+      </c>
+      <c r="AH39" s="37">
+        <v>32.070664044937757</v>
+      </c>
+      <c r="AI39" s="43">
+        <v>-30.749468587267778</v>
+      </c>
+      <c r="AJ39" s="43">
+        <v>-168.74927810377176</v>
+      </c>
+      <c r="AK39" s="43">
+        <v>-312.27409307310307</v>
+      </c>
+      <c r="AL39" s="37">
+        <v>-52.267036835170423</v>
+      </c>
+      <c r="AM39" s="26">
+        <v>-49.619274648446442</v>
+      </c>
+      <c r="AN39" s="26">
+        <v>-112.47310232582875</v>
+      </c>
+      <c r="AO39" s="26">
+        <v>-187.44569926077693</v>
+      </c>
+      <c r="AP39" s="37">
+        <v>-78.511214776357036</v>
+      </c>
+      <c r="AQ39" s="44">
+        <v>51.067312678079169</v>
+      </c>
+      <c r="AR39" s="44">
+        <v>-79.086540401399617</v>
+      </c>
+      <c r="AS39" s="44">
+        <v>-78.667987216117183</v>
+      </c>
+      <c r="AT39" s="45">
+        <v>-44.848956429056912</v>
+      </c>
+      <c r="AU39" s="46">
+        <v>243.27453529090002</v>
+      </c>
+      <c r="AV39" s="44">
+        <v>-210.01027057999994</v>
+      </c>
+      <c r="AW39" s="44">
+        <v>-171.54883484782994</v>
+      </c>
+      <c r="AX39" s="45">
+        <v>-288.11217627999997</v>
+      </c>
+      <c r="AY39" s="44">
+        <v>21.114513005749178</v>
+      </c>
+      <c r="AZ39" s="44">
+        <v>-338.51335392008451</v>
+      </c>
+      <c r="BA39" s="44">
+        <v>-277.55181878310952</v>
+      </c>
+      <c r="BB39" s="45">
+        <v>-32.062570268374962</v>
+      </c>
+      <c r="BC39" s="44">
+        <v>-137.3182871590538</v>
+      </c>
+      <c r="BD39" s="44">
+        <v>-397.96357812163933</v>
+      </c>
+      <c r="BE39" s="44">
+        <v>-421.10034946060432</v>
+      </c>
+      <c r="BF39" s="45">
+        <v>-412.1913341367781</v>
+      </c>
+      <c r="BG39" s="44">
+        <v>-221.62826504115162</v>
+      </c>
+      <c r="BH39" s="26">
+        <v>-280.42115555956582</v>
+      </c>
+      <c r="BI39" s="26">
+        <v>-169.12799437876924</v>
+      </c>
+      <c r="BJ39" s="37">
+        <v>-14.454387414035338</v>
+      </c>
+      <c r="BK39" s="26">
+        <v>-196.12446902485314</v>
+      </c>
+      <c r="BL39" s="26">
+        <v>-278.04112827681479</v>
+      </c>
+      <c r="BM39" s="26">
+        <v>-277.31850718865729</v>
+      </c>
+      <c r="BN39" s="26">
+        <v>-649.08455026227398</v>
+      </c>
+      <c r="BO39" s="27">
+        <v>514.64477577564776</v>
+      </c>
+      <c r="BP39" s="26">
+        <v>-243.59495180968284</v>
+      </c>
+      <c r="BQ39" s="26">
+        <v>-107.50899211635745</v>
+      </c>
+      <c r="BR39" s="26">
+        <v>-231.74843706650057</v>
+      </c>
+      <c r="BS39" s="27">
+        <v>-247.34530637793847</v>
+      </c>
+      <c r="BT39" s="26">
+        <v>-359.08344427239143</v>
+      </c>
+      <c r="BU39" s="26">
+        <v>82.893708284808667</v>
+      </c>
+      <c r="BV39" s="26">
+        <v>-498.73343698271941</v>
+      </c>
+      <c r="BW39" s="27">
+        <v>-807.92716502214785</v>
+      </c>
+      <c r="BX39" s="26">
+        <v>-879.56791465880508</v>
+      </c>
+      <c r="BY39" s="26">
+        <v>763.20022407695183</v>
+      </c>
+      <c r="BZ39" s="26">
+        <v>-803.0334323004405</v>
+      </c>
+      <c r="CA39" s="27">
+        <v>-1052.4857259772484</v>
+      </c>
+      <c r="CB39" s="26">
+        <v>450.80239975805171</v>
+      </c>
+      <c r="CC39" s="26">
+        <v>429.9607143001009</v>
+      </c>
+      <c r="CD39" s="26">
+        <v>-810.15597160034997</v>
+      </c>
+      <c r="CE39" s="27">
+        <v>-1045.7209764823313</v>
+      </c>
+      <c r="CF39" s="26">
+        <v>-150.14150548768043</v>
+      </c>
+      <c r="CG39" s="26">
+        <v>582.27389103697703</v>
+      </c>
+      <c r="CH39" s="26">
+        <v>1004.8553295865263</v>
+      </c>
+      <c r="CI39" s="27">
+        <v>551.26594570316593</v>
+      </c>
+      <c r="CJ39" s="26">
+        <v>-461.99814034153036</v>
+      </c>
+      <c r="CK39" s="26">
+        <v>37.294484716320618</v>
+      </c>
+      <c r="CL39" s="26">
+        <v>-1489.4411637814569</v>
+      </c>
+      <c r="CM39" s="27">
+        <v>711.62615295866317</v>
+      </c>
+      <c r="CN39" s="26">
+        <v>-147.48440341666617</v>
+      </c>
+      <c r="CO39" s="26">
+        <v>-1294.6598913661828</v>
+      </c>
+      <c r="CP39" s="26">
+        <v>722.89482855548283</v>
+      </c>
+      <c r="CQ39" s="27">
+        <v>-1223.8793864969348</v>
+      </c>
+      <c r="CR39" s="26">
+        <v>-45.743657329755543</v>
+      </c>
+      <c r="CS39" s="26">
+        <v>332.96378072082393</v>
+      </c>
+      <c r="CT39" s="37">
+        <v>348.64218412653622</v>
+      </c>
+      <c r="CU39" s="26">
+        <v>-302.0896361305239</v>
+      </c>
+      <c r="CV39" s="26">
+        <v>-190.62595538349905</v>
+      </c>
+      <c r="CW39" s="26">
+        <v>231.11311221908454</v>
+      </c>
+      <c r="CX39" s="37">
+        <v>130.82076102803214</v>
+      </c>
+      <c r="CY39" s="26">
+        <v>51.020537402905454</v>
+      </c>
+      <c r="CZ39" s="26">
+        <v>-1050.2226038764061</v>
+      </c>
+      <c r="DA39" s="26">
+        <v>245.15711379731218</v>
+      </c>
+      <c r="DB39" s="37">
+        <v>-1719.6598733241544</v>
+      </c>
+    </row>
+    <row r="40" spans="1:106">
+      <c r="A40" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="W6" s="25" t="s">
-[...134 lines deleted...]
-      <c r="BP6" s="25" t="s">
+      <c r="B40" s="26">
+        <v>-333.54440623655944</v>
+      </c>
+      <c r="C40" s="43">
+        <v>-459.73460507977796</v>
+      </c>
+      <c r="D40" s="43">
+        <v>613.2760541716807</v>
+      </c>
+      <c r="E40" s="43">
+        <v>-777.41214327911837</v>
+      </c>
+      <c r="F40" s="43">
+        <v>195.13324156831322</v>
+      </c>
+      <c r="G40" s="43">
+        <v>-325.93879500358457</v>
+      </c>
+      <c r="H40" s="44">
+        <v>-1019.0045629096254</v>
+      </c>
+      <c r="I40" s="44">
+        <v>-857.02007470274134</v>
+      </c>
+      <c r="J40" s="44">
+        <v>-520.13880217087603</v>
+      </c>
+      <c r="K40" s="44">
+        <v>-668.87590328472595</v>
+      </c>
+      <c r="L40" s="44">
+        <v>-1324.0351589992449</v>
+      </c>
+      <c r="M40" s="44">
+        <v>-1202.2387478173137</v>
+      </c>
+      <c r="N40" s="44">
+        <v>-1326.0745294116016</v>
+      </c>
+      <c r="O40" s="44">
+        <v>-1544.792312553833</v>
+      </c>
+      <c r="P40" s="44">
+        <v>-1683.9871129039907</v>
+      </c>
+      <c r="Q40" s="44">
+        <v>-2182.4132675967735</v>
+      </c>
+      <c r="R40" s="44">
+        <v>-1548.0816692322569</v>
+      </c>
+      <c r="S40" s="44">
+        <v>-881.71698176112864</v>
+      </c>
+      <c r="T40" s="44">
+        <v>-1506.6997822538133</v>
+      </c>
+      <c r="U40" s="44">
+        <v>-441.77625472049226</v>
+      </c>
+      <c r="V40" s="45">
+        <v>-1174.2689197365007</v>
+      </c>
+      <c r="W40" s="43">
+        <v>194.61989051376486</v>
+      </c>
+      <c r="X40" s="43">
+        <v>-43.950813482614478</v>
+      </c>
+      <c r="Y40" s="43">
+        <v>-121.13953819043104</v>
+      </c>
+      <c r="Z40" s="37">
+        <v>-363.07394507727878</v>
+      </c>
+      <c r="AA40" s="43">
+        <v>-66.939595977580467</v>
+      </c>
+      <c r="AB40" s="43">
+        <v>-174.46291581841336</v>
+      </c>
+      <c r="AC40" s="43">
+        <v>-273.13610670737796</v>
+      </c>
+      <c r="AD40" s="37">
+        <v>54.804013423593858</v>
+      </c>
+      <c r="AE40" s="43">
+        <v>135.27206869065373</v>
+      </c>
+      <c r="AF40" s="43">
+        <v>251.30949829386526</v>
+      </c>
+      <c r="AG40" s="43">
+        <v>84.854034776884362</v>
+      </c>
+      <c r="AH40" s="37">
+        <v>141.84045241027729</v>
+      </c>
+      <c r="AI40" s="43">
+        <v>-138.87665577404317</v>
+      </c>
+      <c r="AJ40" s="43">
+        <v>-144.74337815585261</v>
+      </c>
+      <c r="AK40" s="43">
+        <v>-186.29658521230013</v>
+      </c>
+      <c r="AL40" s="37">
+        <v>-307.49552413692243</v>
+      </c>
+      <c r="AM40" s="43">
+        <v>227.37721420654759</v>
+      </c>
+      <c r="AN40" s="43">
+        <v>606.88809179153429</v>
+      </c>
+      <c r="AO40" s="43">
+        <v>-121.66111332332522</v>
+      </c>
+      <c r="AP40" s="37">
+        <v>-517.47095110644341</v>
+      </c>
+      <c r="AQ40" s="44">
+        <v>382.36073810132575</v>
+      </c>
+      <c r="AR40" s="44">
+        <v>-143.56337842438188</v>
+      </c>
+      <c r="AS40" s="44">
+        <v>-122.37878371688055</v>
+      </c>
+      <c r="AT40" s="45">
+        <v>-442.3573709636479</v>
+      </c>
+      <c r="AU40" s="44">
+        <v>-711.32753552394206</v>
+      </c>
+      <c r="AV40" s="44">
+        <v>350.04922542665543</v>
+      </c>
+      <c r="AW40" s="44">
+        <v>-833.10092287852603</v>
+      </c>
+      <c r="AX40" s="45">
+        <v>175.37467006618715</v>
+      </c>
+      <c r="AY40" s="44">
+        <v>-159.86058275997743</v>
+      </c>
+      <c r="AZ40" s="44">
+        <v>490.34495537681016</v>
+      </c>
+      <c r="BA40" s="44">
+        <v>-923.02643525470876</v>
+      </c>
+      <c r="BB40" s="45">
+        <v>-264.47801206486531</v>
+      </c>
+      <c r="BC40" s="44">
+        <v>324.92852676587682</v>
+      </c>
+      <c r="BD40" s="44">
+        <v>49.608471463920523</v>
+      </c>
+      <c r="BE40" s="44">
+        <v>-1012.2357446781506</v>
+      </c>
+      <c r="BF40" s="45">
+        <v>117.55994427747714</v>
+      </c>
+      <c r="BG40" s="44">
+        <v>110.97699760315334</v>
+      </c>
+      <c r="BH40" s="26">
+        <v>60.117480899114412</v>
+      </c>
+      <c r="BI40" s="26">
+        <v>-993.99128590359589</v>
+      </c>
+      <c r="BJ40" s="37">
+        <v>154.0209041166022</v>
+      </c>
+      <c r="BK40" s="26">
+        <v>17.356677347532241</v>
+      </c>
+      <c r="BL40" s="26">
+        <v>-299.51740498121694</v>
+      </c>
+      <c r="BM40" s="26">
+        <v>-1989.4480848703777</v>
+      </c>
+      <c r="BN40" s="26">
+        <v>947.57365350481746</v>
+      </c>
+      <c r="BO40" s="27">
+        <v>415.36516909421994</v>
+      </c>
+      <c r="BP40" s="26">
+        <v>-364.68793054275829</v>
+      </c>
+      <c r="BQ40" s="26">
+        <v>-2133.1252302684356</v>
+      </c>
+      <c r="BR40" s="26">
+        <v>880.20924389966012</v>
+      </c>
+      <c r="BS40" s="27">
+        <v>372.04343304127997</v>
+      </c>
+      <c r="BT40" s="26">
+        <v>-11.0107106420935</v>
+      </c>
+      <c r="BU40" s="26">
+        <v>-2137.10478078814</v>
+      </c>
+      <c r="BV40" s="26">
+        <v>449.99752897735198</v>
+      </c>
+      <c r="BW40" s="27">
+        <v>451.50304866315605</v>
+      </c>
+      <c r="BX40" s="26">
+        <v>-350.42095738953526</v>
+      </c>
+      <c r="BY40" s="26">
+        <v>-2429.560828442327</v>
+      </c>
+      <c r="BZ40" s="26">
+        <v>783.6864246148732</v>
+      </c>
+      <c r="CA40" s="27">
+        <v>247.81941155034383</v>
+      </c>
+      <c r="CB40" s="26">
+        <v>-416.20013742703668</v>
+      </c>
+      <c r="CC40" s="26">
+        <v>-2769.7277140856495</v>
+      </c>
+      <c r="CD40" s="26">
+        <v>1254.1213270583517</v>
+      </c>
+      <c r="CE40" s="27">
+        <v>517.49780201834119</v>
+      </c>
+      <c r="CF40" s="26">
+        <v>130.46645909466315</v>
+      </c>
+      <c r="CG40" s="26">
+        <v>-2695.9527289332723</v>
+      </c>
+      <c r="CH40" s="26">
+        <v>-134.42479977650555</v>
+      </c>
+      <c r="CI40" s="27">
+        <v>-282.46794748359389</v>
+      </c>
+      <c r="CJ40" s="26">
+        <v>59.468517943908864</v>
+      </c>
+      <c r="CK40" s="26">
+        <v>-2404.9365925266002</v>
+      </c>
+      <c r="CL40" s="26">
+        <v>1079.8543528340283</v>
+      </c>
+      <c r="CM40" s="27">
+        <v>684.45321620999175</v>
+      </c>
+      <c r="CN40" s="26">
+        <v>0.87490715053564827</v>
+      </c>
+      <c r="CO40" s="26">
+        <v>-1992.4841968275223</v>
+      </c>
+      <c r="CP40" s="26">
+        <v>425.4390917058663</v>
+      </c>
+      <c r="CQ40" s="27">
+        <v>363.47909911972329</v>
+      </c>
+      <c r="CR40" s="26">
+        <v>43.672448564842625</v>
+      </c>
+      <c r="CS40" s="26">
+        <v>-2013.5732777062562</v>
+      </c>
+      <c r="CT40" s="37">
+        <v>99.721947767877055</v>
+      </c>
+      <c r="CU40" s="26">
+        <v>408.76203476558248</v>
+      </c>
+      <c r="CV40" s="26">
+        <v>71.303501999461162</v>
+      </c>
+      <c r="CW40" s="26">
+        <v>-1433.2655681061547</v>
+      </c>
+      <c r="CX40" s="37">
+        <v>511.42377662061881</v>
+      </c>
+      <c r="CY40" s="26">
+        <v>448.92010685383048</v>
+      </c>
+      <c r="CZ40" s="26">
+        <v>-41.9866601742321</v>
+      </c>
+      <c r="DA40" s="26">
+        <v>-1980.6318175745257</v>
+      </c>
+      <c r="DB40" s="37">
+        <v>399.42945115842667</v>
+      </c>
+    </row>
+    <row r="42" spans="1:106" ht="9.75" customHeight="1">
+      <c r="A42" s="19"/>
+    </row>
+    <row r="43" spans="1:106" ht="36.75" customHeight="1">
+      <c r="A43" s="60" t="s">
         <v>189</v>
       </c>
-      <c r="BQ6" s="25" t="s">
-[...11 lines deleted...]
-      <c r="BU6" s="25" t="s">
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="61"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="61"/>
+      <c r="H43" s="61"/>
+      <c r="I43" s="61"/>
+      <c r="J43" s="61"/>
+      <c r="K43" s="61"/>
+    </row>
+    <row r="44" spans="1:106" ht="28.5" customHeight="1">
+      <c r="A44" s="62" t="s">
         <v>194</v>
       </c>
-      <c r="BV6" s="25" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B44" s="63"/>
+      <c r="C44" s="63"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="63"/>
+      <c r="H44" s="63"/>
+      <c r="I44" s="63"/>
+      <c r="J44" s="63"/>
+      <c r="K44" s="63"/>
     </row>
-    <row r="7" spans="2:203" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...271 lines deleted...]
-      <c r="GU7" s="1"/>
+    <row r="45" spans="1:106" ht="12.75" customHeight="1">
+      <c r="A45" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B45" s="47"/>
+      <c r="C45" s="47"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="47"/>
+      <c r="I45" s="47"/>
+      <c r="J45" s="47"/>
+      <c r="K45" s="47"/>
+      <c r="L45" s="47"/>
+      <c r="M45" s="47"/>
     </row>
-    <row r="8" spans="2:203" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...271 lines deleted...]
-      <c r="GU8" s="1"/>
+    <row r="46" spans="1:106" ht="13.5">
+      <c r="B46" s="42"/>
+      <c r="C46" s="42"/>
+      <c r="D46" s="42"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="42"/>
+      <c r="G46" s="42"/>
+      <c r="H46" s="42"/>
+      <c r="I46" s="42"/>
+      <c r="J46" s="42"/>
+      <c r="K46" s="42"/>
+      <c r="L46" s="42"/>
+      <c r="M46" s="42"/>
     </row>
-    <row r="9" spans="2:203" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...271 lines deleted...]
-      <c r="GU9" s="1"/>
+    <row r="47" spans="1:106" ht="13.5">
+      <c r="A47" s="42"/>
     </row>
-    <row r="10" spans="2:203" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...8677 lines deleted...]
-      <c r="GU48" s="1"/>
+    <row r="48" spans="1:106">
+      <c r="A48" s="4" t="s">
+        <v>255</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="B44:M44"/>
+  <mergeCells count="2">
+    <mergeCell ref="A43:K43"/>
+    <mergeCell ref="A44:K44"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:GJ48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:GH46"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="193" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="35.7109375" style="4" customWidth="1"/>
+    <col min="2" max="23" width="8.85546875" style="4" customWidth="1"/>
+    <col min="24" max="190" width="8.85546875" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:192" ht="18.75" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="GJ2" s="1"/>
+    <row r="1" spans="1:190" ht="18.75">
+      <c r="A1" s="3" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="3" spans="2:192" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>211</v>
+    <row r="2" spans="1:190">
+      <c r="A2" s="5" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="6" spans="2:192" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="25">
+    <row r="4" spans="1:190" ht="15" customHeight="1"/>
+    <row r="5" spans="1:190">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7">
+        <v>1993</v>
+      </c>
+      <c r="C5" s="8">
+        <v>1994</v>
+      </c>
+      <c r="D5" s="8">
+        <v>1995</v>
+      </c>
+      <c r="E5" s="8">
+        <v>1996</v>
+      </c>
+      <c r="F5" s="8">
+        <v>1997</v>
+      </c>
+      <c r="G5" s="8">
+        <v>1998</v>
+      </c>
+      <c r="H5" s="8">
+        <v>1999</v>
+      </c>
+      <c r="I5" s="8">
         <v>2000</v>
       </c>
-      <c r="D6" s="25">
+      <c r="J5" s="8">
         <v>2001</v>
       </c>
-      <c r="E6" s="25">
+      <c r="K5" s="8">
         <v>2002</v>
       </c>
-      <c r="F6" s="25">
+      <c r="L5" s="8">
         <v>2003</v>
       </c>
-      <c r="G6" s="25">
+      <c r="M5" s="16">
         <v>2004</v>
       </c>
-      <c r="H6" s="25">
+      <c r="N5" s="16">
         <v>2005</v>
       </c>
-      <c r="I6" s="25">
+      <c r="O5" s="39">
         <v>2006</v>
       </c>
-      <c r="J6" s="25">
+      <c r="P5" s="39">
         <v>2007</v>
       </c>
-      <c r="K6" s="25">
+      <c r="Q5" s="39">
         <v>2008</v>
       </c>
-      <c r="L6" s="25">
+      <c r="R5" s="39">
         <v>2009</v>
       </c>
-      <c r="M6" s="25">
+      <c r="S5" s="39">
         <v>2010</v>
       </c>
-      <c r="N6" s="25">
+      <c r="T5" s="39">
         <v>2011</v>
       </c>
-      <c r="O6" s="25">
+      <c r="U5" s="39">
         <v>2012</v>
       </c>
-      <c r="P6" s="25">
-[...44 lines deleted...]
-      <c r="AE6" s="26" t="s">
+      <c r="V5" s="55" t="s">
+        <v>257</v>
+      </c>
+      <c r="W5" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="X5" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y5" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="AB5" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="AC5" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="AD5" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE5" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF5" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG5" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH5" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI5" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ5" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK5" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AL5" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="AF6" s="26" t="s">
-[...26 lines deleted...]
-      <c r="AO6" s="26" t="s">
+      <c r="AM5" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN5" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO5" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="AP5" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ5" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR5" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS5" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="AU5" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="AV5" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="AW5" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="AX5" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="AY5" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="AZ5" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="BA5" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="BB5" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="BC5" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="BD5" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="BE5" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="BF5" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="BG5" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="BH5" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="BI5" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="BJ5" s="36" t="s">
+        <v>166</v>
+      </c>
+      <c r="BK5" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="BL5" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="BM5" s="25" t="s">
+        <v>169</v>
+      </c>
+      <c r="BN5" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="BO5" s="24" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP5" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="BQ5" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="BR5" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="BS5" s="24" t="s">
+        <v>185</v>
+      </c>
+      <c r="BT5" s="25" t="s">
+        <v>186</v>
+      </c>
+      <c r="BU5" s="25" t="s">
+        <v>187</v>
+      </c>
+      <c r="BV5" s="25" t="s">
+        <v>188</v>
+      </c>
+      <c r="BW5" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="BX5" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="BY5" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ5" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="CA5" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB5" s="25" t="s">
+        <v>200</v>
+      </c>
+      <c r="CC5" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="CD5" s="25" t="s">
+        <v>202</v>
+      </c>
+      <c r="CE5" s="24" t="s">
+        <v>235</v>
+      </c>
+      <c r="CF5" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="CG5" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="CH5" s="36" t="s">
+        <v>238</v>
+      </c>
+      <c r="CI5" s="25" t="s">
+        <v>239</v>
+      </c>
+      <c r="CJ5" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="CK5" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="CL5" s="36" t="s">
+        <v>242</v>
+      </c>
+      <c r="CM5" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="CN5" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="CO5" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="CP5" s="36" t="s">
+        <v>246</v>
+      </c>
+      <c r="CQ5" s="25" t="s">
+        <v>247</v>
+      </c>
+      <c r="CR5" s="25" t="s">
+        <v>248</v>
+      </c>
+      <c r="CS5" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="CT5" s="36" t="s">
+        <v>250</v>
+      </c>
+      <c r="CU5" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="CV5" s="25" t="s">
+        <v>261</v>
+      </c>
+      <c r="CW5" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="CX5" s="36" t="s">
+        <v>263</v>
+      </c>
+      <c r="CY5" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="CZ5" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="DA5" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="DB5" s="36" t="s">
+        <v>265</v>
+      </c>
+      <c r="EZ5"/>
+      <c r="FA5"/>
+      <c r="FB5"/>
+      <c r="FC5"/>
+      <c r="FD5"/>
+      <c r="FE5"/>
+      <c r="FF5"/>
+      <c r="FG5"/>
+      <c r="FH5"/>
+      <c r="FI5"/>
+      <c r="FJ5"/>
+      <c r="FK5"/>
+      <c r="FL5"/>
+      <c r="FM5"/>
+      <c r="FN5"/>
+      <c r="FO5"/>
+      <c r="FP5"/>
+      <c r="FQ5"/>
+      <c r="FR5"/>
+      <c r="FS5"/>
+      <c r="FT5"/>
+      <c r="FU5"/>
+      <c r="FV5"/>
+      <c r="FW5"/>
+      <c r="FX5"/>
+      <c r="FY5"/>
+      <c r="FZ5"/>
+      <c r="GA5"/>
+      <c r="GB5"/>
+      <c r="GC5"/>
+      <c r="GD5"/>
+      <c r="GE5"/>
+      <c r="GF5"/>
+      <c r="GG5"/>
+      <c r="GH5"/>
+    </row>
+    <row r="6" spans="1:190">
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="12"/>
+      <c r="X6" s="12"/>
+      <c r="Y6" s="12"/>
+      <c r="Z6" s="14"/>
+      <c r="AA6" s="12"/>
+      <c r="AB6" s="12"/>
+      <c r="AC6" s="12"/>
+      <c r="AD6" s="14"/>
+      <c r="AE6" s="12"/>
+      <c r="AF6" s="12"/>
+      <c r="AG6" s="12"/>
+      <c r="AH6" s="14"/>
+      <c r="AI6" s="12"/>
+      <c r="AJ6" s="12"/>
+      <c r="AK6" s="12"/>
+      <c r="AL6" s="14"/>
+      <c r="AM6" s="4"/>
+      <c r="AN6" s="4"/>
+      <c r="AO6" s="4"/>
+      <c r="AP6" s="14"/>
+      <c r="AQ6" s="30"/>
+      <c r="AR6" s="30"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="31"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="AX6" s="31"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="29"/>
+      <c r="BA6" s="29"/>
+      <c r="BB6" s="29"/>
+      <c r="BC6" s="21"/>
+      <c r="BF6" s="22"/>
+      <c r="BK6" s="21"/>
+      <c r="BO6" s="21"/>
+      <c r="BS6" s="21"/>
+      <c r="BW6" s="21"/>
+      <c r="CA6" s="21"/>
+      <c r="CE6" s="21"/>
+      <c r="CH6" s="22"/>
+      <c r="CL6" s="22"/>
+      <c r="CP6" s="22"/>
+      <c r="CT6" s="22"/>
+      <c r="CX6" s="22"/>
+      <c r="DB6" s="22"/>
+    </row>
+    <row r="7" spans="1:190">
+      <c r="A7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="43">
+        <v>694.28334142634912</v>
+      </c>
+      <c r="C7" s="43">
+        <v>770.53418617760553</v>
+      </c>
+      <c r="D7" s="43">
+        <v>-1441.8872310327351</v>
+      </c>
+      <c r="E7" s="43">
+        <v>-1091.4257607330494</v>
+      </c>
+      <c r="F7" s="43">
+        <v>-2499.5826798495591</v>
+      </c>
+      <c r="G7" s="43">
+        <v>-1369.2912938359034</v>
+      </c>
+      <c r="H7" s="44">
+        <v>-1502.4467354137537</v>
+      </c>
+      <c r="I7" s="44">
+        <v>-505.27264928800798</v>
+      </c>
+      <c r="J7" s="44">
+        <v>-696.80353666900032</v>
+      </c>
+      <c r="K7" s="44">
+        <v>-1862.1253519307938</v>
+      </c>
+      <c r="L7" s="44">
+        <v>-2085.8058727894772</v>
+      </c>
+      <c r="M7" s="44">
+        <v>-1783.9677788317649</v>
+      </c>
+      <c r="N7" s="44">
+        <v>-2459.9736513168218</v>
+      </c>
+      <c r="O7" s="44">
+        <v>-3211.2797510638156</v>
+      </c>
+      <c r="P7" s="44">
+        <v>-4327.8832078930755</v>
+      </c>
+      <c r="Q7" s="44">
+        <v>-6077.7766738619121</v>
+      </c>
+      <c r="R7" s="44">
+        <v>-3057.4585167030018</v>
+      </c>
+      <c r="S7" s="44">
+        <v>-900.05106360878153</v>
+      </c>
+      <c r="T7" s="44">
+        <v>-404.9754438173868</v>
+      </c>
+      <c r="U7" s="44">
+        <v>-251.01366733943814</v>
+      </c>
+      <c r="V7" s="45">
+        <v>715.81852514754655</v>
+      </c>
+      <c r="W7" s="43">
+        <v>-188.08462679097335</v>
+      </c>
+      <c r="X7" s="43">
+        <v>111.41167781115135</v>
+      </c>
+      <c r="Y7" s="43">
+        <v>463.62544592034061</v>
+      </c>
+      <c r="Z7" s="37">
+        <v>307.33084448583054</v>
+      </c>
+      <c r="AA7" s="43">
+        <v>29.471584651138329</v>
+      </c>
+      <c r="AB7" s="43">
+        <v>215.66765813477647</v>
+      </c>
+      <c r="AC7" s="43">
+        <v>878.94971143357645</v>
+      </c>
+      <c r="AD7" s="37">
+        <v>-353.55476804188578</v>
+      </c>
+      <c r="AE7" s="43">
+        <v>-320.98239528403394</v>
+      </c>
+      <c r="AF7" s="43">
+        <v>-480.50845662394983</v>
+      </c>
+      <c r="AG7" s="43">
+        <v>-139.14977549838159</v>
+      </c>
+      <c r="AH7" s="37">
+        <v>-501.24660362636973</v>
+      </c>
+      <c r="AI7" s="43">
+        <v>-207.64186638127876</v>
+      </c>
+      <c r="AJ7" s="43">
+        <v>-535.81646968681798</v>
+      </c>
+      <c r="AK7" s="43">
+        <v>297.96159079971795</v>
+      </c>
+      <c r="AL7" s="37">
+        <v>-645.92901546467056</v>
+      </c>
+      <c r="AM7" s="26">
+        <v>-757.02816266692241</v>
+      </c>
+      <c r="AN7" s="26">
+        <v>-666.33291319198429</v>
+      </c>
+      <c r="AO7" s="26">
+        <v>356.90307079538377</v>
+      </c>
+      <c r="AP7" s="37">
+        <v>-1433.1246747860366</v>
+      </c>
+      <c r="AQ7" s="44">
+        <v>-546.61851054109025</v>
+      </c>
+      <c r="AR7" s="44">
+        <v>-629.20728073818702</v>
+      </c>
+      <c r="AS7" s="44">
+        <v>423.86760971824708</v>
+      </c>
+      <c r="AT7" s="45">
+        <v>-617.33311227487309</v>
+      </c>
+      <c r="AU7" s="46">
+        <v>-586.0405440900231</v>
+      </c>
+      <c r="AV7" s="44">
+        <v>-582.96091698481928</v>
+      </c>
+      <c r="AW7" s="44">
+        <v>469.49445737173966</v>
+      </c>
+      <c r="AX7" s="45">
+        <v>-802.93973171065079</v>
+      </c>
+      <c r="AY7" s="44">
+        <v>-352.38653719637114</v>
+      </c>
+      <c r="AZ7" s="44">
+        <v>-371.51982425946676</v>
+      </c>
+      <c r="BA7" s="44">
+        <v>823.77279150638878</v>
+      </c>
+      <c r="BB7" s="45">
+        <v>-605.13907933855887</v>
+      </c>
+      <c r="BC7" s="44">
+        <v>-554.27673893218594</v>
+      </c>
+      <c r="BD7" s="44">
+        <v>-827.2636260294048</v>
+      </c>
+      <c r="BE7" s="44">
+        <v>1216.4703710331416</v>
+      </c>
+      <c r="BF7" s="45">
+        <v>-531.73354274055123</v>
+      </c>
+      <c r="BG7" s="44">
+        <v>-818.45157424622278</v>
+      </c>
+      <c r="BH7" s="26">
+        <v>-881.57933779656946</v>
+      </c>
+      <c r="BI7" s="26">
+        <v>899.66943458314131</v>
+      </c>
+      <c r="BJ7" s="37">
+        <v>-1061.7638744711428</v>
+      </c>
+      <c r="BK7" s="26">
+        <v>-1167.5161297363388</v>
+      </c>
+      <c r="BL7" s="26">
+        <v>-1140.0813439664871</v>
+      </c>
+      <c r="BM7" s="26">
+        <v>2052.768676556957</v>
+      </c>
+      <c r="BN7" s="26">
+        <v>-1830.9770756436083</v>
+      </c>
+      <c r="BO7" s="27">
+        <v>-1620.8581289863516</v>
+      </c>
+      <c r="BP7" s="26">
+        <v>-861.42788307097044</v>
+      </c>
+      <c r="BQ7" s="26">
+        <v>2381.2325800933086</v>
+      </c>
+      <c r="BR7" s="26">
+        <v>-1682.9143468677512</v>
+      </c>
+      <c r="BS7" s="27">
+        <v>-1875.3948352362497</v>
+      </c>
+      <c r="BT7" s="26">
+        <v>-1465.9558368406006</v>
+      </c>
+      <c r="BU7" s="26">
+        <v>2702.1314288865256</v>
+      </c>
+      <c r="BV7" s="26">
+        <v>-1820.7544081264973</v>
+      </c>
+      <c r="BW7" s="27">
+        <v>-2337.3149458302614</v>
+      </c>
+      <c r="BX7" s="26">
+        <v>-1610.1577670306681</v>
+      </c>
+      <c r="BY7" s="26">
+        <v>2666.1889982303674</v>
+      </c>
+      <c r="BZ7" s="26">
+        <v>-1929.9960364332539</v>
+      </c>
+      <c r="CA7" s="27">
+        <v>-2633.9058009068208</v>
+      </c>
+      <c r="CB7" s="26">
+        <v>-1784.8469776294041</v>
+      </c>
+      <c r="CC7" s="26">
+        <v>2877.7386073741482</v>
+      </c>
+      <c r="CD7" s="26">
+        <v>-2786.8690367309978</v>
+      </c>
+      <c r="CE7" s="27">
+        <v>-3772.0049586048567</v>
+      </c>
+      <c r="CF7" s="26">
+        <v>-2847.7424350218089</v>
+      </c>
+      <c r="CG7" s="26">
+        <v>2954.2735326459451</v>
+      </c>
+      <c r="CH7" s="37">
+        <v>-2412.3028128811916</v>
+      </c>
+      <c r="CI7" s="26">
+        <v>-2337.97061577164</v>
+      </c>
+      <c r="CJ7" s="26">
+        <v>-1158.4978681977498</v>
+      </c>
+      <c r="CK7" s="26">
+        <v>2643.6533023652369</v>
+      </c>
+      <c r="CL7" s="37">
+        <v>-2204.6433350988486</v>
+      </c>
+      <c r="CM7" s="26">
+        <v>-1820.7126255274293</v>
+      </c>
+      <c r="CN7" s="26">
+        <v>-140.45046681968381</v>
+      </c>
+      <c r="CO7" s="26">
+        <v>2455.2643824591105</v>
+      </c>
+      <c r="CP7" s="37">
+        <v>-1394.152353720779</v>
+      </c>
+      <c r="CQ7" s="26">
+        <v>-2185.1931777647619</v>
+      </c>
+      <c r="CR7" s="26">
+        <v>-432.71650433325948</v>
+      </c>
+      <c r="CS7" s="26">
+        <v>3521.6381125204625</v>
+      </c>
+      <c r="CT7" s="37">
+        <v>-1308.7038742398281</v>
+      </c>
+      <c r="CU7" s="26">
+        <v>-2182.2001329549134</v>
+      </c>
+      <c r="CV7" s="26">
+        <v>-437.40471715455089</v>
+      </c>
+      <c r="CW7" s="26">
+        <v>3256.2990753833928</v>
+      </c>
+      <c r="CX7" s="37">
+        <v>-887.70789261336677</v>
+      </c>
+      <c r="CY7" s="26">
+        <v>-1846.4358016355004</v>
+      </c>
+      <c r="CZ7" s="26">
+        <v>-325.84010972790185</v>
+      </c>
+      <c r="DA7" s="26">
+        <v>3894.6370896737048</v>
+      </c>
+      <c r="DB7" s="37">
+        <v>-1006.5426531627559</v>
+      </c>
+    </row>
+    <row r="8" spans="1:190">
+      <c r="A8" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="43">
+        <v>275.74317142634914</v>
+      </c>
+      <c r="C8" s="43">
+        <v>171.04256217760553</v>
+      </c>
+      <c r="D8" s="43">
+        <v>-2233.3314810327352</v>
+      </c>
+      <c r="E8" s="43">
+        <v>-2011.6401429180494</v>
+      </c>
+      <c r="F8" s="43">
+        <v>-3403.2483324255595</v>
+      </c>
+      <c r="G8" s="43">
+        <v>-2183.1184019319035</v>
+      </c>
+      <c r="H8" s="44">
+        <v>-2135.1303892687538</v>
+      </c>
+      <c r="I8" s="44">
+        <v>-1385.7406866170079</v>
+      </c>
+      <c r="J8" s="44">
+        <v>-1680.1993711900004</v>
+      </c>
+      <c r="K8" s="44">
+        <v>-2952.5334325396484</v>
+      </c>
+      <c r="L8" s="44">
+        <v>-3492.829799172976</v>
+      </c>
+      <c r="M8" s="44">
+        <v>-3269.6815293268996</v>
+      </c>
+      <c r="N8" s="44">
+        <v>-3935.2845142381602</v>
+      </c>
+      <c r="O8" s="44">
+        <v>-4601.4046970008558</v>
+      </c>
+      <c r="P8" s="44">
+        <v>-5758.4214741578462</v>
+      </c>
+      <c r="Q8" s="44">
+        <v>-7653.940145072761</v>
+      </c>
+      <c r="R8" s="44">
+        <v>-4460.6037681587359</v>
+      </c>
+      <c r="S8" s="44">
+        <v>-2303.2240974162505</v>
+      </c>
+      <c r="T8" s="44">
+        <v>-2001.9996813790995</v>
+      </c>
+      <c r="U8" s="44">
+        <v>-1737.5331665276344</v>
+      </c>
+      <c r="V8" s="45">
+        <v>-742.49004965905624</v>
+      </c>
+      <c r="W8" s="43">
+        <v>-264.61576279097335</v>
+      </c>
+      <c r="X8" s="43">
+        <v>8.0638248111513349</v>
+      </c>
+      <c r="Y8" s="43">
+        <v>366.95647592034061</v>
+      </c>
+      <c r="Z8" s="37">
+        <v>165.33863348583054</v>
+      </c>
+      <c r="AA8" s="43">
+        <v>-92.854977348861667</v>
+      </c>
+      <c r="AB8" s="43">
+        <v>78.154199134776491</v>
+      </c>
+      <c r="AC8" s="43">
+        <v>711.76670043357649</v>
+      </c>
+      <c r="AD8" s="37">
+        <v>-526.02336004188578</v>
+      </c>
+      <c r="AE8" s="43">
+        <v>-490.15578328403399</v>
+      </c>
+      <c r="AF8" s="43">
+        <v>-663.15253862394979</v>
+      </c>
+      <c r="AG8" s="43">
+        <v>-334.53089949838159</v>
+      </c>
+      <c r="AH8" s="37">
+        <v>-745.49225962636979</v>
+      </c>
+      <c r="AI8" s="43">
+        <v>-474.76601138127876</v>
+      </c>
+      <c r="AJ8" s="43">
+        <v>-759.59137268681798</v>
+      </c>
+      <c r="AK8" s="43">
+        <v>98.449232000717984</v>
+      </c>
+      <c r="AL8" s="37">
+        <v>-875.73199085067063</v>
+      </c>
+      <c r="AM8" s="26">
+        <v>-972.60516570792242</v>
+      </c>
+      <c r="AN8" s="26">
+        <v>-902.47057258098425</v>
+      </c>
+      <c r="AO8" s="26">
+        <v>135.25567813538373</v>
+      </c>
+      <c r="AP8" s="37">
+        <v>-1663.4282722720366</v>
+      </c>
+      <c r="AQ8" s="44">
+        <v>-743.98997560109024</v>
+      </c>
+      <c r="AR8" s="44">
+        <v>-848.80358495918699</v>
+      </c>
+      <c r="AS8" s="44">
+        <v>226.80317279624705</v>
+      </c>
+      <c r="AT8" s="45">
+        <v>-817.12801416787306</v>
+      </c>
+      <c r="AU8" s="46">
+        <v>-745.76965662402313</v>
+      </c>
+      <c r="AV8" s="44">
+        <v>-737.32297454881927</v>
+      </c>
+      <c r="AW8" s="44">
+        <v>311.88725773873966</v>
+      </c>
+      <c r="AX8" s="45">
+        <v>-963.92501583465082</v>
+      </c>
+      <c r="AY8" s="44">
+        <v>-556.67412321237111</v>
+      </c>
+      <c r="AZ8" s="44">
+        <v>-584.30922166546679</v>
+      </c>
+      <c r="BA8" s="44">
+        <v>579.41570868238887</v>
+      </c>
+      <c r="BB8" s="45">
+        <v>-824.17305042155886</v>
+      </c>
+      <c r="BC8" s="44">
+        <v>-780.28208490518591</v>
+      </c>
+      <c r="BD8" s="44">
+        <v>-1085.7825216014048</v>
+      </c>
+      <c r="BE8" s="44">
+        <v>972.9091404331416</v>
+      </c>
+      <c r="BF8" s="45">
+        <v>-787.04390511655129</v>
+      </c>
+      <c r="BG8" s="44">
+        <v>-1060.2016600325958</v>
+      </c>
+      <c r="BH8" s="26">
+        <v>-1149.5363360050483</v>
+      </c>
+      <c r="BI8" s="26">
+        <v>598.61270036396672</v>
+      </c>
+      <c r="BJ8" s="37">
+        <v>-1341.4081368659713</v>
+      </c>
+      <c r="BK8" s="26">
+        <v>-1498.9290394405666</v>
+      </c>
+      <c r="BL8" s="26">
+        <v>-1517.7677345378493</v>
+      </c>
+      <c r="BM8" s="26">
+        <v>1707.2870039991385</v>
+      </c>
+      <c r="BN8" s="26">
+        <v>-2183.4200291936986</v>
+      </c>
+      <c r="BO8" s="27">
+        <v>-1958.0950605608091</v>
+      </c>
+      <c r="BP8" s="26">
+        <v>-1229.5170461698253</v>
+      </c>
+      <c r="BQ8" s="26">
+        <v>2019.5815221596713</v>
+      </c>
+      <c r="BR8" s="26">
+        <v>-2101.6509447559365</v>
+      </c>
+      <c r="BS8" s="27">
+        <v>-2270.6449846316414</v>
+      </c>
+      <c r="BT8" s="26">
+        <v>-1872.1450918614073</v>
+      </c>
+      <c r="BU8" s="26">
+        <v>2373.9290026810377</v>
+      </c>
+      <c r="BV8" s="26">
+        <v>-2166.4234404261488</v>
+      </c>
+      <c r="BW8" s="27">
+        <v>-2688.1395370559362</v>
+      </c>
+      <c r="BX8" s="26">
+        <v>-1983.6260719827715</v>
+      </c>
+      <c r="BY8" s="26">
+        <v>2315.9768005266242</v>
+      </c>
+      <c r="BZ8" s="26">
+        <v>-2245.6158884887718</v>
+      </c>
+      <c r="CA8" s="27">
+        <v>-2959.1598862638193</v>
+      </c>
+      <c r="CB8" s="26">
+        <v>-2148.4645440777185</v>
+      </c>
+      <c r="CC8" s="26">
+        <v>2515.3223920014734</v>
+      </c>
+      <c r="CD8" s="26">
+        <v>-3166.1194358177818</v>
+      </c>
+      <c r="CE8" s="27">
+        <v>-4103.5949511094432</v>
+      </c>
+      <c r="CF8" s="26">
+        <v>-3279.7690643317892</v>
+      </c>
+      <c r="CG8" s="26">
+        <v>2552.3318530585238</v>
+      </c>
+      <c r="CH8" s="37">
+        <v>-2822.9079826900524</v>
+      </c>
+      <c r="CI8" s="26">
+        <v>-2636.7026969089839</v>
+      </c>
+      <c r="CJ8" s="26">
+        <v>-1519.4072700445868</v>
+      </c>
+      <c r="CK8" s="26">
+        <v>2302.0555628905595</v>
+      </c>
+      <c r="CL8" s="37">
+        <v>-2606.5493640957247</v>
+      </c>
+      <c r="CM8" s="26">
+        <v>-2169.649780712527</v>
+      </c>
+      <c r="CN8" s="26">
+        <v>-499.41023892969315</v>
+      </c>
+      <c r="CO8" s="26">
+        <v>2113.8239852563956</v>
+      </c>
+      <c r="CP8" s="37">
+        <v>-1747.988063030426</v>
+      </c>
+      <c r="CQ8" s="26">
+        <v>-2547.6271505883651</v>
+      </c>
+      <c r="CR8" s="26">
+        <v>-866.47280387284536</v>
+      </c>
+      <c r="CS8" s="26">
+        <v>3105.8769810061158</v>
+      </c>
+      <c r="CT8" s="37">
+        <v>-1693.7767079240048</v>
+      </c>
+      <c r="CU8" s="26">
+        <v>-2537.9652582661747</v>
+      </c>
+      <c r="CV8" s="26">
+        <v>-840.6078165675317</v>
+      </c>
+      <c r="CW8" s="26">
+        <v>2913.4544403856989</v>
+      </c>
+      <c r="CX8" s="37">
+        <v>-1272.414532079627</v>
+      </c>
+      <c r="CY8" s="26">
+        <v>-2209.2743907441672</v>
+      </c>
+      <c r="CZ8" s="26">
+        <v>-784.43054276061503</v>
+      </c>
+      <c r="DA8" s="26">
+        <v>3540.0138165580729</v>
+      </c>
+      <c r="DB8" s="37">
+        <v>-1288.7989327123469</v>
+      </c>
+    </row>
+    <row r="9" spans="1:190">
+      <c r="A9" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="43">
+        <v>6290.5701265630687</v>
+      </c>
+      <c r="C9" s="43">
+        <v>7394.9429665614771</v>
+      </c>
+      <c r="D9" s="43">
+        <v>7166.5230539264367</v>
+      </c>
+      <c r="E9" s="43">
+        <v>8210.5094736293795</v>
+      </c>
+      <c r="F9" s="43">
+        <v>8368.8103676702085</v>
+      </c>
+      <c r="G9" s="43">
+        <v>8918.440027560624</v>
+      </c>
+      <c r="H9" s="44">
+        <v>8370.9878386317632</v>
+      </c>
+      <c r="I9" s="44">
+        <v>8984.1283165853274</v>
+      </c>
+      <c r="J9" s="44">
+        <v>10076.958786511826</v>
+      </c>
+      <c r="K9" s="44">
+        <v>11039.236305057137</v>
+      </c>
+      <c r="L9" s="44">
+        <v>15402.69607725145</v>
+      </c>
+      <c r="M9" s="44">
+        <v>18479.636084141497</v>
+      </c>
+      <c r="N9" s="44">
+        <v>19785.410295904563</v>
+      </c>
+      <c r="O9" s="44">
+        <v>22575.125777709403</v>
+      </c>
+      <c r="P9" s="44">
+        <v>26885.982345922719</v>
+      </c>
+      <c r="Q9" s="44">
+        <v>31591.563888250756</v>
+      </c>
+      <c r="R9" s="44">
+        <v>23952.496243778638</v>
+      </c>
+      <c r="S9" s="44">
+        <v>24445.256204879457</v>
+      </c>
+      <c r="T9" s="44">
+        <v>27567.911999634936</v>
+      </c>
+      <c r="U9" s="44">
+        <v>25663.681726299066</v>
+      </c>
+      <c r="V9" s="45">
+        <v>26052.851595139742</v>
+      </c>
+      <c r="W9" s="43">
+        <v>1291.9217572645105</v>
+      </c>
+      <c r="X9" s="43">
+        <v>1728.4547432609736</v>
+      </c>
+      <c r="Y9" s="43">
+        <v>1889.7219573209832</v>
+      </c>
+      <c r="Z9" s="37">
+        <v>1380.4716687166015</v>
+      </c>
+      <c r="AA9" s="43">
+        <v>1374.3984261450018</v>
+      </c>
+      <c r="AB9" s="43">
+        <v>1787.9654129752905</v>
+      </c>
+      <c r="AC9" s="43">
+        <v>2500.6910477051097</v>
+      </c>
+      <c r="AD9" s="37">
+        <v>1731.8880797360755</v>
+      </c>
+      <c r="AE9" s="43">
+        <v>1633.1040793831694</v>
+      </c>
+      <c r="AF9" s="43">
+        <v>1870.7084799412448</v>
+      </c>
+      <c r="AG9" s="43">
+        <v>2003.4496168744477</v>
+      </c>
+      <c r="AH9" s="37">
+        <v>1659.2608777275752</v>
+      </c>
+      <c r="AI9" s="43">
+        <v>1675.9605852759594</v>
+      </c>
+      <c r="AJ9" s="43">
+        <v>1789.8581551063226</v>
+      </c>
+      <c r="AK9" s="43">
+        <v>2737.2184452565784</v>
+      </c>
+      <c r="AL9" s="37">
+        <v>2007.4722879905194</v>
+      </c>
+      <c r="AM9" s="26">
+        <v>1627.9535482002693</v>
+      </c>
+      <c r="AN9" s="26">
+        <v>1958.3116832843436</v>
+      </c>
+      <c r="AO9" s="26">
+        <v>2969.7672289258512</v>
+      </c>
+      <c r="AP9" s="37">
+        <v>1812.7779072597443</v>
+      </c>
+      <c r="AQ9" s="44">
+        <v>1689.250976852871</v>
+      </c>
+      <c r="AR9" s="44">
+        <v>2093.2220104379126</v>
+      </c>
+      <c r="AS9" s="44">
+        <v>3144.7094544788201</v>
+      </c>
+      <c r="AT9" s="45">
+        <v>1991.2575857910192</v>
+      </c>
+      <c r="AU9" s="46">
+        <v>1671.8516863102057</v>
+      </c>
+      <c r="AV9" s="44">
+        <v>1904.2866580262571</v>
+      </c>
+      <c r="AW9" s="44">
+        <v>2900.4356503619033</v>
+      </c>
+      <c r="AX9" s="45">
+        <v>1894.413843933396</v>
+      </c>
+      <c r="AY9" s="44">
+        <v>1669.8160902922039</v>
+      </c>
+      <c r="AZ9" s="44">
+        <v>2083.2667643643431</v>
+      </c>
+      <c r="BA9" s="44">
+        <v>3256.4972512749914</v>
+      </c>
+      <c r="BB9" s="45">
+        <v>1974.5482106537897</v>
+      </c>
+      <c r="BC9" s="44">
+        <v>1793.3750479218156</v>
+      </c>
+      <c r="BD9" s="44">
+        <v>2193.2052996470252</v>
+      </c>
+      <c r="BE9" s="44">
+        <v>3935.3089654496225</v>
+      </c>
+      <c r="BF9" s="45">
+        <v>2155.0694734933636</v>
+      </c>
+      <c r="BG9" s="44">
+        <v>1771.7092946114356</v>
+      </c>
+      <c r="BH9" s="26">
+        <v>2534.2721442769921</v>
+      </c>
+      <c r="BI9" s="26">
+        <v>4312.0428273034031</v>
+      </c>
+      <c r="BJ9" s="37">
+        <v>2421.2120388653061</v>
+      </c>
+      <c r="BK9" s="26">
+        <v>2205.4517235138528</v>
+      </c>
+      <c r="BL9" s="26">
+        <v>3857.0940861136846</v>
+      </c>
+      <c r="BM9" s="26">
+        <v>6422.863526371325</v>
+      </c>
+      <c r="BN9" s="26">
+        <v>2917.2867412525875</v>
+      </c>
+      <c r="BO9" s="27">
+        <v>2801.3873784381944</v>
+      </c>
+      <c r="BP9" s="26">
+        <v>4386.7563720273802</v>
+      </c>
+      <c r="BQ9" s="26">
+        <v>7659.8067368515813</v>
+      </c>
+      <c r="BR9" s="26">
+        <v>3631.685596824339</v>
+      </c>
+      <c r="BS9" s="27">
+        <v>3035.8076656346843</v>
+      </c>
+      <c r="BT9" s="26">
+        <v>4879.621364663265</v>
+      </c>
+      <c r="BU9" s="26">
+        <v>8172.1767516965083</v>
+      </c>
+      <c r="BV9" s="26">
+        <v>3697.8045139101041</v>
+      </c>
+      <c r="BW9" s="27">
+        <v>3416.8079033893059</v>
+      </c>
+      <c r="BX9" s="26">
+        <v>5287.3533180461109</v>
+      </c>
+      <c r="BY9" s="26">
+        <v>9118.0452115603894</v>
+      </c>
+      <c r="BZ9" s="26">
+        <v>4752.9193447135949</v>
+      </c>
+      <c r="CA9" s="27">
+        <v>4091.7658394002474</v>
+      </c>
+      <c r="CB9" s="26">
+        <v>6561.0203449785313</v>
+      </c>
+      <c r="CC9" s="26">
+        <v>10573.385145784125</v>
+      </c>
+      <c r="CD9" s="26">
+        <v>5659.8110157598112</v>
+      </c>
+      <c r="CE9" s="27">
+        <v>5107.4223771574152</v>
+      </c>
+      <c r="CF9" s="26">
+        <v>8427.2310345382011</v>
+      </c>
+      <c r="CG9" s="26">
+        <v>12846.942851214688</v>
+      </c>
+      <c r="CH9" s="37">
+        <v>5209.9676253404514</v>
+      </c>
+      <c r="CI9" s="26">
+        <v>3840.7822258479864</v>
+      </c>
+      <c r="CJ9" s="26">
+        <v>5833.9960135776673</v>
+      </c>
+      <c r="CK9" s="26">
+        <v>9458.2702806376365</v>
+      </c>
+      <c r="CL9" s="37">
+        <v>4819.4477237153496</v>
+      </c>
+      <c r="CM9" s="26">
+        <v>4219.8161838448323</v>
+      </c>
+      <c r="CN9" s="26">
+        <v>5933.7803865416745</v>
+      </c>
+      <c r="CO9" s="26">
+        <v>9071.0479057915527</v>
+      </c>
+      <c r="CP9" s="37">
+        <v>5220.6117287013976</v>
+      </c>
+      <c r="CQ9" s="26">
+        <v>4367.2645735519127</v>
+      </c>
+      <c r="CR9" s="26">
+        <v>7218.2538776159527</v>
+      </c>
+      <c r="CS9" s="26">
+        <v>10808.888443616694</v>
+      </c>
+      <c r="CT9" s="37">
+        <v>5173.5051048503765</v>
+      </c>
+      <c r="CU9" s="26">
+        <v>4330.6159528748276</v>
+      </c>
+      <c r="CV9" s="26">
+        <v>6336.3009432620083</v>
+      </c>
+      <c r="CW9" s="26">
+        <v>9827.9639664406459</v>
+      </c>
+      <c r="CX9" s="37">
+        <v>5168.8008637215808</v>
+      </c>
+      <c r="CY9" s="26">
+        <v>4224.2041025149401</v>
+      </c>
+      <c r="CZ9" s="26">
+        <v>6543.8877923898781</v>
+      </c>
+      <c r="DA9" s="26">
+        <v>10434.196077301951</v>
+      </c>
+      <c r="DB9" s="37">
+        <v>4850.5636229329757</v>
+      </c>
+    </row>
+    <row r="10" spans="1:190">
+      <c r="A10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="43">
+        <v>-6014.8269551367193</v>
+      </c>
+      <c r="C10" s="43">
+        <v>-7223.9004043838722</v>
+      </c>
+      <c r="D10" s="43">
+        <v>-9399.8545349591732</v>
+      </c>
+      <c r="E10" s="43">
+        <v>-10222.149616547429</v>
+      </c>
+      <c r="F10" s="43">
+        <v>-11772.058700095768</v>
+      </c>
+      <c r="G10" s="43">
+        <v>-11101.558429492527</v>
+      </c>
+      <c r="H10" s="44">
+        <v>-10506.118227900515</v>
+      </c>
+      <c r="I10" s="44">
+        <v>-10369.869003202337</v>
+      </c>
+      <c r="J10" s="44">
+        <v>-11757.158157701826</v>
+      </c>
+      <c r="K10" s="44">
+        <v>-13991.769737596785</v>
+      </c>
+      <c r="L10" s="44">
+        <v>-18895.525876424428</v>
+      </c>
+      <c r="M10" s="44">
+        <v>-21749.317613468396</v>
+      </c>
+      <c r="N10" s="44">
+        <v>-23720.694810142722</v>
+      </c>
+      <c r="O10" s="44">
+        <v>-27176.530474710256</v>
+      </c>
+      <c r="P10" s="44">
+        <v>-32644.403820080559</v>
+      </c>
+      <c r="Q10" s="44">
+        <v>-39245.504033323516</v>
+      </c>
+      <c r="R10" s="44">
+        <v>-28413.100011937378</v>
+      </c>
+      <c r="S10" s="44">
+        <v>-26748.480302295709</v>
+      </c>
+      <c r="T10" s="44">
+        <v>-29569.911681014037</v>
+      </c>
+      <c r="U10" s="44">
+        <v>-27401.214892826698</v>
+      </c>
+      <c r="V10" s="45">
+        <v>-26795.341644798802</v>
+      </c>
+      <c r="W10" s="43">
+        <v>-1556.5375200554838</v>
+      </c>
+      <c r="X10" s="43">
+        <v>-1720.3909184498223</v>
+      </c>
+      <c r="Y10" s="43">
+        <v>-1522.7654814006426</v>
+      </c>
+      <c r="Z10" s="37">
+        <v>-1215.1330352307709</v>
+      </c>
+      <c r="AA10" s="43">
+        <v>-1467.2534034938635</v>
+      </c>
+      <c r="AB10" s="43">
+        <v>-1709.811213840514</v>
+      </c>
+      <c r="AC10" s="43">
+        <v>-1788.9243472715332</v>
+      </c>
+      <c r="AD10" s="37">
+        <v>-2257.9114397779613</v>
+      </c>
+      <c r="AE10" s="43">
+        <v>-2123.2598626672034</v>
+      </c>
+      <c r="AF10" s="43">
+        <v>-2533.8610185651946</v>
+      </c>
+      <c r="AG10" s="43">
+        <v>-2337.9805163728292</v>
+      </c>
+      <c r="AH10" s="37">
+        <v>-2404.753137353945</v>
+      </c>
+      <c r="AI10" s="43">
+        <v>-2150.7265966572381</v>
+      </c>
+      <c r="AJ10" s="43">
+        <v>-2549.4495277931405</v>
+      </c>
+      <c r="AK10" s="43">
+        <v>-2638.7692132558604</v>
+      </c>
+      <c r="AL10" s="37">
+        <v>-2883.20427884119</v>
+      </c>
+      <c r="AM10" s="26">
+        <v>-2600.5587139081917</v>
+      </c>
+      <c r="AN10" s="26">
+        <v>-2860.7822558653279</v>
+      </c>
+      <c r="AO10" s="26">
+        <v>-2834.5115507904675</v>
+      </c>
+      <c r="AP10" s="37">
+        <v>-3476.2061795317809</v>
+      </c>
+      <c r="AQ10" s="44">
+        <v>-2433.2409524539612</v>
+      </c>
+      <c r="AR10" s="44">
+        <v>-2942.0255953970996</v>
+      </c>
+      <c r="AS10" s="44">
+        <v>-2917.9062816825731</v>
+      </c>
+      <c r="AT10" s="45">
+        <v>-2808.3855999588923</v>
+      </c>
+      <c r="AU10" s="46">
+        <v>-2417.6213429342288</v>
+      </c>
+      <c r="AV10" s="44">
+        <v>-2641.6096325750764</v>
+      </c>
+      <c r="AW10" s="44">
+        <v>-2588.5483926231636</v>
+      </c>
+      <c r="AX10" s="45">
+        <v>-2858.3388597680469</v>
+      </c>
+      <c r="AY10" s="44">
+        <v>-2226.490213504575</v>
+      </c>
+      <c r="AZ10" s="44">
+        <v>-2667.5759860298099</v>
+      </c>
+      <c r="BA10" s="44">
+        <v>-2677.0815425926025</v>
+      </c>
+      <c r="BB10" s="45">
+        <v>-2798.7212610753486</v>
+      </c>
+      <c r="BC10" s="44">
+        <v>-2573.6571328270015</v>
+      </c>
+      <c r="BD10" s="44">
+        <v>-3278.98782124843</v>
+      </c>
+      <c r="BE10" s="44">
+        <v>-2962.3998250164809</v>
+      </c>
+      <c r="BF10" s="45">
+        <v>-2942.1133786099149</v>
+      </c>
+      <c r="BG10" s="44">
+        <v>-2831.9109546440313</v>
+      </c>
+      <c r="BH10" s="26">
+        <v>-3683.8084802820404</v>
+      </c>
+      <c r="BI10" s="26">
+        <v>-3713.4301269394364</v>
+      </c>
+      <c r="BJ10" s="37">
+        <v>-3762.6201757312774</v>
+      </c>
+      <c r="BK10" s="26">
+        <v>-3704.3807629544194</v>
+      </c>
+      <c r="BL10" s="26">
+        <v>-5374.8618206515339</v>
+      </c>
+      <c r="BM10" s="26">
+        <v>-4715.5765223721864</v>
+      </c>
+      <c r="BN10" s="26">
+        <v>-5100.7067704462861</v>
+      </c>
+      <c r="BO10" s="27">
+        <v>-4759.4824389990035</v>
+      </c>
+      <c r="BP10" s="26">
+        <v>-5616.2734181972055</v>
+      </c>
+      <c r="BQ10" s="26">
+        <v>-5640.22521469191</v>
+      </c>
+      <c r="BR10" s="26">
+        <v>-5733.3365415802755</v>
+      </c>
+      <c r="BS10" s="27">
+        <v>-5306.4526502663257</v>
+      </c>
+      <c r="BT10" s="26">
+        <v>-6751.7664565246723</v>
+      </c>
+      <c r="BU10" s="26">
+        <v>-5798.2477490154706</v>
+      </c>
+      <c r="BV10" s="26">
+        <v>-5864.2279543362529</v>
+      </c>
+      <c r="BW10" s="27">
+        <v>-6104.9474404452421</v>
+      </c>
+      <c r="BX10" s="26">
+        <v>-7270.9793900288823</v>
+      </c>
+      <c r="BY10" s="26">
+        <v>-6802.0684110337652</v>
+      </c>
+      <c r="BZ10" s="26">
+        <v>-6998.5352332023667</v>
+      </c>
+      <c r="CA10" s="27">
+        <v>-7050.9257256640667</v>
+      </c>
+      <c r="CB10" s="26">
+        <v>-8709.4848890562498</v>
+      </c>
+      <c r="CC10" s="26">
+        <v>-8058.0627537826513</v>
+      </c>
+      <c r="CD10" s="26">
+        <v>-8825.930451577593</v>
+      </c>
+      <c r="CE10" s="27">
+        <v>-9211.0173282668584</v>
+      </c>
+      <c r="CF10" s="26">
+        <v>-11707.00009886999</v>
+      </c>
+      <c r="CG10" s="26">
+        <v>-10294.610998156164</v>
+      </c>
+      <c r="CH10" s="37">
+        <v>-8032.8756080305038</v>
+      </c>
+      <c r="CI10" s="26">
+        <v>-6477.4849227569703</v>
+      </c>
+      <c r="CJ10" s="26">
+        <v>-7353.4032836222541</v>
+      </c>
+      <c r="CK10" s="26">
+        <v>-7156.214717747077</v>
+      </c>
+      <c r="CL10" s="37">
+        <v>-7425.9970878110744</v>
+      </c>
+      <c r="CM10" s="26">
+        <v>-6389.4659645573593</v>
+      </c>
+      <c r="CN10" s="26">
+        <v>-6433.1906254713676</v>
+      </c>
+      <c r="CO10" s="26">
+        <v>-6957.223920535157</v>
+      </c>
+      <c r="CP10" s="37">
+        <v>-6968.5997917318236</v>
+      </c>
+      <c r="CQ10" s="26">
+        <v>-6914.8917241402778</v>
+      </c>
+      <c r="CR10" s="26">
+        <v>-8084.726681488798</v>
+      </c>
+      <c r="CS10" s="26">
+        <v>-7703.0114626105778</v>
+      </c>
+      <c r="CT10" s="37">
+        <v>-6867.2818127743813</v>
+      </c>
+      <c r="CU10" s="26">
+        <v>-6868.5812111410023</v>
+      </c>
+      <c r="CV10" s="26">
+        <v>-7176.90875982954</v>
+      </c>
+      <c r="CW10" s="26">
+        <v>-6914.5095260549469</v>
+      </c>
+      <c r="CX10" s="37">
+        <v>-6441.2153958012077</v>
+      </c>
+      <c r="CY10" s="26">
+        <v>-6433.4784932591074</v>
+      </c>
+      <c r="CZ10" s="26">
+        <v>-7328.3183351504931</v>
+      </c>
+      <c r="DA10" s="26">
+        <v>-6894.182260743878</v>
+      </c>
+      <c r="DB10" s="37">
+        <v>-6139.3625556453226</v>
+      </c>
+    </row>
+    <row r="11" spans="1:190">
+      <c r="A11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="43">
+        <v>428.94982160020868</v>
+      </c>
+      <c r="C11" s="43">
+        <v>349.53586493327043</v>
+      </c>
+      <c r="D11" s="43">
+        <v>-2180.5373581866816</v>
+      </c>
+      <c r="E11" s="43">
+        <v>-1908.337957911657</v>
+      </c>
+      <c r="F11" s="43">
+        <v>-3359.0386372473481</v>
+      </c>
+      <c r="G11" s="43">
+        <v>-1994.8024266847069</v>
+      </c>
+      <c r="H11" s="44">
+        <v>-1634.7244632736188</v>
+      </c>
+      <c r="I11" s="44">
+        <v>-919.83330442362171</v>
+      </c>
+      <c r="J11" s="44">
+        <v>-1125.9636899994159</v>
+      </c>
+      <c r="K11" s="44">
+        <v>-2430.4131390688635</v>
+      </c>
+      <c r="L11" s="44">
+        <v>-2258.7594260283977</v>
+      </c>
+      <c r="M11" s="44">
+        <v>-2465.0771866812365</v>
+      </c>
+      <c r="N11" s="44">
+        <v>-2745.8780354876017</v>
+      </c>
+      <c r="O11" s="44">
+        <v>-3179.1366128837958</v>
+      </c>
+      <c r="P11" s="44">
+        <v>-4284.2706953307061</v>
+      </c>
+      <c r="Q11" s="44">
+        <v>-5300.521255684348</v>
+      </c>
+      <c r="R11" s="44">
+        <v>-2002.5475764623434</v>
+      </c>
+      <c r="S11" s="44">
+        <v>-176.87783743238651</v>
+      </c>
+      <c r="T11" s="44">
+        <v>224.13523567976426</v>
+      </c>
+      <c r="U11" s="44">
+        <v>311.22522388310244</v>
+      </c>
+      <c r="V11" s="45">
+        <v>716.67447779769054</v>
+      </c>
+      <c r="W11" s="43">
+        <v>-221.31514604000154</v>
+      </c>
+      <c r="X11" s="43">
+        <v>41.739345786803142</v>
+      </c>
+      <c r="Y11" s="43">
+        <v>409.8537369657347</v>
+      </c>
+      <c r="Z11" s="37">
+        <v>198.67188488767238</v>
+      </c>
+      <c r="AA11" s="43">
+        <v>-73.874829089900004</v>
+      </c>
+      <c r="AB11" s="43">
+        <v>121.79280749915961</v>
+      </c>
+      <c r="AC11" s="43">
+        <v>712.24030059640654</v>
+      </c>
+      <c r="AD11" s="37">
+        <v>-410.62241407239571</v>
+      </c>
+      <c r="AE11" s="43">
+        <v>-486.59605418665569</v>
+      </c>
+      <c r="AF11" s="43">
+        <v>-650.84400254972479</v>
+      </c>
+      <c r="AG11" s="43">
+        <v>-327.20622885149101</v>
+      </c>
+      <c r="AH11" s="37">
+        <v>-715.89107259880984</v>
+      </c>
+      <c r="AI11" s="43">
+        <v>-451.68233541514155</v>
+      </c>
+      <c r="AJ11" s="43">
+        <v>-689.60071038935098</v>
+      </c>
+      <c r="AK11" s="43">
+        <v>103.18689066638308</v>
+      </c>
+      <c r="AL11" s="37">
+        <v>-870.24180277354753</v>
+      </c>
+      <c r="AM11" s="26">
+        <v>-877.38268013630295</v>
+      </c>
+      <c r="AN11" s="26">
+        <v>-877.68695927328986</v>
+      </c>
+      <c r="AO11" s="26">
+        <v>89.620341409630782</v>
+      </c>
+      <c r="AP11" s="37">
+        <v>-1693.5893392473861</v>
+      </c>
+      <c r="AQ11" s="44">
+        <v>-683.08046781908797</v>
+      </c>
+      <c r="AR11" s="44">
+        <v>-803.52715520633228</v>
+      </c>
+      <c r="AS11" s="44">
+        <v>288.86425401668384</v>
+      </c>
+      <c r="AT11" s="45">
+        <v>-797.05905767597051</v>
+      </c>
+      <c r="AU11" s="46">
+        <v>-583.29190209820126</v>
+      </c>
+      <c r="AV11" s="44">
+        <v>-592.05454198287657</v>
+      </c>
+      <c r="AW11" s="44">
+        <v>401.84678561240798</v>
+      </c>
+      <c r="AX11" s="45">
+        <v>-861.22480480494892</v>
+      </c>
+      <c r="AY11" s="44">
+        <v>-489.01627753544449</v>
+      </c>
+      <c r="AZ11" s="44">
+        <v>-393.95843455128261</v>
+      </c>
+      <c r="BA11" s="44">
+        <v>705.11322119152737</v>
+      </c>
+      <c r="BB11" s="45">
+        <v>-741.97181352842199</v>
+      </c>
+      <c r="BC11" s="44">
+        <v>-700.54522997098843</v>
+      </c>
+      <c r="BD11" s="44">
+        <v>-784.45500916637729</v>
+      </c>
+      <c r="BE11" s="44">
+        <v>1064.4147080337389</v>
+      </c>
+      <c r="BF11" s="45">
+        <v>-705.37815889578906</v>
+      </c>
+      <c r="BG11" s="44">
+        <v>-949.83953660204133</v>
+      </c>
+      <c r="BH11" s="26">
+        <v>-893.19963649345573</v>
+      </c>
+      <c r="BI11" s="26">
+        <v>691.52011142133097</v>
+      </c>
+      <c r="BJ11" s="37">
+        <v>-1278.8940773946974</v>
+      </c>
+      <c r="BK11" s="26">
+        <v>-1422.785497451533</v>
+      </c>
+      <c r="BL11" s="26">
+        <v>-643.70932092456496</v>
+      </c>
+      <c r="BM11" s="26">
+        <v>1855.0154064628559</v>
+      </c>
+      <c r="BN11" s="26">
+        <v>-2047.2800141151556</v>
+      </c>
+      <c r="BO11" s="27">
+        <v>-1797.9204906550017</v>
+      </c>
+      <c r="BP11" s="26">
+        <v>-874.25592058500479</v>
+      </c>
+      <c r="BQ11" s="26">
+        <v>2182.5601428869541</v>
+      </c>
+      <c r="BR11" s="26">
+        <v>-1975.4609183281841</v>
+      </c>
+      <c r="BS11" s="27">
+        <v>-2048.7859475373234</v>
+      </c>
+      <c r="BT11" s="26">
+        <v>-1216.4044837732772</v>
+      </c>
+      <c r="BU11" s="26">
+        <v>2584.1864240021405</v>
+      </c>
+      <c r="BV11" s="26">
+        <v>-2064.8740281791415</v>
+      </c>
+      <c r="BW11" s="27">
+        <v>-2269.440486001406</v>
+      </c>
+      <c r="BX11" s="26">
+        <v>-1298.7357354844344</v>
+      </c>
+      <c r="BY11" s="26">
+        <v>2541.1496811876959</v>
+      </c>
+      <c r="BZ11" s="26">
+        <v>-2152.1100725856513</v>
+      </c>
+      <c r="CA11" s="27">
+        <v>-2692.9280021068885</v>
+      </c>
+      <c r="CB11" s="26">
+        <v>-1311.6027224728587</v>
+      </c>
+      <c r="CC11" s="26">
+        <v>2754.5986706472204</v>
+      </c>
+      <c r="CD11" s="26">
+        <v>-3034.3386413981789</v>
+      </c>
+      <c r="CE11" s="27">
+        <v>-3656.1831606802543</v>
+      </c>
+      <c r="CF11" s="26">
+        <v>-2024.9252602461547</v>
+      </c>
+      <c r="CG11" s="26">
+        <v>2952.4361546099499</v>
+      </c>
+      <c r="CH11" s="37">
+        <v>-2571.8489893678889</v>
+      </c>
+      <c r="CI11" s="26">
+        <v>-2022.9659376980435</v>
+      </c>
+      <c r="CJ11" s="26">
+        <v>-737.80173568813552</v>
+      </c>
+      <c r="CK11" s="26">
+        <v>2776.3206302150684</v>
+      </c>
+      <c r="CL11" s="37">
+        <v>-2018.1005332912328</v>
+      </c>
+      <c r="CM11" s="26">
+        <v>-1538.9484829275889</v>
+      </c>
+      <c r="CN11" s="26">
+        <v>-79.785385195614253</v>
+      </c>
+      <c r="CO11" s="26">
+        <v>2772.9105664627723</v>
+      </c>
+      <c r="CP11" s="37">
+        <v>-1331.0545357719557</v>
+      </c>
+      <c r="CQ11" s="26">
+        <v>-1876.9029107160204</v>
+      </c>
+      <c r="CR11" s="26">
+        <v>-108.84806317957737</v>
+      </c>
+      <c r="CS11" s="26">
+        <v>3638.2129009445907</v>
+      </c>
+      <c r="CT11" s="37">
+        <v>-1428.3266913692287</v>
+      </c>
+      <c r="CU11" s="26">
+        <v>-1885.0841409643444</v>
+      </c>
+      <c r="CV11" s="26">
+        <v>-211.842018199015</v>
+      </c>
+      <c r="CW11" s="26">
+        <v>3504.2153697603289</v>
+      </c>
+      <c r="CX11" s="37">
+        <v>-1096.0639867138671</v>
+      </c>
+      <c r="CY11" s="26">
+        <v>-1765.0961221649818</v>
+      </c>
+      <c r="CZ11" s="26">
+        <v>-371.85486716611376</v>
+      </c>
+      <c r="DA11" s="26">
+        <v>3905.3770826162427</v>
+      </c>
+      <c r="DB11" s="37">
+        <v>-1051.7516154874565</v>
+      </c>
+    </row>
+    <row r="12" spans="1:190">
+      <c r="A12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="43">
+        <v>6196.0669412416346</v>
+      </c>
+      <c r="C12" s="43">
+        <v>7259.9417082683103</v>
+      </c>
+      <c r="D12" s="43">
+        <v>6971.7753739223708</v>
+      </c>
+      <c r="E12" s="43">
+        <v>7974.0846000834226</v>
+      </c>
+      <c r="F12" s="43">
+        <v>8025.2088077181224</v>
+      </c>
+      <c r="G12" s="43">
+        <v>8544.6865616531322</v>
+      </c>
+      <c r="H12" s="44">
+        <v>8118.8482819295623</v>
+      </c>
+      <c r="I12" s="44">
+        <v>8638.0522923743119</v>
+      </c>
+      <c r="J12" s="44">
+        <v>9643.2038796471043</v>
+      </c>
+      <c r="K12" s="44">
+        <v>10586.325593625861</v>
+      </c>
+      <c r="L12" s="44">
+        <v>14876.748752785878</v>
+      </c>
+      <c r="M12" s="44">
+        <v>17583.131788445946</v>
+      </c>
+      <c r="N12" s="44">
+        <v>18876.153445473083</v>
+      </c>
+      <c r="O12" s="44">
+        <v>21407.138715910187</v>
+      </c>
+      <c r="P12" s="44">
+        <v>25044.221300680103</v>
+      </c>
+      <c r="Q12" s="44">
+        <v>29532.594645440364</v>
+      </c>
+      <c r="R12" s="44">
+        <v>22846.295592134535</v>
+      </c>
+      <c r="S12" s="44">
+        <v>23268.708693360852</v>
+      </c>
+      <c r="T12" s="44">
+        <v>26248.507433581697</v>
+      </c>
+      <c r="U12" s="44">
+        <v>24422.587421277527</v>
+      </c>
+      <c r="V12" s="45">
+        <v>24867.401947135997</v>
+      </c>
+      <c r="W12" s="43">
+        <v>1279.7735184372857</v>
+      </c>
+      <c r="X12" s="43">
+        <v>1705.6451423766287</v>
+      </c>
+      <c r="Y12" s="43">
+        <v>1869.2037798023998</v>
+      </c>
+      <c r="Z12" s="37">
+        <v>1341.4445006253197</v>
+      </c>
+      <c r="AA12" s="43">
+        <v>1346.0591024176322</v>
+      </c>
+      <c r="AB12" s="43">
+        <v>1763.4735355401936</v>
+      </c>
+      <c r="AC12" s="43">
+        <v>2460.9426168812438</v>
+      </c>
+      <c r="AD12" s="37">
+        <v>1689.4664534292406</v>
+      </c>
+      <c r="AE12" s="43">
+        <v>1586.3765335758649</v>
+      </c>
+      <c r="AF12" s="43">
+        <v>1828.6301590849239</v>
+      </c>
+      <c r="AG12" s="43">
+        <v>1959.2399051161249</v>
+      </c>
+      <c r="AH12" s="37">
+        <v>1597.5287761454574</v>
+      </c>
+      <c r="AI12" s="43">
+        <v>1622.7101844754561</v>
+      </c>
+      <c r="AJ12" s="43">
+        <v>1719.0106350817357</v>
+      </c>
+      <c r="AK12" s="43">
+        <v>2675.7347511973703</v>
+      </c>
+      <c r="AL12" s="37">
+        <v>1956.6290293288603</v>
+      </c>
+      <c r="AM12" s="26">
+        <v>1577.1023406804984</v>
+      </c>
+      <c r="AN12" s="26">
+        <v>1887.5796443950996</v>
+      </c>
+      <c r="AO12" s="26">
+        <v>2829.1686648179493</v>
+      </c>
+      <c r="AP12" s="37">
+        <v>1731.3581578245746</v>
+      </c>
+      <c r="AQ12" s="44">
+        <v>1601.3820221069204</v>
+      </c>
+      <c r="AR12" s="44">
+        <v>1996.0624809620949</v>
+      </c>
+      <c r="AS12" s="44">
+        <v>3040.4332457552846</v>
+      </c>
+      <c r="AT12" s="45">
+        <v>1906.8088128288332</v>
+      </c>
+      <c r="AU12" s="46">
+        <v>1602.681562161446</v>
+      </c>
+      <c r="AV12" s="44">
+        <v>1851.7939909794743</v>
+      </c>
+      <c r="AW12" s="44">
+        <v>2824.1488097967922</v>
+      </c>
+      <c r="AX12" s="45">
+        <v>1840.2239189918498</v>
+      </c>
+      <c r="AY12" s="44">
+        <v>1610.401976284392</v>
+      </c>
+      <c r="AZ12" s="44">
+        <v>1992.5234492844006</v>
+      </c>
+      <c r="BA12" s="44">
+        <v>3200.5656115656489</v>
+      </c>
+      <c r="BB12" s="45">
+        <v>1834.5612552398698</v>
+      </c>
+      <c r="BC12" s="44">
+        <v>1692.3989381778422</v>
+      </c>
+      <c r="BD12" s="44">
+        <v>2089.7077637845055</v>
+      </c>
+      <c r="BE12" s="44">
+        <v>3797.4319275078824</v>
+      </c>
+      <c r="BF12" s="45">
+        <v>2063.665250176874</v>
+      </c>
+      <c r="BG12" s="44">
+        <v>1668.9987597949239</v>
+      </c>
+      <c r="BH12" s="26">
+        <v>2424.0003849705181</v>
+      </c>
+      <c r="BI12" s="26">
+        <v>4196.3218001441346</v>
+      </c>
+      <c r="BJ12" s="37">
+        <v>2297.0046487162836</v>
+      </c>
+      <c r="BK12" s="26">
+        <v>2070.8390413746283</v>
+      </c>
+      <c r="BL12" s="26">
+        <v>3732.0474122723645</v>
+      </c>
+      <c r="BM12" s="26">
+        <v>6288.7298360769273</v>
+      </c>
+      <c r="BN12" s="26">
+        <v>2785.1324630619583</v>
+      </c>
+      <c r="BO12" s="27">
+        <v>2626.3491699070851</v>
+      </c>
+      <c r="BP12" s="26">
+        <v>4198.5682182058499</v>
+      </c>
+      <c r="BQ12" s="26">
+        <v>7314.7211834921982</v>
+      </c>
+      <c r="BR12" s="26">
+        <v>3443.4932168408109</v>
+      </c>
+      <c r="BS12" s="27">
+        <v>2838.6723966059344</v>
+      </c>
+      <c r="BT12" s="26">
+        <v>4608.0716154193706</v>
+      </c>
+      <c r="BU12" s="26">
+        <v>7958.9797520630436</v>
+      </c>
+      <c r="BV12" s="26">
+        <v>3470.4296813847341</v>
+      </c>
+      <c r="BW12" s="27">
+        <v>3209.6464776888884</v>
+      </c>
+      <c r="BX12" s="26">
+        <v>5019.1550532654128</v>
+      </c>
+      <c r="BY12" s="26">
+        <v>8786.2842566163072</v>
+      </c>
+      <c r="BZ12" s="26">
+        <v>4392.052928339579</v>
+      </c>
+      <c r="CA12" s="27">
+        <v>3669.0368250087972</v>
+      </c>
+      <c r="CB12" s="26">
+        <v>6092.7909044097132</v>
+      </c>
+      <c r="CC12" s="26">
+        <v>10116.896674456864</v>
+      </c>
+      <c r="CD12" s="26">
+        <v>5165.4968968047306</v>
+      </c>
+      <c r="CE12" s="27">
+        <v>4596.4965495214792</v>
+      </c>
+      <c r="CF12" s="26">
+        <v>7841.8000120035213</v>
+      </c>
+      <c r="CG12" s="26">
+        <v>12293.802579554198</v>
+      </c>
+      <c r="CH12" s="37">
+        <v>4800.4955043611662</v>
+      </c>
+      <c r="CI12" s="26">
+        <v>3558.805450863535</v>
+      </c>
+      <c r="CJ12" s="26">
+        <v>5551.7685398055692</v>
+      </c>
+      <c r="CK12" s="26">
+        <v>9158.9190585573197</v>
+      </c>
+      <c r="CL12" s="37">
+        <v>4576.8025429081099</v>
+      </c>
+      <c r="CM12" s="26">
+        <v>3949.0832264400651</v>
+      </c>
+      <c r="CN12" s="26">
+        <v>5598.9990788516834</v>
+      </c>
+      <c r="CO12" s="26">
+        <v>8781.351917499569</v>
+      </c>
+      <c r="CP12" s="37">
+        <v>4939.274470569535</v>
+      </c>
+      <c r="CQ12" s="26">
+        <v>4090.6637447959965</v>
+      </c>
+      <c r="CR12" s="26">
+        <v>6851.6723321363916</v>
+      </c>
+      <c r="CS12" s="26">
+        <v>10451.34221080313</v>
+      </c>
+      <c r="CT12" s="37">
+        <v>4854.8291458461808</v>
+      </c>
+      <c r="CU12" s="26">
+        <v>4037.0936033435792</v>
+      </c>
+      <c r="CV12" s="26">
+        <v>5984.4770706199615</v>
+      </c>
+      <c r="CW12" s="26">
+        <v>9467.8055691885456</v>
+      </c>
+      <c r="CX12" s="37">
+        <v>4933.2111781254389</v>
+      </c>
+      <c r="CY12" s="26">
+        <v>3863.7368941699619</v>
+      </c>
+      <c r="CZ12" s="26">
+        <v>6168.8571527311587</v>
+      </c>
+      <c r="DA12" s="26">
+        <v>9990.6702432042075</v>
+      </c>
+      <c r="DB12" s="37">
+        <v>4844.1376570306711</v>
+      </c>
+    </row>
+    <row r="13" spans="1:190">
+      <c r="A13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="43">
+        <v>-5767.1171196414252</v>
+      </c>
+      <c r="C13" s="43">
+        <v>-6910.4058433350401</v>
+      </c>
+      <c r="D13" s="43">
+        <v>-9152.3127321090542</v>
+      </c>
+      <c r="E13" s="43">
+        <v>-9882.4225579950798</v>
+      </c>
+      <c r="F13" s="43">
+        <v>-11384.247444965469</v>
+      </c>
+      <c r="G13" s="43">
+        <v>-10539.48898833784</v>
+      </c>
+      <c r="H13" s="44">
+        <v>-9753.5727452031806</v>
+      </c>
+      <c r="I13" s="44">
+        <v>-9557.8855967979325</v>
+      </c>
+      <c r="J13" s="44">
+        <v>-10769.167569646521</v>
+      </c>
+      <c r="K13" s="44">
+        <v>-13016.738732694725</v>
+      </c>
+      <c r="L13" s="44">
+        <v>-17135.508178814274</v>
+      </c>
+      <c r="M13" s="44">
+        <v>-20048.208975127178</v>
+      </c>
+      <c r="N13" s="44">
+        <v>-21622.031480960686</v>
+      </c>
+      <c r="O13" s="44">
+        <v>-24586.275328793981</v>
+      </c>
+      <c r="P13" s="44">
+        <v>-29328.491996010809</v>
+      </c>
+      <c r="Q13" s="44">
+        <v>-34833.115901124707</v>
+      </c>
+      <c r="R13" s="44">
+        <v>-24848.843168596875</v>
+      </c>
+      <c r="S13" s="44">
+        <v>-23445.586530793236</v>
+      </c>
+      <c r="T13" s="44">
+        <v>-26024.372197901936</v>
+      </c>
+      <c r="U13" s="44">
+        <v>-24111.362197394425</v>
+      </c>
+      <c r="V13" s="45">
+        <v>-24150.727469338308</v>
+      </c>
+      <c r="W13" s="43">
+        <v>-1501.0886644772872</v>
+      </c>
+      <c r="X13" s="43">
+        <v>-1663.9057965898255</v>
+      </c>
+      <c r="Y13" s="43">
+        <v>-1459.3500428366651</v>
+      </c>
+      <c r="Z13" s="37">
+        <v>-1142.7726157376474</v>
+      </c>
+      <c r="AA13" s="43">
+        <v>-1419.9339315075322</v>
+      </c>
+      <c r="AB13" s="43">
+        <v>-1641.6807280410339</v>
+      </c>
+      <c r="AC13" s="43">
+        <v>-1748.7023162848373</v>
+      </c>
+      <c r="AD13" s="37">
+        <v>-2100.0888675016363</v>
+      </c>
+      <c r="AE13" s="43">
+        <v>-2072.9725877625206</v>
+      </c>
+      <c r="AF13" s="43">
+        <v>-2479.4741616346487</v>
+      </c>
+      <c r="AG13" s="43">
+        <v>-2286.4461339676159</v>
+      </c>
+      <c r="AH13" s="37">
+        <v>-2313.4198487442673</v>
+      </c>
+      <c r="AI13" s="43">
+        <v>-2074.3925198905977</v>
+      </c>
+      <c r="AJ13" s="43">
+        <v>-2408.6113454710867</v>
+      </c>
+      <c r="AK13" s="43">
+        <v>-2572.5478605309872</v>
+      </c>
+      <c r="AL13" s="37">
+        <v>-2826.8708321024078</v>
+      </c>
+      <c r="AM13" s="26">
+        <v>-2454.4850208168014</v>
+      </c>
+      <c r="AN13" s="26">
+        <v>-2765.2666036683895</v>
+      </c>
+      <c r="AO13" s="26">
+        <v>-2739.5483234083185</v>
+      </c>
+      <c r="AP13" s="37">
+        <v>-3424.9474970719607</v>
+      </c>
+      <c r="AQ13" s="44">
+        <v>-2284.4624899260084</v>
+      </c>
+      <c r="AR13" s="44">
+        <v>-2799.5896361684272</v>
+      </c>
+      <c r="AS13" s="44">
+        <v>-2751.5689917386007</v>
+      </c>
+      <c r="AT13" s="45">
+        <v>-2703.8678705048037</v>
+      </c>
+      <c r="AU13" s="46">
+        <v>-2185.9734642596472</v>
+      </c>
+      <c r="AV13" s="44">
+        <v>-2443.8485329623509</v>
+      </c>
+      <c r="AW13" s="44">
+        <v>-2422.3020241843842</v>
+      </c>
+      <c r="AX13" s="45">
+        <v>-2701.4487237967987</v>
+      </c>
+      <c r="AY13" s="44">
+        <v>-2099.4182538198365</v>
+      </c>
+      <c r="AZ13" s="44">
+        <v>-2386.4818838356832</v>
+      </c>
+      <c r="BA13" s="44">
+        <v>-2495.4523903741215</v>
+      </c>
+      <c r="BB13" s="45">
+        <v>-2576.5330687682917</v>
+      </c>
+      <c r="BC13" s="44">
+        <v>-2392.9441681488306</v>
+      </c>
+      <c r="BD13" s="44">
+        <v>-2874.1627729508828</v>
+      </c>
+      <c r="BE13" s="44">
+        <v>-2733.0172194741435</v>
+      </c>
+      <c r="BF13" s="45">
+        <v>-2769.0434090726631</v>
+      </c>
+      <c r="BG13" s="44">
+        <v>-2618.8382963969652</v>
+      </c>
+      <c r="BH13" s="26">
+        <v>-3317.2000214639738</v>
+      </c>
+      <c r="BI13" s="26">
+        <v>-3504.8016887228036</v>
+      </c>
+      <c r="BJ13" s="37">
+        <v>-3575.898726110981</v>
+      </c>
+      <c r="BK13" s="26">
+        <v>-3493.6245388261614</v>
+      </c>
+      <c r="BL13" s="26">
+        <v>-4375.7567331969294</v>
+      </c>
+      <c r="BM13" s="26">
+        <v>-4433.7144296140714</v>
+      </c>
+      <c r="BN13" s="26">
+        <v>-4832.4124771771139</v>
+      </c>
+      <c r="BO13" s="27">
+        <v>-4424.2696605620868</v>
+      </c>
+      <c r="BP13" s="26">
+        <v>-5072.8241387908547</v>
+      </c>
+      <c r="BQ13" s="26">
+        <v>-5132.1610406052441</v>
+      </c>
+      <c r="BR13" s="26">
+        <v>-5418.954135168995</v>
+      </c>
+      <c r="BS13" s="27">
+        <v>-4887.4583441432578</v>
+      </c>
+      <c r="BT13" s="26">
+        <v>-5824.4760991926478</v>
+      </c>
+      <c r="BU13" s="26">
+        <v>-5374.7933280609031</v>
+      </c>
+      <c r="BV13" s="26">
+        <v>-5535.3037095638756</v>
+      </c>
+      <c r="BW13" s="27">
+        <v>-5479.0869636902944</v>
+      </c>
+      <c r="BX13" s="26">
+        <v>-6317.8907887498472</v>
+      </c>
+      <c r="BY13" s="26">
+        <v>-6245.1345754286112</v>
+      </c>
+      <c r="BZ13" s="26">
+        <v>-6544.1630009252303</v>
+      </c>
+      <c r="CA13" s="27">
+        <v>-6361.9648271156857</v>
+      </c>
+      <c r="CB13" s="26">
+        <v>-7404.3936268825719</v>
+      </c>
+      <c r="CC13" s="26">
+        <v>-7362.2980038096439</v>
+      </c>
+      <c r="CD13" s="26">
+        <v>-8199.8355382029094</v>
+      </c>
+      <c r="CE13" s="27">
+        <v>-8252.6797102017335</v>
+      </c>
+      <c r="CF13" s="26">
+        <v>-9866.725272249676</v>
+      </c>
+      <c r="CG13" s="26">
+        <v>-9341.3664249442481</v>
+      </c>
+      <c r="CH13" s="37">
+        <v>-7372.3444937290551</v>
+      </c>
+      <c r="CI13" s="26">
+        <v>-5581.7713885615785</v>
+      </c>
+      <c r="CJ13" s="26">
+        <v>-6289.5702754937047</v>
+      </c>
+      <c r="CK13" s="26">
+        <v>-6382.5984283422513</v>
+      </c>
+      <c r="CL13" s="37">
+        <v>-6594.9030761993426</v>
+      </c>
+      <c r="CM13" s="26">
+        <v>-5488.031709367654</v>
+      </c>
+      <c r="CN13" s="26">
+        <v>-5678.7844640472977</v>
+      </c>
+      <c r="CO13" s="26">
+        <v>-6008.4413510367967</v>
+      </c>
+      <c r="CP13" s="37">
+        <v>-6270.3290063414906</v>
+      </c>
+      <c r="CQ13" s="26">
+        <v>-5967.566655512017</v>
+      </c>
+      <c r="CR13" s="26">
+        <v>-6960.5203953159689</v>
+      </c>
+      <c r="CS13" s="26">
+        <v>-6813.1293098585393</v>
+      </c>
+      <c r="CT13" s="37">
+        <v>-6283.1558372154095</v>
+      </c>
+      <c r="CU13" s="26">
+        <v>-5922.1777443079236</v>
+      </c>
+      <c r="CV13" s="26">
+        <v>-6196.3190888189765</v>
+      </c>
+      <c r="CW13" s="26">
+        <v>-5963.5901994282167</v>
+      </c>
+      <c r="CX13" s="37">
+        <v>-6029.2751648393059</v>
+      </c>
+      <c r="CY13" s="26">
+        <v>-5628.8330163349437</v>
+      </c>
+      <c r="CZ13" s="26">
+        <v>-6540.7120198972725</v>
+      </c>
+      <c r="DA13" s="26">
+        <v>-6085.2931605879648</v>
+      </c>
+      <c r="DB13" s="37">
+        <v>-5895.8892725181277</v>
+      </c>
+    </row>
+    <row r="14" spans="1:190">
+      <c r="A14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="43">
+        <v>-709.2747941039845</v>
+      </c>
+      <c r="C14" s="43">
+        <v>-1278.4910688486325</v>
+      </c>
+      <c r="D14" s="43">
+        <v>-3227.618260750708</v>
+      </c>
+      <c r="E14" s="43">
+        <v>-3488.0694811647891</v>
+      </c>
+      <c r="F14" s="43">
+        <v>-5383.2469709397774</v>
+      </c>
+      <c r="G14" s="43">
+        <v>-4071.4838043366726</v>
+      </c>
+      <c r="H14" s="44">
+        <v>-3298.6006138849998</v>
+      </c>
+      <c r="I14" s="44">
+        <v>-3203.0601621574756</v>
+      </c>
+      <c r="J14" s="44">
+        <v>-4100.7509937201057</v>
+      </c>
+      <c r="K14" s="44">
+        <v>-5648.3008007347307</v>
+      </c>
+      <c r="L14" s="44">
+        <v>-7908.0186688605199</v>
+      </c>
+      <c r="M14" s="44">
+        <v>-8350.4116791461711</v>
+      </c>
+      <c r="N14" s="44">
+        <v>-9346.0989276303008</v>
+      </c>
+      <c r="O14" s="44">
+        <v>-10524.004478981482</v>
+      </c>
+      <c r="P14" s="44">
+        <v>-12983.055677630427</v>
+      </c>
+      <c r="Q14" s="44">
+        <v>-15716.785307527893</v>
+      </c>
+      <c r="R14" s="44">
+        <v>-10039.602930387071</v>
+      </c>
+      <c r="S14" s="44">
+        <v>-7611.6910461168864</v>
+      </c>
+      <c r="T14" s="44">
+        <v>-8584.5498058245139</v>
+      </c>
+      <c r="U14" s="44">
+        <v>-7773.0479740445626</v>
+      </c>
+      <c r="V14" s="45">
+        <v>-8266.8246131850337</v>
+      </c>
+      <c r="W14" s="43">
+        <v>-295.71624745383474</v>
+      </c>
+      <c r="X14" s="43">
+        <v>-235.60972644352046</v>
+      </c>
+      <c r="Y14" s="43">
+        <v>-155.23936345734478</v>
+      </c>
+      <c r="Z14" s="37">
+        <v>-22.709456749284527</v>
+      </c>
+      <c r="AA14" s="43">
+        <v>-189.54980297558825</v>
+      </c>
+      <c r="AB14" s="43">
+        <v>-229.67132053728187</v>
+      </c>
+      <c r="AC14" s="43">
+        <v>-248.09089815284119</v>
+      </c>
+      <c r="AD14" s="37">
+        <v>-611.17904718292107</v>
+      </c>
+      <c r="AE14" s="43">
+        <v>-607.97776049567074</v>
+      </c>
+      <c r="AF14" s="43">
+        <v>-940.74190760049237</v>
+      </c>
+      <c r="AG14" s="43">
+        <v>-786.11340246294276</v>
+      </c>
+      <c r="AH14" s="37">
+        <v>-892.78519019160217</v>
+      </c>
+      <c r="AI14" s="43">
+        <v>-510.40514560446718</v>
+      </c>
+      <c r="AJ14" s="43">
+        <v>-904.61913866137456</v>
+      </c>
+      <c r="AK14" s="43">
+        <v>-936.00471640463547</v>
+      </c>
+      <c r="AL14" s="37">
+        <v>-1137.0404804943116</v>
+      </c>
+      <c r="AM14" s="26">
+        <v>-989.43918733092517</v>
+      </c>
+      <c r="AN14" s="26">
+        <v>-1273.2795905810533</v>
+      </c>
+      <c r="AO14" s="26">
+        <v>-1235.6164259992461</v>
+      </c>
+      <c r="AP14" s="37">
+        <v>-1884.9117670285523</v>
+      </c>
+      <c r="AQ14" s="44">
+        <v>-740.30298518969698</v>
+      </c>
+      <c r="AR14" s="44">
+        <v>-1212.0065212577817</v>
+      </c>
+      <c r="AS14" s="44">
+        <v>-1056.1808641404616</v>
+      </c>
+      <c r="AT14" s="45">
+        <v>-1062.9934337487323</v>
+      </c>
+      <c r="AU14" s="46">
+        <v>-618.81194468600006</v>
+      </c>
+      <c r="AV14" s="44">
+        <v>-971.89955752999992</v>
+      </c>
+      <c r="AW14" s="44">
+        <v>-708.28025977300013</v>
+      </c>
+      <c r="AX14" s="45">
+        <v>-999.60885189599958</v>
+      </c>
+      <c r="AY14" s="44">
+        <v>-548.38604016535169</v>
+      </c>
+      <c r="AZ14" s="44">
+        <v>-856.44733748864223</v>
+      </c>
+      <c r="BA14" s="44">
+        <v>-802.44135161153781</v>
+      </c>
+      <c r="BB14" s="45">
+        <v>-995.78543289194386</v>
+      </c>
+      <c r="BC14" s="44">
+        <v>-826.39061880413374</v>
+      </c>
+      <c r="BD14" s="44">
+        <v>-1250.8963370983824</v>
+      </c>
+      <c r="BE14" s="44">
+        <v>-1003.6434155245645</v>
+      </c>
+      <c r="BF14" s="45">
+        <v>-1019.8206222930248</v>
+      </c>
+      <c r="BG14" s="44">
+        <v>-1083.2396499916936</v>
+      </c>
+      <c r="BH14" s="26">
+        <v>-1473.8877683000019</v>
+      </c>
+      <c r="BI14" s="26">
+        <v>-1511.9452354275227</v>
+      </c>
+      <c r="BJ14" s="37">
+        <v>-1579.2281470155124</v>
+      </c>
+      <c r="BK14" s="26">
+        <v>-1450.7142901946406</v>
+      </c>
+      <c r="BL14" s="26">
+        <v>-2122.8926612157256</v>
+      </c>
+      <c r="BM14" s="26">
+        <v>-2119.3090992084208</v>
+      </c>
+      <c r="BN14" s="26">
+        <v>-2215.1026182417327</v>
+      </c>
+      <c r="BO14" s="27">
+        <v>-1792.5588280099039</v>
+      </c>
+      <c r="BP14" s="26">
+        <v>-2354.4684473744428</v>
+      </c>
+      <c r="BQ14" s="26">
+        <v>-1987.7895342943807</v>
+      </c>
+      <c r="BR14" s="26">
+        <v>-2215.5948694674453</v>
+      </c>
+      <c r="BS14" s="27">
+        <v>-2074.1877820946406</v>
+      </c>
+      <c r="BT14" s="26">
+        <v>-2642.6326669474197</v>
+      </c>
+      <c r="BU14" s="26">
+        <v>-2283.2922570605219</v>
+      </c>
+      <c r="BV14" s="26">
+        <v>-2345.986221527718</v>
+      </c>
+      <c r="BW14" s="27">
+        <v>-2235.2525247927233</v>
+      </c>
+      <c r="BX14" s="26">
+        <v>-2951.4782211111137</v>
+      </c>
+      <c r="BY14" s="26">
+        <v>-2744.0554940529387</v>
+      </c>
+      <c r="BZ14" s="26">
+        <v>-2593.2182390247081</v>
+      </c>
+      <c r="CA14" s="27">
+        <v>-2838.6584595242452</v>
+      </c>
+      <c r="CB14" s="26">
+        <v>-3412.0646857426154</v>
+      </c>
+      <c r="CC14" s="26">
+        <v>-3191.4276633346371</v>
+      </c>
+      <c r="CD14" s="26">
+        <v>-3540.9048690289287</v>
+      </c>
+      <c r="CE14" s="27">
+        <v>-3778.5081662508583</v>
+      </c>
+      <c r="CF14" s="26">
+        <v>-4773.2321266522376</v>
+      </c>
+      <c r="CG14" s="26">
+        <v>-3985.0743129283883</v>
+      </c>
+      <c r="CH14" s="37">
+        <v>-3179.970701696408</v>
+      </c>
+      <c r="CI14" s="26">
+        <v>-2194.3688523663504</v>
+      </c>
+      <c r="CJ14" s="26">
+        <v>-2668.1582452310772</v>
+      </c>
+      <c r="CK14" s="26">
+        <v>-2568.2097475824035</v>
+      </c>
+      <c r="CL14" s="37">
+        <v>-2608.8660852072417</v>
+      </c>
+      <c r="CM14" s="26">
+        <v>-1699.8668962885818</v>
+      </c>
+      <c r="CN14" s="26">
+        <v>-1850.0106729648342</v>
+      </c>
+      <c r="CO14" s="26">
+        <v>-2160.8020718050993</v>
+      </c>
+      <c r="CP14" s="37">
+        <v>-1901.0114050583707</v>
+      </c>
+      <c r="CQ14" s="26">
+        <v>-2037.3410438065357</v>
+      </c>
+      <c r="CR14" s="26">
+        <v>-2322.5772170375176</v>
+      </c>
+      <c r="CS14" s="26">
+        <v>-2260.025911276206</v>
+      </c>
+      <c r="CT14" s="37">
+        <v>-1964.6056337042537</v>
+      </c>
+      <c r="CU14" s="26">
+        <v>-2089.8405264234971</v>
+      </c>
+      <c r="CV14" s="26">
+        <v>-2193.4856651832811</v>
+      </c>
+      <c r="CW14" s="26">
+        <v>-1843.1278293991863</v>
+      </c>
+      <c r="CX14" s="37">
+        <v>-1646.5939530385976</v>
+      </c>
+      <c r="CY14" s="26">
+        <v>-2009.4482855242964</v>
+      </c>
+      <c r="CZ14" s="26">
+        <v>-2550.7982158364575</v>
+      </c>
+      <c r="DA14" s="26">
+        <v>-2045.0210772837227</v>
+      </c>
+      <c r="DB14" s="37">
+        <v>-1661.5570345405563</v>
+      </c>
+    </row>
+    <row r="15" spans="1:190">
+      <c r="A15" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="43">
+        <v>3910.3139999999999</v>
+      </c>
+      <c r="C15" s="43">
+        <v>4402.7960000000003</v>
+      </c>
+      <c r="D15" s="43">
+        <v>4517.259</v>
+      </c>
+      <c r="E15" s="43">
+        <v>4677.3966524260004</v>
+      </c>
+      <c r="F15" s="43">
+        <v>4020.9462436250001</v>
+      </c>
+      <c r="G15" s="43">
+        <v>4580.5593286180001</v>
+      </c>
+      <c r="H15" s="44">
+        <v>4394.7252036539994</v>
+      </c>
+      <c r="I15" s="44">
+        <v>4567.1515166545232</v>
+      </c>
+      <c r="J15" s="44">
+        <v>4759.2588371544689</v>
+      </c>
+      <c r="K15" s="44">
+        <v>5003.8899526624737</v>
+      </c>
+      <c r="L15" s="44">
+        <v>6307.9761654527438</v>
+      </c>
+      <c r="M15" s="44">
+        <v>8209.9003165126396</v>
+      </c>
+      <c r="N15" s="44">
+        <v>8955.1877999760563</v>
+      </c>
+      <c r="O15" s="44">
+        <v>10606.847580667905</v>
+      </c>
+      <c r="P15" s="44">
+        <v>12573.078583028007</v>
+      </c>
+      <c r="Q15" s="44">
+        <v>14370.398029468093</v>
+      </c>
+      <c r="R15" s="44">
+        <v>10695.375451590928</v>
+      </c>
+      <c r="S15" s="44">
+        <v>12019.748470275692</v>
+      </c>
+      <c r="T15" s="44">
+        <v>13623.505134833395</v>
+      </c>
+      <c r="U15" s="44">
+        <v>12603.619737319188</v>
+      </c>
+      <c r="V15" s="45">
+        <v>12222.147591804232</v>
+      </c>
+      <c r="W15" s="43">
+        <v>937.55700000000002</v>
+      </c>
+      <c r="X15" s="43">
+        <v>1136.2909999999999</v>
+      </c>
+      <c r="Y15" s="43">
+        <v>995.36599999999999</v>
+      </c>
+      <c r="Z15" s="37">
+        <v>841.1</v>
+      </c>
+      <c r="AA15" s="43">
+        <v>946.33399999999995</v>
+      </c>
+      <c r="AB15" s="43">
+        <v>1123.104</v>
+      </c>
+      <c r="AC15" s="43">
+        <v>1190.27</v>
+      </c>
+      <c r="AD15" s="37">
+        <v>1143.088</v>
+      </c>
+      <c r="AE15" s="43">
+        <v>1122.8869999999999</v>
+      </c>
+      <c r="AF15" s="43">
+        <v>1164.5730000000001</v>
+      </c>
+      <c r="AG15" s="43">
+        <v>1151.3009999999999</v>
+      </c>
+      <c r="AH15" s="37">
+        <v>1078.498</v>
+      </c>
+      <c r="AI15" s="43">
+        <v>1195.8433838139999</v>
+      </c>
+      <c r="AJ15" s="43">
+        <v>1097.1909423990001</v>
+      </c>
+      <c r="AK15" s="43">
+        <v>1154.4713838140001</v>
+      </c>
+      <c r="AL15" s="37">
+        <v>1229.8909423990001</v>
+      </c>
+      <c r="AM15" s="26">
+        <v>976.26584661999993</v>
+      </c>
+      <c r="AN15" s="26">
+        <v>998.17185360000008</v>
+      </c>
+      <c r="AO15" s="26">
+        <v>991.42479687400009</v>
+      </c>
+      <c r="AP15" s="37">
+        <v>1055.0837465310001</v>
+      </c>
+      <c r="AQ15" s="44">
+        <v>1064.583359381</v>
+      </c>
+      <c r="AR15" s="44">
+        <v>1128.1145118500001</v>
+      </c>
+      <c r="AS15" s="44">
+        <v>1207.3471733429999</v>
+      </c>
+      <c r="AT15" s="45">
+        <v>1180.5142840440001</v>
+      </c>
+      <c r="AU15" s="46">
+        <v>1017.3714043110001</v>
+      </c>
+      <c r="AV15" s="44">
+        <v>1015.9711082489999</v>
+      </c>
+      <c r="AW15" s="44">
+        <v>1199.3622531389999</v>
+      </c>
+      <c r="AX15" s="45">
+        <v>1162.020437955</v>
+      </c>
+      <c r="AY15" s="44">
+        <v>1093.6996192546483</v>
+      </c>
+      <c r="AZ15" s="44">
+        <v>1122.8562470073578</v>
+      </c>
+      <c r="BA15" s="44">
+        <v>1213.9022225454621</v>
+      </c>
+      <c r="BB15" s="45">
+        <v>1136.6934278470558</v>
+      </c>
+      <c r="BC15" s="44">
+        <v>1111.4413483646438</v>
+      </c>
+      <c r="BD15" s="44">
+        <v>1164.5175372790995</v>
+      </c>
+      <c r="BE15" s="44">
+        <v>1221.2769768695787</v>
+      </c>
+      <c r="BF15" s="45">
+        <v>1262.0229746411469</v>
+      </c>
+      <c r="BG15" s="44">
+        <v>1051.5234662107687</v>
+      </c>
+      <c r="BH15" s="26">
+        <v>1250.7738524847719</v>
+      </c>
+      <c r="BI15" s="26">
+        <v>1323.228282864447</v>
+      </c>
+      <c r="BJ15" s="37">
+        <v>1378.3643511024859</v>
+      </c>
+      <c r="BK15" s="26">
+        <v>1485.8466080160722</v>
+      </c>
+      <c r="BL15" s="26">
+        <v>1547.6178896034487</v>
+      </c>
+      <c r="BM15" s="26">
+        <v>1500.4357640826931</v>
+      </c>
+      <c r="BN15" s="26">
+        <v>1774.0759037505295</v>
+      </c>
+      <c r="BO15" s="27">
+        <v>1853.6396634860037</v>
+      </c>
+      <c r="BP15" s="26">
+        <v>1952.8303844915736</v>
+      </c>
+      <c r="BQ15" s="26">
+        <v>2114.6910512729669</v>
+      </c>
+      <c r="BR15" s="26">
+        <v>2288.7392172620948</v>
+      </c>
+      <c r="BS15" s="27">
+        <v>1981.3696305115523</v>
+      </c>
+      <c r="BT15" s="26">
+        <v>2366.4087775789226</v>
+      </c>
+      <c r="BU15" s="26">
+        <v>2254.5537877070287</v>
+      </c>
+      <c r="BV15" s="26">
+        <v>2352.8556041785523</v>
+      </c>
+      <c r="BW15" s="27">
+        <v>2411.8867758611977</v>
+      </c>
+      <c r="BX15" s="26">
+        <v>2479.9008995284462</v>
+      </c>
+      <c r="BY15" s="26">
+        <v>2657.2642194335117</v>
+      </c>
+      <c r="BZ15" s="26">
+        <v>3057.7956858447515</v>
+      </c>
+      <c r="CA15" s="27">
+        <v>2674.9195687556498</v>
+      </c>
+      <c r="CB15" s="26">
+        <v>3104.3064788592092</v>
+      </c>
+      <c r="CC15" s="26">
+        <v>3224.7849817035103</v>
+      </c>
+      <c r="CD15" s="26">
+        <v>3569.067553709639</v>
+      </c>
+      <c r="CE15" s="27">
+        <v>3325.6614631501216</v>
+      </c>
+      <c r="CF15" s="26">
+        <v>3881.642906889907</v>
+      </c>
+      <c r="CG15" s="26">
+        <v>4075.3866316409994</v>
+      </c>
+      <c r="CH15" s="37">
+        <v>3087.7070277870639</v>
+      </c>
+      <c r="CI15" s="26">
+        <v>2502.8211195931972</v>
+      </c>
+      <c r="CJ15" s="26">
+        <v>2581.4260359913374</v>
+      </c>
+      <c r="CK15" s="26">
+        <v>2683.9325996024813</v>
+      </c>
+      <c r="CL15" s="37">
+        <v>2927.19569640391</v>
+      </c>
+      <c r="CM15" s="26">
+        <v>2810.3912421208429</v>
+      </c>
+      <c r="CN15" s="26">
+        <v>2947.4127787817533</v>
+      </c>
+      <c r="CO15" s="26">
+        <v>2867.3626872442719</v>
+      </c>
+      <c r="CP15" s="37">
+        <v>3394.5817621288215</v>
+      </c>
+      <c r="CQ15" s="26">
+        <v>3065.5221169557499</v>
+      </c>
+      <c r="CR15" s="26">
+        <v>3702.1335403189596</v>
+      </c>
+      <c r="CS15" s="26">
+        <v>3556.8234675981739</v>
+      </c>
+      <c r="CT15" s="37">
+        <v>3299.0260099605102</v>
+      </c>
+      <c r="CU15" s="26">
+        <v>3002.7608228824056</v>
+      </c>
+      <c r="CV15" s="26">
+        <v>3041.1447436271897</v>
+      </c>
+      <c r="CW15" s="26">
+        <v>3158.1186885157722</v>
+      </c>
+      <c r="CX15" s="37">
+        <v>3401.5954822938202</v>
+      </c>
+      <c r="CY15" s="26">
+        <v>2789.6774415767591</v>
+      </c>
+      <c r="CZ15" s="26">
+        <v>3052.4096416673083</v>
+      </c>
+      <c r="DA15" s="26">
+        <v>3127.7780303090813</v>
+      </c>
+      <c r="DB15" s="37">
+        <v>3252.2824782510856</v>
+      </c>
+    </row>
+    <row r="16" spans="1:190">
+      <c r="A16" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="43">
+        <v>-4619.5887941039846</v>
+      </c>
+      <c r="C16" s="43">
+        <v>-5681.2870688486328</v>
+      </c>
+      <c r="D16" s="43">
+        <v>-7744.877260750708</v>
+      </c>
+      <c r="E16" s="43">
+        <v>-8165.4661335907886</v>
+      </c>
+      <c r="F16" s="43">
+        <v>-9404.193214564777</v>
+      </c>
+      <c r="G16" s="43">
+        <v>-8652.0431329546736</v>
+      </c>
+      <c r="H16" s="44">
+        <v>-7693.3258175390001</v>
+      </c>
+      <c r="I16" s="44">
+        <v>-7770.2116788120002</v>
+      </c>
+      <c r="J16" s="44">
+        <v>-8860.0098308745746</v>
+      </c>
+      <c r="K16" s="44">
+        <v>-10652.190753397203</v>
+      </c>
+      <c r="L16" s="44">
+        <v>-14215.994834313262</v>
+      </c>
+      <c r="M16" s="44">
+        <v>-16560.311995658813</v>
+      </c>
+      <c r="N16" s="44">
+        <v>-18301.286727606355</v>
+      </c>
+      <c r="O16" s="44">
+        <v>-21130.852059649391</v>
+      </c>
+      <c r="P16" s="44">
+        <v>-25556.134260658433</v>
+      </c>
+      <c r="Q16" s="44">
+        <v>-30087.183336995982</v>
+      </c>
+      <c r="R16" s="44">
+        <v>-20734.978381977999</v>
+      </c>
+      <c r="S16" s="44">
+        <v>-19631.439516392573</v>
+      </c>
+      <c r="T16" s="44">
+        <v>-22208.054940657908</v>
+      </c>
+      <c r="U16" s="44">
+        <v>-20376.667711363749</v>
+      </c>
+      <c r="V16" s="45">
+        <v>-20488.972204989266</v>
+      </c>
+      <c r="W16" s="43">
+        <v>-1233.2732474538348</v>
+      </c>
+      <c r="X16" s="43">
+        <v>-1371.9007264435204</v>
+      </c>
+      <c r="Y16" s="43">
+        <v>-1150.6053634573448</v>
+      </c>
+      <c r="Z16" s="37">
+        <v>-863.80945674928455</v>
+      </c>
+      <c r="AA16" s="43">
+        <v>-1135.8838029755882</v>
+      </c>
+      <c r="AB16" s="43">
+        <v>-1352.7753205372819</v>
+      </c>
+      <c r="AC16" s="43">
+        <v>-1438.3608981528412</v>
+      </c>
+      <c r="AD16" s="37">
+        <v>-1754.267047182921</v>
+      </c>
+      <c r="AE16" s="43">
+        <v>-1730.8647604956707</v>
+      </c>
+      <c r="AF16" s="43">
+        <v>-2105.3149076004925</v>
+      </c>
+      <c r="AG16" s="43">
+        <v>-1937.4144024629427</v>
+      </c>
+      <c r="AH16" s="37">
+        <v>-1971.2831901916022</v>
+      </c>
+      <c r="AI16" s="43">
+        <v>-1706.2485294184671</v>
+      </c>
+      <c r="AJ16" s="43">
+        <v>-2001.8100810603746</v>
+      </c>
+      <c r="AK16" s="43">
+        <v>-2090.4761002186356</v>
+      </c>
+      <c r="AL16" s="37">
+        <v>-2366.9314228933117</v>
+      </c>
+      <c r="AM16" s="26">
+        <v>-1965.7050339509251</v>
+      </c>
+      <c r="AN16" s="26">
+        <v>-2271.4514441810534</v>
+      </c>
+      <c r="AO16" s="26">
+        <v>-2227.0412228732462</v>
+      </c>
+      <c r="AP16" s="37">
+        <v>-2939.9955135595524</v>
+      </c>
+      <c r="AQ16" s="44">
+        <v>-1804.886344570697</v>
+      </c>
+      <c r="AR16" s="44">
+        <v>-2340.1210331077818</v>
+      </c>
+      <c r="AS16" s="44">
+        <v>-2263.5280374834615</v>
+      </c>
+      <c r="AT16" s="45">
+        <v>-2243.5077177927324</v>
+      </c>
+      <c r="AU16" s="46">
+        <v>-1636.1833489970002</v>
+      </c>
+      <c r="AV16" s="44">
+        <v>-1987.8706657789999</v>
+      </c>
+      <c r="AW16" s="44">
+        <v>-1907.642512912</v>
+      </c>
+      <c r="AX16" s="45">
+        <v>-2161.6292898509996</v>
+      </c>
+      <c r="AY16" s="44">
+        <v>-1642.08565942</v>
+      </c>
+      <c r="AZ16" s="44">
+        <v>-1979.303584496</v>
+      </c>
+      <c r="BA16" s="44">
+        <v>-2016.3435741569999</v>
+      </c>
+      <c r="BB16" s="45">
+        <v>-2132.4788607389996</v>
+      </c>
+      <c r="BC16" s="44">
+        <v>-1937.8319671687775</v>
+      </c>
+      <c r="BD16" s="44">
+        <v>-2415.413874377482</v>
+      </c>
+      <c r="BE16" s="44">
+        <v>-2224.9203923941432</v>
+      </c>
+      <c r="BF16" s="45">
+        <v>-2281.8435969341717</v>
+      </c>
+      <c r="BG16" s="44">
+        <v>-2134.7631162024622</v>
+      </c>
+      <c r="BH16" s="26">
+        <v>-2724.6616207847737</v>
+      </c>
+      <c r="BI16" s="26">
+        <v>-2835.1735182919697</v>
+      </c>
+      <c r="BJ16" s="37">
+        <v>-2957.5924981179983</v>
+      </c>
+      <c r="BK16" s="26">
+        <v>-2936.5608982107128</v>
+      </c>
+      <c r="BL16" s="26">
+        <v>-3670.5105508191746</v>
+      </c>
+      <c r="BM16" s="26">
+        <v>-3619.7448632911137</v>
+      </c>
+      <c r="BN16" s="26">
+        <v>-3989.1785219922622</v>
+      </c>
+      <c r="BO16" s="27">
+        <v>-3646.1984914959075</v>
+      </c>
+      <c r="BP16" s="26">
+        <v>-4307.2988318660164</v>
+      </c>
+      <c r="BQ16" s="26">
+        <v>-4102.4805855673476</v>
+      </c>
+      <c r="BR16" s="26">
+        <v>-4504.3340867295401</v>
+      </c>
+      <c r="BS16" s="27">
+        <v>-4055.5574126061929</v>
+      </c>
+      <c r="BT16" s="26">
+        <v>-5009.0414445263423</v>
+      </c>
+      <c r="BU16" s="26">
+        <v>-4537.8460447675507</v>
+      </c>
+      <c r="BV16" s="26">
+        <v>-4698.8418257062704</v>
+      </c>
+      <c r="BW16" s="27">
+        <v>-4647.1393006539211</v>
+      </c>
+      <c r="BX16" s="26">
+        <v>-5431.3791206395599</v>
+      </c>
+      <c r="BY16" s="26">
+        <v>-5401.3197134864504</v>
+      </c>
+      <c r="BZ16" s="26">
+        <v>-5651.0139248694595</v>
+      </c>
+      <c r="CA16" s="27">
+        <v>-5513.5780282798951</v>
+      </c>
+      <c r="CB16" s="26">
+        <v>-6516.3711646018246</v>
+      </c>
+      <c r="CC16" s="26">
+        <v>-6416.2126450381475</v>
+      </c>
+      <c r="CD16" s="26">
+        <v>-7109.9724227385677</v>
+      </c>
+      <c r="CE16" s="27">
+        <v>-7104.1696294009798</v>
+      </c>
+      <c r="CF16" s="26">
+        <v>-8654.8750335421446</v>
+      </c>
+      <c r="CG16" s="26">
+        <v>-8060.4609445693877</v>
+      </c>
+      <c r="CH16" s="37">
+        <v>-6267.6777294834719</v>
+      </c>
+      <c r="CI16" s="26">
+        <v>-4697.1899719595476</v>
+      </c>
+      <c r="CJ16" s="26">
+        <v>-5249.5842812224146</v>
+      </c>
+      <c r="CK16" s="26">
+        <v>-5252.1423471848848</v>
+      </c>
+      <c r="CL16" s="37">
+        <v>-5536.0617816111517</v>
+      </c>
+      <c r="CM16" s="26">
+        <v>-4510.2581384094246</v>
+      </c>
+      <c r="CN16" s="26">
+        <v>-4797.4234517465875</v>
+      </c>
+      <c r="CO16" s="26">
+        <v>-5028.1647590493712</v>
+      </c>
+      <c r="CP16" s="37">
+        <v>-5295.5931671871922</v>
+      </c>
+      <c r="CQ16" s="26">
+        <v>-5102.8631607622856</v>
+      </c>
+      <c r="CR16" s="26">
+        <v>-6024.7107573564772</v>
+      </c>
+      <c r="CS16" s="26">
+        <v>-5816.8493788743799</v>
+      </c>
+      <c r="CT16" s="37">
+        <v>-5263.6316436647639</v>
+      </c>
+      <c r="CU16" s="26">
+        <v>-5092.6013493059027</v>
+      </c>
+      <c r="CV16" s="26">
+        <v>-5234.6304088104707</v>
+      </c>
+      <c r="CW16" s="26">
+        <v>-5001.2465179149585</v>
+      </c>
+      <c r="CX16" s="37">
+        <v>-5048.1894353324178</v>
+      </c>
+      <c r="CY16" s="26">
+        <v>-4799.1257271010554</v>
+      </c>
+      <c r="CZ16" s="26">
+        <v>-5603.2078575037658</v>
+      </c>
+      <c r="DA16" s="26">
+        <v>-5172.7991075928039</v>
+      </c>
+      <c r="DB16" s="37">
+        <v>-4913.8395127916419</v>
+      </c>
+    </row>
+    <row r="17" spans="1:190">
+      <c r="A17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="43">
+        <v>1138.2246157041932</v>
+      </c>
+      <c r="C17" s="43">
+        <v>1628.0269337819032</v>
+      </c>
+      <c r="D17" s="43">
+        <v>1047.0809025640265</v>
+      </c>
+      <c r="E17" s="43">
+        <v>1579.7315232531325</v>
+      </c>
+      <c r="F17" s="43">
+        <v>2024.2083336924286</v>
+      </c>
+      <c r="G17" s="43">
+        <v>2076.6813776519657</v>
+      </c>
+      <c r="H17" s="44">
+        <v>1663.8761506113808</v>
+      </c>
+      <c r="I17" s="44">
+        <v>2283.2268577338546</v>
+      </c>
+      <c r="J17" s="44">
+        <v>2974.78730372069</v>
+      </c>
+      <c r="K17" s="44">
+        <v>3217.8876616658672</v>
+      </c>
+      <c r="L17" s="44">
+        <v>5649.2592428321223</v>
+      </c>
+      <c r="M17" s="44">
+        <v>5885.3344924649373</v>
+      </c>
+      <c r="N17" s="44">
+        <v>6600.2208921426991</v>
+      </c>
+      <c r="O17" s="44">
+        <v>7344.8678660976893</v>
+      </c>
+      <c r="P17" s="44">
+        <v>8698.7849822997196</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>10416.264051843546</v>
+      </c>
+      <c r="R17" s="44">
+        <v>8037.0553539247294</v>
+      </c>
+      <c r="S17" s="44">
+        <v>7434.8132086844998</v>
+      </c>
+      <c r="T17" s="44">
+        <v>8808.6850415042791</v>
+      </c>
+      <c r="U17" s="44">
+        <v>8084.2731979276632</v>
+      </c>
+      <c r="V17" s="45">
+        <v>8983.4990909827247</v>
+      </c>
+      <c r="W17" s="43">
+        <v>74.401101413833032</v>
+      </c>
+      <c r="X17" s="43">
+        <v>277.34907223032371</v>
+      </c>
+      <c r="Y17" s="43">
+        <v>565.09310042307948</v>
+      </c>
+      <c r="Z17" s="37">
+        <v>221.38134163695685</v>
+      </c>
+      <c r="AA17" s="43">
+        <v>115.67497388568842</v>
+      </c>
+      <c r="AB17" s="43">
+        <v>351.46412803644137</v>
+      </c>
+      <c r="AC17" s="43">
+        <v>960.33119874924773</v>
+      </c>
+      <c r="AD17" s="37">
+        <v>200.55663311052547</v>
+      </c>
+      <c r="AE17" s="43">
+        <v>121.38170630901499</v>
+      </c>
+      <c r="AF17" s="43">
+        <v>289.89790505076746</v>
+      </c>
+      <c r="AG17" s="43">
+        <v>458.90717361145192</v>
+      </c>
+      <c r="AH17" s="37">
+        <v>176.89411759279221</v>
+      </c>
+      <c r="AI17" s="43">
+        <v>58.722810189325571</v>
+      </c>
+      <c r="AJ17" s="43">
+        <v>215.01842827202381</v>
+      </c>
+      <c r="AK17" s="43">
+        <v>1039.1916070710188</v>
+      </c>
+      <c r="AL17" s="37">
+        <v>266.79867772076426</v>
+      </c>
+      <c r="AM17" s="26">
+        <v>112.05650719462199</v>
+      </c>
+      <c r="AN17" s="26">
+        <v>395.59263130776344</v>
+      </c>
+      <c r="AO17" s="26">
+        <v>1325.2367674088769</v>
+      </c>
+      <c r="AP17" s="37">
+        <v>191.3224277811662</v>
+      </c>
+      <c r="AQ17" s="44">
+        <v>57.222517370609069</v>
+      </c>
+      <c r="AR17" s="44">
+        <v>408.47936605144935</v>
+      </c>
+      <c r="AS17" s="44">
+        <v>1345.0451181571452</v>
+      </c>
+      <c r="AT17" s="45">
+        <v>265.93437607276195</v>
+      </c>
+      <c r="AU17" s="46">
+        <v>35.520042587798685</v>
+      </c>
+      <c r="AV17" s="44">
+        <v>379.84501554712335</v>
+      </c>
+      <c r="AW17" s="44">
+        <v>1110.1270453854081</v>
+      </c>
+      <c r="AX17" s="45">
+        <v>138.38404709105066</v>
+      </c>
+      <c r="AY17" s="44">
+        <v>59.369762629907427</v>
+      </c>
+      <c r="AZ17" s="44">
+        <v>462.48890293735991</v>
+      </c>
+      <c r="BA17" s="44">
+        <v>1507.5545728030652</v>
+      </c>
+      <c r="BB17" s="45">
+        <v>253.81361936352198</v>
+      </c>
+      <c r="BC17" s="44">
+        <v>125.84538883314531</v>
+      </c>
+      <c r="BD17" s="44">
+        <v>466.44132793200515</v>
+      </c>
+      <c r="BE17" s="44">
+        <v>2068.0581235583036</v>
+      </c>
+      <c r="BF17" s="45">
+        <v>314.44246339723571</v>
+      </c>
+      <c r="BG17" s="44">
+        <v>133.40011338965212</v>
+      </c>
+      <c r="BH17" s="26">
+        <v>580.68813180654627</v>
+      </c>
+      <c r="BI17" s="26">
+        <v>2203.4653468488536</v>
+      </c>
+      <c r="BJ17" s="37">
+        <v>300.33406962081528</v>
+      </c>
+      <c r="BK17" s="26">
+        <v>27.92879274310792</v>
+      </c>
+      <c r="BL17" s="26">
+        <v>1479.1833402911611</v>
+      </c>
+      <c r="BM17" s="26">
+        <v>3974.3245056712767</v>
+      </c>
+      <c r="BN17" s="26">
+        <v>167.82260412657683</v>
+      </c>
+      <c r="BO17" s="27">
+        <v>-5.3616626450979084</v>
+      </c>
+      <c r="BP17" s="26">
+        <v>1480.2125267894387</v>
+      </c>
+      <c r="BQ17" s="26">
+        <v>4170.3496771813343</v>
+      </c>
+      <c r="BR17" s="26">
+        <v>240.13395113926128</v>
+      </c>
+      <c r="BS17" s="27">
+        <v>25.401834557317329</v>
+      </c>
+      <c r="BT17" s="26">
+        <v>1426.2281831741425</v>
+      </c>
+      <c r="BU17" s="26">
+        <v>4867.4786810626629</v>
+      </c>
+      <c r="BV17" s="26">
+        <v>281.11219334857628</v>
+      </c>
+      <c r="BW17" s="27">
+        <v>-34.187961208682509</v>
+      </c>
+      <c r="BX17" s="26">
+        <v>1652.74248562668</v>
+      </c>
+      <c r="BY17" s="26">
+        <v>5285.2051752406351</v>
+      </c>
+      <c r="BZ17" s="26">
+        <v>441.10816643905707</v>
+      </c>
+      <c r="CA17" s="27">
+        <v>145.73045741735632</v>
+      </c>
+      <c r="CB17" s="26">
+        <v>2100.4619632697568</v>
+      </c>
+      <c r="CC17" s="26">
+        <v>5946.0263339818566</v>
+      </c>
+      <c r="CD17" s="26">
+        <v>506.56622763075006</v>
+      </c>
+      <c r="CE17" s="27">
+        <v>122.32500557060439</v>
+      </c>
+      <c r="CF17" s="26">
+        <v>2748.3068664060838</v>
+      </c>
+      <c r="CG17" s="26">
+        <v>6937.5104675383391</v>
+      </c>
+      <c r="CH17" s="37">
+        <v>608.12171232851915</v>
+      </c>
+      <c r="CI17" s="26">
+        <v>171.40291466830695</v>
+      </c>
+      <c r="CJ17" s="26">
+        <v>1930.3565095429419</v>
+      </c>
+      <c r="CK17" s="26">
+        <v>5344.5303777974714</v>
+      </c>
+      <c r="CL17" s="37">
+        <v>590.76555191600869</v>
+      </c>
+      <c r="CM17" s="26">
+        <v>160.91841336099299</v>
+      </c>
+      <c r="CN17" s="26">
+        <v>1770.2252877692201</v>
+      </c>
+      <c r="CO17" s="26">
+        <v>4933.7126382678716</v>
+      </c>
+      <c r="CP17" s="37">
+        <v>569.95686928641521</v>
+      </c>
+      <c r="CQ17" s="26">
+        <v>160.43813309051575</v>
+      </c>
+      <c r="CR17" s="26">
+        <v>2213.7291538579402</v>
+      </c>
+      <c r="CS17" s="26">
+        <v>5898.2388122207967</v>
+      </c>
+      <c r="CT17" s="37">
+        <v>536.27894233502514</v>
+      </c>
+      <c r="CU17" s="26">
+        <v>204.75638545915297</v>
+      </c>
+      <c r="CV17" s="26">
+        <v>1981.6436469842654</v>
+      </c>
+      <c r="CW17" s="26">
+        <v>5347.3431991595144</v>
+      </c>
+      <c r="CX17" s="37">
+        <v>550.52996632473094</v>
+      </c>
+      <c r="CY17" s="26">
+        <v>244.35216335931432</v>
+      </c>
+      <c r="CZ17" s="26">
+        <v>2178.9433486703438</v>
+      </c>
+      <c r="DA17" s="26">
+        <v>5950.3981598999662</v>
+      </c>
+      <c r="DB17" s="37">
+        <v>609.80541905310042</v>
+      </c>
+    </row>
+    <row r="18" spans="1:190">
+      <c r="A18" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="43">
+        <v>2285.7529412416338</v>
+      </c>
+      <c r="C18" s="43">
+        <v>2857.1457082683105</v>
+      </c>
+      <c r="D18" s="43">
+        <v>2454.5163739223708</v>
+      </c>
+      <c r="E18" s="43">
+        <v>3296.6879476574222</v>
+      </c>
+      <c r="F18" s="43">
+        <v>4004.262564093121</v>
+      </c>
+      <c r="G18" s="43">
+        <v>3964.127233035133</v>
+      </c>
+      <c r="H18" s="44">
+        <v>3724.123078275562</v>
+      </c>
+      <c r="I18" s="44">
+        <v>4070.9007757197874</v>
+      </c>
+      <c r="J18" s="44">
+        <v>4883.9450424926354</v>
+      </c>
+      <c r="K18" s="44">
+        <v>5582.4356409633874</v>
+      </c>
+      <c r="L18" s="44">
+        <v>8568.7725873331365</v>
+      </c>
+      <c r="M18" s="44">
+        <v>9373.2314719333044</v>
+      </c>
+      <c r="N18" s="44">
+        <v>9920.9656454970263</v>
+      </c>
+      <c r="O18" s="44">
+        <v>10800.291135242282</v>
+      </c>
+      <c r="P18" s="44">
+        <v>12471.142717652096</v>
+      </c>
+      <c r="Q18" s="44">
+        <v>15162.196615972274</v>
+      </c>
+      <c r="R18" s="44">
+        <v>12150.920140543607</v>
+      </c>
+      <c r="S18" s="44">
+        <v>11248.960223085163</v>
+      </c>
+      <c r="T18" s="44">
+        <v>12625.002298748306</v>
+      </c>
+      <c r="U18" s="44">
+        <v>11818.967683958335</v>
+      </c>
+      <c r="V18" s="45">
+        <v>12645.254355331766</v>
+      </c>
+      <c r="W18" s="43">
+        <v>342.21651843728563</v>
+      </c>
+      <c r="X18" s="43">
+        <v>569.35414237662872</v>
+      </c>
+      <c r="Y18" s="43">
+        <v>873.83777980239972</v>
+      </c>
+      <c r="Z18" s="37">
+        <v>500.34450062531971</v>
+      </c>
+      <c r="AA18" s="43">
+        <v>399.72510241763229</v>
+      </c>
+      <c r="AB18" s="43">
+        <v>640.36953554019351</v>
+      </c>
+      <c r="AC18" s="43">
+        <v>1270.6726168812438</v>
+      </c>
+      <c r="AD18" s="37">
+        <v>546.37845342924072</v>
+      </c>
+      <c r="AE18" s="43">
+        <v>463.48953357586481</v>
+      </c>
+      <c r="AF18" s="43">
+        <v>664.05715908492368</v>
+      </c>
+      <c r="AG18" s="43">
+        <v>807.93890511612494</v>
+      </c>
+      <c r="AH18" s="37">
+        <v>519.03077614545737</v>
+      </c>
+      <c r="AI18" s="43">
+        <v>426.86680066145607</v>
+      </c>
+      <c r="AJ18" s="43">
+        <v>621.81969268273565</v>
+      </c>
+      <c r="AK18" s="43">
+        <v>1521.2633673833702</v>
+      </c>
+      <c r="AL18" s="37">
+        <v>726.73808692986017</v>
+      </c>
+      <c r="AM18" s="26">
+        <v>600.83649406049835</v>
+      </c>
+      <c r="AN18" s="26">
+        <v>889.40779079509957</v>
+      </c>
+      <c r="AO18" s="26">
+        <v>1837.743867943949</v>
+      </c>
+      <c r="AP18" s="37">
+        <v>676.27441129357453</v>
+      </c>
+      <c r="AQ18" s="44">
+        <v>536.79866272592039</v>
+      </c>
+      <c r="AR18" s="44">
+        <v>867.94796911209494</v>
+      </c>
+      <c r="AS18" s="44">
+        <v>1833.0860724122847</v>
+      </c>
+      <c r="AT18" s="45">
+        <v>726.29452878483323</v>
+      </c>
+      <c r="AU18" s="46">
+        <v>585.31015785044588</v>
+      </c>
+      <c r="AV18" s="44">
+        <v>835.82288273047436</v>
+      </c>
+      <c r="AW18" s="44">
+        <v>1624.7865566577923</v>
+      </c>
+      <c r="AX18" s="45">
+        <v>678.20348103684978</v>
+      </c>
+      <c r="AY18" s="44">
+        <v>516.70235702974378</v>
+      </c>
+      <c r="AZ18" s="44">
+        <v>869.66720227704297</v>
+      </c>
+      <c r="BA18" s="44">
+        <v>1986.6633890201867</v>
+      </c>
+      <c r="BB18" s="45">
+        <v>697.86782739281409</v>
+      </c>
+      <c r="BC18" s="44">
+        <v>580.95758981319841</v>
+      </c>
+      <c r="BD18" s="44">
+        <v>925.19022650540603</v>
+      </c>
+      <c r="BE18" s="44">
+        <v>2576.1549506383039</v>
+      </c>
+      <c r="BF18" s="45">
+        <v>801.64227553572687</v>
+      </c>
+      <c r="BG18" s="44">
+        <v>617.47529358415522</v>
+      </c>
+      <c r="BH18" s="26">
+        <v>1173.2265324857462</v>
+      </c>
+      <c r="BI18" s="26">
+        <v>2873.0935172796876</v>
+      </c>
+      <c r="BJ18" s="37">
+        <v>918.64029761379788</v>
+      </c>
+      <c r="BK18" s="26">
+        <v>584.99243335855635</v>
+      </c>
+      <c r="BL18" s="26">
+        <v>2184.429522668916</v>
+      </c>
+      <c r="BM18" s="26">
+        <v>4788.2940719942344</v>
+      </c>
+      <c r="BN18" s="26">
+        <v>1011.0565593114288</v>
+      </c>
+      <c r="BO18" s="27">
+        <v>772.70950642108141</v>
+      </c>
+      <c r="BP18" s="26">
+        <v>2245.7378337142768</v>
+      </c>
+      <c r="BQ18" s="26">
+        <v>5200.0301322192308</v>
+      </c>
+      <c r="BR18" s="26">
+        <v>1154.753999578716</v>
+      </c>
+      <c r="BS18" s="27">
+        <v>857.30276609438215</v>
+      </c>
+      <c r="BT18" s="26">
+        <v>2241.662837840448</v>
+      </c>
+      <c r="BU18" s="26">
+        <v>5704.4259643560154</v>
+      </c>
+      <c r="BV18" s="26">
+        <v>1117.5740772061818</v>
+      </c>
+      <c r="BW18" s="27">
+        <v>797.75970182769049</v>
+      </c>
+      <c r="BX18" s="26">
+        <v>2539.2541537369671</v>
+      </c>
+      <c r="BY18" s="26">
+        <v>6129.0200371827959</v>
+      </c>
+      <c r="BZ18" s="26">
+        <v>1334.257242494828</v>
+      </c>
+      <c r="CA18" s="27">
+        <v>994.11725625314739</v>
+      </c>
+      <c r="CB18" s="26">
+        <v>2988.4844255505041</v>
+      </c>
+      <c r="CC18" s="26">
+        <v>6892.1116927533531</v>
+      </c>
+      <c r="CD18" s="26">
+        <v>1596.429343095092</v>
+      </c>
+      <c r="CE18" s="27">
+        <v>1270.8350863713574</v>
+      </c>
+      <c r="CF18" s="26">
+        <v>3960.1571051136148</v>
+      </c>
+      <c r="CG18" s="26">
+        <v>8218.4159479131995</v>
+      </c>
+      <c r="CH18" s="37">
+        <v>1712.7884765741023</v>
+      </c>
+      <c r="CI18" s="26">
+        <v>1055.9843312703381</v>
+      </c>
+      <c r="CJ18" s="26">
+        <v>2970.3425038142318</v>
+      </c>
+      <c r="CK18" s="26">
+        <v>6474.9864589548379</v>
+      </c>
+      <c r="CL18" s="37">
+        <v>1649.6068465041994</v>
+      </c>
+      <c r="CM18" s="26">
+        <v>1138.6919843192222</v>
+      </c>
+      <c r="CN18" s="26">
+        <v>2651.5863000699301</v>
+      </c>
+      <c r="CO18" s="26">
+        <v>5913.9892302552971</v>
+      </c>
+      <c r="CP18" s="37">
+        <v>1544.6927084407139</v>
+      </c>
+      <c r="CQ18" s="26">
+        <v>1025.1416278402467</v>
+      </c>
+      <c r="CR18" s="26">
+        <v>3149.538791817432</v>
+      </c>
+      <c r="CS18" s="26">
+        <v>6894.5187432049561</v>
+      </c>
+      <c r="CT18" s="37">
+        <v>1555.8031358856708</v>
+      </c>
+      <c r="CU18" s="26">
+        <v>1034.3327804611736</v>
+      </c>
+      <c r="CV18" s="26">
+        <v>2943.3323269927714</v>
+      </c>
+      <c r="CW18" s="26">
+        <v>6309.6868806727725</v>
+      </c>
+      <c r="CX18" s="37">
+        <v>1531.6156958316187</v>
+      </c>
+      <c r="CY18" s="26">
+        <v>1074.0594525932029</v>
+      </c>
+      <c r="CZ18" s="26">
+        <v>3116.4475110638505</v>
+      </c>
+      <c r="DA18" s="26">
+        <v>6862.8922128951272</v>
+      </c>
+      <c r="DB18" s="37">
+        <v>1591.8551787795859</v>
+      </c>
+    </row>
+    <row r="19" spans="1:190">
+      <c r="A19" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="43">
+        <v>-1147.5283255374407</v>
+      </c>
+      <c r="C19" s="43">
+        <v>-1229.1187744864073</v>
+      </c>
+      <c r="D19" s="43">
+        <v>-1407.4354713583443</v>
+      </c>
+      <c r="E19" s="43">
+        <v>-1716.9564244042897</v>
+      </c>
+      <c r="F19" s="43">
+        <v>-1980.0542304006931</v>
+      </c>
+      <c r="G19" s="43">
+        <v>-1887.4458553831678</v>
+      </c>
+      <c r="H19" s="44">
+        <v>-2060.2469276641814</v>
+      </c>
+      <c r="I19" s="44">
+        <v>-1787.6739179859328</v>
+      </c>
+      <c r="J19" s="44">
+        <v>-1909.1577387719456</v>
+      </c>
+      <c r="K19" s="44">
+        <v>-2364.5479792975198</v>
+      </c>
+      <c r="L19" s="44">
+        <v>-2919.5133445010133</v>
+      </c>
+      <c r="M19" s="44">
+        <v>-3487.896979468369</v>
+      </c>
+      <c r="N19" s="44">
+        <v>-3320.7447533543291</v>
+      </c>
+      <c r="O19" s="44">
+        <v>-3455.4232691445914</v>
+      </c>
+      <c r="P19" s="44">
+        <v>-3772.357735352376</v>
+      </c>
+      <c r="Q19" s="44">
+        <v>-4745.9325641287278</v>
+      </c>
+      <c r="R19" s="44">
+        <v>-4113.8647866188785</v>
+      </c>
+      <c r="S19" s="44">
+        <v>-3814.1470144006635</v>
+      </c>
+      <c r="T19" s="44">
+        <v>-3816.3172572440276</v>
+      </c>
+      <c r="U19" s="44">
+        <v>-3734.6944860306726</v>
+      </c>
+      <c r="V19" s="45">
+        <v>-3661.7552643490417</v>
+      </c>
+      <c r="W19" s="43">
+        <v>-267.8154170234526</v>
+      </c>
+      <c r="X19" s="43">
+        <v>-292.005070146305</v>
+      </c>
+      <c r="Y19" s="43">
+        <v>-308.74467937932025</v>
+      </c>
+      <c r="Z19" s="37">
+        <v>-278.96315898836286</v>
+      </c>
+      <c r="AA19" s="43">
+        <v>-284.05012853194387</v>
+      </c>
+      <c r="AB19" s="43">
+        <v>-288.90540750375214</v>
+      </c>
+      <c r="AC19" s="43">
+        <v>-310.34141813199614</v>
+      </c>
+      <c r="AD19" s="37">
+        <v>-345.82182031871525</v>
+      </c>
+      <c r="AE19" s="43">
+        <v>-342.10782726684982</v>
+      </c>
+      <c r="AF19" s="43">
+        <v>-374.15925403415622</v>
+      </c>
+      <c r="AG19" s="43">
+        <v>-349.03173150467302</v>
+      </c>
+      <c r="AH19" s="37">
+        <v>-342.13665855266515</v>
+      </c>
+      <c r="AI19" s="43">
+        <v>-368.1439904721305</v>
+      </c>
+      <c r="AJ19" s="43">
+        <v>-406.80126441071184</v>
+      </c>
+      <c r="AK19" s="43">
+        <v>-482.07176031235144</v>
+      </c>
+      <c r="AL19" s="37">
+        <v>-459.93940920909591</v>
+      </c>
+      <c r="AM19" s="26">
+        <v>-488.77998686587637</v>
+      </c>
+      <c r="AN19" s="26">
+        <v>-493.81515948733613</v>
+      </c>
+      <c r="AO19" s="26">
+        <v>-512.50710053507225</v>
+      </c>
+      <c r="AP19" s="37">
+        <v>-484.95198351240833</v>
+      </c>
+      <c r="AQ19" s="44">
+        <v>-479.57614535531133</v>
+      </c>
+      <c r="AR19" s="44">
+        <v>-459.46860306064559</v>
+      </c>
+      <c r="AS19" s="44">
+        <v>-488.04095425513947</v>
+      </c>
+      <c r="AT19" s="45">
+        <v>-460.36015271207128</v>
+      </c>
+      <c r="AU19" s="46">
+        <v>-549.79011526264719</v>
+      </c>
+      <c r="AV19" s="44">
+        <v>-455.97786718335101</v>
+      </c>
+      <c r="AW19" s="44">
+        <v>-514.65951127238418</v>
+      </c>
+      <c r="AX19" s="45">
+        <v>-539.81943394579912</v>
+      </c>
+      <c r="AY19" s="44">
+        <v>-457.33259439983635</v>
+      </c>
+      <c r="AZ19" s="44">
+        <v>-407.17829933968306</v>
+      </c>
+      <c r="BA19" s="44">
+        <v>-479.10881621712144</v>
+      </c>
+      <c r="BB19" s="45">
+        <v>-444.05420802929211</v>
+      </c>
+      <c r="BC19" s="44">
+        <v>-455.1122009800531</v>
+      </c>
+      <c r="BD19" s="44">
+        <v>-458.74889857340088</v>
+      </c>
+      <c r="BE19" s="44">
+        <v>-508.09682708000048</v>
+      </c>
+      <c r="BF19" s="45">
+        <v>-487.19981213849115</v>
+      </c>
+      <c r="BG19" s="44">
+        <v>-484.0751801945031</v>
+      </c>
+      <c r="BH19" s="26">
+        <v>-592.53840067919998</v>
+      </c>
+      <c r="BI19" s="26">
+        <v>-669.62817043083396</v>
+      </c>
+      <c r="BJ19" s="37">
+        <v>-618.3062279929826</v>
+      </c>
+      <c r="BK19" s="26">
+        <v>-557.06364061544843</v>
+      </c>
+      <c r="BL19" s="26">
+        <v>-705.24618237775496</v>
+      </c>
+      <c r="BM19" s="26">
+        <v>-813.96956632295792</v>
+      </c>
+      <c r="BN19" s="26">
+        <v>-843.23395518485199</v>
+      </c>
+      <c r="BO19" s="27">
+        <v>-778.07116906617932</v>
+      </c>
+      <c r="BP19" s="26">
+        <v>-765.52530692483811</v>
+      </c>
+      <c r="BQ19" s="26">
+        <v>-1029.6804550378968</v>
+      </c>
+      <c r="BR19" s="26">
+        <v>-914.62004843945476</v>
+      </c>
+      <c r="BS19" s="27">
+        <v>-831.90093153706482</v>
+      </c>
+      <c r="BT19" s="26">
+        <v>-815.43465466630562</v>
+      </c>
+      <c r="BU19" s="26">
+        <v>-836.94728329335294</v>
+      </c>
+      <c r="BV19" s="26">
+        <v>-836.46188385760547</v>
+      </c>
+      <c r="BW19" s="27">
+        <v>-831.947663036373</v>
+      </c>
+      <c r="BX19" s="26">
+        <v>-886.51166811028702</v>
+      </c>
+      <c r="BY19" s="26">
+        <v>-843.81486194216063</v>
+      </c>
+      <c r="BZ19" s="26">
+        <v>-893.14907605577093</v>
+      </c>
+      <c r="CA19" s="27">
+        <v>-848.38679883579107</v>
+      </c>
+      <c r="CB19" s="26">
+        <v>-888.02246228074705</v>
+      </c>
+      <c r="CC19" s="26">
+        <v>-946.08535877149643</v>
+      </c>
+      <c r="CD19" s="26">
+        <v>-1089.8631154643419</v>
+      </c>
+      <c r="CE19" s="27">
+        <v>-1148.510080800753</v>
+      </c>
+      <c r="CF19" s="26">
+        <v>-1211.8502387075309</v>
+      </c>
+      <c r="CG19" s="26">
+        <v>-1280.9054803748606</v>
+      </c>
+      <c r="CH19" s="37">
+        <v>-1104.6667642455832</v>
+      </c>
+      <c r="CI19" s="26">
+        <v>-884.58141660203114</v>
+      </c>
+      <c r="CJ19" s="26">
+        <v>-1039.9859942712899</v>
+      </c>
+      <c r="CK19" s="26">
+        <v>-1130.4560811573663</v>
+      </c>
+      <c r="CL19" s="37">
+        <v>-1058.8412945881907</v>
+      </c>
+      <c r="CM19" s="26">
+        <v>-977.77357095822924</v>
+      </c>
+      <c r="CN19" s="26">
+        <v>-881.36101230070994</v>
+      </c>
+      <c r="CO19" s="26">
+        <v>-980.27659198742549</v>
+      </c>
+      <c r="CP19" s="37">
+        <v>-974.73583915429867</v>
+      </c>
+      <c r="CQ19" s="26">
+        <v>-864.70349474973091</v>
+      </c>
+      <c r="CR19" s="26">
+        <v>-935.80963795949197</v>
+      </c>
+      <c r="CS19" s="26">
+        <v>-996.27993098415914</v>
+      </c>
+      <c r="CT19" s="37">
+        <v>-1019.5241935506457</v>
+      </c>
+      <c r="CU19" s="26">
+        <v>-829.5763950020206</v>
+      </c>
+      <c r="CV19" s="26">
+        <v>-961.68868000850603</v>
+      </c>
+      <c r="CW19" s="26">
+        <v>-962.34368151325805</v>
+      </c>
+      <c r="CX19" s="37">
+        <v>-981.08572950688779</v>
+      </c>
+      <c r="CY19" s="26">
+        <v>-829.70728923388856</v>
+      </c>
+      <c r="CZ19" s="26">
+        <v>-937.5041623935067</v>
+      </c>
+      <c r="DA19" s="26">
+        <v>-912.49405299516116</v>
+      </c>
+      <c r="DB19" s="37">
+        <v>-982.04975972648549</v>
+      </c>
+    </row>
+    <row r="20" spans="1:190">
+      <c r="A20" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="43">
+        <v>-153.20665017385957</v>
+      </c>
+      <c r="C20" s="43">
+        <v>-178.49330275566467</v>
+      </c>
+      <c r="D20" s="43">
+        <v>-52.794122846053796</v>
+      </c>
+      <c r="E20" s="43">
+        <v>-103.30218500639214</v>
+      </c>
+      <c r="F20" s="43">
+        <v>-44.209695178211533</v>
+      </c>
+      <c r="G20" s="43">
+        <v>-188.31597524719604</v>
+      </c>
+      <c r="H20" s="44">
+        <v>-500.40592599513519</v>
+      </c>
+      <c r="I20" s="44">
+        <v>-465.90738219338607</v>
+      </c>
+      <c r="J20" s="44">
+        <v>-554.2356811905845</v>
+      </c>
+      <c r="K20" s="44">
+        <v>-522.12029347078487</v>
+      </c>
+      <c r="L20" s="44">
+        <v>-1234.0703731445799</v>
+      </c>
+      <c r="M20" s="44">
+        <v>-804.60434264566209</v>
+      </c>
+      <c r="N20" s="44">
+        <v>-1189.4064787505597</v>
+      </c>
+      <c r="O20" s="44">
+        <v>-1422.2680841170609</v>
+      </c>
+      <c r="P20" s="44">
+        <v>-1474.1507788271397</v>
+      </c>
+      <c r="Q20" s="44">
+        <v>-2353.4188893884134</v>
+      </c>
+      <c r="R20" s="44">
+        <v>-2458.0561916963916</v>
+      </c>
+      <c r="S20" s="44">
+        <v>-2126.3462599838622</v>
+      </c>
+      <c r="T20" s="44">
+        <v>-2226.1349170588637</v>
+      </c>
+      <c r="U20" s="44">
+        <v>-2048.7583904107369</v>
+      </c>
+      <c r="V20" s="45">
+        <v>-1459.1645274567459</v>
+      </c>
+      <c r="W20" s="43">
+        <v>-43.300616750971827</v>
+      </c>
+      <c r="X20" s="43">
+        <v>-33.675520975651807</v>
+      </c>
+      <c r="Y20" s="43">
+        <v>-42.89726104539416</v>
+      </c>
+      <c r="Z20" s="37">
+        <v>-33.333251401841771</v>
+      </c>
+      <c r="AA20" s="43">
+        <v>-18.980148258961862</v>
+      </c>
+      <c r="AB20" s="43">
+        <v>-43.63860836438306</v>
+      </c>
+      <c r="AC20" s="43">
+        <v>-0.47360016282991069</v>
+      </c>
+      <c r="AD20" s="37">
+        <v>-115.40094596948984</v>
+      </c>
+      <c r="AE20" s="43">
+        <v>-3.559729097378316</v>
+      </c>
+      <c r="AF20" s="43">
+        <v>-12.308536074225017</v>
+      </c>
+      <c r="AG20" s="43">
+        <v>-7.3246706468905245</v>
+      </c>
+      <c r="AH20" s="37">
+        <v>-29.601187027559938</v>
+      </c>
+      <c r="AI20" s="43">
+        <v>-23.083675966137065</v>
+      </c>
+      <c r="AJ20" s="43">
+        <v>-69.990662297466727</v>
+      </c>
+      <c r="AK20" s="43">
+        <v>-4.7376586656654922</v>
+      </c>
+      <c r="AL20" s="37">
+        <v>-5.4901880771228591</v>
+      </c>
+      <c r="AM20" s="26">
+        <v>-95.2224855716197</v>
+      </c>
+      <c r="AN20" s="26">
+        <v>-24.783613307694381</v>
+      </c>
+      <c r="AO20" s="26">
+        <v>45.635336725753064</v>
+      </c>
+      <c r="AP20" s="37">
+        <v>30.161066975349485</v>
+      </c>
+      <c r="AQ20" s="44">
+        <v>-60.909507782002279</v>
+      </c>
+      <c r="AR20" s="44">
+        <v>-45.27642975285454</v>
+      </c>
+      <c r="AS20" s="44">
+        <v>-62.061081220436776</v>
+      </c>
+      <c r="AT20" s="45">
+        <v>-20.068956491902455</v>
+      </c>
+      <c r="AU20" s="46">
+        <v>-162.47775452582198</v>
+      </c>
+      <c r="AV20" s="44">
+        <v>-145.26843256594276</v>
+      </c>
+      <c r="AW20" s="44">
+        <v>-89.959527873668364</v>
+      </c>
+      <c r="AX20" s="45">
+        <v>-102.70021102970209</v>
+      </c>
+      <c r="AY20" s="44">
+        <v>-67.657845676926399</v>
+      </c>
+      <c r="AZ20" s="44">
+        <v>-190.35078711418419</v>
+      </c>
+      <c r="BA20" s="44">
+        <v>-125.69751250913852</v>
+      </c>
+      <c r="BB20" s="45">
+        <v>-82.201236893137008</v>
+      </c>
+      <c r="BC20" s="44">
+        <v>-79.736854934197581</v>
+      </c>
+      <c r="BD20" s="44">
+        <v>-301.32751243502747</v>
+      </c>
+      <c r="BE20" s="44">
+        <v>-91.505567600597402</v>
+      </c>
+      <c r="BF20" s="45">
+        <v>-81.665746220762031</v>
+      </c>
+      <c r="BG20" s="44">
+        <v>-110.36212343055436</v>
+      </c>
+      <c r="BH20" s="26">
+        <v>-256.33669951159243</v>
+      </c>
+      <c r="BI20" s="26">
+        <v>-92.907411057364428</v>
+      </c>
+      <c r="BJ20" s="37">
+        <v>-62.514059471273654</v>
+      </c>
+      <c r="BK20" s="26">
+        <v>-76.143541989033508</v>
+      </c>
+      <c r="BL20" s="26">
+        <v>-874.05841361328476</v>
+      </c>
+      <c r="BM20" s="26">
+        <v>-147.72840246371803</v>
+      </c>
+      <c r="BN20" s="26">
+        <v>-136.14001507854354</v>
+      </c>
+      <c r="BO20" s="27">
+        <v>-160.17456990580735</v>
+      </c>
+      <c r="BP20" s="26">
+        <v>-355.26112558482004</v>
+      </c>
+      <c r="BQ20" s="26">
+        <v>-162.97862072728219</v>
+      </c>
+      <c r="BR20" s="26">
+        <v>-126.19002642775251</v>
+      </c>
+      <c r="BS20" s="27">
+        <v>-221.8590370943179</v>
+      </c>
+      <c r="BT20" s="26">
+        <v>-655.7406080881309</v>
+      </c>
+      <c r="BU20" s="26">
+        <v>-210.25742132110304</v>
+      </c>
+      <c r="BV20" s="26">
+        <v>-101.54941224700792</v>
+      </c>
+      <c r="BW20" s="27">
+        <v>-418.69905105453012</v>
+      </c>
+      <c r="BX20" s="26">
+        <v>-684.89033649833686</v>
+      </c>
+      <c r="BY20" s="26">
+        <v>-225.1728806610729</v>
+      </c>
+      <c r="BZ20" s="26">
+        <v>-93.505815903120947</v>
+      </c>
+      <c r="CA20" s="27">
+        <v>-266.23188415693073</v>
+      </c>
+      <c r="CB20" s="26">
+        <v>-836.8618216048601</v>
+      </c>
+      <c r="CC20" s="26">
+        <v>-239.27627864574674</v>
+      </c>
+      <c r="CD20" s="26">
+        <v>-131.7807944196021</v>
+      </c>
+      <c r="CE20" s="27">
+        <v>-447.41179042918867</v>
+      </c>
+      <c r="CF20" s="26">
+        <v>-1254.843804085634</v>
+      </c>
+      <c r="CG20" s="26">
+        <v>-400.10430155142717</v>
+      </c>
+      <c r="CH20" s="37">
+        <v>-251.0589933221637</v>
+      </c>
+      <c r="CI20" s="26">
+        <v>-613.73675921094059</v>
+      </c>
+      <c r="CJ20" s="26">
+        <v>-781.60553435645079</v>
+      </c>
+      <c r="CK20" s="26">
+        <v>-474.26506732450827</v>
+      </c>
+      <c r="CL20" s="37">
+        <v>-588.4488308044921</v>
+      </c>
+      <c r="CM20" s="26">
+        <v>-630.70129778493754</v>
+      </c>
+      <c r="CN20" s="26">
+        <v>-419.6248537340785</v>
+      </c>
+      <c r="CO20" s="26">
+        <v>-659.0865812063762</v>
+      </c>
+      <c r="CP20" s="37">
+        <v>-416.93352725846978</v>
+      </c>
+      <c r="CQ20" s="26">
+        <v>-670.7242398723447</v>
+      </c>
+      <c r="CR20" s="26">
+        <v>-757.62474069326822</v>
+      </c>
+      <c r="CS20" s="26">
+        <v>-532.33591993847438</v>
+      </c>
+      <c r="CT20" s="37">
+        <v>-265.45001655477631</v>
+      </c>
+      <c r="CU20" s="26">
+        <v>-652.88111730183073</v>
+      </c>
+      <c r="CV20" s="26">
+        <v>-628.7657983685167</v>
+      </c>
+      <c r="CW20" s="26">
+        <v>-590.76092937462897</v>
+      </c>
+      <c r="CX20" s="37">
+        <v>-176.35054536576024</v>
+      </c>
+      <c r="CY20" s="26">
+        <v>-444.17826857918516</v>
+      </c>
+      <c r="CZ20" s="26">
+        <v>-412.57567559450121</v>
+      </c>
+      <c r="DA20" s="26">
+        <v>-365.36326605816942</v>
+      </c>
+      <c r="DB20" s="37">
+        <v>-237.04731722489004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:190">
+      <c r="A21" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="43">
+        <v>94.503185321434742</v>
+      </c>
+      <c r="C21" s="43">
+        <v>135.00125829316755</v>
+      </c>
+      <c r="D21" s="43">
+        <v>194.74768000406581</v>
+      </c>
+      <c r="E21" s="43">
+        <v>236.42487354595733</v>
+      </c>
+      <c r="F21" s="43">
+        <v>343.60155995208623</v>
+      </c>
+      <c r="G21" s="43">
+        <v>373.75346590748984</v>
+      </c>
+      <c r="H21" s="44">
+        <v>252.13955670220003</v>
+      </c>
+      <c r="I21" s="44">
+        <v>346.07602421101694</v>
+      </c>
+      <c r="J21" s="44">
+        <v>433.75490686472278</v>
+      </c>
+      <c r="K21" s="44">
+        <v>452.91071143127635</v>
+      </c>
+      <c r="L21" s="44">
+        <v>525.94732446557089</v>
+      </c>
+      <c r="M21" s="44">
+        <v>896.50429569555126</v>
+      </c>
+      <c r="N21" s="44">
+        <v>909.25685043147814</v>
+      </c>
+      <c r="O21" s="44">
+        <v>1167.9870617992131</v>
+      </c>
+      <c r="P21" s="44">
+        <v>1841.7610452426097</v>
+      </c>
+      <c r="Q21" s="44">
+        <v>2058.9692428103904</v>
+      </c>
+      <c r="R21" s="44">
+        <v>1106.2006516441063</v>
+      </c>
+      <c r="S21" s="44">
+        <v>1176.5475115186055</v>
+      </c>
+      <c r="T21" s="44">
+        <v>1319.404566053237</v>
+      </c>
+      <c r="U21" s="44">
+        <v>1241.0943050215376</v>
+      </c>
+      <c r="V21" s="45">
+        <v>1185.449648003746</v>
+      </c>
+      <c r="W21" s="43">
+        <v>12.148238827224855</v>
+      </c>
+      <c r="X21" s="43">
+        <v>22.809600884344928</v>
+      </c>
+      <c r="Y21" s="43">
+        <v>20.518177518583258</v>
+      </c>
+      <c r="Z21" s="37">
+        <v>39.027168091281702</v>
+      </c>
+      <c r="AA21" s="43">
+        <v>28.339323727369575</v>
+      </c>
+      <c r="AB21" s="43">
+        <v>24.491877435097077</v>
+      </c>
+      <c r="AC21" s="43">
+        <v>39.748430823865966</v>
+      </c>
+      <c r="AD21" s="37">
+        <v>42.421626306834924</v>
+      </c>
+      <c r="AE21" s="43">
+        <v>46.727545807304452</v>
+      </c>
+      <c r="AF21" s="43">
+        <v>42.078320856320907</v>
+      </c>
+      <c r="AG21" s="43">
+        <v>44.209711758322747</v>
+      </c>
+      <c r="AH21" s="37">
+        <v>61.732101582117714</v>
+      </c>
+      <c r="AI21" s="43">
+        <v>53.250400800503343</v>
+      </c>
+      <c r="AJ21" s="43">
+        <v>70.847520024586956</v>
+      </c>
+      <c r="AK21" s="43">
+        <v>61.483694059207934</v>
+      </c>
+      <c r="AL21" s="37">
+        <v>50.843258661659107</v>
+      </c>
+      <c r="AM21" s="26">
+        <v>50.851207519770888</v>
+      </c>
+      <c r="AN21" s="26">
+        <v>70.732038889243924</v>
+      </c>
+      <c r="AO21" s="26">
+        <v>140.59856410790181</v>
+      </c>
+      <c r="AP21" s="37">
+        <v>81.419749435169663</v>
+      </c>
+      <c r="AQ21" s="44">
+        <v>87.868954745950575</v>
+      </c>
+      <c r="AR21" s="44">
+        <v>97.15952947581772</v>
+      </c>
+      <c r="AS21" s="44">
+        <v>104.27620872353556</v>
+      </c>
+      <c r="AT21" s="45">
+        <v>84.448772962186013</v>
+      </c>
+      <c r="AU21" s="46">
+        <v>69.170124148759768</v>
+      </c>
+      <c r="AV21" s="44">
+        <v>52.492667046782785</v>
+      </c>
+      <c r="AW21" s="44">
+        <v>76.286840565111234</v>
+      </c>
+      <c r="AX21" s="45">
+        <v>54.189924941546209</v>
+      </c>
+      <c r="AY21" s="44">
+        <v>59.414114007811833</v>
+      </c>
+      <c r="AZ21" s="44">
+        <v>90.74331507994259</v>
+      </c>
+      <c r="BA21" s="44">
+        <v>55.931639709342633</v>
+      </c>
+      <c r="BB21" s="45">
+        <v>139.9869554139199</v>
+      </c>
+      <c r="BC21" s="44">
+        <v>100.97610974397345</v>
+      </c>
+      <c r="BD21" s="44">
+        <v>103.49753586251954</v>
+      </c>
+      <c r="BE21" s="44">
+        <v>137.87703794174016</v>
+      </c>
+      <c r="BF21" s="45">
+        <v>91.404223316489606</v>
+      </c>
+      <c r="BG21" s="44">
+        <v>102.71053481651163</v>
+      </c>
+      <c r="BH21" s="26">
+        <v>110.27175930647397</v>
+      </c>
+      <c r="BI21" s="26">
+        <v>115.72102715926819</v>
+      </c>
+      <c r="BJ21" s="37">
+        <v>124.20739014902254</v>
+      </c>
+      <c r="BK21" s="26">
+        <v>134.61268213922455</v>
+      </c>
+      <c r="BL21" s="26">
+        <v>125.04667384132</v>
+      </c>
+      <c r="BM21" s="26">
+        <v>134.13369029439738</v>
+      </c>
+      <c r="BN21" s="26">
+        <v>132.15427819062896</v>
+      </c>
+      <c r="BO21" s="27">
+        <v>175.03820853110926</v>
+      </c>
+      <c r="BP21" s="26">
+        <v>188.18815382153053</v>
+      </c>
+      <c r="BQ21" s="26">
+        <v>345.08555335938343</v>
+      </c>
+      <c r="BR21" s="26">
+        <v>188.19237998352804</v>
+      </c>
+      <c r="BS21" s="27">
+        <v>197.13526902874997</v>
+      </c>
+      <c r="BT21" s="26">
+        <v>271.5497492438941</v>
+      </c>
+      <c r="BU21" s="26">
+        <v>213.19699963346432</v>
+      </c>
+      <c r="BV21" s="26">
+        <v>227.37483252536981</v>
+      </c>
+      <c r="BW21" s="27">
+        <v>207.16142570041751</v>
+      </c>
+      <c r="BX21" s="26">
+        <v>268.19826478069842</v>
+      </c>
+      <c r="BY21" s="26">
+        <v>331.76095494408139</v>
+      </c>
+      <c r="BZ21" s="26">
+        <v>360.86641637401567</v>
+      </c>
+      <c r="CA21" s="27">
+        <v>422.72901439145039</v>
+      </c>
+      <c r="CB21" s="26">
+        <v>468.22944056881806</v>
+      </c>
+      <c r="CC21" s="26">
+        <v>456.48847132726041</v>
+      </c>
+      <c r="CD21" s="26">
+        <v>494.31411895508074</v>
+      </c>
+      <c r="CE21" s="27">
+        <v>510.9258276359364</v>
+      </c>
+      <c r="CF21" s="26">
+        <v>585.43102253467941</v>
+      </c>
+      <c r="CG21" s="26">
+        <v>553.14027166048913</v>
+      </c>
+      <c r="CH21" s="37">
+        <v>409.47212097928525</v>
+      </c>
+      <c r="CI21" s="26">
+        <v>281.97677498445114</v>
+      </c>
+      <c r="CJ21" s="26">
+        <v>282.22747377209856</v>
+      </c>
+      <c r="CK21" s="26">
+        <v>299.35122208031731</v>
+      </c>
+      <c r="CL21" s="37">
+        <v>242.64518080723929</v>
+      </c>
+      <c r="CM21" s="26">
+        <v>270.73295740476726</v>
+      </c>
+      <c r="CN21" s="26">
+        <v>334.78130768999148</v>
+      </c>
+      <c r="CO21" s="26">
+        <v>289.69598829198401</v>
+      </c>
+      <c r="CP21" s="37">
+        <v>281.33725813186277</v>
+      </c>
+      <c r="CQ21" s="26">
+        <v>276.60082875591661</v>
+      </c>
+      <c r="CR21" s="26">
+        <v>366.58154547956093</v>
+      </c>
+      <c r="CS21" s="26">
+        <v>357.54623281356407</v>
+      </c>
+      <c r="CT21" s="37">
+        <v>318.67595900419542</v>
+      </c>
+      <c r="CU21" s="26">
+        <v>293.52234953124821</v>
+      </c>
+      <c r="CV21" s="26">
+        <v>351.82387264204652</v>
+      </c>
+      <c r="CW21" s="26">
+        <v>360.15839725210094</v>
+      </c>
+      <c r="CX21" s="37">
+        <v>235.58968559614192</v>
+      </c>
+      <c r="CY21" s="26">
+        <v>360.46720834497813</v>
+      </c>
+      <c r="CZ21" s="26">
+        <v>375.03063965871951</v>
+      </c>
+      <c r="DA21" s="26">
+        <v>443.52583409774365</v>
+      </c>
+      <c r="DB21" s="37">
+        <v>6.4259659023045472</v>
+      </c>
+    </row>
+    <row r="22" spans="1:190">
+      <c r="A22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="43">
+        <v>-247.70983549529427</v>
+      </c>
+      <c r="C22" s="43">
+        <v>-313.49456104883222</v>
+      </c>
+      <c r="D22" s="43">
+        <v>-247.54180285011961</v>
+      </c>
+      <c r="E22" s="43">
+        <v>-339.72705855234949</v>
+      </c>
+      <c r="F22" s="43">
+        <v>-387.81125513029781</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-562.06944115468593</v>
+      </c>
+      <c r="H22" s="44">
+        <v>-752.54548269733527</v>
+      </c>
+      <c r="I22" s="44">
+        <v>-811.98340640440301</v>
+      </c>
+      <c r="J22" s="44">
+        <v>-987.99058805530717</v>
+      </c>
+      <c r="K22" s="44">
+        <v>-975.03100490206123</v>
+      </c>
+      <c r="L22" s="44">
+        <v>-1760.0176976101511</v>
+      </c>
+      <c r="M22" s="44">
+        <v>-1701.1086383412132</v>
+      </c>
+      <c r="N22" s="44">
+        <v>-2098.6633291820381</v>
+      </c>
+      <c r="O22" s="44">
+        <v>-2590.2551459162742</v>
+      </c>
+      <c r="P22" s="44">
+        <v>-3315.9118240697489</v>
+      </c>
+      <c r="Q22" s="44">
+        <v>-4412.3881321988038</v>
+      </c>
+      <c r="R22" s="44">
+        <v>-3564.2568433404981</v>
+      </c>
+      <c r="S22" s="44">
+        <v>-3302.8937715024676</v>
+      </c>
+      <c r="T22" s="44">
+        <v>-3545.5394831121007</v>
+      </c>
+      <c r="U22" s="44">
+        <v>-3289.8526954322742</v>
+      </c>
+      <c r="V22" s="45">
+        <v>-2644.6141754604914</v>
+      </c>
+      <c r="W22" s="43">
+        <v>-55.448855578196678</v>
+      </c>
+      <c r="X22" s="43">
+        <v>-56.485121859996738</v>
+      </c>
+      <c r="Y22" s="43">
+        <v>-63.415438563977418</v>
+      </c>
+      <c r="Z22" s="37">
+        <v>-72.360419493123473</v>
+      </c>
+      <c r="AA22" s="43">
+        <v>-47.319471986331436</v>
+      </c>
+      <c r="AB22" s="43">
+        <v>-68.130485799480141</v>
+      </c>
+      <c r="AC22" s="43">
+        <v>-40.222030986695877</v>
+      </c>
+      <c r="AD22" s="37">
+        <v>-157.82257227632476</v>
+      </c>
+      <c r="AE22" s="43">
+        <v>-50.287274904682768</v>
+      </c>
+      <c r="AF22" s="43">
+        <v>-54.386856930545925</v>
+      </c>
+      <c r="AG22" s="43">
+        <v>-51.534382405213272</v>
+      </c>
+      <c r="AH22" s="37">
+        <v>-91.333288609677652</v>
+      </c>
+      <c r="AI22" s="43">
+        <v>-76.334076766640408</v>
+      </c>
+      <c r="AJ22" s="43">
+        <v>-140.83818232205368</v>
+      </c>
+      <c r="AK22" s="43">
+        <v>-66.221352724873427</v>
+      </c>
+      <c r="AL22" s="37">
+        <v>-56.333446738781966</v>
+      </c>
+      <c r="AM22" s="26">
+        <v>-146.0736930913906</v>
+      </c>
+      <c r="AN22" s="26">
+        <v>-95.515652196938305</v>
+      </c>
+      <c r="AO22" s="26">
+        <v>-94.963227382148744</v>
+      </c>
+      <c r="AP22" s="37">
+        <v>-51.258682459820179</v>
+      </c>
+      <c r="AQ22" s="44">
+        <v>-148.77846252795285</v>
+      </c>
+      <c r="AR22" s="44">
+        <v>-142.43595922867226</v>
+      </c>
+      <c r="AS22" s="44">
+        <v>-166.33728994397234</v>
+      </c>
+      <c r="AT22" s="45">
+        <v>-104.51772945408847</v>
+      </c>
+      <c r="AU22" s="46">
+        <v>-231.64787867458176</v>
+      </c>
+      <c r="AV22" s="44">
+        <v>-197.76109961272556</v>
+      </c>
+      <c r="AW22" s="44">
+        <v>-166.2463684387796</v>
+      </c>
+      <c r="AX22" s="45">
+        <v>-156.8901359712483</v>
+      </c>
+      <c r="AY22" s="44">
+        <v>-127.07195968473823</v>
+      </c>
+      <c r="AZ22" s="44">
+        <v>-281.09410219412678</v>
+      </c>
+      <c r="BA22" s="44">
+        <v>-181.62915221848115</v>
+      </c>
+      <c r="BB22" s="45">
+        <v>-222.18819230705691</v>
+      </c>
+      <c r="BC22" s="44">
+        <v>-180.71296467817103</v>
+      </c>
+      <c r="BD22" s="44">
+        <v>-404.82504829754703</v>
+      </c>
+      <c r="BE22" s="44">
+        <v>-229.38260554233756</v>
+      </c>
+      <c r="BF22" s="45">
+        <v>-173.06996953725164</v>
+      </c>
+      <c r="BG22" s="44">
+        <v>-213.07265824706599</v>
+      </c>
+      <c r="BH22" s="26">
+        <v>-366.60845881806637</v>
+      </c>
+      <c r="BI22" s="26">
+        <v>-208.62843821663262</v>
+      </c>
+      <c r="BJ22" s="37">
+        <v>-186.7214496202962</v>
+      </c>
+      <c r="BK22" s="26">
+        <v>-210.75622412825805</v>
+      </c>
+      <c r="BL22" s="26">
+        <v>-999.10508745460481</v>
+      </c>
+      <c r="BM22" s="26">
+        <v>-281.86209275811541</v>
+      </c>
+      <c r="BN22" s="26">
+        <v>-268.2942932691725</v>
+      </c>
+      <c r="BO22" s="27">
+        <v>-335.21277843691661</v>
+      </c>
+      <c r="BP22" s="26">
+        <v>-543.44927940635057</v>
+      </c>
+      <c r="BQ22" s="26">
+        <v>-508.06417408666562</v>
+      </c>
+      <c r="BR22" s="26">
+        <v>-314.38240641128056</v>
+      </c>
+      <c r="BS22" s="27">
+        <v>-418.99430612306787</v>
+      </c>
+      <c r="BT22" s="26">
+        <v>-927.290357332025</v>
+      </c>
+      <c r="BU22" s="26">
+        <v>-423.45442095456735</v>
+      </c>
+      <c r="BV22" s="26">
+        <v>-328.92424477237773</v>
+      </c>
+      <c r="BW22" s="27">
+        <v>-625.86047675494763</v>
+      </c>
+      <c r="BX22" s="26">
+        <v>-953.08860127903529</v>
+      </c>
+      <c r="BY22" s="26">
+        <v>-556.93383560515429</v>
+      </c>
+      <c r="BZ22" s="26">
+        <v>-454.37223227713662</v>
+      </c>
+      <c r="CA22" s="27">
+        <v>-688.96089854838112</v>
+      </c>
+      <c r="CB22" s="26">
+        <v>-1305.0912621736782</v>
+      </c>
+      <c r="CC22" s="26">
+        <v>-695.76474997300716</v>
+      </c>
+      <c r="CD22" s="26">
+        <v>-626.09491337468285</v>
+      </c>
+      <c r="CE22" s="27">
+        <v>-958.33761806512507</v>
+      </c>
+      <c r="CF22" s="26">
+        <v>-1840.2748266203134</v>
+      </c>
+      <c r="CG22" s="26">
+        <v>-953.2445732119163</v>
+      </c>
+      <c r="CH22" s="37">
+        <v>-660.53111430144895</v>
+      </c>
+      <c r="CI22" s="26">
+        <v>-895.71353419539173</v>
+      </c>
+      <c r="CJ22" s="26">
+        <v>-1063.8330081285494</v>
+      </c>
+      <c r="CK22" s="26">
+        <v>-773.61628940482558</v>
+      </c>
+      <c r="CL22" s="37">
+        <v>-831.09401161173139</v>
+      </c>
+      <c r="CM22" s="26">
+        <v>-901.4342551897048</v>
+      </c>
+      <c r="CN22" s="26">
+        <v>-754.40616142406998</v>
+      </c>
+      <c r="CO22" s="26">
+        <v>-948.7825694983602</v>
+      </c>
+      <c r="CP22" s="37">
+        <v>-698.27078539033255</v>
+      </c>
+      <c r="CQ22" s="26">
+        <v>-947.32506862826131</v>
+      </c>
+      <c r="CR22" s="26">
+        <v>-1124.2062861728291</v>
+      </c>
+      <c r="CS22" s="26">
+        <v>-889.88215275203845</v>
+      </c>
+      <c r="CT22" s="37">
+        <v>-584.12597555897173</v>
+      </c>
+      <c r="CU22" s="26">
+        <v>-946.40346683307894</v>
+      </c>
+      <c r="CV22" s="26">
+        <v>-980.58967101056328</v>
+      </c>
+      <c r="CW22" s="26">
+        <v>-950.91932662672991</v>
+      </c>
+      <c r="CX22" s="37">
+        <v>-411.94023096190216</v>
+      </c>
+      <c r="CY22" s="26">
+        <v>-804.64547692416329</v>
+      </c>
+      <c r="CZ22" s="26">
+        <v>-787.60631525322071</v>
+      </c>
+      <c r="DA22" s="26">
+        <v>-808.88910015591307</v>
+      </c>
+      <c r="DB22" s="37">
+        <v>-243.47328312719458</v>
+      </c>
+    </row>
+    <row r="23" spans="1:190">
+      <c r="A23" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="43">
+        <v>418.54016999999999</v>
+      </c>
+      <c r="C23" s="43">
+        <v>599.491624</v>
+      </c>
+      <c r="D23" s="43">
+        <v>791.44425000000001</v>
+      </c>
+      <c r="E23" s="43">
+        <v>920.21438218499998</v>
+      </c>
+      <c r="F23" s="43">
+        <v>903.66565257600007</v>
+      </c>
+      <c r="G23" s="43">
+        <v>813.82710809599996</v>
+      </c>
+      <c r="H23" s="44">
+        <v>632.68365385499987</v>
+      </c>
+      <c r="I23" s="44">
+        <v>880.46803732899991</v>
+      </c>
+      <c r="J23" s="44">
+        <v>983.3958345210001</v>
+      </c>
+      <c r="K23" s="44">
+        <v>1090.408080608855</v>
+      </c>
+      <c r="L23" s="44">
+        <v>1407.0239263834987</v>
+      </c>
+      <c r="M23" s="44">
+        <v>1485.7137504951352</v>
+      </c>
+      <c r="N23" s="44">
+        <v>1475.3108629213377</v>
+      </c>
+      <c r="O23" s="44">
+        <v>1390.124945937039</v>
+      </c>
+      <c r="P23" s="44">
+        <v>1430.5382662647712</v>
+      </c>
+      <c r="Q23" s="44">
+        <v>1576.1634712108489</v>
+      </c>
+      <c r="R23" s="44">
+        <v>1403.1452514557341</v>
+      </c>
+      <c r="S23" s="44">
+        <v>1403.1730338074688</v>
+      </c>
+      <c r="T23" s="44">
+        <v>1597.0242375617122</v>
+      </c>
+      <c r="U23" s="44">
+        <v>1486.5194991881963</v>
+      </c>
+      <c r="V23" s="45">
+        <v>1458.3085748066028</v>
+      </c>
+      <c r="W23" s="43">
+        <v>76.531136000000004</v>
+      </c>
+      <c r="X23" s="43">
+        <v>103.34785300000001</v>
+      </c>
+      <c r="Y23" s="43">
+        <v>96.668969999999987</v>
+      </c>
+      <c r="Z23" s="37">
+        <v>141.99221100000003</v>
+      </c>
+      <c r="AA23" s="43">
+        <v>122.326562</v>
+      </c>
+      <c r="AB23" s="43">
+        <v>137.51345899999998</v>
+      </c>
+      <c r="AC23" s="43">
+        <v>167.18301099999999</v>
+      </c>
+      <c r="AD23" s="37">
+        <v>172.468592</v>
+      </c>
+      <c r="AE23" s="43">
+        <v>169.17338800000002</v>
+      </c>
+      <c r="AF23" s="43">
+        <v>182.64408199999997</v>
+      </c>
+      <c r="AG23" s="43">
+        <v>195.381124</v>
+      </c>
+      <c r="AH23" s="37">
+        <v>244.24565600000003</v>
+      </c>
+      <c r="AI23" s="43">
+        <v>267.124145</v>
+      </c>
+      <c r="AJ23" s="43">
+        <v>223.77490300000002</v>
+      </c>
+      <c r="AK23" s="43">
+        <v>199.51235879899997</v>
+      </c>
+      <c r="AL23" s="37">
+        <v>229.80297538600001</v>
+      </c>
+      <c r="AM23" s="26">
+        <v>215.57700304099998</v>
+      </c>
+      <c r="AN23" s="26">
+        <v>236.13765938899996</v>
+      </c>
+      <c r="AO23" s="26">
+        <v>221.64739266000001</v>
+      </c>
+      <c r="AP23" s="37">
+        <v>230.30359748600003</v>
+      </c>
+      <c r="AQ23" s="44">
+        <v>197.37146506000002</v>
+      </c>
+      <c r="AR23" s="44">
+        <v>219.596304221</v>
+      </c>
+      <c r="AS23" s="44">
+        <v>197.064436922</v>
+      </c>
+      <c r="AT23" s="45">
+        <v>199.79490189299997</v>
+      </c>
+      <c r="AU23" s="46">
+        <v>159.72911253399997</v>
+      </c>
+      <c r="AV23" s="44">
+        <v>154.36205756399997</v>
+      </c>
+      <c r="AW23" s="44">
+        <v>157.60719963299999</v>
+      </c>
+      <c r="AX23" s="45">
+        <v>160.985284124</v>
+      </c>
+      <c r="AY23" s="44">
+        <v>204.28758601600001</v>
+      </c>
+      <c r="AZ23" s="44">
+        <v>212.78939740600003</v>
+      </c>
+      <c r="BA23" s="44">
+        <v>244.35708282399997</v>
+      </c>
+      <c r="BB23" s="45">
+        <v>219.03397108299998</v>
+      </c>
+      <c r="BC23" s="44">
+        <v>226.00534597300003</v>
+      </c>
+      <c r="BD23" s="44">
+        <v>258.51889557199996</v>
+      </c>
+      <c r="BE23" s="44">
+        <v>243.56123059999999</v>
+      </c>
+      <c r="BF23" s="45">
+        <v>255.31036237600003</v>
+      </c>
+      <c r="BG23" s="44">
+        <v>241.75008578637303</v>
+      </c>
+      <c r="BH23" s="26">
+        <v>267.95699820847881</v>
+      </c>
+      <c r="BI23" s="26">
+        <v>301.05673421917464</v>
+      </c>
+      <c r="BJ23" s="37">
+        <v>279.64426239482856</v>
+      </c>
+      <c r="BK23" s="26">
+        <v>331.41290970422773</v>
+      </c>
+      <c r="BL23" s="26">
+        <v>377.68639057136221</v>
+      </c>
+      <c r="BM23" s="26">
+        <v>345.48167255781857</v>
+      </c>
+      <c r="BN23" s="26">
+        <v>352.44295355009024</v>
+      </c>
+      <c r="BO23" s="27">
+        <v>337.23693157445751</v>
+      </c>
+      <c r="BP23" s="26">
+        <v>368.08916309885495</v>
+      </c>
+      <c r="BQ23" s="26">
+        <v>361.65105793363728</v>
+      </c>
+      <c r="BR23" s="26">
+        <v>418.73659788818532</v>
+      </c>
+      <c r="BS23" s="27">
+        <v>395.25014939539165</v>
+      </c>
+      <c r="BT23" s="26">
+        <v>406.18925502080663</v>
+      </c>
+      <c r="BU23" s="26">
+        <v>328.202426205488</v>
+      </c>
+      <c r="BV23" s="26">
+        <v>345.66903229965141</v>
+      </c>
+      <c r="BW23" s="27">
+        <v>350.82459122567479</v>
+      </c>
+      <c r="BX23" s="26">
+        <v>373.46830495210332</v>
+      </c>
+      <c r="BY23" s="26">
+        <v>350.21219770374307</v>
+      </c>
+      <c r="BZ23" s="26">
+        <v>315.61985205551781</v>
+      </c>
+      <c r="CA23" s="27">
+        <v>325.25408535699864</v>
+      </c>
+      <c r="CB23" s="26">
+        <v>363.61756644831434</v>
+      </c>
+      <c r="CC23" s="26">
+        <v>362.41621537267457</v>
+      </c>
+      <c r="CD23" s="26">
+        <v>379.25039908678389</v>
+      </c>
+      <c r="CE23" s="27">
+        <v>331.58999250458646</v>
+      </c>
+      <c r="CF23" s="26">
+        <v>432.02662930998048</v>
+      </c>
+      <c r="CG23" s="26">
+        <v>401.94167958742105</v>
+      </c>
+      <c r="CH23" s="37">
+        <v>410.60516980886086</v>
+      </c>
+      <c r="CI23" s="26">
+        <v>298.7320811373437</v>
+      </c>
+      <c r="CJ23" s="26">
+        <v>360.909401846837</v>
+      </c>
+      <c r="CK23" s="26">
+        <v>341.59773947467733</v>
+      </c>
+      <c r="CL23" s="37">
+        <v>401.90602899687599</v>
+      </c>
+      <c r="CM23" s="26">
+        <v>348.93715518509759</v>
+      </c>
+      <c r="CN23" s="26">
+        <v>358.95977211000934</v>
+      </c>
+      <c r="CO23" s="26">
+        <v>341.44039720271485</v>
+      </c>
+      <c r="CP23" s="37">
+        <v>353.83570930964703</v>
+      </c>
+      <c r="CQ23" s="26">
+        <v>362.43397282360303</v>
+      </c>
+      <c r="CR23" s="26">
+        <v>433.75629953958588</v>
+      </c>
+      <c r="CS23" s="26">
+        <v>415.76113151434663</v>
+      </c>
+      <c r="CT23" s="37">
+        <v>385.07283368417654</v>
+      </c>
+      <c r="CU23" s="26">
+        <v>355.7651253112611</v>
+      </c>
+      <c r="CV23" s="26">
+        <v>403.20309941298081</v>
+      </c>
+      <c r="CW23" s="26">
+        <v>342.84463499769402</v>
+      </c>
+      <c r="CX23" s="37">
+        <v>384.70663946626024</v>
+      </c>
+      <c r="CY23" s="26">
+        <v>362.83858910866672</v>
+      </c>
+      <c r="CZ23" s="26">
+        <v>458.59043303271318</v>
+      </c>
+      <c r="DA23" s="26">
+        <v>354.62327311563206</v>
+      </c>
+      <c r="DB23" s="37">
+        <v>282.256279549591</v>
+      </c>
+    </row>
+    <row r="24" spans="1:190">
+      <c r="A24" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="43">
+        <v>598.38124800000003</v>
+      </c>
+      <c r="C24" s="43">
+        <v>742.27558099999999</v>
+      </c>
+      <c r="D24" s="43">
+        <v>960.27250000000004</v>
+      </c>
+      <c r="E24" s="43">
+        <v>1071.0076494909999</v>
+      </c>
+      <c r="F24" s="43">
+        <v>998.27193218599996</v>
+      </c>
+      <c r="G24" s="43">
+        <v>1026.8893226600001</v>
+      </c>
+      <c r="H24" s="44">
+        <v>967.63760036499991</v>
+      </c>
+      <c r="I24" s="44">
+        <v>1098.2181812849999</v>
+      </c>
+      <c r="J24" s="44">
+        <v>1192.7197309579999</v>
+      </c>
+      <c r="K24" s="44">
+        <v>1375.0011166641095</v>
+      </c>
+      <c r="L24" s="44">
+        <v>1741.4251182503322</v>
+      </c>
+      <c r="M24" s="44">
+        <v>1973.9607463667205</v>
+      </c>
+      <c r="N24" s="44">
+        <v>2027.2271003890344</v>
+      </c>
+      <c r="O24" s="44">
+        <v>2060.5163420249146</v>
+      </c>
+      <c r="P24" s="44">
+        <v>2164.441814065437</v>
+      </c>
+      <c r="Q24" s="44">
+        <v>2468.2128647070922</v>
+      </c>
+      <c r="R24" s="44">
+        <v>2200.7265723095461</v>
+      </c>
+      <c r="S24" s="44">
+        <v>2194.0493395190979</v>
+      </c>
+      <c r="T24" s="44">
+        <v>2324.0641311113736</v>
+      </c>
+      <c r="U24" s="44">
+        <v>2203.2362695764714</v>
+      </c>
+      <c r="V24" s="45">
+        <v>2452.8369292778375</v>
+      </c>
+      <c r="W24" s="43">
+        <v>118.601839</v>
+      </c>
+      <c r="X24" s="43">
+        <v>147.01292100000001</v>
+      </c>
+      <c r="Y24" s="43">
+        <v>135.21772899999999</v>
+      </c>
+      <c r="Z24" s="37">
+        <v>197.54875900000002</v>
+      </c>
+      <c r="AA24" s="43">
+        <v>154.05527899999998</v>
+      </c>
+      <c r="AB24" s="43">
+        <v>170.34955199999999</v>
+      </c>
+      <c r="AC24" s="43">
+        <v>202.164526</v>
+      </c>
+      <c r="AD24" s="37">
+        <v>215.70622399999999</v>
+      </c>
+      <c r="AE24" s="43">
+        <v>208.62152500000002</v>
+      </c>
+      <c r="AF24" s="43">
+        <v>224.24532299999998</v>
+      </c>
+      <c r="AG24" s="43">
+        <v>235.67509200000001</v>
+      </c>
+      <c r="AH24" s="37">
+        <v>291.73056000000003</v>
+      </c>
+      <c r="AI24" s="43">
+        <v>309.82131600000002</v>
+      </c>
+      <c r="AJ24" s="43">
+        <v>277.46728200000001</v>
+      </c>
+      <c r="AK24" s="43">
+        <v>226.81570705599998</v>
+      </c>
+      <c r="AL24" s="37">
+        <v>256.90334443500001</v>
+      </c>
+      <c r="AM24" s="26">
+        <v>235.94511581899999</v>
+      </c>
+      <c r="AN24" s="26">
+        <v>257.31425407899997</v>
+      </c>
+      <c r="AO24" s="26">
+        <v>245.261046894</v>
+      </c>
+      <c r="AP24" s="37">
+        <v>259.75151539400002</v>
+      </c>
+      <c r="AQ24" s="44">
+        <v>234.85909521000002</v>
+      </c>
+      <c r="AR24" s="44">
+        <v>261.551580371</v>
+      </c>
+      <c r="AS24" s="44">
+        <v>261.940040877</v>
+      </c>
+      <c r="AT24" s="45">
+        <v>268.53860620199998</v>
+      </c>
+      <c r="AU24" s="46">
+        <v>235.23039811999996</v>
+      </c>
+      <c r="AV24" s="44">
+        <v>231.90394937399998</v>
+      </c>
+      <c r="AW24" s="44">
+        <v>234.45859189200002</v>
+      </c>
+      <c r="AX24" s="45">
+        <v>266.04466097900001</v>
+      </c>
+      <c r="AY24" s="44">
+        <v>253.16747076600001</v>
+      </c>
+      <c r="AZ24" s="44">
+        <v>265.39566377100005</v>
+      </c>
+      <c r="BA24" s="44">
+        <v>298.18849624899997</v>
+      </c>
+      <c r="BB24" s="45">
+        <v>281.46655049899999</v>
+      </c>
+      <c r="BC24" s="44">
+        <v>272.97481200200002</v>
+      </c>
+      <c r="BD24" s="44">
+        <v>302.67372208899997</v>
+      </c>
+      <c r="BE24" s="44">
+        <v>294.681383412</v>
+      </c>
+      <c r="BF24" s="45">
+        <v>322.38981345500002</v>
+      </c>
+      <c r="BG24" s="44">
+        <v>305.01972764096934</v>
+      </c>
+      <c r="BH24" s="26">
+        <v>341.18313747462537</v>
+      </c>
+      <c r="BI24" s="26">
+        <v>359.66681460681144</v>
+      </c>
+      <c r="BJ24" s="37">
+        <v>369.1314369417035</v>
+      </c>
+      <c r="BK24" s="26">
+        <v>396.24487304738977</v>
+      </c>
+      <c r="BL24" s="26">
+        <v>456.47204175738369</v>
+      </c>
+      <c r="BM24" s="26">
+        <v>430.32922659028924</v>
+      </c>
+      <c r="BN24" s="26">
+        <v>458.37897685526957</v>
+      </c>
+      <c r="BO24" s="27">
+        <v>459.37414960086471</v>
+      </c>
+      <c r="BP24" s="26">
+        <v>484.07806835795128</v>
+      </c>
+      <c r="BQ24" s="26">
+        <v>474.54450099790932</v>
+      </c>
+      <c r="BR24" s="26">
+        <v>555.9640274099952</v>
+      </c>
+      <c r="BS24" s="27">
+        <v>528.51929650227385</v>
+      </c>
+      <c r="BT24" s="26">
+        <v>539.01489557527987</v>
+      </c>
+      <c r="BU24" s="26">
+        <v>473.05401302908763</v>
+      </c>
+      <c r="BV24" s="26">
+        <v>486.63889528239321</v>
+      </c>
+      <c r="BW24" s="27">
+        <v>483.75867323873069</v>
+      </c>
+      <c r="BX24" s="26">
+        <v>554.03536935116244</v>
+      </c>
+      <c r="BY24" s="26">
+        <v>520.40663376094221</v>
+      </c>
+      <c r="BZ24" s="26">
+        <v>502.31566567407901</v>
+      </c>
+      <c r="CA24" s="27">
+        <v>469.93480244135799</v>
+      </c>
+      <c r="CB24" s="26">
+        <v>543.11385523005504</v>
+      </c>
+      <c r="CC24" s="26">
+        <v>533.47182972863891</v>
+      </c>
+      <c r="CD24" s="26">
+        <v>617.92132666538498</v>
+      </c>
+      <c r="CE24" s="27">
+        <v>523.30601168716305</v>
+      </c>
+      <c r="CF24" s="26">
+        <v>646.38770823866821</v>
+      </c>
+      <c r="CG24" s="26">
+        <v>614.43272830448143</v>
+      </c>
+      <c r="CH24" s="37">
+        <v>684.0864164767795</v>
+      </c>
+      <c r="CI24" s="26">
+        <v>483.53706994868332</v>
+      </c>
+      <c r="CJ24" s="26">
+        <v>547.10806771502837</v>
+      </c>
+      <c r="CK24" s="26">
+        <v>552.34181911279893</v>
+      </c>
+      <c r="CL24" s="37">
+        <v>617.73961553303536</v>
+      </c>
+      <c r="CM24" s="26">
+        <v>545.57165996050571</v>
+      </c>
+      <c r="CN24" s="26">
+        <v>565.65185953682089</v>
+      </c>
+      <c r="CO24" s="26">
+        <v>513.08164778397668</v>
+      </c>
+      <c r="CP24" s="37">
+        <v>569.74417223779449</v>
+      </c>
+      <c r="CQ24" s="26">
+        <v>543.86799177462251</v>
+      </c>
+      <c r="CR24" s="26">
+        <v>606.05960041204889</v>
+      </c>
+      <c r="CS24" s="26">
+        <v>585.92571259384374</v>
+      </c>
+      <c r="CT24" s="37">
+        <v>588.21082633085825</v>
+      </c>
+      <c r="CU24" s="26">
+        <v>534.72528987090186</v>
+      </c>
+      <c r="CV24" s="26">
+        <v>562.93761107428702</v>
+      </c>
+      <c r="CW24" s="26">
+        <v>531.18343120532234</v>
+      </c>
+      <c r="CX24" s="37">
+        <v>574.38993742595983</v>
+      </c>
+      <c r="CY24" s="26">
+        <v>541.90281190971064</v>
+      </c>
+      <c r="CZ24" s="26">
+        <v>626.66518417566431</v>
+      </c>
+      <c r="DA24" s="26">
+        <v>666.22832698858974</v>
+      </c>
+      <c r="DB24" s="37">
+        <v>618.0406062038727</v>
+      </c>
+    </row>
+    <row r="25" spans="1:190">
+      <c r="A25" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="43">
+        <v>-179.84107800000001</v>
+      </c>
+      <c r="C25" s="43">
+        <v>-142.78395699999999</v>
+      </c>
+      <c r="D25" s="43">
+        <v>-168.82825</v>
+      </c>
+      <c r="E25" s="43">
+        <v>-150.79326730599999</v>
+      </c>
+      <c r="F25" s="43">
+        <v>-94.606279610000001</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-213.06221456400002</v>
+      </c>
+      <c r="H25" s="44">
+        <v>-334.95394651000004</v>
+      </c>
+      <c r="I25" s="44">
+        <v>-217.75014395599999</v>
+      </c>
+      <c r="J25" s="44">
+        <v>-209.323896437</v>
+      </c>
+      <c r="K25" s="44">
+        <v>-284.59303605525463</v>
+      </c>
+      <c r="L25" s="44">
+        <v>-334.40119186683353</v>
+      </c>
+      <c r="M25" s="44">
+        <v>-488.24699587158545</v>
+      </c>
+      <c r="N25" s="44">
+        <v>-551.91623746769687</v>
+      </c>
+      <c r="O25" s="44">
+        <v>-670.39139608787536</v>
+      </c>
+      <c r="P25" s="44">
+        <v>-733.90354780066548</v>
+      </c>
+      <c r="Q25" s="44">
+        <v>-892.04939349624328</v>
+      </c>
+      <c r="R25" s="44">
+        <v>-797.58132085381203</v>
+      </c>
+      <c r="S25" s="44">
+        <v>-790.8763057116289</v>
+      </c>
+      <c r="T25" s="44">
+        <v>-727.03989354966131</v>
+      </c>
+      <c r="U25" s="44">
+        <v>-716.71677038827488</v>
+      </c>
+      <c r="V25" s="45">
+        <v>-994.52835447123437</v>
+      </c>
+      <c r="W25" s="43">
+        <v>-42.070702999999995</v>
+      </c>
+      <c r="X25" s="43">
+        <v>-43.665067999999998</v>
+      </c>
+      <c r="Y25" s="43">
+        <v>-38.548759000000004</v>
+      </c>
+      <c r="Z25" s="37">
+        <v>-55.556547999999999</v>
+      </c>
+      <c r="AA25" s="43">
+        <v>-31.728716999999996</v>
+      </c>
+      <c r="AB25" s="43">
+        <v>-32.836092999999998</v>
+      </c>
+      <c r="AC25" s="43">
+        <v>-34.981515000000002</v>
+      </c>
+      <c r="AD25" s="37">
+        <v>-43.237631999999998</v>
+      </c>
+      <c r="AE25" s="43">
+        <v>-39.448137000000003</v>
+      </c>
+      <c r="AF25" s="43">
+        <v>-41.601241000000002</v>
+      </c>
+      <c r="AG25" s="43">
+        <v>-40.293967999999992</v>
+      </c>
+      <c r="AH25" s="37">
+        <v>-47.484904</v>
+      </c>
+      <c r="AI25" s="43">
+        <v>-42.697170999999997</v>
+      </c>
+      <c r="AJ25" s="43">
+        <v>-53.692378999999995</v>
+      </c>
+      <c r="AK25" s="43">
+        <v>-27.303348257</v>
+      </c>
+      <c r="AL25" s="37">
+        <v>-27.100369049000001</v>
+      </c>
+      <c r="AM25" s="26">
+        <v>-20.368112778</v>
+      </c>
+      <c r="AN25" s="26">
+        <v>-21.176594689999998</v>
+      </c>
+      <c r="AO25" s="26">
+        <v>-23.613654234000002</v>
+      </c>
+      <c r="AP25" s="37">
+        <v>-29.447917908000001</v>
+      </c>
+      <c r="AQ25" s="44">
+        <v>-37.487630150000001</v>
+      </c>
+      <c r="AR25" s="44">
+        <v>-41.955276149999996</v>
+      </c>
+      <c r="AS25" s="44">
+        <v>-64.875603955000003</v>
+      </c>
+      <c r="AT25" s="45">
+        <v>-68.743704309000009</v>
+      </c>
+      <c r="AU25" s="46">
+        <v>-75.501285585999995</v>
+      </c>
+      <c r="AV25" s="44">
+        <v>-77.54189181000001</v>
+      </c>
+      <c r="AW25" s="44">
+        <v>-76.851392259000008</v>
+      </c>
+      <c r="AX25" s="45">
+        <v>-105.05937685500001</v>
+      </c>
+      <c r="AY25" s="44">
+        <v>-48.879884750000002</v>
+      </c>
+      <c r="AZ25" s="44">
+        <v>-52.606266364999996</v>
+      </c>
+      <c r="BA25" s="44">
+        <v>-53.831413425000001</v>
+      </c>
+      <c r="BB25" s="45">
+        <v>-62.432579415999996</v>
+      </c>
+      <c r="BC25" s="44">
+        <v>-46.969466029000003</v>
+      </c>
+      <c r="BD25" s="44">
+        <v>-44.154826517000004</v>
+      </c>
+      <c r="BE25" s="44">
+        <v>-51.120152812000001</v>
+      </c>
+      <c r="BF25" s="45">
+        <v>-67.079451078999995</v>
+      </c>
+      <c r="BG25" s="44">
+        <v>-63.269641854596308</v>
+      </c>
+      <c r="BH25" s="26">
+        <v>-73.226139266146589</v>
+      </c>
+      <c r="BI25" s="26">
+        <v>-58.610080387636813</v>
+      </c>
+      <c r="BJ25" s="37">
+        <v>-89.48717454687494</v>
+      </c>
+      <c r="BK25" s="26">
+        <v>-64.831963343162045</v>
+      </c>
+      <c r="BL25" s="26">
+        <v>-78.785651186021468</v>
+      </c>
+      <c r="BM25" s="26">
+        <v>-84.847554032470697</v>
+      </c>
+      <c r="BN25" s="26">
+        <v>-105.9360233051793</v>
+      </c>
+      <c r="BO25" s="27">
+        <v>-122.1372180264072</v>
+      </c>
+      <c r="BP25" s="26">
+        <v>-115.98890525909634</v>
+      </c>
+      <c r="BQ25" s="26">
+        <v>-112.89344306427205</v>
+      </c>
+      <c r="BR25" s="26">
+        <v>-137.22742952180988</v>
+      </c>
+      <c r="BS25" s="27">
+        <v>-133.26914710688217</v>
+      </c>
+      <c r="BT25" s="26">
+        <v>-132.82564055447324</v>
+      </c>
+      <c r="BU25" s="26">
+        <v>-144.85158682359963</v>
+      </c>
+      <c r="BV25" s="26">
+        <v>-140.9698629827418</v>
+      </c>
+      <c r="BW25" s="27">
+        <v>-132.93408201305593</v>
+      </c>
+      <c r="BX25" s="26">
+        <v>-180.56706439905912</v>
+      </c>
+      <c r="BY25" s="26">
+        <v>-170.19443605719914</v>
+      </c>
+      <c r="BZ25" s="26">
+        <v>-186.6958136185612</v>
+      </c>
+      <c r="CA25" s="27">
+        <v>-144.68071708435934</v>
+      </c>
+      <c r="CB25" s="26">
+        <v>-179.4962887817407</v>
+      </c>
+      <c r="CC25" s="26">
+        <v>-171.05561435596434</v>
+      </c>
+      <c r="CD25" s="26">
+        <v>-238.67092757860109</v>
+      </c>
+      <c r="CE25" s="27">
+        <v>-191.71601918257656</v>
+      </c>
+      <c r="CF25" s="26">
+        <v>-214.36107892868773</v>
+      </c>
+      <c r="CG25" s="26">
+        <v>-212.49104871706038</v>
+      </c>
+      <c r="CH25" s="37">
+        <v>-273.48124666791864</v>
+      </c>
+      <c r="CI25" s="26">
+        <v>-184.8049888113396</v>
+      </c>
+      <c r="CJ25" s="26">
+        <v>-186.19866586819137</v>
+      </c>
+      <c r="CK25" s="26">
+        <v>-210.7440796381216</v>
+      </c>
+      <c r="CL25" s="37">
+        <v>-215.83358653615937</v>
+      </c>
+      <c r="CM25" s="26">
+        <v>-196.63450477540812</v>
+      </c>
+      <c r="CN25" s="26">
+        <v>-206.69208742681155</v>
+      </c>
+      <c r="CO25" s="26">
+        <v>-171.64125058126183</v>
+      </c>
+      <c r="CP25" s="37">
+        <v>-215.90846292814746</v>
+      </c>
+      <c r="CQ25" s="26">
+        <v>-181.43401895101948</v>
+      </c>
+      <c r="CR25" s="26">
+        <v>-172.30330087246301</v>
+      </c>
+      <c r="CS25" s="26">
+        <v>-170.16458107949711</v>
+      </c>
+      <c r="CT25" s="37">
+        <v>-203.13799264668174</v>
+      </c>
+      <c r="CU25" s="26">
+        <v>-178.96016455964076</v>
+      </c>
+      <c r="CV25" s="26">
+        <v>-159.73451166130624</v>
+      </c>
+      <c r="CW25" s="26">
+        <v>-188.33879620762829</v>
+      </c>
+      <c r="CX25" s="37">
+        <v>-189.68329795969959</v>
+      </c>
+      <c r="CY25" s="26">
+        <v>-179.06422280104391</v>
+      </c>
+      <c r="CZ25" s="26">
+        <v>-168.07475114295113</v>
+      </c>
+      <c r="DA25" s="26">
+        <v>-311.60505387295768</v>
+      </c>
+      <c r="DB25" s="37">
+        <v>-335.7843266542817</v>
+      </c>
+    </row>
+    <row r="26" spans="1:190">
+      <c r="A26" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="43">
+        <v>-360.73893518978974</v>
+      </c>
+      <c r="C26" s="43">
+        <v>-310.79958109782751</v>
+      </c>
+      <c r="D26" s="43">
+        <v>828.61117686105445</v>
+      </c>
+      <c r="E26" s="43">
+        <v>1868.8379040121677</v>
+      </c>
+      <c r="F26" s="43">
+        <v>2304.4494382812463</v>
+      </c>
+      <c r="G26" s="43">
+        <v>1695.230088839488</v>
+      </c>
+      <c r="H26" s="44">
+        <v>2521.451298323379</v>
+      </c>
+      <c r="I26" s="44">
+        <v>1362.2927239907494</v>
+      </c>
+      <c r="J26" s="44">
+        <v>1216.9423388398764</v>
+      </c>
+      <c r="K26" s="44">
+        <v>2531.0012552155194</v>
+      </c>
+      <c r="L26" s="44">
+        <v>3409.8410317887228</v>
+      </c>
+      <c r="M26" s="44">
+        <v>2986.2065266490786</v>
+      </c>
+      <c r="N26" s="44">
+        <v>3786.0481807284236</v>
+      </c>
+      <c r="O26" s="44">
+        <v>4756.0720636176484</v>
+      </c>
+      <c r="P26" s="44">
+        <v>6011.8703207970648</v>
+      </c>
+      <c r="Q26" s="44">
+        <v>8260.1899414586842</v>
+      </c>
+      <c r="R26" s="44">
+        <v>4605.5401859352587</v>
+      </c>
+      <c r="S26" s="44">
+        <v>1781.7680453699102</v>
+      </c>
+      <c r="T26" s="44">
+        <v>1911.6752260712003</v>
+      </c>
+      <c r="U26" s="44">
+        <v>692.78992205993063</v>
+      </c>
+      <c r="V26" s="45">
+        <v>458.45039458895394</v>
+      </c>
+      <c r="W26" s="43">
+        <v>-6.5352637227915125</v>
+      </c>
+      <c r="X26" s="43">
+        <v>-67.460864328536871</v>
+      </c>
+      <c r="Y26" s="43">
+        <v>-342.48590772990957</v>
+      </c>
+      <c r="Z26" s="37">
+        <v>55.74310059144824</v>
+      </c>
+      <c r="AA26" s="43">
+        <v>37.468011326442138</v>
+      </c>
+      <c r="AB26" s="43">
+        <v>-41.204742316363109</v>
+      </c>
+      <c r="AC26" s="43">
+        <v>-605.81360472619849</v>
+      </c>
+      <c r="AD26" s="37">
+        <v>298.75075461829192</v>
+      </c>
+      <c r="AE26" s="43">
+        <v>185.71032659338022</v>
+      </c>
+      <c r="AF26" s="43">
+        <v>229.19895833008457</v>
+      </c>
+      <c r="AG26" s="43">
+        <v>54.295740721497225</v>
+      </c>
+      <c r="AH26" s="37">
+        <v>359.40615121609244</v>
+      </c>
+      <c r="AI26" s="43">
+        <v>346.51852215532193</v>
+      </c>
+      <c r="AJ26" s="43">
+        <v>680.55984784267059</v>
+      </c>
+      <c r="AK26" s="43">
+        <v>-111.66500558741782</v>
+      </c>
+      <c r="AL26" s="37">
+        <v>953.42453960159298</v>
+      </c>
+      <c r="AM26" s="43">
+        <v>529.65094846037482</v>
+      </c>
+      <c r="AN26" s="43">
+        <v>59.44482140045001</v>
+      </c>
+      <c r="AO26" s="43">
+        <v>-235.24195747205854</v>
+      </c>
+      <c r="AP26" s="37">
+        <v>1950.59562589248</v>
+      </c>
+      <c r="AQ26" s="44">
+        <v>164.25777243976447</v>
+      </c>
+      <c r="AR26" s="44">
+        <v>772.7706591625689</v>
+      </c>
+      <c r="AS26" s="44">
+        <v>-301.48882600136653</v>
+      </c>
+      <c r="AT26" s="45">
+        <v>1059.690483238521</v>
+      </c>
+      <c r="AU26" s="46">
+        <v>1297.3680796139652</v>
+      </c>
+      <c r="AV26" s="44">
+        <v>232.91169155816385</v>
+      </c>
+      <c r="AW26" s="44">
+        <v>363.60646550678638</v>
+      </c>
+      <c r="AX26" s="45">
+        <v>627.56506164446364</v>
+      </c>
+      <c r="AY26" s="44">
+        <v>512.24711995634857</v>
+      </c>
+      <c r="AZ26" s="44">
+        <v>-118.82513111734343</v>
+      </c>
+      <c r="BA26" s="44">
+        <v>99.25364374832003</v>
+      </c>
+      <c r="BB26" s="45">
+        <v>869.61709140342418</v>
+      </c>
+      <c r="BC26" s="44">
+        <v>229.34821216630911</v>
+      </c>
+      <c r="BD26" s="44">
+        <v>777.65515456548428</v>
+      </c>
+      <c r="BE26" s="44">
+        <v>-204.23462635499106</v>
+      </c>
+      <c r="BF26" s="45">
+        <v>414.17359846307409</v>
+      </c>
+      <c r="BG26" s="44">
+        <v>707.47457664306944</v>
+      </c>
+      <c r="BH26" s="26">
+        <v>821.46185689745505</v>
+      </c>
+      <c r="BI26" s="26">
+        <v>94.321851320454584</v>
+      </c>
+      <c r="BJ26" s="37">
+        <v>907.7429703545406</v>
+      </c>
+      <c r="BK26" s="26">
+        <v>1150.1594523888066</v>
+      </c>
+      <c r="BL26" s="26">
+        <v>1439.5987489477041</v>
+      </c>
+      <c r="BM26" s="26">
+        <v>-63.320591686579235</v>
+      </c>
+      <c r="BN26" s="26">
+        <v>883.4034221387908</v>
+      </c>
+      <c r="BO26" s="27">
+        <v>1205.4929598921317</v>
+      </c>
+      <c r="BP26" s="26">
+        <v>1226.1158136137287</v>
+      </c>
+      <c r="BQ26" s="26">
+        <v>-248.10734982487298</v>
+      </c>
+      <c r="BR26" s="26">
+        <v>802.70510296809107</v>
+      </c>
+      <c r="BS26" s="27">
+        <v>1503.3514021949698</v>
+      </c>
+      <c r="BT26" s="26">
+        <v>1476.9665474826941</v>
+      </c>
+      <c r="BU26" s="26">
+        <v>-565.02664809838552</v>
+      </c>
+      <c r="BV26" s="26">
+        <v>1370.7568791491453</v>
+      </c>
+      <c r="BW26" s="27">
+        <v>1885.8118971671054</v>
+      </c>
+      <c r="BX26" s="26">
+        <v>1960.5787244202033</v>
+      </c>
+      <c r="BY26" s="26">
+        <v>-236.62816978804051</v>
+      </c>
+      <c r="BZ26" s="26">
+        <v>1146.3096118183807</v>
+      </c>
+      <c r="CA26" s="27">
+        <v>2386.086389356477</v>
+      </c>
+      <c r="CB26" s="26">
+        <v>2201.0471150564408</v>
+      </c>
+      <c r="CC26" s="26">
+        <v>-108.01089328849866</v>
+      </c>
+      <c r="CD26" s="26">
+        <v>1532.7477096726461</v>
+      </c>
+      <c r="CE26" s="27">
+        <v>3254.5071565865155</v>
+      </c>
+      <c r="CF26" s="26">
+        <v>2717.2759759271457</v>
+      </c>
+      <c r="CG26" s="26">
+        <v>-258.32080371267296</v>
+      </c>
+      <c r="CH26" s="37">
+        <v>2546.7276126576971</v>
+      </c>
+      <c r="CI26" s="26">
+        <v>2620.4385632552339</v>
+      </c>
+      <c r="CJ26" s="26">
+        <v>1099.0293502538409</v>
+      </c>
+      <c r="CK26" s="26">
+        <v>-238.71670983863655</v>
+      </c>
+      <c r="CL26" s="37">
+        <v>1124.7889822648203</v>
+      </c>
+      <c r="CM26" s="26">
+        <v>1136.2594093174375</v>
+      </c>
+      <c r="CN26" s="26">
+        <v>139.57555966914816</v>
+      </c>
+      <c r="CO26" s="26">
+        <v>-462.78018563158821</v>
+      </c>
+      <c r="CP26" s="37">
+        <v>968.71326201491274</v>
+      </c>
+      <c r="CQ26" s="26">
+        <v>1821.7140786450386</v>
+      </c>
+      <c r="CR26" s="26">
+        <v>389.04405576841685</v>
+      </c>
+      <c r="CS26" s="26">
+        <v>-1508.0648348142063</v>
+      </c>
+      <c r="CT26" s="37">
+        <v>1208.9819264719511</v>
+      </c>
+      <c r="CU26" s="26">
+        <v>1773.438098189331</v>
+      </c>
+      <c r="CV26" s="26">
+        <v>366.10121515508973</v>
+      </c>
+      <c r="CW26" s="26">
+        <v>-1823.0335072772382</v>
+      </c>
+      <c r="CX26" s="37">
+        <v>376.28411599274796</v>
+      </c>
+      <c r="CY26" s="26">
+        <v>1397.5156947816699</v>
+      </c>
+      <c r="CZ26" s="26">
+        <v>367.82676990213395</v>
+      </c>
+      <c r="DA26" s="26">
+        <v>-1914.0052720991791</v>
+      </c>
+      <c r="DB26" s="37">
+        <v>607.1132020043292</v>
+      </c>
+    </row>
+    <row r="27" spans="1:190" s="2" customFormat="1">
+      <c r="A27" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="43">
+        <v>0</v>
+      </c>
+      <c r="C27" s="43">
+        <v>0</v>
+      </c>
+      <c r="D27" s="43">
+        <v>0</v>
+      </c>
+      <c r="E27" s="43">
+        <v>16.240188740000001</v>
+      </c>
+      <c r="F27" s="43">
+        <v>21.471214982999999</v>
+      </c>
+      <c r="G27" s="43">
+        <v>19.06693177</v>
+      </c>
+      <c r="H27" s="44">
+        <v>25.220852952398197</v>
+      </c>
+      <c r="I27" s="44">
+        <v>10.950696526919758</v>
+      </c>
+      <c r="J27" s="44">
+        <v>137.33688950405553</v>
+      </c>
+      <c r="K27" s="44">
+        <v>463.28083079952552</v>
+      </c>
+      <c r="L27" s="44">
+        <v>118.54165962498503</v>
+      </c>
+      <c r="M27" s="44">
+        <v>39.366380946845098</v>
+      </c>
+      <c r="N27" s="44">
+        <v>63.414996646451883</v>
+      </c>
+      <c r="O27" s="44">
+        <v>-159.40972676386224</v>
+      </c>
+      <c r="P27" s="44">
+        <v>38.212094298448093</v>
+      </c>
+      <c r="Q27" s="44">
+        <v>23.333010065996071</v>
+      </c>
+      <c r="R27" s="44">
+        <v>60.217802878154501</v>
+      </c>
+      <c r="S27" s="44">
+        <v>46.802847522550188</v>
+      </c>
+      <c r="T27" s="44">
+        <v>48.522531291889266</v>
+      </c>
+      <c r="U27" s="44">
+        <v>55.014239195083263</v>
+      </c>
+      <c r="V27" s="45">
+        <v>43.856725480390097</v>
+      </c>
+      <c r="W27" s="43">
+        <v>0</v>
+      </c>
+      <c r="X27" s="43">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="43">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="37">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="43">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="43">
+        <v>9.660954353000001</v>
+      </c>
+      <c r="AL27" s="37">
+        <v>6.5792343869999996</v>
+      </c>
+      <c r="AM27" s="43">
+        <v>3.2492093799999995</v>
+      </c>
+      <c r="AN27" s="43">
+        <v>6.2835454649999996</v>
+      </c>
+      <c r="AO27" s="43">
+        <v>4.561478567</v>
+      </c>
+      <c r="AP27" s="37">
+        <v>7.376981571</v>
+      </c>
+      <c r="AQ27" s="44">
+        <v>5.3948435339999996</v>
+      </c>
+      <c r="AR27" s="44">
+        <v>5.7860977150000004</v>
+      </c>
+      <c r="AS27" s="44">
+        <v>4.1782212290000009</v>
+      </c>
+      <c r="AT27" s="45">
+        <v>3.7077692919999992</v>
+      </c>
+      <c r="AU27" s="46">
+        <v>5.7354563340786537</v>
+      </c>
+      <c r="AV27" s="44">
+        <v>5.6783836906482321</v>
+      </c>
+      <c r="AW27" s="44">
+        <v>6.603556140629383</v>
+      </c>
+      <c r="AX27" s="45">
+        <v>7.2034567870419286</v>
+      </c>
+      <c r="AY27" s="44">
+        <v>-4.0571540393399976</v>
+      </c>
+      <c r="AZ27" s="44">
+        <v>6.3647166750223052</v>
+      </c>
+      <c r="BA27" s="44">
+        <v>2.5582468581428564</v>
+      </c>
+      <c r="BB27" s="45">
+        <v>6.0848870330945939</v>
+      </c>
+      <c r="BC27" s="44">
+        <v>3.8437845984019248</v>
+      </c>
+      <c r="BD27" s="44">
+        <v>120.94081130141018</v>
+      </c>
+      <c r="BE27" s="44">
+        <v>4.5465382620000003</v>
+      </c>
+      <c r="BF27" s="45">
+        <v>8.0057553422434218</v>
+      </c>
+      <c r="BG27" s="44">
+        <v>8.4988805921869162</v>
+      </c>
+      <c r="BH27" s="26">
+        <v>429.82209168867865</v>
+      </c>
+      <c r="BI27" s="26">
+        <v>8.2747579638355937</v>
+      </c>
+      <c r="BJ27" s="37">
+        <v>16.685100554824306</v>
+      </c>
+      <c r="BK27" s="26">
+        <v>7.4323984520405464</v>
+      </c>
+      <c r="BL27" s="26">
+        <v>62.65268033621345</v>
+      </c>
+      <c r="BM27" s="26">
+        <v>5.7811025495282644</v>
+      </c>
+      <c r="BN27" s="26">
+        <v>42.675478287202765</v>
+      </c>
+      <c r="BO27" s="27">
+        <v>9.3878388851628287</v>
+      </c>
+      <c r="BP27" s="26">
+        <v>9.2964141512730123</v>
+      </c>
+      <c r="BQ27" s="26">
+        <v>8.8451802973269356</v>
+      </c>
+      <c r="BR27" s="26">
+        <v>11.836947613082325</v>
+      </c>
+      <c r="BS27" s="27">
+        <v>3.3675957464951014</v>
+      </c>
+      <c r="BT27" s="26">
+        <v>2.9094600334990757</v>
+      </c>
+      <c r="BU27" s="26">
+        <v>4.7073895015799945</v>
+      </c>
+      <c r="BV27" s="26">
+        <v>52.430551364877715</v>
+      </c>
+      <c r="BW27" s="27">
+        <v>-196.27976034843513</v>
+      </c>
+      <c r="BX27" s="26">
+        <v>4.0623426194075316</v>
+      </c>
+      <c r="BY27" s="26">
+        <v>8.7316748003914881</v>
+      </c>
+      <c r="BZ27" s="26">
+        <v>24.076016164773886</v>
+      </c>
+      <c r="CA27" s="27">
+        <v>10.153815120175111</v>
+      </c>
+      <c r="CB27" s="26">
+        <v>12.34773343823943</v>
+      </c>
+      <c r="CC27" s="26">
+        <v>17.872369178561975</v>
+      </c>
+      <c r="CD27" s="26">
+        <v>-2.1618234385284225</v>
+      </c>
+      <c r="CE27" s="27">
+        <v>10.739338177969676</v>
+      </c>
+      <c r="CF27" s="26">
+        <v>12.331059166755944</v>
+      </c>
+      <c r="CG27" s="26">
+        <v>3.9112370039806805</v>
+      </c>
+      <c r="CH27" s="37">
+        <v>-3.6486242827102302</v>
+      </c>
+      <c r="CI27" s="26">
+        <v>-4.2028754628383673</v>
+      </c>
+      <c r="CJ27" s="26">
+        <v>7.1200892573968311</v>
+      </c>
+      <c r="CK27" s="26">
+        <v>9.046664534359655</v>
+      </c>
+      <c r="CL27" s="37">
+        <v>48.25392454923638</v>
+      </c>
+      <c r="CM27" s="26">
+        <v>17.417845486531295</v>
+      </c>
+      <c r="CN27" s="26">
+        <v>15.165822068714617</v>
+      </c>
+      <c r="CO27" s="26">
+        <v>18.229392700854852</v>
+      </c>
+      <c r="CP27" s="37">
+        <v>-4.0102127335505759</v>
+      </c>
+      <c r="CQ27" s="26">
+        <v>8.6271147406205095</v>
+      </c>
+      <c r="CR27" s="26">
+        <v>-0.95239523305385987</v>
+      </c>
+      <c r="CS27" s="26">
+        <v>10.68863323048315</v>
+      </c>
+      <c r="CT27" s="37">
+        <v>30.159178553839467</v>
+      </c>
+      <c r="CU27" s="26">
+        <v>2.0636924856479579</v>
+      </c>
+      <c r="CV27" s="26">
+        <v>6.9991520983068032</v>
+      </c>
+      <c r="CW27" s="26">
+        <v>0.76792823846280456</v>
+      </c>
+      <c r="CX27" s="37">
+        <v>45.183466372665698</v>
+      </c>
+      <c r="CY27" s="26">
+        <v>-6.8620670064816798</v>
+      </c>
+      <c r="CZ27" s="26">
+        <v>20.857606793515426</v>
+      </c>
+      <c r="DA27" s="26">
+        <v>8.3531843893900408</v>
+      </c>
+      <c r="DB27" s="37">
+        <v>21.50800130396631</v>
+      </c>
+      <c r="DC27" s="18"/>
+      <c r="DD27" s="18"/>
+      <c r="DE27" s="18"/>
+      <c r="DF27" s="18"/>
+      <c r="DG27" s="18"/>
+      <c r="DH27" s="18"/>
+      <c r="DI27" s="18"/>
+      <c r="DJ27" s="18"/>
+      <c r="DK27" s="18"/>
+      <c r="DL27" s="18"/>
+      <c r="DM27" s="18"/>
+      <c r="DN27" s="18"/>
+      <c r="DO27" s="18"/>
+      <c r="DP27" s="18"/>
+      <c r="DQ27" s="18"/>
+      <c r="DR27" s="18"/>
+      <c r="DS27" s="18"/>
+      <c r="DT27" s="18"/>
+      <c r="DU27" s="18"/>
+      <c r="DV27" s="18"/>
+      <c r="DW27" s="18"/>
+      <c r="DX27" s="18"/>
+      <c r="DY27" s="18"/>
+      <c r="DZ27" s="18"/>
+      <c r="EA27" s="18"/>
+      <c r="EB27" s="18"/>
+      <c r="EC27" s="18"/>
+      <c r="ED27" s="18"/>
+      <c r="EE27" s="18"/>
+      <c r="EF27" s="18"/>
+      <c r="EG27" s="18"/>
+      <c r="EH27" s="18"/>
+      <c r="EI27" s="18"/>
+      <c r="EJ27" s="18"/>
+      <c r="EK27" s="18"/>
+      <c r="EL27" s="18"/>
+      <c r="EM27" s="18"/>
+      <c r="EN27" s="18"/>
+      <c r="EO27" s="18"/>
+      <c r="EP27" s="18"/>
+      <c r="EQ27" s="18"/>
+      <c r="ER27" s="18"/>
+      <c r="ES27" s="18"/>
+      <c r="ET27" s="18"/>
+      <c r="EU27" s="18"/>
+      <c r="EV27" s="18"/>
+      <c r="EW27" s="18"/>
+      <c r="EX27" s="18"/>
+      <c r="EY27" s="18"/>
+      <c r="EZ27" s="18"/>
+      <c r="FA27" s="18"/>
+      <c r="FB27" s="18"/>
+      <c r="FC27" s="18"/>
+      <c r="FD27" s="18"/>
+      <c r="FE27" s="18"/>
+      <c r="FF27" s="18"/>
+      <c r="FG27" s="18"/>
+      <c r="FH27" s="18"/>
+      <c r="FI27" s="18"/>
+      <c r="FJ27" s="18"/>
+      <c r="FK27" s="18"/>
+      <c r="FL27" s="18"/>
+      <c r="FM27" s="18"/>
+      <c r="FN27" s="18"/>
+      <c r="FO27" s="18"/>
+      <c r="FP27" s="18"/>
+      <c r="FQ27" s="18"/>
+      <c r="FR27" s="18"/>
+      <c r="FS27" s="18"/>
+      <c r="FT27" s="18"/>
+      <c r="FU27" s="18"/>
+      <c r="FV27" s="18"/>
+      <c r="FW27" s="18"/>
+      <c r="FX27" s="18"/>
+      <c r="FY27" s="18"/>
+      <c r="FZ27" s="18"/>
+      <c r="GA27" s="18"/>
+      <c r="GB27" s="18"/>
+      <c r="GC27" s="18"/>
+      <c r="GD27" s="18"/>
+      <c r="GE27" s="18"/>
+      <c r="GF27" s="18"/>
+      <c r="GG27" s="18"/>
+      <c r="GH27" s="18"/>
+    </row>
+    <row r="28" spans="1:190">
+      <c r="A28" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="43">
+        <v>105.78365641920533</v>
+      </c>
+      <c r="C28" s="43">
+        <v>432.60581794597465</v>
+      </c>
+      <c r="D28" s="43">
+        <v>1271.7338639154241</v>
+      </c>
+      <c r="E28" s="43">
+        <v>2416.6375918714807</v>
+      </c>
+      <c r="F28" s="43">
+        <v>2711.0275143096555</v>
+      </c>
+      <c r="G28" s="43">
+        <v>1827.6993284379823</v>
+      </c>
+      <c r="H28" s="44">
+        <v>2922.6271917879108</v>
+      </c>
+      <c r="I28" s="44">
+        <v>1978.3552574296496</v>
+      </c>
+      <c r="J28" s="44">
+        <v>2448.1789982138962</v>
+      </c>
+      <c r="K28" s="44">
+        <v>2753.3522268095157</v>
+      </c>
+      <c r="L28" s="44">
+        <v>4691.868026916336</v>
+      </c>
+      <c r="M28" s="44">
+        <v>3015.0477509191264</v>
+      </c>
+      <c r="N28" s="44">
+        <v>4744.9016634302116</v>
+      </c>
+      <c r="O28" s="44">
+        <v>6642.8100782859528</v>
+      </c>
+      <c r="P28" s="44">
+        <v>6955.5368100180622</v>
+      </c>
+      <c r="Q28" s="44">
+        <v>7845.5901927391988</v>
+      </c>
+      <c r="R28" s="44">
+        <v>5908.2012567606052</v>
+      </c>
+      <c r="S28" s="44">
+        <v>1742.5885111160628</v>
+      </c>
+      <c r="T28" s="44">
+        <v>2451.169773758641</v>
+      </c>
+      <c r="U28" s="44">
+        <v>768.55740113175352</v>
+      </c>
+      <c r="V28" s="45">
+        <v>2888.2984951089065</v>
+      </c>
+      <c r="W28" s="43">
+        <v>99.810486829596428</v>
+      </c>
+      <c r="X28" s="43">
+        <v>26.918217827709107</v>
+      </c>
+      <c r="Y28" s="43">
+        <v>-259.49004169444669</v>
+      </c>
+      <c r="Z28" s="37">
+        <v>238.54499345634648</v>
+      </c>
+      <c r="AA28" s="43">
+        <v>124.65239655678887</v>
+      </c>
+      <c r="AB28" s="43">
+        <v>83.916173218194388</v>
+      </c>
+      <c r="AC28" s="43">
+        <v>-321.29124593297996</v>
+      </c>
+      <c r="AD28" s="37">
+        <v>545.32849410397137</v>
+      </c>
+      <c r="AE28" s="43">
+        <v>221.38521397353489</v>
+      </c>
+      <c r="AF28" s="43">
+        <v>532.18535571798816</v>
+      </c>
+      <c r="AG28" s="43">
+        <v>190.82780705274627</v>
+      </c>
+      <c r="AH28" s="37">
+        <v>327.33548717115468</v>
+      </c>
+      <c r="AI28" s="43">
+        <v>377.26799074258969</v>
+      </c>
+      <c r="AJ28" s="43">
+        <v>849.30912594644235</v>
+      </c>
+      <c r="AK28" s="43">
+        <v>190.94813313268526</v>
+      </c>
+      <c r="AL28" s="37">
+        <v>999.11234204976336</v>
+      </c>
+      <c r="AM28" s="43">
+        <v>576.02101372882123</v>
+      </c>
+      <c r="AN28" s="43">
+        <v>165.63437826127875</v>
+      </c>
+      <c r="AO28" s="43">
+        <v>-52.357736778281605</v>
+      </c>
+      <c r="AP28" s="37">
+        <v>2021.7298590978371</v>
+      </c>
+      <c r="AQ28" s="44">
+        <v>107.79561622768529</v>
+      </c>
+      <c r="AR28" s="44">
+        <v>846.07110184896851</v>
+      </c>
+      <c r="AS28" s="44">
+        <v>-226.99906001424938</v>
+      </c>
+      <c r="AT28" s="45">
+        <v>1100.8316703755779</v>
+      </c>
+      <c r="AU28" s="46">
+        <v>1048.3580879889864</v>
+      </c>
+      <c r="AV28" s="44">
+        <v>437.24357844751557</v>
+      </c>
+      <c r="AW28" s="44">
+        <v>528.55174421398692</v>
+      </c>
+      <c r="AX28" s="45">
+        <v>908.47378113742172</v>
+      </c>
+      <c r="AY28" s="44">
+        <v>495.18976098993943</v>
+      </c>
+      <c r="AZ28" s="44">
+        <v>213.32350612771879</v>
+      </c>
+      <c r="BA28" s="44">
+        <v>374.24721567328669</v>
+      </c>
+      <c r="BB28" s="45">
+        <v>895.59477463870462</v>
+      </c>
+      <c r="BC28" s="44">
+        <v>362.82271472696095</v>
+      </c>
+      <c r="BD28" s="44">
+        <v>1054.6779213857135</v>
+      </c>
+      <c r="BE28" s="44">
+        <v>212.31918484361324</v>
+      </c>
+      <c r="BF28" s="45">
+        <v>818.35917725760874</v>
+      </c>
+      <c r="BG28" s="44">
+        <v>920.60396109203418</v>
+      </c>
+      <c r="BH28" s="26">
+        <v>672.06092076834216</v>
+      </c>
+      <c r="BI28" s="26">
+        <v>255.17508773538822</v>
+      </c>
+      <c r="BJ28" s="37">
+        <v>905.51225721375158</v>
+      </c>
+      <c r="BK28" s="26">
+        <v>1338.8515229616191</v>
+      </c>
+      <c r="BL28" s="26">
+        <v>1654.9871968883053</v>
+      </c>
+      <c r="BM28" s="26">
+        <v>208.21681295254979</v>
+      </c>
+      <c r="BN28" s="26">
+        <v>1489.8124941138619</v>
+      </c>
+      <c r="BO28" s="27">
+        <v>681.46034523132107</v>
+      </c>
+      <c r="BP28" s="26">
+        <v>1460.4143512721387</v>
+      </c>
+      <c r="BQ28" s="26">
+        <v>-149.44353800584247</v>
+      </c>
+      <c r="BR28" s="26">
+        <v>1022.6165924215093</v>
+      </c>
+      <c r="BS28" s="27">
+        <v>1747.3291128264132</v>
+      </c>
+      <c r="BT28" s="26">
+        <v>1833.1405317215865</v>
+      </c>
+      <c r="BU28" s="26">
+        <v>-652.62774588477419</v>
+      </c>
+      <c r="BV28" s="26">
+        <v>1817.059764766987</v>
+      </c>
+      <c r="BW28" s="27">
+        <v>2890.0188225376883</v>
+      </c>
+      <c r="BX28" s="26">
+        <v>2836.0842964596009</v>
+      </c>
+      <c r="BY28" s="26">
+        <v>-1008.5600686653838</v>
+      </c>
+      <c r="BZ28" s="26">
+        <v>1925.2670279540475</v>
+      </c>
+      <c r="CA28" s="27">
+        <v>3428.4183002135501</v>
+      </c>
+      <c r="CB28" s="26">
+        <v>1737.8969818601495</v>
+      </c>
+      <c r="CC28" s="26">
+        <v>-555.84397676716151</v>
+      </c>
+      <c r="CD28" s="26">
+        <v>2345.0655047115242</v>
+      </c>
+      <c r="CE28" s="27">
+        <v>4289.4887948908772</v>
+      </c>
+      <c r="CF28" s="26">
+        <v>2855.0864222480704</v>
+      </c>
+      <c r="CG28" s="26">
+        <v>-844.50593175363065</v>
+      </c>
+      <c r="CH28" s="37">
+        <v>1545.5209073538813</v>
+      </c>
+      <c r="CI28" s="26">
+        <v>2073.3754930149062</v>
+      </c>
+      <c r="CJ28" s="26">
+        <v>1553.9074013379745</v>
+      </c>
+      <c r="CK28" s="26">
+        <v>-285.05785908931682</v>
+      </c>
+      <c r="CL28" s="37">
+        <v>2565.976221497041</v>
+      </c>
+      <c r="CM28" s="26">
+        <v>407.21541087224296</v>
+      </c>
+      <c r="CN28" s="26">
+        <v>271.89414101709974</v>
+      </c>
+      <c r="CO28" s="26">
+        <v>813.65031303373974</v>
+      </c>
+      <c r="CP28" s="37">
+        <v>249.82864619298044</v>
+      </c>
+      <c r="CQ28" s="26">
+        <v>3036.9663504013529</v>
+      </c>
+      <c r="CR28" s="26">
+        <v>435.74010833122622</v>
+      </c>
+      <c r="CS28" s="26">
+        <v>-1851.7172487655134</v>
+      </c>
+      <c r="CT28" s="37">
+        <v>830.18056379157531</v>
+      </c>
+      <c r="CU28" s="26">
+        <v>2073.4640418342069</v>
+      </c>
+      <c r="CV28" s="26">
+        <v>549.72801844028197</v>
+      </c>
+      <c r="CW28" s="26">
+        <v>-2054.9145477347856</v>
+      </c>
+      <c r="CX28" s="37">
+        <v>200.27988859205016</v>
+      </c>
+      <c r="CY28" s="26">
+        <v>1353.3572243852464</v>
+      </c>
+      <c r="CZ28" s="26">
+        <v>1397.1917669850245</v>
+      </c>
+      <c r="DA28" s="26">
+        <v>-2167.5155702858815</v>
+      </c>
+      <c r="DB28" s="37">
+        <v>2305.2650740245172</v>
+      </c>
+    </row>
+    <row r="29" spans="1:190">
+      <c r="A29" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="26">
+        <v>123.67218956037611</v>
+      </c>
+      <c r="C29" s="26">
+        <v>107.52375383768482</v>
+      </c>
+      <c r="D29" s="26">
+        <v>100.74150141204242</v>
+      </c>
+      <c r="E29" s="26">
+        <v>465.98564063068426</v>
+      </c>
+      <c r="F29" s="43">
+        <v>347.83977547308257</v>
+      </c>
+      <c r="G29" s="43">
+        <v>842.12501515215445</v>
+      </c>
+      <c r="H29" s="44">
+        <v>1392.389910615771</v>
+      </c>
+      <c r="I29" s="44">
+        <v>1104.7939424466022</v>
+      </c>
+      <c r="J29" s="44">
+        <v>1397.8454523002597</v>
+      </c>
+      <c r="K29" s="44">
+        <v>552.48318744766391</v>
+      </c>
+      <c r="L29" s="44">
+        <v>1927.2705972251101</v>
+      </c>
+      <c r="M29" s="44">
+        <v>732.25671489714659</v>
+      </c>
+      <c r="N29" s="44">
+        <v>1550.9278481761125</v>
+      </c>
+      <c r="O29" s="44">
+        <v>2963.8442392667121</v>
+      </c>
+      <c r="P29" s="44">
+        <v>4606.4828205727308</v>
+      </c>
+      <c r="Q29" s="44">
+        <v>4486.0080413566529</v>
+      </c>
+      <c r="R29" s="44">
+        <v>2015.4962419783178</v>
+      </c>
+      <c r="S29" s="44">
+        <v>670.99224989029369</v>
+      </c>
+      <c r="T29" s="44">
+        <v>1483.673003349131</v>
+      </c>
+      <c r="U29" s="44">
+        <v>1411.3399659178433</v>
+      </c>
+      <c r="V29" s="45">
+        <v>768.86189062566689</v>
+      </c>
+      <c r="W29" s="43">
+        <v>53.807065217391276</v>
+      </c>
+      <c r="X29" s="43">
+        <v>51.815459597339903</v>
+      </c>
+      <c r="Y29" s="43">
+        <v>9.9122044903744992</v>
+      </c>
+      <c r="Z29" s="37">
+        <v>8.1374602552704296</v>
+      </c>
+      <c r="AA29" s="43">
+        <v>3.28313448320581</v>
+      </c>
+      <c r="AB29" s="43">
+        <v>25.944909114857747</v>
+      </c>
+      <c r="AC29" s="43">
+        <v>43.08469850121994</v>
+      </c>
+      <c r="AD29" s="37">
+        <v>35.211011738401325</v>
+      </c>
+      <c r="AE29" s="43">
+        <v>32.069214977026114</v>
+      </c>
+      <c r="AF29" s="43">
+        <v>12.049539284652697</v>
+      </c>
+      <c r="AG29" s="43">
+        <v>21.52066054502373</v>
+      </c>
+      <c r="AH29" s="37">
+        <v>35.102086605339871</v>
+      </c>
+      <c r="AI29" s="43">
+        <v>21.456360271889448</v>
+      </c>
+      <c r="AJ29" s="43">
+        <v>211.26002771295205</v>
+      </c>
+      <c r="AK29" s="43">
+        <v>197.49191392300926</v>
+      </c>
+      <c r="AL29" s="37">
+        <v>35.777338722833449</v>
+      </c>
+      <c r="AM29" s="43">
+        <v>130.20004555532194</v>
+      </c>
+      <c r="AN29" s="43">
+        <v>126.59404947372715</v>
+      </c>
+      <c r="AO29" s="43">
+        <v>128.19585857571124</v>
+      </c>
+      <c r="AP29" s="37">
+        <v>-37.150178131677762</v>
+      </c>
+      <c r="AQ29" s="44">
+        <v>76.095976483342056</v>
+      </c>
+      <c r="AR29" s="44">
+        <v>464.92330158530467</v>
+      </c>
+      <c r="AS29" s="44">
+        <v>114.83108848593321</v>
+      </c>
+      <c r="AT29" s="45">
+        <v>186.27464859757444</v>
+      </c>
+      <c r="AU29" s="46">
+        <v>151.36355010557293</v>
+      </c>
+      <c r="AV29" s="44">
+        <v>146.21087888511332</v>
+      </c>
+      <c r="AW29" s="44">
+        <v>132.39432921698909</v>
+      </c>
+      <c r="AX29" s="45">
+        <v>962.42115240809574</v>
+      </c>
+      <c r="AY29" s="44">
+        <v>435.51313868450904</v>
+      </c>
+      <c r="AZ29" s="44">
+        <v>349.94867325045004</v>
+      </c>
+      <c r="BA29" s="44">
+        <v>130.95479743294032</v>
+      </c>
+      <c r="BB29" s="45">
+        <v>188.37733307870272</v>
+      </c>
+      <c r="BC29" s="44">
+        <v>151.40540138402227</v>
+      </c>
+      <c r="BD29" s="44">
+        <v>238.34121613716374</v>
+      </c>
+      <c r="BE29" s="44">
+        <v>361.10283260547806</v>
+      </c>
+      <c r="BF29" s="45">
+        <v>646.99600217359568</v>
+      </c>
+      <c r="BG29" s="44">
+        <v>199.10369053856101</v>
+      </c>
+      <c r="BH29" s="26">
+        <v>-26.953293676893907</v>
+      </c>
+      <c r="BI29" s="26">
+        <v>85.28254765660985</v>
+      </c>
+      <c r="BJ29" s="37">
+        <v>295.05024292938697</v>
+      </c>
+      <c r="BK29" s="26">
+        <v>269.70410806326072</v>
+      </c>
+      <c r="BL29" s="26">
+        <v>663.54821109928059</v>
+      </c>
+      <c r="BM29" s="26">
+        <v>147.56454216373228</v>
+      </c>
+      <c r="BN29" s="26">
+        <v>846.4537358988365</v>
+      </c>
+      <c r="BO29" s="27">
+        <v>233.89478342292279</v>
+      </c>
+      <c r="BP29" s="26">
+        <v>279.50497319299092</v>
+      </c>
+      <c r="BQ29" s="26">
+        <v>120.86544281780115</v>
+      </c>
+      <c r="BR29" s="26">
+        <v>97.991515463431767</v>
+      </c>
+      <c r="BS29" s="27">
+        <v>201.89181180692231</v>
+      </c>
+      <c r="BT29" s="26">
+        <v>827.08544489761005</v>
+      </c>
+      <c r="BU29" s="26">
+        <v>411.97434945471019</v>
+      </c>
+      <c r="BV29" s="26">
+        <v>109.97624201686995</v>
+      </c>
+      <c r="BW29" s="27">
+        <v>552.80165016704063</v>
+      </c>
+      <c r="BX29" s="26">
+        <v>928.79975189337392</v>
+      </c>
+      <c r="BY29" s="26">
+        <v>423.52700264771227</v>
+      </c>
+      <c r="BZ29" s="26">
+        <v>1058.7158345585851</v>
+      </c>
+      <c r="CA29" s="27">
+        <v>1625.3576810589934</v>
+      </c>
+      <c r="CB29" s="26">
+        <v>1232.8268008067046</v>
+      </c>
+      <c r="CC29" s="26">
+        <v>753.23719596732042</v>
+      </c>
+      <c r="CD29" s="26">
+        <v>995.06114273971241</v>
+      </c>
+      <c r="CE29" s="27">
+        <v>1641.4855666118976</v>
+      </c>
+      <c r="CF29" s="26">
+        <v>1242.3901486826876</v>
+      </c>
+      <c r="CG29" s="26">
+        <v>288.64676804656153</v>
+      </c>
+      <c r="CH29" s="37">
+        <v>1313.4855580155061</v>
+      </c>
+      <c r="CI29" s="26">
+        <v>468.84818862895781</v>
+      </c>
+      <c r="CJ29" s="26">
+        <v>1139.5149587583894</v>
+      </c>
+      <c r="CK29" s="26">
+        <v>-60.403455552295668</v>
+      </c>
+      <c r="CL29" s="37">
+        <v>467.53655014326614</v>
+      </c>
+      <c r="CM29" s="26">
+        <v>771.11334073137277</v>
+      </c>
+      <c r="CN29" s="26">
+        <v>-93.582152706912154</v>
+      </c>
+      <c r="CO29" s="26">
+        <v>397.34971394294962</v>
+      </c>
+      <c r="CP29" s="37">
+        <v>-403.88865207711649</v>
+      </c>
+      <c r="CQ29" s="26">
+        <v>44.268152981810204</v>
+      </c>
+      <c r="CR29" s="26">
+        <v>337.31203593856912</v>
+      </c>
+      <c r="CS29" s="26">
+        <v>836.82610921233754</v>
+      </c>
+      <c r="CT29" s="37">
+        <v>265.26670521641398</v>
+      </c>
+      <c r="CU29" s="26">
+        <v>334.89528793138089</v>
+      </c>
+      <c r="CV29" s="26">
+        <v>327.75511389273254</v>
+      </c>
+      <c r="CW29" s="26">
+        <v>268.84878068185265</v>
+      </c>
+      <c r="CX29" s="37">
+        <v>479.84078341187711</v>
+      </c>
+      <c r="CY29" s="26">
+        <v>769.44747324050934</v>
+      </c>
+      <c r="CZ29" s="26">
+        <v>-69.06680384520034</v>
+      </c>
+      <c r="DA29" s="26">
+        <v>-43.02771545249422</v>
+      </c>
+      <c r="DB29" s="37">
+        <v>111.5089366828521</v>
+      </c>
+    </row>
+    <row r="30" spans="1:190">
+      <c r="A30" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" s="26">
+        <v>-20.514290593279284</v>
+      </c>
+      <c r="C30" s="26">
+        <v>-6.9171205391780468</v>
+      </c>
+      <c r="D30" s="26">
+        <v>-7.3116382526865884</v>
+      </c>
+      <c r="E30" s="26">
+        <v>-26.542542025625302</v>
+      </c>
+      <c r="F30" s="43">
+        <v>-193.29602821299869</v>
+      </c>
+      <c r="G30" s="43">
+        <v>-98.705547020829272</v>
+      </c>
+      <c r="H30" s="44">
+        <v>-59.996367457507198</v>
+      </c>
+      <c r="I30" s="44">
+        <v>-5.1425552222765578</v>
+      </c>
+      <c r="J30" s="44">
+        <v>-184.56657375048678</v>
+      </c>
+      <c r="K30" s="44">
+        <v>-547.48189759927982</v>
+      </c>
+      <c r="L30" s="44">
+        <v>-121.53539201997049</v>
+      </c>
+      <c r="M30" s="44">
+        <v>-346.30820736397482</v>
+      </c>
+      <c r="N30" s="44">
+        <v>-237.07500120990343</v>
+      </c>
+      <c r="O30" s="44">
+        <v>-254.94939186311728</v>
+      </c>
+      <c r="P30" s="44">
+        <v>-286.94243310079821</v>
+      </c>
+      <c r="Q30" s="44">
+        <v>-1299.9791467502623</v>
+      </c>
+      <c r="R30" s="44">
+        <v>-1303.4731800486381</v>
+      </c>
+      <c r="S30" s="44">
+        <v>147.28450004683339</v>
+      </c>
+      <c r="T30" s="44">
+        <v>-44.474578297851473</v>
+      </c>
+      <c r="U30" s="44">
+        <v>43.576037511754151</v>
+      </c>
+      <c r="V30" s="45">
+        <v>200.11915477360702</v>
+      </c>
+      <c r="W30" s="43">
+        <v>-1.6032608695652153</v>
+      </c>
+      <c r="X30" s="43">
+        <v>2.8943062767605001</v>
+      </c>
+      <c r="Y30" s="43">
+        <v>-18.9441675430975</v>
+      </c>
+      <c r="Z30" s="37">
+        <v>-2.8611684573770702</v>
+      </c>
+      <c r="AA30" s="43">
+        <v>-1.99422902347296</v>
+      </c>
+      <c r="AB30" s="43">
+        <v>-1.2565858798735501</v>
+      </c>
+      <c r="AC30" s="43">
+        <v>-3.2676890902753599</v>
+      </c>
+      <c r="AD30" s="37">
+        <v>-0.39861654555617654</v>
+      </c>
+      <c r="AE30" s="43">
+        <v>0.10831948382051</v>
+      </c>
+      <c r="AF30" s="43">
+        <v>-0.26870107995640502</v>
+      </c>
+      <c r="AG30" s="43">
+        <v>-1.5454680094786699</v>
+      </c>
+      <c r="AH30" s="37">
+        <v>-5.6057886470720231</v>
+      </c>
+      <c r="AI30" s="43">
+        <v>-7.7838441948663499</v>
+      </c>
+      <c r="AJ30" s="43">
+        <v>-3.0013856476079401</v>
+      </c>
+      <c r="AK30" s="43">
+        <v>7.4223643128236802E-2</v>
+      </c>
+      <c r="AL30" s="37">
+        <v>-15.831535826279248</v>
+      </c>
+      <c r="AM30" s="26">
+        <v>-15.42127984718435</v>
+      </c>
+      <c r="AN30" s="26">
+        <v>-16.307845362532728</v>
+      </c>
+      <c r="AO30" s="26">
+        <v>-11.25653639161488</v>
+      </c>
+      <c r="AP30" s="37">
+        <v>-150.31036661166672</v>
+      </c>
+      <c r="AQ30" s="44">
+        <v>-52.471845868881658</v>
+      </c>
+      <c r="AR30" s="44">
+        <v>-17.744678908303058</v>
+      </c>
+      <c r="AS30" s="44">
+        <v>-20.449264861131972</v>
+      </c>
+      <c r="AT30" s="45">
+        <v>-8.0397573825125939</v>
+      </c>
+      <c r="AU30" s="46">
+        <v>-6.592660542679126</v>
+      </c>
+      <c r="AV30" s="44">
+        <v>-2.5730244069153159</v>
+      </c>
+      <c r="AW30" s="44">
+        <v>-0.13380656679097314</v>
+      </c>
+      <c r="AX30" s="45">
+        <v>-50.696875941121782</v>
+      </c>
+      <c r="AY30" s="44">
+        <v>6.3866159832439653</v>
+      </c>
+      <c r="AZ30" s="44">
+        <v>8.5007354354174005</v>
+      </c>
+      <c r="BA30" s="44">
+        <v>-26.90825814712775</v>
+      </c>
+      <c r="BB30" s="45">
+        <v>6.8783515061898264</v>
+      </c>
+      <c r="BC30" s="44">
+        <v>39.3810875995079</v>
+      </c>
+      <c r="BD30" s="44">
+        <v>14.613361320507886</v>
+      </c>
+      <c r="BE30" s="44">
+        <v>-167.80840414591719</v>
+      </c>
+      <c r="BF30" s="45">
+        <v>-70.752618524585358</v>
+      </c>
+      <c r="BG30" s="44">
+        <v>-10.139406571700718</v>
+      </c>
+      <c r="BH30" s="26">
+        <v>-448.99720665002729</v>
+      </c>
+      <c r="BI30" s="26">
+        <v>-65.48501583760121</v>
+      </c>
+      <c r="BJ30" s="37">
+        <v>-22.860268539950646</v>
+      </c>
+      <c r="BK30" s="26">
+        <v>-31.037408260725833</v>
+      </c>
+      <c r="BL30" s="26">
+        <v>-29.004096265917347</v>
+      </c>
+      <c r="BM30" s="26">
+        <v>-14.365783081882018</v>
+      </c>
+      <c r="BN30" s="26">
+        <v>-47.128104411445292</v>
+      </c>
+      <c r="BO30" s="27">
+        <v>-41.617470725164523</v>
+      </c>
+      <c r="BP30" s="26">
+        <v>-21.157438399079002</v>
+      </c>
+      <c r="BQ30" s="26">
+        <v>-207.47734330634145</v>
+      </c>
+      <c r="BR30" s="26">
+        <v>-76.05595493338987</v>
+      </c>
+      <c r="BS30" s="27">
+        <v>-46.087737744492912</v>
+      </c>
+      <c r="BT30" s="26">
+        <v>-99.828008274501684</v>
+      </c>
+      <c r="BU30" s="26">
+        <v>-27.537545852554931</v>
+      </c>
+      <c r="BV30" s="26">
+        <v>-63.621709338353924</v>
+      </c>
+      <c r="BW30" s="27">
+        <v>-38.801148955634574</v>
+      </c>
+      <c r="BX30" s="26">
+        <v>-60.218388223206134</v>
+      </c>
+      <c r="BY30" s="26">
+        <v>-88.473838711202816</v>
+      </c>
+      <c r="BZ30" s="26">
+        <v>-67.456015973073775</v>
+      </c>
+      <c r="CA30" s="27">
+        <v>-137.72144285965129</v>
+      </c>
+      <c r="CB30" s="26">
+        <v>-68.451191745852299</v>
+      </c>
+      <c r="CC30" s="26">
+        <v>-35.261812787582379</v>
+      </c>
+      <c r="CD30" s="26">
+        <v>-45.507985707712209</v>
+      </c>
+      <c r="CE30" s="27">
+        <v>198.81884299913017</v>
+      </c>
+      <c r="CF30" s="26">
+        <v>-234.670588932182</v>
+      </c>
+      <c r="CG30" s="26">
+        <v>-112.19155006028539</v>
+      </c>
+      <c r="CH30" s="37">
+        <v>-1151.9358507569252</v>
+      </c>
+      <c r="CI30" s="26">
+        <v>-49.789707132732445</v>
+      </c>
+      <c r="CJ30" s="26">
+        <v>-28.123943350165952</v>
+      </c>
+      <c r="CK30" s="26">
+        <v>-1054.4932326144433</v>
+      </c>
+      <c r="CL30" s="37">
+        <v>-171.06629695129644</v>
+      </c>
+      <c r="CM30" s="26">
+        <v>-84.721556560635491</v>
+      </c>
+      <c r="CN30" s="26">
+        <v>-205.32712522487827</v>
+      </c>
+      <c r="CO30" s="26">
+        <v>-92.00291414908466</v>
+      </c>
+      <c r="CP30" s="37">
+        <v>529.33609598143175</v>
+      </c>
+      <c r="CQ30" s="26">
+        <v>-405.65031751810068</v>
+      </c>
+      <c r="CR30" s="26">
+        <v>8.3766534844791494</v>
+      </c>
+      <c r="CS30" s="26">
+        <v>360.31451511765266</v>
+      </c>
+      <c r="CT30" s="37">
+        <v>-7.515429381882619</v>
+      </c>
+      <c r="CU30" s="26">
+        <v>282.15910268899455</v>
+      </c>
+      <c r="CV30" s="26">
+        <v>-63.772564023150878</v>
+      </c>
+      <c r="CW30" s="26">
+        <v>-53.683391452036261</v>
+      </c>
+      <c r="CX30" s="37">
+        <v>-121.12710970205325</v>
+      </c>
+      <c r="CY30" s="26">
+        <v>31.828911618853859</v>
+      </c>
+      <c r="CZ30" s="26">
+        <v>-85.82621503708485</v>
+      </c>
+      <c r="DA30" s="26">
+        <v>-93.865526522932413</v>
+      </c>
+      <c r="DB30" s="37">
+        <v>347.98198471477042</v>
+      </c>
+    </row>
+    <row r="31" spans="1:190">
+      <c r="A31" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="26">
+        <v>144.1864801536554</v>
+      </c>
+      <c r="C31" s="26">
+        <v>114.44087437686287</v>
+      </c>
+      <c r="D31" s="26">
+        <v>108.053139664729</v>
+      </c>
+      <c r="E31" s="26">
+        <v>492.52818265630947</v>
+      </c>
+      <c r="F31" s="43">
+        <v>541.1358036860812</v>
+      </c>
+      <c r="G31" s="43">
+        <v>940.83056217298372</v>
+      </c>
+      <c r="H31" s="44">
+        <v>1452.3862780732784</v>
+      </c>
+      <c r="I31" s="44">
+        <v>1109.9364976688785</v>
+      </c>
+      <c r="J31" s="44">
+        <v>1582.4120260507466</v>
+      </c>
+      <c r="K31" s="44">
+        <v>1099.9650850469438</v>
+      </c>
+      <c r="L31" s="44">
+        <v>2048.8059892450806</v>
+      </c>
+      <c r="M31" s="44">
+        <v>1078.5649222611214</v>
+      </c>
+      <c r="N31" s="44">
+        <v>1788.0028493860159</v>
+      </c>
+      <c r="O31" s="44">
+        <v>3218.7936311298295</v>
+      </c>
+      <c r="P31" s="44">
+        <v>4893.4252536735294</v>
+      </c>
+      <c r="Q31" s="44">
+        <v>5785.9871881069157</v>
+      </c>
+      <c r="R31" s="44">
+        <v>3318.9694220269557</v>
+      </c>
+      <c r="S31" s="44">
+        <v>523.70774984346019</v>
+      </c>
+      <c r="T31" s="44">
+        <v>1528.1475816469824</v>
+      </c>
+      <c r="U31" s="44">
+        <v>1367.763928406089</v>
+      </c>
+      <c r="V31" s="45">
+        <v>568.74273585205981</v>
+      </c>
+      <c r="W31" s="43">
+        <v>55.410326086956495</v>
+      </c>
+      <c r="X31" s="43">
+        <v>48.9211533205794</v>
+      </c>
+      <c r="Y31" s="43">
+        <v>28.856372033471999</v>
+      </c>
+      <c r="Z31" s="37">
+        <v>10.9986287126475</v>
+      </c>
+      <c r="AA31" s="43">
+        <v>5.2773635066787703</v>
+      </c>
+      <c r="AB31" s="43">
+        <v>27.201494994731299</v>
+      </c>
+      <c r="AC31" s="43">
+        <v>46.352387591495301</v>
+      </c>
+      <c r="AD31" s="37">
+        <v>35.609628283957498</v>
+      </c>
+      <c r="AE31" s="43">
+        <v>31.960895493205602</v>
+      </c>
+      <c r="AF31" s="43">
+        <v>12.318240364609101</v>
+      </c>
+      <c r="AG31" s="43">
+        <v>23.066128554502399</v>
+      </c>
+      <c r="AH31" s="37">
+        <v>40.707875252411895</v>
+      </c>
+      <c r="AI31" s="43">
+        <v>29.240204466755799</v>
+      </c>
+      <c r="AJ31" s="43">
+        <v>214.26141336056</v>
+      </c>
+      <c r="AK31" s="43">
+        <v>197.41769027988101</v>
+      </c>
+      <c r="AL31" s="37">
+        <v>51.608874549112699</v>
+      </c>
+      <c r="AM31" s="26">
+        <v>145.62132540250627</v>
+      </c>
+      <c r="AN31" s="26">
+        <v>142.90189483625988</v>
+      </c>
+      <c r="AO31" s="26">
+        <v>139.45239496732611</v>
+      </c>
+      <c r="AP31" s="37">
+        <v>113.16018847998896</v>
+      </c>
+      <c r="AQ31" s="44">
+        <v>128.56782235222371</v>
+      </c>
+      <c r="AR31" s="44">
+        <v>482.66798049360773</v>
+      </c>
+      <c r="AS31" s="44">
+        <v>135.28035334706519</v>
+      </c>
+      <c r="AT31" s="45">
+        <v>194.31440598008703</v>
+      </c>
+      <c r="AU31" s="46">
+        <v>157.95621064825204</v>
+      </c>
+      <c r="AV31" s="44">
+        <v>148.78390329202864</v>
+      </c>
+      <c r="AW31" s="44">
+        <v>132.52813578378007</v>
+      </c>
+      <c r="AX31" s="45">
+        <v>1013.1180283492175</v>
+      </c>
+      <c r="AY31" s="44">
+        <v>429.12652270126506</v>
+      </c>
+      <c r="AZ31" s="44">
+        <v>341.44793781503262</v>
+      </c>
+      <c r="BA31" s="44">
+        <v>157.86305558006808</v>
+      </c>
+      <c r="BB31" s="45">
+        <v>181.49898157251289</v>
+      </c>
+      <c r="BC31" s="44">
+        <v>112.02431378451436</v>
+      </c>
+      <c r="BD31" s="44">
+        <v>223.72785481665585</v>
+      </c>
+      <c r="BE31" s="44">
+        <v>528.91123675139522</v>
+      </c>
+      <c r="BF31" s="45">
+        <v>717.74862069818107</v>
+      </c>
+      <c r="BG31" s="44">
+        <v>209.24309711026171</v>
+      </c>
+      <c r="BH31" s="26">
+        <v>422.04391297313339</v>
+      </c>
+      <c r="BI31" s="26">
+        <v>150.76756349421106</v>
+      </c>
+      <c r="BJ31" s="37">
+        <v>317.91051146933762</v>
+      </c>
+      <c r="BK31" s="26">
+        <v>300.74151632398656</v>
+      </c>
+      <c r="BL31" s="26">
+        <v>692.55230736519798</v>
+      </c>
+      <c r="BM31" s="26">
+        <v>161.93032524561431</v>
+      </c>
+      <c r="BN31" s="26">
+        <v>893.58184031028179</v>
+      </c>
+      <c r="BO31" s="27">
+        <v>275.51225414808732</v>
+      </c>
+      <c r="BP31" s="26">
+        <v>300.66241159206993</v>
+      </c>
+      <c r="BQ31" s="26">
+        <v>328.34278612414261</v>
+      </c>
+      <c r="BR31" s="26">
+        <v>174.04747039682164</v>
+      </c>
+      <c r="BS31" s="27">
+        <v>247.97954955141523</v>
+      </c>
+      <c r="BT31" s="26">
+        <v>926.91345317211176</v>
+      </c>
+      <c r="BU31" s="26">
+        <v>439.51189530726515</v>
+      </c>
+      <c r="BV31" s="26">
+        <v>173.59795135522387</v>
+      </c>
+      <c r="BW31" s="27">
+        <v>591.60279912267526</v>
+      </c>
+      <c r="BX31" s="26">
+        <v>989.01814011658007</v>
+      </c>
+      <c r="BY31" s="26">
+        <v>512.00084135891507</v>
+      </c>
+      <c r="BZ31" s="26">
+        <v>1126.1718505316589</v>
+      </c>
+      <c r="CA31" s="27">
+        <v>1763.0791239186447</v>
+      </c>
+      <c r="CB31" s="26">
+        <v>1301.277992552557</v>
+      </c>
+      <c r="CC31" s="26">
+        <v>788.49900875490277</v>
+      </c>
+      <c r="CD31" s="26">
+        <v>1040.5691284474246</v>
+      </c>
+      <c r="CE31" s="27">
+        <v>1442.6667236127676</v>
+      </c>
+      <c r="CF31" s="26">
+        <v>1477.0607376148696</v>
+      </c>
+      <c r="CG31" s="26">
+        <v>400.83831810684694</v>
+      </c>
+      <c r="CH31" s="37">
+        <v>2465.4214087724313</v>
+      </c>
+      <c r="CI31" s="26">
+        <v>518.63789576169029</v>
+      </c>
+      <c r="CJ31" s="26">
+        <v>1167.6389021085554</v>
+      </c>
+      <c r="CK31" s="26">
+        <v>994.08977706214762</v>
+      </c>
+      <c r="CL31" s="37">
+        <v>638.60284709456255</v>
+      </c>
+      <c r="CM31" s="26">
+        <v>855.83489729200824</v>
+      </c>
+      <c r="CN31" s="26">
+        <v>111.74497251796612</v>
+      </c>
+      <c r="CO31" s="26">
+        <v>489.35262809203425</v>
+      </c>
+      <c r="CP31" s="37">
+        <v>-933.22474805854824</v>
+      </c>
+      <c r="CQ31" s="26">
+        <v>449.91847049991088</v>
+      </c>
+      <c r="CR31" s="26">
+        <v>328.93538245408996</v>
+      </c>
+      <c r="CS31" s="26">
+        <v>476.51159409468494</v>
+      </c>
+      <c r="CT31" s="37">
+        <v>272.78213459829658</v>
+      </c>
+      <c r="CU31" s="26">
+        <v>52.736185242386341</v>
+      </c>
+      <c r="CV31" s="26">
+        <v>391.52767791588343</v>
+      </c>
+      <c r="CW31" s="26">
+        <v>322.53217213388888</v>
+      </c>
+      <c r="CX31" s="37">
+        <v>600.96789311393036</v>
+      </c>
+      <c r="CY31" s="26">
+        <v>737.61856162165543</v>
+      </c>
+      <c r="CZ31" s="26">
+        <v>16.75941119188451</v>
+      </c>
+      <c r="DA31" s="26">
+        <v>50.837811070438192</v>
+      </c>
+      <c r="DB31" s="37">
+        <v>-236.47304803191832</v>
+      </c>
+    </row>
+    <row r="32" spans="1:190" s="2" customFormat="1">
+      <c r="A32" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="26">
+        <v>0.63900962129462557</v>
+      </c>
+      <c r="C32" s="26">
+        <v>10.884991175607652</v>
+      </c>
+      <c r="D32" s="26">
+        <v>4.7121799452795203</v>
+      </c>
+      <c r="E32" s="26">
+        <v>628.5429760510084</v>
+      </c>
+      <c r="F32" s="43">
+        <v>566.54401580313174</v>
+      </c>
+      <c r="G32" s="43">
+        <v>15.739141280810649</v>
+      </c>
+      <c r="H32" s="44">
+        <v>601.78055861744019</v>
+      </c>
+      <c r="I32" s="44">
+        <v>726.8305382991872</v>
+      </c>
+      <c r="J32" s="44">
+        <v>616.64343968326534</v>
+      </c>
+      <c r="K32" s="44">
+        <v>-432.27379384657036</v>
+      </c>
+      <c r="L32" s="44">
+        <v>975.00038689062592</v>
+      </c>
+      <c r="M32" s="44">
+        <v>285.5843430315802</v>
+      </c>
+      <c r="N32" s="44">
+        <v>-1525.8120522316704</v>
+      </c>
+      <c r="O32" s="44">
+        <v>-182.41209133251283</v>
+      </c>
+      <c r="P32" s="44">
+        <v>477.324476020877</v>
+      </c>
+      <c r="Q32" s="44">
+        <v>-946.93380683433838</v>
+      </c>
+      <c r="R32" s="44">
+        <v>770.67836396530254</v>
+      </c>
+      <c r="S32" s="44">
+        <v>470.45924861988954</v>
+      </c>
+      <c r="T32" s="44">
+        <v>803.58683628997119</v>
+      </c>
+      <c r="U32" s="44">
+        <v>2308.9935777952005</v>
+      </c>
+      <c r="V32" s="45">
+        <v>2528.9641092195134</v>
+      </c>
+      <c r="W32" s="43">
+        <v>4.1536231884057928</v>
+      </c>
+      <c r="X32" s="43">
+        <v>-3.6248519631957636</v>
+      </c>
+      <c r="Y32" s="43">
+        <v>-0.12529150852805301</v>
+      </c>
+      <c r="Z32" s="37">
+        <v>0.23552990461264947</v>
+      </c>
+      <c r="AA32" s="43">
+        <v>1.4417714952665022</v>
+      </c>
+      <c r="AB32" s="43">
+        <v>1.4968058482613282</v>
+      </c>
+      <c r="AC32" s="43">
+        <v>-0.50226559776925706</v>
+      </c>
+      <c r="AD32" s="37">
+        <v>8.4486794298490793</v>
+      </c>
+      <c r="AE32" s="43">
+        <v>-0.54492130218007617</v>
+      </c>
+      <c r="AF32" s="43">
+        <v>0.73357772713762026</v>
+      </c>
+      <c r="AG32" s="43">
+        <v>4.244112855450239</v>
+      </c>
+      <c r="AH32" s="37">
+        <v>0.27941066487173727</v>
+      </c>
+      <c r="AI32" s="43">
+        <v>0.84388340264927264</v>
+      </c>
+      <c r="AJ32" s="43">
+        <v>24.34803509754521</v>
+      </c>
+      <c r="AK32" s="43">
+        <v>600.38961136013518</v>
+      </c>
+      <c r="AL32" s="37">
+        <v>2.9614461906788252</v>
+      </c>
+      <c r="AM32" s="43">
+        <v>361.69979743476205</v>
+      </c>
+      <c r="AN32" s="43">
+        <v>56.998263979628476</v>
+      </c>
+      <c r="AO32" s="43">
+        <v>147.47111738427631</v>
+      </c>
+      <c r="AP32" s="37">
+        <v>0.37483700446491952</v>
+      </c>
+      <c r="AQ32" s="44">
+        <v>74.138331282457585</v>
+      </c>
+      <c r="AR32" s="44">
+        <v>1.3457823009071319</v>
+      </c>
+      <c r="AS32" s="44">
+        <v>-33.291807400168302</v>
+      </c>
+      <c r="AT32" s="45">
+        <v>-26.453164902385765</v>
+      </c>
+      <c r="AU32" s="46">
+        <v>338.7797942435306</v>
+      </c>
+      <c r="AV32" s="44">
+        <v>21.575300861506193</v>
+      </c>
+      <c r="AW32" s="44">
+        <v>-21.861612583702446</v>
+      </c>
+      <c r="AX32" s="45">
+        <v>263.28707609610586</v>
+      </c>
+      <c r="AY32" s="44">
+        <v>394.5848630934284</v>
+      </c>
+      <c r="AZ32" s="44">
+        <v>57.49218924962053</v>
+      </c>
+      <c r="BA32" s="44">
+        <v>299.01941212917109</v>
+      </c>
+      <c r="BB32" s="45">
+        <v>-24.265926173032842</v>
+      </c>
+      <c r="BC32" s="44">
+        <v>448.38352490583412</v>
+      </c>
+      <c r="BD32" s="44">
+        <v>36.008841627669</v>
+      </c>
+      <c r="BE32" s="44">
+        <v>180.82787776563305</v>
+      </c>
+      <c r="BF32" s="45">
+        <v>-48.57680461587087</v>
+      </c>
+      <c r="BG32" s="44">
+        <v>-201.83721380229761</v>
+      </c>
+      <c r="BH32" s="26">
+        <v>314.72846037929963</v>
+      </c>
+      <c r="BI32" s="26">
+        <v>-217.00704705072764</v>
+      </c>
+      <c r="BJ32" s="37">
+        <v>-328.15799337284477</v>
+      </c>
+      <c r="BK32" s="26">
+        <v>642.65953938472796</v>
+      </c>
+      <c r="BL32" s="26">
+        <v>387.78805761466873</v>
+      </c>
+      <c r="BM32" s="26">
+        <v>-239.74418946881124</v>
+      </c>
+      <c r="BN32" s="26">
+        <v>184.29697936004047</v>
+      </c>
+      <c r="BO32" s="27">
+        <v>-271.35066185563858</v>
+      </c>
+      <c r="BP32" s="26">
+        <v>540.42812365891518</v>
+      </c>
+      <c r="BQ32" s="26">
+        <v>353.97386462171028</v>
+      </c>
+      <c r="BR32" s="26">
+        <v>-337.46698339340668</v>
+      </c>
+      <c r="BS32" s="27">
+        <v>-792.20752476525752</v>
+      </c>
+      <c r="BT32" s="26">
+        <v>-231.94051291772956</v>
+      </c>
+      <c r="BU32" s="26">
+        <v>-443.78226676139298</v>
+      </c>
+      <c r="BV32" s="26">
+        <v>-57.881747787290436</v>
+      </c>
+      <c r="BW32" s="27">
+        <v>-654.34652695370482</v>
+      </c>
+      <c r="BX32" s="26">
+        <v>277.3050755370856</v>
+      </c>
+      <c r="BY32" s="26">
+        <v>268.77379584673844</v>
+      </c>
+      <c r="BZ32" s="26">
+        <v>-74.144435762632042</v>
+      </c>
+      <c r="CA32" s="27">
+        <v>178.03949269306247</v>
+      </c>
+      <c r="CB32" s="26">
+        <v>271.15765883878964</v>
+      </c>
+      <c r="CC32" s="26">
+        <v>-58.567662778826616</v>
+      </c>
+      <c r="CD32" s="26">
+        <v>86.694987267851502</v>
+      </c>
+      <c r="CE32" s="27">
+        <v>433.1309535259756</v>
+      </c>
+      <c r="CF32" s="26">
+        <v>82.819050980601347</v>
+      </c>
+      <c r="CG32" s="26">
+        <v>-162.10538803170647</v>
+      </c>
+      <c r="CH32" s="37">
+        <v>-1300.7784233092088</v>
+      </c>
+      <c r="CI32" s="26">
+        <v>-586.83481493736554</v>
+      </c>
+      <c r="CJ32" s="26">
+        <v>676.88566374280083</v>
+      </c>
+      <c r="CK32" s="26">
+        <v>-526.47945946183177</v>
+      </c>
+      <c r="CL32" s="37">
+        <v>1207.106974621699</v>
+      </c>
+      <c r="CM32" s="26">
+        <v>-981.20904571996653</v>
+      </c>
+      <c r="CN32" s="26">
+        <v>305.64484150252281</v>
+      </c>
+      <c r="CO32" s="26">
+        <v>1465.529391436339</v>
+      </c>
+      <c r="CP32" s="37">
+        <v>-319.50593859900573</v>
+      </c>
+      <c r="CQ32" s="26">
+        <v>494.9143828276699</v>
+      </c>
+      <c r="CR32" s="26">
+        <v>-844.75077129663441</v>
+      </c>
+      <c r="CS32" s="26">
+        <v>887.90080990593151</v>
+      </c>
+      <c r="CT32" s="37">
+        <v>265.52241485300425</v>
+      </c>
+      <c r="CU32" s="26">
+        <v>542.49884482592279</v>
+      </c>
+      <c r="CV32" s="26">
+        <v>1143.4819340809124</v>
+      </c>
+      <c r="CW32" s="26">
+        <v>-291.34905985777277</v>
+      </c>
+      <c r="CX32" s="37">
+        <v>914.3618587461383</v>
+      </c>
+      <c r="CY32" s="26">
+        <v>-52.967818288616485</v>
+      </c>
+      <c r="CZ32" s="26">
+        <v>1251.4798499005713</v>
+      </c>
+      <c r="DA32" s="26">
+        <v>-644.81464829866775</v>
+      </c>
+      <c r="DB32" s="37">
+        <v>1975.2667259062264</v>
+      </c>
+      <c r="DC32" s="18"/>
+      <c r="DD32" s="18"/>
+      <c r="DE32" s="18"/>
+      <c r="DF32" s="18"/>
+      <c r="DG32" s="18"/>
+      <c r="DH32" s="18"/>
+      <c r="DI32" s="18"/>
+      <c r="DJ32" s="18"/>
+      <c r="DK32" s="18"/>
+      <c r="DL32" s="18"/>
+      <c r="DM32" s="18"/>
+      <c r="DN32" s="18"/>
+      <c r="DO32" s="18"/>
+      <c r="DP32" s="18"/>
+      <c r="DQ32" s="18"/>
+      <c r="DR32" s="18"/>
+      <c r="DS32" s="18"/>
+      <c r="DT32" s="18"/>
+      <c r="DU32" s="18"/>
+      <c r="DV32" s="18"/>
+      <c r="DW32" s="18"/>
+      <c r="DX32" s="18"/>
+      <c r="DY32" s="18"/>
+      <c r="DZ32" s="18"/>
+      <c r="EA32" s="18"/>
+      <c r="EB32" s="18"/>
+      <c r="EC32" s="18"/>
+      <c r="ED32" s="18"/>
+      <c r="EE32" s="18"/>
+      <c r="EF32" s="18"/>
+      <c r="EG32" s="18"/>
+      <c r="EH32" s="18"/>
+      <c r="EI32" s="18"/>
+      <c r="EJ32" s="18"/>
+      <c r="EK32" s="18"/>
+      <c r="EL32" s="18"/>
+      <c r="EM32" s="18"/>
+      <c r="EN32" s="18"/>
+      <c r="EO32" s="18"/>
+      <c r="EP32" s="18"/>
+      <c r="EQ32" s="18"/>
+      <c r="ER32" s="18"/>
+      <c r="ES32" s="18"/>
+      <c r="ET32" s="18"/>
+      <c r="EU32" s="18"/>
+      <c r="EV32" s="18"/>
+      <c r="EW32" s="18"/>
+      <c r="EX32" s="18"/>
+      <c r="EY32" s="18"/>
+      <c r="EZ32" s="18"/>
+      <c r="FA32" s="18"/>
+      <c r="FB32" s="18"/>
+      <c r="FC32" s="18"/>
+      <c r="FD32" s="18"/>
+      <c r="FE32" s="18"/>
+      <c r="FF32" s="18"/>
+      <c r="FG32" s="18"/>
+      <c r="FH32" s="18"/>
+      <c r="FI32" s="18"/>
+      <c r="FJ32" s="18"/>
+      <c r="FK32" s="18"/>
+      <c r="FL32" s="18"/>
+      <c r="FM32" s="18"/>
+      <c r="FN32" s="18"/>
+      <c r="FO32" s="18"/>
+      <c r="FP32" s="18"/>
+      <c r="FQ32" s="18"/>
+      <c r="FR32" s="18"/>
+      <c r="FS32" s="18"/>
+      <c r="FT32" s="18"/>
+      <c r="FU32" s="18"/>
+      <c r="FV32" s="18"/>
+      <c r="FW32" s="18"/>
+      <c r="FX32" s="18"/>
+      <c r="FY32" s="18"/>
+      <c r="FZ32" s="18"/>
+      <c r="GA32" s="18"/>
+      <c r="GB32" s="18"/>
+      <c r="GC32" s="18"/>
+      <c r="GD32" s="18"/>
+      <c r="GE32" s="18"/>
+      <c r="GF32" s="18"/>
+      <c r="GG32" s="18"/>
+      <c r="GH32" s="18"/>
+    </row>
+    <row r="33" spans="1:190" s="2" customFormat="1">
+      <c r="A33" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="26">
+        <v>-0.78601381081965793</v>
+      </c>
+      <c r="C33" s="26">
+        <v>1.0095708684404594</v>
+      </c>
+      <c r="D33" s="26">
+        <v>0.26589698069352885</v>
+      </c>
+      <c r="E33" s="26">
+        <v>6.1052254839491669</v>
+      </c>
+      <c r="F33" s="43">
+        <v>0.16231131428237913</v>
+      </c>
+      <c r="G33" s="43">
+        <v>-0.14106152837039249</v>
+      </c>
+      <c r="H33" s="44">
+        <v>-38.317980495076881</v>
+      </c>
+      <c r="I33" s="44">
+        <v>-22.677995897428765</v>
+      </c>
+      <c r="J33" s="44">
+        <v>-129.32750712667234</v>
+      </c>
+      <c r="K33" s="44">
+        <v>-626.50846634340019</v>
+      </c>
+      <c r="L33" s="44">
+        <v>144.23721648637334</v>
+      </c>
+      <c r="M33" s="44">
+        <v>-951.95069657646229</v>
+      </c>
+      <c r="N33" s="44">
+        <v>-711.47188531001143</v>
+      </c>
+      <c r="O33" s="44">
+        <v>-605.15331547786775</v>
+      </c>
+      <c r="P33" s="44">
+        <v>-542.89408611101021</v>
+      </c>
+      <c r="Q33" s="44">
+        <v>-411.53843478454667</v>
+      </c>
+      <c r="R33" s="44">
+        <v>-804.15579896538088</v>
+      </c>
+      <c r="S33" s="44">
+        <v>-502.40496317394405</v>
+      </c>
+      <c r="T33" s="44">
+        <v>672.64205794779548</v>
+      </c>
+      <c r="U33" s="44">
+        <v>-397.94944804012795</v>
+      </c>
+      <c r="V33" s="45">
+        <v>153.33404176956776</v>
+      </c>
+      <c r="W33" s="43">
+        <v>0.4329710144927531</v>
+      </c>
+      <c r="X33" s="43">
+        <v>-1.13464516716771</v>
+      </c>
+      <c r="Y33" s="43">
+        <v>-0.31414330787873201</v>
+      </c>
+      <c r="Z33" s="37">
+        <v>0.229803649734031</v>
+      </c>
+      <c r="AA33" s="43">
+        <v>0.91379198547529528</v>
+      </c>
+      <c r="AB33" s="43">
+        <v>0.12513171759747135</v>
+      </c>
+      <c r="AC33" s="43">
+        <v>2.9627047751829899E-3</v>
+      </c>
+      <c r="AD33" s="37">
+        <v>-3.2315539407490226E-2</v>
+      </c>
+      <c r="AE33" s="43">
+        <v>6.0611985531332504E-3</v>
+      </c>
+      <c r="AF33" s="43">
+        <v>3.1705142177746999E-3</v>
+      </c>
+      <c r="AG33" s="43">
+        <v>-1.40699052132701E-2</v>
+      </c>
+      <c r="AH33" s="37">
+        <v>0.27073517313589102</v>
+      </c>
+      <c r="AI33" s="43">
+        <v>9.16069694582364E-4</v>
+      </c>
+      <c r="AJ33" s="43">
+        <v>1.71382730455076E-2</v>
+      </c>
+      <c r="AK33" s="43">
+        <v>1.8696131770336698E-3</v>
+      </c>
+      <c r="AL33" s="37">
+        <v>6.0853015280320433</v>
+      </c>
+      <c r="AM33" s="26">
+        <v>-1.684351661765096E-3</v>
+      </c>
+      <c r="AN33" s="26">
+        <v>-0.12807952086293198</v>
+      </c>
+      <c r="AO33" s="26">
+        <v>0.28838740719972478</v>
+      </c>
+      <c r="AP33" s="37">
+        <v>3.6877796073514274E-3</v>
+      </c>
+      <c r="AQ33" s="44">
+        <v>-0.117162414046959</v>
+      </c>
+      <c r="AR33" s="44">
+        <v>-1.1661217742264758E-2</v>
+      </c>
+      <c r="AS33" s="44">
+        <v>-5.3451148486257389E-3</v>
+      </c>
+      <c r="AT33" s="45">
+        <v>-6.8927817325429921E-3</v>
+      </c>
+      <c r="AU33" s="46">
+        <v>-7.977734799237772E-2</v>
+      </c>
+      <c r="AV33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="44">
+        <v>-15.074825439696719</v>
+      </c>
+      <c r="AX33" s="45">
+        <v>-23.163377707387784</v>
+      </c>
+      <c r="AY33" s="44">
+        <v>-4.099403796772374</v>
+      </c>
+      <c r="AZ33" s="44">
+        <v>4.3159739070202381</v>
+      </c>
+      <c r="BA33" s="44">
+        <v>16.916405019733588</v>
+      </c>
+      <c r="BB33" s="45">
+        <v>-39.810971027410218</v>
+      </c>
+      <c r="BC33" s="44">
+        <v>-49.834343909819083</v>
+      </c>
+      <c r="BD33" s="44">
+        <v>-39.563524836597537</v>
+      </c>
+      <c r="BE33" s="44">
+        <v>41.955532527981767</v>
+      </c>
+      <c r="BF33" s="45">
+        <v>-81.885170908237484</v>
+      </c>
+      <c r="BG33" s="44">
+        <v>-159.43031372062825</v>
+      </c>
+      <c r="BH33" s="26">
+        <v>-15.420022652043054</v>
+      </c>
+      <c r="BI33" s="26">
+        <v>-82.77102816377014</v>
+      </c>
+      <c r="BJ33" s="37">
+        <v>-368.88710180695875</v>
+      </c>
+      <c r="BK33" s="26">
+        <v>81.991133190368458</v>
+      </c>
+      <c r="BL33" s="26">
+        <v>72.761113071334918</v>
+      </c>
+      <c r="BM33" s="26">
+        <v>-155.08589459669165</v>
+      </c>
+      <c r="BN33" s="26">
+        <v>144.57086482136162</v>
+      </c>
+      <c r="BO33" s="27">
+        <v>-496.79129203799653</v>
+      </c>
+      <c r="BP33" s="26">
+        <v>-233.2305736236456</v>
+      </c>
+      <c r="BQ33" s="26">
+        <v>40.84222789463432</v>
+      </c>
+      <c r="BR33" s="26">
+        <v>-262.77105880945453</v>
+      </c>
+      <c r="BS33" s="27">
+        <v>-18.538303896317998</v>
+      </c>
+      <c r="BT33" s="26">
+        <v>-242.92865446027164</v>
+      </c>
+      <c r="BU33" s="26">
+        <v>-347.88349718504503</v>
+      </c>
+      <c r="BV33" s="26">
+        <v>-102.12142976837673</v>
+      </c>
+      <c r="BW33" s="27">
+        <v>-88.025676620431639</v>
+      </c>
+      <c r="BX33" s="26">
+        <v>-38.209343463629992</v>
+      </c>
+      <c r="BY33" s="26">
+        <v>17.921785882304434</v>
+      </c>
+      <c r="BZ33" s="26">
+        <v>-496.8400812761106</v>
+      </c>
+      <c r="CA33" s="27">
+        <v>-415.2152192464855</v>
+      </c>
+      <c r="CB33" s="26">
+        <v>-450.44852439064471</v>
+      </c>
+      <c r="CC33" s="26">
+        <v>113.05157107164206</v>
+      </c>
+      <c r="CD33" s="26">
+        <v>209.71808645447794</v>
+      </c>
+      <c r="CE33" s="27">
+        <v>427.88935068793148</v>
+      </c>
+      <c r="CF33" s="26">
+        <v>105.44001410755314</v>
+      </c>
+      <c r="CG33" s="26">
+        <v>-25.666379200958318</v>
+      </c>
+      <c r="CH33" s="37">
+        <v>-919.20142037907294</v>
+      </c>
+      <c r="CI33" s="26">
+        <v>315.35976740946052</v>
+      </c>
+      <c r="CJ33" s="26">
+        <v>34.443239258468346</v>
+      </c>
+      <c r="CK33" s="26">
+        <v>-357.47826542714239</v>
+      </c>
+      <c r="CL33" s="37">
+        <v>-796.48054020616735</v>
+      </c>
+      <c r="CM33" s="26">
+        <v>-142.89543769828043</v>
+      </c>
+      <c r="CN33" s="26">
+        <v>32.469823932585882</v>
+      </c>
+      <c r="CO33" s="26">
+        <v>-107.50683711621333</v>
+      </c>
+      <c r="CP33" s="37">
+        <v>-284.47251229203619</v>
+      </c>
+      <c r="CQ33" s="26">
+        <v>75.915549929322793</v>
+      </c>
+      <c r="CR33" s="26">
+        <v>-213.86357992441145</v>
+      </c>
+      <c r="CS33" s="26">
+        <v>491.76043170869474</v>
+      </c>
+      <c r="CT33" s="37">
+        <v>318.82965623418943</v>
+      </c>
+      <c r="CU33" s="26">
+        <v>318.77783434770879</v>
+      </c>
+      <c r="CV33" s="26">
+        <v>-291.24625340702841</v>
+      </c>
+      <c r="CW33" s="26">
+        <v>-262.62824453213625</v>
+      </c>
+      <c r="CX33" s="37">
+        <v>-162.85278444867208</v>
+      </c>
+      <c r="CY33" s="26">
+        <v>100.77895000592642</v>
+      </c>
+      <c r="CZ33" s="26">
+        <v>387.72738080527392</v>
+      </c>
+      <c r="DA33" s="26">
+        <v>-695.36856097864279</v>
+      </c>
+      <c r="DB33" s="37">
+        <v>360.19627193701024</v>
+      </c>
+      <c r="DC33" s="18"/>
+      <c r="DD33" s="18"/>
+      <c r="DE33" s="18"/>
+      <c r="DF33" s="18"/>
+      <c r="DG33" s="18"/>
+      <c r="DH33" s="18"/>
+      <c r="DI33" s="18"/>
+      <c r="DJ33" s="18"/>
+      <c r="DK33" s="18"/>
+      <c r="DL33" s="18"/>
+      <c r="DM33" s="18"/>
+      <c r="DN33" s="18"/>
+      <c r="DO33" s="18"/>
+      <c r="DP33" s="18"/>
+      <c r="DQ33" s="18"/>
+      <c r="DR33" s="18"/>
+      <c r="DS33" s="18"/>
+      <c r="DT33" s="18"/>
+      <c r="DU33" s="18"/>
+      <c r="DV33" s="18"/>
+      <c r="DW33" s="18"/>
+      <c r="DX33" s="18"/>
+      <c r="DY33" s="18"/>
+      <c r="DZ33" s="18"/>
+      <c r="EA33" s="18"/>
+      <c r="EB33" s="18"/>
+      <c r="EC33" s="18"/>
+      <c r="ED33" s="18"/>
+      <c r="EE33" s="18"/>
+      <c r="EF33" s="18"/>
+      <c r="EG33" s="18"/>
+      <c r="EH33" s="18"/>
+      <c r="EI33" s="18"/>
+      <c r="EJ33" s="18"/>
+      <c r="EK33" s="18"/>
+      <c r="EL33" s="18"/>
+      <c r="EM33" s="18"/>
+      <c r="EN33" s="18"/>
+      <c r="EO33" s="18"/>
+      <c r="EP33" s="18"/>
+      <c r="EQ33" s="18"/>
+      <c r="ER33" s="18"/>
+      <c r="ES33" s="18"/>
+      <c r="ET33" s="18"/>
+      <c r="EU33" s="18"/>
+      <c r="EV33" s="18"/>
+      <c r="EW33" s="18"/>
+      <c r="EX33" s="18"/>
+      <c r="EY33" s="18"/>
+      <c r="EZ33" s="18"/>
+      <c r="FA33" s="18"/>
+      <c r="FB33" s="18"/>
+      <c r="FC33" s="18"/>
+      <c r="FD33" s="18"/>
+      <c r="FE33" s="18"/>
+      <c r="FF33" s="18"/>
+      <c r="FG33" s="18"/>
+      <c r="FH33" s="18"/>
+      <c r="FI33" s="18"/>
+      <c r="FJ33" s="18"/>
+      <c r="FK33" s="18"/>
+      <c r="FL33" s="18"/>
+      <c r="FM33" s="18"/>
+      <c r="FN33" s="18"/>
+      <c r="FO33" s="18"/>
+      <c r="FP33" s="18"/>
+      <c r="FQ33" s="18"/>
+      <c r="FR33" s="18"/>
+      <c r="FS33" s="18"/>
+      <c r="FT33" s="18"/>
+      <c r="FU33" s="18"/>
+      <c r="FV33" s="18"/>
+      <c r="FW33" s="18"/>
+      <c r="FX33" s="18"/>
+      <c r="FY33" s="18"/>
+      <c r="FZ33" s="18"/>
+      <c r="GA33" s="18"/>
+      <c r="GB33" s="18"/>
+      <c r="GC33" s="18"/>
+      <c r="GD33" s="18"/>
+      <c r="GE33" s="18"/>
+      <c r="GF33" s="18"/>
+      <c r="GG33" s="18"/>
+      <c r="GH33" s="18"/>
+    </row>
+    <row r="34" spans="1:190" s="2" customFormat="1">
+      <c r="A34" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="26">
+        <v>1.4250234321142836</v>
+      </c>
+      <c r="C34" s="26">
+        <v>9.8754203071671931</v>
+      </c>
+      <c r="D34" s="26">
+        <v>4.4462829645859907</v>
+      </c>
+      <c r="E34" s="26">
+        <v>622.43775056705931</v>
+      </c>
+      <c r="F34" s="43">
+        <v>566.38170448884944</v>
+      </c>
+      <c r="G34" s="43">
+        <v>15.880202809181032</v>
+      </c>
+      <c r="H34" s="44">
+        <v>640.09853911251707</v>
+      </c>
+      <c r="I34" s="44">
+        <v>749.50853419661587</v>
+      </c>
+      <c r="J34" s="44">
+        <v>745.97094680993769</v>
+      </c>
+      <c r="K34" s="44">
+        <v>194.23467249682975</v>
+      </c>
+      <c r="L34" s="44">
+        <v>830.76317040425249</v>
+      </c>
+      <c r="M34" s="44">
+        <v>1237.5350396080426</v>
+      </c>
+      <c r="N34" s="44">
+        <v>-814.34016692165915</v>
+      </c>
+      <c r="O34" s="44">
+        <v>422.74122414535498</v>
+      </c>
+      <c r="P34" s="44">
+        <v>1020.2185621318872</v>
+      </c>
+      <c r="Q34" s="44">
+        <v>-535.3953720497916</v>
+      </c>
+      <c r="R34" s="44">
+        <v>1574.8341629306833</v>
+      </c>
+      <c r="S34" s="44">
+        <v>972.86421179383353</v>
+      </c>
+      <c r="T34" s="44">
+        <v>130.94477834217577</v>
+      </c>
+      <c r="U34" s="44">
+        <v>2706.9430258353286</v>
+      </c>
+      <c r="V34" s="45">
+        <v>2375.6300674499457</v>
+      </c>
+      <c r="W34" s="43">
+        <v>3.7206521739130398</v>
+      </c>
+      <c r="X34" s="43">
+        <v>-2.4902067960280538</v>
+      </c>
+      <c r="Y34" s="43">
+        <v>0.188851799350679</v>
+      </c>
+      <c r="Z34" s="37">
+        <v>5.7262548786184706E-3</v>
+      </c>
+      <c r="AA34" s="43">
+        <v>0.527979509791207</v>
+      </c>
+      <c r="AB34" s="43">
+        <v>1.3716741306638569</v>
+      </c>
+      <c r="AC34" s="43">
+        <v>-0.50522830254444007</v>
+      </c>
+      <c r="AD34" s="37">
+        <v>8.4809949692565691</v>
+      </c>
+      <c r="AE34" s="43">
+        <v>-0.55098250073320942</v>
+      </c>
+      <c r="AF34" s="43">
+        <v>0.73040721291984556</v>
+      </c>
+      <c r="AG34" s="43">
+        <v>4.2581827606635088</v>
+      </c>
+      <c r="AH34" s="37">
+        <v>8.6754917358462299E-3</v>
+      </c>
+      <c r="AI34" s="43">
+        <v>0.84296733295469028</v>
+      </c>
+      <c r="AJ34" s="43">
+        <v>24.330896824499703</v>
+      </c>
+      <c r="AK34" s="43">
+        <v>600.38774174695811</v>
+      </c>
+      <c r="AL34" s="37">
+        <v>-3.1238553373532181</v>
+      </c>
+      <c r="AM34" s="26">
+        <v>361.70148178642381</v>
+      </c>
+      <c r="AN34" s="26">
+        <v>57.126343500491409</v>
+      </c>
+      <c r="AO34" s="26">
+        <v>147.18272997707658</v>
+      </c>
+      <c r="AP34" s="37">
+        <v>0.37114922485756807</v>
+      </c>
+      <c r="AQ34" s="44">
+        <v>74.255493696504544</v>
+      </c>
+      <c r="AR34" s="44">
+        <v>1.3574435186493967</v>
+      </c>
+      <c r="AS34" s="44">
+        <v>-33.286462285319679</v>
+      </c>
+      <c r="AT34" s="45">
+        <v>-26.446272120653223</v>
+      </c>
+      <c r="AU34" s="46">
+        <v>338.85957159152298</v>
+      </c>
+      <c r="AV34" s="44">
+        <v>21.575300861506193</v>
+      </c>
+      <c r="AW34" s="44">
+        <v>-6.786787144005725</v>
+      </c>
+      <c r="AX34" s="45">
+        <v>286.45045380349364</v>
+      </c>
+      <c r="AY34" s="44">
+        <v>398.68426689020077</v>
+      </c>
+      <c r="AZ34" s="44">
+        <v>53.176215342600294</v>
+      </c>
+      <c r="BA34" s="44">
+        <v>282.1030071094375</v>
+      </c>
+      <c r="BB34" s="45">
+        <v>15.545044854377377</v>
+      </c>
+      <c r="BC34" s="44">
+        <v>498.21786881565322</v>
+      </c>
+      <c r="BD34" s="44">
+        <v>75.572366464266537</v>
+      </c>
+      <c r="BE34" s="44">
+        <v>138.87234523765127</v>
+      </c>
+      <c r="BF34" s="45">
+        <v>33.308366292366614</v>
+      </c>
+      <c r="BG34" s="44">
+        <v>-42.40690008166937</v>
+      </c>
+      <c r="BH34" s="26">
+        <v>330.14848303134266</v>
+      </c>
+      <c r="BI34" s="26">
+        <v>-134.23601888695751</v>
+      </c>
+      <c r="BJ34" s="37">
+        <v>40.729108434113982</v>
+      </c>
+      <c r="BK34" s="26">
+        <v>560.66840619435948</v>
+      </c>
+      <c r="BL34" s="26">
+        <v>315.0269445433338</v>
+      </c>
+      <c r="BM34" s="26">
+        <v>-84.658294872119598</v>
+      </c>
+      <c r="BN34" s="26">
+        <v>39.726114538678843</v>
+      </c>
+      <c r="BO34" s="27">
+        <v>225.44063018235798</v>
+      </c>
+      <c r="BP34" s="26">
+        <v>773.65869728256075</v>
+      </c>
+      <c r="BQ34" s="26">
+        <v>313.13163672707594</v>
+      </c>
+      <c r="BR34" s="26">
+        <v>-74.695924583952163</v>
+      </c>
+      <c r="BS34" s="27">
+        <v>-773.66922086893953</v>
+      </c>
+      <c r="BT34" s="26">
+        <v>10.988141542542094</v>
+      </c>
+      <c r="BU34" s="26">
+        <v>-95.898769576347917</v>
+      </c>
+      <c r="BV34" s="26">
+        <v>44.239681981086292</v>
+      </c>
+      <c r="BW34" s="27">
+        <v>-566.32085033327314</v>
+      </c>
+      <c r="BX34" s="26">
+        <v>315.51441900071558</v>
+      </c>
+      <c r="BY34" s="26">
+        <v>250.85200996443399</v>
+      </c>
+      <c r="BZ34" s="26">
+        <v>422.69564551347855</v>
+      </c>
+      <c r="CA34" s="27">
+        <v>593.25471193954797</v>
+      </c>
+      <c r="CB34" s="26">
+        <v>721.60618322943435</v>
+      </c>
+      <c r="CC34" s="26">
+        <v>-171.61923385046867</v>
+      </c>
+      <c r="CD34" s="26">
+        <v>-123.02309918662644</v>
+      </c>
+      <c r="CE34" s="27">
+        <v>5.2416028380441162</v>
+      </c>
+      <c r="CF34" s="26">
+        <v>-22.620963126951793</v>
+      </c>
+      <c r="CG34" s="26">
+        <v>-136.43900883074815</v>
+      </c>
+      <c r="CH34" s="37">
+        <v>-381.57700293013579</v>
+      </c>
+      <c r="CI34" s="26">
+        <v>-902.19458234682611</v>
+      </c>
+      <c r="CJ34" s="26">
+        <v>642.44242448433249</v>
+      </c>
+      <c r="CK34" s="26">
+        <v>-169.00119403468938</v>
+      </c>
+      <c r="CL34" s="37">
+        <v>2003.5875148278662</v>
+      </c>
+      <c r="CM34" s="26">
+        <v>-838.31360802168615</v>
+      </c>
+      <c r="CN34" s="26">
+        <v>273.17501756993693</v>
+      </c>
+      <c r="CO34" s="26">
+        <v>1573.0362285525523</v>
+      </c>
+      <c r="CP34" s="37">
+        <v>-35.033426306969545</v>
+      </c>
+      <c r="CQ34" s="26">
+        <v>418.99883289834713</v>
+      </c>
+      <c r="CR34" s="26">
+        <v>-630.88719137222301</v>
+      </c>
+      <c r="CS34" s="26">
+        <v>396.14037819723683</v>
+      </c>
+      <c r="CT34" s="37">
+        <v>-53.307241381185193</v>
+      </c>
+      <c r="CU34" s="26">
+        <v>223.72101047821405</v>
+      </c>
+      <c r="CV34" s="26">
+        <v>1434.7281874879409</v>
+      </c>
+      <c r="CW34" s="26">
+        <v>-28.720815325636519</v>
+      </c>
+      <c r="CX34" s="37">
+        <v>1077.2146431948104</v>
+      </c>
+      <c r="CY34" s="26">
+        <v>-153.7467682945429</v>
+      </c>
+      <c r="CZ34" s="26">
+        <v>863.75246909529733</v>
+      </c>
+      <c r="DA34" s="26">
+        <v>50.553912679975021</v>
+      </c>
+      <c r="DB34" s="37">
+        <v>1615.0704539692163</v>
+      </c>
+      <c r="DC34" s="18"/>
+      <c r="DD34" s="18"/>
+      <c r="DE34" s="18"/>
+      <c r="DF34" s="18"/>
+      <c r="DG34" s="18"/>
+      <c r="DH34" s="18"/>
+      <c r="DI34" s="18"/>
+      <c r="DJ34" s="18"/>
+      <c r="DK34" s="18"/>
+      <c r="DL34" s="18"/>
+      <c r="DM34" s="18"/>
+      <c r="DN34" s="18"/>
+      <c r="DO34" s="18"/>
+      <c r="DP34" s="18"/>
+      <c r="DQ34" s="18"/>
+      <c r="DR34" s="18"/>
+      <c r="DS34" s="18"/>
+      <c r="DT34" s="18"/>
+      <c r="DU34" s="18"/>
+      <c r="DV34" s="18"/>
+      <c r="DW34" s="18"/>
+      <c r="DX34" s="18"/>
+      <c r="DY34" s="18"/>
+      <c r="DZ34" s="18"/>
+      <c r="EA34" s="18"/>
+      <c r="EB34" s="18"/>
+      <c r="EC34" s="18"/>
+      <c r="ED34" s="18"/>
+      <c r="EE34" s="18"/>
+      <c r="EF34" s="18"/>
+      <c r="EG34" s="18"/>
+      <c r="EH34" s="18"/>
+      <c r="EI34" s="18"/>
+      <c r="EJ34" s="18"/>
+      <c r="EK34" s="18"/>
+      <c r="EL34" s="18"/>
+      <c r="EM34" s="18"/>
+      <c r="EN34" s="18"/>
+      <c r="EO34" s="18"/>
+      <c r="EP34" s="18"/>
+      <c r="EQ34" s="18"/>
+      <c r="ER34" s="18"/>
+      <c r="ES34" s="18"/>
+      <c r="ET34" s="18"/>
+      <c r="EU34" s="18"/>
+      <c r="EV34" s="18"/>
+      <c r="EW34" s="18"/>
+      <c r="EX34" s="18"/>
+      <c r="EY34" s="18"/>
+      <c r="EZ34" s="18"/>
+      <c r="FA34" s="18"/>
+      <c r="FB34" s="18"/>
+      <c r="FC34" s="18"/>
+      <c r="FD34" s="18"/>
+      <c r="FE34" s="18"/>
+      <c r="FF34" s="18"/>
+      <c r="FG34" s="18"/>
+      <c r="FH34" s="18"/>
+      <c r="FI34" s="18"/>
+      <c r="FJ34" s="18"/>
+      <c r="FK34" s="18"/>
+      <c r="FL34" s="18"/>
+      <c r="FM34" s="18"/>
+      <c r="FN34" s="18"/>
+      <c r="FO34" s="18"/>
+      <c r="FP34" s="18"/>
+      <c r="FQ34" s="18"/>
+      <c r="FR34" s="18"/>
+      <c r="FS34" s="18"/>
+      <c r="FT34" s="18"/>
+      <c r="FU34" s="18"/>
+      <c r="FV34" s="18"/>
+      <c r="FW34" s="18"/>
+      <c r="FX34" s="18"/>
+      <c r="FY34" s="18"/>
+      <c r="FZ34" s="18"/>
+      <c r="GA34" s="18"/>
+      <c r="GB34" s="18"/>
+      <c r="GC34" s="18"/>
+      <c r="GD34" s="18"/>
+      <c r="GE34" s="18"/>
+      <c r="GF34" s="18"/>
+      <c r="GG34" s="18"/>
+      <c r="GH34" s="18"/>
+    </row>
+    <row r="35" spans="1:190" s="2" customFormat="1">
+      <c r="A35" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="26">
+        <v>0</v>
+      </c>
+      <c r="C35" s="26">
+        <v>0</v>
+      </c>
+      <c r="D35" s="26">
+        <v>0</v>
+      </c>
+      <c r="E35" s="26">
+        <v>0</v>
+      </c>
+      <c r="F35" s="43">
+        <v>0</v>
+      </c>
+      <c r="G35" s="43">
+        <v>0</v>
+      </c>
+      <c r="H35" s="44">
+        <v>0</v>
+      </c>
+      <c r="I35" s="44">
+        <v>0</v>
+      </c>
+      <c r="J35" s="44">
+        <v>0</v>
+      </c>
+      <c r="K35" s="44">
+        <v>0</v>
+      </c>
+      <c r="L35" s="44">
+        <v>0</v>
+      </c>
+      <c r="M35" s="44">
+        <v>0</v>
+      </c>
+      <c r="N35" s="44">
+        <v>-118.31</v>
+      </c>
+      <c r="O35" s="44">
+        <v>0</v>
+      </c>
+      <c r="P35" s="44">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="44">
+        <v>0</v>
+      </c>
+      <c r="R35" s="44">
+        <v>0</v>
+      </c>
+      <c r="S35" s="44">
+        <v>-333.60044725549943</v>
+      </c>
+      <c r="T35" s="44">
+        <v>-92.550523331925064</v>
+      </c>
+      <c r="U35" s="44">
+        <v>119.04657506265761</v>
+      </c>
+      <c r="V35" s="45">
+        <v>-11.437352417563723</v>
+      </c>
+      <c r="W35" s="43">
+        <v>0</v>
+      </c>
+      <c r="X35" s="43">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="43">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="43">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="45">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="46">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="45">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="45">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="45">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="37">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BR35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BS35" s="27">
+        <v>-118.31</v>
+      </c>
+      <c r="BT35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BU35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BV35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BW35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BX35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BY35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BZ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CA35" s="27">
+        <v>0</v>
+      </c>
+      <c r="CB35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CC35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CD35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CE35" s="27">
+        <v>0</v>
+      </c>
+      <c r="CF35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CG35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CH35" s="37">
+        <v>0</v>
+      </c>
+      <c r="CI35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CJ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CK35" s="26">
+        <v>0</v>
+      </c>
+      <c r="CL35" s="37">
+        <v>0</v>
+      </c>
+      <c r="CM35" s="26">
+        <v>-84.731226264258709</v>
+      </c>
+      <c r="CN35" s="26">
+        <v>-92.132644485852353</v>
+      </c>
+      <c r="CO35" s="26">
+        <v>-95.798245048256916</v>
+      </c>
+      <c r="CP35" s="37">
+        <v>-60.938331457131468</v>
+      </c>
+      <c r="CQ35" s="26">
+        <v>-9.4715416214370123</v>
+      </c>
+      <c r="CR35" s="26">
+        <v>-65.952761328541456</v>
+      </c>
+      <c r="CS35" s="26">
+        <v>-121.54432695334846</v>
+      </c>
+      <c r="CT35" s="37">
+        <v>104.41810657140186</v>
+      </c>
+      <c r="CU35" s="26">
+        <v>-13.186714204375949</v>
+      </c>
+      <c r="CV35" s="26">
+        <v>52.356504543340762</v>
+      </c>
+      <c r="CW35" s="26">
+        <v>51.032630714973578</v>
+      </c>
+      <c r="CX35" s="37">
+        <v>28.844154008719212</v>
+      </c>
+      <c r="CY35" s="26">
+        <v>-3.859296796828434</v>
+      </c>
+      <c r="CZ35" s="26">
+        <v>-14.120229079456816</v>
+      </c>
+      <c r="DA35" s="26">
+        <v>39.248772800569974</v>
+      </c>
+      <c r="DB35" s="37">
+        <v>-32.706599341848445</v>
+      </c>
+      <c r="DC35" s="18"/>
+      <c r="DD35" s="18"/>
+      <c r="DE35" s="18"/>
+      <c r="DF35" s="18"/>
+      <c r="DG35" s="18"/>
+      <c r="DH35" s="18"/>
+      <c r="DI35" s="18"/>
+      <c r="DJ35" s="18"/>
+      <c r="DK35" s="18"/>
+      <c r="DL35" s="18"/>
+      <c r="DM35" s="18"/>
+      <c r="DN35" s="18"/>
+      <c r="DO35" s="18"/>
+      <c r="DP35" s="18"/>
+      <c r="DQ35" s="18"/>
+      <c r="DR35" s="18"/>
+      <c r="DS35" s="18"/>
+      <c r="DT35" s="18"/>
+      <c r="DU35" s="18"/>
+      <c r="DV35" s="18"/>
+      <c r="DW35" s="18"/>
+      <c r="DX35" s="18"/>
+      <c r="DY35" s="18"/>
+      <c r="DZ35" s="18"/>
+      <c r="EA35" s="18"/>
+      <c r="EB35" s="18"/>
+      <c r="EC35" s="18"/>
+      <c r="ED35" s="18"/>
+      <c r="EE35" s="18"/>
+      <c r="EF35" s="18"/>
+      <c r="EG35" s="18"/>
+      <c r="EH35" s="18"/>
+      <c r="EI35" s="18"/>
+      <c r="EJ35" s="18"/>
+      <c r="EK35" s="18"/>
+      <c r="EL35" s="18"/>
+      <c r="EM35" s="18"/>
+      <c r="EN35" s="18"/>
+      <c r="EO35" s="18"/>
+      <c r="EP35" s="18"/>
+      <c r="EQ35" s="18"/>
+      <c r="ER35" s="18"/>
+      <c r="ES35" s="18"/>
+      <c r="ET35" s="18"/>
+      <c r="EU35" s="18"/>
+      <c r="EV35" s="18"/>
+      <c r="EW35" s="18"/>
+      <c r="EX35" s="18"/>
+      <c r="EY35" s="18"/>
+      <c r="EZ35" s="18"/>
+      <c r="FA35" s="18"/>
+      <c r="FB35" s="18"/>
+      <c r="FC35" s="18"/>
+      <c r="FD35" s="18"/>
+      <c r="FE35" s="18"/>
+      <c r="FF35" s="18"/>
+      <c r="FG35" s="18"/>
+      <c r="FH35" s="18"/>
+      <c r="FI35" s="18"/>
+      <c r="FJ35" s="18"/>
+      <c r="FK35" s="18"/>
+      <c r="FL35" s="18"/>
+      <c r="FM35" s="18"/>
+      <c r="FN35" s="18"/>
+      <c r="FO35" s="18"/>
+      <c r="FP35" s="18"/>
+      <c r="FQ35" s="18"/>
+      <c r="FR35" s="18"/>
+      <c r="FS35" s="18"/>
+      <c r="FT35" s="18"/>
+      <c r="FU35" s="18"/>
+      <c r="FV35" s="18"/>
+      <c r="FW35" s="18"/>
+      <c r="FX35" s="18"/>
+      <c r="FY35" s="18"/>
+      <c r="FZ35" s="18"/>
+      <c r="GA35" s="18"/>
+      <c r="GB35" s="18"/>
+      <c r="GC35" s="18"/>
+      <c r="GD35" s="18"/>
+      <c r="GE35" s="18"/>
+      <c r="GF35" s="18"/>
+      <c r="GG35" s="18"/>
+      <c r="GH35" s="18"/>
+    </row>
+    <row r="36" spans="1:190">
+      <c r="A36" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B36" s="26">
+        <v>-18.52754276246543</v>
+      </c>
+      <c r="C36" s="26">
+        <v>314.19707293268215</v>
+      </c>
+      <c r="D36" s="26">
+        <v>1166.2801825581021</v>
+      </c>
+      <c r="E36" s="26">
+        <v>1322.108975189788</v>
+      </c>
+      <c r="F36" s="43">
+        <v>1796.6437230334411</v>
+      </c>
+      <c r="G36" s="43">
+        <v>969.83517200501728</v>
+      </c>
+      <c r="H36" s="44">
+        <v>928.45672255469947</v>
+      </c>
+      <c r="I36" s="44">
+        <v>146.73077668386009</v>
+      </c>
+      <c r="J36" s="44">
+        <v>433.69010623037144</v>
+      </c>
+      <c r="K36" s="44">
+        <v>2633.1428332084229</v>
+      </c>
+      <c r="L36" s="44">
+        <v>1789.5970428006001</v>
+      </c>
+      <c r="M36" s="44">
+        <v>1997.2066929903995</v>
+      </c>
+      <c r="N36" s="44">
+        <v>4838.0958674857702</v>
+      </c>
+      <c r="O36" s="44">
+        <v>3861.3779303517535</v>
+      </c>
+      <c r="P36" s="44">
+        <v>1871.7295134244546</v>
+      </c>
+      <c r="Q36" s="44">
+        <v>4306.5159582168835</v>
+      </c>
+      <c r="R36" s="44">
+        <v>3122.0266508169848</v>
+      </c>
+      <c r="S36" s="44">
+        <v>934.73745986137897</v>
+      </c>
+      <c r="T36" s="44">
+        <v>256.46045745146398</v>
+      </c>
+      <c r="U36" s="44">
+        <v>-3070.8227176439477</v>
+      </c>
+      <c r="V36" s="45">
+        <v>-398.0901523187099</v>
+      </c>
+      <c r="W36" s="43">
+        <v>41.849798423799356</v>
+      </c>
+      <c r="X36" s="43">
+        <v>-21.272389806435029</v>
+      </c>
+      <c r="Y36" s="43">
+        <v>-269.27695467629314</v>
+      </c>
+      <c r="Z36" s="37">
+        <v>230.1720032964634</v>
+      </c>
+      <c r="AA36" s="43">
+        <v>119.92749057831657</v>
+      </c>
+      <c r="AB36" s="43">
+        <v>56.474458255075305</v>
+      </c>
+      <c r="AC36" s="43">
+        <v>-363.87367883643066</v>
+      </c>
+      <c r="AD36" s="37">
+        <v>501.66880293572092</v>
+      </c>
+      <c r="AE36" s="43">
+        <v>189.86092029868885</v>
+      </c>
+      <c r="AF36" s="43">
+        <v>519.40223870619786</v>
+      </c>
+      <c r="AG36" s="43">
+        <v>165.06303365227228</v>
+      </c>
+      <c r="AH36" s="37">
+        <v>291.9539899009431</v>
+      </c>
+      <c r="AI36" s="43">
+        <v>354.96774706805098</v>
+      </c>
+      <c r="AJ36" s="43">
+        <v>613.70106313594511</v>
+      </c>
+      <c r="AK36" s="43">
+        <v>-606.93339215045921</v>
+      </c>
+      <c r="AL36" s="37">
+        <v>960.37355713625107</v>
+      </c>
+      <c r="AM36" s="26">
+        <v>84.121170738737248</v>
+      </c>
+      <c r="AN36" s="26">
+        <v>-17.957935192076889</v>
+      </c>
+      <c r="AO36" s="26">
+        <v>-328.02471273826916</v>
+      </c>
+      <c r="AP36" s="37">
+        <v>2058.50520022505</v>
+      </c>
+      <c r="AQ36" s="44">
+        <v>-42.438691538114369</v>
+      </c>
+      <c r="AR36" s="44">
+        <v>379.80201796275668</v>
+      </c>
+      <c r="AS36" s="44">
+        <v>-308.53834110001429</v>
+      </c>
+      <c r="AT36" s="45">
+        <v>941.01018668038921</v>
+      </c>
+      <c r="AU36" s="46">
+        <v>558.21474363988284</v>
+      </c>
+      <c r="AV36" s="44">
+        <v>269.45739870089608</v>
+      </c>
+      <c r="AW36" s="44">
+        <v>418.01902758070031</v>
+      </c>
+      <c r="AX36" s="45">
+        <v>-317.23444736677982</v>
+      </c>
+      <c r="AY36" s="44">
+        <v>-334.90824078799807</v>
+      </c>
+      <c r="AZ36" s="44">
+        <v>-194.11735637235179</v>
+      </c>
+      <c r="BA36" s="44">
+        <v>-55.726993888824722</v>
+      </c>
+      <c r="BB36" s="45">
+        <v>731.4833677330347</v>
+      </c>
+      <c r="BC36" s="44">
+        <v>-236.96621156289541</v>
+      </c>
+      <c r="BD36" s="44">
+        <v>780.32786362088086</v>
+      </c>
+      <c r="BE36" s="44">
+        <v>-329.61152552749786</v>
+      </c>
+      <c r="BF36" s="45">
+        <v>219.93997969988385</v>
+      </c>
+      <c r="BG36" s="44">
+        <v>923.33748435577081</v>
+      </c>
+      <c r="BH36" s="26">
+        <v>384.28575406593643</v>
+      </c>
+      <c r="BI36" s="26">
+        <v>386.89958712950602</v>
+      </c>
+      <c r="BJ36" s="37">
+        <v>938.62000765720938</v>
+      </c>
+      <c r="BK36" s="26">
+        <v>426.48787551363034</v>
+      </c>
+      <c r="BL36" s="26">
+        <v>603.65092817435607</v>
+      </c>
+      <c r="BM36" s="26">
+        <v>300.39646025762875</v>
+      </c>
+      <c r="BN36" s="26">
+        <v>459.06177885498505</v>
+      </c>
+      <c r="BO36" s="27">
+        <v>718.91622366403681</v>
+      </c>
+      <c r="BP36" s="26">
+        <v>640.48125442023252</v>
+      </c>
+      <c r="BQ36" s="26">
+        <v>-624.28284544535393</v>
+      </c>
+      <c r="BR36" s="26">
+        <v>1262.0920603514842</v>
+      </c>
+      <c r="BS36" s="27">
+        <v>2455.9548257847482</v>
+      </c>
+      <c r="BT36" s="26">
+        <v>1237.995599741706</v>
+      </c>
+      <c r="BU36" s="26">
+        <v>-620.81982857809135</v>
+      </c>
+      <c r="BV36" s="26">
+        <v>1764.9652705374074</v>
+      </c>
+      <c r="BW36" s="27">
+        <v>2991.5636993243525</v>
+      </c>
+      <c r="BX36" s="26">
+        <v>1629.9794690291415</v>
+      </c>
+      <c r="BY36" s="26">
+        <v>-1700.8608671598345</v>
+      </c>
+      <c r="BZ36" s="26">
+        <v>940.69562915809456</v>
+      </c>
+      <c r="CA36" s="27">
+        <v>1625.0211264614941</v>
+      </c>
+      <c r="CB36" s="26">
+        <v>233.9125222146555</v>
+      </c>
+      <c r="CC36" s="26">
+        <v>-1250.5135099556553</v>
+      </c>
+      <c r="CD36" s="26">
+        <v>1263.3093747039604</v>
+      </c>
+      <c r="CE36" s="27">
+        <v>2214.8722747530041</v>
+      </c>
+      <c r="CF36" s="26">
+        <v>1529.8772225847813</v>
+      </c>
+      <c r="CG36" s="26">
+        <v>-971.04731176848577</v>
+      </c>
+      <c r="CH36" s="37">
+        <v>1532.8137726475841</v>
+      </c>
+      <c r="CI36" s="26">
+        <v>2191.3621193233139</v>
+      </c>
+      <c r="CJ36" s="26">
+        <v>-262.49322116321582</v>
+      </c>
+      <c r="CK36" s="26">
+        <v>301.82505592481061</v>
+      </c>
+      <c r="CL36" s="37">
+        <v>891.33269673207576</v>
+      </c>
+      <c r="CM36" s="26">
+        <v>702.04234212509539</v>
+      </c>
+      <c r="CN36" s="26">
+        <v>151.96409670734138</v>
+      </c>
+      <c r="CO36" s="26">
+        <v>-953.43054729729192</v>
+      </c>
+      <c r="CP36" s="37">
+        <v>1034.1615683262341</v>
+      </c>
+      <c r="CQ36" s="26">
+        <v>2507.2553562133098</v>
+      </c>
+      <c r="CR36" s="26">
+        <v>1009.131605017833</v>
+      </c>
+      <c r="CS36" s="26">
+        <v>-3454.899840930434</v>
+      </c>
+      <c r="CT36" s="37">
+        <v>194.97333715075524</v>
+      </c>
+      <c r="CU36" s="26">
+        <v>1209.2566232812794</v>
+      </c>
+      <c r="CV36" s="26">
+        <v>-973.86553407670385</v>
+      </c>
+      <c r="CW36" s="26">
+        <v>-2083.4468992738389</v>
+      </c>
+      <c r="CX36" s="37">
+        <v>-1222.7669075746844</v>
+      </c>
+      <c r="CY36" s="26">
+        <v>640.73686623018193</v>
+      </c>
+      <c r="CZ36" s="26">
+        <v>228.89895000911051</v>
+      </c>
+      <c r="DA36" s="26">
+        <v>-1518.9219793352895</v>
+      </c>
+      <c r="DB36" s="37">
+        <v>251.19601077728714</v>
+      </c>
+    </row>
+    <row r="37" spans="1:190">
+      <c r="A37" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" s="26">
+        <v>-160.57704137358516</v>
+      </c>
+      <c r="C37" s="26">
+        <v>-15.773561749465216</v>
+      </c>
+      <c r="D37" s="26">
+        <v>434.96118255810217</v>
+      </c>
+      <c r="E37" s="26">
+        <v>744.77695991924588</v>
+      </c>
+      <c r="F37" s="43">
+        <v>104.57810066066889</v>
+      </c>
+      <c r="G37" s="43">
+        <v>391.06531611733169</v>
+      </c>
+      <c r="H37" s="44">
+        <v>-0.95781879578453299</v>
+      </c>
+      <c r="I37" s="44">
+        <v>-862.46985956353785</v>
+      </c>
+      <c r="J37" s="44">
+        <v>379.37296782074418</v>
+      </c>
+      <c r="K37" s="44">
+        <v>396.21726287584272</v>
+      </c>
+      <c r="L37" s="44">
+        <v>-2471.242414839051</v>
+      </c>
+      <c r="M37" s="44">
+        <v>-716.10871324921175</v>
+      </c>
+      <c r="N37" s="44">
+        <v>1373.8078239716506</v>
+      </c>
+      <c r="O37" s="44">
+        <v>-999.88006196945844</v>
+      </c>
+      <c r="P37" s="44">
+        <v>-2272.3650622364166</v>
+      </c>
+      <c r="Q37" s="44">
+        <v>-2273.6157101170511</v>
+      </c>
+      <c r="R37" s="44">
+        <v>814.43663396669456</v>
+      </c>
+      <c r="S37" s="44">
+        <v>928.26617636745857</v>
+      </c>
+      <c r="T37" s="44">
+        <v>391.99478489569708</v>
+      </c>
+      <c r="U37" s="44">
+        <v>932.8790795840564</v>
+      </c>
+      <c r="V37" s="45">
+        <v>140.66704922708306</v>
+      </c>
+      <c r="W37" s="43">
+        <v>-4.3905064297596397</v>
+      </c>
+      <c r="X37" s="43">
+        <v>-16.72222370068522</v>
+      </c>
+      <c r="Y37" s="43">
+        <v>-311.50889504648023</v>
+      </c>
+      <c r="Z37" s="37">
+        <v>172.04458380333992</v>
+      </c>
+      <c r="AA37" s="43">
+        <v>97.996342804149563</v>
+      </c>
+      <c r="AB37" s="43">
+        <v>43.577110495637285</v>
+      </c>
+      <c r="AC37" s="43">
+        <v>-390.41838880535028</v>
+      </c>
+      <c r="AD37" s="37">
+        <v>233.07137375609821</v>
+      </c>
+      <c r="AE37" s="43">
+        <v>118.88592029868886</v>
+      </c>
+      <c r="AF37" s="43">
+        <v>314.07823870619785</v>
+      </c>
+      <c r="AG37" s="43">
+        <v>67.256033652272308</v>
+      </c>
+      <c r="AH37" s="37">
+        <v>-65.259010099056866</v>
+      </c>
+      <c r="AI37" s="43">
+        <v>426.85791929817151</v>
+      </c>
+      <c r="AJ37" s="43">
+        <v>173.81009457820892</v>
+      </c>
+      <c r="AK37" s="43">
+        <v>-126.833819388569</v>
+      </c>
+      <c r="AL37" s="37">
+        <v>270.94276543143451</v>
+      </c>
+      <c r="AM37" s="26">
+        <v>261.27667266378597</v>
+      </c>
+      <c r="AN37" s="26">
+        <v>142.13395702156225</v>
+      </c>
+      <c r="AO37" s="26">
+        <v>-766.44700236891163</v>
+      </c>
+      <c r="AP37" s="37">
+        <v>467.61447334423229</v>
+      </c>
+      <c r="AQ37" s="44">
+        <v>349.10905805550095</v>
+      </c>
+      <c r="AR37" s="44">
+        <v>123.32031289435639</v>
+      </c>
+      <c r="AS37" s="44">
+        <v>-447.29093382363988</v>
+      </c>
+      <c r="AT37" s="45">
+        <v>365.92687899111422</v>
+      </c>
+      <c r="AU37" s="46">
+        <v>622.37684716651142</v>
+      </c>
+      <c r="AV37" s="44">
+        <v>-457.07577624399266</v>
+      </c>
+      <c r="AW37" s="44">
+        <v>-213.69104703615091</v>
+      </c>
+      <c r="AX37" s="45">
+        <v>47.432157317847611</v>
+      </c>
+      <c r="AY37" s="44">
+        <v>-59.242694249192084</v>
+      </c>
+      <c r="AZ37" s="44">
+        <v>-225.9567932562243</v>
+      </c>
+      <c r="BA37" s="44">
+        <v>-636.75380398321749</v>
+      </c>
+      <c r="BB37" s="45">
+        <v>59.48343192509607</v>
+      </c>
+      <c r="BC37" s="44">
+        <v>177.3620456580407</v>
+      </c>
+      <c r="BD37" s="44">
+        <v>225.88607343258781</v>
+      </c>
+      <c r="BE37" s="44">
+        <v>-528.59731027908072</v>
+      </c>
+      <c r="BF37" s="45">
+        <v>504.72215900919639</v>
+      </c>
+      <c r="BG37" s="44">
+        <v>656.80909937032516</v>
+      </c>
+      <c r="BH37" s="26">
+        <v>-103.84919181786034</v>
+      </c>
+      <c r="BI37" s="26">
+        <v>-251.62470850462182</v>
+      </c>
+      <c r="BJ37" s="37">
+        <v>94.882063827999801</v>
+      </c>
+      <c r="BK37" s="26">
+        <v>-270.93917740095458</v>
+      </c>
+      <c r="BL37" s="26">
+        <v>-187.48627850610799</v>
+      </c>
+      <c r="BM37" s="26">
+        <v>-880.45161271901418</v>
+      </c>
+      <c r="BN37" s="26">
+        <v>-1132.3653462129741</v>
+      </c>
+      <c r="BO37" s="27">
+        <v>154.75173013741031</v>
+      </c>
+      <c r="BP37" s="26">
+        <v>-140.57916260485584</v>
+      </c>
+      <c r="BQ37" s="26">
+        <v>-343.70101751548714</v>
+      </c>
+      <c r="BR37" s="26">
+        <v>-386.58026326627908</v>
+      </c>
+      <c r="BS37" s="27">
+        <v>1408.9901961510509</v>
+      </c>
+      <c r="BT37" s="26">
+        <v>316.16341395056497</v>
+      </c>
+      <c r="BU37" s="26">
+        <v>-313.86969941676892</v>
+      </c>
+      <c r="BV37" s="26">
+        <v>-37.476086713196338</v>
+      </c>
+      <c r="BW37" s="27">
+        <v>1257.2971061517844</v>
+      </c>
+      <c r="BX37" s="26">
+        <v>129.8283933816669</v>
+      </c>
+      <c r="BY37" s="26">
+        <v>-976.87993496235936</v>
+      </c>
+      <c r="BZ37" s="26">
+        <v>-1410.1256265405505</v>
+      </c>
+      <c r="CA37" s="27">
+        <v>439.72220436410322</v>
+      </c>
+      <c r="CB37" s="26">
+        <v>-415.41025957857801</v>
+      </c>
+      <c r="CC37" s="26">
+        <v>-1475.9169540768066</v>
+      </c>
+      <c r="CD37" s="26">
+        <v>-820.76005294513539</v>
+      </c>
+      <c r="CE37" s="27">
+        <v>582.10106450715625</v>
+      </c>
+      <c r="CF37" s="26">
+        <v>216.18238177570373</v>
+      </c>
+      <c r="CG37" s="26">
+        <v>-1302.2811223274041</v>
+      </c>
+      <c r="CH37" s="37">
+        <v>-1769.618034072507</v>
+      </c>
+      <c r="CI37" s="26">
+        <v>2265.4930246218751</v>
+      </c>
+      <c r="CJ37" s="26">
+        <v>-1131.9383317490501</v>
+      </c>
+      <c r="CK37" s="26">
+        <v>-790.19977655278308</v>
+      </c>
+      <c r="CL37" s="37">
+        <v>471.08171764665269</v>
+      </c>
+      <c r="CM37" s="26">
+        <v>975.00623907484692</v>
+      </c>
+      <c r="CN37" s="26">
+        <v>-142.69731750938271</v>
+      </c>
+      <c r="CO37" s="26">
+        <v>-444.60831121318631</v>
+      </c>
+      <c r="CP37" s="37">
+        <v>540.56556601518071</v>
+      </c>
+      <c r="CQ37" s="26">
+        <v>1008.5471367263067</v>
+      </c>
+      <c r="CR37" s="26">
+        <v>177.73666598251441</v>
+      </c>
+      <c r="CS37" s="26">
+        <v>-1462.5174103933314</v>
+      </c>
+      <c r="CT37" s="37">
+        <v>668.22839258020747</v>
+      </c>
+      <c r="CU37" s="26">
+        <v>919.96615685169684</v>
+      </c>
+      <c r="CV37" s="26">
+        <v>-187.44665594693799</v>
+      </c>
+      <c r="CW37" s="26">
+        <v>-977.8863128122739</v>
+      </c>
+      <c r="CX37" s="37">
+        <v>1178.2458914915715</v>
+      </c>
+      <c r="CY37" s="26">
+        <v>556.67206977414014</v>
+      </c>
+      <c r="CZ37" s="26">
+        <v>-220.16070636186353</v>
+      </c>
+      <c r="DA37" s="26">
+        <v>-706.3299711181362</v>
+      </c>
+      <c r="DB37" s="37">
+        <v>510.48565693294262</v>
+      </c>
+    </row>
+    <row r="38" spans="1:190">
+      <c r="A38" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" s="26">
+        <v>142.04949861111979</v>
+      </c>
+      <c r="C38" s="26">
+        <v>329.97063468214742</v>
+      </c>
+      <c r="D38" s="26">
+        <v>731.31899999999996</v>
+      </c>
+      <c r="E38" s="26">
+        <v>577.332015270542</v>
+      </c>
+      <c r="F38" s="43">
+        <v>1692.0656223727724</v>
+      </c>
+      <c r="G38" s="43">
+        <v>578.76985588768548</v>
+      </c>
+      <c r="H38" s="44">
+        <v>929.41454135048411</v>
+      </c>
+      <c r="I38" s="44">
+        <v>1009.2006362473979</v>
+      </c>
+      <c r="J38" s="44">
+        <v>54.317138409627375</v>
+      </c>
+      <c r="K38" s="44">
+        <v>2236.9255703325798</v>
+      </c>
+      <c r="L38" s="44">
+        <v>4260.8394576396513</v>
+      </c>
+      <c r="M38" s="44">
+        <v>2713.3154062396111</v>
+      </c>
+      <c r="N38" s="44">
+        <v>3464.2880435141192</v>
+      </c>
+      <c r="O38" s="44">
+        <v>4861.2579923212124</v>
+      </c>
+      <c r="P38" s="44">
+        <v>4144.0945756608717</v>
+      </c>
+      <c r="Q38" s="44">
+        <v>6580.1316683339355</v>
+      </c>
+      <c r="R38" s="44">
+        <v>2307.5900168502894</v>
+      </c>
+      <c r="S38" s="44">
+        <v>6.4712834939204527</v>
+      </c>
+      <c r="T38" s="44">
+        <v>-135.53432744423333</v>
+      </c>
+      <c r="U38" s="44">
+        <v>-4003.7017972280041</v>
+      </c>
+      <c r="V38" s="45">
+        <v>-538.7572015457929</v>
+      </c>
+      <c r="W38" s="43">
+        <v>46.240304853558996</v>
+      </c>
+      <c r="X38" s="43">
+        <v>-4.5501661057498097</v>
+      </c>
+      <c r="Y38" s="43">
+        <v>42.231940370187118</v>
+      </c>
+      <c r="Z38" s="37">
+        <v>58.127419493123483</v>
+      </c>
+      <c r="AA38" s="43">
+        <v>21.931147774166998</v>
+      </c>
+      <c r="AB38" s="43">
+        <v>12.89734775943802</v>
+      </c>
+      <c r="AC38" s="43">
+        <v>26.544709968919641</v>
+      </c>
+      <c r="AD38" s="37">
+        <v>268.59742917962274</v>
+      </c>
+      <c r="AE38" s="43">
+        <v>70.974999999999994</v>
+      </c>
+      <c r="AF38" s="43">
+        <v>205.32400000000001</v>
+      </c>
+      <c r="AG38" s="43">
+        <v>97.806999999999988</v>
+      </c>
+      <c r="AH38" s="37">
+        <v>357.21299999999997</v>
+      </c>
+      <c r="AI38" s="43">
+        <v>-71.890172230120527</v>
+      </c>
+      <c r="AJ38" s="43">
+        <v>439.89096855773619</v>
+      </c>
+      <c r="AK38" s="43">
+        <v>-480.09957276189022</v>
+      </c>
+      <c r="AL38" s="37">
+        <v>689.43079170481656</v>
+      </c>
+      <c r="AM38" s="26">
+        <v>-177.15550192504872</v>
+      </c>
+      <c r="AN38" s="26">
+        <v>-160.09189221363914</v>
+      </c>
+      <c r="AO38" s="26">
+        <v>438.42228963064247</v>
+      </c>
+      <c r="AP38" s="37">
+        <v>1590.8907268808177</v>
+      </c>
+      <c r="AQ38" s="44">
+        <v>-391.54774959361532</v>
+      </c>
+      <c r="AR38" s="44">
+        <v>256.48170506840029</v>
+      </c>
+      <c r="AS38" s="44">
+        <v>138.75259272362558</v>
+      </c>
+      <c r="AT38" s="45">
+        <v>575.08330768927499</v>
+      </c>
+      <c r="AU38" s="46">
+        <v>-64.162103526628542</v>
+      </c>
+      <c r="AV38" s="44">
+        <v>726.53317494488874</v>
+      </c>
+      <c r="AW38" s="44">
+        <v>631.71007461685122</v>
+      </c>
+      <c r="AX38" s="45">
+        <v>-364.66660468462743</v>
+      </c>
+      <c r="AY38" s="44">
+        <v>-275.66554653880598</v>
+      </c>
+      <c r="AZ38" s="44">
+        <v>31.839436883872509</v>
+      </c>
+      <c r="BA38" s="44">
+        <v>581.02681009439277</v>
+      </c>
+      <c r="BB38" s="45">
+        <v>671.99993580793864</v>
+      </c>
+      <c r="BC38" s="44">
+        <v>-414.32825722093611</v>
+      </c>
+      <c r="BD38" s="44">
+        <v>554.44179018829311</v>
+      </c>
+      <c r="BE38" s="44">
+        <v>198.98578475158288</v>
+      </c>
+      <c r="BF38" s="45">
+        <v>-284.78217930931254</v>
+      </c>
+      <c r="BG38" s="44">
+        <v>266.5283849854456</v>
+      </c>
+      <c r="BH38" s="26">
+        <v>488.13494588379677</v>
+      </c>
+      <c r="BI38" s="26">
+        <v>638.52429563412784</v>
+      </c>
+      <c r="BJ38" s="37">
+        <v>843.7379438292096</v>
+      </c>
+      <c r="BK38" s="26">
+        <v>697.42705291458492</v>
+      </c>
+      <c r="BL38" s="26">
+        <v>791.13720668046403</v>
+      </c>
+      <c r="BM38" s="26">
+        <v>1180.8480729766429</v>
+      </c>
+      <c r="BN38" s="26">
+        <v>1591.4271250679592</v>
+      </c>
+      <c r="BO38" s="27">
+        <v>564.16449352662653</v>
+      </c>
+      <c r="BP38" s="26">
+        <v>781.06041702508833</v>
+      </c>
+      <c r="BQ38" s="26">
+        <v>-280.58182792986679</v>
+      </c>
+      <c r="BR38" s="26">
+        <v>1648.6723236177631</v>
+      </c>
+      <c r="BS38" s="27">
+        <v>1046.9646296336971</v>
+      </c>
+      <c r="BT38" s="26">
+        <v>921.83218579114089</v>
+      </c>
+      <c r="BU38" s="26">
+        <v>-306.95012916132242</v>
+      </c>
+      <c r="BV38" s="26">
+        <v>1802.4413572506037</v>
+      </c>
+      <c r="BW38" s="27">
+        <v>1734.2665931725683</v>
+      </c>
+      <c r="BX38" s="26">
+        <v>1500.1510756474745</v>
+      </c>
+      <c r="BY38" s="26">
+        <v>-723.980932197475</v>
+      </c>
+      <c r="BZ38" s="26">
+        <v>2350.821255698645</v>
+      </c>
+      <c r="CA38" s="27">
+        <v>1185.2989220973909</v>
+      </c>
+      <c r="CB38" s="26">
+        <v>649.3227817932335</v>
+      </c>
+      <c r="CC38" s="26">
+        <v>225.40344412115138</v>
+      </c>
+      <c r="CD38" s="26">
+        <v>2084.0694276490958</v>
+      </c>
+      <c r="CE38" s="27">
+        <v>1632.7712102458479</v>
+      </c>
+      <c r="CF38" s="26">
+        <v>1313.6948408090775</v>
+      </c>
+      <c r="CG38" s="26">
+        <v>331.23381055891826</v>
+      </c>
+      <c r="CH38" s="37">
+        <v>3302.4318067200911</v>
+      </c>
+      <c r="CI38" s="26">
+        <v>-74.130905298561274</v>
+      </c>
+      <c r="CJ38" s="26">
+        <v>869.4451105858343</v>
+      </c>
+      <c r="CK38" s="26">
+        <v>1092.0248324775937</v>
+      </c>
+      <c r="CL38" s="37">
+        <v>420.25097908542307</v>
+      </c>
+      <c r="CM38" s="26">
+        <v>-272.96389694975153</v>
+      </c>
+      <c r="CN38" s="26">
+        <v>294.6614142167241</v>
+      </c>
+      <c r="CO38" s="26">
+        <v>-508.82223608410555</v>
+      </c>
+      <c r="CP38" s="37">
+        <v>493.59600231105344</v>
+      </c>
+      <c r="CQ38" s="26">
+        <v>1498.7082194870031</v>
+      </c>
+      <c r="CR38" s="26">
+        <v>831.39493903531854</v>
+      </c>
+      <c r="CS38" s="26">
+        <v>-1992.3824305371029</v>
+      </c>
+      <c r="CT38" s="37">
+        <v>-473.25505542945223</v>
+      </c>
+      <c r="CU38" s="26">
+        <v>289.29046642958252</v>
+      </c>
+      <c r="CV38" s="26">
+        <v>-786.41887812976586</v>
+      </c>
+      <c r="CW38" s="26">
+        <v>-1105.560586461565</v>
+      </c>
+      <c r="CX38" s="37">
+        <v>-2401.0127990662559</v>
+      </c>
+      <c r="CY38" s="26">
+        <v>84.064796456041819</v>
+      </c>
+      <c r="CZ38" s="26">
+        <v>449.05965637097404</v>
+      </c>
+      <c r="DA38" s="26">
+        <v>-812.59200821715319</v>
+      </c>
+      <c r="DB38" s="37">
+        <v>-259.28964615565548</v>
+      </c>
+    </row>
+    <row r="39" spans="1:190">
+      <c r="A39" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="AP6" s="26" t="s">
-[...185 lines deleted...]
-      <c r="GJ6" s="1"/>
+      <c r="B39" s="26">
+        <v>-466.52259160899507</v>
+      </c>
+      <c r="C39" s="26">
+        <v>-743.40539904380216</v>
+      </c>
+      <c r="D39" s="26">
+        <v>-443.12268705436958</v>
+      </c>
+      <c r="E39" s="26">
+        <v>-564.03987659931306</v>
+      </c>
+      <c r="F39" s="43">
+        <v>-428.0492910114092</v>
+      </c>
+      <c r="G39" s="43">
+        <v>-151.53617136849454</v>
+      </c>
+      <c r="H39" s="44">
+        <v>-426.39674641692983</v>
+      </c>
+      <c r="I39" s="44">
+        <v>-627.01322996581985</v>
+      </c>
+      <c r="J39" s="44">
+        <v>-1368.5735488780756</v>
+      </c>
+      <c r="K39" s="44">
+        <v>-685.63180239352198</v>
+      </c>
+      <c r="L39" s="44">
+        <v>-1400.5686547525993</v>
+      </c>
+      <c r="M39" s="44">
+        <v>-68.207605216893057</v>
+      </c>
+      <c r="N39" s="44">
+        <v>-1022.2684793482406</v>
+      </c>
+      <c r="O39" s="44">
+        <v>-1727.3282879044418</v>
+      </c>
+      <c r="P39" s="44">
+        <v>-981.87858351944578</v>
+      </c>
+      <c r="Q39" s="44">
+        <v>391.26673865349164</v>
+      </c>
+      <c r="R39" s="44">
+        <v>-1362.8788737035006</v>
+      </c>
+      <c r="S39" s="44">
+        <v>-7.6233132687029865</v>
+      </c>
+      <c r="T39" s="44">
+        <v>-588.01707897933011</v>
+      </c>
+      <c r="U39" s="44">
+        <v>-130.78171826690627</v>
+      </c>
+      <c r="V39" s="45">
+        <v>-2473.704826000343</v>
+      </c>
+      <c r="W39" s="43">
+        <v>-106.34575055238794</v>
+      </c>
+      <c r="X39" s="43">
+        <v>-94.379082156245971</v>
+      </c>
+      <c r="Y39" s="43">
+        <v>-82.995866035462896</v>
+      </c>
+      <c r="Z39" s="37">
+        <v>-182.80189286489824</v>
+      </c>
+      <c r="AA39" s="43">
+        <v>-87.184385230346734</v>
+      </c>
+      <c r="AB39" s="43">
+        <v>-125.1209155345575</v>
+      </c>
+      <c r="AC39" s="43">
+        <v>-284.52235879321847</v>
+      </c>
+      <c r="AD39" s="37">
+        <v>-246.57773948567944</v>
+      </c>
+      <c r="AE39" s="43">
+        <v>-35.674887380154672</v>
+      </c>
+      <c r="AF39" s="43">
+        <v>-302.98639738790359</v>
+      </c>
+      <c r="AG39" s="43">
+        <v>-136.53206633124904</v>
+      </c>
+      <c r="AH39" s="37">
+        <v>32.070664044937757</v>
+      </c>
+      <c r="AI39" s="43">
+        <v>-30.749468587267778</v>
+      </c>
+      <c r="AJ39" s="43">
+        <v>-168.74927810377176</v>
+      </c>
+      <c r="AK39" s="43">
+        <v>-312.27409307310307</v>
+      </c>
+      <c r="AL39" s="37">
+        <v>-52.267036835170423</v>
+      </c>
+      <c r="AM39" s="26">
+        <v>-49.619274648446442</v>
+      </c>
+      <c r="AN39" s="26">
+        <v>-112.47310232582875</v>
+      </c>
+      <c r="AO39" s="26">
+        <v>-187.44569926077693</v>
+      </c>
+      <c r="AP39" s="37">
+        <v>-78.511214776357036</v>
+      </c>
+      <c r="AQ39" s="44">
+        <v>51.067312678079169</v>
+      </c>
+      <c r="AR39" s="44">
+        <v>-79.086540401399617</v>
+      </c>
+      <c r="AS39" s="44">
+        <v>-78.667987216117183</v>
+      </c>
+      <c r="AT39" s="45">
+        <v>-44.848956429056912</v>
+      </c>
+      <c r="AU39" s="46">
+        <v>243.27453529090002</v>
+      </c>
+      <c r="AV39" s="44">
+        <v>-210.01027057999994</v>
+      </c>
+      <c r="AW39" s="44">
+        <v>-171.54883484782994</v>
+      </c>
+      <c r="AX39" s="45">
+        <v>-288.11217627999997</v>
+      </c>
+      <c r="AY39" s="44">
+        <v>21.114513005749178</v>
+      </c>
+      <c r="AZ39" s="44">
+        <v>-338.51335392008451</v>
+      </c>
+      <c r="BA39" s="44">
+        <v>-277.55181878310952</v>
+      </c>
+      <c r="BB39" s="45">
+        <v>-32.062570268374962</v>
+      </c>
+      <c r="BC39" s="44">
+        <v>-137.3182871590538</v>
+      </c>
+      <c r="BD39" s="44">
+        <v>-397.96357812163933</v>
+      </c>
+      <c r="BE39" s="44">
+        <v>-421.10034946060432</v>
+      </c>
+      <c r="BF39" s="45">
+        <v>-412.1913341367781</v>
+      </c>
+      <c r="BG39" s="44">
+        <v>-221.62826504115162</v>
+      </c>
+      <c r="BH39" s="26">
+        <v>-280.42115555956582</v>
+      </c>
+      <c r="BI39" s="26">
+        <v>-169.12799437876924</v>
+      </c>
+      <c r="BJ39" s="37">
+        <v>-14.454387414035338</v>
+      </c>
+      <c r="BK39" s="26">
+        <v>-196.12446902485314</v>
+      </c>
+      <c r="BL39" s="26">
+        <v>-278.04112827681479</v>
+      </c>
+      <c r="BM39" s="26">
+        <v>-277.31850718865729</v>
+      </c>
+      <c r="BN39" s="26">
+        <v>-649.08455026227398</v>
+      </c>
+      <c r="BO39" s="27">
+        <v>514.64477577564776</v>
+      </c>
+      <c r="BP39" s="26">
+        <v>-243.59495180968284</v>
+      </c>
+      <c r="BQ39" s="26">
+        <v>-107.50899211635745</v>
+      </c>
+      <c r="BR39" s="26">
+        <v>-231.74843706650057</v>
+      </c>
+      <c r="BS39" s="27">
+        <v>-247.34530637793847</v>
+      </c>
+      <c r="BT39" s="26">
+        <v>-359.08344427239143</v>
+      </c>
+      <c r="BU39" s="26">
+        <v>82.893708284808667</v>
+      </c>
+      <c r="BV39" s="26">
+        <v>-498.73343698271941</v>
+      </c>
+      <c r="BW39" s="27">
+        <v>-807.92716502214785</v>
+      </c>
+      <c r="BX39" s="26">
+        <v>-879.56791465880508</v>
+      </c>
+      <c r="BY39" s="26">
+        <v>763.20022407695183</v>
+      </c>
+      <c r="BZ39" s="26">
+        <v>-803.0334323004405</v>
+      </c>
+      <c r="CA39" s="27">
+        <v>-1052.4857259772484</v>
+      </c>
+      <c r="CB39" s="26">
+        <v>450.80239975805171</v>
+      </c>
+      <c r="CC39" s="26">
+        <v>429.9607143001009</v>
+      </c>
+      <c r="CD39" s="26">
+        <v>-810.15597160034997</v>
+      </c>
+      <c r="CE39" s="27">
+        <v>-1045.7209764823313</v>
+      </c>
+      <c r="CF39" s="26">
+        <v>-150.14150548768043</v>
+      </c>
+      <c r="CG39" s="26">
+        <v>582.27389103697703</v>
+      </c>
+      <c r="CH39" s="37">
+        <v>1004.8553295865263</v>
+      </c>
+      <c r="CI39" s="26">
+        <v>551.26594570316593</v>
+      </c>
+      <c r="CJ39" s="26">
+        <v>-461.99814034153036</v>
+      </c>
+      <c r="CK39" s="26">
+        <v>37.294484716320618</v>
+      </c>
+      <c r="CL39" s="37">
+        <v>-1489.4411637814569</v>
+      </c>
+      <c r="CM39" s="26">
+        <v>711.62615295866317</v>
+      </c>
+      <c r="CN39" s="26">
+        <v>-147.48440341666617</v>
+      </c>
+      <c r="CO39" s="26">
+        <v>-1294.6598913661828</v>
+      </c>
+      <c r="CP39" s="37">
+        <v>722.89482855548283</v>
+      </c>
+      <c r="CQ39" s="26">
+        <v>-1223.8793864969348</v>
+      </c>
+      <c r="CR39" s="26">
+        <v>-45.743657329755543</v>
+      </c>
+      <c r="CS39" s="26">
+        <v>332.96378072082393</v>
+      </c>
+      <c r="CT39" s="37">
+        <v>348.64218412653622</v>
+      </c>
+      <c r="CU39" s="26">
+        <v>-302.0896361305239</v>
+      </c>
+      <c r="CV39" s="26">
+        <v>-190.62595538349905</v>
+      </c>
+      <c r="CW39" s="26">
+        <v>231.11311221908454</v>
+      </c>
+      <c r="CX39" s="37">
+        <v>130.82076102803214</v>
+      </c>
+      <c r="CY39" s="26">
+        <v>51.020537402905454</v>
+      </c>
+      <c r="CZ39" s="26">
+        <v>-1050.2226038764061</v>
+      </c>
+      <c r="DA39" s="26">
+        <v>245.15711379731218</v>
+      </c>
+      <c r="DB39" s="37">
+        <v>-1719.6598733241544</v>
+      </c>
     </row>
-    <row r="7" spans="2:192" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...271 lines deleted...]
-      <c r="GJ7" s="1"/>
+    <row r="40" spans="1:190">
+      <c r="A40" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B40" s="26">
+        <v>-333.54440623655944</v>
+      </c>
+      <c r="C40" s="43">
+        <v>-459.73460507977796</v>
+      </c>
+      <c r="D40" s="43">
+        <v>613.2760541716807</v>
+      </c>
+      <c r="E40" s="43">
+        <v>-777.41214327911837</v>
+      </c>
+      <c r="F40" s="43">
+        <v>195.13324156831322</v>
+      </c>
+      <c r="G40" s="43">
+        <v>-325.93879500358457</v>
+      </c>
+      <c r="H40" s="44">
+        <v>-1019.0045629096254</v>
+      </c>
+      <c r="I40" s="44">
+        <v>-857.02007470274134</v>
+      </c>
+      <c r="J40" s="44">
+        <v>-520.13880217087603</v>
+      </c>
+      <c r="K40" s="44">
+        <v>-668.87590328472595</v>
+      </c>
+      <c r="L40" s="44">
+        <v>-1324.0351589992449</v>
+      </c>
+      <c r="M40" s="44">
+        <v>-1202.2387478173137</v>
+      </c>
+      <c r="N40" s="44">
+        <v>-1326.0745294116016</v>
+      </c>
+      <c r="O40" s="44">
+        <v>-1544.792312553833</v>
+      </c>
+      <c r="P40" s="44">
+        <v>-1683.9871129039907</v>
+      </c>
+      <c r="Q40" s="44">
+        <v>-2182.4132675967735</v>
+      </c>
+      <c r="R40" s="44">
+        <v>-1548.0816692322569</v>
+      </c>
+      <c r="S40" s="44">
+        <v>-881.71698176112864</v>
+      </c>
+      <c r="T40" s="44">
+        <v>-1506.6997822538133</v>
+      </c>
+      <c r="U40" s="44">
+        <v>-441.77625472049226</v>
+      </c>
+      <c r="V40" s="45">
+        <v>-1174.2689197365007</v>
+      </c>
+      <c r="W40" s="43">
+        <v>194.61989051376486</v>
+      </c>
+      <c r="X40" s="43">
+        <v>-43.950813482614478</v>
+      </c>
+      <c r="Y40" s="43">
+        <v>-121.13953819043104</v>
+      </c>
+      <c r="Z40" s="37">
+        <v>-363.07394507727878</v>
+      </c>
+      <c r="AA40" s="43">
+        <v>-66.939595977580467</v>
+      </c>
+      <c r="AB40" s="43">
+        <v>-174.46291581841336</v>
+      </c>
+      <c r="AC40" s="43">
+        <v>-273.13610670737796</v>
+      </c>
+      <c r="AD40" s="37">
+        <v>54.804013423593858</v>
+      </c>
+      <c r="AE40" s="43">
+        <v>135.27206869065373</v>
+      </c>
+      <c r="AF40" s="43">
+        <v>251.30949829386526</v>
+      </c>
+      <c r="AG40" s="43">
+        <v>84.854034776884362</v>
+      </c>
+      <c r="AH40" s="37">
+        <v>141.84045241027729</v>
+      </c>
+      <c r="AI40" s="43">
+        <v>-138.87665577404317</v>
+      </c>
+      <c r="AJ40" s="43">
+        <v>-144.74337815585261</v>
+      </c>
+      <c r="AK40" s="43">
+        <v>-186.29658521230013</v>
+      </c>
+      <c r="AL40" s="37">
+        <v>-307.49552413692243</v>
+      </c>
+      <c r="AM40" s="43">
+        <v>227.37721420654759</v>
+      </c>
+      <c r="AN40" s="43">
+        <v>606.88809179153429</v>
+      </c>
+      <c r="AO40" s="43">
+        <v>-121.66111332332522</v>
+      </c>
+      <c r="AP40" s="37">
+        <v>-517.47095110644341</v>
+      </c>
+      <c r="AQ40" s="44">
+        <v>382.36073810132575</v>
+      </c>
+      <c r="AR40" s="44">
+        <v>-143.56337842438188</v>
+      </c>
+      <c r="AS40" s="44">
+        <v>-122.37878371688055</v>
+      </c>
+      <c r="AT40" s="45">
+        <v>-442.3573709636479</v>
+      </c>
+      <c r="AU40" s="44">
+        <v>-711.32753552394206</v>
+      </c>
+      <c r="AV40" s="44">
+        <v>350.04922542665543</v>
+      </c>
+      <c r="AW40" s="44">
+        <v>-833.10092287852603</v>
+      </c>
+      <c r="AX40" s="45">
+        <v>175.37467006618715</v>
+      </c>
+      <c r="AY40" s="44">
+        <v>-159.86058275997743</v>
+      </c>
+      <c r="AZ40" s="44">
+        <v>490.34495537681016</v>
+      </c>
+      <c r="BA40" s="44">
+        <v>-923.02643525470876</v>
+      </c>
+      <c r="BB40" s="45">
+        <v>-264.47801206486531</v>
+      </c>
+      <c r="BC40" s="44">
+        <v>324.92852676587682</v>
+      </c>
+      <c r="BD40" s="44">
+        <v>49.608471463920523</v>
+      </c>
+      <c r="BE40" s="44">
+        <v>-1012.2357446781506</v>
+      </c>
+      <c r="BF40" s="45">
+        <v>117.55994427747714</v>
+      </c>
+      <c r="BG40" s="44">
+        <v>110.97699760315334</v>
+      </c>
+      <c r="BH40" s="26">
+        <v>60.117480899114412</v>
+      </c>
+      <c r="BI40" s="26">
+        <v>-993.99128590359589</v>
+      </c>
+      <c r="BJ40" s="37">
+        <v>154.0209041166022</v>
+      </c>
+      <c r="BK40" s="26">
+        <v>17.356677347532241</v>
+      </c>
+      <c r="BL40" s="26">
+        <v>-299.51740498121694</v>
+      </c>
+      <c r="BM40" s="26">
+        <v>-1989.4480848703777</v>
+      </c>
+      <c r="BN40" s="26">
+        <v>947.57365350481746</v>
+      </c>
+      <c r="BO40" s="27">
+        <v>415.36516909421994</v>
+      </c>
+      <c r="BP40" s="26">
+        <v>-364.68793054275829</v>
+      </c>
+      <c r="BQ40" s="26">
+        <v>-2133.1252302684356</v>
+      </c>
+      <c r="BR40" s="26">
+        <v>880.20924389966012</v>
+      </c>
+      <c r="BS40" s="27">
+        <v>372.04343304127997</v>
+      </c>
+      <c r="BT40" s="26">
+        <v>-11.0107106420935</v>
+      </c>
+      <c r="BU40" s="26">
+        <v>-2137.10478078814</v>
+      </c>
+      <c r="BV40" s="26">
+        <v>449.99752897735198</v>
+      </c>
+      <c r="BW40" s="27">
+        <v>451.50304866315605</v>
+      </c>
+      <c r="BX40" s="26">
+        <v>-350.42095738953526</v>
+      </c>
+      <c r="BY40" s="26">
+        <v>-2429.560828442327</v>
+      </c>
+      <c r="BZ40" s="26">
+        <v>783.6864246148732</v>
+      </c>
+      <c r="CA40" s="27">
+        <v>247.81941155034383</v>
+      </c>
+      <c r="CB40" s="26">
+        <v>-416.20013742703668</v>
+      </c>
+      <c r="CC40" s="26">
+        <v>-2769.7277140856495</v>
+      </c>
+      <c r="CD40" s="26">
+        <v>1254.1213270583517</v>
+      </c>
+      <c r="CE40" s="27">
+        <v>517.49780201834119</v>
+      </c>
+      <c r="CF40" s="26">
+        <v>130.46645909466315</v>
+      </c>
+      <c r="CG40" s="26">
+        <v>-2695.9527289332723</v>
+      </c>
+      <c r="CH40" s="37">
+        <v>-134.42479977650555</v>
+      </c>
+      <c r="CI40" s="26">
+        <v>-282.46794748359389</v>
+      </c>
+      <c r="CJ40" s="26">
+        <v>59.468517943908864</v>
+      </c>
+      <c r="CK40" s="26">
+        <v>-2404.9365925266002</v>
+      </c>
+      <c r="CL40" s="37">
+        <v>1079.8543528340283</v>
+      </c>
+      <c r="CM40" s="26">
+        <v>684.45321620999175</v>
+      </c>
+      <c r="CN40" s="26">
+        <v>0.87490715053564827</v>
+      </c>
+      <c r="CO40" s="26">
+        <v>-1992.4841968275223</v>
+      </c>
+      <c r="CP40" s="37">
+        <v>425.4390917058663</v>
+      </c>
+      <c r="CQ40" s="26">
+        <v>363.47909911972329</v>
+      </c>
+      <c r="CR40" s="26">
+        <v>43.672448564842625</v>
+      </c>
+      <c r="CS40" s="26">
+        <v>-2013.5732777062562</v>
+      </c>
+      <c r="CT40" s="37">
+        <v>99.721947767877055</v>
+      </c>
+      <c r="CU40" s="26">
+        <v>408.76203476558248</v>
+      </c>
+      <c r="CV40" s="26">
+        <v>71.303501999461162</v>
+      </c>
+      <c r="CW40" s="26">
+        <v>-1433.2655681061547</v>
+      </c>
+      <c r="CX40" s="37">
+        <v>511.42377662061881</v>
+      </c>
+      <c r="CY40" s="26">
+        <v>448.92010685383048</v>
+      </c>
+      <c r="CZ40" s="26">
+        <v>-41.9866601742321</v>
+      </c>
+      <c r="DA40" s="26">
+        <v>-1980.6318175745257</v>
+      </c>
+      <c r="DB40" s="37">
+        <v>399.42945115842667</v>
+      </c>
     </row>
-    <row r="8" spans="2:192" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...271 lines deleted...]
-      <c r="GJ8" s="1"/>
+    <row r="42" spans="1:190" ht="42" customHeight="1">
+      <c r="A42" s="64" t="s">
+        <v>190</v>
+      </c>
+      <c r="B42" s="61"/>
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="61"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="61"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="J42" s="61"/>
+      <c r="K42" s="61"/>
     </row>
-    <row r="9" spans="2:192" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...271 lines deleted...]
-      <c r="GJ9" s="1"/>
+    <row r="43" spans="1:190" ht="31.5" customHeight="1">
+      <c r="A43" s="64" t="s">
+        <v>193</v>
+      </c>
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="61"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="61"/>
+      <c r="H43" s="61"/>
+      <c r="I43" s="61"/>
+      <c r="J43" s="61"/>
+      <c r="K43" s="61"/>
     </row>
-    <row r="10" spans="2:192" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...271 lines deleted...]
-      <c r="GJ10" s="1"/>
+    <row r="44" spans="1:190" ht="13.5">
+      <c r="A44" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B44" s="47"/>
+      <c r="C44" s="47"/>
+      <c r="D44" s="47"/>
+      <c r="E44" s="47"/>
+      <c r="F44" s="47"/>
+      <c r="G44" s="47"/>
+      <c r="H44" s="47"/>
+      <c r="I44" s="47"/>
+      <c r="J44" s="47"/>
+      <c r="K44" s="47"/>
+      <c r="L44" s="47"/>
+      <c r="M44" s="47"/>
     </row>
-    <row r="11" spans="2:192" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...271 lines deleted...]
-      <c r="GJ11" s="1"/>
+    <row r="45" spans="1:190" ht="13.5">
+      <c r="B45" s="42"/>
+      <c r="C45" s="42"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="42"/>
+      <c r="G45" s="42"/>
+      <c r="H45" s="42"/>
+      <c r="I45" s="42"/>
+      <c r="J45" s="42"/>
+      <c r="K45" s="42"/>
+      <c r="L45" s="42"/>
+      <c r="M45" s="42"/>
     </row>
-    <row r="12" spans="2:192" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...9113 lines deleted...]
-      <c r="FB48" s="18"/>
+    <row r="46" spans="1:190">
+      <c r="A46" s="38" t="s">
+        <v>256</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="B44:M44"/>
+  <mergeCells count="2">
+    <mergeCell ref="A42:K42"/>
+    <mergeCell ref="A43:K43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">