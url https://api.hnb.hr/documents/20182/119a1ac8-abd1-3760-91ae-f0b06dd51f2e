--- v3 (2026-07-11)
+++ v4 (2026-10-09)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\INOK+KZ\IZVJESTAJI_BPM6 - REVIZIJA_NOVO\PUBLICIRANI\BILTEN_331\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\INOK+KZ\IZVJESTAJI_BPM6 - REVIZIJA_NOVO\PUBLICIRANI\BILTEN_332\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBE23A9F-0295-4151-A81E-AE778F1165F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D42E1A86-5F51-4F81-9562-7DFEF7D29ABA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="53">
   <si>
     <t>Projekcija otplata bruto duga</t>
   </si>
   <si>
     <t>Dodatak: Procjena plaćanja kamata</t>
   </si>
   <si>
     <t>2026.</t>
   </si>
   <si>
@@ -428,55 +428,55 @@
     <t>2033.</t>
   </si>
   <si>
     <t>2034.</t>
   </si>
   <si>
     <r>
       <t>2026.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>2035.</t>
   </si>
   <si>
-    <t>31.03. 2026.</t>
+    <t>30.06. 2026.</t>
   </si>
   <si>
     <r>
-      <t>2. tr.</t>
+      <t>3. tr.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="yyyy\."/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
@@ -1208,400 +1208,400 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:U70"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="3.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="75.6640625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="16.6640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="15.1640625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="13.1640625" style="3" customWidth="1"/>
+    <col min="6" max="10" width="11.6640625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" style="3" customWidth="1"/>
+    <col min="12" max="20" width="11.6640625" style="3" customWidth="1"/>
+    <col min="21" max="21" width="13.1640625" style="3" customWidth="1"/>
+    <col min="22" max="16384" width="9.1640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
     </row>
     <row r="3" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="40" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
     </row>
-    <row r="4" spans="2:21" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:21" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="4"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
     </row>
-    <row r="5" spans="2:21" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:21" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="20"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
     </row>
-    <row r="6" spans="2:21" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:21" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="10"/>
       <c r="C6" s="21" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:21" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="11"/>
       <c r="C7" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="25" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="49" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="49" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="49" t="s">
         <v>4</v>
       </c>
       <c r="N7" s="49" t="s">
         <v>5</v>
       </c>
       <c r="O7" s="49" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="49" t="s">
         <v>20</v>
       </c>
       <c r="Q7" s="49" t="s">
         <v>22</v>
       </c>
       <c r="R7" s="49" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="49" t="s">
         <v>48</v>
       </c>
       <c r="T7" s="49" t="s">
         <v>50</v>
       </c>
       <c r="U7" s="26" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="2:21" s="8" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:21" s="8" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="12"/>
       <c r="C8" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="41" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="J8" s="41" t="s">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
       <c r="N8" s="50"/>
       <c r="O8" s="50"/>
       <c r="P8" s="50"/>
       <c r="Q8" s="50"/>
       <c r="R8" s="50"/>
       <c r="S8" s="50"/>
       <c r="T8" s="50"/>
       <c r="U8" s="27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="30">
-        <v>20517.200966985198</v>
+        <v>19741.199653048752</v>
       </c>
       <c r="D9" s="30">
-        <v>48.274000000000001</v>
+        <v>0</v>
       </c>
       <c r="E9" s="31">
-        <v>1314.4215246050489</v>
+        <v>811.16906277582007</v>
       </c>
       <c r="F9" s="31">
-        <v>934.57171139200068</v>
+        <v>931.72883204276184</v>
       </c>
       <c r="G9" s="31">
-        <v>1090.3487338296834</v>
+        <v>1561.1313851058203</v>
       </c>
       <c r="H9" s="31">
-        <v>1371.8115372220004</v>
+        <v>803.92672969665762</v>
       </c>
       <c r="I9" s="31">
-        <v>152.37030147629275</v>
+        <v>114.45412915582006</v>
       </c>
       <c r="J9" s="31">
-        <v>114.79903980200052</v>
+        <v>181.0824358459401</v>
       </c>
       <c r="K9" s="30">
-        <v>3339.3419698267326</v>
+        <v>1742.8978948185822</v>
       </c>
       <c r="L9" s="30">
-        <v>1815.1103508857882</v>
+        <v>2660.5946798042378</v>
       </c>
       <c r="M9" s="30">
-        <v>979.80208699394234</v>
+        <v>990.87386695175849</v>
       </c>
       <c r="N9" s="30">
-        <v>1282.6851513016202</v>
+        <v>1292.2692566087533</v>
       </c>
       <c r="O9" s="30">
-        <v>810.6524099375747</v>
+        <v>821.07563863580117</v>
       </c>
       <c r="P9" s="30">
-        <v>1224.3538627720613</v>
+        <v>1229.2300461490786</v>
       </c>
       <c r="Q9" s="30">
-        <v>866.31256469289121</v>
+        <v>872.91166771270866</v>
       </c>
       <c r="R9" s="30">
-        <v>750.42248894750855</v>
+        <v>737.33887539234354</v>
       </c>
       <c r="S9" s="30">
-        <v>1196.9906859847945</v>
+        <v>1205.4910303890231</v>
       </c>
       <c r="T9" s="30">
-        <v>932.60379868469386</v>
+        <v>938.12698320768573</v>
       </c>
       <c r="U9" s="31">
-        <v>7270.6515969575921</v>
+        <v>7250.3897133787796</v>
       </c>
     </row>
     <row r="10" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="43" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="32">
-        <v>3108.87534942</v>
+        <v>2670.16814006</v>
       </c>
       <c r="D10" s="32">
         <v>0</v>
       </c>
       <c r="E10" s="33">
-        <v>921.67038045000004</v>
+        <v>663.5733525500001</v>
       </c>
       <c r="F10" s="33">
-        <v>792.11403186000007</v>
+        <v>706.67073848000007</v>
       </c>
       <c r="G10" s="33">
-        <v>862.76499036000007</v>
+        <v>659.67138473000011</v>
       </c>
       <c r="H10" s="33">
-        <v>532.32594681</v>
+        <v>640.25266429999999</v>
       </c>
       <c r="I10" s="33">
         <v>0</v>
       </c>
       <c r="J10" s="33">
         <v>0</v>
       </c>
       <c r="K10" s="32">
-        <v>2576.5494026699994</v>
+        <v>1370.2440910300002</v>
       </c>
       <c r="L10" s="32">
-        <v>532.32594681</v>
+        <v>1299.9240490300001</v>
       </c>
       <c r="M10" s="32">
         <v>0</v>
       </c>
       <c r="N10" s="32">
         <v>0</v>
       </c>
       <c r="O10" s="32">
         <v>0</v>
       </c>
       <c r="P10" s="32">
         <v>0</v>
       </c>
       <c r="Q10" s="32">
         <v>0</v>
       </c>
       <c r="R10" s="32">
         <v>0</v>
       </c>
       <c r="S10" s="32">
         <v>0</v>
       </c>
       <c r="T10" s="32">
         <v>0</v>
       </c>
       <c r="U10" s="33">
-        <v>-5.9999365475960076E-8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="44" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="32">
         <v>0</v>
       </c>
       <c r="D11" s="32">
         <v>0</v>
       </c>
       <c r="E11" s="33">
         <v>0</v>
       </c>
       <c r="F11" s="33">
         <v>0</v>
       </c>
       <c r="G11" s="33">
         <v>0</v>
       </c>
       <c r="H11" s="33">
         <v>0</v>
       </c>
       <c r="I11" s="33">
@@ -1627,78 +1627,78 @@
       </c>
       <c r="P11" s="32">
         <v>0</v>
       </c>
       <c r="Q11" s="32">
         <v>0</v>
       </c>
       <c r="R11" s="32">
         <v>0</v>
       </c>
       <c r="S11" s="32">
         <v>0</v>
       </c>
       <c r="T11" s="32">
         <v>0</v>
       </c>
       <c r="U11" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="32">
-        <v>204.45723270999997</v>
+        <v>267.11383917000001</v>
       </c>
       <c r="D12" s="32">
         <v>0</v>
       </c>
       <c r="E12" s="33">
-        <v>129.55634859</v>
+        <v>8.1949068499999989</v>
       </c>
       <c r="F12" s="33">
-        <v>0</v>
+        <v>51.292292779999997</v>
       </c>
       <c r="G12" s="33">
-        <v>70.650958499999987</v>
+        <v>4.2929390299999994</v>
       </c>
       <c r="H12" s="33">
-        <v>4.24992562</v>
+        <v>203.33370051</v>
       </c>
       <c r="I12" s="33">
         <v>0</v>
       </c>
       <c r="J12" s="33">
         <v>0</v>
       </c>
       <c r="K12" s="32">
-        <v>200.20730709</v>
+        <v>59.487199629999999</v>
       </c>
       <c r="L12" s="32">
-        <v>4.24992562</v>
+        <v>207.62663953999999</v>
       </c>
       <c r="M12" s="32">
         <v>0</v>
       </c>
       <c r="N12" s="32">
         <v>0</v>
       </c>
       <c r="O12" s="32">
         <v>0</v>
       </c>
       <c r="P12" s="32">
         <v>0</v>
       </c>
       <c r="Q12" s="32">
         <v>0</v>
       </c>
       <c r="R12" s="32">
         <v>0</v>
       </c>
       <c r="S12" s="32">
         <v>0</v>
       </c>
       <c r="T12" s="32">
         <v>0</v>
       </c>
@@ -1813,167 +1813,167 @@
       </c>
       <c r="P14" s="32">
         <v>0</v>
       </c>
       <c r="Q14" s="32">
         <v>0</v>
       </c>
       <c r="R14" s="32">
         <v>0</v>
       </c>
       <c r="S14" s="32">
         <v>0</v>
       </c>
       <c r="T14" s="32">
         <v>0</v>
       </c>
       <c r="U14" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="44" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="32">
-        <v>2904.41811671</v>
+        <v>2403.0543008899999</v>
       </c>
       <c r="D15" s="32">
         <v>0</v>
       </c>
       <c r="E15" s="33">
-        <v>792.11403186000007</v>
+        <v>655.37844570000004</v>
       </c>
       <c r="F15" s="33">
-        <v>792.11403186000007</v>
+        <v>655.37844570000004</v>
       </c>
       <c r="G15" s="33">
-        <v>792.11403186000007</v>
+        <v>655.37844570000004</v>
       </c>
       <c r="H15" s="33">
-        <v>528.07602119000001</v>
+        <v>436.91896379000002</v>
       </c>
       <c r="I15" s="33">
         <v>0</v>
       </c>
       <c r="J15" s="33">
         <v>0</v>
       </c>
       <c r="K15" s="32">
-        <v>2376.3420955799998</v>
+        <v>1310.7568914000001</v>
       </c>
       <c r="L15" s="32">
-        <v>528.07602119000001</v>
+        <v>1092.2974094900001</v>
       </c>
       <c r="M15" s="32">
         <v>0</v>
       </c>
       <c r="N15" s="32">
         <v>0</v>
       </c>
       <c r="O15" s="32">
         <v>0</v>
       </c>
       <c r="P15" s="32">
         <v>0</v>
       </c>
       <c r="Q15" s="32">
         <v>0</v>
       </c>
       <c r="R15" s="32">
         <v>0</v>
       </c>
       <c r="S15" s="32">
         <v>0</v>
       </c>
       <c r="T15" s="32">
         <v>0</v>
       </c>
       <c r="U15" s="33">
-        <v>-5.9999820223310962E-8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="43" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="32">
-        <v>17408.325617565199</v>
+        <v>17071.031512988753</v>
       </c>
       <c r="D16" s="32">
-        <v>48.274000000000001</v>
+        <v>0</v>
       </c>
       <c r="E16" s="33">
-        <v>392.75114415504913</v>
+        <v>147.59571022582006</v>
       </c>
       <c r="F16" s="33">
-        <v>142.45767953200053</v>
+        <v>225.05809356276194</v>
       </c>
       <c r="G16" s="33">
-        <v>227.58374346968344</v>
+        <v>901.46000037582007</v>
       </c>
       <c r="H16" s="33">
-        <v>839.48559041200053</v>
+        <v>163.67406539665771</v>
       </c>
       <c r="I16" s="33">
-        <v>152.37030147629275</v>
+        <v>114.45412915582006</v>
       </c>
       <c r="J16" s="33">
-        <v>114.79903980200052</v>
+        <v>181.0824358459401</v>
       </c>
       <c r="K16" s="32">
-        <v>762.79256715673307</v>
+        <v>372.65380378858197</v>
       </c>
       <c r="L16" s="32">
-        <v>1282.7844040757882</v>
+        <v>1360.6706307742379</v>
       </c>
       <c r="M16" s="32">
-        <v>979.80208699394234</v>
+        <v>990.87386695175849</v>
       </c>
       <c r="N16" s="32">
-        <v>1282.6851513016202</v>
+        <v>1292.2692566087533</v>
       </c>
       <c r="O16" s="32">
-        <v>810.6524099375747</v>
+        <v>821.07563863580117</v>
       </c>
       <c r="P16" s="32">
-        <v>1224.3538627720613</v>
+        <v>1229.2300461490786</v>
       </c>
       <c r="Q16" s="32">
-        <v>866.31256469289121</v>
+        <v>872.91166771270866</v>
       </c>
       <c r="R16" s="32">
-        <v>750.42248894750855</v>
+        <v>737.33887539234354</v>
       </c>
       <c r="S16" s="32">
-        <v>1196.9906859847945</v>
+        <v>1205.4910303890231</v>
       </c>
       <c r="T16" s="32">
-        <v>932.60379868469386</v>
+        <v>938.12698320768573</v>
       </c>
       <c r="U16" s="33">
-        <v>7270.6515970175915</v>
+        <v>7250.3897133787814</v>
       </c>
     </row>
     <row r="17" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="44" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="32">
         <v>0</v>
       </c>
       <c r="D17" s="32">
         <v>0</v>
       </c>
       <c r="E17" s="33">
         <v>0</v>
       </c>
       <c r="F17" s="33">
         <v>0</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="33">
         <v>0</v>
       </c>
       <c r="I17" s="33">
@@ -1999,167 +1999,167 @@
       </c>
       <c r="P17" s="32">
         <v>0</v>
       </c>
       <c r="Q17" s="32">
         <v>0</v>
       </c>
       <c r="R17" s="32">
         <v>0</v>
       </c>
       <c r="S17" s="32">
         <v>0</v>
       </c>
       <c r="T17" s="32">
         <v>0</v>
       </c>
       <c r="U17" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="32">
-        <v>8867.1900076962665</v>
+        <v>8786.4439888599791</v>
       </c>
       <c r="D18" s="32">
         <v>0</v>
       </c>
       <c r="E18" s="33">
-        <v>54.957403909999996</v>
+        <v>10.467823620000001</v>
       </c>
       <c r="F18" s="33">
-        <v>8.2379988500000003</v>
+        <v>15.330043030000001</v>
       </c>
       <c r="G18" s="33">
-        <v>41.101271409999995</v>
+        <v>725.18980723000004</v>
       </c>
       <c r="H18" s="33">
-        <v>677.05807736000008</v>
+        <v>5.0932320500000001</v>
       </c>
       <c r="I18" s="33">
-        <v>0.4</v>
+        <v>2.4266990000000002</v>
       </c>
       <c r="J18" s="33">
-        <v>2.4266990000000002</v>
+        <v>0</v>
       </c>
       <c r="K18" s="32">
-        <v>104.29667416999999</v>
+        <v>25.79786665</v>
       </c>
       <c r="L18" s="32">
-        <v>679.88477636000005</v>
+        <v>732.70973828000001</v>
       </c>
       <c r="M18" s="32">
-        <v>346.38806571250001</v>
+        <v>348.27440777400005</v>
       </c>
       <c r="N18" s="32">
-        <v>838.27172202399993</v>
+        <v>838.1757191559999</v>
       </c>
       <c r="O18" s="32">
-        <v>407.51040308631769</v>
+        <v>408.91274829406018</v>
       </c>
       <c r="P18" s="32">
-        <v>892.20548646179031</v>
+        <v>885.79084837126129</v>
       </c>
       <c r="Q18" s="32">
-        <v>589.89451178216666</v>
+        <v>585.22207400333343</v>
       </c>
       <c r="R18" s="32">
-        <v>458.00133625666666</v>
+        <v>435.92598846749996</v>
       </c>
       <c r="S18" s="32">
-        <v>975.3953975820001</v>
+        <v>972.82614183800001</v>
       </c>
       <c r="T18" s="32">
-        <v>594.92406628166668</v>
+        <v>597.24701490000007</v>
       </c>
       <c r="U18" s="33">
-        <v>2980.4175679791579</v>
+        <v>2955.5614411258239</v>
       </c>
     </row>
     <row r="19" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="44" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="32">
-        <v>8541.1356098689339</v>
+        <v>8284.587524128774</v>
       </c>
       <c r="D19" s="32">
-        <v>48.274000000000001</v>
+        <v>0</v>
       </c>
       <c r="E19" s="33">
-        <v>337.79374024504915</v>
+        <v>137.12788660582007</v>
       </c>
       <c r="F19" s="33">
-        <v>134.21968068200053</v>
+        <v>209.72805053276193</v>
       </c>
       <c r="G19" s="33">
-        <v>186.48247205968346</v>
+        <v>176.27019314582009</v>
       </c>
       <c r="H19" s="33">
-        <v>162.42751305200051</v>
+        <v>158.5808333466577</v>
       </c>
       <c r="I19" s="33">
-        <v>151.97030147629275</v>
+        <v>112.02743015582006</v>
       </c>
       <c r="J19" s="33">
-        <v>112.37234080200052</v>
+        <v>181.0824358459401</v>
       </c>
       <c r="K19" s="32">
-        <v>658.49589298673311</v>
+        <v>346.85593713858202</v>
       </c>
       <c r="L19" s="32">
-        <v>602.89962771578803</v>
+        <v>627.9608924942379</v>
       </c>
       <c r="M19" s="32">
-        <v>633.41402128144227</v>
+        <v>642.59945917775838</v>
       </c>
       <c r="N19" s="32">
-        <v>444.41342927762025</v>
+        <v>454.09353745275314</v>
       </c>
       <c r="O19" s="32">
-        <v>403.14200685125712</v>
+        <v>412.16289034174105</v>
       </c>
       <c r="P19" s="32">
-        <v>332.14837631027075</v>
+        <v>343.4391977778173</v>
       </c>
       <c r="Q19" s="32">
-        <v>276.41805291072467</v>
+        <v>287.68959370937523</v>
       </c>
       <c r="R19" s="32">
-        <v>292.42115269084184</v>
+        <v>301.41288692484352</v>
       </c>
       <c r="S19" s="32">
-        <v>221.59528840279447</v>
+        <v>232.66488855102321</v>
       </c>
       <c r="T19" s="32">
-        <v>337.67973240302717</v>
+        <v>340.87996830768566</v>
       </c>
       <c r="U19" s="33">
-        <v>4290.2340290384354</v>
+        <v>4294.8282722529566</v>
       </c>
     </row>
     <row r="20" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="44" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="32">
         <v>0</v>
       </c>
       <c r="D20" s="32">
         <v>0</v>
       </c>
       <c r="E20" s="33">
         <v>0</v>
       </c>
       <c r="F20" s="33">
         <v>0</v>
       </c>
       <c r="G20" s="33">
         <v>0</v>
       </c>
       <c r="H20" s="33">
         <v>0</v>
       </c>
       <c r="I20" s="33">
@@ -2247,199 +2247,199 @@
       </c>
       <c r="P21" s="34">
         <v>0</v>
       </c>
       <c r="Q21" s="34">
         <v>0</v>
       </c>
       <c r="R21" s="34">
         <v>0</v>
       </c>
       <c r="S21" s="34">
         <v>0</v>
       </c>
       <c r="T21" s="34">
         <v>0</v>
       </c>
       <c r="U21" s="35">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="30">
-        <v>11616.758574497697</v>
+        <v>15361.268236995184</v>
       </c>
       <c r="D22" s="30">
         <v>0</v>
       </c>
       <c r="E22" s="31">
-        <v>10395.616918241247</v>
+        <v>14129.242634372662</v>
       </c>
       <c r="F22" s="31">
         <v>0</v>
       </c>
       <c r="G22" s="31">
         <v>0</v>
       </c>
       <c r="H22" s="31">
         <v>0</v>
       </c>
       <c r="I22" s="31">
         <v>0</v>
       </c>
       <c r="J22" s="31">
         <v>0</v>
       </c>
       <c r="K22" s="30">
-        <v>10395.616918241247</v>
+        <v>14129.242634372662</v>
       </c>
       <c r="L22" s="30">
         <v>0</v>
       </c>
       <c r="M22" s="30">
         <v>0</v>
       </c>
       <c r="N22" s="30">
         <v>0</v>
       </c>
       <c r="O22" s="30">
         <v>0</v>
       </c>
       <c r="P22" s="30">
         <v>0</v>
       </c>
       <c r="Q22" s="30">
         <v>0</v>
       </c>
       <c r="R22" s="30">
         <v>0</v>
       </c>
       <c r="S22" s="30">
         <v>0</v>
       </c>
       <c r="T22" s="30">
         <v>0</v>
       </c>
       <c r="U22" s="31">
-        <v>1221.14165625645</v>
+        <v>1232.0256026225215</v>
       </c>
     </row>
     <row r="23" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="43" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="32">
-        <v>10395.616918241247</v>
+        <v>14129.242634372662</v>
       </c>
       <c r="D23" s="32">
         <v>0</v>
       </c>
       <c r="E23" s="33">
-        <v>10395.616918241247</v>
+        <v>14129.242634372662</v>
       </c>
       <c r="F23" s="33">
         <v>0</v>
       </c>
       <c r="G23" s="33">
         <v>0</v>
       </c>
       <c r="H23" s="33">
         <v>0</v>
       </c>
       <c r="I23" s="33">
         <v>0</v>
       </c>
       <c r="J23" s="33">
         <v>0</v>
       </c>
       <c r="K23" s="32">
-        <v>10395.616918241247</v>
+        <v>14129.242634372662</v>
       </c>
       <c r="L23" s="32">
         <v>0</v>
       </c>
       <c r="M23" s="32">
         <v>0</v>
       </c>
       <c r="N23" s="32">
         <v>0</v>
       </c>
       <c r="O23" s="32">
         <v>0</v>
       </c>
       <c r="P23" s="32">
         <v>0</v>
       </c>
       <c r="Q23" s="32">
         <v>0</v>
       </c>
       <c r="R23" s="32">
         <v>0</v>
       </c>
       <c r="S23" s="32">
         <v>0</v>
       </c>
       <c r="T23" s="32">
         <v>0</v>
       </c>
       <c r="U23" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="44" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="32">
-        <v>9469.1699797012461</v>
+        <v>13175.085212442662</v>
       </c>
       <c r="D24" s="32">
         <v>0</v>
       </c>
       <c r="E24" s="33">
-        <v>9469.1699797012461</v>
+        <v>13175.08521244266</v>
       </c>
       <c r="F24" s="33">
         <v>0</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="33">
         <v>0</v>
       </c>
       <c r="J24" s="33">
         <v>0</v>
       </c>
       <c r="K24" s="32">
-        <v>9469.1699797012461</v>
+        <v>13175.08521244266</v>
       </c>
       <c r="L24" s="32">
         <v>0</v>
       </c>
       <c r="M24" s="32">
         <v>0</v>
       </c>
       <c r="N24" s="32">
         <v>0</v>
       </c>
       <c r="O24" s="32">
         <v>0</v>
       </c>
       <c r="P24" s="32">
         <v>0</v>
       </c>
       <c r="Q24" s="32">
         <v>0</v>
       </c>
       <c r="R24" s="32">
         <v>0</v>
       </c>
       <c r="S24" s="32">
         <v>0</v>
       </c>
@@ -2495,75 +2495,75 @@
       </c>
       <c r="P25" s="32">
         <v>0</v>
       </c>
       <c r="Q25" s="32">
         <v>0</v>
       </c>
       <c r="R25" s="32">
         <v>0</v>
       </c>
       <c r="S25" s="32">
         <v>0</v>
       </c>
       <c r="T25" s="32">
         <v>0</v>
       </c>
       <c r="U25" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="44" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="32">
-        <v>926.44693853999991</v>
+        <v>954.15742193000005</v>
       </c>
       <c r="D26" s="32">
         <v>0</v>
       </c>
       <c r="E26" s="33">
-        <v>926.44693854000002</v>
+        <v>954.15742193000017</v>
       </c>
       <c r="F26" s="33">
         <v>0</v>
       </c>
       <c r="G26" s="33">
         <v>0</v>
       </c>
       <c r="H26" s="33">
         <v>0</v>
       </c>
       <c r="I26" s="33">
         <v>0</v>
       </c>
       <c r="J26" s="33">
         <v>0</v>
       </c>
       <c r="K26" s="32">
-        <v>926.44693854000002</v>
+        <v>954.15742193000017</v>
       </c>
       <c r="L26" s="32">
         <v>0</v>
       </c>
       <c r="M26" s="32">
         <v>0</v>
       </c>
       <c r="N26" s="32">
         <v>0</v>
       </c>
       <c r="O26" s="32">
         <v>0</v>
       </c>
       <c r="P26" s="32">
         <v>0</v>
       </c>
       <c r="Q26" s="32">
         <v>0</v>
       </c>
       <c r="R26" s="32">
         <v>0</v>
       </c>
       <c r="S26" s="32">
         <v>0</v>
       </c>
@@ -2681,51 +2681,51 @@
       </c>
       <c r="P28" s="32">
         <v>0</v>
       </c>
       <c r="Q28" s="32">
         <v>0</v>
       </c>
       <c r="R28" s="32">
         <v>0</v>
       </c>
       <c r="S28" s="32">
         <v>0</v>
       </c>
       <c r="T28" s="32">
         <v>0</v>
       </c>
       <c r="U28" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="32">
-        <v>1221.1416562564498</v>
+        <v>1232.0256026225206</v>
       </c>
       <c r="D29" s="32">
         <v>0</v>
       </c>
       <c r="E29" s="33">
         <v>0</v>
       </c>
       <c r="F29" s="33">
         <v>0</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
         <v>0</v>
       </c>
       <c r="J29" s="33">
         <v>0</v>
       </c>
       <c r="K29" s="32">
         <v>0</v>
       </c>
@@ -2735,59 +2735,59 @@
       <c r="M29" s="32">
         <v>0</v>
       </c>
       <c r="N29" s="32">
         <v>0</v>
       </c>
       <c r="O29" s="32">
         <v>0</v>
       </c>
       <c r="P29" s="32">
         <v>0</v>
       </c>
       <c r="Q29" s="32">
         <v>0</v>
       </c>
       <c r="R29" s="32">
         <v>0</v>
       </c>
       <c r="S29" s="32">
         <v>0</v>
       </c>
       <c r="T29" s="32">
         <v>0</v>
       </c>
       <c r="U29" s="33">
-        <v>1221.1416562564498</v>
+        <v>1232.0256026225206</v>
       </c>
     </row>
     <row r="30" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="32">
-        <v>1220.8905686164499</v>
+        <v>1231.7727725025206</v>
       </c>
       <c r="D30" s="32">
         <v>0</v>
       </c>
       <c r="E30" s="33">
         <v>0</v>
       </c>
       <c r="F30" s="33">
         <v>0</v>
       </c>
       <c r="G30" s="33">
         <v>0</v>
       </c>
       <c r="H30" s="33">
         <v>0</v>
       </c>
       <c r="I30" s="33">
         <v>0</v>
       </c>
       <c r="J30" s="33">
         <v>0</v>
       </c>
       <c r="K30" s="32">
         <v>0</v>
       </c>
@@ -2797,59 +2797,59 @@
       <c r="M30" s="32">
         <v>0</v>
       </c>
       <c r="N30" s="32">
         <v>0</v>
       </c>
       <c r="O30" s="32">
         <v>0</v>
       </c>
       <c r="P30" s="32">
         <v>0</v>
       </c>
       <c r="Q30" s="32">
         <v>0</v>
       </c>
       <c r="R30" s="32">
         <v>0</v>
       </c>
       <c r="S30" s="32">
         <v>0</v>
       </c>
       <c r="T30" s="32">
         <v>0</v>
       </c>
       <c r="U30" s="33">
-        <v>1220.8905686164499</v>
+        <v>1231.7727725025206</v>
       </c>
     </row>
     <row r="31" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="44" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="32">
-        <v>0.25108764</v>
+        <v>0.25283011999999999</v>
       </c>
       <c r="D31" s="32">
         <v>0</v>
       </c>
       <c r="E31" s="33">
         <v>0</v>
       </c>
       <c r="F31" s="33">
         <v>0</v>
       </c>
       <c r="G31" s="33">
         <v>0</v>
       </c>
       <c r="H31" s="33">
         <v>0</v>
       </c>
       <c r="I31" s="33">
         <v>0</v>
       </c>
       <c r="J31" s="33">
         <v>0</v>
       </c>
       <c r="K31" s="32">
         <v>0</v>
       </c>
@@ -2859,51 +2859,51 @@
       <c r="M31" s="32">
         <v>0</v>
       </c>
       <c r="N31" s="32">
         <v>0</v>
       </c>
       <c r="O31" s="32">
         <v>0</v>
       </c>
       <c r="P31" s="32">
         <v>0</v>
       </c>
       <c r="Q31" s="32">
         <v>0</v>
       </c>
       <c r="R31" s="32">
         <v>0</v>
       </c>
       <c r="S31" s="32">
         <v>0</v>
       </c>
       <c r="T31" s="32">
         <v>0</v>
       </c>
       <c r="U31" s="33">
-        <v>0.25108764</v>
+        <v>0.25283011999999999</v>
       </c>
     </row>
     <row r="32" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="32">
         <v>0</v>
       </c>
       <c r="D32" s="32">
         <v>0</v>
       </c>
       <c r="E32" s="33">
         <v>0</v>
       </c>
       <c r="F32" s="33">
         <v>0</v>
       </c>
       <c r="G32" s="33">
         <v>0</v>
       </c>
       <c r="H32" s="33">
         <v>0</v>
       </c>
       <c r="I32" s="33">
@@ -3115,202 +3115,202 @@
       </c>
       <c r="P35" s="34">
         <v>0</v>
       </c>
       <c r="Q35" s="34">
         <v>0</v>
       </c>
       <c r="R35" s="34">
         <v>0</v>
       </c>
       <c r="S35" s="34">
         <v>0</v>
       </c>
       <c r="T35" s="34">
         <v>0</v>
       </c>
       <c r="U35" s="35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C36" s="30">
-        <v>8080.1666595061643</v>
+        <v>8379.2007632779751</v>
       </c>
       <c r="D36" s="30">
-        <v>16.267409929999989</v>
+        <v>15.057951819999992</v>
       </c>
       <c r="E36" s="31">
-        <v>2785.616055369991</v>
+        <v>2525.8800709800098</v>
       </c>
       <c r="F36" s="31">
-        <v>130.46860205000002</v>
+        <v>117.38554368000003</v>
       </c>
       <c r="G36" s="31">
-        <v>81.233399944999988</v>
+        <v>109.667979825</v>
       </c>
       <c r="H36" s="31">
-        <v>90.027645954999997</v>
+        <v>67.569217874999993</v>
       </c>
       <c r="I36" s="31">
-        <v>219.17804255999999</v>
+        <v>48.200244259999998</v>
       </c>
       <c r="J36" s="31">
-        <v>45.624642559999998</v>
+        <v>48.200244259999998</v>
       </c>
       <c r="K36" s="30">
-        <v>2997.3180573649911</v>
+        <v>2643.2656146600102</v>
       </c>
       <c r="L36" s="30">
-        <v>436.30436770499995</v>
+        <v>273.63768621999998</v>
       </c>
       <c r="M36" s="30">
-        <v>780.81886425499988</v>
+        <v>833.48986347785706</v>
       </c>
       <c r="N36" s="30">
-        <v>1090.4801743499236</v>
+        <v>1090.1257552650266</v>
       </c>
       <c r="O36" s="30">
-        <v>780.92341312500002</v>
+        <v>807.78340265000008</v>
       </c>
       <c r="P36" s="30">
-        <v>1116.18565421575</v>
+        <v>1238.5685810759999</v>
       </c>
       <c r="Q36" s="30">
-        <v>110.80594556599999</v>
+        <v>527.93888820208008</v>
       </c>
       <c r="R36" s="30">
-        <v>110.80594556599999</v>
+        <v>142.59365198199998</v>
       </c>
       <c r="S36" s="30">
-        <v>270.80594556600005</v>
+        <v>302.59365198199998</v>
       </c>
       <c r="T36" s="30">
-        <v>260.80594556600005</v>
+        <v>292.59365198199998</v>
       </c>
       <c r="U36" s="31">
-        <v>108.6449362964986</v>
+        <v>211.5520639610022</v>
       </c>
     </row>
     <row r="37" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="43" t="s">
         <v>36</v>
       </c>
       <c r="C37" s="32">
-        <v>2779.1760501999911</v>
+        <v>2588.34759932001</v>
       </c>
       <c r="D37" s="32">
-        <v>14.929630269999986</v>
+        <v>13.803802059999994</v>
       </c>
       <c r="E37" s="33">
-        <v>2638.8683666599909</v>
+        <v>2449.5792599400097</v>
       </c>
       <c r="F37" s="33">
-        <v>71.690305690000002</v>
+        <v>66.279810860000012</v>
       </c>
       <c r="G37" s="33">
-        <v>26.843873789999989</v>
+        <v>27.597513844999998</v>
       </c>
       <c r="H37" s="33">
-        <v>26.843873789999989</v>
+        <v>31.087212614999999</v>
       </c>
       <c r="I37" s="33">
         <v>0</v>
       </c>
       <c r="J37" s="33">
         <v>0</v>
       </c>
       <c r="K37" s="32">
-        <v>2737.4025461399906</v>
+        <v>2515.8590708000102</v>
       </c>
       <c r="L37" s="32">
-        <v>26.843873789999989</v>
+        <v>58.684726459999993</v>
       </c>
       <c r="M37" s="32">
         <v>0</v>
       </c>
       <c r="N37" s="32">
         <v>0</v>
       </c>
       <c r="O37" s="32">
         <v>0</v>
       </c>
       <c r="P37" s="32">
         <v>0</v>
       </c>
       <c r="Q37" s="32">
         <v>0</v>
       </c>
       <c r="R37" s="32">
         <v>0</v>
       </c>
       <c r="S37" s="32">
         <v>0</v>
       </c>
       <c r="T37" s="32">
         <v>0</v>
       </c>
       <c r="U37" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="44" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="32">
-        <v>2386.4125517099924</v>
+        <v>2479.2731429300097</v>
       </c>
       <c r="D38" s="32">
-        <v>0.24035144999999997</v>
+        <v>0.23481349000000001</v>
       </c>
       <c r="E38" s="33">
-        <v>2260.794146989992</v>
+        <v>2357.5634908900101</v>
       </c>
       <c r="F38" s="33">
-        <v>71.690305690000002</v>
+        <v>66.279810860000012</v>
       </c>
       <c r="G38" s="33">
-        <v>26.843873789999989</v>
+        <v>27.597513844999998</v>
       </c>
       <c r="H38" s="33">
-        <v>26.843873789999989</v>
+        <v>27.597513844999998</v>
       </c>
       <c r="I38" s="33">
         <v>0</v>
       </c>
       <c r="J38" s="33">
         <v>0</v>
       </c>
       <c r="K38" s="32">
-        <v>2359.3283264699921</v>
+        <v>2423.8433017500101</v>
       </c>
       <c r="L38" s="32">
-        <v>26.843873789999989</v>
+        <v>55.195027689999996</v>
       </c>
       <c r="M38" s="32">
         <v>0</v>
       </c>
       <c r="N38" s="32">
         <v>0</v>
       </c>
       <c r="O38" s="32">
         <v>0</v>
       </c>
       <c r="P38" s="32">
         <v>0</v>
       </c>
       <c r="Q38" s="32">
         <v>0</v>
       </c>
       <c r="R38" s="32">
         <v>0</v>
       </c>
       <c r="S38" s="32">
         <v>0</v>
       </c>
       <c r="T38" s="32">
         <v>0</v>
       </c>
@@ -3363,75 +3363,75 @@
       </c>
       <c r="P39" s="32">
         <v>0</v>
       </c>
       <c r="Q39" s="32">
         <v>0</v>
       </c>
       <c r="R39" s="32">
         <v>0</v>
       </c>
       <c r="S39" s="32">
         <v>0</v>
       </c>
       <c r="T39" s="32">
         <v>0</v>
       </c>
       <c r="U39" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="44" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="32">
-        <v>71.95295870999999</v>
+        <v>46.487413570000008</v>
       </c>
       <c r="D40" s="32">
-        <v>6.5988020000000008E-2</v>
+        <v>6.6439280000000003E-2</v>
       </c>
       <c r="E40" s="33">
-        <v>71.886970689999998</v>
+        <v>46.420974290000004</v>
       </c>
       <c r="F40" s="33">
         <v>0</v>
       </c>
       <c r="G40" s="33">
         <v>0</v>
       </c>
       <c r="H40" s="33">
         <v>0</v>
       </c>
       <c r="I40" s="33">
         <v>0</v>
       </c>
       <c r="J40" s="33">
         <v>0</v>
       </c>
       <c r="K40" s="32">
-        <v>71.886970689999998</v>
+        <v>46.420974290000004</v>
       </c>
       <c r="L40" s="32">
         <v>0</v>
       </c>
       <c r="M40" s="32">
         <v>0</v>
       </c>
       <c r="N40" s="32">
         <v>0</v>
       </c>
       <c r="O40" s="32">
         <v>0</v>
       </c>
       <c r="P40" s="32">
         <v>0</v>
       </c>
       <c r="Q40" s="32">
         <v>0</v>
       </c>
       <c r="R40" s="32">
         <v>0</v>
       </c>
       <c r="S40" s="32">
         <v>0</v>
       </c>
@@ -3487,353 +3487,353 @@
       </c>
       <c r="P41" s="32">
         <v>0</v>
       </c>
       <c r="Q41" s="32">
         <v>0</v>
       </c>
       <c r="R41" s="32">
         <v>0</v>
       </c>
       <c r="S41" s="32">
         <v>0</v>
       </c>
       <c r="T41" s="32">
         <v>0</v>
       </c>
       <c r="U41" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="44" t="s">
         <v>29</v>
       </c>
       <c r="C42" s="32">
-        <v>320.81053977999863</v>
+        <v>62.587042820000001</v>
       </c>
       <c r="D42" s="32">
-        <v>14.623290799999987</v>
+        <v>13.502549289999994</v>
       </c>
       <c r="E42" s="33">
-        <v>306.18724897999863</v>
+        <v>45.594794760000021</v>
       </c>
       <c r="F42" s="33">
         <v>0</v>
       </c>
       <c r="G42" s="33">
         <v>0</v>
       </c>
       <c r="H42" s="33">
-        <v>0</v>
+        <v>3.4896987699999999</v>
       </c>
       <c r="I42" s="33">
         <v>0</v>
       </c>
       <c r="J42" s="33">
         <v>0</v>
       </c>
       <c r="K42" s="32">
-        <v>306.18724897999863</v>
+        <v>45.594794760000021</v>
       </c>
       <c r="L42" s="32">
-        <v>0</v>
+        <v>3.4896987699999999</v>
       </c>
       <c r="M42" s="32">
         <v>0</v>
       </c>
       <c r="N42" s="32">
         <v>0</v>
       </c>
       <c r="O42" s="32">
         <v>0</v>
       </c>
       <c r="P42" s="32">
         <v>0</v>
       </c>
       <c r="Q42" s="32">
         <v>0</v>
       </c>
       <c r="R42" s="32">
         <v>0</v>
       </c>
       <c r="S42" s="32">
         <v>0</v>
       </c>
       <c r="T42" s="32">
         <v>0</v>
       </c>
       <c r="U42" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="46" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="32">
-        <v>5300.9906093061736</v>
+        <v>5790.8531639579642</v>
       </c>
       <c r="D43" s="32">
-        <v>1.3377796599999998</v>
+        <v>1.2541497600000002</v>
       </c>
       <c r="E43" s="33">
-        <v>146.74768871000001</v>
+        <v>76.300811040000028</v>
       </c>
       <c r="F43" s="33">
-        <v>58.778296360000013</v>
+        <v>51.105732820000014</v>
       </c>
       <c r="G43" s="33">
-        <v>54.389526154999999</v>
+        <v>82.070465979999994</v>
       </c>
       <c r="H43" s="33">
-        <v>63.183772165000001</v>
+        <v>36.482005260000001</v>
       </c>
       <c r="I43" s="33">
-        <v>219.17804255999999</v>
+        <v>48.200244259999998</v>
       </c>
       <c r="J43" s="33">
-        <v>45.624642559999998</v>
+        <v>48.200244259999998</v>
       </c>
       <c r="K43" s="32">
-        <v>259.91551122500005</v>
+        <v>127.40654386000001</v>
       </c>
       <c r="L43" s="32">
-        <v>409.46049391500003</v>
+        <v>214.95295976</v>
       </c>
       <c r="M43" s="32">
-        <v>780.81886425499988</v>
+        <v>833.48986347785706</v>
       </c>
       <c r="N43" s="32">
-        <v>1090.4801743499236</v>
+        <v>1090.1257552650266</v>
       </c>
       <c r="O43" s="32">
-        <v>780.92341312500002</v>
+        <v>807.78340265000008</v>
       </c>
       <c r="P43" s="32">
-        <v>1116.18565421575</v>
+        <v>1238.5685810759999</v>
       </c>
       <c r="Q43" s="32">
-        <v>110.80594556599999</v>
+        <v>527.93888820208008</v>
       </c>
       <c r="R43" s="32">
-        <v>110.80594556599999</v>
+        <v>142.59365198199998</v>
       </c>
       <c r="S43" s="32">
-        <v>270.80594556600005</v>
+        <v>302.59365198199998</v>
       </c>
       <c r="T43" s="32">
-        <v>260.80594556600005</v>
+        <v>292.59365198199998</v>
       </c>
       <c r="U43" s="33">
-        <v>108.6449362964986</v>
+        <v>211.55206396100129</v>
       </c>
     </row>
     <row r="44" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="44" t="s">
         <v>25</v>
       </c>
       <c r="C44" s="32">
-        <v>182.4237151400001</v>
+        <v>151.65748854000003</v>
       </c>
       <c r="D44" s="32">
-        <v>1.2429619399999998</v>
+        <v>1.1593320400000002</v>
       </c>
       <c r="E44" s="33">
-        <v>58.58691227000007</v>
+        <v>39.717346560000074</v>
       </c>
       <c r="F44" s="33">
-        <v>38.212225600000011</v>
+        <v>30.504020120000007</v>
       </c>
       <c r="G44" s="33">
-        <v>20.343212489999999</v>
+        <v>19.094598534999999</v>
       </c>
       <c r="H44" s="33">
-        <v>20.343212489999999</v>
+        <v>19.094598534999999</v>
       </c>
       <c r="I44" s="33">
-        <v>7.4886264049999989</v>
+        <v>7.5401247599999977</v>
       </c>
       <c r="J44" s="33">
-        <v>7.4886264049999989</v>
+        <v>7.5401247599999977</v>
       </c>
       <c r="K44" s="32">
-        <v>117.14235036000008</v>
+        <v>70.221366680000074</v>
       </c>
       <c r="L44" s="32">
-        <v>40.494939304999995</v>
+        <v>53.269446590000001</v>
       </c>
       <c r="M44" s="32">
-        <v>10.176496130000002</v>
+        <v>15.395986720000002</v>
       </c>
       <c r="N44" s="32">
-        <v>4.4508720987500006</v>
+        <v>5.5425657449999992</v>
       </c>
       <c r="O44" s="32">
-        <v>2.5614920750000003</v>
+        <v>1.9741104699999985</v>
       </c>
       <c r="P44" s="32">
-        <v>1.0784572617500001</v>
+        <v>1.272293943999999</v>
       </c>
       <c r="Q44" s="32">
-        <v>0.58411232400000002</v>
+        <v>0.57047741799999985</v>
       </c>
       <c r="R44" s="32">
-        <v>0.58411232400000002</v>
+        <v>0.57047741799999985</v>
       </c>
       <c r="S44" s="32">
-        <v>0.58411232400000002</v>
+        <v>0.57047741799999985</v>
       </c>
       <c r="T44" s="32">
-        <v>0.58411232400000002</v>
+        <v>0.57047741799999985</v>
       </c>
       <c r="U44" s="33">
-        <v>2.939696673500066</v>
+        <v>0.54047667899996554</v>
       </c>
     </row>
     <row r="45" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="32">
-        <v>2941.7374736461729</v>
+        <v>3219.7775234879646</v>
       </c>
       <c r="D45" s="32">
         <v>0</v>
       </c>
       <c r="E45" s="33">
-        <v>45.546319220000001</v>
+        <v>10.413872749999999</v>
       </c>
       <c r="F45" s="33">
-        <v>2.1173882900000001</v>
+        <v>1.8612090000000001E-2</v>
       </c>
       <c r="G45" s="33">
-        <v>0</v>
+        <v>10.373668550000001</v>
       </c>
       <c r="H45" s="33">
-        <v>4.7522918499999998</v>
+        <v>3.7294065500000002</v>
       </c>
       <c r="I45" s="33">
-        <v>173.55340000000001</v>
+        <v>0</v>
       </c>
       <c r="J45" s="33">
         <v>0</v>
       </c>
       <c r="K45" s="32">
-        <v>47.663707510000002</v>
+        <v>10.432484839999999</v>
       </c>
       <c r="L45" s="32">
-        <v>178.30569185000002</v>
+        <v>14.103075099999998</v>
       </c>
       <c r="M45" s="32">
-        <v>532.36805000000004</v>
+        <v>531.43723214285717</v>
       </c>
       <c r="N45" s="32">
-        <v>645.54968252617334</v>
+        <v>645.07944142502663</v>
       </c>
       <c r="O45" s="32">
         <v>280</v>
       </c>
       <c r="P45" s="32">
-        <v>907.85034175999999</v>
+        <v>903.38005376000001</v>
       </c>
       <c r="Q45" s="32">
-        <v>0</v>
+        <v>385.34523622008004</v>
       </c>
       <c r="R45" s="32">
         <v>0</v>
       </c>
       <c r="S45" s="32">
         <v>160</v>
       </c>
       <c r="T45" s="32">
         <v>150</v>
       </c>
       <c r="U45" s="33">
-        <v>39.999999999999545</v>
+        <v>140.00000000000045</v>
       </c>
     </row>
     <row r="46" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="44" t="s">
         <v>27</v>
       </c>
       <c r="C46" s="32">
-        <v>2169.6181472200001</v>
+        <v>2377.3168833899999</v>
       </c>
       <c r="D46" s="32">
         <v>9.4817719999999994E-2</v>
       </c>
       <c r="E46" s="33">
-        <v>40.270160639999943</v>
+        <v>23.799185329999943</v>
       </c>
       <c r="F46" s="33">
-        <v>18.448682469999998</v>
+        <v>20.580939829999998</v>
       </c>
       <c r="G46" s="33">
-        <v>34.045233320000001</v>
+        <v>13.658000175000002</v>
       </c>
       <c r="H46" s="33">
-        <v>34.045233320000001</v>
+        <v>13.658000175000002</v>
       </c>
       <c r="I46" s="33">
-        <v>38.136016155</v>
+        <v>40.658000145000003</v>
       </c>
       <c r="J46" s="33">
-        <v>38.136016155</v>
+        <v>40.658000145000003</v>
       </c>
       <c r="K46" s="32">
-        <v>92.764076429999932</v>
+        <v>44.380125159999942</v>
       </c>
       <c r="L46" s="32">
-        <v>186.61416535999999</v>
+        <v>108.63200063999999</v>
       </c>
       <c r="M46" s="32">
-        <v>238.2729866775</v>
+        <v>286.268995485</v>
       </c>
       <c r="N46" s="32">
-        <v>440.17304369500005</v>
+        <v>439.11485754750004</v>
       </c>
       <c r="O46" s="32">
-        <v>497.95315301000005</v>
+        <v>525.80680934500003</v>
       </c>
       <c r="P46" s="32">
-        <v>207.15466318400004</v>
+        <v>333.91499195450001</v>
       </c>
       <c r="Q46" s="32">
-        <v>110.221833242</v>
+        <v>142.02317456399996</v>
       </c>
       <c r="R46" s="32">
-        <v>110.221833242</v>
+        <v>142.02317456399996</v>
       </c>
       <c r="S46" s="32">
-        <v>110.221833242</v>
+        <v>142.02317456399996</v>
       </c>
       <c r="T46" s="32">
-        <v>110.221833242</v>
+        <v>142.02317456399996</v>
       </c>
       <c r="U46" s="33">
-        <v>65.703908175500146</v>
+        <v>71.011587282000619</v>
       </c>
     </row>
     <row r="47" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="44" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="32">
         <v>0</v>
       </c>
       <c r="D47" s="32">
         <v>0</v>
       </c>
       <c r="E47" s="33">
         <v>0</v>
       </c>
       <c r="F47" s="33">
         <v>0</v>
       </c>
       <c r="G47" s="33">
         <v>0</v>
       </c>
       <c r="H47" s="33">
         <v>0</v>
       </c>
       <c r="I47" s="33">
@@ -3859,229 +3859,229 @@
       </c>
       <c r="P47" s="32">
         <v>0</v>
       </c>
       <c r="Q47" s="32">
         <v>0</v>
       </c>
       <c r="R47" s="32">
         <v>0</v>
       </c>
       <c r="S47" s="32">
         <v>0</v>
       </c>
       <c r="T47" s="32">
         <v>0</v>
       </c>
       <c r="U47" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="44" t="s">
         <v>29</v>
       </c>
       <c r="C48" s="34">
-        <v>7.2112733000000011</v>
+        <v>42.101268539999992</v>
       </c>
       <c r="D48" s="34">
         <v>0</v>
       </c>
       <c r="E48" s="35">
-        <v>2.3442965800000013</v>
+        <v>2.3704063999999998</v>
       </c>
       <c r="F48" s="35">
-        <v>0</v>
+        <v>2.1607799999999997E-3</v>
       </c>
       <c r="G48" s="35">
-        <v>1.0803449999999999E-3</v>
+        <v>38.944198719999996</v>
       </c>
       <c r="H48" s="35">
-        <v>4.0430345050000005</v>
+        <v>0</v>
       </c>
       <c r="I48" s="35">
-        <v>0</v>
+        <v>2.1193550000000003E-3</v>
       </c>
       <c r="J48" s="35">
-        <v>0</v>
+        <v>2.1193550000000003E-3</v>
       </c>
       <c r="K48" s="34">
-        <v>2.3453769250000009</v>
+        <v>2.3725671799999999</v>
       </c>
       <c r="L48" s="34">
-        <v>4.0456974000000008</v>
+        <v>38.948437429999991</v>
       </c>
       <c r="M48" s="34">
-        <v>1.3314474999999999E-3</v>
+        <v>0.38764912999999995</v>
       </c>
       <c r="N48" s="34">
-        <v>0.30657603</v>
+        <v>0.38889054749999996</v>
       </c>
       <c r="O48" s="34">
-        <v>0.40876803999999994</v>
+        <v>2.4828350000000001E-3</v>
       </c>
       <c r="P48" s="34">
-        <v>0.10219200999999999</v>
+        <v>1.2414175E-3</v>
       </c>
       <c r="Q48" s="34">
         <v>0</v>
       </c>
       <c r="R48" s="34">
         <v>0</v>
       </c>
       <c r="S48" s="34">
         <v>0</v>
       </c>
       <c r="T48" s="34">
         <v>0</v>
       </c>
       <c r="U48" s="35">
-        <v>1.3314474999992498E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C49" s="30">
-        <v>14546.734714436094</v>
+        <v>15399.504619389963</v>
       </c>
       <c r="D49" s="30">
-        <v>571.26914390469722</v>
+        <v>541.73952872243251</v>
       </c>
       <c r="E49" s="31">
-        <v>1937.9350228327999</v>
+        <v>1721.396550630694</v>
       </c>
       <c r="F49" s="31">
-        <v>506.2803081023776</v>
+        <v>1037.4714199191035</v>
       </c>
       <c r="G49" s="31">
-        <v>6548.8891059261578</v>
+        <v>6398.770798651969</v>
       </c>
       <c r="H49" s="31">
-        <v>975.61189055637533</v>
+        <v>1732.8641114220295</v>
       </c>
       <c r="I49" s="31">
-        <v>270.47726530714482</v>
+        <v>295.55836097196101</v>
       </c>
       <c r="J49" s="31">
-        <v>288.1967413277963</v>
+        <v>309.57032527934388</v>
       </c>
       <c r="K49" s="30">
-        <v>8993.1044368745497</v>
+        <v>2758.8679705495551</v>
       </c>
       <c r="L49" s="30">
-        <v>1810.96180829023</v>
+        <v>8736.7635963286066</v>
       </c>
       <c r="M49" s="30">
-        <v>1086.6004107811543</v>
+        <v>1122.548377028525</v>
       </c>
       <c r="N49" s="30">
-        <v>657.36412778705903</v>
+        <v>715.10008630552079</v>
       </c>
       <c r="O49" s="30">
-        <v>593.23888966027459</v>
+        <v>654.56108171888638</v>
       </c>
       <c r="P49" s="30">
-        <v>254.93062061617434</v>
+        <v>265.88764897942423</v>
       </c>
       <c r="Q49" s="30">
-        <v>231.12282990393228</v>
+        <v>219.92629787614723</v>
       </c>
       <c r="R49" s="30">
-        <v>98.578298811709871</v>
+        <v>96.62460467755642</v>
       </c>
       <c r="S49" s="30">
-        <v>65.699647065764481</v>
+        <v>65.54981623658351</v>
       </c>
       <c r="T49" s="30">
-        <v>38.975880536685963</v>
+        <v>38.841143725692838</v>
       </c>
       <c r="U49" s="31">
-        <v>144.88862020385932</v>
+        <v>183.09446724103509</v>
       </c>
     </row>
     <row r="50" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="46" t="s">
         <v>44</v>
       </c>
       <c r="C50" s="32">
-        <v>7220.9990575362699</v>
+        <v>8057.5431660095092</v>
       </c>
       <c r="D50" s="32">
-        <v>1.5262240863606622</v>
+        <v>1.5262382376882793</v>
       </c>
       <c r="E50" s="33">
-        <v>520.04188337045093</v>
+        <v>421.64168370975983</v>
       </c>
       <c r="F50" s="33">
-        <v>48.83007634287042</v>
+        <v>165.50112457491076</v>
       </c>
       <c r="G50" s="33">
-        <v>5939.661697444928</v>
+        <v>6022.4971092349997</v>
       </c>
       <c r="H50" s="33">
-        <v>710.93917617527552</v>
+        <v>1446.3770102621502</v>
       </c>
       <c r="I50" s="33">
         <v>0</v>
       </c>
       <c r="J50" s="33">
         <v>0</v>
       </c>
       <c r="K50" s="32">
-        <v>6508.5336571582493</v>
+        <v>587.14280828467065</v>
       </c>
       <c r="L50" s="32">
-        <v>710.93917617527552</v>
+        <v>7468.8741194971499</v>
       </c>
       <c r="M50" s="32">
         <v>0</v>
       </c>
       <c r="N50" s="32">
         <v>0</v>
       </c>
       <c r="O50" s="32">
         <v>0</v>
       </c>
       <c r="P50" s="32">
         <v>0</v>
       </c>
       <c r="Q50" s="32">
         <v>0</v>
       </c>
       <c r="R50" s="32">
         <v>0</v>
       </c>
       <c r="S50" s="32">
         <v>0</v>
       </c>
       <c r="T50" s="32">
         <v>0</v>
       </c>
       <c r="U50" s="33">
-        <v>1.1638439900707453E-7</v>
+        <v>-9.999894245993346E-9</v>
       </c>
     </row>
     <row r="51" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="44" t="s">
         <v>25</v>
       </c>
       <c r="C51" s="32">
         <v>0</v>
       </c>
       <c r="D51" s="32">
         <v>0</v>
       </c>
       <c r="E51" s="33">
         <v>0</v>
       </c>
       <c r="F51" s="33">
         <v>0</v>
       </c>
       <c r="G51" s="33">
         <v>0</v>
       </c>
       <c r="H51" s="33">
         <v>0</v>
       </c>
       <c r="I51" s="33">
@@ -4107,353 +4107,353 @@
       </c>
       <c r="P51" s="32">
         <v>0</v>
       </c>
       <c r="Q51" s="32">
         <v>0</v>
       </c>
       <c r="R51" s="32">
         <v>0</v>
       </c>
       <c r="S51" s="32">
         <v>0</v>
       </c>
       <c r="T51" s="32">
         <v>0</v>
       </c>
       <c r="U51" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="32">
-        <v>4.0519339999999994E-2</v>
+        <v>4.1524860000000004E-2</v>
       </c>
       <c r="D52" s="32">
         <v>0</v>
       </c>
       <c r="E52" s="33">
-        <v>0</v>
+        <v>4.1524860000000004E-2</v>
       </c>
       <c r="F52" s="33">
-        <v>4.0519340000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="G52" s="33">
         <v>0</v>
       </c>
       <c r="H52" s="33">
         <v>0</v>
       </c>
       <c r="I52" s="33">
         <v>0</v>
       </c>
       <c r="J52" s="33">
         <v>0</v>
       </c>
       <c r="K52" s="32">
-        <v>4.0519340000000001E-2</v>
+        <v>4.1524860000000004E-2</v>
       </c>
       <c r="L52" s="32">
         <v>0</v>
       </c>
       <c r="M52" s="32">
         <v>0</v>
       </c>
       <c r="N52" s="32">
         <v>0</v>
       </c>
       <c r="O52" s="32">
         <v>0</v>
       </c>
       <c r="P52" s="32">
         <v>0</v>
       </c>
       <c r="Q52" s="32">
         <v>0</v>
       </c>
       <c r="R52" s="32">
         <v>0</v>
       </c>
       <c r="S52" s="32">
         <v>0</v>
       </c>
       <c r="T52" s="32">
         <v>0</v>
       </c>
       <c r="U52" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="44" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="32">
-        <v>367.11233957626905</v>
+        <v>326.20555175950892</v>
       </c>
       <c r="D53" s="32">
-        <v>1.5262240863606622</v>
+        <v>1.5262382376882793</v>
       </c>
       <c r="E53" s="33">
-        <v>295.53514752045095</v>
+        <v>172.98038893975982</v>
       </c>
       <c r="F53" s="33">
-        <v>44.351865332870418</v>
+        <v>64.50871662491079</v>
       </c>
       <c r="G53" s="33">
-        <v>21.782222004927789</v>
+        <v>3.9444444050000005</v>
       </c>
       <c r="H53" s="33">
-        <v>3.9168805052756395</v>
+        <v>83.245763552150009</v>
       </c>
       <c r="I53" s="33">
         <v>0</v>
       </c>
       <c r="J53" s="33">
         <v>0</v>
       </c>
       <c r="K53" s="32">
-        <v>361.66923485824913</v>
+        <v>237.48910556467058</v>
       </c>
       <c r="L53" s="32">
-        <v>3.9168805052756395</v>
+        <v>87.190207957150008</v>
       </c>
       <c r="M53" s="32">
         <v>0</v>
       </c>
       <c r="N53" s="32">
         <v>0</v>
       </c>
       <c r="O53" s="32">
         <v>0</v>
       </c>
       <c r="P53" s="32">
         <v>0</v>
       </c>
       <c r="Q53" s="32">
         <v>0</v>
       </c>
       <c r="R53" s="32">
         <v>0</v>
       </c>
       <c r="S53" s="32">
         <v>0</v>
       </c>
       <c r="T53" s="32">
         <v>0</v>
       </c>
       <c r="U53" s="33">
-        <v>1.2638361113204155E-7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="44" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="32">
-        <v>6529.3879256199998</v>
+        <v>7375.5030427299998</v>
       </c>
       <c r="D54" s="32">
         <v>0</v>
       </c>
       <c r="E54" s="33">
         <v>0</v>
       </c>
       <c r="F54" s="33">
         <v>0</v>
       </c>
       <c r="G54" s="33">
-        <v>5826.8033215999994</v>
+        <v>6012.37179603</v>
       </c>
       <c r="H54" s="33">
-        <v>702.58460402999992</v>
+        <v>1363.1312467100001</v>
       </c>
       <c r="I54" s="33">
         <v>0</v>
       </c>
       <c r="J54" s="33">
         <v>0</v>
       </c>
       <c r="K54" s="32">
-        <v>5826.8033215999994</v>
+        <v>0</v>
       </c>
       <c r="L54" s="32">
-        <v>702.58460402999992</v>
+        <v>7375.5030427399997</v>
       </c>
       <c r="M54" s="32">
         <v>0</v>
       </c>
       <c r="N54" s="32">
         <v>0</v>
       </c>
       <c r="O54" s="32">
         <v>0</v>
       </c>
       <c r="P54" s="32">
         <v>0</v>
       </c>
       <c r="Q54" s="32">
         <v>0</v>
       </c>
       <c r="R54" s="32">
         <v>0</v>
       </c>
       <c r="S54" s="32">
         <v>0</v>
       </c>
       <c r="T54" s="32">
         <v>0</v>
       </c>
       <c r="U54" s="33">
         <v>-9.999894245993346E-9</v>
       </c>
     </row>
     <row r="55" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="44" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="32">
-        <v>324.45827300000002</v>
+        <v>355.79304666000002</v>
       </c>
       <c r="D55" s="32">
         <v>0</v>
       </c>
       <c r="E55" s="33">
-        <v>224.50673584999998</v>
+        <v>248.61976991</v>
       </c>
       <c r="F55" s="33">
-        <v>4.4376916699999995</v>
+        <v>100.99240795</v>
       </c>
       <c r="G55" s="33">
-        <v>91.076153840000003</v>
+        <v>6.1808687999999998</v>
       </c>
       <c r="H55" s="33">
-        <v>4.4376916399999997</v>
+        <v>0</v>
       </c>
       <c r="I55" s="33">
         <v>0</v>
       </c>
       <c r="J55" s="33">
         <v>0</v>
       </c>
       <c r="K55" s="32">
-        <v>320.02058135999999</v>
+        <v>349.61217786000003</v>
       </c>
       <c r="L55" s="32">
-        <v>4.4376916399999997</v>
+        <v>6.1808687999999998</v>
       </c>
       <c r="M55" s="32">
         <v>0</v>
       </c>
       <c r="N55" s="32">
         <v>0</v>
       </c>
       <c r="O55" s="32">
         <v>0</v>
       </c>
       <c r="P55" s="32">
         <v>0</v>
       </c>
       <c r="Q55" s="32">
         <v>0</v>
       </c>
       <c r="R55" s="32">
         <v>0</v>
       </c>
       <c r="S55" s="32">
         <v>0</v>
       </c>
       <c r="T55" s="32">
         <v>0</v>
       </c>
       <c r="U55" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="46" t="s">
         <v>45</v>
       </c>
       <c r="C56" s="32">
-        <v>7325.7356568998248</v>
+        <v>7341.9614533804524</v>
       </c>
       <c r="D56" s="32">
-        <v>569.74291981833653</v>
+        <v>540.21329048474422</v>
       </c>
       <c r="E56" s="33">
-        <v>1417.8931394623489</v>
+        <v>1299.7548669209343</v>
       </c>
       <c r="F56" s="33">
-        <v>457.45023175950723</v>
+        <v>871.970295344193</v>
       </c>
       <c r="G56" s="33">
-        <v>609.22740848123067</v>
+        <v>376.27368941696886</v>
       </c>
       <c r="H56" s="33">
-        <v>264.67271438109969</v>
+        <v>286.48710115987944</v>
       </c>
       <c r="I56" s="33">
-        <v>270.47726530714482</v>
+        <v>295.55836097196101</v>
       </c>
       <c r="J56" s="33">
-        <v>288.1967413277963</v>
+        <v>309.57032527934388</v>
       </c>
       <c r="K56" s="32">
-        <v>2484.5707797163032</v>
+        <v>2171.7251622648851</v>
       </c>
       <c r="L56" s="32">
-        <v>1100.0226321149546</v>
+        <v>1267.8894768314551</v>
       </c>
       <c r="M56" s="32">
-        <v>1086.6004107811543</v>
+        <v>1122.548377028525</v>
       </c>
       <c r="N56" s="32">
-        <v>657.36412778705903</v>
+        <v>715.10008630552079</v>
       </c>
       <c r="O56" s="32">
-        <v>593.23888966027459</v>
+        <v>654.56108171888638</v>
       </c>
       <c r="P56" s="32">
-        <v>254.93062061617434</v>
+        <v>265.88764897942423</v>
       </c>
       <c r="Q56" s="32">
-        <v>231.12282990393228</v>
+        <v>219.92629787614723</v>
       </c>
       <c r="R56" s="32">
-        <v>98.578298811709871</v>
+        <v>96.62460467755642</v>
       </c>
       <c r="S56" s="32">
-        <v>65.699647065764481</v>
+        <v>65.54981623658351</v>
       </c>
       <c r="T56" s="32">
-        <v>38.975880536685963</v>
+        <v>38.841143725692838</v>
       </c>
       <c r="U56" s="33">
-        <v>144.88862008747583</v>
+        <v>183.09446725103226</v>
       </c>
     </row>
     <row r="57" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="44" t="s">
         <v>25</v>
       </c>
       <c r="C57" s="32">
         <v>0</v>
       </c>
       <c r="D57" s="32">
         <v>0</v>
       </c>
       <c r="E57" s="33">
         <v>0</v>
       </c>
       <c r="F57" s="33">
         <v>0</v>
       </c>
       <c r="G57" s="33">
         <v>0</v>
       </c>
       <c r="H57" s="33">
         <v>0</v>
       </c>
       <c r="I57" s="33">
@@ -4479,659 +4479,659 @@
       </c>
       <c r="P57" s="32">
         <v>0</v>
       </c>
       <c r="Q57" s="32">
         <v>0</v>
       </c>
       <c r="R57" s="32">
         <v>0</v>
       </c>
       <c r="S57" s="32">
         <v>0</v>
       </c>
       <c r="T57" s="32">
         <v>0</v>
       </c>
       <c r="U57" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="45" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="32">
-        <v>253.63423143536301</v>
+        <v>252.43345379926296</v>
       </c>
       <c r="D58" s="32">
         <v>0.35</v>
       </c>
       <c r="E58" s="33">
-        <v>1.1234223700000001</v>
+        <v>7.6945654799999996</v>
       </c>
       <c r="F58" s="33">
-        <v>5.4690932899999991</v>
+        <v>0.42492419000000003</v>
       </c>
       <c r="G58" s="33">
-        <v>2.7998997199999995</v>
+        <v>3.5553420000000002E-2</v>
       </c>
       <c r="H58" s="33">
-        <v>3.483236E-2</v>
+        <v>0.68607175000000009</v>
       </c>
       <c r="I58" s="33">
-        <v>0.68504348000000004</v>
+        <v>3.3640099999999999E-2</v>
       </c>
       <c r="J58" s="33">
-        <v>3.3640099999999999E-2</v>
+        <v>3.4146260000000005E-2</v>
       </c>
       <c r="K58" s="32">
-        <v>9.392415393216174</v>
+        <v>8.1194896697576802</v>
       </c>
       <c r="L58" s="32">
-        <v>0.78766220330197501</v>
+        <v>0.789411533301975</v>
       </c>
       <c r="M58" s="32">
-        <v>147.59789601497536</v>
+        <v>147.65089601497539</v>
       </c>
       <c r="N58" s="32">
-        <v>13.894035436235784</v>
+        <v>13.911434186235784</v>
       </c>
       <c r="O58" s="32">
         <v>1.083945260921244E-2</v>
       </c>
       <c r="P58" s="32">
         <v>7.3829390800121304E-3</v>
       </c>
       <c r="Q58" s="32">
         <v>61.844000000000001</v>
       </c>
       <c r="R58" s="32">
         <v>19.75</v>
       </c>
       <c r="S58" s="32">
         <v>0</v>
       </c>
       <c r="T58" s="32">
         <v>0</v>
       </c>
       <c r="U58" s="33">
-        <v>-4.0554937186243478E-9</v>
+        <v>3.3029152746166801E-9</v>
       </c>
     </row>
     <row r="59" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="44" t="s">
         <v>27</v>
       </c>
       <c r="C59" s="32">
-        <v>7023.3096502061617</v>
+        <v>6989.8680103020333</v>
       </c>
       <c r="D59" s="32">
-        <v>569.12916982097408</v>
+        <v>539.59954048738177</v>
       </c>
       <c r="E59" s="33">
-        <v>1406.7678680337826</v>
+        <v>1289.9839599061422</v>
       </c>
       <c r="F59" s="33">
-        <v>451.03632470117753</v>
+        <v>868.51029050676595</v>
       </c>
       <c r="G59" s="33">
-        <v>603.90473477534726</v>
+        <v>374.01528579697521</v>
       </c>
       <c r="H59" s="33">
-        <v>263.7324375857097</v>
+        <v>280.9864573015879</v>
       </c>
       <c r="I59" s="33">
-        <v>265.65179259885326</v>
+        <v>295.52472087196099</v>
       </c>
       <c r="J59" s="33">
-        <v>288.16310122779635</v>
+        <v>307.59725481651088</v>
       </c>
       <c r="K59" s="32">
-        <v>2461.7089275103076</v>
+        <v>2158.4942504129085</v>
       </c>
       <c r="L59" s="32">
-        <v>1092.250172045138</v>
+        <v>1258.1237187870349</v>
       </c>
       <c r="M59" s="32">
-        <v>931.41952829453533</v>
+        <v>965.78825933709334</v>
       </c>
       <c r="N59" s="32">
-        <v>639.83384195082317</v>
+        <v>696.18936995728495</v>
       </c>
       <c r="O59" s="32">
-        <v>589.59179980766532</v>
+        <v>650.23984898627702</v>
       </c>
       <c r="P59" s="32">
-        <v>251.28698727709428</v>
+        <v>261.5698727603442</v>
       </c>
       <c r="Q59" s="32">
-        <v>165.64257949393229</v>
+        <v>153.7719046261472</v>
       </c>
       <c r="R59" s="32">
-        <v>78.828298811709871</v>
+        <v>76.87460467755642</v>
       </c>
       <c r="S59" s="32">
-        <v>65.699647065764481</v>
+        <v>65.54981623658351</v>
       </c>
       <c r="T59" s="32">
-        <v>38.975880536685963</v>
+        <v>38.841143725692838</v>
       </c>
       <c r="U59" s="33">
-        <v>138.94281759153</v>
+        <v>124.82568030772836</v>
       </c>
     </row>
     <row r="60" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="44" t="s">
         <v>28</v>
       </c>
       <c r="C60" s="32">
-        <v>17.392219948300021</v>
+        <v>15.528842689156017</v>
       </c>
       <c r="D60" s="32">
         <v>0.26374999736249999</v>
       </c>
       <c r="E60" s="33">
-        <v>6.3655986585662347</v>
+        <v>2.0763415347921397</v>
       </c>
       <c r="F60" s="33">
-        <v>0.94481376832964004</v>
+        <v>3.0350806474269709</v>
       </c>
       <c r="G60" s="33">
-        <v>2.5227739858833709</v>
+        <v>2.22285019999372</v>
       </c>
       <c r="H60" s="33">
-        <v>0.90544443538999997</v>
+        <v>0.50417882829154503</v>
       </c>
       <c r="I60" s="33">
-        <v>0.50417882829154503</v>
+        <v>0</v>
       </c>
       <c r="J60" s="33">
-        <v>0</v>
+        <v>1.9389242028329801</v>
       </c>
       <c r="K60" s="32">
-        <v>9.833186412779245</v>
+        <v>5.1114221822191102</v>
       </c>
       <c r="L60" s="32">
-        <v>3.3485474665145252</v>
+        <v>4.6659532311182454</v>
       </c>
       <c r="M60" s="32">
-        <v>3.9467360716437501</v>
+        <v>4.7988283964561598</v>
       </c>
       <c r="N60" s="32">
-        <v>0</v>
+        <v>0.68888888199999998</v>
       </c>
       <c r="O60" s="32">
         <v>0</v>
       </c>
       <c r="P60" s="32">
         <v>0</v>
       </c>
       <c r="Q60" s="32">
         <v>0</v>
       </c>
       <c r="R60" s="32">
         <v>0</v>
       </c>
       <c r="S60" s="32">
         <v>0</v>
       </c>
       <c r="T60" s="32">
         <v>0</v>
       </c>
       <c r="U60" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="44" t="s">
         <v>29</v>
       </c>
       <c r="C61" s="34">
-        <v>31.399555309999997</v>
+        <v>84.13114659</v>
       </c>
       <c r="D61" s="34">
         <v>0</v>
       </c>
       <c r="E61" s="35">
-        <v>3.6362503999999998</v>
+        <v>0</v>
       </c>
       <c r="F61" s="35">
         <v>0</v>
       </c>
       <c r="G61" s="35">
         <v>0</v>
       </c>
       <c r="H61" s="35">
-        <v>0</v>
+        <v>4.3103932800000004</v>
       </c>
       <c r="I61" s="35">
-        <v>3.6362503999999998</v>
+        <v>0</v>
       </c>
       <c r="J61" s="35">
         <v>0</v>
       </c>
       <c r="K61" s="34">
-        <v>3.6362503999999998</v>
+        <v>0</v>
       </c>
       <c r="L61" s="34">
-        <v>3.6362503999999998</v>
+        <v>4.3103932800000004</v>
       </c>
       <c r="M61" s="34">
-        <v>3.6362503999999998</v>
+        <v>4.3103932800000004</v>
       </c>
       <c r="N61" s="34">
-        <v>3.6362503999999998</v>
+        <v>4.3103932800000004</v>
       </c>
       <c r="O61" s="34">
-        <v>3.6362503999999998</v>
+        <v>4.3103932800000004</v>
       </c>
       <c r="P61" s="34">
-        <v>3.6362503999999998</v>
+        <v>4.3103932800000004</v>
       </c>
       <c r="Q61" s="34">
-        <v>3.6362504100000002</v>
+        <v>4.3103932499999997</v>
       </c>
       <c r="R61" s="34">
         <v>0</v>
       </c>
       <c r="S61" s="34">
         <v>0</v>
       </c>
       <c r="T61" s="34">
         <v>0</v>
       </c>
       <c r="U61" s="35">
-        <v>5.9458024999999957</v>
+        <v>58.268786939999998</v>
       </c>
     </row>
     <row r="62" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C62" s="30">
-        <v>11909.437400014625</v>
+        <v>11845.513239033695</v>
       </c>
       <c r="D62" s="30">
-        <v>210.14610886484732</v>
+        <v>200.3174206288775</v>
       </c>
       <c r="E62" s="31">
-        <v>3272.8226017009865</v>
+        <v>2946.6990962516525</v>
       </c>
       <c r="F62" s="31">
-        <v>185.66718563431468</v>
+        <v>1024.2395990343514</v>
       </c>
       <c r="G62" s="31">
-        <v>1894.4595904533401</v>
+        <v>2310.5699408249357</v>
       </c>
       <c r="H62" s="31">
-        <v>1463.7877320339467</v>
+        <v>296.50825875623292</v>
       </c>
       <c r="I62" s="31">
-        <v>129.72837252635455</v>
+        <v>163.4599310276158</v>
       </c>
       <c r="J62" s="31">
-        <v>138.6057492889143</v>
+        <v>388.21832507076857</v>
       </c>
       <c r="K62" s="30">
-        <v>5352.9493777886419</v>
+        <v>3970.9386952860032</v>
       </c>
       <c r="L62" s="30">
-        <v>2104.474976633825</v>
+        <v>3158.7564556795528</v>
       </c>
       <c r="M62" s="30">
-        <v>620.24532597218854</v>
+        <v>625.80212744117864</v>
       </c>
       <c r="N62" s="30">
-        <v>1041.0542605299333</v>
+        <v>1063.1722685552729</v>
       </c>
       <c r="O62" s="30">
-        <v>850.75571543874173</v>
+        <v>871.93840300485522</v>
       </c>
       <c r="P62" s="30">
-        <v>905.78671203168676</v>
+        <v>1024.261136689986</v>
       </c>
       <c r="Q62" s="30">
-        <v>213.61940552481539</v>
+        <v>219.775560863321</v>
       </c>
       <c r="R62" s="30">
-        <v>140.28581845813153</v>
+        <v>140.72139993937034</v>
       </c>
       <c r="S62" s="30">
-        <v>125.17580430513269</v>
+        <v>127.0364869279187</v>
       </c>
       <c r="T62" s="30">
-        <v>97.886133306367384</v>
+        <v>117.91539365360696</v>
       </c>
       <c r="U62" s="31">
-        <v>247.05776116031666</v>
+        <v>324.87789036375398</v>
       </c>
     </row>
     <row r="63" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="47" t="s">
         <v>39</v>
       </c>
       <c r="C63" s="32">
-        <v>7520.9464699687596</v>
+        <v>7477.4156412801767</v>
       </c>
       <c r="D63" s="32">
-        <v>198.51435797018314</v>
+        <v>190.1566989451361</v>
       </c>
       <c r="E63" s="33">
-        <v>2263.7747034638337</v>
+        <v>2013.0253699637747</v>
       </c>
       <c r="F63" s="33">
-        <v>91.447914515399518</v>
+        <v>354.66003876683027</v>
       </c>
       <c r="G63" s="33">
-        <v>1370.8549480723327</v>
+        <v>1896.8868122025599</v>
       </c>
       <c r="H63" s="33">
-        <v>943.44430837841435</v>
+        <v>229.60259030431479</v>
       </c>
       <c r="I63" s="33">
-        <v>89.311601329106182</v>
+        <v>92.133690228440855</v>
       </c>
       <c r="J63" s="33">
-        <v>67.474186280258138</v>
+        <v>270.90226889640502</v>
       </c>
       <c r="K63" s="32">
-        <v>3726.0775660515665</v>
+        <v>2367.6854087306046</v>
       </c>
       <c r="L63" s="32">
-        <v>1372.3266563109571</v>
+        <v>2489.5253616317204</v>
       </c>
       <c r="M63" s="32">
-        <v>378.5122628356105</v>
+        <v>387.62294963923284</v>
       </c>
       <c r="N63" s="32">
-        <v>344.30789314296953</v>
+        <v>346.58455729308281</v>
       </c>
       <c r="O63" s="32">
-        <v>599.01674438664179</v>
+        <v>617.43870987871912</v>
       </c>
       <c r="P63" s="32">
-        <v>244.45760684569478</v>
+        <v>362.53548185618416</v>
       </c>
       <c r="Q63" s="32">
-        <v>159.54030253649529</v>
+        <v>148.63088947076773</v>
       </c>
       <c r="R63" s="32">
-        <v>95.764437111228162</v>
+        <v>95.266375290974523</v>
       </c>
       <c r="S63" s="32">
-        <v>103.74206294169232</v>
+        <v>94.95032994322473</v>
       </c>
       <c r="T63" s="32">
-        <v>91.530296358814638</v>
+        <v>109.62216249209482</v>
       </c>
       <c r="U63" s="33">
-        <v>207.15628347690654</v>
+        <v>267.3967161084347</v>
       </c>
     </row>
     <row r="64" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="48" t="s">
         <v>40</v>
       </c>
       <c r="C64" s="32">
-        <v>391.02604194680464</v>
+        <v>464.65801312941807</v>
       </c>
       <c r="D64" s="32">
-        <v>5.1334161629808639</v>
+        <v>5.1336398020122198</v>
       </c>
       <c r="E64" s="33">
-        <v>65.506341874915577</v>
+        <v>123.62225753263522</v>
       </c>
       <c r="F64" s="33">
-        <v>5.0944549268332286</v>
+        <v>35.496305210577006</v>
       </c>
       <c r="G64" s="33">
-        <v>33.746198164276059</v>
+        <v>114.28384111760602</v>
       </c>
       <c r="H64" s="33">
-        <v>105.28686530757578</v>
+        <v>12.990851508689694</v>
       </c>
       <c r="I64" s="33">
-        <v>10.62293492194091</v>
+        <v>0.77268010338431004</v>
       </c>
       <c r="J64" s="33">
-        <v>0.73901395927652691</v>
+        <v>24.044064592892688</v>
       </c>
       <c r="K64" s="32">
-        <v>104.34699496602487</v>
+        <v>159.11856274321224</v>
       </c>
       <c r="L64" s="32">
-        <v>141.0316980560755</v>
+        <v>152.09143732257272</v>
       </c>
       <c r="M64" s="32">
-        <v>44.554709121315703</v>
+        <v>46.899745209100544</v>
       </c>
       <c r="N64" s="32">
-        <v>7.1847218281527816</v>
+        <v>7.2706816161820722</v>
       </c>
       <c r="O64" s="32">
-        <v>6.6980848552413734</v>
+        <v>6.7195348216935402</v>
       </c>
       <c r="P64" s="32">
-        <v>56.023273006433925</v>
+        <v>56.737581188179739</v>
       </c>
       <c r="Q64" s="32">
-        <v>2.3022325436443412</v>
+        <v>2.4400392867107183</v>
       </c>
       <c r="R64" s="32">
-        <v>1.2161198878388009</v>
+        <v>1.1348700775401879</v>
       </c>
       <c r="S64" s="32">
-        <v>2.4782099752178998E-2</v>
+        <v>2.4571744198727E-2</v>
       </c>
       <c r="T64" s="32">
-        <v>1.7590882379646731</v>
+        <v>1.758931637966239</v>
       </c>
       <c r="U64" s="33">
-        <v>20.750921181379681</v>
+        <v>25.328417680049199</v>
       </c>
     </row>
     <row r="65" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="47" t="s">
         <v>41</v>
       </c>
       <c r="C65" s="34">
-        <v>3997.4648880990608</v>
+        <v>3903.4395846241014</v>
       </c>
       <c r="D65" s="34">
-        <v>6.4983347316833191</v>
+        <v>5.0270818817291802</v>
       </c>
       <c r="E65" s="35">
-        <v>943.54155636223709</v>
+        <v>810.05146875524224</v>
       </c>
       <c r="F65" s="35">
-        <v>89.124816192081923</v>
+        <v>634.08325505694415</v>
       </c>
       <c r="G65" s="35">
-        <v>489.85844421673107</v>
+        <v>299.39928750476975</v>
       </c>
       <c r="H65" s="35">
-        <v>415.05655834795658</v>
+        <v>53.914816943228402</v>
       </c>
       <c r="I65" s="35">
-        <v>29.793836275307434</v>
+        <v>70.553560695790637</v>
       </c>
       <c r="J65" s="35">
-        <v>70.392549049379639</v>
+        <v>93.271991581470814</v>
       </c>
       <c r="K65" s="34">
-        <v>1522.5248167710499</v>
+        <v>1444.1347238121864</v>
       </c>
       <c r="L65" s="34">
-        <v>591.11662226679255</v>
+        <v>517.13965672525967</v>
       </c>
       <c r="M65" s="34">
-        <v>197.17835401526241</v>
+        <v>191.27943259284524</v>
       </c>
       <c r="N65" s="34">
-        <v>689.56164555881105</v>
+        <v>709.31702964600788</v>
       </c>
       <c r="O65" s="34">
-        <v>245.04088619685859</v>
+        <v>247.78015830444255</v>
       </c>
       <c r="P65" s="34">
-        <v>605.30583217955802</v>
+        <v>604.98807364562197</v>
       </c>
       <c r="Q65" s="34">
-        <v>51.776870444675744</v>
+        <v>68.704632105842563</v>
       </c>
       <c r="R65" s="34">
-        <v>43.305261459064567</v>
+        <v>44.320154570855628</v>
       </c>
       <c r="S65" s="34">
-        <v>21.408959263688185</v>
+        <v>32.061585240495255</v>
       </c>
       <c r="T65" s="34">
-        <v>4.5967487095880681</v>
+        <v>6.5342995235458927</v>
       </c>
       <c r="U65" s="35">
-        <v>19.150556502028394</v>
+        <v>32.15275657526854</v>
       </c>
     </row>
     <row r="66" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C66" s="36">
-        <v>66670.298315439766</v>
+        <v>70726.68651174556</v>
       </c>
       <c r="D66" s="36">
-        <v>845.95666269954449</v>
+        <v>757.11490117130995</v>
       </c>
       <c r="E66" s="37">
-        <v>19706.412122750076</v>
+        <v>22134.387415010839</v>
       </c>
       <c r="F66" s="37">
-        <v>1756.9878071786929</v>
+        <v>3110.825394676217</v>
       </c>
       <c r="G66" s="37">
-        <v>9614.9308301541823</v>
+        <v>10380.140104407725</v>
       </c>
       <c r="H66" s="37">
-        <v>3901.2388057673224</v>
+        <v>2900.8683177499202</v>
       </c>
       <c r="I66" s="37">
-        <v>771.75398186979214</v>
+        <v>621.67266541539686</v>
       </c>
       <c r="J66" s="37">
-        <v>587.22617297871113</v>
+        <v>927.07133045605258</v>
       </c>
       <c r="K66" s="36">
-        <v>31078.33076009616</v>
+        <v>25245.212809686815</v>
       </c>
       <c r="L66" s="36">
-        <v>6166.851503514843</v>
+        <v>14829.752418032398</v>
       </c>
       <c r="M66" s="36">
-        <v>3467.4666880022851</v>
+        <v>3572.7142348993189</v>
       </c>
       <c r="N66" s="36">
-        <v>4071.5837139685359</v>
+        <v>4160.6673667345731</v>
       </c>
       <c r="O66" s="36">
-        <v>3035.5704281615908</v>
+        <v>3155.3585260095433</v>
       </c>
       <c r="P66" s="36">
-        <v>3501.2568496356721</v>
+        <v>3757.9474128944885</v>
       </c>
       <c r="Q66" s="36">
-        <v>1421.8607456876389</v>
+        <v>1840.5524146542571</v>
       </c>
       <c r="R66" s="36">
-        <v>1100.09255178335</v>
+        <v>1117.2785319912703</v>
       </c>
       <c r="S66" s="36">
-        <v>1658.6720829216918</v>
+        <v>1700.6709855355252</v>
       </c>
       <c r="T66" s="36">
-        <v>1330.2717580937472</v>
+        <v>1387.4771725689855</v>
       </c>
       <c r="U66" s="37">
-        <v>8992.3845708746958</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:21" s="2" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9201.9397375670669</v>
+      </c>
+    </row>
+    <row r="67" spans="1:21" s="2" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="38"/>
       <c r="D67" s="38"/>
       <c r="E67" s="38">
-        <v>117.0015984616757</v>
+        <v>85.963790617478438</v>
       </c>
       <c r="F67" s="38">
-        <v>112.19248992211797</v>
+        <v>152.77288068329591</v>
       </c>
       <c r="G67" s="38">
-        <v>171.06728569688374</v>
+        <v>309.12182701496499</v>
       </c>
       <c r="H67" s="38">
-        <v>383.10035186367872</v>
+        <v>247.13115780528472</v>
       </c>
       <c r="I67" s="38">
-        <v>221.55062277193849</v>
+        <v>111.93862278073016</v>
       </c>
       <c r="J67" s="38">
-        <v>105.17043305400907</v>
+        <v>151.82390014970326</v>
       </c>
       <c r="K67" s="39">
-        <v>400.261374086751</v>
+        <v>238.7366712894802</v>
       </c>
       <c r="L67" s="39">
-        <v>857.99214461240831</v>
+        <v>820.01550776717886</v>
       </c>
       <c r="M67" s="39">
-        <v>786.04681308681575</v>
+        <v>824.38865570552593</v>
       </c>
       <c r="N67" s="39">
-        <v>700.69057966633397</v>
+        <v>732.48948046148814</v>
       </c>
       <c r="O67" s="39">
-        <v>610.69554511897877</v>
+        <v>628.48903585628955</v>
       </c>
       <c r="P67" s="39">
-        <v>487.33899318395072</v>
+        <v>531.79478428938546</v>
       </c>
       <c r="Q67" s="39">
-        <v>379.09216942341777</v>
+        <v>393.13707318149545</v>
       </c>
       <c r="R67" s="39">
-        <v>360.09160717418968</v>
+        <v>367.10316138371786</v>
       </c>
       <c r="S67" s="39">
-        <v>327.56129665554374</v>
+        <v>336.06639288689217</v>
       </c>
       <c r="T67" s="39">
-        <v>268.32407531466947</v>
+        <v>297.27300423723108</v>
       </c>
       <c r="U67" s="38">
-        <v>1317.1645655274754</v>
+        <v>1317.5470372145355</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="7"/>
       <c r="I68" s="7"/>
       <c r="J68" s="7"/>
       <c r="K68" s="7"/>
       <c r="L68" s="7"/>
       <c r="M68" s="7"/>
       <c r="N68" s="7"/>
       <c r="O68" s="7"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
       <c r="U68" s="7"/>
     </row>
     <row r="69" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="18"/>
       <c r="B69" s="17" t="s">
         <v>19</v>
@@ -5147,61 +5147,61 @@
       <c r="B70" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C70" s="51"/>
       <c r="D70" s="51"/>
       <c r="E70" s="51"/>
       <c r="F70" s="51"/>
       <c r="G70" s="51"/>
       <c r="H70" s="51"/>
       <c r="I70" s="19"/>
       <c r="J70" s="19"/>
       <c r="K70" s="19"/>
       <c r="L70" s="16"/>
       <c r="M70" s="5"/>
       <c r="N70" s="5"/>
       <c r="O70" s="5"/>
       <c r="P70" s="5"/>
       <c r="Q70" s="5"/>
       <c r="R70" s="5"/>
       <c r="S70" s="5"/>
       <c r="T70" s="5"/>
       <c r="U70" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="K7:K8"/>
-[...3 lines deleted...]
-    <mergeCell ref="B70:H70"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="S7:S8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="B70:H70"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>
     </vt:vector>