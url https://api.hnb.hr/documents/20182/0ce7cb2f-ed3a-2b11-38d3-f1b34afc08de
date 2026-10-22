--- v10 (2026-09-10)
+++ v11 (2026-10-22)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{612AB2FA-BA4A-4644-9905-81CF0FB78DEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDA8D6D5-EADA-4A69-8834-6729FD67DB82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7376" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7401" uniqueCount="42">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>6 years</t>
   </si>
   <si>
     <t>7 years</t>
   </si>
   <si>
     <t>9 years</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
@@ -893,51 +893,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AV334"/>
+  <dimension ref="B2:AV335"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" customWidth="1"/>
     <col min="4" max="4" width="14.6640625" customWidth="1"/>
     <col min="5" max="48" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
@@ -37438,267 +37438,371 @@
       <c r="AO326" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AP326" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AQ326" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AR326" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AS326" s="50">
         <v>3.64</v>
       </c>
       <c r="AT326" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AU326" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AV326" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="327" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C327" s="28" t="s">
+    <row r="327" spans="2:48" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B327" s="46"/>
+      <c r="C327" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="D327" s="11">
+      <c r="D327" s="48">
         <v>3.58</v>
       </c>
-      <c r="E327" s="52" t="s">
-[...26 lines deleted...]
-      <c r="N327" s="11">
+      <c r="E327" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F327" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G327" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H327" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="I327" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="J327" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="K327" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="L327" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="M327" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="N327" s="48">
         <v>3.02</v>
       </c>
-      <c r="O327" s="11">
+      <c r="O327" s="48">
         <v>3.13</v>
       </c>
-      <c r="P327" s="11" t="s">
-[...2 lines deleted...]
-      <c r="Q327" s="11">
+      <c r="P327" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q327" s="48">
         <v>3.21</v>
       </c>
-      <c r="R327" s="11">
+      <c r="R327" s="48">
         <v>3.27</v>
       </c>
-      <c r="S327" s="11">
+      <c r="S327" s="48">
         <v>3.38</v>
       </c>
-      <c r="T327" s="11">
+      <c r="T327" s="48">
         <v>3.49</v>
       </c>
-      <c r="U327" s="11">
+      <c r="U327" s="48">
         <v>3.55</v>
       </c>
-      <c r="V327" s="11">
+      <c r="V327" s="48">
         <v>3.67</v>
       </c>
-      <c r="W327" s="11">
+      <c r="W327" s="48">
         <v>3.68</v>
       </c>
-      <c r="X327" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AA327" s="11">
+      <c r="X327" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y327" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z327" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA327" s="48">
         <v>3.99</v>
       </c>
-      <c r="AB327" s="11" t="s">
-[...14 lines deleted...]
-      <c r="AG327" s="45">
+      <c r="AB327" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC327" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD327" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE327" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF327" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG327" s="50">
         <v>3.12</v>
       </c>
-      <c r="AH327" s="45">
+      <c r="AH327" s="50">
         <v>2.94</v>
       </c>
-      <c r="AI327" s="45">
+      <c r="AI327" s="50">
         <v>2.92</v>
       </c>
-      <c r="AJ327" s="45">
+      <c r="AJ327" s="50">
         <v>3.02</v>
       </c>
-      <c r="AK327" s="45">
+      <c r="AK327" s="50">
         <v>3.11</v>
       </c>
-      <c r="AL327" s="45">
+      <c r="AL327" s="50">
         <v>3.16</v>
       </c>
-      <c r="AM327" s="45">
+      <c r="AM327" s="50">
         <v>3.27</v>
       </c>
-      <c r="AN327" s="45">
+      <c r="AN327" s="50">
         <v>3.58</v>
       </c>
-      <c r="AO327" s="45" t="s">
-[...11 lines deleted...]
-      <c r="AS327" s="45">
+      <c r="AO327" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP327" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ327" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR327" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS327" s="50">
         <v>3.66</v>
       </c>
-      <c r="AT327" s="45" t="s">
-[...5 lines deleted...]
-      <c r="AV327" s="45" t="s">
+      <c r="AT327" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU327" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV327" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="329" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AV329" s="3"/>
+    <row r="328" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B328" s="27"/>
+      <c r="C328" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D328" s="11">
+        <v>3.5900000000000003</v>
+      </c>
+      <c r="E328" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="F328" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="G328" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="H328" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="I328" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="J328" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="K328" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="L328" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="M328" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="N328" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="O328" s="11">
+        <v>3.44</v>
+      </c>
+      <c r="P328" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q328" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="R328" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="S328" s="11">
+        <v>3.79</v>
+      </c>
+      <c r="T328" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="U328" s="11">
+        <v>3.88</v>
+      </c>
+      <c r="V328" s="11">
+        <v>4</v>
+      </c>
+      <c r="W328" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="X328" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y328" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z328" s="11">
+        <v>4.26</v>
+      </c>
+      <c r="AA328" s="11">
+        <v>4.13</v>
+      </c>
+      <c r="AB328" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC328" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD328" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE328" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF328" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG328" s="45">
+        <v>3.26</v>
+      </c>
+      <c r="AH328" s="45">
+        <v>2.98</v>
+      </c>
+      <c r="AI328" s="45">
+        <v>2.92</v>
+      </c>
+      <c r="AJ328" s="45">
+        <v>3.02</v>
+      </c>
+      <c r="AK328" s="45">
+        <v>3.14</v>
+      </c>
+      <c r="AL328" s="45">
+        <v>3.16</v>
+      </c>
+      <c r="AM328" s="45">
+        <v>3.28</v>
+      </c>
+      <c r="AN328" s="45">
+        <v>3.59</v>
+      </c>
+      <c r="AO328" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP328" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ328" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR328" s="45">
+        <v>3.67</v>
+      </c>
+      <c r="AS328" s="45">
+        <v>3.67</v>
+      </c>
+      <c r="AT328" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU328" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV328" s="45" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="330" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N330" s="4"/>
-[...33 lines deleted...]
-      <c r="AV330" s="4"/>
+      <c r="B330" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N330" s="3"/>
+      <c r="O330" s="3"/>
+      <c r="P330" s="3"/>
+      <c r="Q330" s="3"/>
+      <c r="R330" s="3"/>
+      <c r="S330" s="3"/>
+      <c r="T330" s="3"/>
+      <c r="U330" s="3"/>
+      <c r="V330" s="3"/>
+      <c r="W330" s="3"/>
+      <c r="X330" s="3"/>
+      <c r="Y330" s="3"/>
+      <c r="Z330" s="3"/>
+      <c r="AA330" s="3"/>
+      <c r="AB330" s="3"/>
+      <c r="AC330" s="3"/>
+      <c r="AD330" s="3"/>
+      <c r="AE330" s="3"/>
+      <c r="AF330" s="3"/>
+      <c r="AG330" s="3"/>
+      <c r="AH330" s="3"/>
+      <c r="AI330" s="3"/>
+      <c r="AJ330" s="3"/>
+      <c r="AK330" s="3"/>
+      <c r="AL330" s="3"/>
+      <c r="AM330" s="3"/>
+      <c r="AN330" s="3"/>
+      <c r="AO330" s="3"/>
+      <c r="AP330" s="3"/>
+      <c r="AQ330" s="3"/>
+      <c r="AR330" s="3"/>
+      <c r="AS330" s="3"/>
+      <c r="AT330" s="3"/>
+      <c r="AU330" s="3"/>
+      <c r="AV330" s="3"/>
     </row>
     <row r="331" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N331" s="4"/>
       <c r="O331" s="4"/>
       <c r="P331" s="4"/>
       <c r="Q331" s="4"/>
       <c r="R331" s="4"/>
       <c r="S331" s="4"/>
       <c r="T331" s="4"/>
       <c r="U331" s="4"/>
       <c r="V331" s="4"/>
       <c r="W331" s="4"/>
       <c r="X331" s="4"/>
       <c r="Y331" s="4"/>
       <c r="Z331" s="4"/>
       <c r="AA331" s="4"/>
       <c r="AB331" s="4"/>
       <c r="AC331" s="4"/>
       <c r="AD331" s="4"/>
       <c r="AE331" s="4"/>
       <c r="AF331" s="4"/>
       <c r="AG331" s="4"/>
       <c r="AH331" s="4"/>
       <c r="AI331" s="4"/>
       <c r="AJ331" s="4"/>
@@ -37804,50 +37908,87 @@
       <c r="Y334" s="4"/>
       <c r="Z334" s="4"/>
       <c r="AA334" s="4"/>
       <c r="AB334" s="4"/>
       <c r="AC334" s="4"/>
       <c r="AD334" s="4"/>
       <c r="AE334" s="4"/>
       <c r="AF334" s="4"/>
       <c r="AG334" s="4"/>
       <c r="AH334" s="4"/>
       <c r="AI334" s="4"/>
       <c r="AJ334" s="4"/>
       <c r="AK334" s="4"/>
       <c r="AL334" s="4"/>
       <c r="AM334" s="4"/>
       <c r="AN334" s="4"/>
       <c r="AO334" s="4"/>
       <c r="AP334" s="4"/>
       <c r="AQ334" s="4"/>
       <c r="AR334" s="4"/>
       <c r="AS334" s="4"/>
       <c r="AT334" s="4"/>
       <c r="AU334" s="4"/>
       <c r="AV334" s="4"/>
     </row>
+    <row r="335" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N335" s="4"/>
+      <c r="O335" s="4"/>
+      <c r="P335" s="4"/>
+      <c r="Q335" s="4"/>
+      <c r="R335" s="4"/>
+      <c r="S335" s="4"/>
+      <c r="T335" s="4"/>
+      <c r="U335" s="4"/>
+      <c r="V335" s="4"/>
+      <c r="W335" s="4"/>
+      <c r="X335" s="4"/>
+      <c r="Y335" s="4"/>
+      <c r="Z335" s="4"/>
+      <c r="AA335" s="4"/>
+      <c r="AB335" s="4"/>
+      <c r="AC335" s="4"/>
+      <c r="AD335" s="4"/>
+      <c r="AE335" s="4"/>
+      <c r="AF335" s="4"/>
+      <c r="AG335" s="4"/>
+      <c r="AH335" s="4"/>
+      <c r="AI335" s="4"/>
+      <c r="AJ335" s="4"/>
+      <c r="AK335" s="4"/>
+      <c r="AL335" s="4"/>
+      <c r="AM335" s="4"/>
+      <c r="AN335" s="4"/>
+      <c r="AO335" s="4"/>
+      <c r="AP335" s="4"/>
+      <c r="AQ335" s="4"/>
+      <c r="AR335" s="4"/>
+      <c r="AS335" s="4"/>
+      <c r="AT335" s="4"/>
+      <c r="AU335" s="4"/>
+      <c r="AV335" s="4"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="AG5:AV5"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="N6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>