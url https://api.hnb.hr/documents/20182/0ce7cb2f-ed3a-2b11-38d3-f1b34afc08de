--- v4 (2026-03-16)
+++ v5 (2026-04-27)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5FF5A43-BA90-4E65-8339-F0B9EC247280}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CE68E61-21D0-4446-8B30-86C697DF6D3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1464" yWindow="1464" windowWidth="17280" windowHeight="9024" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7219" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7246" uniqueCount="42">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>6 years</t>
   </si>
   <si>
     <t>7 years</t>
   </si>
   <si>
     <t>9 years</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
@@ -364,51 +364,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="11" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="11" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -532,50 +532,53 @@
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="11" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="11" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="11" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="11" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="11" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="Međunaslov u tablici" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Napomene" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Obično 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Postotak 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Tanka linija ispod" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Ukupno" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Zadnji redak" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Zaglavlje" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -890,73 +893,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AV328"/>
+  <dimension ref="B2:AV329"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="48" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" customWidth="1"/>
+    <col min="5" max="48" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="12" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="2"/>
     </row>
-    <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="52" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="54" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="57" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="57"/>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="57"/>
       <c r="O5" s="57"/>
       <c r="P5" s="57"/>
       <c r="Q5" s="57"/>
       <c r="R5" s="57"/>
@@ -971,51 +974,51 @@
       <c r="AA5" s="57"/>
       <c r="AB5" s="57"/>
       <c r="AC5" s="57"/>
       <c r="AD5" s="57"/>
       <c r="AE5" s="57"/>
       <c r="AF5" s="57"/>
       <c r="AG5" s="53" t="s">
         <v>34</v>
       </c>
       <c r="AH5" s="53"/>
       <c r="AI5" s="53"/>
       <c r="AJ5" s="53"/>
       <c r="AK5" s="53"/>
       <c r="AL5" s="53"/>
       <c r="AM5" s="53"/>
       <c r="AN5" s="53"/>
       <c r="AO5" s="53"/>
       <c r="AP5" s="53"/>
       <c r="AQ5" s="53"/>
       <c r="AR5" s="53"/>
       <c r="AS5" s="53"/>
       <c r="AT5" s="53"/>
       <c r="AU5" s="53"/>
       <c r="AV5" s="53"/>
     </row>
-    <row r="6" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="52"/>
       <c r="C6" s="52"/>
       <c r="D6" s="55"/>
       <c r="E6" s="53" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="53"/>
       <c r="L6" s="53"/>
       <c r="M6" s="53"/>
       <c r="N6" s="57" t="s">
         <v>0</v>
       </c>
       <c r="O6" s="57"/>
       <c r="P6" s="57"/>
       <c r="Q6" s="57"/>
       <c r="R6" s="57"/>
       <c r="S6" s="57"/>
       <c r="T6" s="57"/>
       <c r="U6" s="57"/>
       <c r="V6" s="57"/>
@@ -1026,51 +1029,51 @@
       <c r="AA6" s="57"/>
       <c r="AB6" s="57"/>
       <c r="AC6" s="57"/>
       <c r="AD6" s="57"/>
       <c r="AE6" s="57"/>
       <c r="AF6" s="57"/>
       <c r="AG6" s="53" t="s">
         <v>0</v>
       </c>
       <c r="AH6" s="53"/>
       <c r="AI6" s="53"/>
       <c r="AJ6" s="53"/>
       <c r="AK6" s="53"/>
       <c r="AL6" s="53"/>
       <c r="AM6" s="53"/>
       <c r="AN6" s="53"/>
       <c r="AO6" s="53"/>
       <c r="AP6" s="53"/>
       <c r="AQ6" s="53"/>
       <c r="AR6" s="53"/>
       <c r="AS6" s="53"/>
       <c r="AT6" s="53"/>
       <c r="AU6" s="53"/>
       <c r="AV6" s="53"/>
     </row>
-    <row r="7" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="52"/>
       <c r="C7" s="52"/>
       <c r="D7" s="56"/>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="5" t="s">
@@ -36589,267 +36592,371 @@
       <c r="AO320" s="50">
         <v>2.94</v>
       </c>
       <c r="AP320" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AQ320" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AR320" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AS320" s="50">
         <v>3.57</v>
       </c>
       <c r="AT320" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AU320" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AV320" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="321" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C321" s="28" t="s">
+    <row r="321" spans="2:48" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B321" s="46"/>
+      <c r="C321" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="D321" s="11">
+      <c r="D321" s="48">
         <v>3.09</v>
       </c>
-      <c r="E321" s="45" t="s">
-[...26 lines deleted...]
-      <c r="N321" s="11">
+      <c r="E321" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F321" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G321" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H321" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="I321" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="J321" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="K321" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="L321" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="M321" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="N321" s="48">
         <v>2.34</v>
       </c>
-      <c r="O321" s="11">
+      <c r="O321" s="48">
         <v>2.48</v>
       </c>
-      <c r="P321" s="11">
+      <c r="P321" s="48">
         <v>2.54</v>
       </c>
-      <c r="Q321" s="11">
+      <c r="Q321" s="48">
         <v>2.77</v>
       </c>
-      <c r="R321" s="11">
+      <c r="R321" s="48">
         <v>2.89</v>
       </c>
-      <c r="S321" s="11">
+      <c r="S321" s="48">
         <v>3.01</v>
       </c>
-      <c r="T321" s="11">
+      <c r="T321" s="48">
         <v>3.09</v>
       </c>
-      <c r="U321" s="11">
+      <c r="U321" s="48">
         <v>3.16</v>
       </c>
-      <c r="V321" s="11">
+      <c r="V321" s="48">
         <v>3.25</v>
       </c>
-      <c r="W321" s="11">
+      <c r="W321" s="48">
         <v>3.47</v>
       </c>
-      <c r="X321" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AA321" s="11">
+      <c r="X321" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y321" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z321" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA321" s="48">
         <v>3.69</v>
       </c>
-      <c r="AB321" s="11" t="s">
-[...14 lines deleted...]
-      <c r="AG321" s="45">
+      <c r="AB321" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC321" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD321" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE321" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF321" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG321" s="50">
         <v>2.46</v>
       </c>
-      <c r="AH321" s="45">
+      <c r="AH321" s="50">
         <v>2.46</v>
       </c>
-      <c r="AI321" s="45">
+      <c r="AI321" s="50">
         <v>2.79</v>
       </c>
-      <c r="AJ321" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AK321" s="45">
+      <c r="AJ321" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK321" s="50">
         <v>2.94</v>
       </c>
-      <c r="AL321" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AM321" s="45">
+      <c r="AL321" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM321" s="50">
         <v>3.19</v>
       </c>
-      <c r="AN321" s="45">
+      <c r="AN321" s="50">
         <v>3.15</v>
       </c>
-      <c r="AO321" s="45" t="s">
-[...11 lines deleted...]
-      <c r="AS321" s="45">
+      <c r="AO321" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP321" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ321" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR321" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS321" s="50">
         <v>3.58</v>
       </c>
-      <c r="AT321" s="45" t="s">
-[...5 lines deleted...]
-      <c r="AV321" s="45" t="s">
+      <c r="AT321" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU321" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV321" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="323" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AV323" s="3"/>
+    <row r="322" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B322" s="27"/>
+      <c r="C322" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D322" s="11">
+        <v>3.19</v>
+      </c>
+      <c r="E322" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="F322" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="G322" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="H322" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="I322" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="J322" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="K322" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="L322" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="M322" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="N322" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="O322" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="P322" s="11">
+        <v>2.84</v>
+      </c>
+      <c r="Q322" s="11">
+        <v>3.01</v>
+      </c>
+      <c r="R322" s="11">
+        <v>3.09</v>
+      </c>
+      <c r="S322" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="T322" s="11">
+        <v>3.31</v>
+      </c>
+      <c r="U322" s="11">
+        <v>3.39</v>
+      </c>
+      <c r="V322" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="W322" s="11">
+        <v>3.61</v>
+      </c>
+      <c r="X322" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y322" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z322" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA322" s="11">
+        <v>3.86</v>
+      </c>
+      <c r="AB322" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC322" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD322" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE322" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF322" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG322" s="45">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AH322" s="45">
+        <v>2.42</v>
+      </c>
+      <c r="AI322" s="45">
+        <v>2.81</v>
+      </c>
+      <c r="AJ322" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK322" s="45">
+        <v>2.9</v>
+      </c>
+      <c r="AL322" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM322" s="45">
+        <v>3.19</v>
+      </c>
+      <c r="AN322" s="45">
+        <v>3.21</v>
+      </c>
+      <c r="AO322" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP322" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ322" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR322" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS322" s="45">
+        <v>3.59</v>
+      </c>
+      <c r="AT322" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU322" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV322" s="45" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="324" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N324" s="4"/>
-[...33 lines deleted...]
-      <c r="AV324" s="4"/>
+      <c r="B324" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N324" s="3"/>
+      <c r="O324" s="3"/>
+      <c r="P324" s="3"/>
+      <c r="Q324" s="3"/>
+      <c r="R324" s="3"/>
+      <c r="S324" s="3"/>
+      <c r="T324" s="3"/>
+      <c r="U324" s="3"/>
+      <c r="V324" s="3"/>
+      <c r="W324" s="3"/>
+      <c r="X324" s="3"/>
+      <c r="Y324" s="3"/>
+      <c r="Z324" s="3"/>
+      <c r="AA324" s="3"/>
+      <c r="AB324" s="3"/>
+      <c r="AC324" s="3"/>
+      <c r="AD324" s="3"/>
+      <c r="AE324" s="3"/>
+      <c r="AF324" s="3"/>
+      <c r="AG324" s="3"/>
+      <c r="AH324" s="3"/>
+      <c r="AI324" s="3"/>
+      <c r="AJ324" s="3"/>
+      <c r="AK324" s="3"/>
+      <c r="AL324" s="3"/>
+      <c r="AM324" s="3"/>
+      <c r="AN324" s="3"/>
+      <c r="AO324" s="3"/>
+      <c r="AP324" s="3"/>
+      <c r="AQ324" s="3"/>
+      <c r="AR324" s="3"/>
+      <c r="AS324" s="3"/>
+      <c r="AT324" s="3"/>
+      <c r="AU324" s="3"/>
+      <c r="AV324" s="3"/>
     </row>
     <row r="325" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N325" s="4"/>
       <c r="O325" s="4"/>
       <c r="P325" s="4"/>
       <c r="Q325" s="4"/>
       <c r="R325" s="4"/>
       <c r="S325" s="4"/>
       <c r="T325" s="4"/>
       <c r="U325" s="4"/>
       <c r="V325" s="4"/>
       <c r="W325" s="4"/>
       <c r="X325" s="4"/>
       <c r="Y325" s="4"/>
       <c r="Z325" s="4"/>
       <c r="AA325" s="4"/>
       <c r="AB325" s="4"/>
       <c r="AC325" s="4"/>
       <c r="AD325" s="4"/>
       <c r="AE325" s="4"/>
       <c r="AF325" s="4"/>
       <c r="AG325" s="4"/>
       <c r="AH325" s="4"/>
       <c r="AI325" s="4"/>
       <c r="AJ325" s="4"/>
@@ -36955,50 +37062,87 @@
       <c r="Y328" s="4"/>
       <c r="Z328" s="4"/>
       <c r="AA328" s="4"/>
       <c r="AB328" s="4"/>
       <c r="AC328" s="4"/>
       <c r="AD328" s="4"/>
       <c r="AE328" s="4"/>
       <c r="AF328" s="4"/>
       <c r="AG328" s="4"/>
       <c r="AH328" s="4"/>
       <c r="AI328" s="4"/>
       <c r="AJ328" s="4"/>
       <c r="AK328" s="4"/>
       <c r="AL328" s="4"/>
       <c r="AM328" s="4"/>
       <c r="AN328" s="4"/>
       <c r="AO328" s="4"/>
       <c r="AP328" s="4"/>
       <c r="AQ328" s="4"/>
       <c r="AR328" s="4"/>
       <c r="AS328" s="4"/>
       <c r="AT328" s="4"/>
       <c r="AU328" s="4"/>
       <c r="AV328" s="4"/>
     </row>
+    <row r="329" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N329" s="4"/>
+      <c r="O329" s="4"/>
+      <c r="P329" s="4"/>
+      <c r="Q329" s="4"/>
+      <c r="R329" s="4"/>
+      <c r="S329" s="4"/>
+      <c r="T329" s="4"/>
+      <c r="U329" s="4"/>
+      <c r="V329" s="4"/>
+      <c r="W329" s="4"/>
+      <c r="X329" s="4"/>
+      <c r="Y329" s="4"/>
+      <c r="Z329" s="4"/>
+      <c r="AA329" s="4"/>
+      <c r="AB329" s="4"/>
+      <c r="AC329" s="4"/>
+      <c r="AD329" s="4"/>
+      <c r="AE329" s="4"/>
+      <c r="AF329" s="4"/>
+      <c r="AG329" s="4"/>
+      <c r="AH329" s="4"/>
+      <c r="AI329" s="4"/>
+      <c r="AJ329" s="4"/>
+      <c r="AK329" s="4"/>
+      <c r="AL329" s="4"/>
+      <c r="AM329" s="4"/>
+      <c r="AN329" s="4"/>
+      <c r="AO329" s="4"/>
+      <c r="AP329" s="4"/>
+      <c r="AQ329" s="4"/>
+      <c r="AR329" s="4"/>
+      <c r="AS329" s="4"/>
+      <c r="AT329" s="4"/>
+      <c r="AU329" s="4"/>
+      <c r="AV329" s="4"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="AG5:AV5"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="N6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>