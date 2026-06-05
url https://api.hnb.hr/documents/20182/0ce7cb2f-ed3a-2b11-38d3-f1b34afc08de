--- v5 (2026-04-27)
+++ v6 (2026-06-05)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CE68E61-21D0-4446-8B30-86C697DF6D3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2853C308-817F-4350-9B54-8CE2DF390D23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1464" yWindow="1464" windowWidth="17280" windowHeight="9024" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7246" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7273" uniqueCount="42">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>6 years</t>
   </si>
   <si>
     <t>7 years</t>
   </si>
   <si>
     <t>9 years</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
@@ -515,70 +515,70 @@
     </xf>
     <xf numFmtId="2" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="2" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="11" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="11" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="11" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="11" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="11" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="Međunaslov u tablici" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Napomene" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Obično 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Postotak 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Tanka linija ispod" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Ukupno" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Zadnji redak" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Zaglavlje" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -893,190 +893,190 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AV329"/>
+  <dimension ref="B2:AV330"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="48" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="3.6640625" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.6640625" customWidth="1"/>
+    <col min="5" max="48" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="12" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="2"/>
     </row>
-    <row r="4" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B5" s="52" t="s">
+    <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="52" t="s">
+      <c r="C5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="54" t="s">
+      <c r="D5" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="57" t="s">
+      <c r="E5" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="57"/>
-[...26 lines deleted...]
-      <c r="AG5" s="53" t="s">
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="58"/>
+      <c r="N5" s="58"/>
+      <c r="O5" s="58"/>
+      <c r="P5" s="58"/>
+      <c r="Q5" s="58"/>
+      <c r="R5" s="58"/>
+      <c r="S5" s="58"/>
+      <c r="T5" s="58"/>
+      <c r="U5" s="58"/>
+      <c r="V5" s="58"/>
+      <c r="W5" s="58"/>
+      <c r="X5" s="58"/>
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="58"/>
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="58"/>
+      <c r="AC5" s="58"/>
+      <c r="AD5" s="58"/>
+      <c r="AE5" s="58"/>
+      <c r="AF5" s="58"/>
+      <c r="AG5" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="AH5" s="53"/>
-[...13 lines deleted...]
-      <c r="AV5" s="53"/>
+      <c r="AH5" s="54"/>
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54"/>
+      <c r="AK5" s="54"/>
+      <c r="AL5" s="54"/>
+      <c r="AM5" s="54"/>
+      <c r="AN5" s="54"/>
+      <c r="AO5" s="54"/>
+      <c r="AP5" s="54"/>
+      <c r="AQ5" s="54"/>
+      <c r="AR5" s="54"/>
+      <c r="AS5" s="54"/>
+      <c r="AT5" s="54"/>
+      <c r="AU5" s="54"/>
+      <c r="AV5" s="54"/>
     </row>
-    <row r="6" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="E6" s="53" t="s">
+    <row r="6" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="53"/>
-[...7 lines deleted...]
-      <c r="N6" s="57" t="s">
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="O6" s="57"/>
-[...17 lines deleted...]
-      <c r="AG6" s="53" t="s">
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AH6" s="53"/>
-[...13 lines deleted...]
-      <c r="AV6" s="53"/>
+      <c r="AH6" s="54"/>
+      <c r="AI6" s="54"/>
+      <c r="AJ6" s="54"/>
+      <c r="AK6" s="54"/>
+      <c r="AL6" s="54"/>
+      <c r="AM6" s="54"/>
+      <c r="AN6" s="54"/>
+      <c r="AO6" s="54"/>
+      <c r="AP6" s="54"/>
+      <c r="AQ6" s="54"/>
+      <c r="AR6" s="54"/>
+      <c r="AS6" s="54"/>
+      <c r="AT6" s="54"/>
+      <c r="AU6" s="54"/>
+      <c r="AV6" s="54"/>
     </row>
-    <row r="7" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="D7" s="56"/>
+    <row r="7" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="57"/>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="5" t="s">
@@ -36733,267 +36733,371 @@
       <c r="AO321" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AP321" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AQ321" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AR321" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AS321" s="50">
         <v>3.58</v>
       </c>
       <c r="AT321" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AU321" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AV321" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="322" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C322" s="28" t="s">
+    <row r="322" spans="2:48" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B322" s="46"/>
+      <c r="C322" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="D322" s="11">
+      <c r="D322" s="48">
         <v>3.19</v>
       </c>
-      <c r="E322" s="58" t="s">
-[...26 lines deleted...]
-      <c r="N322" s="11">
+      <c r="E322" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F322" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G322" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H322" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="I322" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="J322" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="K322" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="L322" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="M322" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="N322" s="48">
         <v>2.7</v>
       </c>
-      <c r="O322" s="11">
+      <c r="O322" s="48">
         <v>2.8</v>
       </c>
-      <c r="P322" s="11">
+      <c r="P322" s="48">
         <v>2.84</v>
       </c>
-      <c r="Q322" s="11">
+      <c r="Q322" s="48">
         <v>3.01</v>
       </c>
-      <c r="R322" s="11">
+      <c r="R322" s="48">
         <v>3.09</v>
       </c>
-      <c r="S322" s="11">
+      <c r="S322" s="48">
         <v>3.2</v>
       </c>
-      <c r="T322" s="11">
+      <c r="T322" s="48">
         <v>3.31</v>
       </c>
-      <c r="U322" s="11">
+      <c r="U322" s="48">
         <v>3.39</v>
       </c>
-      <c r="V322" s="11">
+      <c r="V322" s="48">
         <v>3.51</v>
       </c>
-      <c r="W322" s="11">
+      <c r="W322" s="48">
         <v>3.61</v>
       </c>
-      <c r="X322" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AA322" s="11">
+      <c r="X322" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y322" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z322" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA322" s="48">
         <v>3.86</v>
       </c>
-      <c r="AB322" s="11" t="s">
-[...14 lines deleted...]
-      <c r="AG322" s="45">
+      <c r="AB322" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC322" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD322" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE322" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF322" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG322" s="50">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AH322" s="45">
+      <c r="AH322" s="50">
         <v>2.42</v>
       </c>
-      <c r="AI322" s="45">
+      <c r="AI322" s="50">
         <v>2.81</v>
       </c>
-      <c r="AJ322" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AK322" s="45">
+      <c r="AJ322" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK322" s="50">
         <v>2.9</v>
       </c>
-      <c r="AL322" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AM322" s="45">
+      <c r="AL322" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM322" s="50">
         <v>3.19</v>
       </c>
-      <c r="AN322" s="45">
+      <c r="AN322" s="50">
         <v>3.21</v>
       </c>
-      <c r="AO322" s="45" t="s">
-[...11 lines deleted...]
-      <c r="AS322" s="45">
+      <c r="AO322" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP322" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ322" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR322" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS322" s="50">
         <v>3.59</v>
       </c>
-      <c r="AT322" s="45" t="s">
-[...5 lines deleted...]
-      <c r="AV322" s="45" t="s">
+      <c r="AT322" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU322" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV322" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="324" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AV324" s="3"/>
+    <row r="323" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B323" s="27"/>
+      <c r="C323" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D323" s="11">
+        <v>3.55</v>
+      </c>
+      <c r="E323" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="F323" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="G323" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="H323" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="I323" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="J323" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="K323" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="L323" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="M323" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="N323" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="O323" s="11">
+        <v>2.88</v>
+      </c>
+      <c r="P323" s="11">
+        <v>2.91</v>
+      </c>
+      <c r="Q323" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="R323" s="11">
+        <v>3.12</v>
+      </c>
+      <c r="S323" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="T323" s="11">
+        <v>3.31</v>
+      </c>
+      <c r="U323" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="V323" s="11">
+        <v>3.54</v>
+      </c>
+      <c r="W323" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="X323" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y323" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z323" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA323" s="11">
+        <v>3.87</v>
+      </c>
+      <c r="AB323" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC323" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD323" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE323" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF323" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG323" s="45">
+        <v>2.58</v>
+      </c>
+      <c r="AH323" s="45">
+        <v>2.42</v>
+      </c>
+      <c r="AI323" s="45">
+        <v>2.82</v>
+      </c>
+      <c r="AJ323" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK323" s="45">
+        <v>2.9</v>
+      </c>
+      <c r="AL323" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM323" s="45">
+        <v>3.19</v>
+      </c>
+      <c r="AN323" s="45">
+        <v>3.4</v>
+      </c>
+      <c r="AO323" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP323" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ323" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR323" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS323" s="45">
+        <v>3.61</v>
+      </c>
+      <c r="AT323" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU323" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV323" s="45" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="325" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N325" s="4"/>
-[...33 lines deleted...]
-      <c r="AV325" s="4"/>
+      <c r="B325" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N325" s="3"/>
+      <c r="O325" s="3"/>
+      <c r="P325" s="3"/>
+      <c r="Q325" s="3"/>
+      <c r="R325" s="3"/>
+      <c r="S325" s="3"/>
+      <c r="T325" s="3"/>
+      <c r="U325" s="3"/>
+      <c r="V325" s="3"/>
+      <c r="W325" s="3"/>
+      <c r="X325" s="3"/>
+      <c r="Y325" s="3"/>
+      <c r="Z325" s="3"/>
+      <c r="AA325" s="3"/>
+      <c r="AB325" s="3"/>
+      <c r="AC325" s="3"/>
+      <c r="AD325" s="3"/>
+      <c r="AE325" s="3"/>
+      <c r="AF325" s="3"/>
+      <c r="AG325" s="3"/>
+      <c r="AH325" s="3"/>
+      <c r="AI325" s="3"/>
+      <c r="AJ325" s="3"/>
+      <c r="AK325" s="3"/>
+      <c r="AL325" s="3"/>
+      <c r="AM325" s="3"/>
+      <c r="AN325" s="3"/>
+      <c r="AO325" s="3"/>
+      <c r="AP325" s="3"/>
+      <c r="AQ325" s="3"/>
+      <c r="AR325" s="3"/>
+      <c r="AS325" s="3"/>
+      <c r="AT325" s="3"/>
+      <c r="AU325" s="3"/>
+      <c r="AV325" s="3"/>
     </row>
     <row r="326" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N326" s="4"/>
       <c r="O326" s="4"/>
       <c r="P326" s="4"/>
       <c r="Q326" s="4"/>
       <c r="R326" s="4"/>
       <c r="S326" s="4"/>
       <c r="T326" s="4"/>
       <c r="U326" s="4"/>
       <c r="V326" s="4"/>
       <c r="W326" s="4"/>
       <c r="X326" s="4"/>
       <c r="Y326" s="4"/>
       <c r="Z326" s="4"/>
       <c r="AA326" s="4"/>
       <c r="AB326" s="4"/>
       <c r="AC326" s="4"/>
       <c r="AD326" s="4"/>
       <c r="AE326" s="4"/>
       <c r="AF326" s="4"/>
       <c r="AG326" s="4"/>
       <c r="AH326" s="4"/>
       <c r="AI326" s="4"/>
       <c r="AJ326" s="4"/>
@@ -37099,50 +37203,87 @@
       <c r="Y329" s="4"/>
       <c r="Z329" s="4"/>
       <c r="AA329" s="4"/>
       <c r="AB329" s="4"/>
       <c r="AC329" s="4"/>
       <c r="AD329" s="4"/>
       <c r="AE329" s="4"/>
       <c r="AF329" s="4"/>
       <c r="AG329" s="4"/>
       <c r="AH329" s="4"/>
       <c r="AI329" s="4"/>
       <c r="AJ329" s="4"/>
       <c r="AK329" s="4"/>
       <c r="AL329" s="4"/>
       <c r="AM329" s="4"/>
       <c r="AN329" s="4"/>
       <c r="AO329" s="4"/>
       <c r="AP329" s="4"/>
       <c r="AQ329" s="4"/>
       <c r="AR329" s="4"/>
       <c r="AS329" s="4"/>
       <c r="AT329" s="4"/>
       <c r="AU329" s="4"/>
       <c r="AV329" s="4"/>
     </row>
+    <row r="330" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N330" s="4"/>
+      <c r="O330" s="4"/>
+      <c r="P330" s="4"/>
+      <c r="Q330" s="4"/>
+      <c r="R330" s="4"/>
+      <c r="S330" s="4"/>
+      <c r="T330" s="4"/>
+      <c r="U330" s="4"/>
+      <c r="V330" s="4"/>
+      <c r="W330" s="4"/>
+      <c r="X330" s="4"/>
+      <c r="Y330" s="4"/>
+      <c r="Z330" s="4"/>
+      <c r="AA330" s="4"/>
+      <c r="AB330" s="4"/>
+      <c r="AC330" s="4"/>
+      <c r="AD330" s="4"/>
+      <c r="AE330" s="4"/>
+      <c r="AF330" s="4"/>
+      <c r="AG330" s="4"/>
+      <c r="AH330" s="4"/>
+      <c r="AI330" s="4"/>
+      <c r="AJ330" s="4"/>
+      <c r="AK330" s="4"/>
+      <c r="AL330" s="4"/>
+      <c r="AM330" s="4"/>
+      <c r="AN330" s="4"/>
+      <c r="AO330" s="4"/>
+      <c r="AP330" s="4"/>
+      <c r="AQ330" s="4"/>
+      <c r="AR330" s="4"/>
+      <c r="AS330" s="4"/>
+      <c r="AT330" s="4"/>
+      <c r="AU330" s="4"/>
+      <c r="AV330" s="4"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="AG5:AV5"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="N6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>