--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2853C308-817F-4350-9B54-8CE2DF390D23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{049401D8-4C1F-45AE-BF3C-8D1B60A2B687}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7273" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7299" uniqueCount="42">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>6 years</t>
   </si>
   <si>
     <t>7 years</t>
   </si>
   <si>
     <t>9 years</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
@@ -893,51 +893,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AV330"/>
+  <dimension ref="B2:AV331"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" customWidth="1"/>
     <col min="4" max="4" width="14.6640625" customWidth="1"/>
     <col min="5" max="48" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
@@ -36874,267 +36874,371 @@
       <c r="AO322" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AP322" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AQ322" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AR322" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AS322" s="50">
         <v>3.59</v>
       </c>
       <c r="AT322" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AU322" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AV322" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="323" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C323" s="28" t="s">
+    <row r="323" spans="2:48" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B323" s="46"/>
+      <c r="C323" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="D323" s="11">
+      <c r="D323" s="48">
         <v>3.55</v>
       </c>
-      <c r="E323" s="52" t="s">
-[...26 lines deleted...]
-      <c r="N323" s="11">
+      <c r="E323" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F323" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G323" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H323" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="I323" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="J323" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="K323" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="L323" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="M323" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="N323" s="48">
         <v>2.9</v>
       </c>
-      <c r="O323" s="11">
+      <c r="O323" s="48">
         <v>2.88</v>
       </c>
-      <c r="P323" s="11">
+      <c r="P323" s="48">
         <v>2.91</v>
       </c>
-      <c r="Q323" s="11">
+      <c r="Q323" s="48">
         <v>3.02</v>
       </c>
-      <c r="R323" s="11">
+      <c r="R323" s="48">
         <v>3.12</v>
       </c>
-      <c r="S323" s="11">
+      <c r="S323" s="48">
         <v>3.21</v>
       </c>
-      <c r="T323" s="11">
+      <c r="T323" s="48">
         <v>3.31</v>
       </c>
-      <c r="U323" s="11">
+      <c r="U323" s="48">
         <v>3.43</v>
       </c>
-      <c r="V323" s="11">
+      <c r="V323" s="48">
         <v>3.54</v>
       </c>
-      <c r="W323" s="11">
+      <c r="W323" s="48">
         <v>3.63</v>
       </c>
-      <c r="X323" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AA323" s="11">
+      <c r="X323" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y323" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z323" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA323" s="48">
         <v>3.87</v>
       </c>
-      <c r="AB323" s="11" t="s">
-[...14 lines deleted...]
-      <c r="AG323" s="45">
+      <c r="AB323" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC323" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD323" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE323" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF323" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG323" s="50">
         <v>2.58</v>
       </c>
-      <c r="AH323" s="45">
+      <c r="AH323" s="50">
         <v>2.42</v>
       </c>
-      <c r="AI323" s="45">
+      <c r="AI323" s="50">
         <v>2.82</v>
       </c>
-      <c r="AJ323" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AK323" s="45">
+      <c r="AJ323" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK323" s="50">
         <v>2.9</v>
       </c>
-      <c r="AL323" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AM323" s="45">
+      <c r="AL323" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM323" s="50">
         <v>3.19</v>
       </c>
-      <c r="AN323" s="45">
+      <c r="AN323" s="50">
         <v>3.4</v>
       </c>
-      <c r="AO323" s="45" t="s">
-[...11 lines deleted...]
-      <c r="AS323" s="45">
+      <c r="AO323" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP323" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ323" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR323" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS323" s="50">
         <v>3.61</v>
       </c>
-      <c r="AT323" s="45" t="s">
-[...5 lines deleted...]
-      <c r="AV323" s="45" t="s">
+      <c r="AT323" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU323" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV323" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="325" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AV325" s="3"/>
+    <row r="324" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B324" s="27"/>
+      <c r="C324" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D324" s="11">
+        <v>3.5700000000000003</v>
+      </c>
+      <c r="E324" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="F324" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="G324" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="H324" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="I324" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="J324" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="K324" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="L324" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="M324" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="N324" s="11">
+        <v>2.94</v>
+      </c>
+      <c r="O324" s="11">
+        <v>2.96</v>
+      </c>
+      <c r="P324" s="11">
+        <v>2.96</v>
+      </c>
+      <c r="Q324" s="11">
+        <v>3.06</v>
+      </c>
+      <c r="R324" s="11">
+        <v>3.17</v>
+      </c>
+      <c r="S324" s="11">
+        <v>3.25</v>
+      </c>
+      <c r="T324" s="11">
+        <v>3.34</v>
+      </c>
+      <c r="U324" s="11">
+        <v>3.45</v>
+      </c>
+      <c r="V324" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="W324" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="X324" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y324" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z324" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA324" s="11">
+        <v>3.91</v>
+      </c>
+      <c r="AB324" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC324" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD324" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE324" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF324" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG324" s="45">
+        <v>2.86</v>
+      </c>
+      <c r="AH324" s="45">
+        <v>2.42</v>
+      </c>
+      <c r="AI324" s="45">
+        <v>2.94</v>
+      </c>
+      <c r="AJ324" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK324" s="45">
+        <v>2.89</v>
+      </c>
+      <c r="AL324" s="45">
+        <v>3.13</v>
+      </c>
+      <c r="AM324" s="45">
+        <v>3.19</v>
+      </c>
+      <c r="AN324" s="45">
+        <v>3.42</v>
+      </c>
+      <c r="AO324" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP324" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ324" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR324" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS324" s="45">
+        <v>3.62</v>
+      </c>
+      <c r="AT324" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU324" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV324" s="45" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="326" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N326" s="4"/>
-[...33 lines deleted...]
-      <c r="AV326" s="4"/>
+      <c r="B326" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N326" s="3"/>
+      <c r="O326" s="3"/>
+      <c r="P326" s="3"/>
+      <c r="Q326" s="3"/>
+      <c r="R326" s="3"/>
+      <c r="S326" s="3"/>
+      <c r="T326" s="3"/>
+      <c r="U326" s="3"/>
+      <c r="V326" s="3"/>
+      <c r="W326" s="3"/>
+      <c r="X326" s="3"/>
+      <c r="Y326" s="3"/>
+      <c r="Z326" s="3"/>
+      <c r="AA326" s="3"/>
+      <c r="AB326" s="3"/>
+      <c r="AC326" s="3"/>
+      <c r="AD326" s="3"/>
+      <c r="AE326" s="3"/>
+      <c r="AF326" s="3"/>
+      <c r="AG326" s="3"/>
+      <c r="AH326" s="3"/>
+      <c r="AI326" s="3"/>
+      <c r="AJ326" s="3"/>
+      <c r="AK326" s="3"/>
+      <c r="AL326" s="3"/>
+      <c r="AM326" s="3"/>
+      <c r="AN326" s="3"/>
+      <c r="AO326" s="3"/>
+      <c r="AP326" s="3"/>
+      <c r="AQ326" s="3"/>
+      <c r="AR326" s="3"/>
+      <c r="AS326" s="3"/>
+      <c r="AT326" s="3"/>
+      <c r="AU326" s="3"/>
+      <c r="AV326" s="3"/>
     </row>
     <row r="327" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N327" s="4"/>
       <c r="O327" s="4"/>
       <c r="P327" s="4"/>
       <c r="Q327" s="4"/>
       <c r="R327" s="4"/>
       <c r="S327" s="4"/>
       <c r="T327" s="4"/>
       <c r="U327" s="4"/>
       <c r="V327" s="4"/>
       <c r="W327" s="4"/>
       <c r="X327" s="4"/>
       <c r="Y327" s="4"/>
       <c r="Z327" s="4"/>
       <c r="AA327" s="4"/>
       <c r="AB327" s="4"/>
       <c r="AC327" s="4"/>
       <c r="AD327" s="4"/>
       <c r="AE327" s="4"/>
       <c r="AF327" s="4"/>
       <c r="AG327" s="4"/>
       <c r="AH327" s="4"/>
       <c r="AI327" s="4"/>
       <c r="AJ327" s="4"/>
@@ -37240,50 +37344,87 @@
       <c r="Y330" s="4"/>
       <c r="Z330" s="4"/>
       <c r="AA330" s="4"/>
       <c r="AB330" s="4"/>
       <c r="AC330" s="4"/>
       <c r="AD330" s="4"/>
       <c r="AE330" s="4"/>
       <c r="AF330" s="4"/>
       <c r="AG330" s="4"/>
       <c r="AH330" s="4"/>
       <c r="AI330" s="4"/>
       <c r="AJ330" s="4"/>
       <c r="AK330" s="4"/>
       <c r="AL330" s="4"/>
       <c r="AM330" s="4"/>
       <c r="AN330" s="4"/>
       <c r="AO330" s="4"/>
       <c r="AP330" s="4"/>
       <c r="AQ330" s="4"/>
       <c r="AR330" s="4"/>
       <c r="AS330" s="4"/>
       <c r="AT330" s="4"/>
       <c r="AU330" s="4"/>
       <c r="AV330" s="4"/>
     </row>
+    <row r="331" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N331" s="4"/>
+      <c r="O331" s="4"/>
+      <c r="P331" s="4"/>
+      <c r="Q331" s="4"/>
+      <c r="R331" s="4"/>
+      <c r="S331" s="4"/>
+      <c r="T331" s="4"/>
+      <c r="U331" s="4"/>
+      <c r="V331" s="4"/>
+      <c r="W331" s="4"/>
+      <c r="X331" s="4"/>
+      <c r="Y331" s="4"/>
+      <c r="Z331" s="4"/>
+      <c r="AA331" s="4"/>
+      <c r="AB331" s="4"/>
+      <c r="AC331" s="4"/>
+      <c r="AD331" s="4"/>
+      <c r="AE331" s="4"/>
+      <c r="AF331" s="4"/>
+      <c r="AG331" s="4"/>
+      <c r="AH331" s="4"/>
+      <c r="AI331" s="4"/>
+      <c r="AJ331" s="4"/>
+      <c r="AK331" s="4"/>
+      <c r="AL331" s="4"/>
+      <c r="AM331" s="4"/>
+      <c r="AN331" s="4"/>
+      <c r="AO331" s="4"/>
+      <c r="AP331" s="4"/>
+      <c r="AQ331" s="4"/>
+      <c r="AR331" s="4"/>
+      <c r="AS331" s="4"/>
+      <c r="AT331" s="4"/>
+      <c r="AU331" s="4"/>
+      <c r="AV331" s="4"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="AG5:AV5"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="N6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>