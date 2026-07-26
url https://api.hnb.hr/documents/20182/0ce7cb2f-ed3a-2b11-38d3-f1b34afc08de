--- v7 (2026-06-25)
+++ v8 (2026-07-26)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{049401D8-4C1F-45AE-BF3C-8D1B60A2B687}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{835D1D8D-7B46-449E-9425-2BFE0B7FBD22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7299" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7325" uniqueCount="42">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>6 years</t>
   </si>
   <si>
     <t>7 years</t>
   </si>
   <si>
     <t>9 years</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
@@ -893,51 +893,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AV331"/>
+  <dimension ref="B2:AV332"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" customWidth="1"/>
     <col min="4" max="4" width="14.6640625" customWidth="1"/>
     <col min="5" max="48" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
@@ -37015,267 +37015,371 @@
       <c r="AO323" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AP323" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AQ323" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AR323" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AS323" s="50">
         <v>3.61</v>
       </c>
       <c r="AT323" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AU323" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AV323" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="324" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C324" s="28" t="s">
+    <row r="324" spans="2:48" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B324" s="46"/>
+      <c r="C324" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="D324" s="11">
+      <c r="D324" s="48">
         <v>3.5700000000000003</v>
       </c>
-      <c r="E324" s="52" t="s">
-[...26 lines deleted...]
-      <c r="N324" s="11">
+      <c r="E324" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F324" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G324" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H324" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="I324" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="J324" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="K324" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="L324" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="M324" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="N324" s="48">
         <v>2.94</v>
       </c>
-      <c r="O324" s="11">
+      <c r="O324" s="48">
         <v>2.96</v>
       </c>
-      <c r="P324" s="11">
+      <c r="P324" s="48">
         <v>2.96</v>
       </c>
-      <c r="Q324" s="11">
+      <c r="Q324" s="48">
         <v>3.06</v>
       </c>
-      <c r="R324" s="11">
+      <c r="R324" s="48">
         <v>3.17</v>
       </c>
-      <c r="S324" s="11">
+      <c r="S324" s="48">
         <v>3.25</v>
       </c>
-      <c r="T324" s="11">
+      <c r="T324" s="48">
         <v>3.34</v>
       </c>
-      <c r="U324" s="11">
+      <c r="U324" s="48">
         <v>3.45</v>
       </c>
-      <c r="V324" s="11">
+      <c r="V324" s="48">
         <v>3.58</v>
       </c>
-      <c r="W324" s="11">
+      <c r="W324" s="48">
         <v>3.68</v>
       </c>
-      <c r="X324" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AA324" s="11">
+      <c r="X324" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y324" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z324" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA324" s="48">
         <v>3.91</v>
       </c>
-      <c r="AB324" s="11" t="s">
-[...14 lines deleted...]
-      <c r="AG324" s="45">
+      <c r="AB324" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC324" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD324" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE324" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF324" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG324" s="50">
         <v>2.86</v>
       </c>
-      <c r="AH324" s="45">
+      <c r="AH324" s="50">
         <v>2.42</v>
       </c>
-      <c r="AI324" s="45">
+      <c r="AI324" s="50">
         <v>2.94</v>
       </c>
-      <c r="AJ324" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AK324" s="45">
+      <c r="AJ324" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK324" s="50">
         <v>2.89</v>
       </c>
-      <c r="AL324" s="45">
+      <c r="AL324" s="50">
         <v>3.13</v>
       </c>
-      <c r="AM324" s="45">
+      <c r="AM324" s="50">
         <v>3.19</v>
       </c>
-      <c r="AN324" s="45">
+      <c r="AN324" s="50">
         <v>3.42</v>
       </c>
-      <c r="AO324" s="45" t="s">
-[...11 lines deleted...]
-      <c r="AS324" s="45">
+      <c r="AO324" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP324" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ324" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR324" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS324" s="50">
         <v>3.62</v>
       </c>
-      <c r="AT324" s="45" t="s">
-[...5 lines deleted...]
-      <c r="AV324" s="45" t="s">
+      <c r="AT324" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU324" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV324" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="326" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AV326" s="3"/>
+    <row r="325" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B325" s="27"/>
+      <c r="C325" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D325" s="11">
+        <v>3.5700000000000003</v>
+      </c>
+      <c r="E325" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="F325" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="G325" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="H325" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="I325" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="J325" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="K325" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="L325" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="M325" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="N325" s="11">
+        <v>2.96</v>
+      </c>
+      <c r="O325" s="11">
+        <v>2.96</v>
+      </c>
+      <c r="P325" s="11">
+        <v>2.99</v>
+      </c>
+      <c r="Q325" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="R325" s="11">
+        <v>3.11</v>
+      </c>
+      <c r="S325" s="11">
+        <v>3.18</v>
+      </c>
+      <c r="T325" s="11">
+        <v>3.27</v>
+      </c>
+      <c r="U325" s="11">
+        <v>3.37</v>
+      </c>
+      <c r="V325" s="11">
+        <v>3.51</v>
+      </c>
+      <c r="W325" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="X325" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y325" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z325" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA325" s="11">
+        <v>3.84</v>
+      </c>
+      <c r="AB325" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC325" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD325" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE325" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF325" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG325" s="45">
+        <v>2.9</v>
+      </c>
+      <c r="AH325" s="45">
+        <v>2.48</v>
+      </c>
+      <c r="AI325" s="45">
+        <v>2.95</v>
+      </c>
+      <c r="AJ325" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK325" s="45">
+        <v>2.97</v>
+      </c>
+      <c r="AL325" s="45">
+        <v>3.18</v>
+      </c>
+      <c r="AM325" s="45">
+        <v>3.25</v>
+      </c>
+      <c r="AN325" s="45">
+        <v>3.57</v>
+      </c>
+      <c r="AO325" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP325" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ325" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR325" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS325" s="45">
+        <v>3.63</v>
+      </c>
+      <c r="AT325" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU325" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV325" s="45" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="327" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N327" s="4"/>
-[...33 lines deleted...]
-      <c r="AV327" s="4"/>
+      <c r="B327" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N327" s="3"/>
+      <c r="O327" s="3"/>
+      <c r="P327" s="3"/>
+      <c r="Q327" s="3"/>
+      <c r="R327" s="3"/>
+      <c r="S327" s="3"/>
+      <c r="T327" s="3"/>
+      <c r="U327" s="3"/>
+      <c r="V327" s="3"/>
+      <c r="W327" s="3"/>
+      <c r="X327" s="3"/>
+      <c r="Y327" s="3"/>
+      <c r="Z327" s="3"/>
+      <c r="AA327" s="3"/>
+      <c r="AB327" s="3"/>
+      <c r="AC327" s="3"/>
+      <c r="AD327" s="3"/>
+      <c r="AE327" s="3"/>
+      <c r="AF327" s="3"/>
+      <c r="AG327" s="3"/>
+      <c r="AH327" s="3"/>
+      <c r="AI327" s="3"/>
+      <c r="AJ327" s="3"/>
+      <c r="AK327" s="3"/>
+      <c r="AL327" s="3"/>
+      <c r="AM327" s="3"/>
+      <c r="AN327" s="3"/>
+      <c r="AO327" s="3"/>
+      <c r="AP327" s="3"/>
+      <c r="AQ327" s="3"/>
+      <c r="AR327" s="3"/>
+      <c r="AS327" s="3"/>
+      <c r="AT327" s="3"/>
+      <c r="AU327" s="3"/>
+      <c r="AV327" s="3"/>
     </row>
     <row r="328" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N328" s="4"/>
       <c r="O328" s="4"/>
       <c r="P328" s="4"/>
       <c r="Q328" s="4"/>
       <c r="R328" s="4"/>
       <c r="S328" s="4"/>
       <c r="T328" s="4"/>
       <c r="U328" s="4"/>
       <c r="V328" s="4"/>
       <c r="W328" s="4"/>
       <c r="X328" s="4"/>
       <c r="Y328" s="4"/>
       <c r="Z328" s="4"/>
       <c r="AA328" s="4"/>
       <c r="AB328" s="4"/>
       <c r="AC328" s="4"/>
       <c r="AD328" s="4"/>
       <c r="AE328" s="4"/>
       <c r="AF328" s="4"/>
       <c r="AG328" s="4"/>
       <c r="AH328" s="4"/>
       <c r="AI328" s="4"/>
       <c r="AJ328" s="4"/>
@@ -37381,50 +37485,87 @@
       <c r="Y331" s="4"/>
       <c r="Z331" s="4"/>
       <c r="AA331" s="4"/>
       <c r="AB331" s="4"/>
       <c r="AC331" s="4"/>
       <c r="AD331" s="4"/>
       <c r="AE331" s="4"/>
       <c r="AF331" s="4"/>
       <c r="AG331" s="4"/>
       <c r="AH331" s="4"/>
       <c r="AI331" s="4"/>
       <c r="AJ331" s="4"/>
       <c r="AK331" s="4"/>
       <c r="AL331" s="4"/>
       <c r="AM331" s="4"/>
       <c r="AN331" s="4"/>
       <c r="AO331" s="4"/>
       <c r="AP331" s="4"/>
       <c r="AQ331" s="4"/>
       <c r="AR331" s="4"/>
       <c r="AS331" s="4"/>
       <c r="AT331" s="4"/>
       <c r="AU331" s="4"/>
       <c r="AV331" s="4"/>
     </row>
+    <row r="332" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N332" s="4"/>
+      <c r="O332" s="4"/>
+      <c r="P332" s="4"/>
+      <c r="Q332" s="4"/>
+      <c r="R332" s="4"/>
+      <c r="S332" s="4"/>
+      <c r="T332" s="4"/>
+      <c r="U332" s="4"/>
+      <c r="V332" s="4"/>
+      <c r="W332" s="4"/>
+      <c r="X332" s="4"/>
+      <c r="Y332" s="4"/>
+      <c r="Z332" s="4"/>
+      <c r="AA332" s="4"/>
+      <c r="AB332" s="4"/>
+      <c r="AC332" s="4"/>
+      <c r="AD332" s="4"/>
+      <c r="AE332" s="4"/>
+      <c r="AF332" s="4"/>
+      <c r="AG332" s="4"/>
+      <c r="AH332" s="4"/>
+      <c r="AI332" s="4"/>
+      <c r="AJ332" s="4"/>
+      <c r="AK332" s="4"/>
+      <c r="AL332" s="4"/>
+      <c r="AM332" s="4"/>
+      <c r="AN332" s="4"/>
+      <c r="AO332" s="4"/>
+      <c r="AP332" s="4"/>
+      <c r="AQ332" s="4"/>
+      <c r="AR332" s="4"/>
+      <c r="AS332" s="4"/>
+      <c r="AT332" s="4"/>
+      <c r="AU332" s="4"/>
+      <c r="AV332" s="4"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="AG5:AV5"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="N6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>