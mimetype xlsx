--- v8 (2026-07-26)
+++ v9 (2026-08-20)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{835D1D8D-7B46-449E-9425-2BFE0B7FBD22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A860796F-F04A-44EA-956F-E6843D548E09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7325" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7350" uniqueCount="42">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>6 years</t>
   </si>
   <si>
     <t>7 years</t>
   </si>
   <si>
     <t>9 years</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
@@ -893,73 +893,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AV332"/>
+  <dimension ref="B2:AV333"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="48" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" customWidth="1"/>
+    <col min="5" max="48" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="12" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="2"/>
     </row>
-    <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="53" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="58"/>
       <c r="L5" s="58"/>
       <c r="M5" s="58"/>
       <c r="N5" s="58"/>
       <c r="O5" s="58"/>
       <c r="P5" s="58"/>
       <c r="Q5" s="58"/>
       <c r="R5" s="58"/>
@@ -974,51 +974,51 @@
       <c r="AA5" s="58"/>
       <c r="AB5" s="58"/>
       <c r="AC5" s="58"/>
       <c r="AD5" s="58"/>
       <c r="AE5" s="58"/>
       <c r="AF5" s="58"/>
       <c r="AG5" s="54" t="s">
         <v>34</v>
       </c>
       <c r="AH5" s="54"/>
       <c r="AI5" s="54"/>
       <c r="AJ5" s="54"/>
       <c r="AK5" s="54"/>
       <c r="AL5" s="54"/>
       <c r="AM5" s="54"/>
       <c r="AN5" s="54"/>
       <c r="AO5" s="54"/>
       <c r="AP5" s="54"/>
       <c r="AQ5" s="54"/>
       <c r="AR5" s="54"/>
       <c r="AS5" s="54"/>
       <c r="AT5" s="54"/>
       <c r="AU5" s="54"/>
       <c r="AV5" s="54"/>
     </row>
-    <row r="6" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="53"/>
       <c r="C6" s="53"/>
       <c r="D6" s="56"/>
       <c r="E6" s="54" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="58" t="s">
         <v>0</v>
       </c>
       <c r="O6" s="58"/>
       <c r="P6" s="58"/>
       <c r="Q6" s="58"/>
       <c r="R6" s="58"/>
       <c r="S6" s="58"/>
       <c r="T6" s="58"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
@@ -1029,51 +1029,51 @@
       <c r="AA6" s="58"/>
       <c r="AB6" s="58"/>
       <c r="AC6" s="58"/>
       <c r="AD6" s="58"/>
       <c r="AE6" s="58"/>
       <c r="AF6" s="58"/>
       <c r="AG6" s="54" t="s">
         <v>0</v>
       </c>
       <c r="AH6" s="54"/>
       <c r="AI6" s="54"/>
       <c r="AJ6" s="54"/>
       <c r="AK6" s="54"/>
       <c r="AL6" s="54"/>
       <c r="AM6" s="54"/>
       <c r="AN6" s="54"/>
       <c r="AO6" s="54"/>
       <c r="AP6" s="54"/>
       <c r="AQ6" s="54"/>
       <c r="AR6" s="54"/>
       <c r="AS6" s="54"/>
       <c r="AT6" s="54"/>
       <c r="AU6" s="54"/>
       <c r="AV6" s="54"/>
     </row>
-    <row r="7" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="57"/>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="5" t="s">
@@ -37156,267 +37156,371 @@
       <c r="AO324" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AP324" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AQ324" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AR324" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AS324" s="50">
         <v>3.62</v>
       </c>
       <c r="AT324" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AU324" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AV324" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="325" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C325" s="28" t="s">
+    <row r="325" spans="2:48" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B325" s="46"/>
+      <c r="C325" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="D325" s="11">
+      <c r="D325" s="48">
         <v>3.5700000000000003</v>
       </c>
-      <c r="E325" s="52" t="s">
-[...26 lines deleted...]
-      <c r="N325" s="11">
+      <c r="E325" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F325" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G325" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H325" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="I325" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="J325" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="K325" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="L325" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="M325" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="N325" s="48">
         <v>2.96</v>
       </c>
-      <c r="O325" s="11">
+      <c r="O325" s="48">
         <v>2.96</v>
       </c>
-      <c r="P325" s="11">
+      <c r="P325" s="48">
         <v>2.99</v>
       </c>
-      <c r="Q325" s="11">
+      <c r="Q325" s="48">
         <v>3.02</v>
       </c>
-      <c r="R325" s="11">
+      <c r="R325" s="48">
         <v>3.11</v>
       </c>
-      <c r="S325" s="11">
+      <c r="S325" s="48">
         <v>3.18</v>
       </c>
-      <c r="T325" s="11">
+      <c r="T325" s="48">
         <v>3.27</v>
       </c>
-      <c r="U325" s="11">
+      <c r="U325" s="48">
         <v>3.37</v>
       </c>
-      <c r="V325" s="11">
+      <c r="V325" s="48">
         <v>3.51</v>
       </c>
-      <c r="W325" s="11">
+      <c r="W325" s="48">
         <v>3.58</v>
       </c>
-      <c r="X325" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AA325" s="11">
+      <c r="X325" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y325" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z325" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA325" s="48">
         <v>3.84</v>
       </c>
-      <c r="AB325" s="11" t="s">
-[...14 lines deleted...]
-      <c r="AG325" s="45">
+      <c r="AB325" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC325" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD325" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE325" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF325" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG325" s="50">
         <v>2.9</v>
       </c>
-      <c r="AH325" s="45">
+      <c r="AH325" s="50">
         <v>2.48</v>
       </c>
-      <c r="AI325" s="45">
+      <c r="AI325" s="50">
         <v>2.95</v>
       </c>
-      <c r="AJ325" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AK325" s="45">
+      <c r="AJ325" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK325" s="50">
         <v>2.97</v>
       </c>
-      <c r="AL325" s="45">
+      <c r="AL325" s="50">
         <v>3.18</v>
       </c>
-      <c r="AM325" s="45">
+      <c r="AM325" s="50">
         <v>3.25</v>
       </c>
-      <c r="AN325" s="45">
+      <c r="AN325" s="50">
         <v>3.57</v>
       </c>
-      <c r="AO325" s="45" t="s">
-[...11 lines deleted...]
-      <c r="AS325" s="45">
+      <c r="AO325" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP325" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ325" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR325" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS325" s="50">
         <v>3.63</v>
       </c>
-      <c r="AT325" s="45" t="s">
-[...5 lines deleted...]
-      <c r="AV325" s="45" t="s">
+      <c r="AT325" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU325" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV325" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="327" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AV327" s="3"/>
+    <row r="326" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B326" s="27"/>
+      <c r="C326" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D326" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="E326" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="F326" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="G326" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="H326" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="I326" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="J326" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="K326" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="L326" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="M326" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="N326" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="O326" s="11">
+        <v>3.05</v>
+      </c>
+      <c r="P326" s="11">
+        <v>3.08</v>
+      </c>
+      <c r="Q326" s="11">
+        <v>3.15</v>
+      </c>
+      <c r="R326" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="S326" s="11">
+        <v>3.26</v>
+      </c>
+      <c r="T326" s="11">
+        <v>3.38</v>
+      </c>
+      <c r="U326" s="11">
+        <v>3.45</v>
+      </c>
+      <c r="V326" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="W326" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="X326" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y326" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z326" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA326" s="11">
+        <v>3.89</v>
+      </c>
+      <c r="AB326" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC326" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD326" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE326" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF326" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG326" s="45">
+        <v>2.96</v>
+      </c>
+      <c r="AH326" s="45">
+        <v>2.78</v>
+      </c>
+      <c r="AI326" s="45">
+        <v>2.93</v>
+      </c>
+      <c r="AJ326" s="45">
+        <v>3.04</v>
+      </c>
+      <c r="AK326" s="45">
+        <v>3.03</v>
+      </c>
+      <c r="AL326" s="45">
+        <v>3.17</v>
+      </c>
+      <c r="AM326" s="45">
+        <v>3.26</v>
+      </c>
+      <c r="AN326" s="45">
+        <v>3.58</v>
+      </c>
+      <c r="AO326" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP326" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ326" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR326" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS326" s="45">
+        <v>3.64</v>
+      </c>
+      <c r="AT326" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU326" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV326" s="45" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="328" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N328" s="4"/>
-[...33 lines deleted...]
-      <c r="AV328" s="4"/>
+      <c r="B328" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N328" s="3"/>
+      <c r="O328" s="3"/>
+      <c r="P328" s="3"/>
+      <c r="Q328" s="3"/>
+      <c r="R328" s="3"/>
+      <c r="S328" s="3"/>
+      <c r="T328" s="3"/>
+      <c r="U328" s="3"/>
+      <c r="V328" s="3"/>
+      <c r="W328" s="3"/>
+      <c r="X328" s="3"/>
+      <c r="Y328" s="3"/>
+      <c r="Z328" s="3"/>
+      <c r="AA328" s="3"/>
+      <c r="AB328" s="3"/>
+      <c r="AC328" s="3"/>
+      <c r="AD328" s="3"/>
+      <c r="AE328" s="3"/>
+      <c r="AF328" s="3"/>
+      <c r="AG328" s="3"/>
+      <c r="AH328" s="3"/>
+      <c r="AI328" s="3"/>
+      <c r="AJ328" s="3"/>
+      <c r="AK328" s="3"/>
+      <c r="AL328" s="3"/>
+      <c r="AM328" s="3"/>
+      <c r="AN328" s="3"/>
+      <c r="AO328" s="3"/>
+      <c r="AP328" s="3"/>
+      <c r="AQ328" s="3"/>
+      <c r="AR328" s="3"/>
+      <c r="AS328" s="3"/>
+      <c r="AT328" s="3"/>
+      <c r="AU328" s="3"/>
+      <c r="AV328" s="3"/>
     </row>
     <row r="329" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N329" s="4"/>
       <c r="O329" s="4"/>
       <c r="P329" s="4"/>
       <c r="Q329" s="4"/>
       <c r="R329" s="4"/>
       <c r="S329" s="4"/>
       <c r="T329" s="4"/>
       <c r="U329" s="4"/>
       <c r="V329" s="4"/>
       <c r="W329" s="4"/>
       <c r="X329" s="4"/>
       <c r="Y329" s="4"/>
       <c r="Z329" s="4"/>
       <c r="AA329" s="4"/>
       <c r="AB329" s="4"/>
       <c r="AC329" s="4"/>
       <c r="AD329" s="4"/>
       <c r="AE329" s="4"/>
       <c r="AF329" s="4"/>
       <c r="AG329" s="4"/>
       <c r="AH329" s="4"/>
       <c r="AI329" s="4"/>
       <c r="AJ329" s="4"/>
@@ -37522,50 +37626,87 @@
       <c r="Y332" s="4"/>
       <c r="Z332" s="4"/>
       <c r="AA332" s="4"/>
       <c r="AB332" s="4"/>
       <c r="AC332" s="4"/>
       <c r="AD332" s="4"/>
       <c r="AE332" s="4"/>
       <c r="AF332" s="4"/>
       <c r="AG332" s="4"/>
       <c r="AH332" s="4"/>
       <c r="AI332" s="4"/>
       <c r="AJ332" s="4"/>
       <c r="AK332" s="4"/>
       <c r="AL332" s="4"/>
       <c r="AM332" s="4"/>
       <c r="AN332" s="4"/>
       <c r="AO332" s="4"/>
       <c r="AP332" s="4"/>
       <c r="AQ332" s="4"/>
       <c r="AR332" s="4"/>
       <c r="AS332" s="4"/>
       <c r="AT332" s="4"/>
       <c r="AU332" s="4"/>
       <c r="AV332" s="4"/>
     </row>
+    <row r="333" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N333" s="4"/>
+      <c r="O333" s="4"/>
+      <c r="P333" s="4"/>
+      <c r="Q333" s="4"/>
+      <c r="R333" s="4"/>
+      <c r="S333" s="4"/>
+      <c r="T333" s="4"/>
+      <c r="U333" s="4"/>
+      <c r="V333" s="4"/>
+      <c r="W333" s="4"/>
+      <c r="X333" s="4"/>
+      <c r="Y333" s="4"/>
+      <c r="Z333" s="4"/>
+      <c r="AA333" s="4"/>
+      <c r="AB333" s="4"/>
+      <c r="AC333" s="4"/>
+      <c r="AD333" s="4"/>
+      <c r="AE333" s="4"/>
+      <c r="AF333" s="4"/>
+      <c r="AG333" s="4"/>
+      <c r="AH333" s="4"/>
+      <c r="AI333" s="4"/>
+      <c r="AJ333" s="4"/>
+      <c r="AK333" s="4"/>
+      <c r="AL333" s="4"/>
+      <c r="AM333" s="4"/>
+      <c r="AN333" s="4"/>
+      <c r="AO333" s="4"/>
+      <c r="AP333" s="4"/>
+      <c r="AQ333" s="4"/>
+      <c r="AR333" s="4"/>
+      <c r="AS333" s="4"/>
+      <c r="AT333" s="4"/>
+      <c r="AU333" s="4"/>
+      <c r="AV333" s="4"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="AG5:AV5"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="N6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>