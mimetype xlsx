--- v9 (2026-08-20)
+++ v10 (2026-09-10)
@@ -5,77 +5,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\G8b_EA\Biltenske tablice\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A860796F-F04A-44EA-956F-E6843D548E09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{612AB2FA-BA4A-4644-9905-81CF0FB78DEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7350" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7376" uniqueCount="42">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>6 years</t>
   </si>
   <si>
     <t>7 years</t>
   </si>
   <si>
     <t>9 years</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
@@ -893,73 +893,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:AV333"/>
+  <dimension ref="B2:AV334"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="48" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="3.6640625" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.6640625" customWidth="1"/>
+    <col min="5" max="48" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="12" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="2"/>
     </row>
-    <row r="4" spans="2:48" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:48" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="53" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="58"/>
       <c r="L5" s="58"/>
       <c r="M5" s="58"/>
       <c r="N5" s="58"/>
       <c r="O5" s="58"/>
       <c r="P5" s="58"/>
       <c r="Q5" s="58"/>
       <c r="R5" s="58"/>
@@ -974,51 +974,51 @@
       <c r="AA5" s="58"/>
       <c r="AB5" s="58"/>
       <c r="AC5" s="58"/>
       <c r="AD5" s="58"/>
       <c r="AE5" s="58"/>
       <c r="AF5" s="58"/>
       <c r="AG5" s="54" t="s">
         <v>34</v>
       </c>
       <c r="AH5" s="54"/>
       <c r="AI5" s="54"/>
       <c r="AJ5" s="54"/>
       <c r="AK5" s="54"/>
       <c r="AL5" s="54"/>
       <c r="AM5" s="54"/>
       <c r="AN5" s="54"/>
       <c r="AO5" s="54"/>
       <c r="AP5" s="54"/>
       <c r="AQ5" s="54"/>
       <c r="AR5" s="54"/>
       <c r="AS5" s="54"/>
       <c r="AT5" s="54"/>
       <c r="AU5" s="54"/>
       <c r="AV5" s="54"/>
     </row>
-    <row r="6" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="53"/>
       <c r="C6" s="53"/>
       <c r="D6" s="56"/>
       <c r="E6" s="54" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="58" t="s">
         <v>0</v>
       </c>
       <c r="O6" s="58"/>
       <c r="P6" s="58"/>
       <c r="Q6" s="58"/>
       <c r="R6" s="58"/>
       <c r="S6" s="58"/>
       <c r="T6" s="58"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
@@ -1029,51 +1029,51 @@
       <c r="AA6" s="58"/>
       <c r="AB6" s="58"/>
       <c r="AC6" s="58"/>
       <c r="AD6" s="58"/>
       <c r="AE6" s="58"/>
       <c r="AF6" s="58"/>
       <c r="AG6" s="54" t="s">
         <v>0</v>
       </c>
       <c r="AH6" s="54"/>
       <c r="AI6" s="54"/>
       <c r="AJ6" s="54"/>
       <c r="AK6" s="54"/>
       <c r="AL6" s="54"/>
       <c r="AM6" s="54"/>
       <c r="AN6" s="54"/>
       <c r="AO6" s="54"/>
       <c r="AP6" s="54"/>
       <c r="AQ6" s="54"/>
       <c r="AR6" s="54"/>
       <c r="AS6" s="54"/>
       <c r="AT6" s="54"/>
       <c r="AU6" s="54"/>
       <c r="AV6" s="54"/>
     </row>
-    <row r="7" spans="2:48" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:48" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="57"/>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="5" t="s">
@@ -37297,267 +37297,371 @@
       <c r="AO325" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AP325" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AQ325" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AR325" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AS325" s="50">
         <v>3.63</v>
       </c>
       <c r="AT325" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AU325" s="50" t="s">
         <v>1</v>
       </c>
       <c r="AV325" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="326" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C326" s="28" t="s">
+    <row r="326" spans="2:48" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B326" s="46"/>
+      <c r="C326" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="D326" s="11">
+      <c r="D326" s="48">
         <v>3.58</v>
       </c>
-      <c r="E326" s="52" t="s">
-[...26 lines deleted...]
-      <c r="N326" s="11">
+      <c r="E326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="I326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="J326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="K326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="L326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="M326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="N326" s="48">
         <v>3.02</v>
       </c>
-      <c r="O326" s="11">
+      <c r="O326" s="48">
         <v>3.05</v>
       </c>
-      <c r="P326" s="11">
+      <c r="P326" s="48">
         <v>3.08</v>
       </c>
-      <c r="Q326" s="11">
+      <c r="Q326" s="48">
         <v>3.15</v>
       </c>
-      <c r="R326" s="11">
+      <c r="R326" s="48">
         <v>3.2</v>
       </c>
-      <c r="S326" s="11">
+      <c r="S326" s="48">
         <v>3.26</v>
       </c>
-      <c r="T326" s="11">
+      <c r="T326" s="48">
         <v>3.38</v>
       </c>
-      <c r="U326" s="11">
+      <c r="U326" s="48">
         <v>3.45</v>
       </c>
-      <c r="V326" s="11">
+      <c r="V326" s="48">
         <v>3.57</v>
       </c>
-      <c r="W326" s="11">
+      <c r="W326" s="48">
         <v>3.63</v>
       </c>
-      <c r="X326" s="11" t="s">
-[...8 lines deleted...]
-      <c r="AA326" s="11">
+      <c r="X326" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y326" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z326" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA326" s="48">
         <v>3.89</v>
       </c>
-      <c r="AB326" s="11" t="s">
-[...14 lines deleted...]
-      <c r="AG326" s="45">
+      <c r="AB326" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC326" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD326" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE326" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF326" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG326" s="50">
         <v>2.96</v>
       </c>
-      <c r="AH326" s="45">
+      <c r="AH326" s="50">
         <v>2.78</v>
       </c>
-      <c r="AI326" s="45">
+      <c r="AI326" s="50">
         <v>2.93</v>
       </c>
-      <c r="AJ326" s="45">
+      <c r="AJ326" s="50">
         <v>3.04</v>
       </c>
-      <c r="AK326" s="45">
+      <c r="AK326" s="50">
         <v>3.03</v>
       </c>
-      <c r="AL326" s="45">
+      <c r="AL326" s="50">
         <v>3.17</v>
       </c>
-      <c r="AM326" s="45">
+      <c r="AM326" s="50">
         <v>3.26</v>
       </c>
-      <c r="AN326" s="45">
+      <c r="AN326" s="50">
         <v>3.58</v>
       </c>
-      <c r="AO326" s="45" t="s">
-[...11 lines deleted...]
-      <c r="AS326" s="45">
+      <c r="AO326" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP326" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ326" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR326" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS326" s="50">
         <v>3.64</v>
       </c>
-      <c r="AT326" s="45" t="s">
-[...5 lines deleted...]
-      <c r="AV326" s="45" t="s">
+      <c r="AT326" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU326" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV326" s="50" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="328" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AV328" s="3"/>
+    <row r="327" spans="2:48" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B327" s="27"/>
+      <c r="C327" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D327" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="E327" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="F327" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="G327" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="H327" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="I327" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="J327" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="K327" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="L327" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="M327" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="N327" s="11">
+        <v>3.02</v>
+      </c>
+      <c r="O327" s="11">
+        <v>3.13</v>
+      </c>
+      <c r="P327" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q327" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="R327" s="11">
+        <v>3.27</v>
+      </c>
+      <c r="S327" s="11">
+        <v>3.38</v>
+      </c>
+      <c r="T327" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="U327" s="11">
+        <v>3.55</v>
+      </c>
+      <c r="V327" s="11">
+        <v>3.67</v>
+      </c>
+      <c r="W327" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="X327" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y327" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z327" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA327" s="11">
+        <v>3.99</v>
+      </c>
+      <c r="AB327" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC327" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD327" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE327" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF327" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG327" s="45">
+        <v>3.12</v>
+      </c>
+      <c r="AH327" s="45">
+        <v>2.94</v>
+      </c>
+      <c r="AI327" s="45">
+        <v>2.92</v>
+      </c>
+      <c r="AJ327" s="45">
+        <v>3.02</v>
+      </c>
+      <c r="AK327" s="45">
+        <v>3.11</v>
+      </c>
+      <c r="AL327" s="45">
+        <v>3.16</v>
+      </c>
+      <c r="AM327" s="45">
+        <v>3.27</v>
+      </c>
+      <c r="AN327" s="45">
+        <v>3.58</v>
+      </c>
+      <c r="AO327" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP327" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ327" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR327" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS327" s="45">
+        <v>3.66</v>
+      </c>
+      <c r="AT327" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU327" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV327" s="45" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="329" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N329" s="4"/>
-[...33 lines deleted...]
-      <c r="AV329" s="4"/>
+      <c r="B329" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N329" s="3"/>
+      <c r="O329" s="3"/>
+      <c r="P329" s="3"/>
+      <c r="Q329" s="3"/>
+      <c r="R329" s="3"/>
+      <c r="S329" s="3"/>
+      <c r="T329" s="3"/>
+      <c r="U329" s="3"/>
+      <c r="V329" s="3"/>
+      <c r="W329" s="3"/>
+      <c r="X329" s="3"/>
+      <c r="Y329" s="3"/>
+      <c r="Z329" s="3"/>
+      <c r="AA329" s="3"/>
+      <c r="AB329" s="3"/>
+      <c r="AC329" s="3"/>
+      <c r="AD329" s="3"/>
+      <c r="AE329" s="3"/>
+      <c r="AF329" s="3"/>
+      <c r="AG329" s="3"/>
+      <c r="AH329" s="3"/>
+      <c r="AI329" s="3"/>
+      <c r="AJ329" s="3"/>
+      <c r="AK329" s="3"/>
+      <c r="AL329" s="3"/>
+      <c r="AM329" s="3"/>
+      <c r="AN329" s="3"/>
+      <c r="AO329" s="3"/>
+      <c r="AP329" s="3"/>
+      <c r="AQ329" s="3"/>
+      <c r="AR329" s="3"/>
+      <c r="AS329" s="3"/>
+      <c r="AT329" s="3"/>
+      <c r="AU329" s="3"/>
+      <c r="AV329" s="3"/>
     </row>
     <row r="330" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N330" s="4"/>
       <c r="O330" s="4"/>
       <c r="P330" s="4"/>
       <c r="Q330" s="4"/>
       <c r="R330" s="4"/>
       <c r="S330" s="4"/>
       <c r="T330" s="4"/>
       <c r="U330" s="4"/>
       <c r="V330" s="4"/>
       <c r="W330" s="4"/>
       <c r="X330" s="4"/>
       <c r="Y330" s="4"/>
       <c r="Z330" s="4"/>
       <c r="AA330" s="4"/>
       <c r="AB330" s="4"/>
       <c r="AC330" s="4"/>
       <c r="AD330" s="4"/>
       <c r="AE330" s="4"/>
       <c r="AF330" s="4"/>
       <c r="AG330" s="4"/>
       <c r="AH330" s="4"/>
       <c r="AI330" s="4"/>
       <c r="AJ330" s="4"/>
@@ -37663,50 +37767,87 @@
       <c r="Y333" s="4"/>
       <c r="Z333" s="4"/>
       <c r="AA333" s="4"/>
       <c r="AB333" s="4"/>
       <c r="AC333" s="4"/>
       <c r="AD333" s="4"/>
       <c r="AE333" s="4"/>
       <c r="AF333" s="4"/>
       <c r="AG333" s="4"/>
       <c r="AH333" s="4"/>
       <c r="AI333" s="4"/>
       <c r="AJ333" s="4"/>
       <c r="AK333" s="4"/>
       <c r="AL333" s="4"/>
       <c r="AM333" s="4"/>
       <c r="AN333" s="4"/>
       <c r="AO333" s="4"/>
       <c r="AP333" s="4"/>
       <c r="AQ333" s="4"/>
       <c r="AR333" s="4"/>
       <c r="AS333" s="4"/>
       <c r="AT333" s="4"/>
       <c r="AU333" s="4"/>
       <c r="AV333" s="4"/>
     </row>
+    <row r="334" spans="2:48" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N334" s="4"/>
+      <c r="O334" s="4"/>
+      <c r="P334" s="4"/>
+      <c r="Q334" s="4"/>
+      <c r="R334" s="4"/>
+      <c r="S334" s="4"/>
+      <c r="T334" s="4"/>
+      <c r="U334" s="4"/>
+      <c r="V334" s="4"/>
+      <c r="W334" s="4"/>
+      <c r="X334" s="4"/>
+      <c r="Y334" s="4"/>
+      <c r="Z334" s="4"/>
+      <c r="AA334" s="4"/>
+      <c r="AB334" s="4"/>
+      <c r="AC334" s="4"/>
+      <c r="AD334" s="4"/>
+      <c r="AE334" s="4"/>
+      <c r="AF334" s="4"/>
+      <c r="AG334" s="4"/>
+      <c r="AH334" s="4"/>
+      <c r="AI334" s="4"/>
+      <c r="AJ334" s="4"/>
+      <c r="AK334" s="4"/>
+      <c r="AL334" s="4"/>
+      <c r="AM334" s="4"/>
+      <c r="AN334" s="4"/>
+      <c r="AO334" s="4"/>
+      <c r="AP334" s="4"/>
+      <c r="AQ334" s="4"/>
+      <c r="AR334" s="4"/>
+      <c r="AS334" s="4"/>
+      <c r="AT334" s="4"/>
+      <c r="AU334" s="4"/>
+      <c r="AV334" s="4"/>
+    </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="AG5:AV5"/>
     <mergeCell ref="AG6:AV6"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:AF5"/>
     <mergeCell ref="N6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>