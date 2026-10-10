--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,66 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-495" yWindow="-210" windowWidth="17490" windowHeight="11010" tabRatio="683"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="10" r:id="rId1"/>
+    <sheet name="HRV" sheetId="9" r:id="rId1"/>
+    <sheet name="ENG" sheetId="10" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="102">
+  <si>
+    <t>1.1. Prekonoćni depoziti</t>
+  </si>
+  <si>
+    <t>Od toga: transakcijski računi</t>
+  </si>
+  <si>
+    <t>Od toga: štedni depoziti</t>
+  </si>
+  <si>
+    <t>1.2. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.2.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.2.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.2.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.2.4. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.5. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.3. Depoziti u otkaznom roku</t>
+  </si>
+  <si>
+    <t>1.3.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.3.2. Više od 3 mjeseca</t>
+  </si>
+  <si>
+    <t>2.1. Prekonoćni depoziti</t>
+  </si>
+  <si>
+    <t>2.2. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>2.2.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>2.2.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>2.2.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>2.2.4. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>2.2.5. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>3. Krediti s osnove repo poslova</t>
+  </si>
+  <si>
+    <t>Tablica G1a: Kamatne stope kreditnih institucija na kunske depozite bez valutne klauzule (novi poslovi)</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
+  </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
   <si>
@@ -192,119 +269,116 @@
   <si>
     <t>2.2.3 Over 6 months and up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">volumes of new business </t>
   </si>
   <si>
     <t>01.14.</t>
   </si>
   <si>
     <t>02.14.</t>
   </si>
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
     <t xml:space="preserve">03.14. </t>
   </si>
   <si>
+    <t>03.14.</t>
+  </si>
+  <si>
     <t>09.14.</t>
   </si>
   <si>
     <t xml:space="preserve">04.14. </t>
   </si>
   <si>
     <t xml:space="preserve">05.14. </t>
   </si>
   <si>
+    <t>04.14.</t>
+  </si>
+  <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
+    <t>2. Nefinancijska društva</t>
+  </si>
+  <si>
+    <t>1. Kućanstva</t>
+  </si>
+  <si>
     <t>Table G1a: Credit institutions' interest rates on kuna deposits not indexed to foreign currency (new business)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
   </si>
   <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
-    <t>05.15.</t>
+    <t>* corrected data</t>
   </si>
   <si>
-    <t>03.15.</t>
+    <t>* ispravljen podatak</t>
   </si>
   <si>
     <t>04.15.</t>
   </si>
   <si>
-    <t>08.15.</t>
-[...17 lines deleted...]
-    <t>12.15.</t>
+    <t>03.15. *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -336,56 +410,50 @@
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -403,147 +471,147 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -791,418 +859,397 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:BH63"/>
+  <dimension ref="B2:AZ63"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="40" style="2" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
-    <col min="32" max="34" width="9.33203125" style="2"/>
-    <col min="35" max="35" width="9.33203125" style="2" customWidth="1"/>
+    <col min="32" max="35" width="9.33203125" style="2" customWidth="1"/>
     <col min="36" max="41" width="9.33203125" style="2"/>
     <col min="42" max="42" width="9.33203125" style="2" customWidth="1"/>
     <col min="43" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:60" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="2" spans="2:52" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="18" t="s">
+        <v>20</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
     </row>
-    <row r="3" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:52" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
     </row>
-    <row r="4" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:52" x14ac:dyDescent="0.2">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
       <c r="AB4" s="3"/>
       <c r="AC4" s="3"/>
       <c r="AD4" s="3"/>
     </row>
-    <row r="5" spans="2:60" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="5" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B5" s="20" t="s">
+        <v>21</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
     </row>
-    <row r="6" spans="2:60" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="6" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B6" s="21" t="s">
+        <v>22</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
     </row>
-    <row r="7" spans="2:60" s="5" customFormat="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="O7" s="21" t="s">
+    <row r="7" spans="2:52" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="19"/>
+      <c r="C7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="21" t="s">
-[...104 lines deleted...]
-      <c r="AY7" s="21" t="s">
+      <c r="D7" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="L7" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="M7" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="N7" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="O7" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="P7" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q7" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="S7" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="T7" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="U7" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="V7" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="W7" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="X7" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y7" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z7" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA7" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB7" s="22" t="s">
         <v>77</v>
       </c>
+      <c r="AC7" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD7" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="AE7" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF7" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="AG7" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH7" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI7" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ7" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK7" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="AL7" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="AM7" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN7" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO7" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP7" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="AQ7" s="22" t="s">
+        <v>100</v>
+      </c>
     </row>
-    <row r="8" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:52" x14ac:dyDescent="0.2">
       <c r="B8" s="6" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
     </row>
-    <row r="9" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:52" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0.25</v>
       </c>
       <c r="D9" s="9">
         <v>0.25</v>
       </c>
       <c r="E9" s="9">
         <v>0.24</v>
       </c>
       <c r="F9" s="9">
         <v>0.25</v>
       </c>
       <c r="G9" s="9">
         <v>0.26</v>
       </c>
       <c r="H9" s="9">
         <v>0.25</v>
       </c>
       <c r="I9" s="9">
         <v>0.26</v>
       </c>
       <c r="J9" s="9">
         <v>0.27</v>
       </c>
@@ -1283,87 +1330,6664 @@
       </c>
       <c r="AJ9" s="9">
         <v>0.21</v>
       </c>
       <c r="AK9" s="9">
         <v>0.21</v>
       </c>
       <c r="AL9" s="9">
         <v>0.2</v>
       </c>
       <c r="AM9" s="9">
         <v>0.2</v>
       </c>
       <c r="AN9" s="10">
         <v>0.2</v>
       </c>
       <c r="AO9" s="9">
         <v>0.2</v>
       </c>
       <c r="AP9" s="9">
         <v>0.2</v>
       </c>
       <c r="AQ9" s="9">
         <v>0.2</v>
       </c>
-      <c r="AR9" s="9">
+      <c r="AR9" s="9"/>
+      <c r="AS9" s="9"/>
+      <c r="AT9" s="9"/>
+      <c r="AU9" s="9"/>
+      <c r="AV9" s="9"/>
+      <c r="AW9" s="9"/>
+      <c r="AX9" s="9"/>
+      <c r="AY9" s="9"/>
+      <c r="AZ9" s="9"/>
+    </row>
+    <row r="10" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="9">
         <v>0.2</v>
       </c>
-      <c r="AS9" s="9">
+      <c r="D10" s="9">
         <v>0.2</v>
       </c>
-      <c r="AT9" s="9">
+      <c r="E10" s="9">
         <v>0.18</v>
       </c>
-      <c r="AU9" s="9">
+      <c r="F10" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="G10" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="H10" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="I10" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="J10" s="9">
+        <v>0.23</v>
+      </c>
+      <c r="K10" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="L10" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="M10" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="N10" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="O10" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="P10" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="Q10" s="9">
         <v>0.18</v>
       </c>
-      <c r="AV9" s="9">
+      <c r="R10" s="9">
         <v>0.18</v>
       </c>
-      <c r="AW9" s="9">
+      <c r="S10" s="9">
         <v>0.18</v>
       </c>
-      <c r="AX9" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="T10" s="9">
+        <v>0.17</v>
+      </c>
+      <c r="U10" s="9">
+        <v>0.17</v>
+      </c>
+      <c r="V10" s="9">
+        <v>0.17</v>
+      </c>
+      <c r="W10" s="9">
+        <v>0.17</v>
+      </c>
+      <c r="X10" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="AA10" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="AB10" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="AC10" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="AD10" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AE10" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="AF10" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AG10" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>0.13</v>
+      </c>
+      <c r="AL10" s="9">
+        <v>0.13</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>0.13</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>0.13</v>
+      </c>
+      <c r="AO10" s="9">
+        <v>0.12</v>
+      </c>
+      <c r="AP10" s="9">
+        <v>0.12</v>
+      </c>
+      <c r="AQ10" s="9">
+        <v>0.12</v>
+      </c>
+      <c r="AR10" s="9"/>
+      <c r="AS10" s="9"/>
+      <c r="AT10" s="9"/>
+      <c r="AU10" s="9"/>
+      <c r="AV10" s="9"/>
+      <c r="AW10" s="9"/>
+      <c r="AX10" s="9"/>
+      <c r="AY10" s="9"/>
+      <c r="AZ10" s="9"/>
+    </row>
+    <row r="11" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B11" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="9">
+        <v>0.68</v>
+      </c>
+      <c r="D11" s="9">
+        <v>0.68</v>
+      </c>
+      <c r="E11" s="9">
+        <v>0.68</v>
+      </c>
+      <c r="F11" s="9">
+        <v>0.69</v>
+      </c>
+      <c r="G11" s="9">
+        <v>0.69</v>
+      </c>
+      <c r="H11" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="I11" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="J11" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="K11" s="9">
+        <v>0.71</v>
+      </c>
+      <c r="L11" s="9">
+        <v>0.69</v>
+      </c>
+      <c r="M11" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="N11" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="O11" s="9">
+        <v>0.7</v>
+      </c>
+      <c r="P11" s="9">
+        <v>0.72</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>0.73</v>
+      </c>
+      <c r="R11" s="9">
+        <v>0.77</v>
+      </c>
+      <c r="S11" s="9">
+        <v>0.79</v>
+      </c>
+      <c r="T11" s="9">
+        <v>0.8</v>
+      </c>
+      <c r="U11" s="9">
+        <v>0.74</v>
+      </c>
+      <c r="V11" s="9">
+        <v>0.76</v>
+      </c>
+      <c r="W11" s="9">
+        <v>0.77</v>
+      </c>
+      <c r="X11" s="9">
+        <v>0.79</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>0.81</v>
+      </c>
+      <c r="Z11" s="9">
+        <v>0.83</v>
+      </c>
+      <c r="AA11" s="9">
+        <v>0.87</v>
+      </c>
+      <c r="AB11" s="9">
+        <v>0.88</v>
+      </c>
+      <c r="AC11" s="9">
+        <v>0.89</v>
+      </c>
+      <c r="AD11" s="9">
+        <v>0.92</v>
+      </c>
+      <c r="AE11" s="9">
+        <v>0.96</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>0.95</v>
+      </c>
+      <c r="AG11" s="9">
+        <v>0.93</v>
+      </c>
+      <c r="AH11" s="9">
+        <v>0.94</v>
+      </c>
+      <c r="AI11" s="9">
+        <v>0.96</v>
+      </c>
+      <c r="AJ11" s="9">
+        <v>0.98</v>
+      </c>
+      <c r="AK11" s="9">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="9">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>1.03</v>
+      </c>
+      <c r="AN11" s="10">
+        <v>1.05</v>
+      </c>
+      <c r="AO11" s="9">
+        <v>1.06</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>1.07</v>
+      </c>
+      <c r="AQ11" s="9">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AR11" s="9"/>
+      <c r="AS11" s="9"/>
+      <c r="AT11" s="9"/>
+      <c r="AU11" s="9"/>
+      <c r="AV11" s="9"/>
+      <c r="AW11" s="9"/>
+      <c r="AX11" s="9"/>
+      <c r="AY11" s="9"/>
+      <c r="AZ11" s="9"/>
+    </row>
+    <row r="12" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B12" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="9">
+        <v>3.75</v>
+      </c>
+      <c r="D12" s="9">
+        <v>3.68</v>
+      </c>
+      <c r="E12" s="9">
+        <v>4.57</v>
+      </c>
+      <c r="F12" s="9">
+        <v>3.9</v>
+      </c>
+      <c r="G12" s="9">
+        <v>3.65</v>
+      </c>
+      <c r="H12" s="9">
+        <v>3.67</v>
+      </c>
+      <c r="I12" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="J12" s="9">
+        <v>3.88</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3.85</v>
+      </c>
+      <c r="L12" s="9">
+        <v>3.92</v>
+      </c>
+      <c r="M12" s="9">
+        <v>3.66</v>
+      </c>
+      <c r="N12" s="9">
+        <v>3.49</v>
+      </c>
+      <c r="O12" s="9">
+        <v>3.43</v>
+      </c>
+      <c r="P12" s="9">
+        <v>3.52</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>3.42</v>
+      </c>
+      <c r="R12" s="9">
+        <v>3.34</v>
+      </c>
+      <c r="S12" s="9">
+        <v>3.43</v>
+      </c>
+      <c r="T12" s="9">
+        <v>3.31</v>
+      </c>
+      <c r="U12" s="9">
+        <v>3.24</v>
+      </c>
+      <c r="V12" s="9">
+        <v>3.15</v>
+      </c>
+      <c r="W12" s="9">
+        <v>3.09</v>
+      </c>
+      <c r="X12" s="9">
+        <v>3.1</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>2.98</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>2.92</v>
+      </c>
+      <c r="AA12" s="9">
+        <v>2.89</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>2.93</v>
+      </c>
+      <c r="AC12" s="9">
+        <v>2.66</v>
+      </c>
+      <c r="AD12" s="9">
+        <v>2.72</v>
+      </c>
+      <c r="AE12" s="9">
+        <v>2.66</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>2.59</v>
+      </c>
+      <c r="AG12" s="9">
+        <v>2.68</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>2.59</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>2.6</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="AK12" s="9">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AL12" s="9">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="AO12" s="9">
+        <v>2.34</v>
+      </c>
+      <c r="AP12" s="9">
+        <v>2.37</v>
+      </c>
+      <c r="AQ12" s="9">
+        <v>2.33</v>
+      </c>
+      <c r="AR12" s="9"/>
+      <c r="AS12" s="9"/>
+      <c r="AT12" s="9"/>
+      <c r="AU12" s="9"/>
+      <c r="AV12" s="9"/>
+      <c r="AW12" s="9"/>
+      <c r="AX12" s="9"/>
+      <c r="AY12" s="9"/>
+      <c r="AZ12" s="9"/>
+    </row>
+    <row r="13" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B13" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="9">
+        <v>3.17</v>
+      </c>
+      <c r="D13" s="9">
+        <v>3.05</v>
+      </c>
+      <c r="E13" s="9">
+        <v>4.95</v>
+      </c>
+      <c r="F13" s="9">
+        <v>3.51</v>
+      </c>
+      <c r="G13" s="9">
+        <v>3.11</v>
+      </c>
+      <c r="H13" s="9">
+        <v>2.93</v>
+      </c>
+      <c r="I13" s="9">
+        <v>3.13</v>
+      </c>
+      <c r="J13" s="9">
+        <v>3.14</v>
+      </c>
+      <c r="K13" s="9">
+        <v>3.04</v>
+      </c>
+      <c r="L13" s="9">
+        <v>3.17</v>
+      </c>
+      <c r="M13" s="9">
+        <v>2.84</v>
+      </c>
+      <c r="N13" s="9">
+        <v>2.65</v>
+      </c>
+      <c r="O13" s="9">
+        <v>2.39</v>
+      </c>
+      <c r="P13" s="9">
+        <v>2.56</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>2.59</v>
+      </c>
+      <c r="R13" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="S13" s="9">
+        <v>2.84</v>
+      </c>
+      <c r="T13" s="9">
+        <v>2.6</v>
+      </c>
+      <c r="U13" s="9">
+        <v>2.57</v>
+      </c>
+      <c r="V13" s="9">
+        <v>2.44</v>
+      </c>
+      <c r="W13" s="9">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="X13" s="9">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>2.15</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>2.11</v>
+      </c>
+      <c r="AA13" s="9">
+        <v>2.12</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AC13" s="9">
+        <v>1.84</v>
+      </c>
+      <c r="AD13" s="9">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AE13" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>1.81</v>
+      </c>
+      <c r="AG13" s="9">
+        <v>2.04</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>1.75</v>
+      </c>
+      <c r="AI13" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="AJ13" s="9">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AK13" s="9">
+        <v>1.73</v>
+      </c>
+      <c r="AL13" s="9">
+        <v>1.89</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>1.66</v>
+      </c>
+      <c r="AN13" s="10">
+        <v>1.57</v>
+      </c>
+      <c r="AO13" s="9">
+        <v>1.63</v>
+      </c>
+      <c r="AP13" s="9">
+        <v>1.69</v>
+      </c>
+      <c r="AQ13" s="9">
+        <v>1.59</v>
+      </c>
+      <c r="AR13" s="9"/>
+      <c r="AS13" s="9"/>
+      <c r="AT13" s="9"/>
+      <c r="AU13" s="9"/>
+      <c r="AV13" s="9"/>
+      <c r="AW13" s="9"/>
+      <c r="AX13" s="9"/>
+      <c r="AY13" s="9"/>
+      <c r="AZ13" s="9"/>
+    </row>
+    <row r="14" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B14" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="9">
+        <v>3.76</v>
+      </c>
+      <c r="D14" s="9">
+        <v>3.85</v>
+      </c>
+      <c r="E14" s="9">
+        <v>3.86</v>
+      </c>
+      <c r="F14" s="9">
+        <v>3.74</v>
+      </c>
+      <c r="G14" s="9">
+        <v>3.61</v>
+      </c>
+      <c r="H14" s="9">
+        <v>3.76</v>
+      </c>
+      <c r="I14" s="9">
+        <v>3.63</v>
+      </c>
+      <c r="J14" s="9">
+        <v>3.73</v>
+      </c>
+      <c r="K14" s="9">
+        <v>3.79</v>
+      </c>
+      <c r="L14" s="9">
+        <v>3.78</v>
+      </c>
+      <c r="M14" s="9">
+        <v>3.65</v>
+      </c>
+      <c r="N14" s="9">
+        <v>3.51</v>
+      </c>
+      <c r="O14" s="9">
+        <v>3.53</v>
+      </c>
+      <c r="P14" s="9">
+        <v>3.46</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>3.35</v>
+      </c>
+      <c r="R14" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="S14" s="9">
+        <v>3.21</v>
+      </c>
+      <c r="T14" s="9">
+        <v>3.14</v>
+      </c>
+      <c r="U14" s="9">
+        <v>3.01</v>
+      </c>
+      <c r="V14" s="9">
+        <v>2.98</v>
+      </c>
+      <c r="W14" s="9">
+        <v>3.09</v>
+      </c>
+      <c r="X14" s="9">
+        <v>2.92</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>2.95</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>2.83</v>
+      </c>
+      <c r="AA14" s="9">
+        <v>2.84</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>2.83</v>
+      </c>
+      <c r="AC14" s="9">
+        <v>2.72</v>
+      </c>
+      <c r="AD14" s="9">
+        <v>2.66</v>
+      </c>
+      <c r="AE14" s="9">
+        <v>2.65</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AG14" s="9">
+        <v>2.66</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>2.52</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>2.14</v>
+      </c>
+      <c r="AK14" s="9">
+        <v>2.38</v>
+      </c>
+      <c r="AL14" s="9">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AN14" s="10">
+        <v>2.38</v>
+      </c>
+      <c r="AO14" s="9">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AP14" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AQ14" s="9">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AR14" s="9"/>
+      <c r="AS14" s="9"/>
+      <c r="AT14" s="9"/>
+      <c r="AU14" s="9"/>
+      <c r="AV14" s="9"/>
+      <c r="AW14" s="9"/>
+      <c r="AX14" s="9"/>
+      <c r="AY14" s="9"/>
+      <c r="AZ14" s="9"/>
+    </row>
+    <row r="15" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B15" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="D15" s="9">
+        <v>3.94</v>
+      </c>
+      <c r="E15" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="F15" s="9">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="G15" s="9">
+        <v>4.08</v>
+      </c>
+      <c r="H15" s="9">
+        <v>4.17</v>
+      </c>
+      <c r="I15" s="9">
+        <v>4.09</v>
+      </c>
+      <c r="J15" s="9">
+        <v>4.21</v>
+      </c>
+      <c r="K15" s="9">
+        <v>4.28</v>
+      </c>
+      <c r="L15" s="9">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="M15" s="9">
+        <v>4.17</v>
+      </c>
+      <c r="N15" s="9">
+        <v>3.89</v>
+      </c>
+      <c r="O15" s="9">
+        <v>3.91</v>
+      </c>
+      <c r="P15" s="9">
+        <v>3.91</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>3.82</v>
+      </c>
+      <c r="R15" s="9">
+        <v>3.71</v>
+      </c>
+      <c r="S15" s="9">
+        <v>3.67</v>
+      </c>
+      <c r="T15" s="9">
+        <v>3.68</v>
+      </c>
+      <c r="U15" s="9">
+        <v>3.55</v>
+      </c>
+      <c r="V15" s="9">
+        <v>3.51</v>
+      </c>
+      <c r="W15" s="9">
+        <v>3.53</v>
+      </c>
+      <c r="X15" s="9">
+        <v>3.55</v>
+      </c>
+      <c r="Y15" s="9">
+        <v>3.34</v>
+      </c>
+      <c r="Z15" s="9">
+        <v>3.3</v>
+      </c>
+      <c r="AA15" s="9">
+        <v>3.25</v>
+      </c>
+      <c r="AB15" s="9">
+        <v>3.21</v>
+      </c>
+      <c r="AC15" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="AD15" s="9">
+        <v>2.96</v>
+      </c>
+      <c r="AE15" s="9">
+        <v>2.93</v>
+      </c>
+      <c r="AF15" s="9">
+        <v>2.98</v>
+      </c>
+      <c r="AG15" s="9">
+        <v>2.96</v>
+      </c>
+      <c r="AH15" s="9">
+        <v>2.84</v>
+      </c>
+      <c r="AI15" s="9">
+        <v>2.87</v>
+      </c>
+      <c r="AJ15" s="9">
+        <v>2.78</v>
+      </c>
+      <c r="AK15" s="9">
+        <v>2.79</v>
+      </c>
+      <c r="AL15" s="9">
+        <v>2.74</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>2.68</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>2.69</v>
+      </c>
+      <c r="AO15" s="9">
+        <v>2.59</v>
+      </c>
+      <c r="AP15" s="9">
+        <v>2.63</v>
+      </c>
+      <c r="AQ15" s="9">
+        <v>2.63</v>
+      </c>
+      <c r="AR15" s="9"/>
+      <c r="AS15" s="9"/>
+      <c r="AT15" s="9"/>
+      <c r="AU15" s="9"/>
+      <c r="AV15" s="9"/>
+      <c r="AW15" s="9"/>
+      <c r="AX15" s="9"/>
+      <c r="AY15" s="9"/>
+      <c r="AZ15" s="9"/>
+    </row>
+    <row r="16" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B16" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="9">
+        <v>4.42</v>
+      </c>
+      <c r="D16" s="9">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="E16" s="9">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="F16" s="9">
+        <v>4.63</v>
+      </c>
+      <c r="G16" s="9">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="H16" s="9">
+        <v>4.71</v>
+      </c>
+      <c r="I16" s="9">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="J16" s="9">
+        <v>4.92</v>
+      </c>
+      <c r="K16" s="9">
+        <v>4.88</v>
+      </c>
+      <c r="L16" s="9">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="M16" s="9">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="N16" s="9">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="O16" s="9">
+        <v>4.43</v>
+      </c>
+      <c r="P16" s="9">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>4.33</v>
+      </c>
+      <c r="R16" s="9">
+        <v>4.41</v>
+      </c>
+      <c r="S16" s="9">
+        <v>4.32</v>
+      </c>
+      <c r="T16" s="9">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="U16" s="9">
+        <v>4.09</v>
+      </c>
+      <c r="V16" s="9">
+        <v>4.04</v>
+      </c>
+      <c r="W16" s="9">
+        <v>3.88</v>
+      </c>
+      <c r="X16" s="9">
+        <v>3.92</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>3.88</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>3.71</v>
+      </c>
+      <c r="AA16" s="9">
+        <v>3.64</v>
+      </c>
+      <c r="AB16" s="9">
+        <v>3.58</v>
+      </c>
+      <c r="AC16" s="9">
+        <v>3.44</v>
+      </c>
+      <c r="AD16" s="9">
+        <v>3.37</v>
+      </c>
+      <c r="AE16" s="9">
+        <v>3.53</v>
+      </c>
+      <c r="AF16" s="9">
+        <v>3.35</v>
+      </c>
+      <c r="AG16" s="9">
+        <v>3.35</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>3.45</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>3.38</v>
+      </c>
+      <c r="AJ16" s="9">
+        <v>3.37</v>
+      </c>
+      <c r="AK16" s="9">
+        <v>3.24</v>
+      </c>
+      <c r="AL16" s="9">
+        <v>3.15</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>3.13</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>3.11</v>
+      </c>
+      <c r="AO16" s="9">
+        <v>3.06</v>
+      </c>
+      <c r="AP16" s="9">
+        <v>3.01</v>
+      </c>
+      <c r="AQ16" s="9">
+        <v>3.01</v>
+      </c>
+      <c r="AR16" s="9"/>
+      <c r="AS16" s="9"/>
+      <c r="AT16" s="9"/>
+      <c r="AU16" s="9"/>
+      <c r="AV16" s="9"/>
+      <c r="AW16" s="9"/>
+      <c r="AX16" s="9"/>
+      <c r="AY16" s="9"/>
+      <c r="AZ16" s="9"/>
+    </row>
+    <row r="17" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B17" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="9">
+        <v>4.78</v>
+      </c>
+      <c r="D17" s="9">
+        <v>4.76</v>
+      </c>
+      <c r="E17" s="9">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F17" s="9">
+        <v>4.63</v>
+      </c>
+      <c r="G17" s="9">
+        <v>4.55</v>
+      </c>
+      <c r="H17" s="9">
+        <v>4.59</v>
+      </c>
+      <c r="I17" s="9">
+        <v>4.5</v>
+      </c>
+      <c r="J17" s="9">
+        <v>4.59</v>
+      </c>
+      <c r="K17" s="9">
+        <v>4.29</v>
+      </c>
+      <c r="L17" s="9">
+        <v>4.82</v>
+      </c>
+      <c r="M17" s="9">
+        <v>4.97</v>
+      </c>
+      <c r="N17" s="9">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="O17" s="9">
+        <v>4.32</v>
+      </c>
+      <c r="P17" s="9">
+        <v>4.34</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>3.96</v>
+      </c>
+      <c r="R17" s="9">
+        <v>3.81</v>
+      </c>
+      <c r="S17" s="9">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="T17" s="9">
+        <v>4.26</v>
+      </c>
+      <c r="U17" s="9">
+        <v>4.45</v>
+      </c>
+      <c r="V17" s="9">
+        <v>4.21</v>
+      </c>
+      <c r="W17" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="X17" s="9">
+        <v>4.13</v>
+      </c>
+      <c r="Y17" s="9">
+        <v>3.99</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>4.04</v>
+      </c>
+      <c r="AA17" s="9">
+        <v>3.82</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>3.84</v>
+      </c>
+      <c r="AC17" s="9">
+        <v>3.84</v>
+      </c>
+      <c r="AD17" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="AE17" s="9">
+        <v>3.53</v>
+      </c>
+      <c r="AF17" s="9">
+        <v>3.58</v>
+      </c>
+      <c r="AG17" s="9">
+        <v>3.55</v>
+      </c>
+      <c r="AH17" s="9">
+        <v>3.46</v>
+      </c>
+      <c r="AI17" s="9">
+        <v>3.37</v>
+      </c>
+      <c r="AJ17" s="9">
+        <v>2.86</v>
+      </c>
+      <c r="AK17" s="9">
+        <v>3.24</v>
+      </c>
+      <c r="AL17" s="9">
+        <v>3.27</v>
+      </c>
+      <c r="AM17" s="9">
+        <v>3.14</v>
+      </c>
+      <c r="AN17" s="10">
+        <v>3.24</v>
+      </c>
+      <c r="AO17" s="9">
+        <v>3.15</v>
+      </c>
+      <c r="AP17" s="9">
+        <v>3</v>
+      </c>
+      <c r="AQ17" s="9">
+        <v>3.34</v>
+      </c>
+      <c r="AR17" s="9"/>
+      <c r="AS17" s="9"/>
+      <c r="AT17" s="9"/>
+      <c r="AU17" s="9"/>
+      <c r="AV17" s="9"/>
+      <c r="AW17" s="9"/>
+      <c r="AX17" s="9"/>
+      <c r="AY17" s="9"/>
+      <c r="AZ17" s="9"/>
+    </row>
+    <row r="18" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B18" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="9">
+        <v>2.86</v>
+      </c>
+      <c r="D18" s="9">
+        <v>3.58</v>
+      </c>
+      <c r="E18" s="9">
+        <v>3.74</v>
+      </c>
+      <c r="F18" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="G18" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="H18" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="I18" s="9">
+        <v>3.67</v>
+      </c>
+      <c r="J18" s="9">
+        <v>3.87</v>
+      </c>
+      <c r="K18" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="L18" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="M18" s="9">
+        <v>3.29</v>
+      </c>
+      <c r="N18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="O18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="P18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="R18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="T18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="U18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="X18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR18" s="9"/>
+      <c r="AS18" s="9"/>
+      <c r="AT18" s="15"/>
+      <c r="AU18" s="9"/>
+      <c r="AV18" s="9"/>
+      <c r="AW18" s="9"/>
+      <c r="AX18" s="9"/>
+      <c r="AY18" s="9"/>
+      <c r="AZ18" s="9"/>
+    </row>
+    <row r="19" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B19" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="9">
+        <v>2.86</v>
+      </c>
+      <c r="D19" s="9">
+        <v>3.58</v>
+      </c>
+      <c r="E19" s="9">
+        <v>3.74</v>
+      </c>
+      <c r="F19" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="G19" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="H19" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="I19" s="9">
+        <v>3.67</v>
+      </c>
+      <c r="J19" s="9">
+        <v>3.87</v>
+      </c>
+      <c r="K19" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="L19" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="M19" s="9">
+        <v>3.29</v>
+      </c>
+      <c r="N19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="O19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="P19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="R19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="T19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="U19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="X19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR19" s="9"/>
+      <c r="AS19" s="9"/>
+      <c r="AT19" s="15"/>
+      <c r="AU19" s="9"/>
+      <c r="AV19" s="9"/>
+      <c r="AW19" s="9"/>
+      <c r="AX19" s="9"/>
+      <c r="AY19" s="9"/>
+      <c r="AZ19" s="9"/>
+    </row>
+    <row r="20" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B20" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="K20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="M20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="O20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="P20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="S20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="T20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="U20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="W20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="X20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR20" s="9"/>
+      <c r="AS20" s="9"/>
+      <c r="AT20" s="15"/>
+      <c r="AU20" s="9"/>
+      <c r="AV20" s="9"/>
+      <c r="AW20" s="9"/>
+      <c r="AX20" s="9"/>
+      <c r="AY20" s="9"/>
+      <c r="AZ20" s="9"/>
+    </row>
+    <row r="21" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B21" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="9"/>
+      <c r="O21" s="9"/>
+      <c r="P21" s="9"/>
+      <c r="Q21" s="9"/>
+      <c r="R21" s="9"/>
+      <c r="S21" s="9"/>
+      <c r="T21" s="9"/>
+      <c r="U21" s="9"/>
+      <c r="V21" s="9"/>
+      <c r="W21" s="9"/>
+      <c r="X21" s="9"/>
+      <c r="Y21" s="9"/>
+      <c r="Z21" s="9"/>
+      <c r="AA21" s="9"/>
+      <c r="AB21" s="9"/>
+      <c r="AC21" s="9"/>
+      <c r="AD21" s="9"/>
+      <c r="AE21" s="9"/>
+      <c r="AF21" s="9"/>
+      <c r="AG21" s="9"/>
+      <c r="AH21" s="9"/>
+      <c r="AI21" s="9"/>
+      <c r="AJ21" s="9"/>
+      <c r="AK21" s="9"/>
+      <c r="AL21" s="9"/>
+      <c r="AM21" s="9"/>
+      <c r="AN21" s="7"/>
+      <c r="AO21" s="9"/>
+      <c r="AP21" s="9"/>
+      <c r="AQ21" s="9"/>
+      <c r="AR21" s="9"/>
+      <c r="AS21" s="9"/>
+      <c r="AT21" s="9"/>
+      <c r="AU21" s="9"/>
+      <c r="AV21" s="9"/>
+      <c r="AW21" s="9"/>
+      <c r="AX21" s="9"/>
+      <c r="AY21" s="9"/>
+      <c r="AZ21" s="9"/>
+    </row>
+    <row r="22" spans="2:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="9">
+        <v>0.64</v>
+      </c>
+      <c r="D22" s="9">
+        <v>0.63</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.59</v>
+      </c>
+      <c r="F22" s="9">
+        <v>0.62</v>
+      </c>
+      <c r="G22" s="9">
+        <v>0.61</v>
+      </c>
+      <c r="H22" s="9">
+        <v>0.62</v>
+      </c>
+      <c r="I22" s="9">
+        <v>0.59</v>
+      </c>
+      <c r="J22" s="9">
+        <v>0.62</v>
+      </c>
+      <c r="K22" s="9">
+        <v>0.59</v>
+      </c>
+      <c r="L22" s="9">
+        <v>0.61</v>
+      </c>
+      <c r="M22" s="9">
+        <v>0.63</v>
+      </c>
+      <c r="N22" s="9">
+        <v>0.62</v>
+      </c>
+      <c r="O22" s="9">
+        <v>0.6</v>
+      </c>
+      <c r="P22" s="9">
+        <v>0.62</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="R22" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="S22" s="9">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="T22" s="9">
+        <v>0.51</v>
+      </c>
+      <c r="U22" s="9">
+        <v>0.47</v>
+      </c>
+      <c r="V22" s="9">
+        <v>0.47</v>
+      </c>
+      <c r="W22" s="9">
+        <v>0.47</v>
+      </c>
+      <c r="X22" s="9">
+        <v>0.46</v>
+      </c>
+      <c r="Y22" s="9">
+        <v>0.45</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>0.45</v>
+      </c>
+      <c r="AA22" s="9">
+        <v>0.43</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>0.41</v>
+      </c>
+      <c r="AC22" s="9">
+        <v>0.41</v>
+      </c>
+      <c r="AD22" s="9">
+        <v>0.41</v>
+      </c>
+      <c r="AE22" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="AF22" s="9">
+        <v>0.37</v>
+      </c>
+      <c r="AG22" s="9">
+        <v>0.37</v>
+      </c>
+      <c r="AH22" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="AI22" s="9">
+        <v>0.39</v>
+      </c>
+      <c r="AJ22" s="9">
+        <v>0.38</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>0.37</v>
+      </c>
+      <c r="AL22" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>0.32</v>
+      </c>
+      <c r="AN22" s="10">
+        <v>0.31</v>
+      </c>
+      <c r="AO22" s="9">
+        <v>0.27</v>
+      </c>
+      <c r="AP22" s="9">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AQ22" s="9">
+        <v>0.27</v>
+      </c>
+      <c r="AR22" s="9"/>
+      <c r="AS22" s="9"/>
+      <c r="AT22" s="9"/>
+      <c r="AU22" s="9"/>
+      <c r="AV22" s="9"/>
+      <c r="AW22" s="9"/>
+      <c r="AX22" s="9"/>
+      <c r="AY22" s="9"/>
+      <c r="AZ22" s="9"/>
+    </row>
+    <row r="23" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B23" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="9">
+        <v>0.59</v>
+      </c>
+      <c r="D23" s="9">
+        <v>0.6</v>
+      </c>
+      <c r="E23" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="F23" s="9">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="G23" s="9">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="H23" s="9">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="I23" s="9">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="J23" s="9">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="K23" s="9">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="L23" s="9">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="M23" s="9">
+        <v>0.59</v>
+      </c>
+      <c r="N23" s="9">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="O23" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="P23" s="9">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>0.51</v>
+      </c>
+      <c r="R23" s="9">
+        <v>0.51</v>
+      </c>
+      <c r="S23" s="9">
+        <v>0.52</v>
+      </c>
+      <c r="T23" s="9">
+        <v>0.46</v>
+      </c>
+      <c r="U23" s="9">
+        <v>0.43</v>
+      </c>
+      <c r="V23" s="9">
+        <v>0.42</v>
+      </c>
+      <c r="W23" s="9">
+        <v>0.43</v>
+      </c>
+      <c r="X23" s="9">
+        <v>0.43</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>0.41</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="AA23" s="9">
+        <v>0.39</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>0.39</v>
+      </c>
+      <c r="AC23" s="9">
+        <v>0.38</v>
+      </c>
+      <c r="AD23" s="9">
+        <v>0.39</v>
+      </c>
+      <c r="AE23" s="9">
+        <v>0.38</v>
+      </c>
+      <c r="AF23" s="9">
+        <v>0.34</v>
+      </c>
+      <c r="AG23" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="AH23" s="9">
+        <v>0.37</v>
+      </c>
+      <c r="AI23" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="AJ23" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>0.33</v>
+      </c>
+      <c r="AL23" s="9">
+        <v>0.32</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>0.31</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AO23" s="9">
+        <v>0.26</v>
+      </c>
+      <c r="AP23" s="9">
+        <v>0.27</v>
+      </c>
+      <c r="AQ23" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="AR23" s="9"/>
+      <c r="AS23" s="9"/>
+      <c r="AT23" s="9"/>
+      <c r="AU23" s="9"/>
+      <c r="AV23" s="9"/>
+      <c r="AW23" s="9"/>
+      <c r="AX23" s="9"/>
+      <c r="AY23" s="9"/>
+      <c r="AZ23" s="9"/>
+    </row>
+    <row r="24" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B24" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="9">
+        <v>2.46</v>
+      </c>
+      <c r="D24" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2.17</v>
+      </c>
+      <c r="F24" s="9">
+        <v>2.36</v>
+      </c>
+      <c r="G24" s="9">
+        <v>2.08</v>
+      </c>
+      <c r="H24" s="9">
+        <v>2.25</v>
+      </c>
+      <c r="I24" s="9">
+        <v>2.06</v>
+      </c>
+      <c r="J24" s="9">
+        <v>2.19</v>
+      </c>
+      <c r="K24" s="9">
+        <v>2.34</v>
+      </c>
+      <c r="L24" s="9">
+        <v>2.52</v>
+      </c>
+      <c r="M24" s="9">
+        <v>2.31</v>
+      </c>
+      <c r="N24" s="9">
+        <v>2.4</v>
+      </c>
+      <c r="O24" s="9">
+        <v>2.21</v>
+      </c>
+      <c r="P24" s="9">
+        <v>2.59</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>2.17</v>
+      </c>
+      <c r="R24" s="9">
+        <v>1.91</v>
+      </c>
+      <c r="S24" s="9">
+        <v>1.88</v>
+      </c>
+      <c r="T24" s="9">
+        <v>1.95</v>
+      </c>
+      <c r="U24" s="9">
+        <v>1.61</v>
+      </c>
+      <c r="V24" s="9">
+        <v>1.75</v>
+      </c>
+      <c r="W24" s="9">
+        <v>1.58</v>
+      </c>
+      <c r="X24" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="Z24" s="9">
+        <v>1.33</v>
+      </c>
+      <c r="AA24" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="AB24" s="9">
+        <v>0.97</v>
+      </c>
+      <c r="AC24" s="9">
+        <v>1.39</v>
+      </c>
+      <c r="AD24" s="9">
+        <v>1.47</v>
+      </c>
+      <c r="AE24" s="9">
+        <v>1.46</v>
+      </c>
+      <c r="AF24" s="9">
+        <v>1.46</v>
+      </c>
+      <c r="AG24" s="9">
+        <v>1.53</v>
+      </c>
+      <c r="AH24" s="9">
+        <v>1.59</v>
+      </c>
+      <c r="AI24" s="9">
+        <v>1.72</v>
+      </c>
+      <c r="AJ24" s="9">
+        <v>1.69</v>
+      </c>
+      <c r="AK24" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="AL24" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="AM24" s="9">
+        <v>1</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>1.08</v>
+      </c>
+      <c r="AO24" s="9">
+        <v>0.86</v>
+      </c>
+      <c r="AP24" s="9">
+        <v>1.25</v>
+      </c>
+      <c r="AQ24" s="9">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AR24" s="9"/>
+      <c r="AS24" s="9"/>
+      <c r="AT24" s="9"/>
+      <c r="AU24" s="9"/>
+      <c r="AV24" s="9"/>
+      <c r="AW24" s="9"/>
+      <c r="AX24" s="9"/>
+      <c r="AY24" s="9"/>
+      <c r="AZ24" s="9"/>
+    </row>
+    <row r="25" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B25" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="D25" s="9">
+        <v>3.94</v>
+      </c>
+      <c r="E25" s="9">
+        <v>3</v>
+      </c>
+      <c r="F25" s="9">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="G25" s="9">
+        <v>1.78</v>
+      </c>
+      <c r="H25" s="9">
+        <v>1.66</v>
+      </c>
+      <c r="I25" s="9">
+        <v>1.71</v>
+      </c>
+      <c r="J25" s="9">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K25" s="9">
+        <v>2.83</v>
+      </c>
+      <c r="L25" s="9">
+        <v>2.25</v>
+      </c>
+      <c r="M25" s="9">
+        <v>1.52</v>
+      </c>
+      <c r="N25" s="9">
+        <v>2.52</v>
+      </c>
+      <c r="O25" s="9">
+        <v>2.68</v>
+      </c>
+      <c r="P25" s="9">
+        <v>2.25</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>1.56</v>
+      </c>
+      <c r="R25" s="9">
+        <v>1.78</v>
+      </c>
+      <c r="S25" s="9">
+        <v>1.61</v>
+      </c>
+      <c r="T25" s="9">
+        <v>1.37</v>
+      </c>
+      <c r="U25" s="9">
+        <v>1.23</v>
+      </c>
+      <c r="V25" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="W25" s="9">
+        <v>1.25</v>
+      </c>
+      <c r="X25" s="9">
+        <v>1.64</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>1.79</v>
+      </c>
+      <c r="Z25" s="9">
+        <v>1.55</v>
+      </c>
+      <c r="AA25" s="9">
+        <v>1.77</v>
+      </c>
+      <c r="AB25" s="9">
+        <v>1.84</v>
+      </c>
+      <c r="AC25" s="9">
+        <v>1.33</v>
+      </c>
+      <c r="AD25" s="9">
+        <v>1.74</v>
+      </c>
+      <c r="AE25" s="9">
+        <v>1.64</v>
+      </c>
+      <c r="AF25" s="9">
+        <v>1.81</v>
+      </c>
+      <c r="AG25" s="9">
+        <v>1.26</v>
+      </c>
+      <c r="AH25" s="9">
+        <v>1.31</v>
+      </c>
+      <c r="AI25" s="9">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AJ25" s="9">
+        <v>1.46</v>
+      </c>
+      <c r="AK25" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="AL25" s="9">
+        <v>1.28</v>
+      </c>
+      <c r="AM25" s="9">
+        <v>1.84</v>
+      </c>
+      <c r="AN25" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="AO25" s="9">
+        <v>1.54</v>
+      </c>
+      <c r="AP25" s="9">
+        <v>1.37</v>
+      </c>
+      <c r="AQ25" s="9">
+        <v>1.45</v>
+      </c>
+      <c r="AR25" s="9"/>
+      <c r="AS25" s="9"/>
+      <c r="AT25" s="9"/>
+      <c r="AU25" s="9"/>
+      <c r="AV25" s="9"/>
+      <c r="AW25" s="9"/>
+      <c r="AX25" s="9"/>
+      <c r="AY25" s="9"/>
+      <c r="AZ25" s="9"/>
+    </row>
+    <row r="26" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B26" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="9">
+        <v>2.79</v>
+      </c>
+      <c r="D26" s="9">
+        <v>2.67</v>
+      </c>
+      <c r="E26" s="9">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="F26" s="9">
+        <v>2.79</v>
+      </c>
+      <c r="G26" s="9">
+        <v>2.46</v>
+      </c>
+      <c r="H26" s="9">
+        <v>2.06</v>
+      </c>
+      <c r="I26" s="9">
+        <v>2.35</v>
+      </c>
+      <c r="J26" s="9">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="K26" s="9">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="L26" s="9">
+        <v>2.39</v>
+      </c>
+      <c r="M26" s="9">
+        <v>1.79</v>
+      </c>
+      <c r="N26" s="9">
+        <v>1.59</v>
+      </c>
+      <c r="O26" s="9">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="P26" s="9">
+        <v>1.74</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="R26" s="9">
+        <v>1.08</v>
+      </c>
+      <c r="S26" s="9">
+        <v>1.2</v>
+      </c>
+      <c r="T26" s="9">
+        <v>0.65</v>
+      </c>
+      <c r="U26" s="9">
+        <v>0.92</v>
+      </c>
+      <c r="V26" s="9">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="W26" s="9">
+        <v>0.88</v>
+      </c>
+      <c r="X26" s="9">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>1.23</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>1.08</v>
+      </c>
+      <c r="AA26" s="9">
+        <v>1.17</v>
+      </c>
+      <c r="AB26" s="9">
+        <v>1.34</v>
+      </c>
+      <c r="AC26" s="9">
+        <v>0.9</v>
+      </c>
+      <c r="AD26" s="9">
+        <v>0.98</v>
+      </c>
+      <c r="AE26" s="9">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>0.99</v>
+      </c>
+      <c r="AG26" s="9">
+        <v>0.99</v>
+      </c>
+      <c r="AH26" s="9">
+        <v>0.8</v>
+      </c>
+      <c r="AI26" s="9">
+        <v>0.84</v>
+      </c>
+      <c r="AJ26" s="9">
+        <v>1.01</v>
+      </c>
+      <c r="AK26" s="9">
+        <v>0.96</v>
+      </c>
+      <c r="AL26" s="9">
+        <v>1</v>
+      </c>
+      <c r="AM26" s="9">
+        <v>1.08</v>
+      </c>
+      <c r="AN26" s="10">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AO26" s="9">
+        <v>1.17</v>
+      </c>
+      <c r="AP26" s="9">
+        <v>0.98</v>
+      </c>
+      <c r="AQ26" s="9">
+        <v>0.92</v>
+      </c>
+      <c r="AR26" s="9"/>
+      <c r="AS26" s="9"/>
+      <c r="AT26" s="9"/>
+      <c r="AU26" s="9"/>
+      <c r="AV26" s="9"/>
+      <c r="AW26" s="9"/>
+      <c r="AX26" s="9"/>
+      <c r="AY26" s="9"/>
+      <c r="AZ26" s="9"/>
+    </row>
+    <row r="27" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B27" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="9">
+        <v>4.91</v>
+      </c>
+      <c r="D27" s="9">
+        <v>2.84</v>
+      </c>
+      <c r="E27" s="9">
+        <v>5.45</v>
+      </c>
+      <c r="F27" s="9">
+        <v>5</v>
+      </c>
+      <c r="G27" s="9">
+        <v>4.57</v>
+      </c>
+      <c r="H27" s="9">
+        <v>4.18</v>
+      </c>
+      <c r="I27" s="9">
+        <v>3.94</v>
+      </c>
+      <c r="J27" s="9">
+        <v>4.12</v>
+      </c>
+      <c r="K27" s="9">
+        <v>3.9</v>
+      </c>
+      <c r="L27" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="M27" s="9">
+        <v>3.78</v>
+      </c>
+      <c r="N27" s="9">
+        <v>3.89</v>
+      </c>
+      <c r="O27" s="9">
+        <v>3.63</v>
+      </c>
+      <c r="P27" s="9">
+        <v>3.29</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>2.89</v>
+      </c>
+      <c r="R27" s="9">
+        <v>2.69</v>
+      </c>
+      <c r="S27" s="9">
+        <v>2.66</v>
+      </c>
+      <c r="T27" s="9">
+        <v>2.57</v>
+      </c>
+      <c r="U27" s="9">
+        <v>2.88</v>
+      </c>
+      <c r="V27" s="9">
+        <v>2.39</v>
+      </c>
+      <c r="W27" s="9">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="X27" s="9">
+        <v>2.64</v>
+      </c>
+      <c r="Y27" s="9">
+        <v>2.39</v>
+      </c>
+      <c r="Z27" s="9">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AA27" s="9">
+        <v>2.37</v>
+      </c>
+      <c r="AB27" s="9">
+        <v>2.4</v>
+      </c>
+      <c r="AC27" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="AD27" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE27" s="9">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AF27" s="9">
+        <v>2.31</v>
+      </c>
+      <c r="AG27" s="9">
+        <v>1.86</v>
+      </c>
+      <c r="AH27" s="9">
+        <v>2.34</v>
+      </c>
+      <c r="AI27" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="AJ27" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="AK27" s="9">
+        <v>2.11</v>
+      </c>
+      <c r="AL27" s="9">
+        <v>1.84</v>
+      </c>
+      <c r="AM27" s="9">
+        <v>1.73</v>
+      </c>
+      <c r="AN27" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="AO27" s="9">
+        <v>1.73</v>
+      </c>
+      <c r="AP27" s="9">
+        <v>1.75</v>
+      </c>
+      <c r="AQ27" s="9">
+        <v>1.71</v>
+      </c>
+      <c r="AR27" s="9"/>
+      <c r="AS27" s="9"/>
+      <c r="AT27" s="9"/>
+      <c r="AU27" s="9"/>
+      <c r="AV27" s="9"/>
+      <c r="AW27" s="9"/>
+      <c r="AX27" s="9"/>
+      <c r="AY27" s="9"/>
+      <c r="AZ27" s="9"/>
+    </row>
+    <row r="28" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="9">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="D28" s="9">
+        <v>5.2</v>
+      </c>
+      <c r="E28" s="9">
+        <v>5.52</v>
+      </c>
+      <c r="F28" s="9">
+        <v>5.49</v>
+      </c>
+      <c r="G28" s="9">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="H28" s="9">
+        <v>3.71</v>
+      </c>
+      <c r="I28" s="9">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="J28" s="9">
+        <v>4.13</v>
+      </c>
+      <c r="K28" s="9">
+        <v>4.37</v>
+      </c>
+      <c r="L28" s="9">
+        <v>4.25</v>
+      </c>
+      <c r="M28" s="9">
+        <v>3.98</v>
+      </c>
+      <c r="N28" s="9">
+        <v>4.5</v>
+      </c>
+      <c r="O28" s="9">
+        <v>3.95</v>
+      </c>
+      <c r="P28" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>3.65</v>
+      </c>
+      <c r="R28" s="9">
+        <v>3.08</v>
+      </c>
+      <c r="S28" s="9">
+        <v>3.18</v>
+      </c>
+      <c r="T28" s="9">
+        <v>3.21</v>
+      </c>
+      <c r="U28" s="9">
+        <v>2.96</v>
+      </c>
+      <c r="V28" s="9">
+        <v>3</v>
+      </c>
+      <c r="W28" s="9">
+        <v>3.39</v>
+      </c>
+      <c r="X28" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y28" s="9">
+        <v>2.85</v>
+      </c>
+      <c r="Z28" s="9">
+        <v>3.07</v>
+      </c>
+      <c r="AA28" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="AB28" s="9">
+        <v>2.87</v>
+      </c>
+      <c r="AC28" s="9">
+        <v>2.41</v>
+      </c>
+      <c r="AD28" s="9">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AE28" s="9">
+        <v>2.69</v>
+      </c>
+      <c r="AF28" s="9">
+        <v>2.65</v>
+      </c>
+      <c r="AG28" s="9">
+        <v>1.99</v>
+      </c>
+      <c r="AH28" s="9">
+        <v>2.12</v>
+      </c>
+      <c r="AI28" s="9">
+        <v>2.36</v>
+      </c>
+      <c r="AJ28" s="9">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AK28" s="9">
+        <v>2.15</v>
+      </c>
+      <c r="AL28" s="9">
+        <v>1.89</v>
+      </c>
+      <c r="AM28" s="9">
+        <v>2.25</v>
+      </c>
+      <c r="AN28" s="10">
+        <v>2.27</v>
+      </c>
+      <c r="AO28" s="9">
+        <v>1.98</v>
+      </c>
+      <c r="AP28" s="9">
+        <v>2.04</v>
+      </c>
+      <c r="AQ28" s="9">
+        <v>2.06</v>
+      </c>
+      <c r="AR28" s="9"/>
+      <c r="AS28" s="9"/>
+      <c r="AT28" s="9"/>
+      <c r="AU28" s="9"/>
+      <c r="AV28" s="9"/>
+      <c r="AW28" s="9"/>
+      <c r="AX28" s="9"/>
+      <c r="AY28" s="9"/>
+      <c r="AZ28" s="9"/>
+    </row>
+    <row r="29" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B29" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="9">
+        <v>2.92</v>
+      </c>
+      <c r="D29" s="9">
+        <v>5.15</v>
+      </c>
+      <c r="E29" s="9">
+        <v>3.58</v>
+      </c>
+      <c r="F29" s="9">
+        <v>1.74</v>
+      </c>
+      <c r="G29" s="9">
+        <v>0.96</v>
+      </c>
+      <c r="H29" s="9">
+        <v>0.97</v>
+      </c>
+      <c r="I29" s="9">
+        <v>0.94</v>
+      </c>
+      <c r="J29" s="9">
+        <v>2.44</v>
+      </c>
+      <c r="K29" s="9">
+        <v>3.09</v>
+      </c>
+      <c r="L29" s="9">
+        <v>1.71</v>
+      </c>
+      <c r="M29" s="9">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N29" s="9">
+        <v>3.93</v>
+      </c>
+      <c r="O29" s="9">
+        <v>3.89</v>
+      </c>
+      <c r="P29" s="9">
+        <v>4.18</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="R29" s="9">
+        <v>3.36</v>
+      </c>
+      <c r="S29" s="9">
+        <v>2.88</v>
+      </c>
+      <c r="T29" s="9">
+        <v>2.87</v>
+      </c>
+      <c r="U29" s="9">
+        <v>2.33</v>
+      </c>
+      <c r="V29" s="9">
+        <v>3.51</v>
+      </c>
+      <c r="W29" s="9">
+        <v>3.13</v>
+      </c>
+      <c r="X29" s="9">
+        <v>3.3</v>
+      </c>
+      <c r="Y29" s="9">
+        <v>3.67</v>
+      </c>
+      <c r="Z29" s="9">
+        <v>3.1</v>
+      </c>
+      <c r="AA29" s="9">
+        <v>3.26</v>
+      </c>
+      <c r="AB29" s="9">
+        <v>2.21</v>
+      </c>
+      <c r="AC29" s="9">
+        <v>2.86</v>
+      </c>
+      <c r="AD29" s="9">
+        <v>3.39</v>
+      </c>
+      <c r="AE29" s="9">
+        <v>2.13</v>
+      </c>
+      <c r="AF29" s="9">
+        <v>2.73</v>
+      </c>
+      <c r="AG29" s="9">
+        <v>2.46</v>
+      </c>
+      <c r="AH29" s="9">
+        <v>3.01</v>
+      </c>
+      <c r="AI29" s="9">
+        <v>2.94</v>
+      </c>
+      <c r="AJ29" s="9">
+        <v>2.72</v>
+      </c>
+      <c r="AK29" s="9">
+        <v>3.3</v>
+      </c>
+      <c r="AL29" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="AM29" s="9">
+        <v>3.05</v>
+      </c>
+      <c r="AN29" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="AO29" s="9">
+        <v>2.4</v>
+      </c>
+      <c r="AP29" s="9">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AQ29" s="9">
+        <v>2.54</v>
+      </c>
+      <c r="AR29" s="9"/>
+      <c r="AS29" s="9"/>
+      <c r="AT29" s="9"/>
+      <c r="AU29" s="9"/>
+      <c r="AV29" s="9"/>
+      <c r="AW29" s="9"/>
+      <c r="AX29" s="9"/>
+      <c r="AY29" s="9"/>
+      <c r="AZ29" s="9"/>
+    </row>
+    <row r="30" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B30" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="9">
+        <v>3.96</v>
+      </c>
+      <c r="D30" s="9">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="E30" s="9">
+        <v>2.84</v>
+      </c>
+      <c r="F30" s="9">
+        <v>2.64</v>
+      </c>
+      <c r="G30" s="9">
+        <v>3.54</v>
+      </c>
+      <c r="H30" s="9">
+        <v>2.46</v>
+      </c>
+      <c r="I30" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="J30" s="9">
+        <v>5.01</v>
+      </c>
+      <c r="K30" s="9">
+        <v>2.98</v>
+      </c>
+      <c r="L30" s="9">
+        <v>2.13</v>
+      </c>
+      <c r="M30" s="9">
+        <v>4.29</v>
+      </c>
+      <c r="N30" s="9">
+        <v>2.34</v>
+      </c>
+      <c r="O30" s="9">
+        <v>4.87</v>
+      </c>
+      <c r="P30" s="9">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>0.69</v>
+      </c>
+      <c r="R30" s="9">
+        <v>2.72</v>
+      </c>
+      <c r="S30" s="9">
+        <v>0.75</v>
+      </c>
+      <c r="T30" s="9">
+        <v>2.29</v>
+      </c>
+      <c r="U30" s="9">
+        <v>1.37</v>
+      </c>
+      <c r="V30" s="9">
+        <v>5.3</v>
+      </c>
+      <c r="W30" s="9">
+        <v>2.41</v>
+      </c>
+      <c r="X30" s="9">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>2.81</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AA30" s="9">
+        <v>2.13</v>
+      </c>
+      <c r="AB30" s="9">
+        <v>1.26</v>
+      </c>
+      <c r="AC30" s="9">
+        <v>3.22</v>
+      </c>
+      <c r="AD30" s="9">
+        <v>2.57</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>1.32</v>
+      </c>
+      <c r="AF30" s="9">
+        <v>2.69</v>
+      </c>
+      <c r="AG30" s="9">
+        <v>1</v>
+      </c>
+      <c r="AH30" s="9">
+        <v>2.46</v>
+      </c>
+      <c r="AI30" s="9">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AJ30" s="9">
+        <v>2.34</v>
+      </c>
+      <c r="AK30" s="9">
+        <v>2.52</v>
+      </c>
+      <c r="AL30" s="9">
+        <v>1.87</v>
+      </c>
+      <c r="AM30" s="9">
+        <v>2.7</v>
+      </c>
+      <c r="AN30" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AO30" s="9">
+        <v>1.32</v>
+      </c>
+      <c r="AP30" s="9">
+        <v>2.61</v>
+      </c>
+      <c r="AQ30" s="9">
+        <v>0.86</v>
+      </c>
+      <c r="AR30" s="9"/>
+      <c r="AS30" s="9"/>
+      <c r="AT30" s="9"/>
+      <c r="AU30" s="9"/>
+      <c r="AV30" s="9"/>
+      <c r="AW30" s="9"/>
+      <c r="AX30" s="9"/>
+      <c r="AY30" s="9"/>
+      <c r="AZ30" s="9"/>
+    </row>
+    <row r="31" spans="2:52" x14ac:dyDescent="0.2">
+      <c r="B31" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="J31" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="K31" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="L31" s="25">
+        <v>0.87</v>
+      </c>
+      <c r="M31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N31" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="O31" s="25">
+        <v>0.43</v>
+      </c>
+      <c r="P31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q31" s="25">
+        <v>0.13</v>
+      </c>
+      <c r="R31" s="25">
+        <v>0.05</v>
+      </c>
+      <c r="S31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V31" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="W31" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="X31" s="25">
+        <v>0.65</v>
+      </c>
+      <c r="Y31" s="24">
+        <v>0.32</v>
+      </c>
+      <c r="Z31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC31" s="25">
+        <v>0.25</v>
+      </c>
+      <c r="AD31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE31" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="AF31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH31" s="25">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AI31" s="25">
+        <v>0.4</v>
+      </c>
+      <c r="AJ31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK31" s="25">
+        <v>0.67</v>
+      </c>
+      <c r="AL31" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="AM31" s="25">
+        <v>0.13</v>
+      </c>
+      <c r="AN31" s="26">
+        <v>0.35</v>
+      </c>
+      <c r="AO31" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="AP31" s="25">
+        <v>0.12</v>
+      </c>
+      <c r="AQ31" s="25">
+        <v>0.05</v>
+      </c>
+      <c r="AR31" s="9"/>
+      <c r="AS31" s="9"/>
+      <c r="AT31" s="9"/>
+      <c r="AU31" s="9"/>
+      <c r="AV31" s="9"/>
+      <c r="AW31" s="9"/>
+      <c r="AX31" s="9"/>
+      <c r="AY31" s="9"/>
+      <c r="AZ31" s="9"/>
+    </row>
+    <row r="33" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B33" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4"/>
+      <c r="N33" s="4"/>
+      <c r="O33" s="4"/>
+      <c r="P33" s="4"/>
+      <c r="Q33" s="4"/>
+      <c r="R33" s="4"/>
+      <c r="S33" s="4"/>
+      <c r="T33" s="4"/>
+      <c r="U33" s="4"/>
+      <c r="V33" s="4"/>
+      <c r="W33" s="4"/>
+      <c r="X33" s="4"/>
+      <c r="Y33" s="4"/>
+      <c r="Z33" s="4"/>
+      <c r="AA33" s="4"/>
+      <c r="AB33" s="4"/>
+      <c r="AC33" s="4"/>
+      <c r="AD33" s="4"/>
+      <c r="AE33" s="4"/>
+      <c r="AF33" s="4"/>
+    </row>
+    <row r="34" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B34" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4"/>
+      <c r="N34" s="4"/>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4"/>
+      <c r="Q34" s="4"/>
+      <c r="R34" s="4"/>
+      <c r="S34" s="4"/>
+      <c r="T34" s="4"/>
+      <c r="U34" s="4"/>
+      <c r="V34" s="4"/>
+      <c r="W34" s="4"/>
+      <c r="X34" s="4"/>
+      <c r="Y34" s="4"/>
+      <c r="Z34" s="4"/>
+      <c r="AA34" s="4"/>
+      <c r="AB34" s="4"/>
+      <c r="AC34" s="4"/>
+      <c r="AD34" s="4"/>
+      <c r="AE34" s="4"/>
+      <c r="AF34" s="4"/>
+    </row>
+    <row r="35" spans="2:46" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="19"/>
+      <c r="C35" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G35" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H35" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="I35" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="J35" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="K35" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="L35" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="M35" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="N35" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="O35" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="P35" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q35" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="R35" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="S35" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="T35" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="U35" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="V35" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="W35" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="X35" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y35" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z35" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA35" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB35" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AC35" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD35" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE35" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="AF35" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="AG35" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH35" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI35" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ35" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK35" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="AL35" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="AM35" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN35" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO35" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP35" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="AQ35" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B36" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="12"/>
+      <c r="O36" s="12"/>
+      <c r="P36" s="12"/>
+      <c r="Q36" s="12"/>
+      <c r="R36" s="12"/>
+      <c r="S36" s="12"/>
+      <c r="T36" s="12"/>
+      <c r="U36" s="12"/>
+      <c r="V36" s="12"/>
+      <c r="W36" s="12"/>
+      <c r="X36" s="12"/>
+      <c r="Y36" s="12"/>
+      <c r="Z36" s="12"/>
+      <c r="AA36" s="12"/>
+      <c r="AB36" s="12"/>
+      <c r="AC36" s="12"/>
+      <c r="AD36" s="12"/>
+      <c r="AE36" s="12"/>
+      <c r="AF36" s="12"/>
+    </row>
+    <row r="37" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="13">
+        <v>17953.51894944</v>
+      </c>
+      <c r="D37" s="13">
+        <v>16312.199342760001</v>
+      </c>
+      <c r="E37" s="13">
+        <v>17971.077634549998</v>
+      </c>
+      <c r="F37" s="13">
+        <v>15703.605534190001</v>
+      </c>
+      <c r="G37" s="13">
+        <v>17507.475352830003</v>
+      </c>
+      <c r="H37" s="13">
+        <v>17564.086456429999</v>
+      </c>
+      <c r="I37" s="13">
+        <v>17680.578514869998</v>
+      </c>
+      <c r="J37" s="13">
+        <v>18427.204200009997</v>
+      </c>
+      <c r="K37" s="13">
+        <v>18563.558745360002</v>
+      </c>
+      <c r="L37" s="13">
+        <v>18142.55647055</v>
+      </c>
+      <c r="M37" s="13">
+        <v>17544.755033919999</v>
+      </c>
+      <c r="N37" s="13">
+        <v>17522.451261409999</v>
+      </c>
+      <c r="O37" s="13">
+        <v>18061.412269140001</v>
+      </c>
+      <c r="P37" s="13">
+        <v>17993.9315699</v>
+      </c>
+      <c r="Q37" s="13">
+        <v>18029.888870430001</v>
+      </c>
+      <c r="R37" s="13">
+        <v>18342.761772620001</v>
+      </c>
+      <c r="S37" s="13">
+        <v>18251.080524200002</v>
+      </c>
+      <c r="T37" s="13">
+        <v>18540.311039799999</v>
+      </c>
+      <c r="U37" s="13">
+        <v>19057.657394400001</v>
+      </c>
+      <c r="V37" s="13">
+        <v>19680.67056816</v>
+      </c>
+      <c r="W37" s="13">
+        <v>20210.674418119997</v>
+      </c>
+      <c r="X37" s="13">
+        <v>20061.018258240001</v>
+      </c>
+      <c r="Y37" s="13">
+        <v>19694.168950720003</v>
+      </c>
+      <c r="Z37" s="13">
+        <v>19671.903875419997</v>
+      </c>
+      <c r="AA37" s="13">
+        <v>19742.163787609999</v>
+      </c>
+      <c r="AB37" s="13">
+        <v>19675.775679509999</v>
+      </c>
+      <c r="AC37" s="13">
+        <v>19929.521666050001</v>
+      </c>
+      <c r="AD37" s="13">
+        <v>19835.257116369998</v>
+      </c>
+      <c r="AE37" s="13">
+        <v>19730.402528450002</v>
+      </c>
+      <c r="AF37" s="13">
+        <v>19797.60413752</v>
+      </c>
+      <c r="AG37" s="13">
+        <v>20573.866182439997</v>
+      </c>
+      <c r="AH37" s="13">
+        <v>21023.113416369997</v>
+      </c>
+      <c r="AI37" s="13">
+        <v>21905.634722430001</v>
+      </c>
+      <c r="AJ37" s="13">
+        <v>21567.905453479998</v>
+      </c>
+      <c r="AK37" s="13">
+        <v>21140.75254347</v>
+      </c>
+      <c r="AL37" s="13">
+        <v>21084.356085830001</v>
+      </c>
+      <c r="AM37" s="13">
+        <v>21503.016383040002</v>
+      </c>
+      <c r="AN37" s="13">
+        <v>21372.824676779997</v>
+      </c>
+      <c r="AO37" s="13">
+        <v>22139.902592890001</v>
+      </c>
+      <c r="AP37" s="13">
+        <v>21781.411702689998</v>
+      </c>
+      <c r="AQ37" s="30">
+        <v>21854.952550740003</v>
+      </c>
+      <c r="AR37" s="9"/>
+      <c r="AS37" s="31"/>
+      <c r="AT37" s="9"/>
+    </row>
+    <row r="38" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B38" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="13">
+        <v>15989.00236651</v>
+      </c>
+      <c r="D38" s="13">
+        <v>14367.469757270001</v>
+      </c>
+      <c r="E38" s="13">
+        <v>16024.47075129</v>
+      </c>
+      <c r="F38" s="13">
+        <v>13776.185329190001</v>
+      </c>
+      <c r="G38" s="13">
+        <v>15594.39585363</v>
+      </c>
+      <c r="H38" s="13">
+        <v>15673.703462950001</v>
+      </c>
+      <c r="I38" s="13">
+        <v>15790.52992486</v>
+      </c>
+      <c r="J38" s="13">
+        <v>16529.702411680002</v>
+      </c>
+      <c r="K38" s="13">
+        <v>16670.32692358</v>
+      </c>
+      <c r="L38" s="13">
+        <v>16260.259968509999</v>
+      </c>
+      <c r="M38" s="13">
+        <v>15697.73825083</v>
+      </c>
+      <c r="N38" s="13">
+        <v>15675.377523770001</v>
+      </c>
+      <c r="O38" s="13">
+        <v>16165.222411620001</v>
+      </c>
+      <c r="P38" s="13">
+        <v>16127.3591939</v>
+      </c>
+      <c r="Q38" s="13">
+        <v>16156.417269399999</v>
+      </c>
+      <c r="R38" s="13">
+        <v>16474.61137649</v>
+      </c>
+      <c r="S38" s="13">
+        <v>16407.075592069999</v>
+      </c>
+      <c r="T38" s="13">
+        <v>16691.967855970001</v>
+      </c>
+      <c r="U38" s="13">
+        <v>17228.46369434</v>
+      </c>
+      <c r="V38" s="13">
+        <v>17837.38644251</v>
+      </c>
+      <c r="W38" s="13">
+        <v>18353.79044904</v>
+      </c>
+      <c r="X38" s="13">
+        <v>18202.134944139998</v>
+      </c>
+      <c r="Y38" s="13">
+        <v>17836.228138759998</v>
+      </c>
+      <c r="Z38" s="13">
+        <v>17816.196294650003</v>
+      </c>
+      <c r="AA38" s="13">
+        <v>17879.817988179999</v>
+      </c>
+      <c r="AB38" s="13">
+        <v>17814.286266610001</v>
+      </c>
+      <c r="AC38" s="13">
+        <v>18067.66830035</v>
+      </c>
+      <c r="AD38" s="13">
+        <v>18024.030964400001</v>
+      </c>
+      <c r="AE38" s="13">
+        <v>17946.332445830001</v>
+      </c>
+      <c r="AF38" s="13">
+        <v>18033.157289439998</v>
+      </c>
+      <c r="AG38" s="13">
+        <v>18822.732596469999</v>
+      </c>
+      <c r="AH38" s="13">
+        <v>19261.603270569998</v>
+      </c>
+      <c r="AI38" s="13">
+        <v>20127.574944249998</v>
+      </c>
+      <c r="AJ38" s="13">
+        <v>19798.772482880002</v>
+      </c>
+      <c r="AK38" s="13">
+        <v>19380.665644050001</v>
+      </c>
+      <c r="AL38" s="13">
+        <v>19335.112224339999</v>
+      </c>
+      <c r="AM38" s="13">
+        <v>19730.800476509998</v>
+      </c>
+      <c r="AN38" s="13">
+        <v>19598.045995550001</v>
+      </c>
+      <c r="AO38" s="13">
+        <v>20363.444976520001</v>
+      </c>
+      <c r="AP38" s="13">
+        <v>20024.766103400001</v>
+      </c>
+      <c r="AQ38" s="30">
+        <v>20119.079128910002</v>
+      </c>
+      <c r="AR38" s="9"/>
+      <c r="AS38" s="31"/>
+      <c r="AT38" s="9"/>
+    </row>
+    <row r="39" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B39" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="13">
+        <v>1962.9959444400001</v>
+      </c>
+      <c r="D39" s="13">
+        <v>1943.2330403599999</v>
+      </c>
+      <c r="E39" s="13">
+        <v>1944.9354980799999</v>
+      </c>
+      <c r="F39" s="13">
+        <v>1925.71255967</v>
+      </c>
+      <c r="G39" s="13">
+        <v>1911.46979502</v>
+      </c>
+      <c r="H39" s="13">
+        <v>1888.8008925300001</v>
+      </c>
+      <c r="I39" s="13">
+        <v>1888.4372528199999</v>
+      </c>
+      <c r="J39" s="13">
+        <v>1895.8419563</v>
+      </c>
+      <c r="K39" s="13">
+        <v>1891.3373689699999</v>
+      </c>
+      <c r="L39" s="13">
+        <v>1880.1986203499998</v>
+      </c>
+      <c r="M39" s="13">
+        <v>1844.9922908699998</v>
+      </c>
+      <c r="N39" s="13">
+        <v>1845.0593629</v>
+      </c>
+      <c r="O39" s="13">
+        <v>1894.2244764300001</v>
+      </c>
+      <c r="P39" s="13">
+        <v>1864.59284394</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>1871.5410455799999</v>
+      </c>
+      <c r="R39" s="13">
+        <v>1866.1108017199999</v>
+      </c>
+      <c r="S39" s="13">
+        <v>1841.99028856</v>
+      </c>
+      <c r="T39" s="13">
+        <v>1840.0534876500001</v>
+      </c>
+      <c r="U39" s="13">
+        <v>1820.6906208399998</v>
+      </c>
+      <c r="V39" s="13">
+        <v>1834.2454941400001</v>
+      </c>
+      <c r="W39" s="13">
+        <v>1847.16184628</v>
+      </c>
+      <c r="X39" s="13">
+        <v>1849.2325374700001</v>
+      </c>
+      <c r="Y39" s="13">
+        <v>1848.1344262299999</v>
+      </c>
+      <c r="Z39" s="13">
+        <v>1846.6573676099999</v>
+      </c>
+      <c r="AA39" s="13">
+        <v>1852.4708636800001</v>
+      </c>
+      <c r="AB39" s="13">
+        <v>1852.0373278900001</v>
+      </c>
+      <c r="AC39" s="13">
+        <v>1852.4644953</v>
+      </c>
+      <c r="AD39" s="13">
+        <v>1801.6208086199999</v>
+      </c>
+      <c r="AE39" s="13">
+        <v>1772.7838075699999</v>
+      </c>
+      <c r="AF39" s="13">
+        <v>1753.0388069400001</v>
+      </c>
+      <c r="AG39" s="13">
+        <v>1739.34694715</v>
+      </c>
+      <c r="AH39" s="13">
+        <v>1748.71518937</v>
+      </c>
+      <c r="AI39" s="13">
+        <v>1763.84344551</v>
+      </c>
+      <c r="AJ39" s="13">
+        <v>1754.2312583599999</v>
+      </c>
+      <c r="AK39" s="13">
+        <v>1745.1899151199998</v>
+      </c>
+      <c r="AL39" s="13">
+        <v>1734.0800376099999</v>
+      </c>
+      <c r="AM39" s="13">
+        <v>1756.3467108900002</v>
+      </c>
+      <c r="AN39" s="13">
+        <v>1759.3063193</v>
+      </c>
+      <c r="AO39" s="13">
+        <v>1760.9936232299999</v>
+      </c>
+      <c r="AP39" s="13">
+        <v>1741.0432725000001</v>
+      </c>
+      <c r="AQ39" s="30">
+        <v>1720.4145126400001</v>
+      </c>
+      <c r="AR39" s="9"/>
+      <c r="AS39" s="31"/>
+      <c r="AT39" s="9"/>
+    </row>
+    <row r="40" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B40" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="13">
+        <v>2158.9072789000002</v>
+      </c>
+      <c r="D40" s="13">
+        <v>2143.61120974</v>
+      </c>
+      <c r="E40" s="13">
+        <v>2570.0297098699998</v>
+      </c>
+      <c r="F40" s="13">
+        <v>2110.62271616</v>
+      </c>
+      <c r="G40" s="13">
+        <v>1755.6366372</v>
+      </c>
+      <c r="H40" s="13">
+        <v>1896.66215504</v>
+      </c>
+      <c r="I40" s="13">
+        <v>1601.40833157</v>
+      </c>
+      <c r="J40" s="13">
+        <v>1909.4879089000001</v>
+      </c>
+      <c r="K40" s="13">
+        <v>1746.63527645</v>
+      </c>
+      <c r="L40" s="13">
+        <v>1871.98720804</v>
+      </c>
+      <c r="M40" s="13">
+        <v>1999.1561651500001</v>
+      </c>
+      <c r="N40" s="13">
+        <v>1698.9725985299999</v>
+      </c>
+      <c r="O40" s="13">
+        <v>1875.39852922</v>
+      </c>
+      <c r="P40" s="13">
+        <v>2115.6536655499999</v>
+      </c>
+      <c r="Q40" s="13">
+        <v>1781.2670288699999</v>
+      </c>
+      <c r="R40" s="13">
+        <v>1954.87439735</v>
+      </c>
+      <c r="S40" s="13">
+        <v>1768.7854950000001</v>
+      </c>
+      <c r="T40" s="13">
+        <v>1695.82492443</v>
+      </c>
+      <c r="U40" s="13">
+        <v>1570.4173109400001</v>
+      </c>
+      <c r="V40" s="13">
+        <v>1968.9851083900001</v>
+      </c>
+      <c r="W40" s="13">
+        <v>1797.4337137</v>
+      </c>
+      <c r="X40" s="13">
+        <v>2218.5179233000003</v>
+      </c>
+      <c r="Y40" s="13">
+        <v>2163.8780992600005</v>
+      </c>
+      <c r="Z40" s="13">
+        <v>1851.33444076</v>
+      </c>
+      <c r="AA40" s="13">
+        <v>2464.1917485700001</v>
+      </c>
+      <c r="AB40" s="13">
+        <v>2740.66874104</v>
+      </c>
+      <c r="AC40" s="13">
+        <v>2272.5535288000001</v>
+      </c>
+      <c r="AD40" s="13">
+        <v>2350.7545373200001</v>
+      </c>
+      <c r="AE40" s="13">
+        <v>2195.1078194400002</v>
+      </c>
+      <c r="AF40" s="13">
+        <v>2239.0544881599999</v>
+      </c>
+      <c r="AG40" s="13">
+        <v>1879.7912357999999</v>
+      </c>
+      <c r="AH40" s="13">
+        <v>2425.9777541900003</v>
+      </c>
+      <c r="AI40" s="13">
+        <v>2052.9606658299999</v>
+      </c>
+      <c r="AJ40" s="13">
+        <v>2513.2352260399998</v>
+      </c>
+      <c r="AK40" s="13">
+        <v>2368.57593662</v>
+      </c>
+      <c r="AL40" s="13">
+        <v>2027.7485652400001</v>
+      </c>
+      <c r="AM40" s="13">
+        <v>2471.7699130999999</v>
+      </c>
+      <c r="AN40" s="13">
+        <v>2487.2531744000003</v>
+      </c>
+      <c r="AO40" s="13">
+        <v>2175.5595932800002</v>
+      </c>
+      <c r="AP40" s="13">
+        <v>2300.29186106</v>
+      </c>
+      <c r="AQ40" s="30">
+        <v>2167.9295021200001</v>
+      </c>
+      <c r="AR40" s="9"/>
+      <c r="AS40" s="31"/>
+      <c r="AT40" s="9"/>
+    </row>
+    <row r="41" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B41" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="13">
+        <v>723.18905995</v>
+      </c>
+      <c r="D41" s="13">
+        <v>657.00220308000007</v>
+      </c>
+      <c r="E41" s="13">
+        <v>1398.0397589300001</v>
+      </c>
+      <c r="F41" s="13">
+        <v>863.95405728999992</v>
+      </c>
+      <c r="G41" s="13">
+        <v>710.97558460000005</v>
+      </c>
+      <c r="H41" s="13">
+        <v>725.85043509000002</v>
+      </c>
+      <c r="I41" s="13">
+        <v>631.70884483000009</v>
+      </c>
+      <c r="J41" s="13">
+        <v>608.78566777000003</v>
+      </c>
+      <c r="K41" s="13">
+        <v>581.45015408000006</v>
+      </c>
+      <c r="L41" s="13">
+        <v>594.31769679999991</v>
+      </c>
+      <c r="M41" s="13">
+        <v>638.46754740999995</v>
+      </c>
+      <c r="N41" s="13">
+        <v>548.57794296999998</v>
+      </c>
+      <c r="O41" s="13">
+        <v>589.76150736</v>
+      </c>
+      <c r="P41" s="13">
+        <v>628.13910109000005</v>
+      </c>
+      <c r="Q41" s="13">
+        <v>546.76850992999994</v>
+      </c>
+      <c r="R41" s="13">
+        <v>625.45535878999999</v>
+      </c>
+      <c r="S41" s="13">
+        <v>541.87856851999993</v>
+      </c>
+      <c r="T41" s="13">
+        <v>536.75215760000003</v>
+      </c>
+      <c r="U41" s="13">
+        <v>488.19190624000004</v>
+      </c>
+      <c r="V41" s="13">
+        <v>648.11216215999991</v>
+      </c>
+      <c r="W41" s="13">
+        <v>583.44811414000003</v>
+      </c>
+      <c r="X41" s="13">
+        <v>609.06254272000001</v>
+      </c>
+      <c r="Y41" s="13">
+        <v>682.61221750999994</v>
+      </c>
+      <c r="Z41" s="13">
+        <v>554.60654937000004</v>
+      </c>
+      <c r="AA41" s="13">
+        <v>791.27960939000002</v>
+      </c>
+      <c r="AB41" s="13">
+        <v>741.78190186999996</v>
+      </c>
+      <c r="AC41" s="13">
+        <v>783.04918326999996</v>
+      </c>
+      <c r="AD41" s="13">
+        <v>724.91538230999993</v>
+      </c>
+      <c r="AE41" s="13">
+        <v>720.97117391999996</v>
+      </c>
+      <c r="AF41" s="13">
+        <v>664.97077497999999</v>
+      </c>
+      <c r="AG41" s="13">
+        <v>604.75381480999999</v>
+      </c>
+      <c r="AH41" s="13">
+        <v>759.89610016999995</v>
+      </c>
+      <c r="AI41" s="13">
+        <v>665.75348860999998</v>
+      </c>
+      <c r="AJ41" s="13">
+        <v>737.31270853000001</v>
+      </c>
+      <c r="AK41" s="13">
+        <v>721.50578427999994</v>
+      </c>
+      <c r="AL41" s="13">
+        <v>553.57128803000001</v>
+      </c>
+      <c r="AM41" s="13">
+        <v>707.24589359000004</v>
+      </c>
+      <c r="AN41" s="13">
+        <v>671.30371280999998</v>
+      </c>
+      <c r="AO41" s="13">
+        <v>601.42041850999999</v>
+      </c>
+      <c r="AP41" s="13">
+        <v>671.37977804999991</v>
+      </c>
+      <c r="AQ41" s="30">
+        <v>657.19002925999996</v>
+      </c>
+      <c r="AR41" s="9"/>
+      <c r="AS41" s="31"/>
+      <c r="AT41" s="9"/>
+    </row>
+    <row r="42" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B42" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="13">
+        <v>449.85641229999999</v>
+      </c>
+      <c r="D42" s="13">
+        <v>538.41276562999997</v>
+      </c>
+      <c r="E42" s="13">
+        <v>377.09216727</v>
+      </c>
+      <c r="F42" s="13">
+        <v>380.00208901999997</v>
+      </c>
+      <c r="G42" s="13">
+        <v>325.43181731999999</v>
+      </c>
+      <c r="H42" s="13">
+        <v>407.95231572</v>
+      </c>
+      <c r="I42" s="13">
+        <v>324.88822019999998</v>
+      </c>
+      <c r="J42" s="13">
+        <v>379.75168739999998</v>
+      </c>
+      <c r="K42" s="13">
+        <v>333.85414388999999</v>
+      </c>
+      <c r="L42" s="13">
+        <v>332.23249038</v>
+      </c>
+      <c r="M42" s="13">
+        <v>475.57479802999995</v>
+      </c>
+      <c r="N42" s="13">
+        <v>332.85778273</v>
+      </c>
+      <c r="O42" s="13">
+        <v>347.53424127</v>
+      </c>
+      <c r="P42" s="13">
+        <v>380.36329104000004</v>
+      </c>
+      <c r="Q42" s="13">
+        <v>320.63691016000001</v>
+      </c>
+      <c r="R42" s="13">
+        <v>367.55324798000004</v>
+      </c>
+      <c r="S42" s="13">
+        <v>343.76659597000003</v>
+      </c>
+      <c r="T42" s="13">
+        <v>318.91436794999998</v>
+      </c>
+      <c r="U42" s="13">
+        <v>303.62114187999998</v>
+      </c>
+      <c r="V42" s="13">
+        <v>353.62707650999999</v>
+      </c>
+      <c r="W42" s="13">
+        <v>290.42168343000003</v>
+      </c>
+      <c r="X42" s="13">
+        <v>494.65312891000002</v>
+      </c>
+      <c r="Y42" s="13">
+        <v>369.39933668000003</v>
+      </c>
+      <c r="Z42" s="13">
+        <v>357.00518162000003</v>
+      </c>
+      <c r="AA42" s="13">
+        <v>437.07567876000002</v>
+      </c>
+      <c r="AB42" s="13">
+        <v>475.25686917000002</v>
+      </c>
+      <c r="AC42" s="13">
+        <v>388.03613432999998</v>
+      </c>
+      <c r="AD42" s="13">
+        <v>420.18175183</v>
+      </c>
+      <c r="AE42" s="13">
+        <v>407.98388892000003</v>
+      </c>
+      <c r="AF42" s="13">
+        <v>469.31667672000003</v>
+      </c>
+      <c r="AG42" s="13">
+        <v>377.42238120999997</v>
+      </c>
+      <c r="AH42" s="13">
+        <v>425.89192839999998</v>
+      </c>
+      <c r="AI42" s="13">
+        <v>372.30859246</v>
+      </c>
+      <c r="AJ42" s="13">
+        <v>565.17747244000009</v>
+      </c>
+      <c r="AK42" s="13">
+        <v>446.54394841000004</v>
+      </c>
+      <c r="AL42" s="13">
+        <v>428.04146152999999</v>
+      </c>
+      <c r="AM42" s="13">
+        <v>462.75368160000005</v>
+      </c>
+      <c r="AN42" s="13">
+        <v>466.36544729000002</v>
+      </c>
+      <c r="AO42" s="13">
+        <v>462.25168269</v>
+      </c>
+      <c r="AP42" s="13">
+        <v>435.82628569000002</v>
+      </c>
+      <c r="AQ42" s="30">
+        <v>406.43497187999998</v>
+      </c>
+      <c r="AR42" s="9"/>
+      <c r="AS42" s="31"/>
+      <c r="AT42" s="9"/>
+    </row>
+    <row r="43" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B43" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" s="13">
+        <v>763.23672625999995</v>
+      </c>
+      <c r="D43" s="13">
+        <v>722.28161238999996</v>
+      </c>
+      <c r="E43" s="13">
+        <v>566.56081387000006</v>
+      </c>
+      <c r="F43" s="13">
+        <v>651.06977754999991</v>
+      </c>
+      <c r="G43" s="13">
+        <v>517.07133410000006</v>
+      </c>
+      <c r="H43" s="13">
+        <v>547.77913755999998</v>
+      </c>
+      <c r="I43" s="13">
+        <v>468.11249081</v>
+      </c>
+      <c r="J43" s="13">
+        <v>610.70132570999999</v>
+      </c>
+      <c r="K43" s="13">
+        <v>603.38251445000003</v>
+      </c>
+      <c r="L43" s="13">
+        <v>670.70261990999995</v>
+      </c>
+      <c r="M43" s="13">
+        <v>674.50403697000002</v>
+      </c>
+      <c r="N43" s="13">
+        <v>609.90539526999999</v>
+      </c>
+      <c r="O43" s="13">
+        <v>675.71139183000003</v>
+      </c>
+      <c r="P43" s="13">
+        <v>797.68600225</v>
+      </c>
+      <c r="Q43" s="13">
+        <v>675.51089824999997</v>
+      </c>
+      <c r="R43" s="13">
+        <v>653.37595572999999</v>
+      </c>
+      <c r="S43" s="13">
+        <v>598.67074046000005</v>
+      </c>
+      <c r="T43" s="13">
+        <v>592.72361410000008</v>
+      </c>
+      <c r="U43" s="13">
+        <v>538.62432778999994</v>
+      </c>
+      <c r="V43" s="13">
+        <v>650.78622226999994</v>
+      </c>
+      <c r="W43" s="13">
+        <v>641.62406928999997</v>
+      </c>
+      <c r="X43" s="13">
+        <v>790.31798053</v>
+      </c>
+      <c r="Y43" s="13">
+        <v>810.84799614999997</v>
+      </c>
+      <c r="Z43" s="13">
+        <v>691.63760863999994</v>
+      </c>
+      <c r="AA43" s="13">
+        <v>825.59004884000001</v>
+      </c>
+      <c r="AB43" s="13">
+        <v>900.30686703999993</v>
+      </c>
+      <c r="AC43" s="13">
+        <v>698.27703112999995</v>
+      </c>
+      <c r="AD43" s="13">
+        <v>721.49437507000005</v>
+      </c>
+      <c r="AE43" s="13">
+        <v>663.10673455999995</v>
+      </c>
+      <c r="AF43" s="13">
+        <v>730.84388355999999</v>
+      </c>
+      <c r="AG43" s="13">
+        <v>561.32068053</v>
+      </c>
+      <c r="AH43" s="13">
+        <v>675.82672288000003</v>
+      </c>
+      <c r="AI43" s="13">
+        <v>609.40112680999994</v>
+      </c>
+      <c r="AJ43" s="13">
+        <v>710.73152948999996</v>
+      </c>
+      <c r="AK43" s="13">
+        <v>753.36694276000003</v>
+      </c>
+      <c r="AL43" s="13">
+        <v>658.63557155000001</v>
+      </c>
+      <c r="AM43" s="13">
+        <v>813.31495304999999</v>
+      </c>
+      <c r="AN43" s="13">
+        <v>864.99470016999999</v>
+      </c>
+      <c r="AO43" s="13">
+        <v>690.56343601000003</v>
+      </c>
+      <c r="AP43" s="13">
+        <v>732.01074225000002</v>
+      </c>
+      <c r="AQ43" s="30">
+        <v>698.26311529999998</v>
+      </c>
+      <c r="AR43" s="9"/>
+      <c r="AS43" s="31"/>
+      <c r="AT43" s="9"/>
+    </row>
+    <row r="44" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B44" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C44" s="13">
+        <v>147.95720105999999</v>
+      </c>
+      <c r="D44" s="13">
+        <v>169.84260809</v>
+      </c>
+      <c r="E44" s="13">
+        <v>172.28891505000001</v>
+      </c>
+      <c r="F44" s="13">
+        <v>168.22989106</v>
+      </c>
+      <c r="G44" s="13">
+        <v>170.21749656999998</v>
+      </c>
+      <c r="H44" s="13">
+        <v>174.48235568999999</v>
+      </c>
+      <c r="I44" s="13">
+        <v>142.65849222</v>
+      </c>
+      <c r="J44" s="13">
+        <v>275.50660406000003</v>
+      </c>
+      <c r="K44" s="13">
+        <v>207.27335727000002</v>
+      </c>
+      <c r="L44" s="13">
+        <v>243.09383047999998</v>
+      </c>
+      <c r="M44" s="13">
+        <v>181.65045221</v>
+      </c>
+      <c r="N44" s="13">
+        <v>163.46351896000002</v>
+      </c>
+      <c r="O44" s="13">
+        <v>201.66165803999999</v>
+      </c>
+      <c r="P44" s="13">
+        <v>266.01364999999998</v>
+      </c>
+      <c r="Q44" s="13">
+        <v>193.56618159000001</v>
+      </c>
+      <c r="R44" s="13">
+        <v>258.65600214</v>
+      </c>
+      <c r="S44" s="13">
+        <v>217.95627006999999</v>
+      </c>
+      <c r="T44" s="13">
+        <v>189.85998449000002</v>
+      </c>
+      <c r="U44" s="13">
+        <v>169.72088721</v>
+      </c>
+      <c r="V44" s="13">
+        <v>266.03581593000001</v>
+      </c>
+      <c r="W44" s="13">
+        <v>234.70856086000001</v>
+      </c>
+      <c r="X44" s="13">
+        <v>242.05399197999998</v>
+      </c>
+      <c r="Y44" s="13">
+        <v>233.62680252999999</v>
+      </c>
+      <c r="Z44" s="13">
+        <v>178.94317265000001</v>
+      </c>
+      <c r="AA44" s="13">
+        <v>296.14126433999996</v>
+      </c>
+      <c r="AB44" s="13">
+        <v>458.45258341000005</v>
+      </c>
+      <c r="AC44" s="13">
+        <v>268.84687214999997</v>
+      </c>
+      <c r="AD44" s="13">
+        <v>349.17627452999994</v>
+      </c>
+      <c r="AE44" s="13">
+        <v>328.55187302999997</v>
+      </c>
+      <c r="AF44" s="13">
+        <v>275.89853691000002</v>
+      </c>
+      <c r="AG44" s="13">
+        <v>246.28521843000001</v>
+      </c>
+      <c r="AH44" s="13">
+        <v>466.13338881999999</v>
+      </c>
+      <c r="AI44" s="13">
+        <v>313.68743999999998</v>
+      </c>
+      <c r="AJ44" s="13">
+        <v>350.01150669999998</v>
+      </c>
+      <c r="AK44" s="13">
+        <v>339.63608813999997</v>
+      </c>
+      <c r="AL44" s="13">
+        <v>277.41936756000001</v>
+      </c>
+      <c r="AM44" s="13">
+        <v>372.30210817</v>
+      </c>
+      <c r="AN44" s="13">
+        <v>390.51409755999998</v>
+      </c>
+      <c r="AO44" s="13">
+        <v>328.93591182</v>
+      </c>
+      <c r="AP44" s="13">
+        <v>349.57856645999999</v>
+      </c>
+      <c r="AQ44" s="30">
+        <v>305.39616794</v>
+      </c>
+      <c r="AR44" s="9"/>
+      <c r="AS44" s="31"/>
+      <c r="AT44" s="9"/>
+    </row>
+    <row r="45" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B45" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="13">
+        <v>74.667879330000005</v>
+      </c>
+      <c r="D45" s="13">
+        <v>56.072020549999998</v>
+      </c>
+      <c r="E45" s="13">
+        <v>56.048054749999999</v>
+      </c>
+      <c r="F45" s="13">
+        <v>47.366901240000004</v>
+      </c>
+      <c r="G45" s="13">
+        <v>31.940404609999998</v>
+      </c>
+      <c r="H45" s="13">
+        <v>40.597910979999995</v>
+      </c>
+      <c r="I45" s="13">
+        <v>34.040283509999995</v>
+      </c>
+      <c r="J45" s="13">
+        <v>34.742623960000003</v>
+      </c>
+      <c r="K45" s="13">
+        <v>20.675106760000002</v>
+      </c>
+      <c r="L45" s="13">
+        <v>31.64057047</v>
+      </c>
+      <c r="M45" s="13">
+        <v>28.959330530000003</v>
+      </c>
+      <c r="N45" s="13">
+        <v>44.167958599999999</v>
+      </c>
+      <c r="O45" s="13">
+        <v>60.729730719999999</v>
+      </c>
+      <c r="P45" s="13">
+        <v>43.451621170000003</v>
+      </c>
+      <c r="Q45" s="13">
+        <v>44.784528939999994</v>
+      </c>
+      <c r="R45" s="13">
+        <v>49.833832710000003</v>
+      </c>
+      <c r="S45" s="13">
+        <v>66.513319979999991</v>
+      </c>
+      <c r="T45" s="13">
+        <v>57.574800289999999</v>
+      </c>
+      <c r="U45" s="13">
+        <v>70.259047819999992</v>
+      </c>
+      <c r="V45" s="13">
+        <v>50.42383152</v>
+      </c>
+      <c r="W45" s="13">
+        <v>47.231285979999996</v>
+      </c>
+      <c r="X45" s="13">
+        <v>82.430279159999998</v>
+      </c>
+      <c r="Y45" s="13">
+        <v>67.391746389999994</v>
+      </c>
+      <c r="Z45" s="13">
+        <v>69.141928480000004</v>
+      </c>
+      <c r="AA45" s="13">
+        <v>114.10514723999999</v>
+      </c>
+      <c r="AB45" s="13">
+        <v>164.87051955000001</v>
+      </c>
+      <c r="AC45" s="13">
+        <v>134.34430791999998</v>
+      </c>
+      <c r="AD45" s="13">
+        <v>134.98675358000003</v>
+      </c>
+      <c r="AE45" s="13">
+        <v>74.494149010000001</v>
+      </c>
+      <c r="AF45" s="13">
+        <v>98.024615990000001</v>
+      </c>
+      <c r="AG45" s="13">
+        <v>90.009140819999999</v>
+      </c>
+      <c r="AH45" s="13">
+        <v>98.229613920000006</v>
+      </c>
+      <c r="AI45" s="13">
+        <v>91.810017950000002</v>
+      </c>
+      <c r="AJ45" s="13">
+        <v>150.00200888000001</v>
+      </c>
+      <c r="AK45" s="13">
+        <v>107.52317303</v>
+      </c>
+      <c r="AL45" s="13">
+        <v>110.08087656999999</v>
+      </c>
+      <c r="AM45" s="13">
+        <v>116.15327669</v>
+      </c>
+      <c r="AN45" s="13">
+        <v>94.075216569999995</v>
+      </c>
+      <c r="AO45" s="13">
+        <v>92.388144249999996</v>
+      </c>
+      <c r="AP45" s="13">
+        <v>111.49648861</v>
+      </c>
+      <c r="AQ45" s="30">
+        <v>100.64521773999999</v>
+      </c>
+      <c r="AR45" s="9"/>
+      <c r="AS45" s="31"/>
+      <c r="AT45" s="9"/>
+    </row>
+    <row r="46" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B46" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" s="13">
+        <v>6.1295519999999999E-2</v>
+      </c>
+      <c r="D46" s="13">
+        <v>0.28419034999999998</v>
+      </c>
+      <c r="E46" s="13">
+        <v>7.5867859999999995E-2</v>
+      </c>
+      <c r="F46" s="13">
+        <v>0.35551737</v>
+      </c>
+      <c r="G46" s="13">
+        <v>4.435484E-2</v>
+      </c>
+      <c r="H46" s="13">
+        <v>2.1457230000000001E-2</v>
+      </c>
+      <c r="I46" s="13">
+        <v>0.10944271000000001</v>
+      </c>
+      <c r="J46" s="13">
+        <v>3.9127129999999996E-2</v>
+      </c>
+      <c r="K46" s="13">
+        <v>8.5094000000000001E-4</v>
+      </c>
+      <c r="L46" s="13">
+        <v>1.249099E-2</v>
+      </c>
+      <c r="M46" s="13">
+        <v>5.4113099999999997E-2</v>
+      </c>
+      <c r="N46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="O46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="P46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="R46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="S46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="T46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="U46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="V46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="W46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="X46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL46" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM46" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN46" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO46" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP46" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ46" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR46" s="9"/>
+      <c r="AS46" s="31"/>
+      <c r="AT46" s="15"/>
+    </row>
+    <row r="47" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B47" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="13">
+        <v>6.1295519999999999E-2</v>
+      </c>
+      <c r="D47" s="13">
+        <v>0.28419034999999998</v>
+      </c>
+      <c r="E47" s="13">
+        <v>7.5867859999999995E-2</v>
+      </c>
+      <c r="F47" s="13">
+        <v>0.35551737</v>
+      </c>
+      <c r="G47" s="13">
+        <v>4.435484E-2</v>
+      </c>
+      <c r="H47" s="13">
+        <v>2.1457230000000001E-2</v>
+      </c>
+      <c r="I47" s="13">
+        <v>0.10944271000000001</v>
+      </c>
+      <c r="J47" s="13">
+        <v>3.9127129999999996E-2</v>
+      </c>
+      <c r="K47" s="13">
+        <v>8.5094000000000001E-4</v>
+      </c>
+      <c r="L47" s="13">
+        <v>1.249099E-2</v>
+      </c>
+      <c r="M47" s="13">
+        <v>5.4113099999999997E-2</v>
+      </c>
+      <c r="N47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="O47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="P47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="R47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="S47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="T47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="U47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="V47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="W47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="X47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL47" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM47" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN47" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO47" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP47" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ47" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR47" s="9"/>
+      <c r="AS47" s="31"/>
+      <c r="AT47" s="15"/>
+    </row>
+    <row r="48" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B48" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="G48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="H48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="I48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="J48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="K48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="L48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="M48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="N48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="O48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="P48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="R48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="S48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="T48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="U48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="V48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="W48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="X48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL48" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM48" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN48" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO48" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP48" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ48" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR48" s="9"/>
+      <c r="AS48" s="31"/>
+      <c r="AT48" s="15"/>
+    </row>
+    <row r="49" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B49" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C49" s="13"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="13"/>
+      <c r="F49" s="13"/>
+      <c r="G49" s="13"/>
+      <c r="H49" s="13"/>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="13"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="13"/>
+      <c r="N49" s="13"/>
+      <c r="O49" s="13"/>
+      <c r="P49" s="13"/>
+      <c r="Q49" s="13"/>
+      <c r="R49" s="13"/>
+      <c r="S49" s="13"/>
+      <c r="T49" s="13"/>
+      <c r="U49" s="13"/>
+      <c r="V49" s="13"/>
+      <c r="W49" s="13"/>
+      <c r="X49" s="13"/>
+      <c r="Y49" s="13"/>
+      <c r="Z49" s="13"/>
+      <c r="AA49" s="13"/>
+      <c r="AB49" s="13"/>
+      <c r="AC49" s="13"/>
+      <c r="AD49" s="13"/>
+      <c r="AE49" s="13"/>
+      <c r="AF49" s="13"/>
+      <c r="AG49" s="13"/>
+      <c r="AH49" s="13"/>
+      <c r="AI49" s="13"/>
+      <c r="AJ49" s="13"/>
+      <c r="AK49" s="13"/>
+      <c r="AL49" s="13"/>
+      <c r="AM49" s="13"/>
+      <c r="AN49" s="13"/>
+      <c r="AO49" s="13"/>
+      <c r="AP49" s="13"/>
+      <c r="AQ49" s="30"/>
+      <c r="AR49" s="9"/>
+      <c r="AS49" s="31"/>
+      <c r="AT49" s="9"/>
+    </row>
+    <row r="50" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B50" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="13">
+        <v>16226.48488588</v>
+      </c>
+      <c r="D50" s="13">
+        <v>14426.077553319999</v>
+      </c>
+      <c r="E50" s="13">
+        <v>11997.510913729999</v>
+      </c>
+      <c r="F50" s="13">
+        <v>12409.608925250001</v>
+      </c>
+      <c r="G50" s="13">
+        <v>12850.992740200001</v>
+      </c>
+      <c r="H50" s="13">
+        <v>13462.645363200001</v>
+      </c>
+      <c r="I50" s="13">
+        <v>14141.18110958</v>
+      </c>
+      <c r="J50" s="13">
+        <v>14538.99241861</v>
+      </c>
+      <c r="K50" s="13">
+        <v>14175.499748079999</v>
+      </c>
+      <c r="L50" s="13">
+        <v>14718.08527958</v>
+      </c>
+      <c r="M50" s="13">
+        <v>14588.11340749</v>
+      </c>
+      <c r="N50" s="13">
+        <v>14872.390230069999</v>
+      </c>
+      <c r="O50" s="13">
+        <v>15723.11954517</v>
+      </c>
+      <c r="P50" s="13">
+        <v>14694.833213579999</v>
+      </c>
+      <c r="Q50" s="13">
+        <v>14451.173035260001</v>
+      </c>
+      <c r="R50" s="13">
+        <v>15804.772808920001</v>
+      </c>
+      <c r="S50" s="13">
+        <v>16227.72393143</v>
+      </c>
+      <c r="T50" s="13">
+        <v>17215.242592909999</v>
+      </c>
+      <c r="U50" s="13">
+        <v>18330.023414799998</v>
+      </c>
+      <c r="V50" s="13">
+        <v>17373.50028004</v>
+      </c>
+      <c r="W50" s="13">
+        <v>19146.028323409999</v>
+      </c>
+      <c r="X50" s="13">
+        <v>18255.438972749998</v>
+      </c>
+      <c r="Y50" s="13">
+        <v>18149.317102860001</v>
+      </c>
+      <c r="Z50" s="13">
+        <v>18422.898729520002</v>
+      </c>
+      <c r="AA50" s="13">
+        <v>19457.57225895</v>
+      </c>
+      <c r="AB50" s="13">
+        <v>18739.428177580001</v>
+      </c>
+      <c r="AC50" s="13">
+        <v>17487.853035520002</v>
+      </c>
+      <c r="AD50" s="13">
+        <v>17615.872116480001</v>
+      </c>
+      <c r="AE50" s="13">
+        <v>17338.608745220001</v>
+      </c>
+      <c r="AF50" s="13">
+        <v>18039.701583689999</v>
+      </c>
+      <c r="AG50" s="13">
+        <v>19241.606991369998</v>
+      </c>
+      <c r="AH50" s="13">
+        <v>20030.087947419997</v>
+      </c>
+      <c r="AI50" s="13">
+        <v>20667.759877869998</v>
+      </c>
+      <c r="AJ50" s="13">
+        <v>20230.997577049999</v>
+      </c>
+      <c r="AK50" s="13">
+        <v>19324.164664119999</v>
+      </c>
+      <c r="AL50" s="13">
+        <v>18572.969695029999</v>
+      </c>
+      <c r="AM50" s="13">
+        <v>20763.959675150003</v>
+      </c>
+      <c r="AN50" s="13">
+        <v>18978.652346889998</v>
+      </c>
+      <c r="AO50" s="13">
+        <v>18572.83569507</v>
+      </c>
+      <c r="AP50" s="13">
+        <v>18726.811367819999</v>
+      </c>
+      <c r="AQ50" s="30">
+        <v>18386.838800109999</v>
+      </c>
+      <c r="AR50" s="9"/>
+      <c r="AS50" s="31"/>
+      <c r="AT50" s="9"/>
+    </row>
+    <row r="51" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B51" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="13">
+        <v>15829.89723604</v>
+      </c>
+      <c r="D51" s="13">
+        <v>14108.841089179999</v>
+      </c>
+      <c r="E51" s="13">
+        <v>11736.420606040001</v>
+      </c>
+      <c r="F51" s="13">
+        <v>12094.481474209999</v>
+      </c>
+      <c r="G51" s="13">
+        <v>12545.176560489999</v>
+      </c>
+      <c r="H51" s="13">
+        <v>13130.139147829999</v>
+      </c>
+      <c r="I51" s="13">
+        <v>13813.925490209998</v>
+      </c>
+      <c r="J51" s="13">
+        <v>14189.178352340001</v>
+      </c>
+      <c r="K51" s="13">
+        <v>13805.204782319999</v>
+      </c>
+      <c r="L51" s="13">
+        <v>14423.398931170001</v>
+      </c>
+      <c r="M51" s="13">
+        <v>14204.809683450001</v>
+      </c>
+      <c r="N51" s="13">
+        <v>14516.570930559999</v>
+      </c>
+      <c r="O51" s="13">
+        <v>15357.70137961</v>
+      </c>
+      <c r="P51" s="13">
+        <v>14269.975172350001</v>
+      </c>
+      <c r="Q51" s="13">
+        <v>13997.268225209998</v>
+      </c>
+      <c r="R51" s="13">
+        <v>15234.81839488</v>
+      </c>
+      <c r="S51" s="13">
+        <v>15576.34999723</v>
+      </c>
+      <c r="T51" s="13">
+        <v>16605.374591899999</v>
+      </c>
+      <c r="U51" s="13">
+        <v>17685.543614890001</v>
+      </c>
+      <c r="V51" s="13">
+        <v>16694.156824109999</v>
+      </c>
+      <c r="W51" s="13">
+        <v>18416.543522849999</v>
+      </c>
+      <c r="X51" s="13">
+        <v>17587.25708458</v>
+      </c>
+      <c r="Y51" s="13">
+        <v>17375.041272639999</v>
+      </c>
+      <c r="Z51" s="13">
+        <v>17545.664865580002</v>
+      </c>
+      <c r="AA51" s="13">
+        <v>18801.502244720003</v>
+      </c>
+      <c r="AB51" s="13">
+        <v>18054.40285377</v>
+      </c>
+      <c r="AC51" s="13">
+        <v>16950.66644483</v>
+      </c>
+      <c r="AD51" s="13">
+        <v>17243.7936873</v>
+      </c>
+      <c r="AE51" s="13">
+        <v>17017.837038090001</v>
+      </c>
+      <c r="AF51" s="13">
+        <v>17628.768576049999</v>
+      </c>
+      <c r="AG51" s="13">
+        <v>18886.08400952</v>
+      </c>
+      <c r="AH51" s="13">
+        <v>19531.607811779999</v>
+      </c>
+      <c r="AI51" s="13">
+        <v>20188.111230080001</v>
+      </c>
+      <c r="AJ51" s="13">
+        <v>19776.995697360002</v>
+      </c>
+      <c r="AK51" s="13">
+        <v>18815.090843849997</v>
+      </c>
+      <c r="AL51" s="13">
+        <v>18028.11050626</v>
+      </c>
+      <c r="AM51" s="13">
+        <v>20307.88347932</v>
+      </c>
+      <c r="AN51" s="13">
+        <v>18636.546468709999</v>
+      </c>
+      <c r="AO51" s="13">
+        <v>18214.85548436</v>
+      </c>
+      <c r="AP51" s="13">
+        <v>18453.370741980001</v>
+      </c>
+      <c r="AQ51" s="30">
+        <v>18082.23230444</v>
+      </c>
+      <c r="AR51" s="9"/>
+      <c r="AS51" s="31"/>
+      <c r="AT51" s="9"/>
+    </row>
+    <row r="52" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B52" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C52" s="13">
+        <v>396.58764983999998</v>
+      </c>
+      <c r="D52" s="13">
+        <v>317.23646414000001</v>
+      </c>
+      <c r="E52" s="13">
+        <v>261.09030768999997</v>
+      </c>
+      <c r="F52" s="13">
+        <v>315.12745104000004</v>
+      </c>
+      <c r="G52" s="13">
+        <v>305.81617970999997</v>
+      </c>
+      <c r="H52" s="13">
+        <v>332.50621537000001</v>
+      </c>
+      <c r="I52" s="13">
+        <v>327.25561936999998</v>
+      </c>
+      <c r="J52" s="13">
+        <v>349.81406626999996</v>
+      </c>
+      <c r="K52" s="13">
+        <v>370.29496575999997</v>
+      </c>
+      <c r="L52" s="13">
+        <v>294.68634841000005</v>
+      </c>
+      <c r="M52" s="13">
+        <v>383.30372404000002</v>
+      </c>
+      <c r="N52" s="13">
+        <v>355.81929951000001</v>
+      </c>
+      <c r="O52" s="13">
+        <v>365.41816555999998</v>
+      </c>
+      <c r="P52" s="13">
+        <v>424.85804123000003</v>
+      </c>
+      <c r="Q52" s="13">
+        <v>453.90481005000004</v>
+      </c>
+      <c r="R52" s="13">
+        <v>569.95441403999996</v>
+      </c>
+      <c r="S52" s="13">
+        <v>651.37393420000001</v>
+      </c>
+      <c r="T52" s="13">
+        <v>609.85610714999996</v>
+      </c>
+      <c r="U52" s="13">
+        <v>644.46723704999999</v>
+      </c>
+      <c r="V52" s="13">
+        <v>679.32282837000002</v>
+      </c>
+      <c r="W52" s="13">
+        <v>729.47103922000008</v>
+      </c>
+      <c r="X52" s="13">
+        <v>668.16572483000004</v>
+      </c>
+      <c r="Y52" s="13">
+        <v>774.24272002999999</v>
+      </c>
+      <c r="Z52" s="13">
+        <v>877.21011596000005</v>
+      </c>
+      <c r="AA52" s="13">
+        <v>655.88485465999997</v>
+      </c>
+      <c r="AB52" s="13">
+        <v>684.91024425000001</v>
+      </c>
+      <c r="AC52" s="13">
+        <v>537.11302449000004</v>
+      </c>
+      <c r="AD52" s="13">
+        <v>372.01227862999997</v>
+      </c>
+      <c r="AE52" s="13">
+        <v>320.72950442000001</v>
+      </c>
+      <c r="AF52" s="13">
+        <v>410.89374106000002</v>
+      </c>
+      <c r="AG52" s="13">
+        <v>355.48779074999999</v>
+      </c>
+      <c r="AH52" s="13">
+        <v>498.42981306999997</v>
+      </c>
+      <c r="AI52" s="13">
+        <v>479.61696086000001</v>
+      </c>
+      <c r="AJ52" s="13">
+        <v>453.93450908</v>
+      </c>
+      <c r="AK52" s="13">
+        <v>509.02803427999999</v>
+      </c>
+      <c r="AL52" s="13">
+        <v>544.81556297999998</v>
+      </c>
+      <c r="AM52" s="13">
+        <v>455.92636431</v>
+      </c>
+      <c r="AN52" s="13">
+        <v>342.01289329000002</v>
+      </c>
+      <c r="AO52" s="13">
+        <v>357.91659106000003</v>
+      </c>
+      <c r="AP52" s="13">
+        <v>273.37591426</v>
+      </c>
+      <c r="AQ52" s="30">
+        <v>304.55186036999999</v>
+      </c>
+      <c r="AR52" s="9"/>
+      <c r="AS52" s="31"/>
+      <c r="AT52" s="9"/>
+    </row>
+    <row r="53" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B53" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" s="13">
+        <v>5348.5953616099996</v>
+      </c>
+      <c r="D53" s="13">
+        <v>5076.2701433299999</v>
+      </c>
+      <c r="E53" s="13">
+        <v>8623.13208562</v>
+      </c>
+      <c r="F53" s="13">
+        <v>4948.5322343799999</v>
+      </c>
+      <c r="G53" s="13">
+        <v>4448.2921818300001</v>
+      </c>
+      <c r="H53" s="13">
+        <v>4606.9446388999995</v>
+      </c>
+      <c r="I53" s="13">
+        <v>3512.1114460600002</v>
+      </c>
+      <c r="J53" s="13">
+        <v>4974.6558257799998</v>
+      </c>
+      <c r="K53" s="13">
+        <v>7049.3437866300001</v>
+      </c>
+      <c r="L53" s="13">
+        <v>6166.6375933199997</v>
+      </c>
+      <c r="M53" s="13">
+        <v>4844.96949107</v>
+      </c>
+      <c r="N53" s="13">
+        <v>1685.41604409</v>
+      </c>
+      <c r="O53" s="13">
+        <v>2059.9414789900002</v>
+      </c>
+      <c r="P53" s="13">
+        <v>1968.9501162899999</v>
+      </c>
+      <c r="Q53" s="13">
+        <v>1531.38992998</v>
+      </c>
+      <c r="R53" s="13">
+        <v>2133.5041203299998</v>
+      </c>
+      <c r="S53" s="13">
+        <v>1648.0499711800001</v>
+      </c>
+      <c r="T53" s="13">
+        <v>1846.02269897</v>
+      </c>
+      <c r="U53" s="13">
+        <v>2296.50118462</v>
+      </c>
+      <c r="V53" s="13">
+        <v>3106.4628524299997</v>
+      </c>
+      <c r="W53" s="13">
+        <v>2267.04496079</v>
+      </c>
+      <c r="X53" s="13">
+        <v>1786.7082051500001</v>
+      </c>
+      <c r="Y53" s="13">
+        <v>1580.3230681300001</v>
+      </c>
+      <c r="Z53" s="13">
+        <v>1142.2704498099999</v>
+      </c>
+      <c r="AA53" s="13">
+        <v>1809.8161350999999</v>
+      </c>
+      <c r="AB53" s="13">
+        <v>1448.31628955</v>
+      </c>
+      <c r="AC53" s="13">
+        <v>1243.5086923499998</v>
+      </c>
+      <c r="AD53" s="13">
+        <v>1345.83993951</v>
+      </c>
+      <c r="AE53" s="13">
+        <v>1301.4157084999999</v>
+      </c>
+      <c r="AF53" s="13">
+        <v>1515.1241688800001</v>
+      </c>
+      <c r="AG53" s="13">
+        <v>1051.5973329799999</v>
+      </c>
+      <c r="AH53" s="13">
+        <v>1543.8474818299999</v>
+      </c>
+      <c r="AI53" s="13">
+        <v>1265.6173943199999</v>
+      </c>
+      <c r="AJ53" s="13">
+        <v>1800.5195392799999</v>
+      </c>
+      <c r="AK53" s="13">
+        <v>1348.5410628</v>
+      </c>
+      <c r="AL53" s="13">
+        <v>1811.8405152999999</v>
+      </c>
+      <c r="AM53" s="13">
+        <v>1942.3903951900002</v>
+      </c>
+      <c r="AN53" s="13">
+        <v>1230.79408816</v>
+      </c>
+      <c r="AO53" s="13">
+        <v>984.48006000999999</v>
+      </c>
+      <c r="AP53" s="13">
+        <v>1578.89996107</v>
+      </c>
+      <c r="AQ53" s="30">
+        <v>1609.94402201</v>
+      </c>
+      <c r="AR53" s="9"/>
+      <c r="AS53" s="31"/>
+      <c r="AT53" s="9"/>
+    </row>
+    <row r="54" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B54" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="13">
+        <v>2347.3831371700003</v>
+      </c>
+      <c r="D54" s="13">
+        <v>1730.6584208299998</v>
+      </c>
+      <c r="E54" s="13">
+        <v>5795.3759726000008</v>
+      </c>
+      <c r="F54" s="13">
+        <v>2323.24033568</v>
+      </c>
+      <c r="G54" s="13">
+        <v>1773.2628681199999</v>
+      </c>
+      <c r="H54" s="13">
+        <v>1626.3992611600002</v>
+      </c>
+      <c r="I54" s="13">
+        <v>1163.7849862200001</v>
+      </c>
+      <c r="J54" s="13">
+        <v>1967.7760315200001</v>
+      </c>
+      <c r="K54" s="13">
+        <v>3935.9284869200001</v>
+      </c>
+      <c r="L54" s="13">
+        <v>3517.4769105199998</v>
+      </c>
+      <c r="M54" s="13">
+        <v>1554.77369045</v>
+      </c>
+      <c r="N54" s="13">
+        <v>1064.3359181200001</v>
+      </c>
+      <c r="O54" s="13">
+        <v>1343.35799597</v>
+      </c>
+      <c r="P54" s="13">
+        <v>1371.33560027</v>
+      </c>
+      <c r="Q54" s="13">
+        <v>1206.91356827</v>
+      </c>
+      <c r="R54" s="13">
+        <v>1283.9798405199999</v>
+      </c>
+      <c r="S54" s="13">
+        <v>1216.53771951</v>
+      </c>
+      <c r="T54" s="13">
+        <v>1283.2005867</v>
+      </c>
+      <c r="U54" s="13">
+        <v>1923.7959370999999</v>
+      </c>
+      <c r="V54" s="13">
+        <v>2431.3454837700001</v>
+      </c>
+      <c r="W54" s="13">
+        <v>1851.42768022</v>
+      </c>
+      <c r="X54" s="13">
+        <v>1282.0719942999999</v>
+      </c>
+      <c r="Y54" s="13">
+        <v>1053.8472607000001</v>
+      </c>
+      <c r="Z54" s="13">
+        <v>802.30467237000005</v>
+      </c>
+      <c r="AA54" s="13">
+        <v>1182.28211222</v>
+      </c>
+      <c r="AB54" s="13">
+        <v>834.42634916999998</v>
+      </c>
+      <c r="AC54" s="13">
+        <v>843.72858410000003</v>
+      </c>
+      <c r="AD54" s="13">
+        <v>645.70730848000005</v>
+      </c>
+      <c r="AE54" s="13">
+        <v>761.23534099999995</v>
+      </c>
+      <c r="AF54" s="13">
+        <v>721.27698205999991</v>
+      </c>
+      <c r="AG54" s="13">
+        <v>756.56560171000001</v>
+      </c>
+      <c r="AH54" s="13">
+        <v>1032.3208420399999</v>
+      </c>
+      <c r="AI54" s="13">
+        <v>972.66000541999995</v>
+      </c>
+      <c r="AJ54" s="13">
+        <v>1068.7560663899999</v>
+      </c>
+      <c r="AK54" s="13">
+        <v>880.98546232000001</v>
+      </c>
+      <c r="AL54" s="13">
+        <v>1259.67727049</v>
+      </c>
+      <c r="AM54" s="13">
+        <v>949.09855171000004</v>
+      </c>
+      <c r="AN54" s="13">
+        <v>577.99602134999998</v>
+      </c>
+      <c r="AO54" s="13">
+        <v>469.00402769999999</v>
+      </c>
+      <c r="AP54" s="13">
+        <v>979.94773625999994</v>
+      </c>
+      <c r="AQ54" s="30">
+        <v>925.35627190000002</v>
+      </c>
+      <c r="AR54" s="9"/>
+      <c r="AS54" s="31"/>
+      <c r="AT54" s="9"/>
+    </row>
+    <row r="55" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B55" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="13">
+        <v>305.59373906999997</v>
+      </c>
+      <c r="D55" s="13">
+        <v>787.47908273999997</v>
+      </c>
+      <c r="E55" s="13">
+        <v>350.56030049999998</v>
+      </c>
+      <c r="F55" s="13">
+        <v>209.38691446999999</v>
+      </c>
+      <c r="G55" s="13">
+        <v>115.19771605</v>
+      </c>
+      <c r="H55" s="13">
+        <v>252.83867300999998</v>
+      </c>
+      <c r="I55" s="13">
+        <v>169.36758941999997</v>
+      </c>
+      <c r="J55" s="13">
+        <v>246.21514852000001</v>
+      </c>
+      <c r="K55" s="13">
+        <v>331.32341567999998</v>
+      </c>
+      <c r="L55" s="13">
+        <v>226.80633950000001</v>
+      </c>
+      <c r="M55" s="13">
+        <v>217.95765356000001</v>
+      </c>
+      <c r="N55" s="13">
+        <v>329.04737216000001</v>
+      </c>
+      <c r="O55" s="13">
+        <v>301.03407199000003</v>
+      </c>
+      <c r="P55" s="13">
+        <v>312.34809562999999</v>
+      </c>
+      <c r="Q55" s="13">
+        <v>165.52429771000001</v>
+      </c>
+      <c r="R55" s="13">
+        <v>369.06691124999998</v>
+      </c>
+      <c r="S55" s="13">
+        <v>196.69207180000001</v>
+      </c>
+      <c r="T55" s="13">
+        <v>155.67910408</v>
+      </c>
+      <c r="U55" s="13">
+        <v>241.08394097999999</v>
+      </c>
+      <c r="V55" s="13">
+        <v>441.80173551000001</v>
+      </c>
+      <c r="W55" s="13">
+        <v>208.49102808000001</v>
+      </c>
+      <c r="X55" s="13">
+        <v>300.14633251999999</v>
+      </c>
+      <c r="Y55" s="13">
+        <v>199.36207024000001</v>
+      </c>
+      <c r="Z55" s="13">
+        <v>140.06956732</v>
+      </c>
+      <c r="AA55" s="13">
+        <v>209.55984568</v>
+      </c>
+      <c r="AB55" s="13">
+        <v>377.7251316</v>
+      </c>
+      <c r="AC55" s="13">
+        <v>202.28615159</v>
+      </c>
+      <c r="AD55" s="13">
+        <v>268.66021477999999</v>
+      </c>
+      <c r="AE55" s="13">
+        <v>157.95834236000002</v>
+      </c>
+      <c r="AF55" s="13">
+        <v>294.85568466000001</v>
+      </c>
+      <c r="AG55" s="13">
+        <v>142.80822828999999</v>
+      </c>
+      <c r="AH55" s="13">
+        <v>182.85796862000001</v>
+      </c>
+      <c r="AI55" s="13">
+        <v>160.56062999</v>
+      </c>
+      <c r="AJ55" s="13">
+        <v>318.99661473000003</v>
+      </c>
+      <c r="AK55" s="13">
+        <v>144.27412031</v>
+      </c>
+      <c r="AL55" s="13">
+        <v>322.17518261000004</v>
+      </c>
+      <c r="AM55" s="13">
+        <v>161.83523943</v>
+      </c>
+      <c r="AN55" s="13">
+        <v>413.78048034</v>
+      </c>
+      <c r="AO55" s="13">
+        <v>248.61659384000001</v>
+      </c>
+      <c r="AP55" s="13">
+        <v>203.50604215000001</v>
+      </c>
+      <c r="AQ55" s="30">
+        <v>198.08606503000001</v>
+      </c>
+      <c r="AR55" s="9"/>
+      <c r="AS55" s="31"/>
+      <c r="AT55" s="9"/>
+    </row>
+    <row r="56" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B56" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" s="13">
+        <v>109.21761512</v>
+      </c>
+      <c r="D56" s="13">
+        <v>98.749525849999998</v>
+      </c>
+      <c r="E56" s="13">
+        <v>147.04039115</v>
+      </c>
+      <c r="F56" s="13">
+        <v>176.39314952999999</v>
+      </c>
+      <c r="G56" s="13">
+        <v>128.55924053000001</v>
+      </c>
+      <c r="H56" s="13">
+        <v>217.99973444</v>
+      </c>
+      <c r="I56" s="13">
+        <v>163.21465494</v>
+      </c>
+      <c r="J56" s="13">
+        <v>150.04944444</v>
+      </c>
+      <c r="K56" s="13">
+        <v>234.34976184000001</v>
+      </c>
+      <c r="L56" s="13">
+        <v>164.63299269999999</v>
+      </c>
+      <c r="M56" s="13">
+        <v>125.36553049</v>
+      </c>
+      <c r="N56" s="13">
+        <v>229.67859978999999</v>
+      </c>
+      <c r="O56" s="13">
+        <v>294.48199004000003</v>
+      </c>
+      <c r="P56" s="13">
+        <v>219.42360144</v>
+      </c>
+      <c r="Q56" s="13">
+        <v>120.1680554</v>
+      </c>
+      <c r="R56" s="13">
+        <v>191.48864472999998</v>
+      </c>
+      <c r="S56" s="13">
+        <v>163.92018418000001</v>
+      </c>
+      <c r="T56" s="13">
+        <v>371.85842300000002</v>
+      </c>
+      <c r="U56" s="13">
+        <v>96.742298739999995</v>
+      </c>
+      <c r="V56" s="13">
+        <v>155.82334746999999</v>
+      </c>
+      <c r="W56" s="13">
+        <v>167.24091589</v>
+      </c>
+      <c r="X56" s="13">
+        <v>141.6010584</v>
+      </c>
+      <c r="Y56" s="13">
+        <v>164.69597238999998</v>
+      </c>
+      <c r="Z56" s="13">
+        <v>128.36569965999999</v>
+      </c>
+      <c r="AA56" s="13">
+        <v>190.72922052000001</v>
+      </c>
+      <c r="AB56" s="13">
+        <v>176.85405811000001</v>
+      </c>
+      <c r="AC56" s="13">
+        <v>149.82729508</v>
+      </c>
+      <c r="AD56" s="13">
+        <v>364.56554741000002</v>
+      </c>
+      <c r="AE56" s="13">
+        <v>202.93139274999999</v>
+      </c>
+      <c r="AF56" s="13">
+        <v>147.09688606999998</v>
+      </c>
+      <c r="AG56" s="13">
+        <v>127.97613440000001</v>
+      </c>
+      <c r="AH56" s="13">
+        <v>239.32793183000001</v>
+      </c>
+      <c r="AI56" s="13">
+        <v>84.092705609999996</v>
+      </c>
+      <c r="AJ56" s="13">
+        <v>369.25083274999997</v>
+      </c>
+      <c r="AK56" s="13">
+        <v>148.07706274</v>
+      </c>
+      <c r="AL56" s="13">
+        <v>110.29714623000001</v>
+      </c>
+      <c r="AM56" s="13">
+        <v>312.5780954</v>
+      </c>
+      <c r="AN56" s="13">
+        <v>129.15967967</v>
+      </c>
+      <c r="AO56" s="13">
+        <v>211.93633431000001</v>
+      </c>
+      <c r="AP56" s="13">
+        <v>265.27289130000003</v>
+      </c>
+      <c r="AQ56" s="30">
+        <v>163.25654888</v>
+      </c>
+      <c r="AR56" s="9"/>
+      <c r="AS56" s="31"/>
+      <c r="AT56" s="9"/>
+    </row>
+    <row r="57" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B57" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C57" s="13">
+        <v>2554.2291598299998</v>
+      </c>
+      <c r="D57" s="13">
+        <v>2427.7392098999999</v>
+      </c>
+      <c r="E57" s="13">
+        <v>2326.1629645100002</v>
+      </c>
+      <c r="F57" s="13">
+        <v>2237.3617409799999</v>
+      </c>
+      <c r="G57" s="13">
+        <v>2419.0711107399998</v>
+      </c>
+      <c r="H57" s="13">
+        <v>2504.0968117299999</v>
+      </c>
+      <c r="I57" s="13">
+        <v>2007.9399958399999</v>
+      </c>
+      <c r="J57" s="13">
+        <v>2604.4088027399998</v>
+      </c>
+      <c r="K57" s="13">
+        <v>2542.6910285599997</v>
+      </c>
+      <c r="L57" s="13">
+        <v>2247.5167831799999</v>
+      </c>
+      <c r="M57" s="13">
+        <v>2934.9706684099997</v>
+      </c>
+      <c r="N57" s="13">
+        <v>57.982643609999997</v>
+      </c>
+      <c r="O57" s="13">
+        <v>81.843494489999998</v>
+      </c>
+      <c r="P57" s="13">
+        <v>50.999719520000006</v>
+      </c>
+      <c r="Q57" s="13">
+        <v>29.2943642</v>
+      </c>
+      <c r="R57" s="13">
+        <v>44.418869969999996</v>
+      </c>
+      <c r="S57" s="13">
+        <v>47.64574648</v>
+      </c>
+      <c r="T57" s="13">
+        <v>31.067296719999998</v>
+      </c>
+      <c r="U57" s="13">
+        <v>28.093522370000002</v>
+      </c>
+      <c r="V57" s="13">
+        <v>39.765542859999996</v>
+      </c>
+      <c r="W57" s="13">
+        <v>26.740676370000003</v>
+      </c>
+      <c r="X57" s="13">
+        <v>50.133130530000003</v>
+      </c>
+      <c r="Y57" s="13">
+        <v>152.74392902000002</v>
+      </c>
+      <c r="Z57" s="13">
+        <v>62.235594259999999</v>
+      </c>
+      <c r="AA57" s="13">
+        <v>208.90124294</v>
+      </c>
+      <c r="AB57" s="13">
+        <v>55.953632450000001</v>
+      </c>
+      <c r="AC57" s="13">
+        <v>31.733373749999998</v>
+      </c>
+      <c r="AD57" s="13">
+        <v>42.188236090000004</v>
+      </c>
+      <c r="AE57" s="13">
+        <v>162.35935180999999</v>
+      </c>
+      <c r="AF57" s="13">
+        <v>82.744642299999995</v>
+      </c>
+      <c r="AG57" s="13">
+        <v>17.968909489999998</v>
+      </c>
+      <c r="AH57" s="13">
+        <v>69.603120700000005</v>
+      </c>
+      <c r="AI57" s="13">
+        <v>40.25584465</v>
+      </c>
+      <c r="AJ57" s="13">
+        <v>30.199224210000001</v>
+      </c>
+      <c r="AK57" s="13">
+        <v>148.35190481000001</v>
+      </c>
+      <c r="AL57" s="13">
+        <v>90.90892629999999</v>
+      </c>
+      <c r="AM57" s="13">
+        <v>464.20227447000002</v>
+      </c>
+      <c r="AN57" s="13">
+        <v>95.927289810000005</v>
+      </c>
+      <c r="AO57" s="13">
+        <v>44.731217200000003</v>
+      </c>
+      <c r="AP57" s="13">
+        <v>95.15983129</v>
+      </c>
+      <c r="AQ57" s="30">
+        <v>319.25221960000005</v>
+      </c>
+      <c r="AR57" s="9"/>
+      <c r="AS57" s="31"/>
+      <c r="AT57" s="9"/>
+    </row>
+    <row r="58" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B58" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="13">
+        <v>32.171710420000004</v>
+      </c>
+      <c r="D58" s="13">
+        <v>31.64390401</v>
+      </c>
+      <c r="E58" s="13">
+        <v>3.9924568599999999</v>
+      </c>
+      <c r="F58" s="13">
+        <v>2.1500937200000001</v>
+      </c>
+      <c r="G58" s="13">
+        <v>12.201246390000001</v>
+      </c>
+      <c r="H58" s="13">
+        <v>5.6101585599999995</v>
+      </c>
+      <c r="I58" s="13">
+        <v>7.8042196399999995</v>
+      </c>
+      <c r="J58" s="13">
+        <v>6.2063985599999993</v>
+      </c>
+      <c r="K58" s="13">
+        <v>5.0510936299999996</v>
+      </c>
+      <c r="L58" s="13">
+        <v>10.20456742</v>
+      </c>
+      <c r="M58" s="13">
+        <v>11.90194816</v>
+      </c>
+      <c r="N58" s="13">
+        <v>4.37151041</v>
+      </c>
+      <c r="O58" s="13">
+        <v>39.223926499999997</v>
+      </c>
+      <c r="P58" s="13">
+        <v>14.843099430000001</v>
+      </c>
+      <c r="Q58" s="13">
+        <v>9.4896443999999995</v>
+      </c>
+      <c r="R58" s="13">
+        <v>244.54985386000001</v>
+      </c>
+      <c r="S58" s="13">
+        <v>23.254249210000001</v>
+      </c>
+      <c r="T58" s="13">
+        <v>4.2172884699999997</v>
+      </c>
+      <c r="U58" s="13">
+        <v>6.7854854299999996</v>
+      </c>
+      <c r="V58" s="13">
+        <v>37.726742819999998</v>
+      </c>
+      <c r="W58" s="13">
+        <v>13.144660230000001</v>
+      </c>
+      <c r="X58" s="13">
+        <v>12.7556894</v>
+      </c>
+      <c r="Y58" s="13">
+        <v>9.6738357799999992</v>
+      </c>
+      <c r="Z58" s="13">
+        <v>9.2949161999999994</v>
+      </c>
+      <c r="AA58" s="13">
+        <v>18.343713739999998</v>
+      </c>
+      <c r="AB58" s="13">
+        <v>3.3571182200000003</v>
+      </c>
+      <c r="AC58" s="13">
+        <v>15.933287829999999</v>
+      </c>
+      <c r="AD58" s="13">
+        <v>24.718632750000001</v>
+      </c>
+      <c r="AE58" s="13">
+        <v>16.931280579999999</v>
+      </c>
+      <c r="AF58" s="13">
+        <v>269.14997379000005</v>
+      </c>
+      <c r="AG58" s="13">
+        <v>6.2784590900000001</v>
+      </c>
+      <c r="AH58" s="13">
+        <v>19.737618640000001</v>
+      </c>
+      <c r="AI58" s="13">
+        <v>8.0482086500000012</v>
+      </c>
+      <c r="AJ58" s="13">
+        <v>13.316801199999999</v>
+      </c>
+      <c r="AK58" s="13">
+        <v>26.852512620000002</v>
+      </c>
+      <c r="AL58" s="13">
+        <v>28.781989670000002</v>
+      </c>
+      <c r="AM58" s="13">
+        <v>54.676234180000002</v>
+      </c>
+      <c r="AN58" s="13">
+        <v>13.930616990000001</v>
+      </c>
+      <c r="AO58" s="13">
+        <v>10.191886960000001</v>
+      </c>
+      <c r="AP58" s="13">
+        <v>35.013460070000001</v>
+      </c>
+      <c r="AQ58" s="30">
+        <v>3.9929166</v>
+      </c>
+      <c r="AR58" s="9"/>
+      <c r="AS58" s="31"/>
+      <c r="AT58" s="9"/>
+    </row>
+    <row r="59" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B59" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="E59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="F59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" s="29">
+        <v>235</v>
+      </c>
+      <c r="H59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="I59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="J59" s="29">
+        <v>235</v>
+      </c>
+      <c r="K59" s="29">
+        <v>245.5</v>
+      </c>
+      <c r="L59" s="29">
+        <v>79</v>
+      </c>
+      <c r="M59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="N59" s="29">
+        <v>240</v>
+      </c>
+      <c r="O59" s="29">
+        <v>234</v>
+      </c>
+      <c r="P59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q59" s="29">
+        <v>319</v>
+      </c>
+      <c r="R59" s="29">
+        <v>479</v>
+      </c>
+      <c r="S59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="T59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="U59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="V59" s="29">
+        <v>146</v>
+      </c>
+      <c r="W59" s="29">
+        <v>73</v>
+      </c>
+      <c r="X59" s="29">
+        <v>148</v>
+      </c>
+      <c r="Y59" s="29">
+        <v>318.5</v>
+      </c>
+      <c r="Z59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC59" s="29">
+        <v>81.5</v>
+      </c>
+      <c r="AD59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE59" s="29">
+        <v>5</v>
+      </c>
+      <c r="AF59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH59" s="29">
+        <v>226.8</v>
+      </c>
+      <c r="AI59" s="29">
+        <v>80.5</v>
+      </c>
+      <c r="AJ59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK59" s="29">
+        <v>483.91</v>
+      </c>
+      <c r="AL59" s="29">
+        <v>550.04</v>
+      </c>
+      <c r="AM59" s="29">
+        <v>234.72</v>
+      </c>
+      <c r="AN59" s="29">
+        <v>326.7</v>
+      </c>
+      <c r="AO59" s="29">
+        <v>94.1</v>
+      </c>
+      <c r="AP59" s="29">
+        <v>176.45</v>
+      </c>
+      <c r="AQ59" s="29">
+        <v>75.775000000000006</v>
+      </c>
+      <c r="AR59" s="9"/>
+      <c r="AS59" s="31"/>
+      <c r="AT59" s="9"/>
+    </row>
+    <row r="60" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="S60" s="16"/>
+      <c r="T60" s="16"/>
+      <c r="U60" s="16"/>
+    </row>
+    <row r="62" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B62" s="17" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="63" spans="2:46" x14ac:dyDescent="0.2">
+      <c r="B63" s="2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:BG63"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="40" style="2" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
+    <col min="32" max="34" width="9.33203125" style="2"/>
+    <col min="35" max="35" width="9.33203125" style="2" customWidth="1"/>
+    <col min="36" max="41" width="9.33203125" style="2"/>
+    <col min="42" max="42" width="9.33203125" style="2" customWidth="1"/>
+    <col min="43" max="16384" width="9.33203125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:59" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+    </row>
+    <row r="3" spans="2:59" x14ac:dyDescent="0.2">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="3"/>
+      <c r="AB3" s="3"/>
+      <c r="AC3" s="3"/>
+      <c r="AD3" s="3"/>
+    </row>
+    <row r="4" spans="2:59" x14ac:dyDescent="0.2">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+    </row>
+    <row r="5" spans="2:59" x14ac:dyDescent="0.2">
+      <c r="B5" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="4"/>
+      <c r="AD5" s="4"/>
+      <c r="AE5" s="4"/>
+    </row>
+    <row r="6" spans="2:59" x14ac:dyDescent="0.2">
+      <c r="B6" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="4"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="4"/>
+      <c r="AE6" s="4"/>
+    </row>
+    <row r="7" spans="2:59" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="19"/>
+      <c r="C7" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="L7" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="M7" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="N7" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="O7" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="P7" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q7" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="S7" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="T7" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="U7" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="V7" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="W7" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="X7" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y7" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z7" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA7" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB7" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AC7" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD7" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="AE7" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF7" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="AG7" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH7" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI7" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ7" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK7" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="AL7" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="AM7" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN7" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO7" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP7" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="AQ7" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="2:59" x14ac:dyDescent="0.2">
+      <c r="B8" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+    </row>
+    <row r="9" spans="2:59" x14ac:dyDescent="0.2">
+      <c r="B9" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="D9" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="E9" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="F9" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="G9" s="9">
+        <v>0.26</v>
+      </c>
+      <c r="H9" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="I9" s="9">
+        <v>0.26</v>
+      </c>
+      <c r="J9" s="9">
+        <v>0.27</v>
+      </c>
+      <c r="K9" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="L9" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="M9" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="N9" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="O9" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="P9" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="R9" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="S9" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="T9" s="9">
+        <v>0.23</v>
+      </c>
+      <c r="U9" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="V9" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="W9" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="X9" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="Z9" s="9">
+        <v>0.23</v>
+      </c>
+      <c r="AA9" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="AB9" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="AC9" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="AD9" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="AE9" s="9">
+        <v>0.23</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="AG9" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="AH9" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="AI9" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="AJ9" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="AK9" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="AL9" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="AN9" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="AO9" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="AP9" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="AQ9" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="AR9" s="9"/>
+      <c r="AS9" s="9"/>
+      <c r="AT9" s="9"/>
+      <c r="AU9" s="9"/>
+      <c r="AV9" s="9"/>
+      <c r="AW9" s="9"/>
+      <c r="AX9" s="9"/>
+      <c r="AY9" s="9"/>
       <c r="AZ9" s="9"/>
       <c r="BA9" s="9"/>
       <c r="BB9" s="9"/>
       <c r="BC9" s="9"/>
       <c r="BD9" s="9"/>
       <c r="BE9" s="9"/>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
-      <c r="BH9" s="9"/>
     </row>
-    <row r="10" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B10" s="11" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="C10" s="9">
         <v>0.2</v>
       </c>
       <c r="D10" s="9">
         <v>0.2</v>
       </c>
       <c r="E10" s="9">
         <v>0.18</v>
       </c>
       <c r="F10" s="9">
         <v>0.19</v>
       </c>
       <c r="G10" s="9">
         <v>0.21</v>
       </c>
       <c r="H10" s="9">
         <v>0.2</v>
       </c>
       <c r="I10" s="9">
         <v>0.2</v>
       </c>
       <c r="J10" s="9">
         <v>0.23</v>
       </c>
@@ -1444,87 +8068,70 @@
       </c>
       <c r="AJ10" s="9">
         <v>0.14000000000000001</v>
       </c>
       <c r="AK10" s="9">
         <v>0.13</v>
       </c>
       <c r="AL10" s="9">
         <v>0.13</v>
       </c>
       <c r="AM10" s="9">
         <v>0.13</v>
       </c>
       <c r="AN10" s="10">
         <v>0.13</v>
       </c>
       <c r="AO10" s="9">
         <v>0.12</v>
       </c>
       <c r="AP10" s="9">
         <v>0.12</v>
       </c>
       <c r="AQ10" s="9">
         <v>0.12</v>
       </c>
-      <c r="AR10" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR10" s="9"/>
+      <c r="AS10" s="9"/>
+      <c r="AT10" s="9"/>
+      <c r="AU10" s="9"/>
+      <c r="AV10" s="9"/>
+      <c r="AW10" s="9"/>
+      <c r="AX10" s="9"/>
+      <c r="AY10" s="9"/>
       <c r="AZ10" s="9"/>
       <c r="BA10" s="9"/>
       <c r="BB10" s="9"/>
       <c r="BC10" s="9"/>
       <c r="BD10" s="9"/>
       <c r="BE10" s="9"/>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
-      <c r="BH10" s="9"/>
     </row>
-    <row r="11" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B11" s="11" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="C11" s="9">
         <v>0.68</v>
       </c>
       <c r="D11" s="9">
         <v>0.68</v>
       </c>
       <c r="E11" s="9">
         <v>0.68</v>
       </c>
       <c r="F11" s="9">
         <v>0.69</v>
       </c>
       <c r="G11" s="9">
         <v>0.69</v>
       </c>
       <c r="H11" s="9">
         <v>0.7</v>
       </c>
       <c r="I11" s="9">
         <v>0.7</v>
       </c>
       <c r="J11" s="9">
         <v>0.7</v>
       </c>
@@ -1605,87 +8212,70 @@
       </c>
       <c r="AJ11" s="9">
         <v>0.98</v>
       </c>
       <c r="AK11" s="9">
         <v>1</v>
       </c>
       <c r="AL11" s="9">
         <v>1</v>
       </c>
       <c r="AM11" s="9">
         <v>1.03</v>
       </c>
       <c r="AN11" s="10">
         <v>1.05</v>
       </c>
       <c r="AO11" s="9">
         <v>1.06</v>
       </c>
       <c r="AP11" s="9">
         <v>1.07</v>
       </c>
       <c r="AQ11" s="9">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AR11" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR11" s="9"/>
+      <c r="AS11" s="9"/>
+      <c r="AT11" s="9"/>
+      <c r="AU11" s="9"/>
+      <c r="AV11" s="9"/>
+      <c r="AW11" s="9"/>
+      <c r="AX11" s="9"/>
+      <c r="AY11" s="9"/>
       <c r="AZ11" s="9"/>
       <c r="BA11" s="9"/>
       <c r="BB11" s="9"/>
       <c r="BC11" s="9"/>
       <c r="BD11" s="9"/>
       <c r="BE11" s="9"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="9"/>
-      <c r="BH11" s="9"/>
     </row>
-    <row r="12" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B12" s="8" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="C12" s="9">
         <v>3.75</v>
       </c>
       <c r="D12" s="9">
         <v>3.68</v>
       </c>
       <c r="E12" s="9">
         <v>4.57</v>
       </c>
       <c r="F12" s="9">
         <v>3.9</v>
       </c>
       <c r="G12" s="9">
         <v>3.65</v>
       </c>
       <c r="H12" s="9">
         <v>3.67</v>
       </c>
       <c r="I12" s="9">
         <v>3.7</v>
       </c>
       <c r="J12" s="9">
         <v>3.88</v>
       </c>
@@ -1766,87 +8356,70 @@
       </c>
       <c r="AJ12" s="9">
         <v>2.5</v>
       </c>
       <c r="AK12" s="9">
         <v>2.4700000000000002</v>
       </c>
       <c r="AL12" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="AM12" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="AN12" s="10">
         <v>2.42</v>
       </c>
       <c r="AO12" s="9">
         <v>2.34</v>
       </c>
       <c r="AP12" s="9">
         <v>2.37</v>
       </c>
       <c r="AQ12" s="9">
         <v>2.33</v>
       </c>
-      <c r="AR12" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR12" s="9"/>
+      <c r="AS12" s="9"/>
+      <c r="AT12" s="9"/>
+      <c r="AU12" s="9"/>
+      <c r="AV12" s="9"/>
+      <c r="AW12" s="9"/>
+      <c r="AX12" s="9"/>
+      <c r="AY12" s="9"/>
       <c r="AZ12" s="9"/>
       <c r="BA12" s="9"/>
       <c r="BB12" s="9"/>
       <c r="BC12" s="9"/>
       <c r="BD12" s="9"/>
       <c r="BE12" s="9"/>
       <c r="BF12" s="9"/>
       <c r="BG12" s="9"/>
-      <c r="BH12" s="9"/>
     </row>
-    <row r="13" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="C13" s="9">
         <v>3.17</v>
       </c>
       <c r="D13" s="9">
         <v>3.05</v>
       </c>
       <c r="E13" s="9">
         <v>4.95</v>
       </c>
       <c r="F13" s="9">
         <v>3.51</v>
       </c>
       <c r="G13" s="9">
         <v>3.11</v>
       </c>
       <c r="H13" s="9">
         <v>2.93</v>
       </c>
       <c r="I13" s="9">
         <v>3.13</v>
       </c>
       <c r="J13" s="9">
         <v>3.14</v>
       </c>
@@ -1927,87 +8500,70 @@
       </c>
       <c r="AJ13" s="9">
         <v>2.0299999999999998</v>
       </c>
       <c r="AK13" s="9">
         <v>1.73</v>
       </c>
       <c r="AL13" s="9">
         <v>1.89</v>
       </c>
       <c r="AM13" s="9">
         <v>1.66</v>
       </c>
       <c r="AN13" s="10">
         <v>1.57</v>
       </c>
       <c r="AO13" s="9">
         <v>1.63</v>
       </c>
       <c r="AP13" s="9">
         <v>1.69</v>
       </c>
       <c r="AQ13" s="9">
         <v>1.59</v>
       </c>
-      <c r="AR13" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR13" s="9"/>
+      <c r="AS13" s="9"/>
+      <c r="AT13" s="9"/>
+      <c r="AU13" s="9"/>
+      <c r="AV13" s="9"/>
+      <c r="AW13" s="9"/>
+      <c r="AX13" s="9"/>
+      <c r="AY13" s="9"/>
       <c r="AZ13" s="9"/>
       <c r="BA13" s="9"/>
       <c r="BB13" s="9"/>
       <c r="BC13" s="9"/>
       <c r="BD13" s="9"/>
       <c r="BE13" s="9"/>
       <c r="BF13" s="9"/>
       <c r="BG13" s="9"/>
-      <c r="BH13" s="9"/>
     </row>
-    <row r="14" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="C14" s="9">
         <v>3.76</v>
       </c>
       <c r="D14" s="9">
         <v>3.85</v>
       </c>
       <c r="E14" s="9">
         <v>3.86</v>
       </c>
       <c r="F14" s="9">
         <v>3.74</v>
       </c>
       <c r="G14" s="9">
         <v>3.61</v>
       </c>
       <c r="H14" s="9">
         <v>3.76</v>
       </c>
       <c r="I14" s="9">
         <v>3.63</v>
       </c>
       <c r="J14" s="9">
         <v>3.73</v>
       </c>
@@ -2088,87 +8644,70 @@
       </c>
       <c r="AJ14" s="9">
         <v>2.14</v>
       </c>
       <c r="AK14" s="9">
         <v>2.38</v>
       </c>
       <c r="AL14" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="AM14" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="AN14" s="10">
         <v>2.38</v>
       </c>
       <c r="AO14" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="AP14" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AQ14" s="9">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AR14" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR14" s="9"/>
+      <c r="AS14" s="9"/>
+      <c r="AT14" s="9"/>
+      <c r="AU14" s="9"/>
+      <c r="AV14" s="9"/>
+      <c r="AW14" s="9"/>
+      <c r="AX14" s="9"/>
+      <c r="AY14" s="9"/>
       <c r="AZ14" s="9"/>
       <c r="BA14" s="9"/>
       <c r="BB14" s="9"/>
       <c r="BC14" s="9"/>
       <c r="BD14" s="9"/>
       <c r="BE14" s="9"/>
       <c r="BF14" s="9"/>
       <c r="BG14" s="9"/>
-      <c r="BH14" s="9"/>
     </row>
-    <row r="15" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="C15" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="D15" s="9">
         <v>3.94</v>
       </c>
       <c r="E15" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="F15" s="9">
         <v>4.2699999999999996</v>
       </c>
       <c r="G15" s="9">
         <v>4.08</v>
       </c>
       <c r="H15" s="9">
         <v>4.17</v>
       </c>
       <c r="I15" s="9">
         <v>4.09</v>
       </c>
       <c r="J15" s="9">
         <v>4.21</v>
       </c>
@@ -2249,87 +8788,70 @@
       </c>
       <c r="AJ15" s="9">
         <v>2.78</v>
       </c>
       <c r="AK15" s="9">
         <v>2.79</v>
       </c>
       <c r="AL15" s="9">
         <v>2.74</v>
       </c>
       <c r="AM15" s="9">
         <v>2.68</v>
       </c>
       <c r="AN15" s="10">
         <v>2.69</v>
       </c>
       <c r="AO15" s="9">
         <v>2.59</v>
       </c>
       <c r="AP15" s="9">
         <v>2.63</v>
       </c>
       <c r="AQ15" s="9">
         <v>2.63</v>
       </c>
-      <c r="AR15" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR15" s="9"/>
+      <c r="AS15" s="9"/>
+      <c r="AT15" s="9"/>
+      <c r="AU15" s="9"/>
+      <c r="AV15" s="9"/>
+      <c r="AW15" s="9"/>
+      <c r="AX15" s="9"/>
+      <c r="AY15" s="9"/>
       <c r="AZ15" s="9"/>
       <c r="BA15" s="9"/>
       <c r="BB15" s="9"/>
       <c r="BC15" s="9"/>
       <c r="BD15" s="9"/>
       <c r="BE15" s="9"/>
       <c r="BF15" s="9"/>
       <c r="BG15" s="9"/>
-      <c r="BH15" s="9"/>
     </row>
-    <row r="16" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="C16" s="9">
         <v>4.42</v>
       </c>
       <c r="D16" s="9">
         <v>4.1399999999999997</v>
       </c>
       <c r="E16" s="9">
         <v>4.5599999999999996</v>
       </c>
       <c r="F16" s="9">
         <v>4.63</v>
       </c>
       <c r="G16" s="9">
         <v>4.4800000000000004</v>
       </c>
       <c r="H16" s="9">
         <v>4.71</v>
       </c>
       <c r="I16" s="9">
         <v>4.8600000000000003</v>
       </c>
       <c r="J16" s="9">
         <v>4.92</v>
       </c>
@@ -2410,87 +8932,70 @@
       </c>
       <c r="AJ16" s="9">
         <v>3.37</v>
       </c>
       <c r="AK16" s="9">
         <v>3.24</v>
       </c>
       <c r="AL16" s="9">
         <v>3.15</v>
       </c>
       <c r="AM16" s="9">
         <v>3.13</v>
       </c>
       <c r="AN16" s="10">
         <v>3.11</v>
       </c>
       <c r="AO16" s="9">
         <v>3.06</v>
       </c>
       <c r="AP16" s="9">
         <v>3.01</v>
       </c>
       <c r="AQ16" s="9">
         <v>3.01</v>
       </c>
-      <c r="AR16" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR16" s="9"/>
+      <c r="AS16" s="9"/>
+      <c r="AT16" s="9"/>
+      <c r="AU16" s="9"/>
+      <c r="AV16" s="9"/>
+      <c r="AW16" s="9"/>
+      <c r="AX16" s="9"/>
+      <c r="AY16" s="9"/>
       <c r="AZ16" s="9"/>
       <c r="BA16" s="9"/>
       <c r="BB16" s="9"/>
       <c r="BC16" s="9"/>
       <c r="BD16" s="9"/>
       <c r="BE16" s="9"/>
       <c r="BF16" s="9"/>
       <c r="BG16" s="9"/>
-      <c r="BH16" s="9"/>
     </row>
-    <row r="17" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B17" s="11" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="C17" s="9">
         <v>4.78</v>
       </c>
       <c r="D17" s="9">
         <v>4.76</v>
       </c>
       <c r="E17" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="F17" s="9">
         <v>4.63</v>
       </c>
       <c r="G17" s="9">
         <v>4.55</v>
       </c>
       <c r="H17" s="9">
         <v>4.59</v>
       </c>
       <c r="I17" s="9">
         <v>4.5</v>
       </c>
       <c r="J17" s="9">
         <v>4.59</v>
       </c>
@@ -2571,570 +9076,502 @@
       </c>
       <c r="AJ17" s="9">
         <v>2.86</v>
       </c>
       <c r="AK17" s="9">
         <v>3.24</v>
       </c>
       <c r="AL17" s="9">
         <v>3.27</v>
       </c>
       <c r="AM17" s="9">
         <v>3.14</v>
       </c>
       <c r="AN17" s="10">
         <v>3.24</v>
       </c>
       <c r="AO17" s="9">
         <v>3.15</v>
       </c>
       <c r="AP17" s="9">
         <v>3</v>
       </c>
       <c r="AQ17" s="9">
         <v>3.34</v>
       </c>
-      <c r="AR17" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR17" s="9"/>
+      <c r="AS17" s="9"/>
+      <c r="AT17" s="9"/>
+      <c r="AU17" s="9"/>
+      <c r="AV17" s="9"/>
+      <c r="AW17" s="9"/>
+      <c r="AX17" s="9"/>
+      <c r="AY17" s="9"/>
       <c r="AZ17" s="9"/>
       <c r="BA17" s="9"/>
       <c r="BB17" s="9"/>
       <c r="BC17" s="9"/>
       <c r="BD17" s="9"/>
       <c r="BE17" s="9"/>
       <c r="BF17" s="9"/>
       <c r="BG17" s="9"/>
-      <c r="BH17" s="9"/>
     </row>
-    <row r="18" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B18" s="8" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="C18" s="9">
         <v>2.86</v>
       </c>
       <c r="D18" s="9">
         <v>3.58</v>
       </c>
       <c r="E18" s="9">
         <v>3.74</v>
       </c>
       <c r="F18" s="9">
         <v>3.6</v>
       </c>
       <c r="G18" s="9">
         <v>3.8</v>
       </c>
       <c r="H18" s="9">
         <v>3.8</v>
       </c>
       <c r="I18" s="9">
         <v>3.67</v>
       </c>
       <c r="J18" s="9">
         <v>3.87</v>
       </c>
       <c r="K18" s="9">
         <v>3.8</v>
       </c>
       <c r="L18" s="9">
         <v>3.8</v>
       </c>
       <c r="M18" s="9">
         <v>3.29</v>
       </c>
       <c r="N18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="O18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="P18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Q18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="R18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="S18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="T18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="U18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="V18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="W18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="X18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Y18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Z18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AA18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AB18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AC18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AD18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AE18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AF18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AG18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AH18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AI18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AJ18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AK18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AL18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AM18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AN18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AO18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AP18" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AQ18" s="7" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="AR18" s="9"/>
+      <c r="AS18" s="9"/>
+      <c r="AT18" s="9"/>
+      <c r="AU18" s="9"/>
+      <c r="AV18" s="9"/>
+      <c r="AW18" s="9"/>
+      <c r="AX18" s="9"/>
+      <c r="AY18" s="9"/>
       <c r="AZ18" s="9"/>
       <c r="BA18" s="9"/>
       <c r="BB18" s="9"/>
       <c r="BC18" s="9"/>
       <c r="BD18" s="9"/>
       <c r="BE18" s="9"/>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
-      <c r="BH18" s="9"/>
     </row>
-    <row r="19" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B19" s="11" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="C19" s="9">
         <v>2.86</v>
       </c>
       <c r="D19" s="9">
         <v>3.58</v>
       </c>
       <c r="E19" s="9">
         <v>3.74</v>
       </c>
       <c r="F19" s="9">
         <v>3.6</v>
       </c>
       <c r="G19" s="9">
         <v>3.8</v>
       </c>
       <c r="H19" s="9">
         <v>3.8</v>
       </c>
       <c r="I19" s="9">
         <v>3.67</v>
       </c>
       <c r="J19" s="9">
         <v>3.87</v>
       </c>
       <c r="K19" s="9">
         <v>3.8</v>
       </c>
       <c r="L19" s="9">
         <v>3.8</v>
       </c>
       <c r="M19" s="9">
         <v>3.29</v>
       </c>
       <c r="N19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="O19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="P19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Q19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="R19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="S19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="T19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="U19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="V19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="W19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="X19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Y19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Z19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AA19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AB19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AC19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AD19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AE19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AF19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AG19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AH19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AI19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AJ19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AK19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AL19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AM19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AN19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AO19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AP19" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AQ19" s="7" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="AR19" s="9"/>
+      <c r="AS19" s="9"/>
+      <c r="AT19" s="9"/>
+      <c r="AU19" s="9"/>
+      <c r="AV19" s="9"/>
+      <c r="AW19" s="9"/>
+      <c r="AX19" s="9"/>
+      <c r="AY19" s="9"/>
       <c r="AZ19" s="9"/>
       <c r="BA19" s="9"/>
       <c r="BB19" s="9"/>
       <c r="BC19" s="9"/>
       <c r="BD19" s="9"/>
       <c r="BE19" s="9"/>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
-      <c r="BH19" s="9"/>
     </row>
-    <row r="20" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B20" s="11" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="K20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="L20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="M20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="N20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="O20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="P20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Q20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="R20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="S20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="T20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="U20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="V20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="W20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="X20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Y20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Z20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AA20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AB20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AC20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AD20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AE20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AF20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AG20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AH20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AI20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AJ20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AK20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AL20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AM20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AN20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AO20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AP20" s="7" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AQ20" s="7" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="AR20" s="9"/>
+      <c r="AS20" s="9"/>
+      <c r="AT20" s="9"/>
+      <c r="AU20" s="9"/>
+      <c r="AV20" s="9"/>
+      <c r="AW20" s="9"/>
+      <c r="AX20" s="9"/>
+      <c r="AY20" s="9"/>
       <c r="AZ20" s="9"/>
       <c r="BA20" s="9"/>
       <c r="BB20" s="9"/>
       <c r="BC20" s="9"/>
       <c r="BD20" s="9"/>
       <c r="BE20" s="9"/>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
-      <c r="BH20" s="9"/>
     </row>
-    <row r="21" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B21" s="6" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
       <c r="W21" s="9"/>
       <c r="X21" s="9"/>
       <c r="Y21" s="9"/>
       <c r="Z21" s="9"/>
@@ -3149,55 +9586,54 @@
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
       <c r="AN21" s="7"/>
       <c r="AO21" s="9"/>
       <c r="AP21" s="9"/>
       <c r="AQ21" s="9"/>
       <c r="AR21" s="9"/>
       <c r="AS21" s="9"/>
       <c r="AT21" s="9"/>
       <c r="AU21" s="9"/>
       <c r="AV21" s="9"/>
       <c r="AW21" s="9"/>
       <c r="AX21" s="9"/>
       <c r="AY21" s="9"/>
       <c r="AZ21" s="9"/>
       <c r="BA21" s="9"/>
       <c r="BB21" s="9"/>
       <c r="BC21" s="9"/>
       <c r="BD21" s="9"/>
       <c r="BE21" s="9"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
-      <c r="BH21" s="9"/>
     </row>
-    <row r="22" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B22" s="8" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C22" s="9">
         <v>0.64</v>
       </c>
       <c r="D22" s="9">
         <v>0.63</v>
       </c>
       <c r="E22" s="9">
         <v>0.59</v>
       </c>
       <c r="F22" s="9">
         <v>0.62</v>
       </c>
       <c r="G22" s="9">
         <v>0.61</v>
       </c>
       <c r="H22" s="9">
         <v>0.62</v>
       </c>
       <c r="I22" s="9">
         <v>0.59</v>
       </c>
       <c r="J22" s="9">
         <v>0.62</v>
       </c>
@@ -3278,87 +9714,70 @@
       </c>
       <c r="AJ22" s="9">
         <v>0.38</v>
       </c>
       <c r="AK22" s="9">
         <v>0.37</v>
       </c>
       <c r="AL22" s="9">
         <v>0.35</v>
       </c>
       <c r="AM22" s="9">
         <v>0.32</v>
       </c>
       <c r="AN22" s="10">
         <v>0.31</v>
       </c>
       <c r="AO22" s="9">
         <v>0.27</v>
       </c>
       <c r="AP22" s="9">
         <v>0.28000000000000003</v>
       </c>
       <c r="AQ22" s="9">
         <v>0.27</v>
       </c>
-      <c r="AR22" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR22" s="9"/>
+      <c r="AS22" s="9"/>
+      <c r="AT22" s="9"/>
+      <c r="AU22" s="9"/>
+      <c r="AV22" s="9"/>
+      <c r="AW22" s="9"/>
+      <c r="AX22" s="9"/>
+      <c r="AY22" s="9"/>
       <c r="AZ22" s="9"/>
       <c r="BA22" s="9"/>
       <c r="BB22" s="9"/>
       <c r="BC22" s="9"/>
       <c r="BD22" s="9"/>
       <c r="BE22" s="9"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
-      <c r="BH22" s="9"/>
     </row>
-    <row r="23" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B23" s="11" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="C23" s="9">
         <v>0.59</v>
       </c>
       <c r="D23" s="9">
         <v>0.6</v>
       </c>
       <c r="E23" s="9">
         <v>0.56000000000000005</v>
       </c>
       <c r="F23" s="9">
         <v>0.57999999999999996</v>
       </c>
       <c r="G23" s="9">
         <v>0.57999999999999996</v>
       </c>
       <c r="H23" s="9">
         <v>0.56999999999999995</v>
       </c>
       <c r="I23" s="9">
         <v>0.55000000000000004</v>
       </c>
       <c r="J23" s="9">
         <v>0.57999999999999996</v>
       </c>
@@ -3439,87 +9858,70 @@
       </c>
       <c r="AJ23" s="9">
         <v>0.35</v>
       </c>
       <c r="AK23" s="9">
         <v>0.33</v>
       </c>
       <c r="AL23" s="9">
         <v>0.32</v>
       </c>
       <c r="AM23" s="9">
         <v>0.31</v>
       </c>
       <c r="AN23" s="10">
         <v>0.28999999999999998</v>
       </c>
       <c r="AO23" s="9">
         <v>0.26</v>
       </c>
       <c r="AP23" s="9">
         <v>0.27</v>
       </c>
       <c r="AQ23" s="9">
         <v>0.25</v>
       </c>
-      <c r="AR23" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR23" s="9"/>
+      <c r="AS23" s="9"/>
+      <c r="AT23" s="9"/>
+      <c r="AU23" s="9"/>
+      <c r="AV23" s="9"/>
+      <c r="AW23" s="9"/>
+      <c r="AX23" s="9"/>
+      <c r="AY23" s="9"/>
       <c r="AZ23" s="9"/>
       <c r="BA23" s="9"/>
       <c r="BB23" s="9"/>
       <c r="BC23" s="9"/>
       <c r="BD23" s="9"/>
       <c r="BE23" s="9"/>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
-      <c r="BH23" s="9"/>
     </row>
-    <row r="24" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B24" s="11" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="C24" s="9">
         <v>2.46</v>
       </c>
       <c r="D24" s="9">
         <v>1.96</v>
       </c>
       <c r="E24" s="9">
         <v>2.17</v>
       </c>
       <c r="F24" s="9">
         <v>2.36</v>
       </c>
       <c r="G24" s="9">
         <v>2.08</v>
       </c>
       <c r="H24" s="9">
         <v>2.25</v>
       </c>
       <c r="I24" s="9">
         <v>2.06</v>
       </c>
       <c r="J24" s="9">
         <v>2.19</v>
       </c>
@@ -3600,87 +10002,70 @@
       </c>
       <c r="AJ24" s="9">
         <v>1.69</v>
       </c>
       <c r="AK24" s="9">
         <v>1.6</v>
       </c>
       <c r="AL24" s="9">
         <v>1.4</v>
       </c>
       <c r="AM24" s="9">
         <v>1</v>
       </c>
       <c r="AN24" s="10">
         <v>1.08</v>
       </c>
       <c r="AO24" s="9">
         <v>0.86</v>
       </c>
       <c r="AP24" s="9">
         <v>1.25</v>
       </c>
       <c r="AQ24" s="9">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AR24" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR24" s="9"/>
+      <c r="AS24" s="9"/>
+      <c r="AT24" s="9"/>
+      <c r="AU24" s="9"/>
+      <c r="AV24" s="9"/>
+      <c r="AW24" s="9"/>
+      <c r="AX24" s="9"/>
+      <c r="AY24" s="9"/>
       <c r="AZ24" s="9"/>
       <c r="BA24" s="9"/>
       <c r="BB24" s="9"/>
       <c r="BC24" s="9"/>
       <c r="BD24" s="9"/>
       <c r="BE24" s="9"/>
       <c r="BF24" s="9"/>
       <c r="BG24" s="9"/>
-      <c r="BH24" s="9"/>
     </row>
-    <row r="25" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B25" s="8" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="C25" s="9">
         <v>3.03</v>
       </c>
       <c r="D25" s="9">
         <v>3.94</v>
       </c>
       <c r="E25" s="9">
         <v>3</v>
       </c>
       <c r="F25" s="9">
         <v>2.5099999999999998</v>
       </c>
       <c r="G25" s="9">
         <v>1.78</v>
       </c>
       <c r="H25" s="9">
         <v>1.66</v>
       </c>
       <c r="I25" s="9">
         <v>1.71</v>
       </c>
       <c r="J25" s="9">
         <v>2.5299999999999998</v>
       </c>
@@ -3761,87 +10146,70 @@
       </c>
       <c r="AJ25" s="9">
         <v>1.46</v>
       </c>
       <c r="AK25" s="9">
         <v>1.5</v>
       </c>
       <c r="AL25" s="9">
         <v>1.28</v>
       </c>
       <c r="AM25" s="9">
         <v>1.84</v>
       </c>
       <c r="AN25" s="10">
         <v>1.58</v>
       </c>
       <c r="AO25" s="9">
         <v>1.54</v>
       </c>
       <c r="AP25" s="9">
         <v>1.37</v>
       </c>
       <c r="AQ25" s="9">
         <v>1.45</v>
       </c>
-      <c r="AR25" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR25" s="9"/>
+      <c r="AS25" s="9"/>
+      <c r="AT25" s="9"/>
+      <c r="AU25" s="9"/>
+      <c r="AV25" s="9"/>
+      <c r="AW25" s="9"/>
+      <c r="AX25" s="9"/>
+      <c r="AY25" s="9"/>
       <c r="AZ25" s="9"/>
       <c r="BA25" s="9"/>
       <c r="BB25" s="9"/>
       <c r="BC25" s="9"/>
       <c r="BD25" s="9"/>
       <c r="BE25" s="9"/>
       <c r="BF25" s="9"/>
       <c r="BG25" s="9"/>
-      <c r="BH25" s="9"/>
     </row>
-    <row r="26" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B26" s="11" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="C26" s="9">
         <v>2.79</v>
       </c>
       <c r="D26" s="9">
         <v>2.67</v>
       </c>
       <c r="E26" s="9">
         <v>2.5499999999999998</v>
       </c>
       <c r="F26" s="9">
         <v>2.79</v>
       </c>
       <c r="G26" s="9">
         <v>2.46</v>
       </c>
       <c r="H26" s="9">
         <v>2.06</v>
       </c>
       <c r="I26" s="9">
         <v>2.35</v>
       </c>
       <c r="J26" s="9">
         <v>2.3199999999999998</v>
       </c>
@@ -3922,87 +10290,70 @@
       </c>
       <c r="AJ26" s="9">
         <v>1.01</v>
       </c>
       <c r="AK26" s="9">
         <v>0.96</v>
       </c>
       <c r="AL26" s="9">
         <v>1</v>
       </c>
       <c r="AM26" s="9">
         <v>1.08</v>
       </c>
       <c r="AN26" s="10">
         <v>1.1100000000000001</v>
       </c>
       <c r="AO26" s="9">
         <v>1.17</v>
       </c>
       <c r="AP26" s="9">
         <v>0.98</v>
       </c>
       <c r="AQ26" s="9">
         <v>0.92</v>
       </c>
-      <c r="AR26" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR26" s="9"/>
+      <c r="AS26" s="9"/>
+      <c r="AT26" s="9"/>
+      <c r="AU26" s="9"/>
+      <c r="AV26" s="9"/>
+      <c r="AW26" s="9"/>
+      <c r="AX26" s="9"/>
+      <c r="AY26" s="9"/>
       <c r="AZ26" s="9"/>
       <c r="BA26" s="9"/>
       <c r="BB26" s="9"/>
       <c r="BC26" s="9"/>
       <c r="BD26" s="9"/>
       <c r="BE26" s="9"/>
       <c r="BF26" s="9"/>
       <c r="BG26" s="9"/>
-      <c r="BH26" s="9"/>
     </row>
-    <row r="27" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B27" s="11" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="C27" s="9">
         <v>4.91</v>
       </c>
       <c r="D27" s="9">
         <v>2.84</v>
       </c>
       <c r="E27" s="9">
         <v>5.45</v>
       </c>
       <c r="F27" s="9">
         <v>5</v>
       </c>
       <c r="G27" s="9">
         <v>4.57</v>
       </c>
       <c r="H27" s="9">
         <v>4.18</v>
       </c>
       <c r="I27" s="9">
         <v>3.94</v>
       </c>
       <c r="J27" s="9">
         <v>4.12</v>
       </c>
@@ -4083,87 +10434,70 @@
       </c>
       <c r="AJ27" s="9">
         <v>1.92</v>
       </c>
       <c r="AK27" s="9">
         <v>2.11</v>
       </c>
       <c r="AL27" s="9">
         <v>1.84</v>
       </c>
       <c r="AM27" s="9">
         <v>1.73</v>
       </c>
       <c r="AN27" s="10">
         <v>1.72</v>
       </c>
       <c r="AO27" s="9">
         <v>1.73</v>
       </c>
       <c r="AP27" s="9">
         <v>1.75</v>
       </c>
       <c r="AQ27" s="9">
         <v>1.71</v>
       </c>
-      <c r="AR27" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR27" s="9"/>
+      <c r="AS27" s="9"/>
+      <c r="AT27" s="9"/>
+      <c r="AU27" s="9"/>
+      <c r="AV27" s="9"/>
+      <c r="AW27" s="9"/>
+      <c r="AX27" s="9"/>
+      <c r="AY27" s="9"/>
       <c r="AZ27" s="9"/>
       <c r="BA27" s="9"/>
       <c r="BB27" s="9"/>
       <c r="BC27" s="9"/>
       <c r="BD27" s="9"/>
       <c r="BE27" s="9"/>
       <c r="BF27" s="9"/>
       <c r="BG27" s="9"/>
-      <c r="BH27" s="9"/>
     </row>
-    <row r="28" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B28" s="11" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="C28" s="9">
         <v>4.9800000000000004</v>
       </c>
       <c r="D28" s="9">
         <v>5.2</v>
       </c>
       <c r="E28" s="9">
         <v>5.52</v>
       </c>
       <c r="F28" s="9">
         <v>5.49</v>
       </c>
       <c r="G28" s="9">
         <v>5.1100000000000003</v>
       </c>
       <c r="H28" s="9">
         <v>3.71</v>
       </c>
       <c r="I28" s="9">
         <v>4.1100000000000003</v>
       </c>
       <c r="J28" s="9">
         <v>4.13</v>
       </c>
@@ -4244,87 +10578,70 @@
       </c>
       <c r="AJ28" s="9">
         <v>2.2400000000000002</v>
       </c>
       <c r="AK28" s="9">
         <v>2.15</v>
       </c>
       <c r="AL28" s="9">
         <v>1.89</v>
       </c>
       <c r="AM28" s="9">
         <v>2.25</v>
       </c>
       <c r="AN28" s="10">
         <v>2.27</v>
       </c>
       <c r="AO28" s="9">
         <v>1.98</v>
       </c>
       <c r="AP28" s="9">
         <v>2.04</v>
       </c>
       <c r="AQ28" s="9">
         <v>2.06</v>
       </c>
-      <c r="AR28" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR28" s="9"/>
+      <c r="AS28" s="9"/>
+      <c r="AT28" s="9"/>
+      <c r="AU28" s="9"/>
+      <c r="AV28" s="9"/>
+      <c r="AW28" s="9"/>
+      <c r="AX28" s="9"/>
+      <c r="AY28" s="9"/>
       <c r="AZ28" s="9"/>
       <c r="BA28" s="9"/>
       <c r="BB28" s="9"/>
       <c r="BC28" s="9"/>
       <c r="BD28" s="9"/>
       <c r="BE28" s="9"/>
       <c r="BF28" s="9"/>
       <c r="BG28" s="9"/>
-      <c r="BH28" s="9"/>
     </row>
-    <row r="29" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B29" s="11" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="C29" s="9">
         <v>2.92</v>
       </c>
       <c r="D29" s="9">
         <v>5.15</v>
       </c>
       <c r="E29" s="9">
         <v>3.58</v>
       </c>
       <c r="F29" s="9">
         <v>1.74</v>
       </c>
       <c r="G29" s="9">
         <v>0.96</v>
       </c>
       <c r="H29" s="9">
         <v>0.97</v>
       </c>
       <c r="I29" s="9">
         <v>0.94</v>
       </c>
       <c r="J29" s="9">
         <v>2.44</v>
       </c>
@@ -4405,87 +10722,70 @@
       </c>
       <c r="AJ29" s="9">
         <v>2.72</v>
       </c>
       <c r="AK29" s="9">
         <v>3.3</v>
       </c>
       <c r="AL29" s="9">
         <v>2.27</v>
       </c>
       <c r="AM29" s="9">
         <v>3.05</v>
       </c>
       <c r="AN29" s="10">
         <v>2.8</v>
       </c>
       <c r="AO29" s="9">
         <v>2.4</v>
       </c>
       <c r="AP29" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="AQ29" s="9">
         <v>2.54</v>
       </c>
-      <c r="AR29" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR29" s="9"/>
+      <c r="AS29" s="9"/>
+      <c r="AT29" s="9"/>
+      <c r="AU29" s="9"/>
+      <c r="AV29" s="9"/>
+      <c r="AW29" s="9"/>
+      <c r="AX29" s="9"/>
+      <c r="AY29" s="9"/>
       <c r="AZ29" s="9"/>
       <c r="BA29" s="9"/>
       <c r="BB29" s="9"/>
       <c r="BC29" s="9"/>
       <c r="BD29" s="9"/>
       <c r="BE29" s="9"/>
       <c r="BF29" s="9"/>
       <c r="BG29" s="9"/>
-      <c r="BH29" s="9"/>
     </row>
-    <row r="30" spans="2:60" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:59" x14ac:dyDescent="0.2">
       <c r="B30" s="11" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="C30" s="9">
         <v>3.96</v>
       </c>
       <c r="D30" s="9">
         <v>4.3899999999999997</v>
       </c>
       <c r="E30" s="9">
         <v>2.84</v>
       </c>
       <c r="F30" s="9">
         <v>2.64</v>
       </c>
       <c r="G30" s="9">
         <v>3.54</v>
       </c>
       <c r="H30" s="9">
         <v>2.46</v>
       </c>
       <c r="I30" s="9">
         <v>3.7</v>
       </c>
       <c r="J30" s="9">
         <v>5.01</v>
       </c>
@@ -4566,503 +10866,445 @@
       </c>
       <c r="AJ30" s="9">
         <v>2.34</v>
       </c>
       <c r="AK30" s="9">
         <v>2.52</v>
       </c>
       <c r="AL30" s="9">
         <v>1.87</v>
       </c>
       <c r="AM30" s="9">
         <v>2.7</v>
       </c>
       <c r="AN30" s="10">
         <v>2.2000000000000002</v>
       </c>
       <c r="AO30" s="9">
         <v>1.32</v>
       </c>
       <c r="AP30" s="9">
         <v>2.61</v>
       </c>
       <c r="AQ30" s="9">
         <v>0.86</v>
       </c>
-      <c r="AR30" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR30" s="9"/>
+      <c r="AS30" s="9"/>
+      <c r="AT30" s="9"/>
+      <c r="AU30" s="9"/>
+      <c r="AV30" s="9"/>
+      <c r="AW30" s="9"/>
+      <c r="AX30" s="9"/>
+      <c r="AY30" s="9"/>
       <c r="AZ30" s="9"/>
       <c r="BA30" s="9"/>
       <c r="BB30" s="9"/>
       <c r="BC30" s="9"/>
       <c r="BD30" s="9"/>
       <c r="BE30" s="9"/>
       <c r="BF30" s="9"/>
       <c r="BG30" s="9"/>
-      <c r="BH30" s="9"/>
     </row>
-    <row r="31" spans="2:60" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="G31" s="24">
+    <row r="31" spans="2:59" x14ac:dyDescent="0.2">
+      <c r="B31" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" s="25">
         <v>0.2</v>
       </c>
-      <c r="H31" s="23" t="s">
-[...5 lines deleted...]
-      <c r="J31" s="24">
+      <c r="H31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="J31" s="25">
         <v>0.2</v>
       </c>
-      <c r="K31" s="24">
+      <c r="K31" s="25">
         <v>0.5</v>
       </c>
-      <c r="L31" s="24">
+      <c r="L31" s="25">
         <v>0.87</v>
       </c>
-      <c r="M31" s="23" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="24">
+      <c r="M31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="N31" s="25">
         <v>0.5</v>
       </c>
-      <c r="O31" s="24">
+      <c r="O31" s="25">
         <v>0.43</v>
       </c>
-      <c r="P31" s="23" t="s">
-[...2 lines deleted...]
-      <c r="Q31" s="24">
+      <c r="P31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q31" s="25">
         <v>0.13</v>
       </c>
-      <c r="R31" s="24">
+      <c r="R31" s="25">
         <v>0.05</v>
       </c>
-      <c r="S31" s="23" t="s">
-[...8 lines deleted...]
-      <c r="V31" s="24">
+      <c r="S31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="T31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="U31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="V31" s="25">
         <v>1.3</v>
       </c>
-      <c r="W31" s="24">
+      <c r="W31" s="25">
         <v>1.1000000000000001</v>
       </c>
-      <c r="X31" s="24">
+      <c r="X31" s="25">
         <v>0.65</v>
       </c>
-      <c r="Y31" s="23">
+      <c r="Y31" s="24">
         <v>0.32</v>
       </c>
-      <c r="Z31" s="23" t="s">
-[...8 lines deleted...]
-      <c r="AC31" s="24">
+      <c r="Z31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC31" s="25">
         <v>0.25</v>
       </c>
-      <c r="AD31" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AE31" s="24">
+      <c r="AD31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE31" s="25">
         <v>2.5</v>
       </c>
-      <c r="AF31" s="23" t="s">
-[...5 lines deleted...]
-      <c r="AH31" s="24">
+      <c r="AF31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH31" s="25">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AI31" s="24">
+      <c r="AI31" s="25">
         <v>0.4</v>
       </c>
-      <c r="AJ31" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AK31" s="24">
+      <c r="AJ31" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK31" s="25">
         <v>0.67</v>
       </c>
-      <c r="AL31" s="24">
+      <c r="AL31" s="25">
         <v>0.2</v>
       </c>
-      <c r="AM31" s="24">
+      <c r="AM31" s="25">
         <v>0.13</v>
       </c>
-      <c r="AN31" s="25">
+      <c r="AN31" s="26">
         <v>0.35</v>
       </c>
-      <c r="AO31" s="24">
+      <c r="AO31" s="25">
         <v>0.2</v>
       </c>
-      <c r="AP31" s="24">
+      <c r="AP31" s="25">
         <v>0.12</v>
       </c>
-      <c r="AQ31" s="24">
+      <c r="AQ31" s="25">
         <v>0.05</v>
       </c>
-      <c r="AR31" s="24">
-[...22 lines deleted...]
-      </c>
+      <c r="AR31" s="9"/>
+      <c r="AS31" s="9"/>
+      <c r="AT31" s="9"/>
+      <c r="AU31" s="9"/>
+      <c r="AV31" s="9"/>
+      <c r="AW31" s="9"/>
+      <c r="AX31" s="9"/>
+      <c r="AY31" s="9"/>
       <c r="AZ31" s="9"/>
       <c r="BA31" s="9"/>
       <c r="BB31" s="9"/>
       <c r="BC31" s="9"/>
       <c r="BD31" s="9"/>
       <c r="BE31" s="9"/>
       <c r="BF31" s="9"/>
       <c r="BG31" s="9"/>
-      <c r="BH31" s="9"/>
     </row>
-    <row r="33" spans="2:51" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="33" spans="2:44" x14ac:dyDescent="0.2">
+      <c r="B33" s="20" t="s">
+        <v>76</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
       <c r="Z33" s="4"/>
       <c r="AA33" s="4"/>
       <c r="AB33" s="4"/>
       <c r="AC33" s="4"/>
       <c r="AD33" s="4"/>
       <c r="AE33" s="4"/>
       <c r="AF33" s="4"/>
     </row>
-    <row r="34" spans="2:51" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="34" spans="2:44" x14ac:dyDescent="0.2">
+      <c r="B34" s="21" t="s">
+        <v>53</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
       <c r="T34" s="4"/>
       <c r="U34" s="4"/>
       <c r="V34" s="4"/>
       <c r="W34" s="4"/>
       <c r="X34" s="4"/>
       <c r="Y34" s="4"/>
       <c r="Z34" s="4"/>
       <c r="AA34" s="4"/>
       <c r="AB34" s="4"/>
       <c r="AC34" s="4"/>
       <c r="AD34" s="4"/>
       <c r="AE34" s="4"/>
       <c r="AF34" s="4"/>
     </row>
-    <row r="35" spans="2:51" s="5" customFormat="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="O35" s="21" t="s">
+    <row r="35" spans="2:44" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="19"/>
+      <c r="C35" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="P35" s="21" t="s">
-[...50 lines deleted...]
-      <c r="AG35" s="21" t="s">
+      <c r="D35" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G35" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H35" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="I35" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="J35" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="K35" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="L35" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="M35" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="N35" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="O35" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="P35" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q35" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="R35" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="S35" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="T35" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="U35" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="V35" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="W35" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="X35" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y35" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z35" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA35" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB35" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AC35" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD35" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="AE35" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF35" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="AG35" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH35" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI35" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ35" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK35" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="AL35" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="AM35" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN35" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO35" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP35" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="AQ35" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="2:44" x14ac:dyDescent="0.2">
+      <c r="B36" s="6" t="s">
         <v>54</v>
-      </c>
-[...57 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="12"/>
       <c r="O36" s="12"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36" s="12"/>
       <c r="T36" s="12"/>
       <c r="U36" s="12"/>
       <c r="V36" s="12"/>
       <c r="W36" s="12"/>
       <c r="X36" s="12"/>
       <c r="Y36" s="12"/>
       <c r="Z36" s="12"/>
       <c r="AA36" s="12"/>
       <c r="AB36" s="12"/>
       <c r="AC36" s="12"/>
       <c r="AD36" s="12"/>
       <c r="AE36" s="12"/>
       <c r="AF36" s="12"/>
     </row>
-    <row r="37" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B37" s="8" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="C37" s="13">
         <v>17953.51894944</v>
       </c>
       <c r="D37" s="13">
         <v>16312.199342760001</v>
       </c>
       <c r="E37" s="13">
         <v>17971.077634549998</v>
       </c>
       <c r="F37" s="13">
         <v>15703.605534190001</v>
       </c>
       <c r="G37" s="13">
         <v>17507.475352830003</v>
       </c>
       <c r="H37" s="13">
         <v>17564.086456429999</v>
       </c>
       <c r="I37" s="13">
         <v>17680.578514869998</v>
       </c>
       <c r="J37" s="13">
         <v>18427.204200009997</v>
       </c>
@@ -5140,81 +11382,58 @@
       </c>
       <c r="AI37" s="13">
         <v>21905.634722430001</v>
       </c>
       <c r="AJ37" s="13">
         <v>21567.905453479998</v>
       </c>
       <c r="AK37" s="13">
         <v>21140.75254347</v>
       </c>
       <c r="AL37" s="13">
         <v>21084.356085830001</v>
       </c>
       <c r="AM37" s="13">
         <v>21503.016383040002</v>
       </c>
       <c r="AN37" s="13">
         <v>21372.824676779997</v>
       </c>
       <c r="AO37" s="13">
         <v>22139.902592890001</v>
       </c>
       <c r="AP37" s="13">
         <v>21781.411702689998</v>
       </c>
-      <c r="AQ37" s="29">
+      <c r="AQ37" s="30">
         <v>21854.952550740003</v>
       </c>
-      <c r="AR37" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR37" s="9"/>
     </row>
-    <row r="38" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B38" s="11" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="C38" s="13">
         <v>15989.00236651</v>
       </c>
       <c r="D38" s="13">
         <v>14367.469757270001</v>
       </c>
       <c r="E38" s="13">
         <v>16024.47075129</v>
       </c>
       <c r="F38" s="13">
         <v>13776.185329190001</v>
       </c>
       <c r="G38" s="13">
         <v>15594.39585363</v>
       </c>
       <c r="H38" s="13">
         <v>15673.703462950001</v>
       </c>
       <c r="I38" s="13">
         <v>15790.52992486</v>
       </c>
       <c r="J38" s="13">
         <v>16529.702411680002</v>
       </c>
@@ -5292,81 +11511,58 @@
       </c>
       <c r="AI38" s="13">
         <v>20127.574944249998</v>
       </c>
       <c r="AJ38" s="13">
         <v>19798.772482880002</v>
       </c>
       <c r="AK38" s="13">
         <v>19380.665644050001</v>
       </c>
       <c r="AL38" s="13">
         <v>19335.112224339999</v>
       </c>
       <c r="AM38" s="13">
         <v>19730.800476509998</v>
       </c>
       <c r="AN38" s="13">
         <v>19598.045995550001</v>
       </c>
       <c r="AO38" s="13">
         <v>20363.444976520001</v>
       </c>
       <c r="AP38" s="13">
         <v>20024.766103400001</v>
       </c>
-      <c r="AQ38" s="29">
+      <c r="AQ38" s="30">
         <v>20119.079128910002</v>
       </c>
-      <c r="AR38" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR38" s="9"/>
     </row>
-    <row r="39" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B39" s="11" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="C39" s="13">
         <v>1962.9959444400001</v>
       </c>
       <c r="D39" s="13">
         <v>1943.2330403599999</v>
       </c>
       <c r="E39" s="13">
         <v>1944.9354980799999</v>
       </c>
       <c r="F39" s="13">
         <v>1925.71255967</v>
       </c>
       <c r="G39" s="13">
         <v>1911.46979502</v>
       </c>
       <c r="H39" s="13">
         <v>1888.8008925300001</v>
       </c>
       <c r="I39" s="13">
         <v>1888.4372528199999</v>
       </c>
       <c r="J39" s="13">
         <v>1895.8419563</v>
       </c>
@@ -5444,81 +11640,58 @@
       </c>
       <c r="AI39" s="13">
         <v>1763.84344551</v>
       </c>
       <c r="AJ39" s="13">
         <v>1754.2312583599999</v>
       </c>
       <c r="AK39" s="13">
         <v>1745.1899151199998</v>
       </c>
       <c r="AL39" s="13">
         <v>1734.0800376099999</v>
       </c>
       <c r="AM39" s="13">
         <v>1756.3467108900002</v>
       </c>
       <c r="AN39" s="13">
         <v>1759.3063193</v>
       </c>
       <c r="AO39" s="13">
         <v>1760.9936232299999</v>
       </c>
       <c r="AP39" s="13">
         <v>1741.0432725000001</v>
       </c>
-      <c r="AQ39" s="29">
+      <c r="AQ39" s="30">
         <v>1720.4145126400001</v>
       </c>
-      <c r="AR39" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR39" s="9"/>
     </row>
-    <row r="40" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B40" s="8" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="C40" s="13">
         <v>2158.9072789000002</v>
       </c>
       <c r="D40" s="13">
         <v>2143.61120974</v>
       </c>
       <c r="E40" s="13">
         <v>2570.0297098699998</v>
       </c>
       <c r="F40" s="13">
         <v>2110.62271616</v>
       </c>
       <c r="G40" s="13">
         <v>1755.6366372</v>
       </c>
       <c r="H40" s="13">
         <v>1896.66215504</v>
       </c>
       <c r="I40" s="13">
         <v>1601.40833157</v>
       </c>
       <c r="J40" s="13">
         <v>1909.4879089000001</v>
       </c>
@@ -5596,81 +11769,58 @@
       </c>
       <c r="AI40" s="13">
         <v>2052.9606658299999</v>
       </c>
       <c r="AJ40" s="13">
         <v>2513.2352260399998</v>
       </c>
       <c r="AK40" s="13">
         <v>2368.57593662</v>
       </c>
       <c r="AL40" s="13">
         <v>2027.7485652400001</v>
       </c>
       <c r="AM40" s="13">
         <v>2471.7699130999999</v>
       </c>
       <c r="AN40" s="13">
         <v>2487.2531744000003</v>
       </c>
       <c r="AO40" s="13">
         <v>2175.5595932800002</v>
       </c>
       <c r="AP40" s="13">
         <v>2300.29186106</v>
       </c>
-      <c r="AQ40" s="29">
+      <c r="AQ40" s="30">
         <v>2167.9295021200001</v>
       </c>
-      <c r="AR40" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR40" s="9"/>
     </row>
-    <row r="41" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B41" s="11" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="C41" s="13">
         <v>723.18905995</v>
       </c>
       <c r="D41" s="13">
         <v>657.00220308000007</v>
       </c>
       <c r="E41" s="13">
         <v>1398.0397589300001</v>
       </c>
       <c r="F41" s="13">
         <v>863.95405728999992</v>
       </c>
       <c r="G41" s="13">
         <v>710.97558460000005</v>
       </c>
       <c r="H41" s="13">
         <v>725.85043509000002</v>
       </c>
       <c r="I41" s="13">
         <v>631.70884483000009</v>
       </c>
       <c r="J41" s="13">
         <v>608.78566777000003</v>
       </c>
@@ -5748,81 +11898,58 @@
       </c>
       <c r="AI41" s="13">
         <v>665.75348860999998</v>
       </c>
       <c r="AJ41" s="13">
         <v>737.31270853000001</v>
       </c>
       <c r="AK41" s="13">
         <v>721.50578427999994</v>
       </c>
       <c r="AL41" s="13">
         <v>553.57128803000001</v>
       </c>
       <c r="AM41" s="13">
         <v>707.24589359000004</v>
       </c>
       <c r="AN41" s="13">
         <v>671.30371280999998</v>
       </c>
       <c r="AO41" s="13">
         <v>601.42041850999999</v>
       </c>
       <c r="AP41" s="13">
         <v>671.37977804999991</v>
       </c>
-      <c r="AQ41" s="29">
+      <c r="AQ41" s="30">
         <v>657.19002925999996</v>
       </c>
-      <c r="AR41" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR41" s="9"/>
     </row>
-    <row r="42" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B42" s="11" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="C42" s="13">
         <v>449.85641229999999</v>
       </c>
       <c r="D42" s="13">
         <v>538.41276562999997</v>
       </c>
       <c r="E42" s="13">
         <v>377.09216727</v>
       </c>
       <c r="F42" s="13">
         <v>380.00208901999997</v>
       </c>
       <c r="G42" s="13">
         <v>325.43181731999999</v>
       </c>
       <c r="H42" s="13">
         <v>407.95231572</v>
       </c>
       <c r="I42" s="13">
         <v>324.88822019999998</v>
       </c>
       <c r="J42" s="13">
         <v>379.75168739999998</v>
       </c>
@@ -5900,81 +12027,58 @@
       </c>
       <c r="AI42" s="13">
         <v>372.30859246</v>
       </c>
       <c r="AJ42" s="13">
         <v>565.17747244000009</v>
       </c>
       <c r="AK42" s="13">
         <v>446.54394841000004</v>
       </c>
       <c r="AL42" s="13">
         <v>428.04146152999999</v>
       </c>
       <c r="AM42" s="13">
         <v>462.75368160000005</v>
       </c>
       <c r="AN42" s="13">
         <v>466.36544729000002</v>
       </c>
       <c r="AO42" s="13">
         <v>462.25168269</v>
       </c>
       <c r="AP42" s="13">
         <v>435.82628569000002</v>
       </c>
-      <c r="AQ42" s="29">
+      <c r="AQ42" s="30">
         <v>406.43497187999998</v>
       </c>
-      <c r="AR42" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR42" s="9"/>
     </row>
-    <row r="43" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B43" s="11" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="C43" s="13">
         <v>763.23672625999995</v>
       </c>
       <c r="D43" s="13">
         <v>722.28161238999996</v>
       </c>
       <c r="E43" s="13">
         <v>566.56081387000006</v>
       </c>
       <c r="F43" s="13">
         <v>651.06977754999991</v>
       </c>
       <c r="G43" s="13">
         <v>517.07133410000006</v>
       </c>
       <c r="H43" s="13">
         <v>547.77913755999998</v>
       </c>
       <c r="I43" s="13">
         <v>468.11249081</v>
       </c>
       <c r="J43" s="13">
         <v>610.70132570999999</v>
       </c>
@@ -6052,81 +12156,58 @@
       </c>
       <c r="AI43" s="13">
         <v>609.40112680999994</v>
       </c>
       <c r="AJ43" s="13">
         <v>710.73152948999996</v>
       </c>
       <c r="AK43" s="13">
         <v>753.36694276000003</v>
       </c>
       <c r="AL43" s="13">
         <v>658.63557155000001</v>
       </c>
       <c r="AM43" s="13">
         <v>813.31495304999999</v>
       </c>
       <c r="AN43" s="13">
         <v>864.99470016999999</v>
       </c>
       <c r="AO43" s="13">
         <v>690.56343601000003</v>
       </c>
       <c r="AP43" s="13">
         <v>732.01074225000002</v>
       </c>
-      <c r="AQ43" s="29">
+      <c r="AQ43" s="30">
         <v>698.26311529999998</v>
       </c>
-      <c r="AR43" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR43" s="9"/>
     </row>
-    <row r="44" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B44" s="11" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="C44" s="13">
         <v>147.95720105999999</v>
       </c>
       <c r="D44" s="13">
         <v>169.84260809</v>
       </c>
       <c r="E44" s="13">
         <v>172.28891505000001</v>
       </c>
       <c r="F44" s="13">
         <v>168.22989106</v>
       </c>
       <c r="G44" s="13">
         <v>170.21749656999998</v>
       </c>
       <c r="H44" s="13">
         <v>174.48235568999999</v>
       </c>
       <c r="I44" s="13">
         <v>142.65849222</v>
       </c>
       <c r="J44" s="13">
         <v>275.50660406000003</v>
       </c>
@@ -6204,81 +12285,58 @@
       </c>
       <c r="AI44" s="13">
         <v>313.68743999999998</v>
       </c>
       <c r="AJ44" s="13">
         <v>350.01150669999998</v>
       </c>
       <c r="AK44" s="13">
         <v>339.63608813999997</v>
       </c>
       <c r="AL44" s="13">
         <v>277.41936756000001</v>
       </c>
       <c r="AM44" s="13">
         <v>372.30210817</v>
       </c>
       <c r="AN44" s="13">
         <v>390.51409755999998</v>
       </c>
       <c r="AO44" s="13">
         <v>328.93591182</v>
       </c>
       <c r="AP44" s="13">
         <v>349.57856645999999</v>
       </c>
-      <c r="AQ44" s="29">
+      <c r="AQ44" s="30">
         <v>305.39616794</v>
       </c>
-      <c r="AR44" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR44" s="9"/>
     </row>
-    <row r="45" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B45" s="11" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="C45" s="13">
         <v>74.667879330000005</v>
       </c>
       <c r="D45" s="13">
         <v>56.072020549999998</v>
       </c>
       <c r="E45" s="13">
         <v>56.048054749999999</v>
       </c>
       <c r="F45" s="13">
         <v>47.366901240000004</v>
       </c>
       <c r="G45" s="13">
         <v>31.940404609999998</v>
       </c>
       <c r="H45" s="13">
         <v>40.597910979999995</v>
       </c>
       <c r="I45" s="13">
         <v>34.040283509999995</v>
       </c>
       <c r="J45" s="13">
         <v>34.742623960000003</v>
       </c>
@@ -6356,591 +12414,492 @@
       </c>
       <c r="AI45" s="13">
         <v>91.810017950000002</v>
       </c>
       <c r="AJ45" s="13">
         <v>150.00200888000001</v>
       </c>
       <c r="AK45" s="13">
         <v>107.52317303</v>
       </c>
       <c r="AL45" s="13">
         <v>110.08087656999999</v>
       </c>
       <c r="AM45" s="13">
         <v>116.15327669</v>
       </c>
       <c r="AN45" s="13">
         <v>94.075216569999995</v>
       </c>
       <c r="AO45" s="13">
         <v>92.388144249999996</v>
       </c>
       <c r="AP45" s="13">
         <v>111.49648861</v>
       </c>
-      <c r="AQ45" s="29">
+      <c r="AQ45" s="30">
         <v>100.64521773999999</v>
       </c>
-      <c r="AR45" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR45" s="9"/>
     </row>
-    <row r="46" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B46" s="8" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="C46" s="13">
         <v>6.1295519999999999E-2</v>
       </c>
       <c r="D46" s="13">
         <v>0.28419034999999998</v>
       </c>
       <c r="E46" s="13">
         <v>7.5867859999999995E-2</v>
       </c>
       <c r="F46" s="13">
         <v>0.35551737</v>
       </c>
       <c r="G46" s="13">
         <v>4.435484E-2</v>
       </c>
       <c r="H46" s="13">
         <v>2.1457230000000001E-2</v>
       </c>
       <c r="I46" s="13">
         <v>0.10944271000000001</v>
       </c>
       <c r="J46" s="13">
         <v>3.9127129999999996E-2</v>
       </c>
       <c r="K46" s="13">
         <v>8.5094000000000001E-4</v>
       </c>
       <c r="L46" s="13">
         <v>1.249099E-2</v>
       </c>
       <c r="M46" s="13">
         <v>5.4113099999999997E-2</v>
       </c>
       <c r="N46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="O46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="P46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Q46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="R46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="S46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="T46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="U46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="V46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="W46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="X46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Y46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Z46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AA46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AB46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AC46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AD46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AE46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AF46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AG46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AH46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AI46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AJ46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AK46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AL46" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AM46" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AN46" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AO46" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AP46" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AQ46" s="15" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="AR46" s="9"/>
     </row>
-    <row r="47" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B47" s="11" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="C47" s="13">
         <v>6.1295519999999999E-2</v>
       </c>
       <c r="D47" s="13">
         <v>0.28419034999999998</v>
       </c>
       <c r="E47" s="13">
         <v>7.5867859999999995E-2</v>
       </c>
       <c r="F47" s="13">
         <v>0.35551737</v>
       </c>
       <c r="G47" s="13">
         <v>4.435484E-2</v>
       </c>
       <c r="H47" s="13">
         <v>2.1457230000000001E-2</v>
       </c>
       <c r="I47" s="13">
         <v>0.10944271000000001</v>
       </c>
       <c r="J47" s="13">
         <v>3.9127129999999996E-2</v>
       </c>
       <c r="K47" s="13">
         <v>8.5094000000000001E-4</v>
       </c>
       <c r="L47" s="13">
         <v>1.249099E-2</v>
       </c>
       <c r="M47" s="13">
         <v>5.4113099999999997E-2</v>
       </c>
       <c r="N47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="O47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="P47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Q47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="R47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="S47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="T47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="U47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="V47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="W47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="X47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Y47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Z47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AA47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AB47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AC47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AD47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AE47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AF47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AG47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AH47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AI47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AJ47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AK47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AL47" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AM47" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AN47" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AO47" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AP47" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AQ47" s="15" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="AR47" s="9"/>
     </row>
-    <row r="48" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B48" s="11" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="C48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="E48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="F48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="I48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="J48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="K48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="L48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="M48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="N48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="O48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="P48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Q48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="R48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="S48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="T48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="U48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="V48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="W48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="X48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Y48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="Z48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AA48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AB48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AC48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AD48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AE48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AF48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AG48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AH48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AI48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AJ48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AK48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AL48" s="14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AM48" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AN48" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AO48" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AP48" s="15" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="AQ48" s="15" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="AR48" s="9"/>
     </row>
-    <row r="49" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B49" s="6" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13"/>
       <c r="N49" s="13"/>
       <c r="O49" s="13"/>
       <c r="P49" s="13"/>
       <c r="Q49" s="13"/>
       <c r="R49" s="13"/>
       <c r="S49" s="13"/>
       <c r="T49" s="13"/>
       <c r="U49" s="13"/>
       <c r="V49" s="13"/>
       <c r="W49" s="13"/>
       <c r="X49" s="13"/>
       <c r="Y49" s="13"/>
       <c r="Z49" s="13"/>
       <c r="AA49" s="13"/>
       <c r="AB49" s="13"/>
       <c r="AC49" s="13"/>
       <c r="AD49" s="13"/>
       <c r="AE49" s="13"/>
       <c r="AF49" s="13"/>
       <c r="AG49" s="13"/>
       <c r="AH49" s="13"/>
       <c r="AI49" s="13"/>
       <c r="AJ49" s="13"/>
       <c r="AK49" s="13"/>
       <c r="AL49" s="13"/>
       <c r="AM49" s="13"/>
       <c r="AN49" s="13"/>
       <c r="AO49" s="13"/>
       <c r="AP49" s="13"/>
-      <c r="AQ49" s="29"/>
-[...7 lines deleted...]
-      <c r="AY49" s="30"/>
+      <c r="AQ49" s="30"/>
+      <c r="AR49" s="9"/>
     </row>
-    <row r="50" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B50" s="8" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C50" s="13">
         <v>16226.48488588</v>
       </c>
       <c r="D50" s="13">
         <v>14426.077553319999</v>
       </c>
       <c r="E50" s="13">
         <v>11997.510913729999</v>
       </c>
       <c r="F50" s="13">
         <v>12409.608925250001</v>
       </c>
       <c r="G50" s="13">
         <v>12850.992740200001</v>
       </c>
       <c r="H50" s="13">
         <v>13462.645363200001</v>
       </c>
       <c r="I50" s="13">
         <v>14141.18110958</v>
       </c>
       <c r="J50" s="13">
         <v>14538.99241861</v>
       </c>
@@ -7018,81 +12977,58 @@
       </c>
       <c r="AI50" s="13">
         <v>20667.759877869998</v>
       </c>
       <c r="AJ50" s="13">
         <v>20230.997577049999</v>
       </c>
       <c r="AK50" s="13">
         <v>19324.164664119999</v>
       </c>
       <c r="AL50" s="13">
         <v>18572.969695029999</v>
       </c>
       <c r="AM50" s="13">
         <v>20763.959675150003</v>
       </c>
       <c r="AN50" s="13">
         <v>18978.652346889998</v>
       </c>
       <c r="AO50" s="13">
         <v>18572.83569507</v>
       </c>
       <c r="AP50" s="13">
         <v>18726.811367819999</v>
       </c>
-      <c r="AQ50" s="29">
+      <c r="AQ50" s="30">
         <v>18386.838800109999</v>
       </c>
-      <c r="AR50" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR50" s="9"/>
     </row>
-    <row r="51" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B51" s="11" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="C51" s="13">
         <v>15829.89723604</v>
       </c>
       <c r="D51" s="13">
         <v>14108.841089179999</v>
       </c>
       <c r="E51" s="13">
         <v>11736.420606040001</v>
       </c>
       <c r="F51" s="13">
         <v>12094.481474209999</v>
       </c>
       <c r="G51" s="13">
         <v>12545.176560489999</v>
       </c>
       <c r="H51" s="13">
         <v>13130.139147829999</v>
       </c>
       <c r="I51" s="13">
         <v>13813.925490209998</v>
       </c>
       <c r="J51" s="13">
         <v>14189.178352340001</v>
       </c>
@@ -7170,81 +13106,58 @@
       </c>
       <c r="AI51" s="13">
         <v>20188.111230080001</v>
       </c>
       <c r="AJ51" s="13">
         <v>19776.995697360002</v>
       </c>
       <c r="AK51" s="13">
         <v>18815.090843849997</v>
       </c>
       <c r="AL51" s="13">
         <v>18028.11050626</v>
       </c>
       <c r="AM51" s="13">
         <v>20307.88347932</v>
       </c>
       <c r="AN51" s="13">
         <v>18636.546468709999</v>
       </c>
       <c r="AO51" s="13">
         <v>18214.85548436</v>
       </c>
       <c r="AP51" s="13">
         <v>18453.370741980001</v>
       </c>
-      <c r="AQ51" s="29">
+      <c r="AQ51" s="30">
         <v>18082.23230444</v>
       </c>
-      <c r="AR51" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR51" s="9"/>
     </row>
-    <row r="52" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B52" s="11" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="C52" s="13">
         <v>396.58764983999998</v>
       </c>
       <c r="D52" s="13">
         <v>317.23646414000001</v>
       </c>
       <c r="E52" s="13">
         <v>261.09030768999997</v>
       </c>
       <c r="F52" s="13">
         <v>315.12745104000004</v>
       </c>
       <c r="G52" s="13">
         <v>305.81617970999997</v>
       </c>
       <c r="H52" s="13">
         <v>332.50621537000001</v>
       </c>
       <c r="I52" s="13">
         <v>327.25561936999998</v>
       </c>
       <c r="J52" s="13">
         <v>349.81406626999996</v>
       </c>
@@ -7322,81 +13235,58 @@
       </c>
       <c r="AI52" s="13">
         <v>479.61696086000001</v>
       </c>
       <c r="AJ52" s="13">
         <v>453.93450908</v>
       </c>
       <c r="AK52" s="13">
         <v>509.02803427999999</v>
       </c>
       <c r="AL52" s="13">
         <v>544.81556297999998</v>
       </c>
       <c r="AM52" s="13">
         <v>455.92636431</v>
       </c>
       <c r="AN52" s="13">
         <v>342.01289329000002</v>
       </c>
       <c r="AO52" s="13">
         <v>357.91659106000003</v>
       </c>
       <c r="AP52" s="13">
         <v>273.37591426</v>
       </c>
-      <c r="AQ52" s="29">
+      <c r="AQ52" s="30">
         <v>304.55186036999999</v>
       </c>
-      <c r="AR52" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR52" s="9"/>
     </row>
-    <row r="53" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B53" s="8" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="C53" s="13">
         <v>5348.5953616099996</v>
       </c>
       <c r="D53" s="13">
         <v>5076.2701433299999</v>
       </c>
       <c r="E53" s="13">
         <v>8623.13208562</v>
       </c>
       <c r="F53" s="13">
         <v>4948.5322343799999</v>
       </c>
       <c r="G53" s="13">
         <v>4448.2921818300001</v>
       </c>
       <c r="H53" s="13">
         <v>4606.9446388999995</v>
       </c>
       <c r="I53" s="13">
         <v>3512.1114460600002</v>
       </c>
       <c r="J53" s="13">
         <v>4974.6558257799998</v>
       </c>
@@ -7474,81 +13364,58 @@
       </c>
       <c r="AI53" s="13">
         <v>1265.6173943199999</v>
       </c>
       <c r="AJ53" s="13">
         <v>1800.5195392799999</v>
       </c>
       <c r="AK53" s="13">
         <v>1348.5410628</v>
       </c>
       <c r="AL53" s="13">
         <v>1811.8405152999999</v>
       </c>
       <c r="AM53" s="13">
         <v>1942.3903951900002</v>
       </c>
       <c r="AN53" s="13">
         <v>1230.79408816</v>
       </c>
       <c r="AO53" s="13">
         <v>984.48006000999999</v>
       </c>
       <c r="AP53" s="13">
         <v>1578.89996107</v>
       </c>
-      <c r="AQ53" s="29">
+      <c r="AQ53" s="30">
         <v>1609.94402201</v>
       </c>
-      <c r="AR53" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR53" s="9"/>
     </row>
-    <row r="54" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B54" s="11" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="C54" s="13">
         <v>2347.3831371700003</v>
       </c>
       <c r="D54" s="13">
         <v>1730.6584208299998</v>
       </c>
       <c r="E54" s="13">
         <v>5795.3759726000008</v>
       </c>
       <c r="F54" s="13">
         <v>2323.24033568</v>
       </c>
       <c r="G54" s="13">
         <v>1773.2628681199999</v>
       </c>
       <c r="H54" s="13">
         <v>1626.3992611600002</v>
       </c>
       <c r="I54" s="13">
         <v>1163.7849862200001</v>
       </c>
       <c r="J54" s="13">
         <v>1967.7760315200001</v>
       </c>
@@ -7626,81 +13493,58 @@
       </c>
       <c r="AI54" s="13">
         <v>972.66000541999995</v>
       </c>
       <c r="AJ54" s="13">
         <v>1068.7560663899999</v>
       </c>
       <c r="AK54" s="13">
         <v>880.98546232000001</v>
       </c>
       <c r="AL54" s="13">
         <v>1259.67727049</v>
       </c>
       <c r="AM54" s="13">
         <v>949.09855171000004</v>
       </c>
       <c r="AN54" s="13">
         <v>577.99602134999998</v>
       </c>
       <c r="AO54" s="13">
         <v>469.00402769999999</v>
       </c>
       <c r="AP54" s="13">
         <v>979.94773625999994</v>
       </c>
-      <c r="AQ54" s="29">
+      <c r="AQ54" s="30">
         <v>925.35627190000002</v>
       </c>
-      <c r="AR54" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR54" s="9"/>
     </row>
-    <row r="55" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B55" s="11" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="C55" s="13">
         <v>305.59373906999997</v>
       </c>
       <c r="D55" s="13">
         <v>787.47908273999997</v>
       </c>
       <c r="E55" s="13">
         <v>350.56030049999998</v>
       </c>
       <c r="F55" s="13">
         <v>209.38691446999999</v>
       </c>
       <c r="G55" s="13">
         <v>115.19771605</v>
       </c>
       <c r="H55" s="13">
         <v>252.83867300999998</v>
       </c>
       <c r="I55" s="13">
         <v>169.36758941999997</v>
       </c>
       <c r="J55" s="13">
         <v>246.21514852000001</v>
       </c>
@@ -7778,81 +13622,58 @@
       </c>
       <c r="AI55" s="13">
         <v>160.56062999</v>
       </c>
       <c r="AJ55" s="13">
         <v>318.99661473000003</v>
       </c>
       <c r="AK55" s="13">
         <v>144.27412031</v>
       </c>
       <c r="AL55" s="13">
         <v>322.17518261000004</v>
       </c>
       <c r="AM55" s="13">
         <v>161.83523943</v>
       </c>
       <c r="AN55" s="13">
         <v>413.78048034</v>
       </c>
       <c r="AO55" s="13">
         <v>248.61659384000001</v>
       </c>
       <c r="AP55" s="13">
         <v>203.50604215000001</v>
       </c>
-      <c r="AQ55" s="29">
+      <c r="AQ55" s="30">
         <v>198.08606503000001</v>
       </c>
-      <c r="AR55" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR55" s="9"/>
     </row>
-    <row r="56" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B56" s="11" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="C56" s="13">
         <v>109.21761512</v>
       </c>
       <c r="D56" s="13">
         <v>98.749525849999998</v>
       </c>
       <c r="E56" s="13">
         <v>147.04039115</v>
       </c>
       <c r="F56" s="13">
         <v>176.39314952999999</v>
       </c>
       <c r="G56" s="13">
         <v>128.55924053000001</v>
       </c>
       <c r="H56" s="13">
         <v>217.99973444</v>
       </c>
       <c r="I56" s="13">
         <v>163.21465494</v>
       </c>
       <c r="J56" s="13">
         <v>150.04944444</v>
       </c>
@@ -7930,81 +13751,58 @@
       </c>
       <c r="AI56" s="13">
         <v>84.092705609999996</v>
       </c>
       <c r="AJ56" s="13">
         <v>369.25083274999997</v>
       </c>
       <c r="AK56" s="13">
         <v>148.07706274</v>
       </c>
       <c r="AL56" s="13">
         <v>110.29714623000001</v>
       </c>
       <c r="AM56" s="13">
         <v>312.5780954</v>
       </c>
       <c r="AN56" s="13">
         <v>129.15967967</v>
       </c>
       <c r="AO56" s="13">
         <v>211.93633431000001</v>
       </c>
       <c r="AP56" s="13">
         <v>265.27289130000003</v>
       </c>
-      <c r="AQ56" s="29">
+      <c r="AQ56" s="30">
         <v>163.25654888</v>
       </c>
-      <c r="AR56" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR56" s="9"/>
     </row>
-    <row r="57" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B57" s="11" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="C57" s="13">
         <v>2554.2291598299998</v>
       </c>
       <c r="D57" s="13">
         <v>2427.7392098999999</v>
       </c>
       <c r="E57" s="13">
         <v>2326.1629645100002</v>
       </c>
       <c r="F57" s="13">
         <v>2237.3617409799999</v>
       </c>
       <c r="G57" s="13">
         <v>2419.0711107399998</v>
       </c>
       <c r="H57" s="13">
         <v>2504.0968117299999</v>
       </c>
       <c r="I57" s="13">
         <v>2007.9399958399999</v>
       </c>
       <c r="J57" s="13">
         <v>2604.4088027399998</v>
       </c>
@@ -8082,81 +13880,58 @@
       </c>
       <c r="AI57" s="13">
         <v>40.25584465</v>
       </c>
       <c r="AJ57" s="13">
         <v>30.199224210000001</v>
       </c>
       <c r="AK57" s="13">
         <v>148.35190481000001</v>
       </c>
       <c r="AL57" s="13">
         <v>90.90892629999999</v>
       </c>
       <c r="AM57" s="13">
         <v>464.20227447000002</v>
       </c>
       <c r="AN57" s="13">
         <v>95.927289810000005</v>
       </c>
       <c r="AO57" s="13">
         <v>44.731217200000003</v>
       </c>
       <c r="AP57" s="13">
         <v>95.15983129</v>
       </c>
-      <c r="AQ57" s="29">
+      <c r="AQ57" s="30">
         <v>319.25221960000005</v>
       </c>
-      <c r="AR57" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR57" s="9"/>
     </row>
-    <row r="58" spans="2:51" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:44" x14ac:dyDescent="0.2">
       <c r="B58" s="11" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="C58" s="13">
         <v>32.171710420000004</v>
       </c>
       <c r="D58" s="13">
         <v>31.64390401</v>
       </c>
       <c r="E58" s="13">
         <v>3.9924568599999999</v>
       </c>
       <c r="F58" s="13">
         <v>2.1500937200000001</v>
       </c>
       <c r="G58" s="13">
         <v>12.201246390000001</v>
       </c>
       <c r="H58" s="13">
         <v>5.6101585599999995</v>
       </c>
       <c r="I58" s="13">
         <v>7.8042196399999995</v>
       </c>
       <c r="J58" s="13">
         <v>6.2063985599999993</v>
       </c>
@@ -8234,255 +14009,212 @@
       </c>
       <c r="AI58" s="13">
         <v>8.0482086500000012</v>
       </c>
       <c r="AJ58" s="13">
         <v>13.316801199999999</v>
       </c>
       <c r="AK58" s="13">
         <v>26.852512620000002</v>
       </c>
       <c r="AL58" s="13">
         <v>28.781989670000002</v>
       </c>
       <c r="AM58" s="13">
         <v>54.676234180000002</v>
       </c>
       <c r="AN58" s="13">
         <v>13.930616990000001</v>
       </c>
       <c r="AO58" s="13">
         <v>10.191886960000001</v>
       </c>
       <c r="AP58" s="13">
         <v>35.013460070000001</v>
       </c>
-      <c r="AQ58" s="29">
+      <c r="AQ58" s="30">
         <v>3.9929166</v>
       </c>
-      <c r="AR58" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="AR58" s="9"/>
     </row>
-    <row r="59" spans="2:51" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="G59" s="28">
+    <row r="59" spans="2:44" x14ac:dyDescent="0.2">
+      <c r="B59" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="E59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="F59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" s="29">
         <v>235</v>
       </c>
-      <c r="H59" s="27" t="s">
-[...5 lines deleted...]
-      <c r="J59" s="28">
+      <c r="H59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="I59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="J59" s="29">
         <v>235</v>
       </c>
-      <c r="K59" s="28">
+      <c r="K59" s="29">
         <v>245.5</v>
       </c>
-      <c r="L59" s="28">
+      <c r="L59" s="29">
         <v>79</v>
       </c>
-      <c r="M59" s="27" t="s">
-[...2 lines deleted...]
-      <c r="N59" s="28">
+      <c r="M59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="N59" s="29">
         <v>240</v>
       </c>
-      <c r="O59" s="28">
+      <c r="O59" s="29">
         <v>234</v>
       </c>
-      <c r="P59" s="27" t="s">
-[...2 lines deleted...]
-      <c r="Q59" s="28">
+      <c r="P59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q59" s="29">
         <v>319</v>
       </c>
-      <c r="R59" s="28">
+      <c r="R59" s="29">
         <v>479</v>
       </c>
-      <c r="S59" s="27" t="s">
-[...8 lines deleted...]
-      <c r="V59" s="28">
+      <c r="S59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="T59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="U59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="V59" s="29">
         <v>146</v>
       </c>
-      <c r="W59" s="28">
+      <c r="W59" s="29">
         <v>73</v>
       </c>
-      <c r="X59" s="28">
+      <c r="X59" s="29">
         <v>148</v>
       </c>
-      <c r="Y59" s="28">
+      <c r="Y59" s="29">
         <v>318.5</v>
       </c>
-      <c r="Z59" s="27" t="s">
-[...8 lines deleted...]
-      <c r="AC59" s="28">
+      <c r="Z59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC59" s="29">
         <v>81.5</v>
       </c>
-      <c r="AD59" s="27" t="s">
-[...2 lines deleted...]
-      <c r="AE59" s="28">
+      <c r="AD59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE59" s="29">
         <v>5</v>
       </c>
-      <c r="AF59" s="27" t="s">
-[...5 lines deleted...]
-      <c r="AH59" s="28">
+      <c r="AF59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH59" s="29">
         <v>226.8</v>
       </c>
-      <c r="AI59" s="28">
+      <c r="AI59" s="29">
         <v>80.5</v>
       </c>
-      <c r="AJ59" s="27" t="s">
-[...2 lines deleted...]
-      <c r="AK59" s="28">
+      <c r="AJ59" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK59" s="29">
         <v>483.91</v>
       </c>
-      <c r="AL59" s="28">
+      <c r="AL59" s="29">
         <v>550.04</v>
       </c>
-      <c r="AM59" s="28">
+      <c r="AM59" s="29">
         <v>234.72</v>
       </c>
-      <c r="AN59" s="28">
+      <c r="AN59" s="29">
         <v>326.7</v>
       </c>
-      <c r="AO59" s="28">
+      <c r="AO59" s="29">
         <v>94.1</v>
       </c>
-      <c r="AP59" s="28">
+      <c r="AP59" s="29">
         <v>176.45</v>
       </c>
-      <c r="AQ59" s="28">
+      <c r="AQ59" s="29">
         <v>75.775000000000006</v>
       </c>
-      <c r="AR59" s="28">
-[...22 lines deleted...]
-      </c>
+      <c r="AR59" s="9"/>
     </row>
-    <row r="62" spans="2:51" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="62" spans="2:44" x14ac:dyDescent="0.2">
+      <c r="B62" s="17" t="s">
+        <v>94</v>
       </c>
     </row>
-    <row r="63" spans="2:51" ht="12" x14ac:dyDescent="0.2">
-      <c r="B63" s="31"/>
+    <row r="63" spans="2:44" x14ac:dyDescent="0.2">
+      <c r="B63" s="2" t="s">
+        <v>98</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>