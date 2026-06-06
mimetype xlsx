--- v1 (2026-04-06)
+++ v2 (2026-06-06)
@@ -5,71 +5,71 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCAF138D-1C80-4D90-8B82-24828737DA53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E156253-24EA-4849-B28C-01B757BD8405}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1659" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1661" uniqueCount="52">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -421,51 +421,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -508,50 +508,57 @@
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal 37" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Normalno 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Tanka linija ispod" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Zadnji redak" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Zaglavlje" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -813,51 +820,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:R349"/>
+  <dimension ref="B2:R351"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" style="2" customWidth="1"/>
     <col min="4" max="5" width="16.6640625" style="2" customWidth="1"/>
     <col min="6" max="13" width="16.6640625" style="24" customWidth="1"/>
     <col min="14" max="15" width="16.6640625" style="25" customWidth="1"/>
     <col min="16" max="17" width="9.1640625" style="25"/>
     <col min="18" max="16384" width="9.1640625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="16" t="s">
         <v>47</v>
       </c>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
       <c r="I2" s="22"/>
@@ -872,96 +879,96 @@
       <c r="G3" s="22"/>
       <c r="H3" s="23"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
     </row>
     <row r="4" spans="2:18" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
     </row>
     <row r="5" spans="2:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
-      <c r="D5" s="36" t="s">
+      <c r="D5" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="E5" s="36"/>
-[...2 lines deleted...]
-      <c r="H5" s="37" t="s">
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="I5" s="37"/>
-[...2 lines deleted...]
-      <c r="L5" s="36" t="s">
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="M5" s="36"/>
-[...1 lines deleted...]
-      <c r="O5" s="36"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
+      <c r="O5" s="39"/>
     </row>
     <row r="6" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="38"/>
-      <c r="F6" s="38" t="s">
+      <c r="E6" s="41"/>
+      <c r="F6" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="G6" s="38"/>
-      <c r="H6" s="39" t="s">
+      <c r="G6" s="41"/>
+      <c r="H6" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="39"/>
-      <c r="J6" s="39" t="s">
+      <c r="I6" s="42"/>
+      <c r="J6" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="K6" s="39"/>
-      <c r="L6" s="38" t="s">
+      <c r="K6" s="42"/>
+      <c r="L6" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="38"/>
-      <c r="N6" s="38" t="s">
+      <c r="M6" s="41"/>
+      <c r="N6" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="O6" s="38"/>
+      <c r="O6" s="41"/>
     </row>
     <row r="7" spans="2:18" ht="62.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>26</v>
@@ -16186,154 +16193,244 @@
       <c r="I344" s="28">
         <v>-0.7</v>
       </c>
       <c r="J344" s="28">
         <v>-0.1</v>
       </c>
       <c r="K344" s="28">
         <v>-0.8</v>
       </c>
       <c r="L344" s="27">
         <v>3.3</v>
       </c>
       <c r="M344" s="27">
         <v>3.5</v>
       </c>
       <c r="N344" s="27">
         <v>3.7</v>
       </c>
       <c r="O344" s="27">
         <v>3.9</v>
       </c>
       <c r="P344" s="29"/>
       <c r="Q344" s="29"/>
       <c r="R344" s="29"/>
     </row>
-    <row r="345" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C345" s="21" t="s">
+    <row r="345" spans="2:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B345" s="18"/>
+      <c r="C345" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="D345" s="32">
+      <c r="D345" s="36">
         <v>101.3</v>
       </c>
-      <c r="E345" s="32">
+      <c r="E345" s="36">
         <v>101</v>
       </c>
-      <c r="F345" s="32">
+      <c r="F345" s="36">
         <v>100.95</v>
       </c>
-      <c r="G345" s="32">
+      <c r="G345" s="36">
         <v>100.46</v>
       </c>
-      <c r="H345" s="33">
+      <c r="H345" s="37">
         <v>0.1</v>
       </c>
-      <c r="I345" s="33">
+      <c r="I345" s="37">
         <v>0</v>
       </c>
-      <c r="J345" s="33">
+      <c r="J345" s="37">
         <v>0.1</v>
       </c>
-      <c r="K345" s="33">
+      <c r="K345" s="37">
         <v>0</v>
       </c>
-      <c r="L345" s="32">
+      <c r="L345" s="36">
         <v>3.7</v>
       </c>
-      <c r="M345" s="32">
+      <c r="M345" s="36">
         <v>3.7</v>
       </c>
-      <c r="N345" s="32">
+      <c r="N345" s="36">
         <v>3.9</v>
       </c>
-      <c r="O345" s="32">
+      <c r="O345" s="36">
         <v>3.9</v>
       </c>
-      <c r="P345" s="29"/>
-[...18 lines deleted...]
-      <c r="B347" s="24" t="s">
+      <c r="P345" s="38"/>
+      <c r="Q345" s="38"/>
+      <c r="R345" s="38"/>
+    </row>
+    <row r="346" spans="2:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B346" s="18"/>
+      <c r="C346" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="D346" s="36">
+        <v>102</v>
+      </c>
+      <c r="E346" s="36">
+        <v>102.1</v>
+      </c>
+      <c r="F346" s="36">
+        <v>101.59</v>
+      </c>
+      <c r="G346" s="36">
+        <v>101.39</v>
+      </c>
+      <c r="H346" s="37">
+        <v>0.7</v>
+      </c>
+      <c r="I346" s="37">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J346" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="K346" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="L346" s="36">
+        <v>3.6</v>
+      </c>
+      <c r="M346" s="36">
+        <v>3.5</v>
+      </c>
+      <c r="N346" s="36">
+        <v>3.8</v>
+      </c>
+      <c r="O346" s="36">
+        <v>3.7</v>
+      </c>
+      <c r="P346" s="38"/>
+      <c r="Q346" s="38"/>
+      <c r="R346" s="38"/>
+    </row>
+    <row r="347" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B347" s="21"/>
+      <c r="C347" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" s="32">
+        <v>102.9</v>
+      </c>
+      <c r="E347" s="32">
+        <v>103.6</v>
+      </c>
+      <c r="F347" s="32">
+        <v>102.5</v>
+      </c>
+      <c r="G347" s="32">
+        <v>102.78</v>
+      </c>
+      <c r="H347" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="I347" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="J347" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="K347" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="L347" s="32">
+        <v>3.6</v>
+      </c>
+      <c r="M347" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="N347" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="O347" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="P347" s="29"/>
+      <c r="Q347" s="29"/>
+      <c r="R347" s="29"/>
+    </row>
+    <row r="348" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D348" s="9"/>
+      <c r="E348" s="9"/>
+      <c r="F348" s="26"/>
+      <c r="G348" s="26"/>
+      <c r="H348" s="26"/>
+      <c r="I348" s="26"/>
+      <c r="J348" s="26"/>
+      <c r="K348" s="26"/>
+      <c r="L348" s="26"/>
+      <c r="M348" s="26"/>
+      <c r="N348" s="35"/>
+      <c r="O348" s="35"/>
+    </row>
+    <row r="349" spans="2:18" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B349" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="C347" s="24"/>
-[...28 lines deleted...]
-      <c r="B349" s="24"/>
       <c r="C349" s="24"/>
-      <c r="D349" s="24"/>
+      <c r="D349" s="34"/>
       <c r="E349" s="24"/>
       <c r="F349" s="24"/>
       <c r="G349" s="24"/>
       <c r="H349" s="24"/>
       <c r="I349" s="24"/>
       <c r="J349" s="24"/>
       <c r="K349" s="24"/>
       <c r="L349" s="24"/>
       <c r="M349" s="24"/>
+    </row>
+    <row r="350" spans="2:18" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B350" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C350" s="24"/>
+      <c r="D350" s="24"/>
+      <c r="E350" s="24"/>
+      <c r="F350" s="24"/>
+      <c r="G350" s="24"/>
+      <c r="H350" s="24"/>
+      <c r="I350" s="24"/>
+      <c r="J350" s="24"/>
+      <c r="K350" s="24"/>
+      <c r="L350" s="24"/>
+      <c r="M350" s="24"/>
+    </row>
+    <row r="351" spans="2:18" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B351" s="24"/>
+      <c r="C351" s="24"/>
+      <c r="D351" s="24"/>
+      <c r="E351" s="24"/>
+      <c r="F351" s="24"/>
+      <c r="G351" s="24"/>
+      <c r="H351" s="24"/>
+      <c r="I351" s="24"/>
+      <c r="J351" s="24"/>
+      <c r="K351" s="24"/>
+      <c r="L351" s="24"/>
+      <c r="M351" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">