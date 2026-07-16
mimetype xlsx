--- v2 (2026-06-06)
+++ v3 (2026-07-16)
@@ -5,71 +5,71 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E156253-24EA-4849-B28C-01B757BD8405}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62A53D42-EBDD-426B-A82E-8838748015F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1661" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1662" uniqueCount="52">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -421,51 +421,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -507,56 +507,50 @@
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal 37" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Normalno 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Tanka linija ispod" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Zadnji redak" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Zaglavlje" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -820,51 +814,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:R351"/>
+  <dimension ref="B2:R352"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" style="2" customWidth="1"/>
     <col min="4" max="5" width="16.6640625" style="2" customWidth="1"/>
     <col min="6" max="13" width="16.6640625" style="24" customWidth="1"/>
     <col min="14" max="15" width="16.6640625" style="25" customWidth="1"/>
     <col min="16" max="17" width="9.1640625" style="25"/>
     <col min="18" max="16384" width="9.1640625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="16" t="s">
         <v>47</v>
       </c>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
       <c r="I2" s="22"/>
@@ -879,96 +873,96 @@
       <c r="G3" s="22"/>
       <c r="H3" s="23"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
     </row>
     <row r="4" spans="2:18" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
     </row>
     <row r="5" spans="2:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
-      <c r="D5" s="39" t="s">
+      <c r="D5" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="E5" s="39"/>
-[...2 lines deleted...]
-      <c r="H5" s="40" t="s">
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="I5" s="40"/>
-[...2 lines deleted...]
-      <c r="L5" s="39" t="s">
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="M5" s="39"/>
-[...1 lines deleted...]
-      <c r="O5" s="39"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="37"/>
     </row>
     <row r="6" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
-      <c r="D6" s="41" t="s">
+      <c r="D6" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="41"/>
-      <c r="F6" s="41" t="s">
+      <c r="E6" s="39"/>
+      <c r="F6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="G6" s="41"/>
-      <c r="H6" s="42" t="s">
+      <c r="G6" s="39"/>
+      <c r="H6" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="42"/>
-      <c r="J6" s="42" t="s">
+      <c r="I6" s="40"/>
+      <c r="J6" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="K6" s="42"/>
-      <c r="L6" s="41" t="s">
+      <c r="K6" s="40"/>
+      <c r="L6" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="41"/>
-      <c r="N6" s="41" t="s">
+      <c r="M6" s="39"/>
+      <c r="N6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="O6" s="41"/>
+      <c r="O6" s="39"/>
     </row>
     <row r="7" spans="2:18" ht="62.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>26</v>
@@ -16198,239 +16192,284 @@
       </c>
       <c r="K344" s="28">
         <v>-0.8</v>
       </c>
       <c r="L344" s="27">
         <v>3.3</v>
       </c>
       <c r="M344" s="27">
         <v>3.5</v>
       </c>
       <c r="N344" s="27">
         <v>3.7</v>
       </c>
       <c r="O344" s="27">
         <v>3.9</v>
       </c>
       <c r="P344" s="29"/>
       <c r="Q344" s="29"/>
       <c r="R344" s="29"/>
     </row>
     <row r="345" spans="2:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B345" s="18"/>
       <c r="C345" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="D345" s="36">
+      <c r="D345" s="27">
         <v>101.3</v>
       </c>
-      <c r="E345" s="36">
+      <c r="E345" s="27">
         <v>101</v>
       </c>
-      <c r="F345" s="36">
+      <c r="F345" s="27">
         <v>100.95</v>
       </c>
-      <c r="G345" s="36">
+      <c r="G345" s="27">
         <v>100.46</v>
       </c>
-      <c r="H345" s="37">
+      <c r="H345" s="28">
         <v>0.1</v>
       </c>
-      <c r="I345" s="37">
+      <c r="I345" s="28">
         <v>0</v>
       </c>
-      <c r="J345" s="37">
+      <c r="J345" s="28">
         <v>0.1</v>
       </c>
-      <c r="K345" s="37">
+      <c r="K345" s="28">
         <v>0</v>
       </c>
-      <c r="L345" s="36">
+      <c r="L345" s="27">
         <v>3.7</v>
       </c>
-      <c r="M345" s="36">
+      <c r="M345" s="27">
         <v>3.7</v>
       </c>
-      <c r="N345" s="36">
+      <c r="N345" s="27">
         <v>3.9</v>
       </c>
-      <c r="O345" s="36">
+      <c r="O345" s="27">
         <v>3.9</v>
       </c>
-      <c r="P345" s="38"/>
-[...1 lines deleted...]
-      <c r="R345" s="38"/>
+      <c r="P345" s="29"/>
+      <c r="Q345" s="36"/>
+      <c r="R345" s="36"/>
     </row>
     <row r="346" spans="2:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B346" s="18"/>
       <c r="C346" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="D346" s="36">
+      <c r="D346" s="27">
         <v>102</v>
       </c>
-      <c r="E346" s="36">
+      <c r="E346" s="27">
         <v>102.1</v>
       </c>
-      <c r="F346" s="36">
+      <c r="F346" s="27">
         <v>101.59</v>
       </c>
-      <c r="G346" s="36">
+      <c r="G346" s="27">
         <v>101.39</v>
       </c>
-      <c r="H346" s="37">
+      <c r="H346" s="28">
         <v>0.7</v>
       </c>
-      <c r="I346" s="37">
+      <c r="I346" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J346" s="37">
+      <c r="J346" s="28">
         <v>0.6</v>
       </c>
-      <c r="K346" s="37">
+      <c r="K346" s="28">
         <v>0.9</v>
       </c>
-      <c r="L346" s="36">
+      <c r="L346" s="27">
         <v>3.6</v>
       </c>
-      <c r="M346" s="36">
+      <c r="M346" s="27">
         <v>3.5</v>
       </c>
-      <c r="N346" s="36">
+      <c r="N346" s="27">
         <v>3.8</v>
       </c>
-      <c r="O346" s="36">
+      <c r="O346" s="27">
         <v>3.7</v>
       </c>
-      <c r="P346" s="38"/>
-[...5 lines deleted...]
-      <c r="C347" s="21" t="s">
+      <c r="P346" s="29"/>
+      <c r="Q346" s="36"/>
+      <c r="R346" s="36"/>
+    </row>
+    <row r="347" spans="2:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B347" s="18"/>
+      <c r="C347" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="D347" s="32">
+      <c r="D347" s="27">
         <v>102.9</v>
       </c>
-      <c r="E347" s="32">
+      <c r="E347" s="27">
         <v>103.6</v>
       </c>
-      <c r="F347" s="32">
+      <c r="F347" s="27">
         <v>102.5</v>
       </c>
-      <c r="G347" s="32">
+      <c r="G347" s="27">
         <v>102.78</v>
       </c>
-      <c r="H347" s="33">
+      <c r="H347" s="28">
         <v>0.9</v>
       </c>
-      <c r="I347" s="33">
+      <c r="I347" s="28">
         <v>1.4</v>
       </c>
-      <c r="J347" s="33">
+      <c r="J347" s="28">
         <v>0.9</v>
       </c>
-      <c r="K347" s="33">
+      <c r="K347" s="28">
         <v>1.4</v>
       </c>
-      <c r="L347" s="32">
+      <c r="L347" s="27">
         <v>3.6</v>
       </c>
-      <c r="M347" s="32">
+      <c r="M347" s="27">
         <v>3.7</v>
       </c>
-      <c r="N347" s="32">
+      <c r="N347" s="27">
         <v>3.7</v>
       </c>
-      <c r="O347" s="32">
+      <c r="O347" s="27">
         <v>3.7</v>
       </c>
       <c r="P347" s="29"/>
-      <c r="Q347" s="29"/>
-      <c r="R347" s="29"/>
+      <c r="Q347" s="36"/>
+      <c r="R347" s="36"/>
     </row>
     <row r="348" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D348" s="9"/>
-[...26 lines deleted...]
-      <c r="M349" s="24"/>
+      <c r="B348" s="21"/>
+      <c r="C348" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="32">
+        <v>103</v>
+      </c>
+      <c r="E348" s="32">
+        <v>103.7</v>
+      </c>
+      <c r="F348" s="32">
+        <v>102.9</v>
+      </c>
+      <c r="G348" s="32">
+        <v>103.34</v>
+      </c>
+      <c r="H348" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="I348" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="J348" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="K348" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="L348" s="32">
+        <v>3.1</v>
+      </c>
+      <c r="M348" s="32">
+        <v>3.5</v>
+      </c>
+      <c r="N348" s="32">
+        <v>3.3</v>
+      </c>
+      <c r="O348" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="P348" s="29"/>
+      <c r="Q348" s="29"/>
+      <c r="R348" s="29"/>
+    </row>
+    <row r="349" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D349" s="9"/>
+      <c r="E349" s="9"/>
+      <c r="F349" s="26"/>
+      <c r="G349" s="26"/>
+      <c r="H349" s="26"/>
+      <c r="I349" s="26"/>
+      <c r="J349" s="26"/>
+      <c r="K349" s="26"/>
+      <c r="L349" s="26"/>
+      <c r="M349" s="26"/>
+      <c r="N349" s="35"/>
+      <c r="O349" s="35"/>
     </row>
     <row r="350" spans="2:18" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B350" s="24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C350" s="24"/>
-      <c r="D350" s="24"/>
+      <c r="D350" s="34"/>
       <c r="E350" s="24"/>
       <c r="F350" s="24"/>
       <c r="G350" s="24"/>
       <c r="H350" s="24"/>
       <c r="I350" s="24"/>
       <c r="J350" s="24"/>
       <c r="K350" s="24"/>
       <c r="L350" s="24"/>
       <c r="M350" s="24"/>
     </row>
     <row r="351" spans="2:18" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B351" s="24"/>
+      <c r="B351" s="24" t="s">
+        <v>50</v>
+      </c>
       <c r="C351" s="24"/>
       <c r="D351" s="24"/>
       <c r="E351" s="24"/>
       <c r="F351" s="24"/>
       <c r="G351" s="24"/>
       <c r="H351" s="24"/>
       <c r="I351" s="24"/>
       <c r="J351" s="24"/>
       <c r="K351" s="24"/>
       <c r="L351" s="24"/>
       <c r="M351" s="24"/>
+    </row>
+    <row r="352" spans="2:18" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B352" s="24"/>
+      <c r="C352" s="24"/>
+      <c r="D352" s="24"/>
+      <c r="E352" s="24"/>
+      <c r="F352" s="24"/>
+      <c r="G352" s="24"/>
+      <c r="H352" s="24"/>
+      <c r="I352" s="24"/>
+      <c r="J352" s="24"/>
+      <c r="K352" s="24"/>
+      <c r="L352" s="24"/>
+      <c r="M352" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">