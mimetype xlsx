--- v3 (2026-07-16)
+++ v4 (2026-08-13)
@@ -5,71 +5,71 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62A53D42-EBDD-426B-A82E-8838748015F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7961BDEB-2503-4573-9C75-C42AF5591A5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1662" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1663" uniqueCount="52">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -814,91 +814,91 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:R352"/>
+  <dimension ref="B2:R353"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.5" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="16384" width="9.1640625" style="3"/>
+    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" style="2" customWidth="1"/>
+    <col min="4" max="5" width="16.7109375" style="2" customWidth="1"/>
+    <col min="6" max="13" width="16.7109375" style="24" customWidth="1"/>
+    <col min="14" max="15" width="16.7109375" style="25" customWidth="1"/>
+    <col min="16" max="17" width="9.140625" style="25"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="16" t="s">
         <v>47</v>
       </c>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
     </row>
-    <row r="3" spans="2:18" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="23"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
     </row>
-    <row r="4" spans="2:18" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
     </row>
     <row r="5" spans="2:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="37" t="s">
         <v>48</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="38" t="s">
@@ -920,51 +920,51 @@
       <c r="D6" s="39" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="39"/>
       <c r="F6" s="39" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="39"/>
       <c r="H6" s="40" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="40"/>
       <c r="J6" s="40" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="40"/>
       <c r="L6" s="39" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="39"/>
       <c r="N6" s="39" t="s">
         <v>24</v>
       </c>
       <c r="O6" s="39"/>
     </row>
-    <row r="7" spans="2:18" ht="62.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:18" ht="62.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -16322,154 +16322,199 @@
       <c r="I347" s="28">
         <v>1.4</v>
       </c>
       <c r="J347" s="28">
         <v>0.9</v>
       </c>
       <c r="K347" s="28">
         <v>1.4</v>
       </c>
       <c r="L347" s="27">
         <v>3.6</v>
       </c>
       <c r="M347" s="27">
         <v>3.7</v>
       </c>
       <c r="N347" s="27">
         <v>3.7</v>
       </c>
       <c r="O347" s="27">
         <v>3.7</v>
       </c>
       <c r="P347" s="29"/>
       <c r="Q347" s="36"/>
       <c r="R347" s="36"/>
     </row>
-    <row r="348" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C348" s="21" t="s">
+    <row r="348" spans="2:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B348" s="18"/>
+      <c r="C348" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D348" s="32">
+      <c r="D348" s="27">
         <v>103</v>
       </c>
-      <c r="E348" s="32">
+      <c r="E348" s="27">
         <v>103.7</v>
       </c>
-      <c r="F348" s="32">
+      <c r="F348" s="27">
         <v>102.9</v>
       </c>
-      <c r="G348" s="32">
+      <c r="G348" s="27">
         <v>103.34</v>
       </c>
-      <c r="H348" s="33">
+      <c r="H348" s="28">
         <v>0.1</v>
       </c>
-      <c r="I348" s="33">
+      <c r="I348" s="28">
         <v>0.2</v>
       </c>
-      <c r="J348" s="33">
+      <c r="J348" s="28">
         <v>0.4</v>
       </c>
-      <c r="K348" s="33">
+      <c r="K348" s="28">
         <v>0.5</v>
       </c>
-      <c r="L348" s="32">
+      <c r="L348" s="27">
         <v>3.1</v>
       </c>
-      <c r="M348" s="32">
+      <c r="M348" s="27">
         <v>3.5</v>
       </c>
-      <c r="N348" s="32">
+      <c r="N348" s="27">
         <v>3.3</v>
       </c>
-      <c r="O348" s="32">
+      <c r="O348" s="27">
         <v>3.7</v>
       </c>
       <c r="P348" s="29"/>
-      <c r="Q348" s="29"/>
-      <c r="R348" s="29"/>
+      <c r="Q348" s="36"/>
+      <c r="R348" s="36"/>
     </row>
     <row r="349" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D349" s="9"/>
-[...26 lines deleted...]
-      <c r="M350" s="24"/>
+      <c r="B349" s="21"/>
+      <c r="C349" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D349" s="32">
+        <v>103.1</v>
+      </c>
+      <c r="E349" s="32">
+        <v>104</v>
+      </c>
+      <c r="F349" s="32">
+        <v>103.55</v>
+      </c>
+      <c r="G349" s="32">
+        <v>104.42</v>
+      </c>
+      <c r="H349" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="I349" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="J349" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="K349" s="33">
+        <v>1</v>
+      </c>
+      <c r="L349" s="32">
+        <v>2.9</v>
+      </c>
+      <c r="M349" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="N349" s="32">
+        <v>3</v>
+      </c>
+      <c r="O349" s="32">
+        <v>3.6</v>
+      </c>
+      <c r="P349" s="29"/>
+      <c r="Q349" s="29"/>
+      <c r="R349" s="29"/>
+    </row>
+    <row r="350" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D350" s="9"/>
+      <c r="E350" s="9"/>
+      <c r="F350" s="26"/>
+      <c r="G350" s="26"/>
+      <c r="H350" s="26"/>
+      <c r="I350" s="26"/>
+      <c r="J350" s="26"/>
+      <c r="K350" s="26"/>
+      <c r="L350" s="26"/>
+      <c r="M350" s="26"/>
+      <c r="N350" s="35"/>
+      <c r="O350" s="35"/>
     </row>
     <row r="351" spans="2:18" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B351" s="24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C351" s="24"/>
-      <c r="D351" s="24"/>
+      <c r="D351" s="34"/>
       <c r="E351" s="24"/>
       <c r="F351" s="24"/>
       <c r="G351" s="24"/>
       <c r="H351" s="24"/>
       <c r="I351" s="24"/>
       <c r="J351" s="24"/>
       <c r="K351" s="24"/>
       <c r="L351" s="24"/>
       <c r="M351" s="24"/>
     </row>
     <row r="352" spans="2:18" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B352" s="24"/>
+      <c r="B352" s="24" t="s">
+        <v>50</v>
+      </c>
       <c r="C352" s="24"/>
       <c r="D352" s="24"/>
       <c r="E352" s="24"/>
       <c r="F352" s="24"/>
       <c r="G352" s="24"/>
       <c r="H352" s="24"/>
       <c r="I352" s="24"/>
       <c r="J352" s="24"/>
       <c r="K352" s="24"/>
       <c r="L352" s="24"/>
       <c r="M352" s="24"/>
+    </row>
+    <row r="353" spans="2:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B353" s="24"/>
+      <c r="C353" s="24"/>
+      <c r="D353" s="24"/>
+      <c r="E353" s="24"/>
+      <c r="F353" s="24"/>
+      <c r="G353" s="24"/>
+      <c r="H353" s="24"/>
+      <c r="I353" s="24"/>
+      <c r="J353" s="24"/>
+      <c r="K353" s="24"/>
+      <c r="L353" s="24"/>
+      <c r="M353" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">