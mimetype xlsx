--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -5,71 +5,71 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7961BDEB-2503-4573-9C75-C42AF5591A5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{016983E5-39CB-4881-B4C8-E3F25C1C9262}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1663" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1664" uniqueCount="52">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -421,51 +421,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -520,50 +520,56 @@
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal 37" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Normalno 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Tanka linija ispod" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Zadnji redak" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Zaglavlje" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -814,91 +820,91 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:R353"/>
+  <dimension ref="B2:R354"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="4.5" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.6640625" style="2" customWidth="1"/>
+    <col min="4" max="5" width="16.6640625" style="2" customWidth="1"/>
+    <col min="6" max="13" width="16.6640625" style="24" customWidth="1"/>
+    <col min="14" max="15" width="16.6640625" style="25" customWidth="1"/>
+    <col min="16" max="17" width="9.1640625" style="25"/>
+    <col min="18" max="16384" width="9.1640625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="16" t="s">
         <v>47</v>
       </c>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
     </row>
-    <row r="3" spans="2:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:18" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="23"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
     </row>
-    <row r="4" spans="2:18" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:18" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
     </row>
     <row r="5" spans="2:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="37" t="s">
         <v>48</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="38" t="s">
@@ -920,51 +926,51 @@
       <c r="D6" s="39" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="39"/>
       <c r="F6" s="39" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="39"/>
       <c r="H6" s="40" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="40"/>
       <c r="J6" s="40" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="40"/>
       <c r="L6" s="39" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="39"/>
       <c r="N6" s="39" t="s">
         <v>24</v>
       </c>
       <c r="O6" s="39"/>
     </row>
-    <row r="7" spans="2:18" ht="62.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:18" ht="62.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -16367,154 +16373,199 @@
       <c r="I348" s="28">
         <v>0.2</v>
       </c>
       <c r="J348" s="28">
         <v>0.4</v>
       </c>
       <c r="K348" s="28">
         <v>0.5</v>
       </c>
       <c r="L348" s="27">
         <v>3.1</v>
       </c>
       <c r="M348" s="27">
         <v>3.5</v>
       </c>
       <c r="N348" s="27">
         <v>3.3</v>
       </c>
       <c r="O348" s="27">
         <v>3.7</v>
       </c>
       <c r="P348" s="29"/>
       <c r="Q348" s="36"/>
       <c r="R348" s="36"/>
     </row>
-    <row r="349" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C349" s="21" t="s">
+    <row r="349" spans="2:18" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B349" s="18"/>
+      <c r="C349" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D349" s="32">
+      <c r="D349" s="41">
         <v>103.1</v>
       </c>
-      <c r="E349" s="32">
+      <c r="E349" s="41">
         <v>104</v>
       </c>
-      <c r="F349" s="32">
+      <c r="F349" s="41">
         <v>103.55</v>
       </c>
-      <c r="G349" s="32">
+      <c r="G349" s="41">
         <v>104.42</v>
       </c>
-      <c r="H349" s="33">
+      <c r="H349" s="42">
         <v>0.1</v>
       </c>
-      <c r="I349" s="33">
+      <c r="I349" s="42">
         <v>0.3</v>
       </c>
-      <c r="J349" s="33">
+      <c r="J349" s="42">
         <v>0.6</v>
       </c>
-      <c r="K349" s="33">
+      <c r="K349" s="42">
         <v>1</v>
       </c>
-      <c r="L349" s="32">
+      <c r="L349" s="41">
         <v>2.9</v>
       </c>
-      <c r="M349" s="32">
+      <c r="M349" s="41">
         <v>3.7</v>
       </c>
-      <c r="N349" s="32">
+      <c r="N349" s="41">
         <v>3</v>
       </c>
-      <c r="O349" s="32">
+      <c r="O349" s="41">
         <v>3.6</v>
       </c>
-      <c r="P349" s="29"/>
-[...1 lines deleted...]
-      <c r="R349" s="29"/>
+      <c r="P349" s="36"/>
+      <c r="Q349" s="36"/>
+      <c r="R349" s="36"/>
     </row>
     <row r="350" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D350" s="9"/>
-[...26 lines deleted...]
-      <c r="M351" s="24"/>
+      <c r="B350" s="21"/>
+      <c r="C350" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D350" s="32">
+        <v>102.8</v>
+      </c>
+      <c r="E350" s="32">
+        <v>103.3</v>
+      </c>
+      <c r="F350" s="32">
+        <v>104.22</v>
+      </c>
+      <c r="G350" s="32">
+        <v>105.18</v>
+      </c>
+      <c r="H350" s="33">
+        <v>-0.3</v>
+      </c>
+      <c r="I350" s="33">
+        <v>-0.7</v>
+      </c>
+      <c r="J350" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="K350" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="L350" s="32">
+        <v>2.4</v>
+      </c>
+      <c r="M350" s="32">
+        <v>3.6</v>
+      </c>
+      <c r="N350" s="32">
+        <v>2.5</v>
+      </c>
+      <c r="O350" s="32">
+        <v>3.4</v>
+      </c>
+      <c r="P350" s="29"/>
+      <c r="Q350" s="29"/>
+      <c r="R350" s="29"/>
+    </row>
+    <row r="351" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D351" s="9"/>
+      <c r="E351" s="9"/>
+      <c r="F351" s="26"/>
+      <c r="G351" s="26"/>
+      <c r="H351" s="26"/>
+      <c r="I351" s="26"/>
+      <c r="J351" s="26"/>
+      <c r="K351" s="26"/>
+      <c r="L351" s="26"/>
+      <c r="M351" s="26"/>
+      <c r="N351" s="35"/>
+      <c r="O351" s="35"/>
     </row>
     <row r="352" spans="2:18" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B352" s="24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C352" s="24"/>
-      <c r="D352" s="24"/>
+      <c r="D352" s="34"/>
       <c r="E352" s="24"/>
       <c r="F352" s="24"/>
       <c r="G352" s="24"/>
       <c r="H352" s="24"/>
       <c r="I352" s="24"/>
       <c r="J352" s="24"/>
       <c r="K352" s="24"/>
       <c r="L352" s="24"/>
       <c r="M352" s="24"/>
     </row>
     <row r="353" spans="2:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B353" s="24"/>
+      <c r="B353" s="24" t="s">
+        <v>50</v>
+      </c>
       <c r="C353" s="24"/>
       <c r="D353" s="24"/>
       <c r="E353" s="24"/>
       <c r="F353" s="24"/>
       <c r="G353" s="24"/>
       <c r="H353" s="24"/>
       <c r="I353" s="24"/>
       <c r="J353" s="24"/>
       <c r="K353" s="24"/>
       <c r="L353" s="24"/>
       <c r="M353" s="24"/>
+    </row>
+    <row r="354" spans="2:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B354" s="24"/>
+      <c r="C354" s="24"/>
+      <c r="D354" s="24"/>
+      <c r="E354" s="24"/>
+      <c r="F354" s="24"/>
+      <c r="G354" s="24"/>
+      <c r="H354" s="24"/>
+      <c r="I354" s="24"/>
+      <c r="J354" s="24"/>
+      <c r="K354" s="24"/>
+      <c r="L354" s="24"/>
+      <c r="M354" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">