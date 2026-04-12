--- v1 (2026-01-16)
+++ v2 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2025\2025Q3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2025\2025Q4\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="10" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="50">
@@ -298,51 +298,51 @@
         <charset val="238"/>
       </rPr>
       <t>4)</t>
     </r>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES</t>
   </si>
   <si>
     <t>SERBIA</t>
   </si>
   <si>
     <t>LIECHTENSTEIN</t>
   </si>
   <si>
     <t>NETHERLANDS ANTILLES</t>
   </si>
   <si>
     <t>CAYMAN ISLANDS</t>
   </si>
   <si>
     <t>International Financial Institutions</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Q1, Q2, Q3 2025 </t>
+      <t xml:space="preserve">2025 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
@@ -895,52 +895,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="List1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:AJ53"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.33203125" style="2" customWidth="1"/>
     <col min="3" max="30" width="9" style="2" customWidth="1"/>
-    <col min="31" max="34" width="9.6640625" style="2" customWidth="1"/>
-    <col min="35" max="35" width="17.1640625" style="2" customWidth="1"/>
+    <col min="31" max="35" width="9.6640625" style="2" customWidth="1"/>
     <col min="36" max="36" width="10.83203125" style="1" customWidth="1"/>
     <col min="37" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="2:36" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9">
         <v>1993</v>
       </c>
       <c r="D5" s="9">
         <v>1994</v>
       </c>
       <c r="E5" s="9">
@@ -1119,54 +1118,54 @@
       <c r="AA6" s="11">
         <v>64.809749999999994</v>
       </c>
       <c r="AB6" s="11">
         <v>112.41361000000001</v>
       </c>
       <c r="AC6" s="11">
         <v>2291.9793799999998</v>
       </c>
       <c r="AD6" s="11">
         <v>60.859559999999995</v>
       </c>
       <c r="AE6" s="11">
         <v>148.94758999999999</v>
       </c>
       <c r="AF6" s="11">
         <v>129.87201999999999</v>
       </c>
       <c r="AG6" s="11">
         <v>842.83879999999999</v>
       </c>
       <c r="AH6" s="11">
         <v>1364.72801</v>
       </c>
       <c r="AI6" s="11">
-        <v>927.83632999999998</v>
+        <v>319.54995000000002</v>
       </c>
       <c r="AJ6" s="12">
-        <v>12216.316449999998</v>
+        <v>11608.030070000001</v>
       </c>
     </row>
     <row r="7" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
         <v>8.2048899999999989</v>
       </c>
       <c r="D7" s="11">
         <v>37.878099999999996</v>
       </c>
       <c r="E7" s="11">
         <v>6.4023900000000005</v>
       </c>
       <c r="F7" s="11">
         <v>46.284199999999998</v>
       </c>
       <c r="G7" s="11">
         <v>246.99113</v>
       </c>
       <c r="H7" s="11">
         <v>155.87909999999999</v>
       </c>
       <c r="I7" s="11">
@@ -1226,54 +1225,54 @@
       <c r="AA7" s="11">
         <v>375.97309000000001</v>
       </c>
       <c r="AB7" s="11">
         <v>355.95994999999999</v>
       </c>
       <c r="AC7" s="11">
         <v>239.23534000000001</v>
       </c>
       <c r="AD7" s="11">
         <v>184.10017000000002</v>
       </c>
       <c r="AE7" s="11">
         <v>555.95593000000008</v>
       </c>
       <c r="AF7" s="11">
         <v>573.87330000000009</v>
       </c>
       <c r="AG7" s="11">
         <v>633.68381000000011</v>
       </c>
       <c r="AH7" s="11">
         <v>25.770220000000002</v>
       </c>
       <c r="AI7" s="11">
-        <v>351.45447999999999</v>
+        <v>88.524869999999993</v>
       </c>
       <c r="AJ7" s="12">
-        <v>6975.47199</v>
+        <v>6712.5423799999999</v>
       </c>
     </row>
     <row r="8" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="11">
         <v>2.5340799999999999</v>
       </c>
       <c r="D8" s="11">
         <v>1.8409999999999999E-2</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>0.24940999999999999</v>
       </c>
       <c r="G8" s="11">
         <v>8.612680000000001</v>
       </c>
       <c r="H8" s="11">
         <v>2.3455400000000002</v>
       </c>
       <c r="I8" s="11">
@@ -1333,54 +1332,54 @@
       <c r="AA8" s="11">
         <v>481.81664000000001</v>
       </c>
       <c r="AB8" s="11">
         <v>241.70935</v>
       </c>
       <c r="AC8" s="11">
         <v>442.70600000000002</v>
       </c>
       <c r="AD8" s="11">
         <v>1000.88996</v>
       </c>
       <c r="AE8" s="11">
         <v>593.65289000000007</v>
       </c>
       <c r="AF8" s="11">
         <v>338.4941</v>
       </c>
       <c r="AG8" s="11">
         <v>483.77067999999997</v>
       </c>
       <c r="AH8" s="11">
         <v>389.99603999999999</v>
       </c>
       <c r="AI8" s="11">
-        <v>404.96267999999998</v>
+        <v>136.59314999999998</v>
       </c>
       <c r="AJ8" s="12">
-        <v>6658.6120199999996</v>
+        <v>6390.2424900000005</v>
       </c>
     </row>
     <row r="9" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="11">
         <v>34.968220000000002</v>
       </c>
       <c r="D9" s="11">
         <v>6.4128999999999996</v>
       </c>
       <c r="E9" s="11">
         <v>14.207090000000001</v>
       </c>
       <c r="F9" s="11">
         <v>2.0058800000000003</v>
       </c>
       <c r="G9" s="11">
         <v>-58.732030000000002</v>
       </c>
       <c r="H9" s="11">
         <v>48.036180000000002</v>
       </c>
       <c r="I9" s="11">
@@ -1440,54 +1439,54 @@
       <c r="AA9" s="11">
         <v>209.3022</v>
       </c>
       <c r="AB9" s="11">
         <v>199.62040999999999</v>
       </c>
       <c r="AC9" s="11">
         <v>167.53557000000001</v>
       </c>
       <c r="AD9" s="11">
         <v>147.51766000000001</v>
       </c>
       <c r="AE9" s="11">
         <v>613.73622999999998</v>
       </c>
       <c r="AF9" s="11">
         <v>239.54048</v>
       </c>
       <c r="AG9" s="11">
         <v>555.37157999999999</v>
       </c>
       <c r="AH9" s="11">
         <v>266.42238000000003</v>
       </c>
       <c r="AI9" s="11">
-        <v>327.47197999999997</v>
+        <v>467.42695000000003</v>
       </c>
       <c r="AJ9" s="12">
-        <v>5561.51577</v>
+        <v>5701.4707400000007</v>
       </c>
     </row>
     <row r="10" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="11">
         <v>6.9384300000000003</v>
       </c>
       <c r="D10" s="11">
         <v>3.0425900000000001</v>
       </c>
       <c r="E10" s="11">
         <v>2.6810999999999998</v>
       </c>
       <c r="F10" s="11">
         <v>4.3594600000000003</v>
       </c>
       <c r="G10" s="11">
         <v>26.050979999999999</v>
       </c>
       <c r="H10" s="11">
         <v>8.2502399999999998</v>
       </c>
       <c r="I10" s="11">
@@ -1547,54 +1546,54 @@
       <c r="AA10" s="11">
         <v>45.426629999999996</v>
       </c>
       <c r="AB10" s="11">
         <v>-29.738759999999999</v>
       </c>
       <c r="AC10" s="11">
         <v>-102.03905</v>
       </c>
       <c r="AD10" s="11">
         <v>18.365479999999998</v>
       </c>
       <c r="AE10" s="11">
         <v>257.78539000000001</v>
       </c>
       <c r="AF10" s="11">
         <v>334.31984999999997</v>
       </c>
       <c r="AG10" s="11">
         <v>-67.425889999999995</v>
       </c>
       <c r="AH10" s="11">
         <v>-6.8130100000000002</v>
       </c>
       <c r="AI10" s="11">
-        <v>-81.757630000000006</v>
+        <v>33.152850000000001</v>
       </c>
       <c r="AJ10" s="12">
-        <v>3712.10761</v>
+        <v>3827.01809</v>
       </c>
     </row>
     <row r="11" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>1.5351300000000001</v>
       </c>
       <c r="H11" s="11">
         <v>6.8231800000000007</v>
       </c>
       <c r="I11" s="11">
@@ -1654,54 +1653,54 @@
       <c r="AA11" s="11">
         <v>551.15728999999999</v>
       </c>
       <c r="AB11" s="11">
         <v>75.096779999999995</v>
       </c>
       <c r="AC11" s="11">
         <v>49.24156</v>
       </c>
       <c r="AD11" s="11">
         <v>-5.86266</v>
       </c>
       <c r="AE11" s="11">
         <v>237.75492000000003</v>
       </c>
       <c r="AF11" s="11">
         <v>275.62506000000002</v>
       </c>
       <c r="AG11" s="11">
         <v>-18.450009999999999</v>
       </c>
       <c r="AH11" s="11">
         <v>87.709410000000005</v>
       </c>
       <c r="AI11" s="11">
-        <v>52.373230000000007</v>
+        <v>125.26774</v>
       </c>
       <c r="AJ11" s="12">
-        <v>3540.9967999999999</v>
+        <v>3613.89131</v>
       </c>
     </row>
     <row r="12" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="11">
         <v>4.8230000000000004</v>
       </c>
       <c r="D12" s="11">
         <v>0.21093000000000001</v>
       </c>
       <c r="E12" s="11">
         <v>2.63672</v>
       </c>
       <c r="F12" s="11">
         <v>2.4176100000000003</v>
       </c>
       <c r="G12" s="11">
         <v>22.91347</v>
       </c>
       <c r="H12" s="11">
         <v>29.87088</v>
       </c>
       <c r="I12" s="11">
@@ -1761,54 +1760,54 @@
       <c r="AA12" s="11">
         <v>105.28922999999999</v>
       </c>
       <c r="AB12" s="11">
         <v>-77.579189999999997</v>
       </c>
       <c r="AC12" s="11">
         <v>120.72798</v>
       </c>
       <c r="AD12" s="11">
         <v>21.459289999999999</v>
       </c>
       <c r="AE12" s="11">
         <v>433.20749999999998</v>
       </c>
       <c r="AF12" s="11">
         <v>225.26154</v>
       </c>
       <c r="AG12" s="11">
         <v>146.24720000000002</v>
       </c>
       <c r="AH12" s="11">
         <v>326.32281999999998</v>
       </c>
       <c r="AI12" s="11">
-        <v>187.06512000000001</v>
+        <v>217.55126999999999</v>
       </c>
       <c r="AJ12" s="12">
-        <v>2874.1240299999999</v>
+        <v>2904.6101800000001</v>
       </c>
     </row>
     <row r="13" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="11">
         <v>9.8575200000000009</v>
       </c>
       <c r="D13" s="11">
         <v>0.53828999999999994</v>
       </c>
       <c r="E13" s="11">
         <v>0.20795</v>
       </c>
       <c r="F13" s="11">
         <v>0.14793999999999999</v>
       </c>
       <c r="G13" s="11">
         <v>50.22871</v>
       </c>
       <c r="H13" s="11">
         <v>3.5019499999999999</v>
       </c>
       <c r="I13" s="11">
@@ -1868,54 +1867,54 @@
       <c r="AA13" s="11">
         <v>66.962339999999998</v>
       </c>
       <c r="AB13" s="11">
         <v>-75.47099</v>
       </c>
       <c r="AC13" s="11">
         <v>3.4498800000000003</v>
       </c>
       <c r="AD13" s="11">
         <v>-15.92277</v>
       </c>
       <c r="AE13" s="11">
         <v>268.57905</v>
       </c>
       <c r="AF13" s="11">
         <v>131.40496999999999</v>
       </c>
       <c r="AG13" s="11">
         <v>65.057839999999999</v>
       </c>
       <c r="AH13" s="11">
         <v>135.12706</v>
       </c>
       <c r="AI13" s="11">
-        <v>66.961280000000002</v>
+        <v>-262.29205999999999</v>
       </c>
       <c r="AJ13" s="12">
-        <v>1754.6619800000001</v>
+        <v>1425.4086399999999</v>
       </c>
     </row>
     <row r="14" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="11">
         <v>0</v>
       </c>
       <c r="D14" s="11">
         <v>0</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>0</v>
       </c>
       <c r="G14" s="11">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>3.4123099999999997</v>
       </c>
       <c r="I14" s="11">
@@ -1975,54 +1974,54 @@
       <c r="AA14" s="11">
         <v>37.17389</v>
       </c>
       <c r="AB14" s="11">
         <v>46.536269999999995</v>
       </c>
       <c r="AC14" s="11">
         <v>-26.06128</v>
       </c>
       <c r="AD14" s="11">
         <v>76.570740000000001</v>
       </c>
       <c r="AE14" s="11">
         <v>-23.513210000000001</v>
       </c>
       <c r="AF14" s="11">
         <v>782.99833000000001</v>
       </c>
       <c r="AG14" s="11">
         <v>88.930170000000004</v>
       </c>
       <c r="AH14" s="11">
         <v>246.26909000000001</v>
       </c>
       <c r="AI14" s="11">
-        <v>-191.7996</v>
+        <v>-172.83329000000001</v>
       </c>
       <c r="AJ14" s="12">
-        <v>1356.7793100000001</v>
+        <v>1375.7456200000001</v>
       </c>
     </row>
     <row r="15" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>7.0138999999999996</v>
       </c>
       <c r="G15" s="11">
         <v>2.3061400000000001</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
@@ -2082,268 +2081,268 @@
       <c r="AA15" s="11">
         <v>19.720959999999998</v>
       </c>
       <c r="AB15" s="11">
         <v>131.23397</v>
       </c>
       <c r="AC15" s="11">
         <v>125.27046</v>
       </c>
       <c r="AD15" s="11">
         <v>54.134010000000004</v>
       </c>
       <c r="AE15" s="11">
         <v>112.22783</v>
       </c>
       <c r="AF15" s="11">
         <v>165.53465</v>
       </c>
       <c r="AG15" s="11">
         <v>104.77403</v>
       </c>
       <c r="AH15" s="11">
         <v>74.988119999999995</v>
       </c>
       <c r="AI15" s="11">
-        <v>67.294820000000001</v>
+        <v>77.966460000000012</v>
       </c>
       <c r="AJ15" s="12">
-        <v>1208.2577699999999</v>
+        <v>1218.92941</v>
       </c>
     </row>
     <row r="16" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C16" s="11">
-        <v>0</v>
+        <v>7.7501600000000002</v>
       </c>
       <c r="D16" s="11">
-        <v>0</v>
+        <v>15.8149</v>
       </c>
       <c r="E16" s="11">
-        <v>0.11131999999999999</v>
+        <v>10.142139999999999</v>
       </c>
       <c r="F16" s="11">
-        <v>4.5070899999999998</v>
+        <v>16.733799999999999</v>
       </c>
       <c r="G16" s="11">
-        <v>21.370529999999999</v>
+        <v>-8.18506</v>
       </c>
       <c r="H16" s="11">
-        <v>-5.1898200000000001</v>
+        <v>11.32634</v>
       </c>
       <c r="I16" s="11">
-        <v>6.8319300000000007</v>
+        <v>5.4491800000000001</v>
       </c>
       <c r="J16" s="11">
-        <v>14.439719999999999</v>
+        <v>10.34623</v>
       </c>
       <c r="K16" s="11">
-        <v>9.7508400000000002</v>
+        <v>15.90643</v>
       </c>
       <c r="L16" s="11">
-        <v>3.2421899999999999</v>
+        <v>16.668599999999998</v>
       </c>
       <c r="M16" s="11">
-        <v>105.32781</v>
+        <v>36.826720000000002</v>
       </c>
       <c r="N16" s="11">
-        <v>23.564709999999998</v>
+        <v>20.071189999999998</v>
       </c>
       <c r="O16" s="11">
-        <v>-6.9332399999999996</v>
+        <v>27.350390000000001</v>
       </c>
       <c r="P16" s="11">
-        <v>1033.4884099999999</v>
+        <v>69.484669999999994</v>
       </c>
       <c r="Q16" s="11">
-        <v>94.486339999999998</v>
+        <v>-186.04870000000003</v>
       </c>
       <c r="R16" s="11">
-        <v>21.219819999999999</v>
+        <v>107.60647999999999</v>
       </c>
       <c r="S16" s="11">
-        <v>25.581610000000001</v>
+        <v>71.883750000000006</v>
       </c>
       <c r="T16" s="11">
-        <v>2.27996</v>
+        <v>56.649560000000001</v>
       </c>
       <c r="U16" s="11">
-        <v>-43.229610000000001</v>
+        <v>18.746130000000001</v>
       </c>
       <c r="V16" s="11">
-        <v>-4.89649</v>
+        <v>15.1038</v>
       </c>
       <c r="W16" s="11">
-        <v>26.69351</v>
+        <v>62.792250000000003</v>
       </c>
       <c r="X16" s="11">
-        <v>37.354440000000004</v>
+        <v>504.10205999999999</v>
       </c>
       <c r="Y16" s="11">
-        <v>27.798290000000001</v>
+        <v>-126.88677</v>
       </c>
       <c r="Z16" s="11">
-        <v>55.523429999999998</v>
+        <v>-183.7816</v>
       </c>
       <c r="AA16" s="11">
-        <v>-489.19890999999996</v>
+        <v>49.918349999999997</v>
       </c>
       <c r="AB16" s="11">
-        <v>7.1938999999999993</v>
+        <v>74.259899999999988</v>
       </c>
       <c r="AC16" s="11">
-        <v>16.975990000000003</v>
+        <v>-169.76598000000001</v>
       </c>
       <c r="AD16" s="11">
-        <v>11.024370000000001</v>
+        <v>-40.360150000000004</v>
       </c>
       <c r="AE16" s="11">
-        <v>8.3070799999999991</v>
+        <v>44.886960000000002</v>
       </c>
       <c r="AF16" s="11">
-        <v>134.03889999999998</v>
+        <v>201.06029999999998</v>
       </c>
       <c r="AG16" s="11">
-        <v>-134.53801999999999</v>
+        <v>95.964710000000011</v>
       </c>
       <c r="AH16" s="11">
-        <v>91.103460000000013</v>
+        <v>212.52835000000002</v>
       </c>
       <c r="AI16" s="11">
-        <v>33.065040000000003</v>
+        <v>109.06282</v>
       </c>
       <c r="AJ16" s="12">
-        <v>1131.2946000000002</v>
+        <v>1173.4079099999999</v>
       </c>
     </row>
     <row r="17" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C17" s="11">
-        <v>7.7501600000000002</v>
+        <v>0</v>
       </c>
       <c r="D17" s="11">
-        <v>15.8149</v>
+        <v>0</v>
       </c>
       <c r="E17" s="11">
-        <v>10.142139999999999</v>
+        <v>0.11131999999999999</v>
       </c>
       <c r="F17" s="11">
-        <v>16.733799999999999</v>
+        <v>4.5070899999999998</v>
       </c>
       <c r="G17" s="11">
-        <v>-8.18506</v>
+        <v>21.370529999999999</v>
       </c>
       <c r="H17" s="11">
-        <v>11.32634</v>
+        <v>-5.1898200000000001</v>
       </c>
       <c r="I17" s="11">
-        <v>5.4491800000000001</v>
+        <v>6.8319300000000007</v>
       </c>
       <c r="J17" s="11">
-        <v>10.34623</v>
+        <v>14.439719999999999</v>
       </c>
       <c r="K17" s="11">
-        <v>15.90643</v>
+        <v>9.7508400000000002</v>
       </c>
       <c r="L17" s="11">
-        <v>16.668599999999998</v>
+        <v>3.2421899999999999</v>
       </c>
       <c r="M17" s="11">
-        <v>36.826720000000002</v>
+        <v>105.32781</v>
       </c>
       <c r="N17" s="11">
-        <v>20.071189999999998</v>
+        <v>23.564709999999998</v>
       </c>
       <c r="O17" s="11">
-        <v>27.350390000000001</v>
+        <v>-6.9332399999999996</v>
       </c>
       <c r="P17" s="11">
-        <v>69.484669999999994</v>
+        <v>1033.4884099999999</v>
       </c>
       <c r="Q17" s="11">
-        <v>-186.04870000000003</v>
+        <v>94.486339999999998</v>
       </c>
       <c r="R17" s="11">
-        <v>107.60647999999999</v>
+        <v>21.219819999999999</v>
       </c>
       <c r="S17" s="11">
-        <v>71.883750000000006</v>
+        <v>25.581610000000001</v>
       </c>
       <c r="T17" s="11">
-        <v>56.649560000000001</v>
+        <v>2.27996</v>
       </c>
       <c r="U17" s="11">
-        <v>18.746130000000001</v>
+        <v>-43.229610000000001</v>
       </c>
       <c r="V17" s="11">
-        <v>15.1038</v>
+        <v>-4.89649</v>
       </c>
       <c r="W17" s="11">
-        <v>62.792250000000003</v>
+        <v>26.69351</v>
       </c>
       <c r="X17" s="11">
-        <v>504.10205999999999</v>
+        <v>37.354440000000004</v>
       </c>
       <c r="Y17" s="11">
-        <v>-126.88677</v>
+        <v>27.798290000000001</v>
       </c>
       <c r="Z17" s="11">
-        <v>-183.7816</v>
+        <v>55.523429999999998</v>
       </c>
       <c r="AA17" s="11">
-        <v>49.918349999999997</v>
+        <v>-489.19890999999996</v>
       </c>
       <c r="AB17" s="11">
-        <v>74.259899999999988</v>
+        <v>7.1938999999999993</v>
       </c>
       <c r="AC17" s="11">
-        <v>-169.76598000000001</v>
+        <v>16.975990000000003</v>
       </c>
       <c r="AD17" s="11">
-        <v>-40.360150000000004</v>
+        <v>11.024370000000001</v>
       </c>
       <c r="AE17" s="11">
-        <v>44.886960000000002</v>
+        <v>8.3070799999999991</v>
       </c>
       <c r="AF17" s="11">
-        <v>201.06029999999998</v>
+        <v>134.03889999999998</v>
       </c>
       <c r="AG17" s="11">
-        <v>95.964710000000011</v>
+        <v>-134.53801999999999</v>
       </c>
       <c r="AH17" s="11">
-        <v>212.52835000000002</v>
+        <v>91.103460000000013</v>
       </c>
       <c r="AI17" s="11">
-        <v>46.286730000000006</v>
+        <v>60.309260000000002</v>
       </c>
       <c r="AJ17" s="12">
-        <v>1110.6318200000001</v>
+        <v>1158.53882</v>
       </c>
     </row>
     <row r="18" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="11">
         <v>0.17584</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>6.7800000000000004E-3</v>
       </c>
       <c r="G18" s="11">
         <v>9.77942</v>
       </c>
       <c r="H18" s="11">
         <v>5.3205900000000002</v>
       </c>
       <c r="I18" s="11">
@@ -2403,54 +2402,54 @@
       <c r="AA18" s="11">
         <v>75.025509999999997</v>
       </c>
       <c r="AB18" s="11">
         <v>44.523650000000004</v>
       </c>
       <c r="AC18" s="11">
         <v>55.873410000000007</v>
       </c>
       <c r="AD18" s="11">
         <v>49.003019999999999</v>
       </c>
       <c r="AE18" s="11">
         <v>70.523470000000003</v>
       </c>
       <c r="AF18" s="11">
         <v>67.825310000000002</v>
       </c>
       <c r="AG18" s="11">
         <v>79.886660000000006</v>
       </c>
       <c r="AH18" s="11">
         <v>162.7424</v>
       </c>
       <c r="AI18" s="11">
-        <v>122.70245</v>
+        <v>154.30946</v>
       </c>
       <c r="AJ18" s="12">
-        <v>947.10717</v>
+        <v>978.71417999999994</v>
       </c>
     </row>
     <row r="19" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="11">
         <v>0.83220000000000005</v>
       </c>
       <c r="D19" s="11">
         <v>9.264E-2</v>
       </c>
       <c r="E19" s="11">
         <v>0.47677999999999998</v>
       </c>
       <c r="F19" s="11">
         <v>1.0967199999999999</v>
       </c>
       <c r="G19" s="11">
         <v>4.3336399999999999</v>
       </c>
       <c r="H19" s="11">
         <v>-1.79383</v>
       </c>
       <c r="I19" s="11">
@@ -2510,54 +2509,54 @@
       <c r="AA19" s="11">
         <v>27.08155</v>
       </c>
       <c r="AB19" s="11">
         <v>0.11456000000000001</v>
       </c>
       <c r="AC19" s="11">
         <v>40.92906</v>
       </c>
       <c r="AD19" s="11">
         <v>18.631430000000002</v>
       </c>
       <c r="AE19" s="11">
         <v>18.106300000000001</v>
       </c>
       <c r="AF19" s="11">
         <v>33.168550000000003</v>
       </c>
       <c r="AG19" s="11">
         <v>6.2899099999999999</v>
       </c>
       <c r="AH19" s="11">
         <v>71.204239999999999</v>
       </c>
       <c r="AI19" s="11">
-        <v>20.742900000000002</v>
+        <v>48.411569999999998</v>
       </c>
       <c r="AJ19" s="12">
-        <v>879.36196999999993</v>
+        <v>907.03064000000006</v>
       </c>
     </row>
     <row r="20" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
@@ -2617,54 +2616,54 @@
       <c r="AA20" s="11">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AB20" s="11">
         <v>-0.125</v>
       </c>
       <c r="AC20" s="11">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="AD20" s="11">
         <v>0</v>
       </c>
       <c r="AE20" s="11">
         <v>0.26800000000000002</v>
       </c>
       <c r="AF20" s="11">
         <v>0</v>
       </c>
       <c r="AG20" s="11">
         <v>0</v>
       </c>
       <c r="AH20" s="11">
         <v>0</v>
       </c>
       <c r="AI20" s="11">
-        <v>0</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="AJ20" s="12">
-        <v>854.71152999999993</v>
+        <v>854.74652999999989</v>
       </c>
     </row>
     <row r="21" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="11">
         <v>0.33744999999999997</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>26.647359999999999</v>
       </c>
       <c r="F21" s="11">
         <v>5.9597700000000007</v>
       </c>
       <c r="G21" s="11">
         <v>8.1906999999999996</v>
       </c>
       <c r="H21" s="11">
         <v>21.990970000000001</v>
       </c>
       <c r="I21" s="11">
@@ -2724,589 +2723,589 @@
       <c r="AA21" s="11">
         <v>34.574769999999994</v>
       </c>
       <c r="AB21" s="11">
         <v>109.95138</v>
       </c>
       <c r="AC21" s="11">
         <v>17.808779999999999</v>
       </c>
       <c r="AD21" s="11">
         <v>-300.54829999999998</v>
       </c>
       <c r="AE21" s="11">
         <v>49.929879999999997</v>
       </c>
       <c r="AF21" s="11">
         <v>88.589860000000002</v>
       </c>
       <c r="AG21" s="11">
         <v>45.181220000000003</v>
       </c>
       <c r="AH21" s="11">
         <v>116.87965</v>
       </c>
       <c r="AI21" s="11">
-        <v>12.496729999999999</v>
+        <v>26.293849999999999</v>
       </c>
       <c r="AJ21" s="12">
-        <v>799.03657999999996</v>
+        <v>812.83369999999991</v>
       </c>
     </row>
     <row r="22" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C22" s="11">
-        <v>3.5743899999999997</v>
+        <v>0</v>
       </c>
       <c r="D22" s="11">
-        <v>2.2375400000000001</v>
+        <v>0</v>
       </c>
       <c r="E22" s="11">
-        <v>-11.048350000000001</v>
+        <v>0</v>
       </c>
       <c r="F22" s="11">
-        <v>227.38930999999999</v>
+        <v>0</v>
       </c>
       <c r="G22" s="11">
-        <v>93.817149999999998</v>
+        <v>0</v>
       </c>
       <c r="H22" s="11">
-        <v>489.23282</v>
+        <v>0</v>
       </c>
       <c r="I22" s="11">
-        <v>133.12849</v>
+        <v>0.28302999999999995</v>
       </c>
       <c r="J22" s="11">
-        <v>115.90303999999999</v>
+        <v>0</v>
       </c>
       <c r="K22" s="11">
-        <v>103.51703999999999</v>
+        <v>0</v>
       </c>
       <c r="L22" s="11">
-        <v>-93.880330000000001</v>
+        <v>6.8535200000000005</v>
       </c>
       <c r="M22" s="11">
-        <v>310.69121000000001</v>
+        <v>0.13253999999999999</v>
       </c>
       <c r="N22" s="11">
-        <v>-8.7974599999999992</v>
+        <v>5.4450399999999997</v>
       </c>
       <c r="O22" s="11">
-        <v>6.2008199999999993</v>
+        <v>2.7318600000000002</v>
       </c>
       <c r="P22" s="11">
-        <v>-1114.5945800000002</v>
+        <v>4.0609500000000001</v>
       </c>
       <c r="Q22" s="11">
-        <v>-32.328519999999997</v>
+        <v>23.999200000000002</v>
       </c>
       <c r="R22" s="11">
-        <v>-53.863810000000001</v>
+        <v>3.6085799999999999</v>
       </c>
       <c r="S22" s="11">
-        <v>25.035700000000002</v>
+        <v>-5.33324</v>
       </c>
       <c r="T22" s="11">
-        <v>-17.022279999999999</v>
+        <v>6.0812700000000008</v>
       </c>
       <c r="U22" s="11">
-        <v>-76.524869999999993</v>
+        <v>-2.52251</v>
       </c>
       <c r="V22" s="11">
-        <v>-73.19474000000001</v>
+        <v>12.56331</v>
       </c>
       <c r="W22" s="11">
-        <v>22.283200000000001</v>
+        <v>11.865360000000001</v>
       </c>
       <c r="X22" s="11">
-        <v>-1.64774</v>
+        <v>1.76126</v>
       </c>
       <c r="Y22" s="11">
-        <v>20.65119</v>
+        <v>3.65727</v>
       </c>
       <c r="Z22" s="11">
-        <v>12.97805</v>
+        <v>10.61923</v>
       </c>
       <c r="AA22" s="11">
-        <v>16.061019999999999</v>
+        <v>10.775499999999999</v>
       </c>
       <c r="AB22" s="11">
-        <v>-19.605090000000001</v>
+        <v>6.6818999999999997</v>
       </c>
       <c r="AC22" s="11">
-        <v>-18.643470000000001</v>
+        <v>-18.008389999999999</v>
       </c>
       <c r="AD22" s="11">
-        <v>127.04332000000001</v>
+        <v>1.62917</v>
       </c>
       <c r="AE22" s="11">
-        <v>62.267830000000004</v>
+        <v>55.360610000000001</v>
       </c>
       <c r="AF22" s="11">
-        <v>328.20032000000003</v>
+        <v>17.377770000000002</v>
       </c>
       <c r="AG22" s="11">
-        <v>32.901069999999997</v>
+        <v>40.098059999999997</v>
       </c>
       <c r="AH22" s="11">
-        <v>47.590960000000003</v>
+        <v>109.75199000000001</v>
       </c>
       <c r="AI22" s="11">
-        <v>30.027699999999999</v>
+        <v>428.38159000000002</v>
       </c>
       <c r="AJ22" s="12">
-        <v>689.58092999999997</v>
+        <v>737.85487000000001</v>
       </c>
     </row>
     <row r="23" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="2" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C23" s="11">
-        <v>0</v>
+        <v>3.5743899999999997</v>
       </c>
       <c r="D23" s="11">
-        <v>2.6440000000000002E-2</v>
+        <v>2.2375400000000001</v>
       </c>
       <c r="E23" s="11">
-        <v>2.784E-2</v>
+        <v>-11.048350000000001</v>
       </c>
       <c r="F23" s="11">
-        <v>0</v>
+        <v>227.38930999999999</v>
       </c>
       <c r="G23" s="11">
-        <v>0.19066999999999998</v>
+        <v>93.817149999999998</v>
       </c>
       <c r="H23" s="11">
-        <v>3.1199999999999999E-3</v>
+        <v>489.23282</v>
       </c>
       <c r="I23" s="11">
-        <v>0</v>
+        <v>133.12849</v>
       </c>
       <c r="J23" s="11">
-        <v>0</v>
+        <v>115.90303999999999</v>
       </c>
       <c r="K23" s="11">
-        <v>0.23813999999999999</v>
+        <v>103.51703999999999</v>
       </c>
       <c r="L23" s="11">
-        <v>0.10385</v>
+        <v>-93.880330000000001</v>
       </c>
       <c r="M23" s="11">
-        <v>0.16705</v>
+        <v>310.69121000000001</v>
       </c>
       <c r="N23" s="11">
-        <v>1.0176499999999999</v>
+        <v>-8.7974599999999992</v>
       </c>
       <c r="O23" s="11">
-        <v>2.6138699999999999</v>
+        <v>6.2008199999999993</v>
       </c>
       <c r="P23" s="11">
-        <v>1.6046800000000001</v>
+        <v>-1114.5945800000002</v>
       </c>
       <c r="Q23" s="11">
-        <v>51.983029999999999</v>
+        <v>-32.328519999999997</v>
       </c>
       <c r="R23" s="11">
-        <v>29.583169999999999</v>
+        <v>-53.863810000000001</v>
       </c>
       <c r="S23" s="11">
-        <v>-4.4920200000000001</v>
+        <v>25.035700000000002</v>
       </c>
       <c r="T23" s="11">
-        <v>-2.3134899999999998</v>
+        <v>-17.022279999999999</v>
       </c>
       <c r="U23" s="11">
-        <v>-62.182629999999996</v>
+        <v>-76.524869999999993</v>
       </c>
       <c r="V23" s="11">
-        <v>6.2079899999999997</v>
+        <v>-73.19474000000001</v>
       </c>
       <c r="W23" s="11">
-        <v>6.2306899999999992</v>
+        <v>22.283200000000001</v>
       </c>
       <c r="X23" s="11">
-        <v>5.5461400000000003</v>
+        <v>-1.64774</v>
       </c>
       <c r="Y23" s="11">
-        <v>36.361260000000001</v>
+        <v>20.65119</v>
       </c>
       <c r="Z23" s="11">
-        <v>-6.0651299999999999</v>
+        <v>12.97805</v>
       </c>
       <c r="AA23" s="11">
-        <v>31.66226</v>
+        <v>16.061019999999999</v>
       </c>
       <c r="AB23" s="11">
-        <v>19.290310000000002</v>
+        <v>-19.605090000000001</v>
       </c>
       <c r="AC23" s="11">
-        <v>21.129729999999999</v>
+        <v>-18.643470000000001</v>
       </c>
       <c r="AD23" s="11">
-        <v>31.358709999999999</v>
+        <v>127.04332000000001</v>
       </c>
       <c r="AE23" s="11">
-        <v>136.4049</v>
+        <v>62.267830000000004</v>
       </c>
       <c r="AF23" s="11">
-        <v>54.687959999999997</v>
+        <v>328.20032000000003</v>
       </c>
       <c r="AG23" s="11">
-        <v>49.878230000000002</v>
+        <v>32.901069999999997</v>
       </c>
       <c r="AH23" s="11">
-        <v>84.960189999999997</v>
+        <v>47.590960000000003</v>
       </c>
       <c r="AI23" s="11">
-        <v>56.689419999999998</v>
+        <v>40.511489999999995</v>
       </c>
       <c r="AJ23" s="12">
-        <v>552.91403000000003</v>
+        <v>700.06471999999997</v>
       </c>
     </row>
     <row r="24" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
-        <v>0</v>
+        <v>2.6440000000000002E-2</v>
       </c>
       <c r="E24" s="11">
-        <v>0</v>
+        <v>2.784E-2</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
-        <v>0.20604</v>
+        <v>0.19066999999999998</v>
       </c>
       <c r="H24" s="11">
-        <v>0</v>
+        <v>3.1199999999999999E-3</v>
       </c>
       <c r="I24" s="11">
-        <v>6.4920000000000005E-2</v>
+        <v>0</v>
       </c>
       <c r="J24" s="11">
-        <v>0.13227</v>
+        <v>0</v>
       </c>
       <c r="K24" s="11">
-        <v>7.0964399999999994</v>
+        <v>0.23813999999999999</v>
       </c>
       <c r="L24" s="11">
-        <v>1.0793699999999999</v>
+        <v>0.10385</v>
       </c>
       <c r="M24" s="11">
-        <v>1.99139</v>
+        <v>0.16705</v>
       </c>
       <c r="N24" s="11">
-        <v>0.39937</v>
+        <v>1.0176499999999999</v>
       </c>
       <c r="O24" s="11">
-        <v>4.3690699999999998</v>
+        <v>2.6138699999999999</v>
       </c>
       <c r="P24" s="11">
-        <v>2.8441000000000001</v>
+        <v>1.6046800000000001</v>
       </c>
       <c r="Q24" s="11">
-        <v>0.86666999999999994</v>
+        <v>51.983029999999999</v>
       </c>
       <c r="R24" s="11">
-        <v>3.37534</v>
+        <v>29.583169999999999</v>
       </c>
       <c r="S24" s="11">
-        <v>5.87765</v>
+        <v>-4.4920200000000001</v>
       </c>
       <c r="T24" s="11">
-        <v>6.8092799999999993</v>
+        <v>-2.3134899999999998</v>
       </c>
       <c r="U24" s="11">
-        <v>10.844709999999999</v>
+        <v>-62.182629999999996</v>
       </c>
       <c r="V24" s="11">
-        <v>9.9623399999999993</v>
+        <v>6.2079899999999997</v>
       </c>
       <c r="W24" s="11">
-        <v>38.811109999999999</v>
+        <v>6.2306899999999992</v>
       </c>
       <c r="X24" s="11">
-        <v>19.273209999999999</v>
+        <v>5.5461400000000003</v>
       </c>
       <c r="Y24" s="11">
-        <v>39.14893</v>
+        <v>36.361260000000001</v>
       </c>
       <c r="Z24" s="11">
-        <v>-34.079689999999999</v>
+        <v>-6.0651299999999999</v>
       </c>
       <c r="AA24" s="11">
-        <v>15.35665</v>
+        <v>31.66226</v>
       </c>
       <c r="AB24" s="11">
-        <v>3.8944099999999997</v>
+        <v>19.290310000000002</v>
       </c>
       <c r="AC24" s="11">
-        <v>16.563369999999999</v>
+        <v>21.129729999999999</v>
       </c>
       <c r="AD24" s="11">
-        <v>19.343360000000001</v>
+        <v>31.358709999999999</v>
       </c>
       <c r="AE24" s="11">
-        <v>143.28469000000001</v>
+        <v>136.4049</v>
       </c>
       <c r="AF24" s="11">
-        <v>59.378389999999996</v>
+        <v>54.687959999999997</v>
       </c>
       <c r="AG24" s="11">
-        <v>95.367360000000005</v>
+        <v>49.878230000000002</v>
       </c>
       <c r="AH24" s="11">
-        <v>25.400400000000001</v>
+        <v>84.960189999999997</v>
       </c>
       <c r="AI24" s="11">
-        <v>-6.2684899999999999</v>
+        <v>89.354860000000002</v>
       </c>
       <c r="AJ24" s="12">
-        <v>491.39265999999998</v>
+        <v>585.57947000000001</v>
       </c>
     </row>
     <row r="25" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="2" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C25" s="11">
-        <v>3.3016300000000003</v>
+        <v>0</v>
       </c>
       <c r="D25" s="11">
-        <v>0.88333000000000006</v>
+        <v>0</v>
       </c>
       <c r="E25" s="11">
-        <v>2.9276399999999998</v>
+        <v>0</v>
       </c>
       <c r="F25" s="11">
-        <v>6.4416199999999995</v>
+        <v>0</v>
       </c>
       <c r="G25" s="11">
-        <v>1.09592</v>
+        <v>0.20604</v>
       </c>
       <c r="H25" s="11">
-        <v>5.3066400000000007</v>
+        <v>0</v>
       </c>
       <c r="I25" s="11">
-        <v>5.0336499999999997</v>
+        <v>6.4920000000000005E-2</v>
       </c>
       <c r="J25" s="11">
-        <v>0.59609000000000001</v>
+        <v>0.13227</v>
       </c>
       <c r="K25" s="11">
-        <v>1.90526</v>
+        <v>7.0964399999999994</v>
       </c>
       <c r="L25" s="11">
-        <v>9.7535799999999995</v>
+        <v>1.0793699999999999</v>
       </c>
       <c r="M25" s="11">
-        <v>-1.17503</v>
+        <v>1.99139</v>
       </c>
       <c r="N25" s="11">
-        <v>1.7995699999999999</v>
+        <v>0.39937</v>
       </c>
       <c r="O25" s="11">
-        <v>5.2874799999999995</v>
+        <v>4.3690699999999998</v>
       </c>
       <c r="P25" s="11">
-        <v>48.533540000000002</v>
+        <v>2.8441000000000001</v>
       </c>
       <c r="Q25" s="11">
-        <v>17.944140000000001</v>
+        <v>0.86666999999999994</v>
       </c>
       <c r="R25" s="11">
-        <v>70.467749999999995</v>
+        <v>3.37534</v>
       </c>
       <c r="S25" s="11">
-        <v>21.358990000000002</v>
+        <v>5.87765</v>
       </c>
       <c r="T25" s="11">
-        <v>-13.43493</v>
+        <v>6.8092799999999993</v>
       </c>
       <c r="U25" s="11">
-        <v>-13.32334</v>
+        <v>10.844709999999999</v>
       </c>
       <c r="V25" s="11">
-        <v>8.9774200000000004</v>
+        <v>9.9623399999999993</v>
       </c>
       <c r="W25" s="11">
-        <v>28.956029999999998</v>
+        <v>38.811109999999999</v>
       </c>
       <c r="X25" s="11">
-        <v>-3.6954000000000002</v>
+        <v>19.273209999999999</v>
       </c>
       <c r="Y25" s="11">
-        <v>13.247159999999999</v>
+        <v>39.14893</v>
       </c>
       <c r="Z25" s="11">
-        <v>10.22311</v>
+        <v>-34.079689999999999</v>
       </c>
       <c r="AA25" s="11">
-        <v>21.8505</v>
+        <v>15.35665</v>
       </c>
       <c r="AB25" s="11">
-        <v>12.322649999999999</v>
+        <v>3.8944099999999997</v>
       </c>
       <c r="AC25" s="11">
-        <v>5.0648800000000005</v>
+        <v>16.563369999999999</v>
       </c>
       <c r="AD25" s="11">
-        <v>10.697950000000001</v>
+        <v>19.343360000000001</v>
       </c>
       <c r="AE25" s="11">
-        <v>19.786099999999998</v>
+        <v>143.28469000000001</v>
       </c>
       <c r="AF25" s="11">
-        <v>12.998290000000001</v>
+        <v>59.378389999999996</v>
       </c>
       <c r="AG25" s="11">
-        <v>31.456400000000002</v>
+        <v>95.367360000000005</v>
       </c>
       <c r="AH25" s="11">
-        <v>21.364150000000002</v>
+        <v>25.400400000000001</v>
       </c>
       <c r="AI25" s="11">
-        <v>73.955500000000001</v>
+        <v>2.1719899999999996</v>
       </c>
       <c r="AJ25" s="12">
-        <v>441.90827000000002</v>
+        <v>499.83314000000001</v>
       </c>
     </row>
     <row r="26" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C26" s="11">
-        <v>0</v>
+        <v>3.3016300000000003</v>
       </c>
       <c r="D26" s="11">
-        <v>0</v>
+        <v>0.88333000000000006</v>
       </c>
       <c r="E26" s="11">
-        <v>0</v>
+        <v>2.9276399999999998</v>
       </c>
       <c r="F26" s="11">
-        <v>0</v>
+        <v>6.4416199999999995</v>
       </c>
       <c r="G26" s="11">
-        <v>0</v>
+        <v>1.09592</v>
       </c>
       <c r="H26" s="11">
-        <v>0</v>
+        <v>5.3066400000000007</v>
       </c>
       <c r="I26" s="11">
-        <v>0.28302999999999995</v>
+        <v>5.0336499999999997</v>
       </c>
       <c r="J26" s="11">
-        <v>0</v>
+        <v>0.59609000000000001</v>
       </c>
       <c r="K26" s="11">
-        <v>0</v>
+        <v>1.90526</v>
       </c>
       <c r="L26" s="11">
-        <v>6.8535200000000005</v>
+        <v>9.7535799999999995</v>
       </c>
       <c r="M26" s="11">
-        <v>0.13253999999999999</v>
+        <v>-1.17503</v>
       </c>
       <c r="N26" s="11">
-        <v>5.4450399999999997</v>
+        <v>1.7995699999999999</v>
       </c>
       <c r="O26" s="11">
-        <v>2.7318600000000002</v>
+        <v>5.2874799999999995</v>
       </c>
       <c r="P26" s="11">
-        <v>4.0609500000000001</v>
+        <v>48.533540000000002</v>
       </c>
       <c r="Q26" s="11">
-        <v>23.999200000000002</v>
+        <v>17.944140000000001</v>
       </c>
       <c r="R26" s="11">
-        <v>3.6085799999999999</v>
+        <v>70.467749999999995</v>
       </c>
       <c r="S26" s="11">
-        <v>-5.33324</v>
+        <v>21.358990000000002</v>
       </c>
       <c r="T26" s="11">
-        <v>6.0812700000000008</v>
+        <v>-13.43493</v>
       </c>
       <c r="U26" s="11">
-        <v>-2.52251</v>
+        <v>-13.32334</v>
       </c>
       <c r="V26" s="11">
-        <v>12.56331</v>
+        <v>8.9774200000000004</v>
       </c>
       <c r="W26" s="11">
-        <v>11.865360000000001</v>
+        <v>28.956029999999998</v>
       </c>
       <c r="X26" s="11">
-        <v>1.76126</v>
+        <v>-3.6954000000000002</v>
       </c>
       <c r="Y26" s="11">
-        <v>3.65727</v>
+        <v>13.247159999999999</v>
       </c>
       <c r="Z26" s="11">
-        <v>10.61923</v>
+        <v>10.22311</v>
       </c>
       <c r="AA26" s="11">
-        <v>10.775499999999999</v>
+        <v>21.8505</v>
       </c>
       <c r="AB26" s="11">
-        <v>6.6818999999999997</v>
+        <v>12.322649999999999</v>
       </c>
       <c r="AC26" s="11">
-        <v>-18.008389999999999</v>
+        <v>5.0648800000000005</v>
       </c>
       <c r="AD26" s="11">
-        <v>1.62917</v>
+        <v>10.697950000000001</v>
       </c>
       <c r="AE26" s="11">
-        <v>55.360610000000001</v>
+        <v>19.786099999999998</v>
       </c>
       <c r="AF26" s="11">
-        <v>17.377770000000002</v>
+        <v>12.998290000000001</v>
       </c>
       <c r="AG26" s="11">
-        <v>40.098059999999997</v>
+        <v>31.456400000000002</v>
       </c>
       <c r="AH26" s="11">
-        <v>109.75199000000001</v>
+        <v>21.364150000000002</v>
       </c>
       <c r="AI26" s="11">
-        <v>96.746710000000007</v>
+        <v>86.973550000000003</v>
       </c>
       <c r="AJ26" s="12">
-        <v>406.21999</v>
+        <v>454.92632000000003</v>
       </c>
     </row>
     <row r="27" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -3366,54 +3365,54 @@
       <c r="AA27" s="11">
         <v>12.095780000000001</v>
       </c>
       <c r="AB27" s="11">
         <v>8.9081600000000005</v>
       </c>
       <c r="AC27" s="11">
         <v>9.0953799999999987</v>
       </c>
       <c r="AD27" s="11">
         <v>1.0866800000000001</v>
       </c>
       <c r="AE27" s="11">
         <v>198.37429</v>
       </c>
       <c r="AF27" s="11">
         <v>8.9047999999999998</v>
       </c>
       <c r="AG27" s="11">
         <v>8.309190000000001</v>
       </c>
       <c r="AH27" s="11">
         <v>11.948450000000001</v>
       </c>
       <c r="AI27" s="11">
-        <v>49.741579999999999</v>
+        <v>53.666969999999999</v>
       </c>
       <c r="AJ27" s="12">
-        <v>319.57948999999996</v>
+        <v>323.50488000000001</v>
       </c>
     </row>
     <row r="28" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>4.65334</v>
       </c>
       <c r="G28" s="11">
         <v>0</v>
       </c>
       <c r="H28" s="11">
         <v>1.7293800000000001</v>
       </c>
       <c r="I28" s="11">
@@ -3473,54 +3472,54 @@
       <c r="AA28" s="11">
         <v>22.58398</v>
       </c>
       <c r="AB28" s="11">
         <v>16.024639999999998</v>
       </c>
       <c r="AC28" s="11">
         <v>38.360059999999997</v>
       </c>
       <c r="AD28" s="11">
         <v>20.24334</v>
       </c>
       <c r="AE28" s="11">
         <v>7.9421800000000005</v>
       </c>
       <c r="AF28" s="11">
         <v>-177.35135</v>
       </c>
       <c r="AG28" s="11">
         <v>-6.1344200000000004</v>
       </c>
       <c r="AH28" s="11">
         <v>-5.6339799999999993</v>
       </c>
       <c r="AI28" s="11">
-        <v>-6.0405100000000003</v>
+        <v>-6.7670000000000003</v>
       </c>
       <c r="AJ28" s="12">
-        <v>282.37324000000001</v>
+        <v>281.64675</v>
       </c>
     </row>
     <row r="29" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="11">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="11">
@@ -3580,54 +3579,54 @@
       <c r="AA29" s="11">
         <v>2.4212399999999996</v>
       </c>
       <c r="AB29" s="11">
         <v>4.0266200000000003</v>
       </c>
       <c r="AC29" s="11">
         <v>4.0940099999999999</v>
       </c>
       <c r="AD29" s="11">
         <v>-12.113629999999999</v>
       </c>
       <c r="AE29" s="11">
         <v>-0.97735000000000005</v>
       </c>
       <c r="AF29" s="11">
         <v>-6.9921899999999999</v>
       </c>
       <c r="AG29" s="11">
         <v>33.9925</v>
       </c>
       <c r="AH29" s="11">
         <v>58.367280000000001</v>
       </c>
       <c r="AI29" s="11">
-        <v>-10.086</v>
+        <v>-24.244679999999999</v>
       </c>
       <c r="AJ29" s="12">
-        <v>276.81817999999998</v>
+        <v>262.65949999999998</v>
       </c>
     </row>
     <row r="30" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="11">
         <v>7.8040000000000012E-2</v>
       </c>
       <c r="F30" s="11">
         <v>0.11591</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>0.42069000000000001</v>
       </c>
       <c r="I30" s="11">
@@ -3687,54 +3686,54 @@
       <c r="AA30" s="11">
         <v>-45.291150000000002</v>
       </c>
       <c r="AB30" s="11">
         <v>2.0726300000000002</v>
       </c>
       <c r="AC30" s="11">
         <v>55.4527</v>
       </c>
       <c r="AD30" s="11">
         <v>-51.183930000000004</v>
       </c>
       <c r="AE30" s="11">
         <v>-3.0604200000000001</v>
       </c>
       <c r="AF30" s="11">
         <v>27.703130000000002</v>
       </c>
       <c r="AG30" s="11">
         <v>32.868720000000003</v>
       </c>
       <c r="AH30" s="11">
         <v>21.485389999999999</v>
       </c>
       <c r="AI30" s="11">
-        <v>-12.712950000000001</v>
+        <v>-24.2745</v>
       </c>
       <c r="AJ30" s="12">
-        <v>259.41182000000003</v>
+        <v>247.85026999999999</v>
       </c>
     </row>
     <row r="31" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <v>0</v>
       </c>
       <c r="F31" s="11">
         <v>0</v>
       </c>
       <c r="G31" s="11">
         <v>0</v>
       </c>
       <c r="H31" s="11">
         <v>0</v>
       </c>
       <c r="I31" s="11">
@@ -3794,54 +3793,54 @@
       <c r="AA31" s="11">
         <v>30.27657</v>
       </c>
       <c r="AB31" s="11">
         <v>63.056870000000004</v>
       </c>
       <c r="AC31" s="11">
         <v>-4.8076600000000003</v>
       </c>
       <c r="AD31" s="11">
         <v>26.359240000000003</v>
       </c>
       <c r="AE31" s="11">
         <v>38.860589999999995</v>
       </c>
       <c r="AF31" s="11">
         <v>45.482129999999998</v>
       </c>
       <c r="AG31" s="11">
         <v>19.06165</v>
       </c>
       <c r="AH31" s="11">
         <v>-12.26183</v>
       </c>
       <c r="AI31" s="11">
-        <v>13.477450000000001</v>
+        <v>24.219270000000002</v>
       </c>
       <c r="AJ31" s="12">
-        <v>223.94807999999998</v>
+        <v>234.68989999999999</v>
       </c>
     </row>
     <row r="32" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="11">
         <v>0</v>
       </c>
       <c r="D32" s="11">
         <v>0</v>
       </c>
       <c r="E32" s="11">
         <v>0</v>
       </c>
       <c r="F32" s="11">
         <v>0</v>
       </c>
       <c r="G32" s="11">
         <v>0</v>
       </c>
       <c r="H32" s="11">
         <v>0</v>
       </c>
       <c r="I32" s="11">
@@ -3901,54 +3900,54 @@
       <c r="AA32" s="11">
         <v>-37.631839999999997</v>
       </c>
       <c r="AB32" s="11">
         <v>3.8184999999999998</v>
       </c>
       <c r="AC32" s="11">
         <v>8.2968799999999998</v>
       </c>
       <c r="AD32" s="11">
         <v>5.2280299999999995</v>
       </c>
       <c r="AE32" s="11">
         <v>-27.972999999999999</v>
       </c>
       <c r="AF32" s="11">
         <v>-47.838380000000001</v>
       </c>
       <c r="AG32" s="11">
         <v>4.3797799999999993</v>
       </c>
       <c r="AH32" s="11">
         <v>41.411790000000003</v>
       </c>
       <c r="AI32" s="11">
-        <v>4.0061100000000005</v>
+        <v>3.7289099999999999</v>
       </c>
       <c r="AJ32" s="12">
-        <v>183.80865</v>
+        <v>183.53145000000001</v>
       </c>
     </row>
     <row r="33" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="11">
         <v>0</v>
       </c>
       <c r="D33" s="11">
         <v>0</v>
       </c>
       <c r="E33" s="11">
         <v>0</v>
       </c>
       <c r="F33" s="11">
         <v>0</v>
       </c>
       <c r="G33" s="11">
         <v>0</v>
       </c>
       <c r="H33" s="11">
         <v>0</v>
       </c>
       <c r="I33" s="11">
@@ -4008,54 +4007,54 @@
       <c r="AA33" s="11">
         <v>5.2141400000000004</v>
       </c>
       <c r="AB33" s="11">
         <v>2.99729</v>
       </c>
       <c r="AC33" s="11">
         <v>1.6914500000000001</v>
       </c>
       <c r="AD33" s="11">
         <v>1.2501900000000001</v>
       </c>
       <c r="AE33" s="11">
         <v>112.49194</v>
       </c>
       <c r="AF33" s="11">
         <v>-3.3641900000000002</v>
       </c>
       <c r="AG33" s="11">
         <v>3.1837900000000001</v>
       </c>
       <c r="AH33" s="11">
         <v>1.26911</v>
       </c>
       <c r="AI33" s="11">
-        <v>-1.62168</v>
+        <v>-1.2492300000000001</v>
       </c>
       <c r="AJ33" s="12">
-        <v>133.02664000000001</v>
+        <v>133.39909</v>
       </c>
     </row>
     <row r="34" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="11">
         <v>0</v>
       </c>
       <c r="D34" s="11">
         <v>0</v>
       </c>
       <c r="E34" s="11">
         <v>0</v>
       </c>
       <c r="F34" s="11">
         <v>0</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
       <c r="H34" s="11">
         <v>0</v>
       </c>
       <c r="I34" s="11">
@@ -4115,54 +4114,54 @@
       <c r="AA34" s="11">
         <v>0.14865999999999999</v>
       </c>
       <c r="AB34" s="11">
         <v>2.6980000000000001E-2</v>
       </c>
       <c r="AC34" s="11">
         <v>64.342470000000006</v>
       </c>
       <c r="AD34" s="11">
         <v>1.8084500000000001</v>
       </c>
       <c r="AE34" s="11">
         <v>-0.36557000000000001</v>
       </c>
       <c r="AF34" s="11">
         <v>-0.17277000000000001</v>
       </c>
       <c r="AG34" s="11">
         <v>0</v>
       </c>
       <c r="AH34" s="11">
         <v>0.67396</v>
       </c>
       <c r="AI34" s="11">
-        <v>-2.0282200000000001</v>
+        <v>-2.7535700000000003</v>
       </c>
       <c r="AJ34" s="12">
-        <v>64.552279999999996</v>
+        <v>63.826929999999997</v>
       </c>
     </row>
     <row r="35" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="11">
         <v>0</v>
       </c>
       <c r="D35" s="11">
         <v>0</v>
       </c>
       <c r="E35" s="11">
         <v>0</v>
       </c>
       <c r="F35" s="11">
         <v>19.581490000000002</v>
       </c>
       <c r="G35" s="11">
         <v>4.8542700000000005</v>
       </c>
       <c r="H35" s="11">
         <v>4.2553299999999998</v>
       </c>
       <c r="I35" s="11">
@@ -4222,375 +4221,375 @@
       <c r="AA35" s="11">
         <v>0</v>
       </c>
       <c r="AB35" s="11">
         <v>37.702309999999997</v>
       </c>
       <c r="AC35" s="11">
         <v>-0.8099400000000001</v>
       </c>
       <c r="AD35" s="11">
         <v>1.4857799999999999</v>
       </c>
       <c r="AE35" s="11">
         <v>-36.600019999999994</v>
       </c>
       <c r="AF35" s="11">
         <v>11.08441</v>
       </c>
       <c r="AG35" s="11">
         <v>5.8639999999999999</v>
       </c>
       <c r="AH35" s="11">
         <v>32.087769999999999</v>
       </c>
       <c r="AI35" s="11">
-        <v>3.9135</v>
+        <v>4.7991899999999994</v>
       </c>
       <c r="AJ35" s="12">
-        <v>41.831870000000002</v>
+        <v>42.717559999999999</v>
       </c>
     </row>
     <row r="36" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="2" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="C36" s="11">
-        <v>0</v>
+        <v>1.1414300000000002</v>
       </c>
       <c r="D36" s="11">
         <v>0</v>
       </c>
       <c r="E36" s="11">
-        <v>0</v>
+        <v>8.8160000000000002E-2</v>
       </c>
       <c r="F36" s="11">
         <v>0</v>
       </c>
       <c r="G36" s="11">
-        <v>0</v>
+        <v>0.82367000000000001</v>
       </c>
       <c r="H36" s="11">
-        <v>0</v>
+        <v>12.824290000000001</v>
       </c>
       <c r="I36" s="11">
-        <v>0</v>
+        <v>-11.543799999999999</v>
       </c>
       <c r="J36" s="11">
-        <v>0</v>
+        <v>0.46775</v>
       </c>
       <c r="K36" s="11">
-        <v>0</v>
+        <v>-2.2599699999999996</v>
       </c>
       <c r="L36" s="11">
-        <v>-0.51700000000000002</v>
+        <v>6.6500000000000005E-3</v>
       </c>
       <c r="M36" s="11">
-        <v>-0.56067</v>
+        <v>10.390649999999999</v>
       </c>
       <c r="N36" s="11">
-        <v>-0.92630999999999997</v>
+        <v>1.5135799999999999</v>
       </c>
       <c r="O36" s="11">
-        <v>-1.5920000000000001</v>
+        <v>21.48</v>
       </c>
       <c r="P36" s="11">
-        <v>-6.9390000000000007E-2</v>
+        <v>-5.2934099999999997</v>
       </c>
       <c r="Q36" s="11">
-        <v>-4.5800799999999997</v>
+        <v>-6.7581199999999999</v>
       </c>
       <c r="R36" s="11">
-        <v>-4.02128</v>
+        <v>7.7802799999999994</v>
       </c>
       <c r="S36" s="11">
-        <v>0.51696000000000009</v>
+        <v>0.89241999999999999</v>
       </c>
       <c r="T36" s="11">
-        <v>15.06981</v>
+        <v>2.0718400000000003</v>
       </c>
       <c r="U36" s="11">
-        <v>8.9081200000000003</v>
+        <v>9.6598199999999999</v>
       </c>
       <c r="V36" s="11">
-        <v>-3.9269699999999998</v>
+        <v>-38.543930000000003</v>
       </c>
       <c r="W36" s="11">
-        <v>-2.9677899999999999</v>
+        <v>6.7152500000000002</v>
       </c>
       <c r="X36" s="11">
-        <v>-3.2637299999999998</v>
+        <v>-5.6959799999999996</v>
       </c>
       <c r="Y36" s="11">
-        <v>5.16831</v>
+        <v>-2.56576</v>
       </c>
       <c r="Z36" s="11">
-        <v>-0.95350999999999997</v>
+        <v>1.6110799999999998</v>
       </c>
       <c r="AA36" s="11">
-        <v>-7.3957899999999999</v>
+        <v>12.72049</v>
       </c>
       <c r="AB36" s="11">
-        <v>-4.7887700000000004</v>
+        <v>36.645879999999998</v>
       </c>
       <c r="AC36" s="11">
-        <v>14.65845</v>
+        <v>-3.2283200000000001</v>
       </c>
       <c r="AD36" s="11">
-        <v>1.6093499999999998</v>
+        <v>-5.1322099999999997</v>
       </c>
       <c r="AE36" s="11">
-        <v>-4.6580500000000002</v>
+        <v>-35.985150000000004</v>
       </c>
       <c r="AF36" s="11">
-        <v>2.6217700000000002</v>
+        <v>3.1636799999999998</v>
       </c>
       <c r="AG36" s="11">
-        <v>-1.4005000000000001</v>
+        <v>-6.0936899999999996</v>
       </c>
       <c r="AH36" s="11">
-        <v>5.5480299999999998</v>
+        <v>-1.8268800000000001</v>
       </c>
       <c r="AI36" s="11">
-        <v>-3.01383</v>
+        <v>1.71871</v>
       </c>
       <c r="AJ36" s="12">
-        <v>9.4651300000000003</v>
+        <v>6.7884099999999972</v>
       </c>
     </row>
     <row r="37" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="2" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="C37" s="11">
         <v>0</v>
       </c>
       <c r="D37" s="11">
         <v>0</v>
       </c>
       <c r="E37" s="11">
-        <v>13.673410000000001</v>
+        <v>0</v>
       </c>
       <c r="F37" s="11">
-        <v>0.82177999999999995</v>
+        <v>0</v>
       </c>
       <c r="G37" s="11">
-        <v>11.527049999999999</v>
+        <v>0</v>
       </c>
       <c r="H37" s="11">
-        <v>-38.452300000000001</v>
+        <v>0</v>
       </c>
       <c r="I37" s="11">
-        <v>1.9454100000000001</v>
+        <v>0</v>
       </c>
       <c r="J37" s="11">
-        <v>4.2471699999999997</v>
+        <v>0</v>
       </c>
       <c r="K37" s="11">
-        <v>2.1014400000000002</v>
+        <v>0</v>
       </c>
       <c r="L37" s="11">
-        <v>-4.6928100000000006</v>
+        <v>-0.51700000000000002</v>
       </c>
       <c r="M37" s="11">
-        <v>-6.1622399999999997</v>
+        <v>-0.56067</v>
       </c>
       <c r="N37" s="11">
-        <v>0.93271000000000004</v>
+        <v>-0.92630999999999997</v>
       </c>
       <c r="O37" s="11">
-        <v>-2.0906799999999999</v>
+        <v>-1.5920000000000001</v>
       </c>
       <c r="P37" s="11">
-        <v>1.2007699999999999</v>
+        <v>-6.9390000000000007E-2</v>
       </c>
       <c r="Q37" s="11">
-        <v>5.43058</v>
+        <v>-4.5800799999999997</v>
       </c>
       <c r="R37" s="11">
-        <v>-2.3785400000000001</v>
+        <v>-4.02128</v>
       </c>
       <c r="S37" s="11">
-        <v>-2.0260400000000001</v>
+        <v>0.51696000000000009</v>
       </c>
       <c r="T37" s="11">
-        <v>1.20783</v>
+        <v>15.06981</v>
       </c>
       <c r="U37" s="11">
-        <v>5.30966</v>
+        <v>8.9081200000000003</v>
       </c>
       <c r="V37" s="11">
-        <v>2.5088400000000002</v>
+        <v>-3.9269699999999998</v>
       </c>
       <c r="W37" s="11">
-        <v>1.0585100000000001</v>
+        <v>-2.9677899999999999</v>
       </c>
       <c r="X37" s="11">
-        <v>0.74051</v>
+        <v>-3.2637299999999998</v>
       </c>
       <c r="Y37" s="11">
-        <v>23.25525</v>
+        <v>5.16831</v>
       </c>
       <c r="Z37" s="11">
-        <v>-9.14663</v>
+        <v>-0.95350999999999997</v>
       </c>
       <c r="AA37" s="11">
-        <v>2.5004599999999999</v>
+        <v>-7.3957899999999999</v>
       </c>
       <c r="AB37" s="11">
-        <v>1.0746199999999999</v>
+        <v>-4.7887700000000004</v>
       </c>
       <c r="AC37" s="11">
-        <v>-1.48238</v>
+        <v>14.65845</v>
       </c>
       <c r="AD37" s="11">
-        <v>-7.0940900000000005</v>
+        <v>1.6093499999999998</v>
       </c>
       <c r="AE37" s="11">
-        <v>13.366490000000001</v>
+        <v>-4.6580500000000002</v>
       </c>
       <c r="AF37" s="11">
-        <v>1.2678900000000002</v>
+        <v>2.6217700000000002</v>
       </c>
       <c r="AG37" s="11">
-        <v>-10.343159999999999</v>
+        <v>-1.4005000000000001</v>
       </c>
       <c r="AH37" s="11">
-        <v>0.71496000000000004</v>
+        <v>5.5480299999999998</v>
       </c>
       <c r="AI37" s="11">
-        <v>-3.0319699999999998</v>
+        <v>-5.7354700000000003</v>
       </c>
       <c r="AJ37" s="12">
-        <v>7.984499999999997</v>
+        <v>6.7434900000000004</v>
       </c>
     </row>
     <row r="38" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C38" s="11">
-        <v>1.1414300000000002</v>
+        <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
-        <v>8.8160000000000002E-2</v>
+        <v>13.673410000000001</v>
       </c>
       <c r="F38" s="11">
-        <v>0</v>
+        <v>0.82177999999999995</v>
       </c>
       <c r="G38" s="11">
-        <v>0.82367000000000001</v>
+        <v>11.527049999999999</v>
       </c>
       <c r="H38" s="11">
-        <v>12.824290000000001</v>
+        <v>-38.452300000000001</v>
       </c>
       <c r="I38" s="11">
-        <v>-11.543799999999999</v>
+        <v>1.9454100000000001</v>
       </c>
       <c r="J38" s="11">
-        <v>0.46775</v>
+        <v>4.2471699999999997</v>
       </c>
       <c r="K38" s="11">
-        <v>-2.2599699999999996</v>
+        <v>2.1014400000000002</v>
       </c>
       <c r="L38" s="11">
-        <v>6.6500000000000005E-3</v>
+        <v>-4.6928100000000006</v>
       </c>
       <c r="M38" s="11">
-        <v>10.390649999999999</v>
+        <v>-6.1622399999999997</v>
       </c>
       <c r="N38" s="11">
-        <v>1.5135799999999999</v>
+        <v>0.93271000000000004</v>
       </c>
       <c r="O38" s="11">
-        <v>21.48</v>
+        <v>-2.0906799999999999</v>
       </c>
       <c r="P38" s="11">
-        <v>-5.2934099999999997</v>
+        <v>1.2007699999999999</v>
       </c>
       <c r="Q38" s="11">
-        <v>-6.7581199999999999</v>
+        <v>5.43058</v>
       </c>
       <c r="R38" s="11">
-        <v>7.7802799999999994</v>
+        <v>-2.3785400000000001</v>
       </c>
       <c r="S38" s="11">
-        <v>0.89241999999999999</v>
+        <v>-2.0260400000000001</v>
       </c>
       <c r="T38" s="11">
-        <v>2.0718400000000003</v>
+        <v>1.20783</v>
       </c>
       <c r="U38" s="11">
-        <v>9.6598199999999999</v>
+        <v>5.30966</v>
       </c>
       <c r="V38" s="11">
-        <v>-38.543930000000003</v>
+        <v>2.5088400000000002</v>
       </c>
       <c r="W38" s="11">
-        <v>6.7152500000000002</v>
+        <v>1.0585100000000001</v>
       </c>
       <c r="X38" s="11">
-        <v>-5.6959799999999996</v>
+        <v>0.74051</v>
       </c>
       <c r="Y38" s="11">
-        <v>-2.56576</v>
+        <v>23.25525</v>
       </c>
       <c r="Z38" s="11">
-        <v>1.6110799999999998</v>
+        <v>-9.14663</v>
       </c>
       <c r="AA38" s="11">
-        <v>12.72049</v>
+        <v>2.5004599999999999</v>
       </c>
       <c r="AB38" s="11">
-        <v>36.645879999999998</v>
+        <v>1.0746199999999999</v>
       </c>
       <c r="AC38" s="11">
-        <v>-3.2283200000000001</v>
+        <v>-1.48238</v>
       </c>
       <c r="AD38" s="11">
-        <v>-5.1322099999999997</v>
+        <v>-7.0940900000000005</v>
       </c>
       <c r="AE38" s="11">
-        <v>-35.985150000000004</v>
+        <v>13.366490000000001</v>
       </c>
       <c r="AF38" s="11">
-        <v>3.1636799999999998</v>
+        <v>1.2678900000000002</v>
       </c>
       <c r="AG38" s="11">
-        <v>-6.0936899999999996</v>
+        <v>-10.343159999999999</v>
       </c>
       <c r="AH38" s="11">
-        <v>-1.8268800000000001</v>
+        <v>0.71496000000000004</v>
       </c>
       <c r="AI38" s="11">
-        <v>3.5999999999999997E-2</v>
+        <v>-4.8775600000000008</v>
       </c>
       <c r="AJ38" s="12">
-        <v>5.105699999999997</v>
+        <v>6.1389099999999965</v>
       </c>
     </row>
     <row r="39" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="11">
         <v>12.87804</v>
       </c>
       <c r="D39" s="11">
         <v>3.24411</v>
       </c>
       <c r="E39" s="11">
         <v>6.8694700000000006</v>
       </c>
       <c r="F39" s="11">
         <v>-19.581490000000002</v>
       </c>
       <c r="G39" s="11">
         <v>1.908E-2</v>
       </c>
       <c r="H39" s="11">
         <v>0.14363999999999999</v>
       </c>
       <c r="I39" s="11">
@@ -4650,54 +4649,54 @@
       <c r="AA39" s="11">
         <v>-0.16221000000000002</v>
       </c>
       <c r="AB39" s="11">
         <v>-3.5868200000000003</v>
       </c>
       <c r="AC39" s="11">
         <v>-1.7498900000000002</v>
       </c>
       <c r="AD39" s="11">
         <v>3.2167300000000001</v>
       </c>
       <c r="AE39" s="11">
         <v>-0.98436000000000001</v>
       </c>
       <c r="AF39" s="11">
         <v>9.3954500000000003</v>
       </c>
       <c r="AG39" s="11">
         <v>-1.7455499999999999</v>
       </c>
       <c r="AH39" s="11">
         <v>-9.6934500000000003</v>
       </c>
       <c r="AI39" s="11">
-        <v>-2.1991300000000003</v>
+        <v>-3.5487500000000001</v>
       </c>
       <c r="AJ39" s="12">
-        <v>0.11133999999999909</v>
+        <v>-1.2382800000000012</v>
       </c>
     </row>
     <row r="40" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="11">
         <v>0</v>
       </c>
       <c r="D40" s="11">
         <v>0</v>
       </c>
       <c r="E40" s="11">
         <v>0</v>
       </c>
       <c r="F40" s="11">
         <v>0</v>
       </c>
       <c r="G40" s="11">
         <v>0</v>
       </c>
       <c r="H40" s="11">
         <v>0</v>
       </c>
       <c r="I40" s="11">
@@ -4765,260 +4764,260 @@
       </c>
       <c r="AD40" s="11">
         <v>0</v>
       </c>
       <c r="AE40" s="11">
         <v>0</v>
       </c>
       <c r="AF40" s="11">
         <v>0</v>
       </c>
       <c r="AG40" s="11">
         <v>0</v>
       </c>
       <c r="AH40" s="11">
         <v>0</v>
       </c>
       <c r="AI40" s="11">
         <v>0</v>
       </c>
       <c r="AJ40" s="12">
         <v>-1.40317</v>
       </c>
     </row>
     <row r="41" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="C41" s="11">
         <v>0</v>
       </c>
       <c r="D41" s="11">
         <v>0</v>
       </c>
       <c r="E41" s="11">
         <v>0</v>
       </c>
       <c r="F41" s="11">
-        <v>33.907489999999996</v>
+        <v>0</v>
       </c>
       <c r="G41" s="11">
-        <v>11.30382</v>
+        <v>0.50535000000000008</v>
       </c>
       <c r="H41" s="11">
-        <v>-42.005940000000002</v>
+        <v>0</v>
       </c>
       <c r="I41" s="11">
-        <v>33.42868</v>
+        <v>0.96809000000000001</v>
       </c>
       <c r="J41" s="11">
-        <v>6.0811500000000001</v>
+        <v>-4.3899300000000006</v>
       </c>
       <c r="K41" s="11">
-        <v>-6.5458299999999996</v>
+        <v>6.1450000000000005E-2</v>
       </c>
       <c r="L41" s="11">
-        <v>102.04467</v>
+        <v>1.0491400000000002</v>
       </c>
       <c r="M41" s="11">
-        <v>-7.8433099999999998</v>
+        <v>11.063270000000001</v>
       </c>
       <c r="N41" s="11">
-        <v>11.757310000000002</v>
+        <v>13.959790000000002</v>
       </c>
       <c r="O41" s="11">
-        <v>6.7641999999999998</v>
+        <v>23.955470000000002</v>
       </c>
       <c r="P41" s="11">
-        <v>72.218850000000003</v>
+        <v>13.729139999999999</v>
       </c>
       <c r="Q41" s="11">
-        <v>14.344329999999999</v>
+        <v>25.600740000000002</v>
       </c>
       <c r="R41" s="11">
-        <v>66.355109999999996</v>
+        <v>14.08361</v>
       </c>
       <c r="S41" s="11">
-        <v>-1.54796</v>
+        <v>37.732800000000005</v>
       </c>
       <c r="T41" s="11">
-        <v>35.385560000000005</v>
+        <v>34.936699999999995</v>
       </c>
       <c r="U41" s="11">
-        <v>5.7437899999999997</v>
+        <v>-4.0578599999999998</v>
       </c>
       <c r="V41" s="11">
-        <v>48.736499999999999</v>
+        <v>16.901619999999998</v>
       </c>
       <c r="W41" s="11">
-        <v>-7.2545900000000003</v>
+        <v>-6.2128399999999999</v>
       </c>
       <c r="X41" s="11">
-        <v>11.404669999999999</v>
+        <v>-7.5521799999999999</v>
       </c>
       <c r="Y41" s="11">
-        <v>-369.73788999999999</v>
+        <v>17.393609999999999</v>
       </c>
       <c r="Z41" s="11">
-        <v>-5.4145399999999997</v>
+        <v>-190.72945999999999</v>
       </c>
       <c r="AA41" s="11">
-        <v>-13.820399999999999</v>
+        <v>57.752230000000004</v>
       </c>
       <c r="AB41" s="11">
-        <v>-14.090780000000001</v>
+        <v>-18.29054</v>
       </c>
       <c r="AC41" s="11">
-        <v>-18.705680000000001</v>
+        <v>0.86751999999999996</v>
       </c>
       <c r="AD41" s="11">
-        <v>-8.1611799999999999</v>
+        <v>6.6131800000000007</v>
       </c>
       <c r="AE41" s="11">
-        <v>0</v>
+        <v>73.245220000000003</v>
       </c>
       <c r="AF41" s="11">
-        <v>0</v>
+        <v>-310.91224999999997</v>
       </c>
       <c r="AG41" s="11">
-        <v>0</v>
+        <v>-36.44238</v>
       </c>
       <c r="AH41" s="11">
-        <v>0</v>
+        <v>1.6835100000000001</v>
       </c>
       <c r="AI41" s="11">
-        <v>0</v>
+        <v>204.96732</v>
       </c>
       <c r="AJ41" s="12">
-        <v>-35.65197000000002</v>
+        <v>-21.51767999999997</v>
       </c>
     </row>
     <row r="42" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="2" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="C42" s="11">
         <v>0</v>
       </c>
       <c r="D42" s="11">
         <v>0</v>
       </c>
       <c r="E42" s="11">
         <v>0</v>
       </c>
       <c r="F42" s="11">
-        <v>0</v>
+        <v>33.907489999999996</v>
       </c>
       <c r="G42" s="11">
-        <v>0.50535000000000008</v>
+        <v>11.30382</v>
       </c>
       <c r="H42" s="11">
-        <v>0</v>
+        <v>-42.005940000000002</v>
       </c>
       <c r="I42" s="11">
-        <v>0.96809000000000001</v>
+        <v>33.42868</v>
       </c>
       <c r="J42" s="11">
-        <v>-4.3899300000000006</v>
+        <v>6.0811500000000001</v>
       </c>
       <c r="K42" s="11">
-        <v>6.1450000000000005E-2</v>
+        <v>-6.5458299999999996</v>
       </c>
       <c r="L42" s="11">
-        <v>1.0491400000000002</v>
+        <v>102.04467</v>
       </c>
       <c r="M42" s="11">
-        <v>11.063270000000001</v>
+        <v>-7.8433099999999998</v>
       </c>
       <c r="N42" s="11">
-        <v>13.959790000000002</v>
+        <v>11.757310000000002</v>
       </c>
       <c r="O42" s="11">
-        <v>23.955470000000002</v>
+        <v>6.7641999999999998</v>
       </c>
       <c r="P42" s="11">
-        <v>13.729139999999999</v>
+        <v>72.218850000000003</v>
       </c>
       <c r="Q42" s="11">
-        <v>25.600740000000002</v>
+        <v>14.344329999999999</v>
       </c>
       <c r="R42" s="11">
-        <v>14.08361</v>
+        <v>66.355109999999996</v>
       </c>
       <c r="S42" s="11">
-        <v>37.732800000000005</v>
+        <v>-1.54796</v>
       </c>
       <c r="T42" s="11">
-        <v>34.936699999999995</v>
+        <v>35.385560000000005</v>
       </c>
       <c r="U42" s="11">
-        <v>-4.0578599999999998</v>
+        <v>5.7437899999999997</v>
       </c>
       <c r="V42" s="11">
-        <v>16.901619999999998</v>
+        <v>48.736499999999999</v>
       </c>
       <c r="W42" s="11">
-        <v>-6.2128399999999999</v>
+        <v>-7.2545900000000003</v>
       </c>
       <c r="X42" s="11">
-        <v>-7.5521799999999999</v>
+        <v>11.404669999999999</v>
       </c>
       <c r="Y42" s="11">
-        <v>17.393609999999999</v>
+        <v>-369.73788999999999</v>
       </c>
       <c r="Z42" s="11">
-        <v>-190.72945999999999</v>
+        <v>-5.4145399999999997</v>
       </c>
       <c r="AA42" s="11">
-        <v>57.752230000000004</v>
+        <v>-13.820399999999999</v>
       </c>
       <c r="AB42" s="11">
-        <v>-18.29054</v>
+        <v>-14.090780000000001</v>
       </c>
       <c r="AC42" s="11">
-        <v>0.86751999999999996</v>
+        <v>-18.705680000000001</v>
       </c>
       <c r="AD42" s="11">
-        <v>6.6131800000000007</v>
+        <v>-8.1611799999999999</v>
       </c>
       <c r="AE42" s="11">
-        <v>73.245220000000003</v>
+        <v>0</v>
       </c>
       <c r="AF42" s="11">
-        <v>-310.91224999999997</v>
+        <v>0</v>
       </c>
       <c r="AG42" s="11">
-        <v>-36.44238</v>
+        <v>0</v>
       </c>
       <c r="AH42" s="11">
-        <v>1.6835100000000001</v>
+        <v>0</v>
       </c>
       <c r="AI42" s="11">
-        <v>187.33523000000002</v>
+        <v>0</v>
       </c>
       <c r="AJ42" s="12">
-        <v>-39.149769999999968</v>
+        <v>-35.65197000000002</v>
       </c>
     </row>
     <row r="43" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="11">
         <v>0</v>
       </c>
       <c r="D43" s="11">
         <v>9.2188600000000012</v>
       </c>
       <c r="E43" s="11">
         <v>2.0515700000000003</v>
       </c>
       <c r="F43" s="11">
         <v>8.9133200000000006</v>
       </c>
       <c r="G43" s="11">
         <v>11.35853</v>
       </c>
       <c r="H43" s="11">
         <v>4.96251</v>
       </c>
       <c r="I43" s="11">
@@ -5078,161 +5077,161 @@
       <c r="AA43" s="11">
         <v>-305.27708000000001</v>
       </c>
       <c r="AB43" s="11">
         <v>4.7814700000000006</v>
       </c>
       <c r="AC43" s="11">
         <v>3.0025999999999997</v>
       </c>
       <c r="AD43" s="11">
         <v>-3.1593899999999997</v>
       </c>
       <c r="AE43" s="11">
         <v>2.9392800000000001</v>
       </c>
       <c r="AF43" s="11">
         <v>-5.8661300000000001</v>
       </c>
       <c r="AG43" s="11">
         <v>2.8224999999999998</v>
       </c>
       <c r="AH43" s="11">
         <v>4.7004599999999996</v>
       </c>
       <c r="AI43" s="11">
-        <v>-8.965209999999999</v>
+        <v>1.47113</v>
       </c>
       <c r="AJ43" s="12">
-        <v>-170.61884000000001</v>
+        <v>-160.1825</v>
       </c>
     </row>
     <row r="44" spans="2:36" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="20" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="21">
         <v>1.3400000014485158E-5</v>
       </c>
       <c r="D44" s="21">
         <v>2.8807199999988597E-2</v>
       </c>
       <c r="E44" s="21">
         <v>0.70433469999998977</v>
       </c>
       <c r="F44" s="21">
         <v>0.78783069999997224</v>
       </c>
       <c r="G44" s="21">
         <v>1.3123998000001507</v>
       </c>
       <c r="H44" s="21">
         <v>2.3900564000000486</v>
       </c>
       <c r="I44" s="21">
         <v>1.1377384999998412</v>
       </c>
       <c r="J44" s="21">
         <v>1.6164307999999892</v>
       </c>
       <c r="K44" s="21">
         <v>5.4341237000003275</v>
       </c>
       <c r="L44" s="21">
-        <v>6.9683445000001711</v>
+        <v>6.9683445000000575</v>
       </c>
       <c r="M44" s="21">
         <v>5.6337843999997403</v>
       </c>
       <c r="N44" s="21">
         <v>14.715890600000193</v>
       </c>
       <c r="O44" s="21">
         <v>12.844976999999972</v>
       </c>
       <c r="P44" s="21">
         <v>13.819819399999687</v>
       </c>
       <c r="Q44" s="21">
         <v>52.829916800000774</v>
       </c>
       <c r="R44" s="21">
         <v>13.499310700000478</v>
       </c>
       <c r="S44" s="21">
-        <v>5.0853821999999127</v>
+        <v>5.085382199999458</v>
       </c>
       <c r="T44" s="21">
         <v>32.593126700000312</v>
       </c>
       <c r="U44" s="21">
         <v>15.56205060000002</v>
       </c>
       <c r="V44" s="21">
         <v>3.5896867000001293</v>
       </c>
       <c r="W44" s="21">
         <v>7.0978526999999758</v>
       </c>
       <c r="X44" s="21">
         <v>22.748863200000869</v>
       </c>
       <c r="Y44" s="21">
-        <v>52.947449999999776</v>
+        <v>52.947450000000003</v>
       </c>
       <c r="Z44" s="21">
         <v>83.15368950000061</v>
       </c>
       <c r="AA44" s="21">
         <v>62.498385099999723</v>
       </c>
       <c r="AB44" s="21">
         <v>11.285557899999731</v>
       </c>
       <c r="AC44" s="21">
         <v>-3.7674374999987776</v>
       </c>
       <c r="AD44" s="21">
         <v>2.8871559000001525</v>
       </c>
       <c r="AE44" s="21">
         <v>33.21252430000095</v>
       </c>
       <c r="AF44" s="21">
         <v>113.02054059999864</v>
       </c>
       <c r="AG44" s="21">
         <v>-0.74840780000067753</v>
       </c>
       <c r="AH44" s="21">
         <v>78.40584070000159</v>
       </c>
       <c r="AI44" s="21">
-        <v>52.84846079999943</v>
+        <v>62.032615899998291</v>
       </c>
       <c r="AJ44" s="22">
-        <v>706.14450020001823</v>
+        <v>715.32865529997798</v>
       </c>
     </row>
     <row r="45" spans="2:36" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>0</v>
       </c>
       <c r="F45" s="11">
         <v>0</v>
       </c>
       <c r="G45" s="11">
         <v>0</v>
       </c>
       <c r="H45" s="11">
         <v>0</v>
       </c>
       <c r="I45" s="11">
@@ -5292,54 +5291,54 @@
       <c r="AA45" s="11">
         <v>30.460381703724345</v>
       </c>
       <c r="AB45" s="11">
         <v>-12.306980770923316</v>
       </c>
       <c r="AC45" s="11">
         <v>203.90081359967198</v>
       </c>
       <c r="AD45" s="11">
         <v>14.616834807942356</v>
       </c>
       <c r="AE45" s="11">
         <v>287.19935142976033</v>
       </c>
       <c r="AF45" s="11">
         <v>-158.4880928572781</v>
       </c>
       <c r="AG45" s="11">
         <v>32.595976758105223</v>
       </c>
       <c r="AH45" s="11">
         <v>99.337037816328674</v>
       </c>
       <c r="AI45" s="11">
-        <v>256.73376247165328</v>
+        <v>270.14393342784416</v>
       </c>
       <c r="AJ45" s="12">
-        <v>1024.1395011216532</v>
+        <v>1037.5496720778524</v>
       </c>
     </row>
     <row r="46" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="14">
         <v>100.9946034</v>
       </c>
       <c r="D46" s="14">
         <v>92.754227199999988</v>
       </c>
       <c r="E46" s="14">
         <v>79.108694699999987</v>
       </c>
       <c r="F46" s="14">
         <v>382.10836069999999</v>
       </c>
       <c r="G46" s="14">
         <v>511.07049979999999</v>
       </c>
       <c r="H46" s="14">
         <v>823.61695639999994</v>
       </c>
       <c r="I46" s="14">
@@ -5399,54 +5398,54 @@
       <c r="AA46" s="14">
         <v>1580.1590668037243</v>
       </c>
       <c r="AB46" s="14">
         <v>1375.8690571290767</v>
       </c>
       <c r="AC46" s="14">
         <v>3649.2132460996722</v>
       </c>
       <c r="AD46" s="14">
         <v>1469.4948507079423</v>
       </c>
       <c r="AE46" s="14">
         <v>4464.4878857297608</v>
       </c>
       <c r="AF46" s="14">
         <v>3705.9083977427217</v>
       </c>
       <c r="AG46" s="14">
         <v>3257.4538089581051</v>
       </c>
       <c r="AH46" s="14">
         <v>4182.2633785163289</v>
       </c>
       <c r="AI46" s="14">
-        <v>3116.6999732716531</v>
+        <v>2630.0206193278441</v>
       </c>
       <c r="AJ46" s="14">
-        <v>57454.480451321659</v>
+        <v>56967.801097377851</v>
       </c>
     </row>
     <row r="47" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="16" t="s">
         <v>42</v>
       </c>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15"/>
       <c r="L47" s="15"/>
       <c r="M47" s="15"/>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47" s="15">
         <v>825.7</v>
       </c>
       <c r="S47" s="15">