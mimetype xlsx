--- v2 (2026-04-12)
+++ v3 (2026-07-26)
@@ -1,77 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2025\2025Q4\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2026\2026Q1\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D90C90D9-A133-422A-B438-342812557857}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="10" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...6 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="51">
   <si>
     <t>MALTA</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>AUSTRIA</t>
   </si>
   <si>
     <t>BELGIUM</t>
   </si>
   <si>
     <t>BOSNIA AND HERZEGOVINA</t>
   </si>
   <si>
     <t>CZECH REPUBLIC</t>
   </si>
   <si>
     <t>DENMARK</t>
   </si>
   <si>
     <t>GERMANY</t>
   </si>
   <si>
@@ -298,70 +293,73 @@
         <charset val="238"/>
       </rPr>
       <t>4)</t>
     </r>
   </si>
   <si>
     <t>UNITED ARAB EMIRATES</t>
   </si>
   <si>
     <t>SERBIA</t>
   </si>
   <si>
     <t>LIECHTENSTEIN</t>
   </si>
   <si>
     <t>NETHERLANDS ANTILLES</t>
   </si>
   <si>
     <t>CAYMAN ISLANDS</t>
   </si>
   <si>
     <t>International Financial Institutions</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2025 </t>
+      <t xml:space="preserve">Q1 2026 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <t>SOUTH AFRICA</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -563,61 +561,61 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
-    <cellStyle name="Međunaslov u tablici" xfId="3"/>
-    <cellStyle name="Napomene" xfId="4"/>
+    <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Obično_baza2014Q4" xfId="10"/>
-[...4 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+    <cellStyle name="Obično_baza2014Q4" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -668,85 +666,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -882,79 +914,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:AJ53"/>
+  <dimension ref="B2:AK54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.33203125" style="2" customWidth="1"/>
     <col min="3" max="30" width="9" style="2" customWidth="1"/>
-    <col min="31" max="35" width="9.6640625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="37" max="16384" width="9.33203125" style="2"/>
+    <col min="31" max="36" width="9.6640625" style="2" customWidth="1"/>
+    <col min="37" max="37" width="10.83203125" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="3" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="8" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="2:36" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:37" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9">
         <v>1993</v>
       </c>
       <c r="D5" s="9">
         <v>1994</v>
       </c>
       <c r="E5" s="9">
         <v>1995</v>
       </c>
       <c r="F5" s="9">
         <v>1996</v>
       </c>
       <c r="G5" s="9">
         <v>1997</v>
       </c>
       <c r="H5" s="9">
         <v>1998</v>
       </c>
       <c r="I5" s="9">
         <v>1999</v>
       </c>
       <c r="J5" s="9">
@@ -1010,58 +1042,61 @@
       </c>
       <c r="AA5" s="9">
         <v>2017</v>
       </c>
       <c r="AB5" s="9">
         <v>2018</v>
       </c>
       <c r="AC5" s="19">
         <v>2019</v>
       </c>
       <c r="AD5" s="19">
         <v>2020</v>
       </c>
       <c r="AE5" s="19">
         <v>2021</v>
       </c>
       <c r="AF5" s="19">
         <v>2022</v>
       </c>
       <c r="AG5" s="23">
         <v>2023</v>
       </c>
       <c r="AH5" s="9">
         <v>2024</v>
       </c>
-      <c r="AI5" s="9" t="s">
+      <c r="AI5" s="9">
+        <v>2025</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="AJ5" s="9" t="s">
+      <c r="AK5" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="11">
         <v>3.6773099999999999</v>
       </c>
       <c r="D6" s="11">
         <v>13.10638</v>
       </c>
       <c r="E6" s="11">
         <v>0.22372999999999998</v>
       </c>
       <c r="F6" s="11">
         <v>8.2952000000000012</v>
       </c>
       <c r="G6" s="11">
         <v>38.661110000000001</v>
       </c>
       <c r="H6" s="11">
         <v>93.033090000000001</v>
       </c>
       <c r="I6" s="11">
         <v>60.171860000000002</v>
       </c>
       <c r="J6" s="11">
@@ -1120,55 +1155,58 @@
       </c>
       <c r="AB6" s="11">
         <v>112.41361000000001</v>
       </c>
       <c r="AC6" s="11">
         <v>2291.9793799999998</v>
       </c>
       <c r="AD6" s="11">
         <v>60.859559999999995</v>
       </c>
       <c r="AE6" s="11">
         <v>148.94758999999999</v>
       </c>
       <c r="AF6" s="11">
         <v>129.87201999999999</v>
       </c>
       <c r="AG6" s="11">
         <v>842.83879999999999</v>
       </c>
       <c r="AH6" s="11">
         <v>1364.72801</v>
       </c>
       <c r="AI6" s="11">
         <v>319.54995000000002</v>
       </c>
-      <c r="AJ6" s="12">
-        <v>11608.030070000001</v>
+      <c r="AJ6" s="11">
+        <v>19.973410000000001</v>
+      </c>
+      <c r="AK6" s="12">
+        <v>11628.003480000001</v>
       </c>
     </row>
-    <row r="7" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
         <v>8.2048899999999989</v>
       </c>
       <c r="D7" s="11">
         <v>37.878099999999996</v>
       </c>
       <c r="E7" s="11">
         <v>6.4023900000000005</v>
       </c>
       <c r="F7" s="11">
         <v>46.284199999999998</v>
       </c>
       <c r="G7" s="11">
         <v>246.99113</v>
       </c>
       <c r="H7" s="11">
         <v>155.87909999999999</v>
       </c>
       <c r="I7" s="11">
         <v>125.44045</v>
       </c>
       <c r="J7" s="11">
@@ -1227,55 +1265,58 @@
       </c>
       <c r="AB7" s="11">
         <v>355.95994999999999</v>
       </c>
       <c r="AC7" s="11">
         <v>239.23534000000001</v>
       </c>
       <c r="AD7" s="11">
         <v>184.10017000000002</v>
       </c>
       <c r="AE7" s="11">
         <v>555.95593000000008</v>
       </c>
       <c r="AF7" s="11">
         <v>573.87330000000009</v>
       </c>
       <c r="AG7" s="11">
         <v>633.68381000000011</v>
       </c>
       <c r="AH7" s="11">
         <v>25.770220000000002</v>
       </c>
       <c r="AI7" s="11">
         <v>88.524869999999993</v>
       </c>
-      <c r="AJ7" s="12">
-        <v>6712.5423799999999</v>
+      <c r="AJ7" s="11">
+        <v>59.180390000000003</v>
+      </c>
+      <c r="AK7" s="12">
+        <v>6771.7227699999994</v>
       </c>
     </row>
-    <row r="8" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="11">
         <v>2.5340799999999999</v>
       </c>
       <c r="D8" s="11">
         <v>1.8409999999999999E-2</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>0.24940999999999999</v>
       </c>
       <c r="G8" s="11">
         <v>8.612680000000001</v>
       </c>
       <c r="H8" s="11">
         <v>2.3455400000000002</v>
       </c>
       <c r="I8" s="11">
         <v>-11.076739999999999</v>
       </c>
       <c r="J8" s="11">
@@ -1334,55 +1375,58 @@
       </c>
       <c r="AB8" s="11">
         <v>241.70935</v>
       </c>
       <c r="AC8" s="11">
         <v>442.70600000000002</v>
       </c>
       <c r="AD8" s="11">
         <v>1000.88996</v>
       </c>
       <c r="AE8" s="11">
         <v>593.65289000000007</v>
       </c>
       <c r="AF8" s="11">
         <v>338.4941</v>
       </c>
       <c r="AG8" s="11">
         <v>483.77067999999997</v>
       </c>
       <c r="AH8" s="11">
         <v>389.99603999999999</v>
       </c>
       <c r="AI8" s="11">
         <v>136.59314999999998</v>
       </c>
-      <c r="AJ8" s="12">
-        <v>6390.2424900000005</v>
+      <c r="AJ8" s="11">
+        <v>135.61627999999999</v>
+      </c>
+      <c r="AK8" s="12">
+        <v>6525.8587699999998</v>
       </c>
     </row>
-    <row r="9" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="11">
         <v>34.968220000000002</v>
       </c>
       <c r="D9" s="11">
         <v>6.4128999999999996</v>
       </c>
       <c r="E9" s="11">
         <v>14.207090000000001</v>
       </c>
       <c r="F9" s="11">
         <v>2.0058800000000003</v>
       </c>
       <c r="G9" s="11">
         <v>-58.732030000000002</v>
       </c>
       <c r="H9" s="11">
         <v>48.036180000000002</v>
       </c>
       <c r="I9" s="11">
         <v>880.08438999999998</v>
       </c>
       <c r="J9" s="11">
@@ -1441,55 +1485,58 @@
       </c>
       <c r="AB9" s="11">
         <v>199.62040999999999</v>
       </c>
       <c r="AC9" s="11">
         <v>167.53557000000001</v>
       </c>
       <c r="AD9" s="11">
         <v>147.51766000000001</v>
       </c>
       <c r="AE9" s="11">
         <v>613.73622999999998</v>
       </c>
       <c r="AF9" s="11">
         <v>239.54048</v>
       </c>
       <c r="AG9" s="11">
         <v>555.37157999999999</v>
       </c>
       <c r="AH9" s="11">
         <v>266.42238000000003</v>
       </c>
       <c r="AI9" s="11">
         <v>467.42695000000003</v>
       </c>
-      <c r="AJ9" s="12">
-        <v>5701.4707400000007</v>
+      <c r="AJ9" s="11">
+        <v>-83.73151</v>
+      </c>
+      <c r="AK9" s="12">
+        <v>5617.7392300000001</v>
       </c>
     </row>
-    <row r="10" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="11">
         <v>6.9384300000000003</v>
       </c>
       <c r="D10" s="11">
         <v>3.0425900000000001</v>
       </c>
       <c r="E10" s="11">
         <v>2.6810999999999998</v>
       </c>
       <c r="F10" s="11">
         <v>4.3594600000000003</v>
       </c>
       <c r="G10" s="11">
         <v>26.050979999999999</v>
       </c>
       <c r="H10" s="11">
         <v>8.2502399999999998</v>
       </c>
       <c r="I10" s="11">
         <v>33.698329999999999</v>
       </c>
       <c r="J10" s="11">
@@ -1548,55 +1595,58 @@
       </c>
       <c r="AB10" s="11">
         <v>-29.738759999999999</v>
       </c>
       <c r="AC10" s="11">
         <v>-102.03905</v>
       </c>
       <c r="AD10" s="11">
         <v>18.365479999999998</v>
       </c>
       <c r="AE10" s="11">
         <v>257.78539000000001</v>
       </c>
       <c r="AF10" s="11">
         <v>334.31984999999997</v>
       </c>
       <c r="AG10" s="11">
         <v>-67.425889999999995</v>
       </c>
       <c r="AH10" s="11">
         <v>-6.8130100000000002</v>
       </c>
       <c r="AI10" s="11">
         <v>33.152850000000001</v>
       </c>
-      <c r="AJ10" s="12">
-        <v>3827.01809</v>
+      <c r="AJ10" s="11">
+        <v>130.30010999999999</v>
+      </c>
+      <c r="AK10" s="12">
+        <v>3957.3182000000002</v>
       </c>
     </row>
-    <row r="11" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>1.5351300000000001</v>
       </c>
       <c r="H11" s="11">
         <v>6.8231800000000007</v>
       </c>
       <c r="I11" s="11">
         <v>5.5413399999999999</v>
       </c>
       <c r="J11" s="11">
@@ -1655,55 +1705,58 @@
       </c>
       <c r="AB11" s="11">
         <v>75.096779999999995</v>
       </c>
       <c r="AC11" s="11">
         <v>49.24156</v>
       </c>
       <c r="AD11" s="11">
         <v>-5.86266</v>
       </c>
       <c r="AE11" s="11">
         <v>237.75492000000003</v>
       </c>
       <c r="AF11" s="11">
         <v>275.62506000000002</v>
       </c>
       <c r="AG11" s="11">
         <v>-18.450009999999999</v>
       </c>
       <c r="AH11" s="11">
         <v>87.709410000000005</v>
       </c>
       <c r="AI11" s="11">
         <v>125.26774</v>
       </c>
-      <c r="AJ11" s="12">
-        <v>3613.89131</v>
+      <c r="AJ11" s="11">
+        <v>23.07489</v>
+      </c>
+      <c r="AK11" s="12">
+        <v>3636.9662000000003</v>
       </c>
     </row>
-    <row r="12" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="11">
         <v>4.8230000000000004</v>
       </c>
       <c r="D12" s="11">
         <v>0.21093000000000001</v>
       </c>
       <c r="E12" s="11">
         <v>2.63672</v>
       </c>
       <c r="F12" s="11">
         <v>2.4176100000000003</v>
       </c>
       <c r="G12" s="11">
         <v>22.91347</v>
       </c>
       <c r="H12" s="11">
         <v>29.87088</v>
       </c>
       <c r="I12" s="11">
         <v>25.15305</v>
       </c>
       <c r="J12" s="11">
@@ -1762,269 +1815,278 @@
       </c>
       <c r="AB12" s="11">
         <v>-77.579189999999997</v>
       </c>
       <c r="AC12" s="11">
         <v>120.72798</v>
       </c>
       <c r="AD12" s="11">
         <v>21.459289999999999</v>
       </c>
       <c r="AE12" s="11">
         <v>433.20749999999998</v>
       </c>
       <c r="AF12" s="11">
         <v>225.26154</v>
       </c>
       <c r="AG12" s="11">
         <v>146.24720000000002</v>
       </c>
       <c r="AH12" s="11">
         <v>326.32281999999998</v>
       </c>
       <c r="AI12" s="11">
         <v>217.55126999999999</v>
       </c>
-      <c r="AJ12" s="12">
-        <v>2904.6101800000001</v>
+      <c r="AJ12" s="11">
+        <v>70.705370000000002</v>
+      </c>
+      <c r="AK12" s="12">
+        <v>2975.3155499999998</v>
       </c>
     </row>
-    <row r="13" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="11">
+        <v>0</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0</v>
+      </c>
+      <c r="E13" s="11">
+        <v>0</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0</v>
+      </c>
+      <c r="G13" s="11">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11">
+        <v>3.4123099999999997</v>
+      </c>
+      <c r="I13" s="11">
+        <v>0</v>
+      </c>
+      <c r="J13" s="11">
+        <v>0</v>
+      </c>
+      <c r="K13" s="11">
+        <v>0</v>
+      </c>
+      <c r="L13" s="11">
+        <v>0</v>
+      </c>
+      <c r="M13" s="11">
+        <v>0.25716</v>
+      </c>
+      <c r="N13" s="11">
+        <v>3.1736500000000003</v>
+      </c>
+      <c r="O13" s="11">
+        <v>7.8452200000000003</v>
+      </c>
+      <c r="P13" s="11">
+        <v>1.0740699999999999</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>46.607500000000002</v>
+      </c>
+      <c r="R13" s="11">
+        <v>31.422400000000003</v>
+      </c>
+      <c r="S13" s="11">
+        <v>-1.68933</v>
+      </c>
+      <c r="T13" s="11">
+        <v>43.762449999999994</v>
+      </c>
+      <c r="U13" s="11">
+        <v>38.738349999999997</v>
+      </c>
+      <c r="V13" s="11">
+        <v>14.56348</v>
+      </c>
+      <c r="W13" s="11">
+        <v>6.7003900000000005</v>
+      </c>
+      <c r="X13" s="11">
+        <v>51.860680000000002</v>
+      </c>
+      <c r="Y13" s="11">
+        <v>10.804790000000001</v>
+      </c>
+      <c r="Z13" s="11">
+        <v>61.14179</v>
+      </c>
+      <c r="AA13" s="11">
+        <v>37.17389</v>
+      </c>
+      <c r="AB13" s="11">
+        <v>46.536269999999995</v>
+      </c>
+      <c r="AC13" s="11">
+        <v>-26.06128</v>
+      </c>
+      <c r="AD13" s="11">
+        <v>76.570740000000001</v>
+      </c>
+      <c r="AE13" s="11">
+        <v>-23.513210000000001</v>
+      </c>
+      <c r="AF13" s="11">
+        <v>782.99833000000001</v>
+      </c>
+      <c r="AG13" s="11">
+        <v>88.930170000000004</v>
+      </c>
+      <c r="AH13" s="11">
+        <v>246.26909000000001</v>
+      </c>
+      <c r="AI13" s="11">
+        <v>-172.83329000000001</v>
+      </c>
+      <c r="AJ13" s="11">
+        <v>17.24241</v>
+      </c>
+      <c r="AK13" s="12">
+        <v>1392.98803</v>
+      </c>
+    </row>
+    <row r="14" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C14" s="11">
         <v>9.8575200000000009</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D14" s="11">
         <v>0.53828999999999994</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E14" s="11">
         <v>0.20795</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F14" s="11">
         <v>0.14793999999999999</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G14" s="11">
         <v>50.22871</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H14" s="11">
         <v>3.5019499999999999</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I14" s="11">
         <v>26.60792</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J14" s="11">
         <v>84.089169999999996</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K14" s="11">
         <v>-18.680799999999998</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L14" s="11">
         <v>6.2960799999999999</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M14" s="11">
         <v>33.065089999999998</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N14" s="11">
         <v>39.577160000000006</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O14" s="11">
         <v>75.431049999999999</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P14" s="11">
         <v>90.503609999999995</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q14" s="11">
         <v>69.448740000000001</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R14" s="11">
         <v>-47.585459999999998</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S14" s="11">
         <v>39.58972</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T14" s="11">
         <v>-81.005440000000007</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U14" s="11">
         <v>16.636939999999999</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V14" s="11">
         <v>7.9790200000000002</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W14" s="11">
         <v>39.343499999999999</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X14" s="11">
         <v>25.676740000000002</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Y14" s="11">
         <v>594.56067000000007</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z14" s="11">
         <v>42.497250000000001</v>
       </c>
-      <c r="AA13" s="11">
+      <c r="AA14" s="11">
         <v>66.962339999999998</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB14" s="11">
         <v>-75.47099</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC14" s="11">
         <v>3.4498800000000003</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AD14" s="11">
         <v>-15.92277</v>
       </c>
-      <c r="AE13" s="11">
+      <c r="AE14" s="11">
         <v>268.57905</v>
       </c>
-      <c r="AF13" s="11">
+      <c r="AF14" s="11">
         <v>131.40496999999999</v>
       </c>
-      <c r="AG13" s="11">
+      <c r="AG14" s="11">
         <v>65.057839999999999</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AH14" s="11">
         <v>135.12706</v>
       </c>
-      <c r="AI13" s="11">
+      <c r="AI14" s="11">
         <v>-262.29205999999999</v>
       </c>
-      <c r="AJ13" s="12">
-        <v>1425.4086399999999</v>
+      <c r="AJ14" s="11">
+        <v>-71.05758999999999</v>
+      </c>
+      <c r="AK14" s="12">
+        <v>1354.35105</v>
       </c>
     </row>
-    <row r="14" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...106 lines deleted...]
-    <row r="15" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>7.0138999999999996</v>
       </c>
       <c r="G15" s="11">
         <v>2.3061400000000001</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
         <v>-5.9501200000000001</v>
       </c>
       <c r="J15" s="11">
@@ -2083,55 +2145,58 @@
       </c>
       <c r="AB15" s="11">
         <v>131.23397</v>
       </c>
       <c r="AC15" s="11">
         <v>125.27046</v>
       </c>
       <c r="AD15" s="11">
         <v>54.134010000000004</v>
       </c>
       <c r="AE15" s="11">
         <v>112.22783</v>
       </c>
       <c r="AF15" s="11">
         <v>165.53465</v>
       </c>
       <c r="AG15" s="11">
         <v>104.77403</v>
       </c>
       <c r="AH15" s="11">
         <v>74.988119999999995</v>
       </c>
       <c r="AI15" s="11">
         <v>77.966460000000012</v>
       </c>
-      <c r="AJ15" s="12">
-        <v>1218.92941</v>
+      <c r="AJ15" s="11">
+        <v>108.75475999999999</v>
+      </c>
+      <c r="AK15" s="12">
+        <v>1327.68417</v>
       </c>
     </row>
-    <row r="16" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="11">
         <v>7.7501600000000002</v>
       </c>
       <c r="D16" s="11">
         <v>15.8149</v>
       </c>
       <c r="E16" s="11">
         <v>10.142139999999999</v>
       </c>
       <c r="F16" s="11">
         <v>16.733799999999999</v>
       </c>
       <c r="G16" s="11">
         <v>-8.18506</v>
       </c>
       <c r="H16" s="11">
         <v>11.32634</v>
       </c>
       <c r="I16" s="11">
         <v>5.4491800000000001</v>
       </c>
       <c r="J16" s="11">
@@ -2190,55 +2255,58 @@
       </c>
       <c r="AB16" s="11">
         <v>74.259899999999988</v>
       </c>
       <c r="AC16" s="11">
         <v>-169.76598000000001</v>
       </c>
       <c r="AD16" s="11">
         <v>-40.360150000000004</v>
       </c>
       <c r="AE16" s="11">
         <v>44.886960000000002</v>
       </c>
       <c r="AF16" s="11">
         <v>201.06029999999998</v>
       </c>
       <c r="AG16" s="11">
         <v>95.964710000000011</v>
       </c>
       <c r="AH16" s="11">
         <v>212.52835000000002</v>
       </c>
       <c r="AI16" s="11">
         <v>109.06282</v>
       </c>
-      <c r="AJ16" s="12">
-        <v>1173.4079099999999</v>
+      <c r="AJ16" s="11">
+        <v>121.04686</v>
+      </c>
+      <c r="AK16" s="12">
+        <v>1294.4547700000001</v>
       </c>
     </row>
-    <row r="17" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="11">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>0</v>
       </c>
       <c r="E17" s="11">
         <v>0.11131999999999999</v>
       </c>
       <c r="F17" s="11">
         <v>4.5070899999999998</v>
       </c>
       <c r="G17" s="11">
         <v>21.370529999999999</v>
       </c>
       <c r="H17" s="11">
         <v>-5.1898200000000001</v>
       </c>
       <c r="I17" s="11">
         <v>6.8319300000000007</v>
       </c>
       <c r="J17" s="11">
@@ -2297,55 +2365,58 @@
       </c>
       <c r="AB17" s="11">
         <v>7.1938999999999993</v>
       </c>
       <c r="AC17" s="11">
         <v>16.975990000000003</v>
       </c>
       <c r="AD17" s="11">
         <v>11.024370000000001</v>
       </c>
       <c r="AE17" s="11">
         <v>8.3070799999999991</v>
       </c>
       <c r="AF17" s="11">
         <v>134.03889999999998</v>
       </c>
       <c r="AG17" s="11">
         <v>-134.53801999999999</v>
       </c>
       <c r="AH17" s="11">
         <v>91.103460000000013</v>
       </c>
       <c r="AI17" s="11">
         <v>60.309260000000002</v>
       </c>
-      <c r="AJ17" s="12">
-        <v>1158.53882</v>
+      <c r="AJ17" s="11">
+        <v>-15.750879999999999</v>
+      </c>
+      <c r="AK17" s="12">
+        <v>1142.7879399999999</v>
       </c>
     </row>
-    <row r="18" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="11">
         <v>0.17584</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>6.7800000000000004E-3</v>
       </c>
       <c r="G18" s="11">
         <v>9.77942</v>
       </c>
       <c r="H18" s="11">
         <v>5.3205900000000002</v>
       </c>
       <c r="I18" s="11">
         <v>0.71596000000000004</v>
       </c>
       <c r="J18" s="11">
@@ -2404,55 +2475,58 @@
       </c>
       <c r="AB18" s="11">
         <v>44.523650000000004</v>
       </c>
       <c r="AC18" s="11">
         <v>55.873410000000007</v>
       </c>
       <c r="AD18" s="11">
         <v>49.003019999999999</v>
       </c>
       <c r="AE18" s="11">
         <v>70.523470000000003</v>
       </c>
       <c r="AF18" s="11">
         <v>67.825310000000002</v>
       </c>
       <c r="AG18" s="11">
         <v>79.886660000000006</v>
       </c>
       <c r="AH18" s="11">
         <v>162.7424</v>
       </c>
       <c r="AI18" s="11">
         <v>154.30946</v>
       </c>
-      <c r="AJ18" s="12">
-        <v>978.71417999999994</v>
+      <c r="AJ18" s="11">
+        <v>28.364159999999998</v>
+      </c>
+      <c r="AK18" s="12">
+        <v>1007.0783399999999</v>
       </c>
     </row>
-    <row r="19" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="11">
         <v>0.83220000000000005</v>
       </c>
       <c r="D19" s="11">
         <v>9.264E-2</v>
       </c>
       <c r="E19" s="11">
         <v>0.47677999999999998</v>
       </c>
       <c r="F19" s="11">
         <v>1.0967199999999999</v>
       </c>
       <c r="G19" s="11">
         <v>4.3336399999999999</v>
       </c>
       <c r="H19" s="11">
         <v>-1.79383</v>
       </c>
       <c r="I19" s="11">
         <v>0.33839999999999998</v>
       </c>
       <c r="J19" s="11">
@@ -2511,55 +2585,58 @@
       </c>
       <c r="AB19" s="11">
         <v>0.11456000000000001</v>
       </c>
       <c r="AC19" s="11">
         <v>40.92906</v>
       </c>
       <c r="AD19" s="11">
         <v>18.631430000000002</v>
       </c>
       <c r="AE19" s="11">
         <v>18.106300000000001</v>
       </c>
       <c r="AF19" s="11">
         <v>33.168550000000003</v>
       </c>
       <c r="AG19" s="11">
         <v>6.2899099999999999</v>
       </c>
       <c r="AH19" s="11">
         <v>71.204239999999999</v>
       </c>
       <c r="AI19" s="11">
         <v>48.411569999999998</v>
       </c>
-      <c r="AJ19" s="12">
-        <v>907.03064000000006</v>
+      <c r="AJ19" s="11">
+        <v>0.30695</v>
+      </c>
+      <c r="AK19" s="12">
+        <v>907.33758999999998</v>
       </c>
     </row>
-    <row r="20" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>0</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
       </c>
       <c r="J20" s="11">
@@ -2618,55 +2695,58 @@
       </c>
       <c r="AB20" s="11">
         <v>-0.125</v>
       </c>
       <c r="AC20" s="11">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="AD20" s="11">
         <v>0</v>
       </c>
       <c r="AE20" s="11">
         <v>0.26800000000000002</v>
       </c>
       <c r="AF20" s="11">
         <v>0</v>
       </c>
       <c r="AG20" s="11">
         <v>0</v>
       </c>
       <c r="AH20" s="11">
         <v>0</v>
       </c>
       <c r="AI20" s="11">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="AJ20" s="12">
+      <c r="AJ20" s="11">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="12">
         <v>854.74652999999989</v>
       </c>
     </row>
-    <row r="21" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="11">
         <v>0.33744999999999997</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>26.647359999999999</v>
       </c>
       <c r="F21" s="11">
         <v>5.9597700000000007</v>
       </c>
       <c r="G21" s="11">
         <v>8.1906999999999996</v>
       </c>
       <c r="H21" s="11">
         <v>21.990970000000001</v>
       </c>
       <c r="I21" s="11">
         <v>4.7366099999999998</v>
       </c>
       <c r="J21" s="11">
@@ -2725,55 +2805,58 @@
       </c>
       <c r="AB21" s="11">
         <v>109.95138</v>
       </c>
       <c r="AC21" s="11">
         <v>17.808779999999999</v>
       </c>
       <c r="AD21" s="11">
         <v>-300.54829999999998</v>
       </c>
       <c r="AE21" s="11">
         <v>49.929879999999997</v>
       </c>
       <c r="AF21" s="11">
         <v>88.589860000000002</v>
       </c>
       <c r="AG21" s="11">
         <v>45.181220000000003</v>
       </c>
       <c r="AH21" s="11">
         <v>116.87965</v>
       </c>
       <c r="AI21" s="11">
         <v>26.293849999999999</v>
       </c>
-      <c r="AJ21" s="12">
-        <v>812.83369999999991</v>
+      <c r="AJ21" s="11">
+        <v>5.1962999999999999</v>
+      </c>
+      <c r="AK21" s="12">
+        <v>818.03</v>
       </c>
     </row>
-    <row r="22" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0.28302999999999995</v>
       </c>
       <c r="J22" s="11">
@@ -2832,55 +2915,58 @@
       </c>
       <c r="AB22" s="11">
         <v>6.6818999999999997</v>
       </c>
       <c r="AC22" s="11">
         <v>-18.008389999999999</v>
       </c>
       <c r="AD22" s="11">
         <v>1.62917</v>
       </c>
       <c r="AE22" s="11">
         <v>55.360610000000001</v>
       </c>
       <c r="AF22" s="11">
         <v>17.377770000000002</v>
       </c>
       <c r="AG22" s="11">
         <v>40.098059999999997</v>
       </c>
       <c r="AH22" s="11">
         <v>109.75199000000001</v>
       </c>
       <c r="AI22" s="11">
         <v>428.38159000000002</v>
       </c>
-      <c r="AJ22" s="12">
-        <v>737.85487000000001</v>
+      <c r="AJ22" s="11">
+        <v>-2.9726399999999997</v>
+      </c>
+      <c r="AK22" s="12">
+        <v>734.88222999999994</v>
       </c>
     </row>
-    <row r="23" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="11">
         <v>3.5743899999999997</v>
       </c>
       <c r="D23" s="11">
         <v>2.2375400000000001</v>
       </c>
       <c r="E23" s="11">
         <v>-11.048350000000001</v>
       </c>
       <c r="F23" s="11">
         <v>227.38930999999999</v>
       </c>
       <c r="G23" s="11">
         <v>93.817149999999998</v>
       </c>
       <c r="H23" s="11">
         <v>489.23282</v>
       </c>
       <c r="I23" s="11">
         <v>133.12849</v>
       </c>
       <c r="J23" s="11">
@@ -2939,55 +3025,58 @@
       </c>
       <c r="AB23" s="11">
         <v>-19.605090000000001</v>
       </c>
       <c r="AC23" s="11">
         <v>-18.643470000000001</v>
       </c>
       <c r="AD23" s="11">
         <v>127.04332000000001</v>
       </c>
       <c r="AE23" s="11">
         <v>62.267830000000004</v>
       </c>
       <c r="AF23" s="11">
         <v>328.20032000000003</v>
       </c>
       <c r="AG23" s="11">
         <v>32.901069999999997</v>
       </c>
       <c r="AH23" s="11">
         <v>47.590960000000003</v>
       </c>
       <c r="AI23" s="11">
         <v>40.511489999999995</v>
       </c>
-      <c r="AJ23" s="12">
-        <v>700.06471999999997</v>
+      <c r="AJ23" s="11">
+        <v>-10.822629999999998</v>
+      </c>
+      <c r="AK23" s="12">
+        <v>689.24208999999996</v>
       </c>
     </row>
-    <row r="24" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>2.6440000000000002E-2</v>
       </c>
       <c r="E24" s="11">
         <v>2.784E-2</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0.19066999999999998</v>
       </c>
       <c r="H24" s="11">
         <v>3.1199999999999999E-3</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
       </c>
       <c r="J24" s="11">
@@ -3046,55 +3135,58 @@
       </c>
       <c r="AB24" s="11">
         <v>19.290310000000002</v>
       </c>
       <c r="AC24" s="11">
         <v>21.129729999999999</v>
       </c>
       <c r="AD24" s="11">
         <v>31.358709999999999</v>
       </c>
       <c r="AE24" s="11">
         <v>136.4049</v>
       </c>
       <c r="AF24" s="11">
         <v>54.687959999999997</v>
       </c>
       <c r="AG24" s="11">
         <v>49.878230000000002</v>
       </c>
       <c r="AH24" s="11">
         <v>84.960189999999997</v>
       </c>
       <c r="AI24" s="11">
         <v>89.354860000000002</v>
       </c>
-      <c r="AJ24" s="12">
-        <v>585.57947000000001</v>
+      <c r="AJ24" s="11">
+        <v>5.6858999999999993</v>
+      </c>
+      <c r="AK24" s="12">
+        <v>591.26536999999996</v>
       </c>
     </row>
-    <row r="25" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0.20604</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
         <v>6.4920000000000005E-2</v>
       </c>
       <c r="J25" s="11">
@@ -3153,55 +3245,58 @@
       </c>
       <c r="AB25" s="11">
         <v>3.8944099999999997</v>
       </c>
       <c r="AC25" s="11">
         <v>16.563369999999999</v>
       </c>
       <c r="AD25" s="11">
         <v>19.343360000000001</v>
       </c>
       <c r="AE25" s="11">
         <v>143.28469000000001</v>
       </c>
       <c r="AF25" s="11">
         <v>59.378389999999996</v>
       </c>
       <c r="AG25" s="11">
         <v>95.367360000000005</v>
       </c>
       <c r="AH25" s="11">
         <v>25.400400000000001</v>
       </c>
       <c r="AI25" s="11">
         <v>2.1719899999999996</v>
       </c>
-      <c r="AJ25" s="12">
-        <v>499.83314000000001</v>
+      <c r="AJ25" s="11">
+        <v>-0.51879999999999993</v>
+      </c>
+      <c r="AK25" s="12">
+        <v>499.31434000000002</v>
       </c>
     </row>
-    <row r="26" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="11">
         <v>3.3016300000000003</v>
       </c>
       <c r="D26" s="11">
         <v>0.88333000000000006</v>
       </c>
       <c r="E26" s="11">
         <v>2.9276399999999998</v>
       </c>
       <c r="F26" s="11">
         <v>6.4416199999999995</v>
       </c>
       <c r="G26" s="11">
         <v>1.09592</v>
       </c>
       <c r="H26" s="11">
         <v>5.3066400000000007</v>
       </c>
       <c r="I26" s="11">
         <v>5.0336499999999997</v>
       </c>
       <c r="J26" s="11">
@@ -3260,55 +3355,58 @@
       </c>
       <c r="AB26" s="11">
         <v>12.322649999999999</v>
       </c>
       <c r="AC26" s="11">
         <v>5.0648800000000005</v>
       </c>
       <c r="AD26" s="11">
         <v>10.697950000000001</v>
       </c>
       <c r="AE26" s="11">
         <v>19.786099999999998</v>
       </c>
       <c r="AF26" s="11">
         <v>12.998290000000001</v>
       </c>
       <c r="AG26" s="11">
         <v>31.456400000000002</v>
       </c>
       <c r="AH26" s="11">
         <v>21.364150000000002</v>
       </c>
       <c r="AI26" s="11">
         <v>86.973550000000003</v>
       </c>
-      <c r="AJ26" s="12">
-        <v>454.92632000000003</v>
+      <c r="AJ26" s="11">
+        <v>2.7019099999999998</v>
+      </c>
+      <c r="AK26" s="12">
+        <v>457.62822999999997</v>
       </c>
     </row>
-    <row r="27" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
       </c>
       <c r="J27" s="11">
@@ -3367,55 +3465,58 @@
       </c>
       <c r="AB27" s="11">
         <v>8.9081600000000005</v>
       </c>
       <c r="AC27" s="11">
         <v>9.0953799999999987</v>
       </c>
       <c r="AD27" s="11">
         <v>1.0866800000000001</v>
       </c>
       <c r="AE27" s="11">
         <v>198.37429</v>
       </c>
       <c r="AF27" s="11">
         <v>8.9047999999999998</v>
       </c>
       <c r="AG27" s="11">
         <v>8.309190000000001</v>
       </c>
       <c r="AH27" s="11">
         <v>11.948450000000001</v>
       </c>
       <c r="AI27" s="11">
         <v>53.666969999999999</v>
       </c>
-      <c r="AJ27" s="12">
-        <v>323.50488000000001</v>
+      <c r="AJ27" s="11">
+        <v>-0.70113000000000003</v>
+      </c>
+      <c r="AK27" s="12">
+        <v>322.80374999999998</v>
       </c>
     </row>
-    <row r="28" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>4.65334</v>
       </c>
       <c r="G28" s="11">
         <v>0</v>
       </c>
       <c r="H28" s="11">
         <v>1.7293800000000001</v>
       </c>
       <c r="I28" s="11">
         <v>0</v>
       </c>
       <c r="J28" s="11">
@@ -3474,55 +3575,58 @@
       </c>
       <c r="AB28" s="11">
         <v>16.024639999999998</v>
       </c>
       <c r="AC28" s="11">
         <v>38.360059999999997</v>
       </c>
       <c r="AD28" s="11">
         <v>20.24334</v>
       </c>
       <c r="AE28" s="11">
         <v>7.9421800000000005</v>
       </c>
       <c r="AF28" s="11">
         <v>-177.35135</v>
       </c>
       <c r="AG28" s="11">
         <v>-6.1344200000000004</v>
       </c>
       <c r="AH28" s="11">
         <v>-5.6339799999999993</v>
       </c>
       <c r="AI28" s="11">
         <v>-6.7670000000000003</v>
       </c>
-      <c r="AJ28" s="12">
-        <v>281.64675</v>
+      <c r="AJ28" s="11">
+        <v>-2.89317</v>
+      </c>
+      <c r="AK28" s="12">
+        <v>278.75358</v>
       </c>
     </row>
-    <row r="29" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="11">
         <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>0</v>
       </c>
       <c r="I29" s="11">
         <v>0</v>
       </c>
       <c r="J29" s="11">
@@ -3581,55 +3685,58 @@
       </c>
       <c r="AB29" s="11">
         <v>4.0266200000000003</v>
       </c>
       <c r="AC29" s="11">
         <v>4.0940099999999999</v>
       </c>
       <c r="AD29" s="11">
         <v>-12.113629999999999</v>
       </c>
       <c r="AE29" s="11">
         <v>-0.97735000000000005</v>
       </c>
       <c r="AF29" s="11">
         <v>-6.9921899999999999</v>
       </c>
       <c r="AG29" s="11">
         <v>33.9925</v>
       </c>
       <c r="AH29" s="11">
         <v>58.367280000000001</v>
       </c>
       <c r="AI29" s="11">
         <v>-24.244679999999999</v>
       </c>
-      <c r="AJ29" s="12">
-        <v>262.65949999999998</v>
+      <c r="AJ29" s="11">
+        <v>7.1067900000000002</v>
+      </c>
+      <c r="AK29" s="12">
+        <v>269.76628999999997</v>
       </c>
     </row>
-    <row r="30" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="11">
         <v>0</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="11">
         <v>7.8040000000000012E-2</v>
       </c>
       <c r="F30" s="11">
         <v>0.11591</v>
       </c>
       <c r="G30" s="11">
         <v>0</v>
       </c>
       <c r="H30" s="11">
         <v>0.42069000000000001</v>
       </c>
       <c r="I30" s="11">
         <v>0.10634</v>
       </c>
       <c r="J30" s="11">
@@ -3688,55 +3795,58 @@
       </c>
       <c r="AB30" s="11">
         <v>2.0726300000000002</v>
       </c>
       <c r="AC30" s="11">
         <v>55.4527</v>
       </c>
       <c r="AD30" s="11">
         <v>-51.183930000000004</v>
       </c>
       <c r="AE30" s="11">
         <v>-3.0604200000000001</v>
       </c>
       <c r="AF30" s="11">
         <v>27.703130000000002</v>
       </c>
       <c r="AG30" s="11">
         <v>32.868720000000003</v>
       </c>
       <c r="AH30" s="11">
         <v>21.485389999999999</v>
       </c>
       <c r="AI30" s="11">
         <v>-24.2745</v>
       </c>
-      <c r="AJ30" s="12">
-        <v>247.85026999999999</v>
+      <c r="AJ30" s="11">
+        <v>9.8206900000000008</v>
+      </c>
+      <c r="AK30" s="12">
+        <v>257.67095999999998</v>
       </c>
     </row>
-    <row r="31" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <v>0</v>
       </c>
       <c r="F31" s="11">
         <v>0</v>
       </c>
       <c r="G31" s="11">
         <v>0</v>
       </c>
       <c r="H31" s="11">
         <v>0</v>
       </c>
       <c r="I31" s="11">
         <v>0</v>
       </c>
       <c r="J31" s="11">
@@ -3795,55 +3905,58 @@
       </c>
       <c r="AB31" s="11">
         <v>63.056870000000004</v>
       </c>
       <c r="AC31" s="11">
         <v>-4.8076600000000003</v>
       </c>
       <c r="AD31" s="11">
         <v>26.359240000000003</v>
       </c>
       <c r="AE31" s="11">
         <v>38.860589999999995</v>
       </c>
       <c r="AF31" s="11">
         <v>45.482129999999998</v>
       </c>
       <c r="AG31" s="11">
         <v>19.06165</v>
       </c>
       <c r="AH31" s="11">
         <v>-12.26183</v>
       </c>
       <c r="AI31" s="11">
         <v>24.219270000000002</v>
       </c>
-      <c r="AJ31" s="12">
-        <v>234.68989999999999</v>
+      <c r="AJ31" s="11">
+        <v>-0.63564999999999994</v>
+      </c>
+      <c r="AK31" s="12">
+        <v>234.05425</v>
       </c>
     </row>
-    <row r="32" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="11">
         <v>0</v>
       </c>
       <c r="D32" s="11">
         <v>0</v>
       </c>
       <c r="E32" s="11">
         <v>0</v>
       </c>
       <c r="F32" s="11">
         <v>0</v>
       </c>
       <c r="G32" s="11">
         <v>0</v>
       </c>
       <c r="H32" s="11">
         <v>0</v>
       </c>
       <c r="I32" s="11">
         <v>0</v>
       </c>
       <c r="J32" s="11">
@@ -3902,55 +4015,58 @@
       </c>
       <c r="AB32" s="11">
         <v>3.8184999999999998</v>
       </c>
       <c r="AC32" s="11">
         <v>8.2968799999999998</v>
       </c>
       <c r="AD32" s="11">
         <v>5.2280299999999995</v>
       </c>
       <c r="AE32" s="11">
         <v>-27.972999999999999</v>
       </c>
       <c r="AF32" s="11">
         <v>-47.838380000000001</v>
       </c>
       <c r="AG32" s="11">
         <v>4.3797799999999993</v>
       </c>
       <c r="AH32" s="11">
         <v>41.411790000000003</v>
       </c>
       <c r="AI32" s="11">
         <v>3.7289099999999999</v>
       </c>
-      <c r="AJ32" s="12">
-        <v>183.53145000000001</v>
+      <c r="AJ32" s="11">
+        <v>-1.36365</v>
+      </c>
+      <c r="AK32" s="12">
+        <v>182.1678</v>
       </c>
     </row>
-    <row r="33" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="11">
         <v>0</v>
       </c>
       <c r="D33" s="11">
         <v>0</v>
       </c>
       <c r="E33" s="11">
         <v>0</v>
       </c>
       <c r="F33" s="11">
         <v>0</v>
       </c>
       <c r="G33" s="11">
         <v>0</v>
       </c>
       <c r="H33" s="11">
         <v>0</v>
       </c>
       <c r="I33" s="11">
         <v>0</v>
       </c>
       <c r="J33" s="11">
@@ -4009,55 +4125,58 @@
       </c>
       <c r="AB33" s="11">
         <v>2.99729</v>
       </c>
       <c r="AC33" s="11">
         <v>1.6914500000000001</v>
       </c>
       <c r="AD33" s="11">
         <v>1.2501900000000001</v>
       </c>
       <c r="AE33" s="11">
         <v>112.49194</v>
       </c>
       <c r="AF33" s="11">
         <v>-3.3641900000000002</v>
       </c>
       <c r="AG33" s="11">
         <v>3.1837900000000001</v>
       </c>
       <c r="AH33" s="11">
         <v>1.26911</v>
       </c>
       <c r="AI33" s="11">
         <v>-1.2492300000000001</v>
       </c>
-      <c r="AJ33" s="12">
-        <v>133.39909</v>
+      <c r="AJ33" s="11">
+        <v>1.0500000000000002E-3</v>
+      </c>
+      <c r="AK33" s="12">
+        <v>133.40014000000002</v>
       </c>
     </row>
-    <row r="34" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="11">
         <v>0</v>
       </c>
       <c r="D34" s="11">
         <v>0</v>
       </c>
       <c r="E34" s="11">
         <v>0</v>
       </c>
       <c r="F34" s="11">
         <v>0</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
       <c r="H34" s="11">
         <v>0</v>
       </c>
       <c r="I34" s="11">
         <v>0.28542000000000001</v>
       </c>
       <c r="J34" s="11">
@@ -4116,269 +4235,278 @@
       </c>
       <c r="AB34" s="11">
         <v>2.6980000000000001E-2</v>
       </c>
       <c r="AC34" s="11">
         <v>64.342470000000006</v>
       </c>
       <c r="AD34" s="11">
         <v>1.8084500000000001</v>
       </c>
       <c r="AE34" s="11">
         <v>-0.36557000000000001</v>
       </c>
       <c r="AF34" s="11">
         <v>-0.17277000000000001</v>
       </c>
       <c r="AG34" s="11">
         <v>0</v>
       </c>
       <c r="AH34" s="11">
         <v>0.67396</v>
       </c>
       <c r="AI34" s="11">
         <v>-2.7535700000000003</v>
       </c>
-      <c r="AJ34" s="12">
-        <v>63.826929999999997</v>
+      <c r="AJ34" s="11">
+        <v>-0.50202000000000002</v>
+      </c>
+      <c r="AK34" s="12">
+        <v>63.324910000000003</v>
       </c>
     </row>
-    <row r="35" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="11">
+        <v>0</v>
+      </c>
+      <c r="D35" s="11">
+        <v>0</v>
+      </c>
+      <c r="E35" s="11">
+        <v>0</v>
+      </c>
+      <c r="F35" s="11">
+        <v>0</v>
+      </c>
+      <c r="G35" s="11">
+        <v>0</v>
+      </c>
+      <c r="H35" s="11">
+        <v>0</v>
+      </c>
+      <c r="I35" s="11">
+        <v>0</v>
+      </c>
+      <c r="J35" s="11">
+        <v>0</v>
+      </c>
+      <c r="K35" s="11">
+        <v>0</v>
+      </c>
+      <c r="L35" s="11">
+        <v>0</v>
+      </c>
+      <c r="M35" s="11">
+        <v>0</v>
+      </c>
+      <c r="N35" s="11">
+        <v>0.15706000000000001</v>
+      </c>
+      <c r="O35" s="11">
+        <v>0.26022000000000001</v>
+      </c>
+      <c r="P35" s="11">
+        <v>0.77649000000000001</v>
+      </c>
+      <c r="Q35" s="11">
+        <v>0.38219999999999998</v>
+      </c>
+      <c r="R35" s="11">
+        <v>-0.14383000000000001</v>
+      </c>
+      <c r="S35" s="11">
+        <v>0</v>
+      </c>
+      <c r="T35" s="11">
+        <v>0.11797000000000001</v>
+      </c>
+      <c r="U35" s="11">
+        <v>-3.0000000000000001E-3</v>
+      </c>
+      <c r="V35" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="W35" s="11">
+        <v>-5.3600000000000002E-3</v>
+      </c>
+      <c r="X35" s="11">
+        <v>0.21631</v>
+      </c>
+      <c r="Y35" s="11">
+        <v>9.8782399999999999</v>
+      </c>
+      <c r="Z35" s="11">
+        <v>38.527879999999996</v>
+      </c>
+      <c r="AA35" s="11">
+        <v>-0.12512999999999999</v>
+      </c>
+      <c r="AB35" s="11">
+        <v>-9.4257999999999988</v>
+      </c>
+      <c r="AC35" s="11">
+        <v>0.10491</v>
+      </c>
+      <c r="AD35" s="11">
+        <v>0.52878999999999998</v>
+      </c>
+      <c r="AE35" s="11">
+        <v>0.78347</v>
+      </c>
+      <c r="AF35" s="11">
+        <v>7.3469999999999994E-2</v>
+      </c>
+      <c r="AG35" s="11">
+        <v>0.18783000000000002</v>
+      </c>
+      <c r="AH35" s="11">
+        <v>-0.29699000000000003</v>
+      </c>
+      <c r="AI35" s="11">
+        <v>11.528450000000001</v>
+      </c>
+      <c r="AJ35" s="11">
+        <v>-0.58175999999999994</v>
+      </c>
+      <c r="AK35" s="12">
+        <v>52.961419999999997</v>
+      </c>
+    </row>
+    <row r="36" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C35" s="11">
-[...8 lines deleted...]
-      <c r="F35" s="11">
+      <c r="C36" s="11">
+        <v>0</v>
+      </c>
+      <c r="D36" s="11">
+        <v>0</v>
+      </c>
+      <c r="E36" s="11">
+        <v>0</v>
+      </c>
+      <c r="F36" s="11">
         <v>19.581490000000002</v>
       </c>
-      <c r="G35" s="11">
+      <c r="G36" s="11">
         <v>4.8542700000000005</v>
       </c>
-      <c r="H35" s="11">
+      <c r="H36" s="11">
         <v>4.2553299999999998</v>
       </c>
-      <c r="I35" s="11">
+      <c r="I36" s="11">
         <v>5.5130000000000005E-2</v>
       </c>
-      <c r="J35" s="11">
+      <c r="J36" s="11">
         <v>38.039749999999998</v>
       </c>
-      <c r="K35" s="11">
+      <c r="K36" s="11">
         <v>-7.7302700000000009</v>
       </c>
-      <c r="L35" s="11">
+      <c r="L36" s="11">
         <v>30.954609999999999</v>
       </c>
-      <c r="M35" s="11">
+      <c r="M36" s="11">
         <v>2.3980600000000001</v>
       </c>
-      <c r="N35" s="11">
+      <c r="N36" s="11">
         <v>-13.12285</v>
       </c>
-      <c r="O35" s="11">
+      <c r="O36" s="11">
         <v>-102.06299</v>
       </c>
-      <c r="P35" s="11">
+      <c r="P36" s="11">
         <v>11.17061</v>
       </c>
-      <c r="Q35" s="11">
+      <c r="Q36" s="11">
         <v>-3.0779000000000001</v>
       </c>
-      <c r="R35" s="11">
+      <c r="R36" s="11">
         <v>0.35336000000000001</v>
       </c>
-      <c r="S35" s="11">
+      <c r="S36" s="11">
         <v>0.27553</v>
       </c>
-      <c r="T35" s="11">
+      <c r="T36" s="11">
         <v>-0.23577000000000001</v>
       </c>
-      <c r="U35" s="11">
+      <c r="U36" s="11">
         <v>5.0369999999999998E-2</v>
       </c>
-      <c r="V35" s="11">
+      <c r="V36" s="11">
         <v>1.6449999999999999E-2</v>
       </c>
-      <c r="W35" s="11">
+      <c r="W36" s="11">
         <v>0.77446999999999999</v>
       </c>
-      <c r="X35" s="11">
+      <c r="X36" s="11">
         <v>2.5999999999999999E-3</v>
       </c>
-      <c r="Y35" s="11">
+      <c r="Y36" s="11">
         <v>1.15984</v>
       </c>
-      <c r="Z35" s="11">
+      <c r="Z36" s="11">
         <v>-0.60802999999999996</v>
       </c>
-      <c r="AA35" s="11">
-[...2 lines deleted...]
-      <c r="AB35" s="11">
+      <c r="AA36" s="11">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="11">
         <v>37.702309999999997</v>
       </c>
-      <c r="AC35" s="11">
+      <c r="AC36" s="11">
         <v>-0.8099400000000001</v>
       </c>
-      <c r="AD35" s="11">
+      <c r="AD36" s="11">
         <v>1.4857799999999999</v>
       </c>
-      <c r="AE35" s="11">
+      <c r="AE36" s="11">
         <v>-36.600019999999994</v>
       </c>
-      <c r="AF35" s="11">
+      <c r="AF36" s="11">
         <v>11.08441</v>
       </c>
-      <c r="AG35" s="11">
+      <c r="AG36" s="11">
         <v>5.8639999999999999</v>
       </c>
-      <c r="AH35" s="11">
+      <c r="AH36" s="11">
         <v>32.087769999999999</v>
       </c>
-      <c r="AI35" s="11">
+      <c r="AI36" s="11">
         <v>4.7991899999999994</v>
       </c>
-      <c r="AJ35" s="12">
-        <v>42.717559999999999</v>
+      <c r="AJ36" s="11">
+        <v>0.17166999999999999</v>
+      </c>
+      <c r="AK36" s="12">
+        <v>42.889230000000005</v>
       </c>
     </row>
-    <row r="36" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...106 lines deleted...]
-    <row r="37" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="11">
         <v>0</v>
       </c>
       <c r="D37" s="11">
         <v>0</v>
       </c>
       <c r="E37" s="11">
         <v>0</v>
       </c>
       <c r="F37" s="11">
         <v>0</v>
       </c>
       <c r="G37" s="11">
         <v>0</v>
       </c>
       <c r="H37" s="11">
         <v>0</v>
       </c>
       <c r="I37" s="11">
         <v>0</v>
       </c>
       <c r="J37" s="11">
@@ -4437,55 +4565,58 @@
       </c>
       <c r="AB37" s="11">
         <v>-4.7887700000000004</v>
       </c>
       <c r="AC37" s="11">
         <v>14.65845</v>
       </c>
       <c r="AD37" s="11">
         <v>1.6093499999999998</v>
       </c>
       <c r="AE37" s="11">
         <v>-4.6580500000000002</v>
       </c>
       <c r="AF37" s="11">
         <v>2.6217700000000002</v>
       </c>
       <c r="AG37" s="11">
         <v>-1.4005000000000001</v>
       </c>
       <c r="AH37" s="11">
         <v>5.5480299999999998</v>
       </c>
       <c r="AI37" s="11">
         <v>-5.7354700000000003</v>
       </c>
-      <c r="AJ37" s="12">
-        <v>6.7434900000000004</v>
+      <c r="AJ37" s="11">
+        <v>1.52077</v>
+      </c>
+      <c r="AK37" s="12">
+        <v>8.2642600000000002</v>
       </c>
     </row>
-    <row r="38" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>13.673410000000001</v>
       </c>
       <c r="F38" s="11">
         <v>0.82177999999999995</v>
       </c>
       <c r="G38" s="11">
         <v>11.527049999999999</v>
       </c>
       <c r="H38" s="11">
         <v>-38.452300000000001</v>
       </c>
       <c r="I38" s="11">
         <v>1.9454100000000001</v>
       </c>
       <c r="J38" s="11">
@@ -4544,162 +4675,168 @@
       </c>
       <c r="AB38" s="11">
         <v>1.0746199999999999</v>
       </c>
       <c r="AC38" s="11">
         <v>-1.48238</v>
       </c>
       <c r="AD38" s="11">
         <v>-7.0940900000000005</v>
       </c>
       <c r="AE38" s="11">
         <v>13.366490000000001</v>
       </c>
       <c r="AF38" s="11">
         <v>1.2678900000000002</v>
       </c>
       <c r="AG38" s="11">
         <v>-10.343159999999999</v>
       </c>
       <c r="AH38" s="11">
         <v>0.71496000000000004</v>
       </c>
       <c r="AI38" s="11">
         <v>-4.8775600000000008</v>
       </c>
-      <c r="AJ38" s="12">
-        <v>6.1389099999999965</v>
+      <c r="AJ38" s="11">
+        <v>1.5897399999999999</v>
+      </c>
+      <c r="AK38" s="12">
+        <v>7.7286499999999956</v>
       </c>
     </row>
-    <row r="39" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C39" s="11">
-        <v>12.87804</v>
+        <v>1.1414300000000002</v>
       </c>
       <c r="D39" s="11">
-        <v>3.24411</v>
+        <v>0</v>
       </c>
       <c r="E39" s="11">
-        <v>6.8694700000000006</v>
+        <v>8.8160000000000002E-2</v>
       </c>
       <c r="F39" s="11">
-        <v>-19.581490000000002</v>
+        <v>0</v>
       </c>
       <c r="G39" s="11">
-        <v>1.908E-2</v>
+        <v>0.82367000000000001</v>
       </c>
       <c r="H39" s="11">
-        <v>0.14363999999999999</v>
+        <v>12.824290000000001</v>
       </c>
       <c r="I39" s="11">
-        <v>9.1650000000000009E-2</v>
+        <v>-11.543799999999999</v>
       </c>
       <c r="J39" s="11">
-        <v>1.644E-2</v>
+        <v>0.46775</v>
       </c>
       <c r="K39" s="11">
-        <v>6.17875</v>
+        <v>-2.2599699999999996</v>
       </c>
       <c r="L39" s="11">
-        <v>-1.26</v>
+        <v>6.6500000000000005E-3</v>
       </c>
       <c r="M39" s="11">
-        <v>-0.39716000000000001</v>
+        <v>10.390649999999999</v>
       </c>
       <c r="N39" s="11">
-        <v>0.33374000000000004</v>
+        <v>1.5135799999999999</v>
       </c>
       <c r="O39" s="11">
-        <v>2.5243099999999998</v>
+        <v>21.48</v>
       </c>
       <c r="P39" s="11">
-        <v>0.45092000000000004</v>
+        <v>-5.2934099999999997</v>
       </c>
       <c r="Q39" s="11">
-        <v>-2.1730300000000002</v>
+        <v>-6.7581199999999999</v>
       </c>
       <c r="R39" s="11">
-        <v>-2.1709499999999999</v>
+        <v>7.7802799999999994</v>
       </c>
       <c r="S39" s="11">
-        <v>-0.81920000000000004</v>
+        <v>0.89241999999999999</v>
       </c>
       <c r="T39" s="11">
-        <v>0.29475000000000001</v>
+        <v>2.0718400000000003</v>
       </c>
       <c r="U39" s="11">
-        <v>1.0867500000000001</v>
+        <v>9.6598199999999999</v>
       </c>
       <c r="V39" s="11">
-        <v>0.63805999999999996</v>
+        <v>-38.543930000000003</v>
       </c>
       <c r="W39" s="11">
-        <v>-0.18712999999999999</v>
+        <v>6.7152500000000002</v>
       </c>
       <c r="X39" s="11">
-        <v>-0.56628000000000001</v>
+        <v>-5.6959799999999996</v>
       </c>
       <c r="Y39" s="11">
-        <v>-1.9559300000000002</v>
+        <v>-2.56576</v>
       </c>
       <c r="Z39" s="11">
-        <v>1.9620299999999999</v>
+        <v>1.6110799999999998</v>
       </c>
       <c r="AA39" s="11">
-        <v>-0.16221000000000002</v>
+        <v>12.72049</v>
       </c>
       <c r="AB39" s="11">
-        <v>-3.5868200000000003</v>
+        <v>36.645879999999998</v>
       </c>
       <c r="AC39" s="11">
-        <v>-1.7498900000000002</v>
+        <v>-3.2283200000000001</v>
       </c>
       <c r="AD39" s="11">
-        <v>3.2167300000000001</v>
+        <v>-5.1322099999999997</v>
       </c>
       <c r="AE39" s="11">
-        <v>-0.98436000000000001</v>
+        <v>-35.985150000000004</v>
       </c>
       <c r="AF39" s="11">
-        <v>9.3954500000000003</v>
+        <v>3.1636799999999998</v>
       </c>
       <c r="AG39" s="11">
-        <v>-1.7455499999999999</v>
+        <v>-6.0936899999999996</v>
       </c>
       <c r="AH39" s="11">
-        <v>-9.6934500000000003</v>
+        <v>-1.8268800000000001</v>
       </c>
       <c r="AI39" s="11">
-        <v>-3.5487500000000001</v>
-[...2 lines deleted...]
-        <v>-1.2382800000000012</v>
+        <v>1.71871</v>
+      </c>
+      <c r="AJ39" s="11">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="12">
+        <v>6.7884099999999972</v>
       </c>
     </row>
-    <row r="40" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="11">
         <v>0</v>
       </c>
       <c r="D40" s="11">
         <v>0</v>
       </c>
       <c r="E40" s="11">
         <v>0</v>
       </c>
       <c r="F40" s="11">
         <v>0</v>
       </c>
       <c r="G40" s="11">
         <v>0</v>
       </c>
       <c r="H40" s="11">
         <v>0</v>
       </c>
       <c r="I40" s="11">
         <v>0</v>
       </c>
       <c r="J40" s="11">
@@ -4758,162 +4895,168 @@
       </c>
       <c r="AB40" s="11">
         <v>-1.7725499999999998</v>
       </c>
       <c r="AC40" s="11">
         <v>0</v>
       </c>
       <c r="AD40" s="11">
         <v>0</v>
       </c>
       <c r="AE40" s="11">
         <v>0</v>
       </c>
       <c r="AF40" s="11">
         <v>0</v>
       </c>
       <c r="AG40" s="11">
         <v>0</v>
       </c>
       <c r="AH40" s="11">
         <v>0</v>
       </c>
       <c r="AI40" s="11">
         <v>0</v>
       </c>
-      <c r="AJ40" s="12">
+      <c r="AJ40" s="11">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="12">
         <v>-1.40317</v>
       </c>
     </row>
-    <row r="41" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C41" s="11">
-        <v>0</v>
+        <v>12.87804</v>
       </c>
       <c r="D41" s="11">
-        <v>0</v>
+        <v>3.24411</v>
       </c>
       <c r="E41" s="11">
-        <v>0</v>
+        <v>6.8694700000000006</v>
       </c>
       <c r="F41" s="11">
-        <v>0</v>
+        <v>-19.581490000000002</v>
       </c>
       <c r="G41" s="11">
-        <v>0.50535000000000008</v>
+        <v>1.908E-2</v>
       </c>
       <c r="H41" s="11">
-        <v>0</v>
+        <v>0.14363999999999999</v>
       </c>
       <c r="I41" s="11">
-        <v>0.96809000000000001</v>
+        <v>9.1650000000000009E-2</v>
       </c>
       <c r="J41" s="11">
-        <v>-4.3899300000000006</v>
+        <v>1.644E-2</v>
       </c>
       <c r="K41" s="11">
-        <v>6.1450000000000005E-2</v>
+        <v>6.17875</v>
       </c>
       <c r="L41" s="11">
-        <v>1.0491400000000002</v>
+        <v>-1.26</v>
       </c>
       <c r="M41" s="11">
-        <v>11.063270000000001</v>
+        <v>-0.39716000000000001</v>
       </c>
       <c r="N41" s="11">
-        <v>13.959790000000002</v>
+        <v>0.33374000000000004</v>
       </c>
       <c r="O41" s="11">
-        <v>23.955470000000002</v>
+        <v>2.5243099999999998</v>
       </c>
       <c r="P41" s="11">
-        <v>13.729139999999999</v>
+        <v>0.45092000000000004</v>
       </c>
       <c r="Q41" s="11">
-        <v>25.600740000000002</v>
+        <v>-2.1730300000000002</v>
       </c>
       <c r="R41" s="11">
-        <v>14.08361</v>
+        <v>-2.1709499999999999</v>
       </c>
       <c r="S41" s="11">
-        <v>37.732800000000005</v>
+        <v>-0.81920000000000004</v>
       </c>
       <c r="T41" s="11">
-        <v>34.936699999999995</v>
+        <v>0.29475000000000001</v>
       </c>
       <c r="U41" s="11">
-        <v>-4.0578599999999998</v>
+        <v>1.0867500000000001</v>
       </c>
       <c r="V41" s="11">
-        <v>16.901619999999998</v>
+        <v>0.63805999999999996</v>
       </c>
       <c r="W41" s="11">
-        <v>-6.2128399999999999</v>
+        <v>-0.18712999999999999</v>
       </c>
       <c r="X41" s="11">
-        <v>-7.5521799999999999</v>
+        <v>-0.56628000000000001</v>
       </c>
       <c r="Y41" s="11">
-        <v>17.393609999999999</v>
+        <v>-1.9559300000000002</v>
       </c>
       <c r="Z41" s="11">
-        <v>-190.72945999999999</v>
+        <v>1.9620299999999999</v>
       </c>
       <c r="AA41" s="11">
-        <v>57.752230000000004</v>
+        <v>-0.16221000000000002</v>
       </c>
       <c r="AB41" s="11">
-        <v>-18.29054</v>
+        <v>-3.5868200000000003</v>
       </c>
       <c r="AC41" s="11">
-        <v>0.86751999999999996</v>
+        <v>-1.7498900000000002</v>
       </c>
       <c r="AD41" s="11">
-        <v>6.6131800000000007</v>
+        <v>3.2167300000000001</v>
       </c>
       <c r="AE41" s="11">
-        <v>73.245220000000003</v>
+        <v>-0.98436000000000001</v>
       </c>
       <c r="AF41" s="11">
-        <v>-310.91224999999997</v>
+        <v>9.3954500000000003</v>
       </c>
       <c r="AG41" s="11">
-        <v>-36.44238</v>
+        <v>-1.7455499999999999</v>
       </c>
       <c r="AH41" s="11">
-        <v>1.6835100000000001</v>
+        <v>-9.6934500000000003</v>
       </c>
       <c r="AI41" s="11">
-        <v>204.96732</v>
-[...2 lines deleted...]
-        <v>-21.51767999999997</v>
+        <v>-3.5487500000000001</v>
+      </c>
+      <c r="AJ41" s="11">
+        <v>-1.157</v>
+      </c>
+      <c r="AK41" s="12">
+        <v>-2.395280000000001</v>
       </c>
     </row>
-    <row r="42" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="11">
         <v>0</v>
       </c>
       <c r="D42" s="11">
         <v>0</v>
       </c>
       <c r="E42" s="11">
         <v>0</v>
       </c>
       <c r="F42" s="11">
         <v>33.907489999999996</v>
       </c>
       <c r="G42" s="11">
         <v>11.30382</v>
       </c>
       <c r="H42" s="11">
         <v>-42.005940000000002</v>
       </c>
       <c r="I42" s="11">
         <v>33.42868</v>
       </c>
       <c r="J42" s="11">
@@ -4972,619 +5115,745 @@
       </c>
       <c r="AB42" s="11">
         <v>-14.090780000000001</v>
       </c>
       <c r="AC42" s="11">
         <v>-18.705680000000001</v>
       </c>
       <c r="AD42" s="11">
         <v>-8.1611799999999999</v>
       </c>
       <c r="AE42" s="11">
         <v>0</v>
       </c>
       <c r="AF42" s="11">
         <v>0</v>
       </c>
       <c r="AG42" s="11">
         <v>0</v>
       </c>
       <c r="AH42" s="11">
         <v>0</v>
       </c>
       <c r="AI42" s="11">
         <v>0</v>
       </c>
-      <c r="AJ42" s="12">
+      <c r="AJ42" s="11">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="12">
         <v>-35.65197000000002</v>
       </c>
     </row>
-    <row r="43" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" s="11">
+        <v>0</v>
+      </c>
+      <c r="D43" s="11">
+        <v>0</v>
+      </c>
+      <c r="E43" s="11">
+        <v>0</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0</v>
+      </c>
+      <c r="G43" s="11">
+        <v>0.50535000000000008</v>
+      </c>
+      <c r="H43" s="11">
+        <v>0</v>
+      </c>
+      <c r="I43" s="11">
+        <v>0.96809000000000001</v>
+      </c>
+      <c r="J43" s="11">
+        <v>-4.3899300000000006</v>
+      </c>
+      <c r="K43" s="11">
+        <v>6.1450000000000005E-2</v>
+      </c>
+      <c r="L43" s="11">
+        <v>1.0491400000000002</v>
+      </c>
+      <c r="M43" s="11">
+        <v>11.063270000000001</v>
+      </c>
+      <c r="N43" s="11">
+        <v>13.959790000000002</v>
+      </c>
+      <c r="O43" s="11">
+        <v>23.955470000000002</v>
+      </c>
+      <c r="P43" s="11">
+        <v>13.729139999999999</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>25.600740000000002</v>
+      </c>
+      <c r="R43" s="11">
+        <v>14.08361</v>
+      </c>
+      <c r="S43" s="11">
+        <v>37.732800000000005</v>
+      </c>
+      <c r="T43" s="11">
+        <v>34.936699999999995</v>
+      </c>
+      <c r="U43" s="11">
+        <v>-4.0578599999999998</v>
+      </c>
+      <c r="V43" s="11">
+        <v>16.901619999999998</v>
+      </c>
+      <c r="W43" s="11">
+        <v>-6.2128399999999999</v>
+      </c>
+      <c r="X43" s="11">
+        <v>-7.5521799999999999</v>
+      </c>
+      <c r="Y43" s="11">
+        <v>17.393609999999999</v>
+      </c>
+      <c r="Z43" s="11">
+        <v>-190.72945999999999</v>
+      </c>
+      <c r="AA43" s="11">
+        <v>57.752230000000004</v>
+      </c>
+      <c r="AB43" s="11">
+        <v>-18.29054</v>
+      </c>
+      <c r="AC43" s="11">
+        <v>0.86751999999999996</v>
+      </c>
+      <c r="AD43" s="11">
+        <v>6.6131800000000007</v>
+      </c>
+      <c r="AE43" s="11">
+        <v>73.245220000000003</v>
+      </c>
+      <c r="AF43" s="11">
+        <v>-310.91224999999997</v>
+      </c>
+      <c r="AG43" s="11">
+        <v>-36.44238</v>
+      </c>
+      <c r="AH43" s="11">
+        <v>1.6835100000000001</v>
+      </c>
+      <c r="AI43" s="11">
+        <v>204.96732</v>
+      </c>
+      <c r="AJ43" s="11">
+        <v>-12.483649999999999</v>
+      </c>
+      <c r="AK43" s="12">
+        <v>-34.001329999999975</v>
+      </c>
+    </row>
+    <row r="44" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C43" s="11">
-[...2 lines deleted...]
-      <c r="D43" s="11">
+      <c r="C44" s="11">
+        <v>0</v>
+      </c>
+      <c r="D44" s="11">
         <v>9.2188600000000012</v>
       </c>
-      <c r="E43" s="11">
+      <c r="E44" s="11">
         <v>2.0515700000000003</v>
       </c>
-      <c r="F43" s="11">
+      <c r="F44" s="11">
         <v>8.9133200000000006</v>
       </c>
-      <c r="G43" s="11">
+      <c r="G44" s="11">
         <v>11.35853</v>
       </c>
-      <c r="H43" s="11">
+      <c r="H44" s="11">
         <v>4.96251</v>
       </c>
-      <c r="I43" s="11">
+      <c r="I44" s="11">
         <v>15.27426</v>
       </c>
-      <c r="J43" s="11">
+      <c r="J44" s="11">
         <v>54.483400000000003</v>
       </c>
-      <c r="K43" s="11">
+      <c r="K44" s="11">
         <v>-1.00627</v>
       </c>
-      <c r="L43" s="11">
+      <c r="L44" s="11">
         <v>19.66263</v>
       </c>
-      <c r="M43" s="11">
+      <c r="M44" s="11">
         <v>-82.697789999999998</v>
       </c>
-      <c r="N43" s="11">
+      <c r="N44" s="11">
         <v>-9.3372600000000006</v>
       </c>
-      <c r="O43" s="11">
+      <c r="O44" s="11">
         <v>28.52947</v>
       </c>
-      <c r="P43" s="11">
+      <c r="P44" s="11">
         <v>0.19219999999999998</v>
       </c>
-      <c r="Q43" s="11">
+      <c r="Q44" s="11">
         <v>30.562180000000001</v>
       </c>
-      <c r="R43" s="11">
+      <c r="R44" s="11">
         <v>-30.03988</v>
       </c>
-      <c r="S43" s="11">
+      <c r="S44" s="11">
         <v>2.0537800000000002</v>
       </c>
-      <c r="T43" s="11">
+      <c r="T44" s="11">
         <v>0.40538000000000002</v>
       </c>
-      <c r="U43" s="11">
+      <c r="U44" s="11">
         <v>14.843999999999999</v>
       </c>
-      <c r="V43" s="11">
+      <c r="V44" s="11">
         <v>2.6229100000000001</v>
       </c>
-      <c r="W43" s="11">
+      <c r="W44" s="11">
         <v>7.0953900000000001</v>
       </c>
-      <c r="X43" s="11">
+      <c r="X44" s="11">
         <v>44.919280000000001</v>
       </c>
-      <c r="Y43" s="11">
+      <c r="Y44" s="11">
         <v>-33.257779999999997</v>
       </c>
-      <c r="Z43" s="11">
+      <c r="Z44" s="11">
         <v>33.591970000000003</v>
       </c>
-      <c r="AA43" s="11">
+      <c r="AA44" s="11">
         <v>-305.27708000000001</v>
       </c>
-      <c r="AB43" s="11">
+      <c r="AB44" s="11">
         <v>4.7814700000000006</v>
       </c>
-      <c r="AC43" s="11">
+      <c r="AC44" s="11">
         <v>3.0025999999999997</v>
       </c>
-      <c r="AD43" s="11">
+      <c r="AD44" s="11">
         <v>-3.1593899999999997</v>
       </c>
-      <c r="AE43" s="11">
+      <c r="AE44" s="11">
         <v>2.9392800000000001</v>
       </c>
-      <c r="AF43" s="11">
+      <c r="AF44" s="11">
         <v>-5.8661300000000001</v>
       </c>
-      <c r="AG43" s="11">
+      <c r="AG44" s="11">
         <v>2.8224999999999998</v>
       </c>
-      <c r="AH43" s="11">
+      <c r="AH44" s="11">
         <v>4.7004599999999996</v>
       </c>
-      <c r="AI43" s="11">
+      <c r="AI44" s="11">
         <v>1.47113</v>
       </c>
-      <c r="AJ43" s="12">
-        <v>-160.1825</v>
+      <c r="AJ44" s="11">
+        <v>1.0364599999999999</v>
+      </c>
+      <c r="AK44" s="12">
+        <v>-159.14604</v>
       </c>
     </row>
-    <row r="44" spans="2:36" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="20" t="s">
+    <row r="45" spans="2:37" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="21">
+      <c r="C45" s="21">
         <v>1.3400000014485158E-5</v>
       </c>
-      <c r="D44" s="21">
+      <c r="D45" s="21">
         <v>2.8807199999988597E-2</v>
       </c>
-      <c r="E44" s="21">
+      <c r="E45" s="21">
         <v>0.70433469999998977</v>
       </c>
-      <c r="F44" s="21">
+      <c r="F45" s="21">
         <v>0.78783069999997224</v>
       </c>
-      <c r="G44" s="21">
+      <c r="G45" s="21">
         <v>1.3123998000001507</v>
       </c>
-      <c r="H44" s="21">
+      <c r="H45" s="21">
         <v>2.3900564000000486</v>
       </c>
-      <c r="I44" s="21">
+      <c r="I45" s="21">
         <v>1.1377384999998412</v>
       </c>
-      <c r="J44" s="21">
+      <c r="J45" s="21">
         <v>1.6164307999999892</v>
       </c>
-      <c r="K44" s="21">
+      <c r="K45" s="21">
         <v>5.4341237000003275</v>
       </c>
-      <c r="L44" s="21">
+      <c r="L45" s="21">
         <v>6.9683445000000575</v>
       </c>
-      <c r="M44" s="21">
+      <c r="M45" s="21">
         <v>5.6337843999997403</v>
       </c>
-      <c r="N44" s="21">
-[...14 lines deleted...]
-      <c r="S44" s="21">
+      <c r="N45" s="21">
+        <v>14.558830600000192</v>
+      </c>
+      <c r="O45" s="21">
+        <v>12.584757000000081</v>
+      </c>
+      <c r="P45" s="21">
+        <v>13.043329399999493</v>
+      </c>
+      <c r="Q45" s="21">
+        <v>52.447716800000762</v>
+      </c>
+      <c r="R45" s="21">
+        <v>13.643140700000458</v>
+      </c>
+      <c r="S45" s="21">
         <v>5.085382199999458</v>
       </c>
-      <c r="T44" s="21">
-[...48 lines deleted...]
-        <v>715.32865529997798</v>
+      <c r="T45" s="21">
+        <v>32.475156700000298</v>
+      </c>
+      <c r="U45" s="21">
+        <v>15.565050600000063</v>
+      </c>
+      <c r="V45" s="21">
+        <v>3.5696867000001475</v>
+      </c>
+      <c r="W45" s="21">
+        <v>7.1032126999999718</v>
+      </c>
+      <c r="X45" s="21">
+        <v>22.532553200001075</v>
+      </c>
+      <c r="Y45" s="21">
+        <v>43.069209999999998</v>
+      </c>
+      <c r="Z45" s="21">
+        <v>44.625809500000514</v>
+      </c>
+      <c r="AA45" s="21">
+        <v>62.623515099999622</v>
+      </c>
+      <c r="AB45" s="21">
+        <v>20.711357899999712</v>
+      </c>
+      <c r="AC45" s="21">
+        <v>-3.8723474999987957</v>
+      </c>
+      <c r="AD45" s="21">
+        <v>2.3583658999998534</v>
+      </c>
+      <c r="AE45" s="21">
+        <v>32.429054300000644</v>
+      </c>
+      <c r="AF45" s="21">
+        <v>112.94707059999882</v>
+      </c>
+      <c r="AG45" s="21">
+        <v>-0.93623780000052648</v>
+      </c>
+      <c r="AH45" s="21">
+        <v>78.702830700001414</v>
+      </c>
+      <c r="AI45" s="21">
+        <v>50.504165899998497</v>
+      </c>
+      <c r="AJ45" s="21">
+        <v>22.648174900000413</v>
+      </c>
+      <c r="AK45" s="22">
+        <v>684.433650199986</v>
       </c>
     </row>
-    <row r="45" spans="2:36" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="2" t="s">
+    <row r="46" spans="2:37" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C45" s="11">
-[...20 lines deleted...]
-      <c r="J45" s="11">
+      <c r="C46" s="11">
+        <v>0</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11">
+        <v>0</v>
+      </c>
+      <c r="F46" s="11">
+        <v>0</v>
+      </c>
+      <c r="G46" s="11">
+        <v>0</v>
+      </c>
+      <c r="H46" s="11">
+        <v>0</v>
+      </c>
+      <c r="I46" s="11">
+        <v>0</v>
+      </c>
+      <c r="J46" s="11">
         <v>-46.25526310000032</v>
       </c>
-      <c r="K45" s="11">
+      <c r="K46" s="11">
         <v>58.639442099265139</v>
       </c>
-      <c r="L45" s="11">
+      <c r="L46" s="11">
         <v>28.131415027259251</v>
       </c>
-      <c r="M45" s="11">
+      <c r="M46" s="11">
         <v>19.355070538638223</v>
       </c>
-      <c r="N45" s="11">
+      <c r="N46" s="11">
         <v>18.74393447672249</v>
       </c>
-      <c r="O45" s="11">
+      <c r="O46" s="11">
         <v>18.116365159244658</v>
       </c>
-      <c r="P45" s="11">
+      <c r="P46" s="11">
         <v>26.08726941237888</v>
       </c>
-      <c r="Q45" s="11">
+      <c r="Q46" s="11">
         <v>25.130089286234</v>
       </c>
-      <c r="R45" s="11">
+      <c r="R46" s="11">
         <v>49.240199030654949</v>
       </c>
-      <c r="S45" s="11">
+      <c r="S46" s="11">
         <v>-4.7938362308482851</v>
       </c>
-      <c r="T45" s="11">
+      <c r="T46" s="11">
         <v>-0.99231824760584497</v>
       </c>
-      <c r="U45" s="11">
+      <c r="U46" s="11">
         <v>17.366634426743317</v>
       </c>
-      <c r="V45" s="11">
+      <c r="V46" s="11">
         <v>-2.9311413247092739</v>
       </c>
-      <c r="W45" s="11">
+      <c r="W46" s="11">
         <v>16.179648132015434</v>
       </c>
-      <c r="X45" s="11">
+      <c r="X46" s="11">
         <v>59.405304650880396</v>
       </c>
-      <c r="Y45" s="11">
+      <c r="Y46" s="11">
         <v>-24.208775972219424</v>
       </c>
-      <c r="Z45" s="11">
+      <c r="Z46" s="11">
         <v>12.876378798022927</v>
       </c>
-      <c r="AA45" s="11">
+      <c r="AA46" s="11">
         <v>30.460381703724345</v>
       </c>
-      <c r="AB45" s="11">
+      <c r="AB46" s="11">
         <v>-12.306980770923316</v>
       </c>
-      <c r="AC45" s="11">
+      <c r="AC46" s="11">
         <v>203.90081359967198</v>
       </c>
-      <c r="AD45" s="11">
+      <c r="AD46" s="11">
         <v>14.616834807942356</v>
       </c>
-      <c r="AE45" s="11">
+      <c r="AE46" s="11">
         <v>287.19935142976033</v>
       </c>
-      <c r="AF45" s="11">
+      <c r="AF46" s="11">
         <v>-158.4880928572781</v>
       </c>
-      <c r="AG45" s="11">
+      <c r="AG46" s="11">
         <v>32.595976758105223</v>
       </c>
-      <c r="AH45" s="11">
+      <c r="AH46" s="11">
         <v>99.337037816328674</v>
       </c>
-      <c r="AI45" s="11">
+      <c r="AI46" s="11">
         <v>270.14393342784416</v>
       </c>
-      <c r="AJ45" s="12">
-        <v>1037.5496720778524</v>
+      <c r="AJ46" s="11">
+        <v>60.831589950434356</v>
+      </c>
+      <c r="AK46" s="12">
+        <v>1098.3812620282813</v>
       </c>
     </row>
-    <row r="46" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="13" t="s">
+    <row r="47" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="C46" s="14">
+      <c r="C47" s="14">
         <v>100.9946034</v>
       </c>
-      <c r="D46" s="14">
+      <c r="D47" s="14">
         <v>92.754227199999988</v>
       </c>
-      <c r="E46" s="14">
+      <c r="E47" s="14">
         <v>79.108694699999987</v>
       </c>
-      <c r="F46" s="14">
+      <c r="F47" s="14">
         <v>382.10836069999999</v>
       </c>
-      <c r="G46" s="14">
+      <c r="G47" s="14">
         <v>511.07049979999999</v>
       </c>
-      <c r="H46" s="14">
+      <c r="H47" s="14">
         <v>823.61695639999994</v>
       </c>
-      <c r="I46" s="14">
+      <c r="I47" s="14">
         <v>1338.0015685000001</v>
       </c>
-      <c r="J46" s="14">
+      <c r="J47" s="14">
         <v>1077.3649176999998</v>
       </c>
-      <c r="K46" s="14">
+      <c r="K47" s="14">
         <v>1158.9100457992652</v>
       </c>
-      <c r="L46" s="14">
+      <c r="L47" s="14">
         <v>1057.8778595272593</v>
       </c>
-      <c r="M46" s="14">
+      <c r="M47" s="14">
         <v>1626.7845949386383</v>
       </c>
-      <c r="N46" s="14">
+      <c r="N47" s="14">
         <v>1093.1306950767225</v>
       </c>
-      <c r="O46" s="14">
+      <c r="O47" s="14">
         <v>1487.0603721592447</v>
       </c>
-      <c r="P46" s="14">
+      <c r="P47" s="14">
         <v>2534.3343488123792</v>
       </c>
-      <c r="Q46" s="14">
+      <c r="Q47" s="14">
         <v>3444.805466086234</v>
       </c>
-      <c r="R46" s="14">
+      <c r="R47" s="14">
         <v>3690.1912497306548</v>
       </c>
-      <c r="S46" s="14">
+      <c r="S47" s="14">
         <v>2182.558815969152</v>
       </c>
-      <c r="T46" s="14">
+      <c r="T47" s="14">
         <v>1153.6892684523941</v>
       </c>
-      <c r="U46" s="14">
+      <c r="U47" s="14">
         <v>909.39703502674331</v>
       </c>
-      <c r="V46" s="14">
+      <c r="V47" s="14">
         <v>1001.5493853752907</v>
       </c>
-      <c r="W46" s="14">
+      <c r="W47" s="14">
         <v>722.5113108320154</v>
       </c>
-      <c r="X46" s="14">
+      <c r="X47" s="14">
         <v>2316.8981478508804</v>
       </c>
-      <c r="Y46" s="14">
+      <c r="Y47" s="14">
         <v>459.15787402778062</v>
       </c>
-      <c r="Z46" s="14">
+      <c r="Z47" s="14">
         <v>1409.054488298023</v>
       </c>
-      <c r="AA46" s="14">
+      <c r="AA47" s="14">
         <v>1580.1590668037243</v>
       </c>
-      <c r="AB46" s="14">
+      <c r="AB47" s="14">
         <v>1375.8690571290767</v>
       </c>
-      <c r="AC46" s="14">
+      <c r="AC47" s="14">
         <v>3649.2132460996722</v>
       </c>
-      <c r="AD46" s="14">
+      <c r="AD47" s="14">
         <v>1469.4948507079423</v>
       </c>
-      <c r="AE46" s="14">
+      <c r="AE47" s="14">
         <v>4464.4878857297608</v>
       </c>
-      <c r="AF46" s="14">
+      <c r="AF47" s="14">
         <v>3705.9083977427217</v>
       </c>
-      <c r="AG46" s="14">
+      <c r="AG47" s="14">
         <v>3257.4538089581051</v>
       </c>
-      <c r="AH46" s="14">
+      <c r="AH47" s="14">
         <v>4182.2633785163289</v>
       </c>
-      <c r="AI46" s="14">
+      <c r="AI47" s="14">
         <v>2630.0206193278441</v>
       </c>
-      <c r="AJ46" s="14">
-        <v>56967.801097377851</v>
+      <c r="AJ47" s="14">
+        <v>627.70455485043431</v>
+      </c>
+      <c r="AK47" s="14">
+        <v>57595.505652228283</v>
       </c>
     </row>
-    <row r="47" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="16" t="s">
+    <row r="48" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="C47" s="15"/>
-[...14 lines deleted...]
-      <c r="R47" s="15">
+      <c r="C48" s="15"/>
+      <c r="D48" s="15"/>
+      <c r="E48" s="15"/>
+      <c r="F48" s="15"/>
+      <c r="G48" s="15"/>
+      <c r="H48" s="15"/>
+      <c r="I48" s="15"/>
+      <c r="J48" s="15"/>
+      <c r="K48" s="15"/>
+      <c r="L48" s="15"/>
+      <c r="M48" s="15"/>
+      <c r="N48" s="15"/>
+      <c r="O48" s="15"/>
+      <c r="P48" s="15"/>
+      <c r="Q48" s="15"/>
+      <c r="R48" s="15">
         <v>825.7</v>
       </c>
-      <c r="S47" s="15">
+      <c r="S48" s="15">
         <v>666.5</v>
       </c>
-      <c r="T47" s="15">
+      <c r="T48" s="15">
         <v>-618.6</v>
       </c>
-      <c r="U47" s="15"/>
-[...2 lines deleted...]
-      <c r="X47" s="15">
+      <c r="U48" s="15"/>
+      <c r="V48" s="15"/>
+      <c r="W48" s="15"/>
+      <c r="X48" s="15">
         <v>1485.8</v>
       </c>
-      <c r="Y47" s="15"/>
-[...10 lines deleted...]
-      <c r="AJ47" s="15">
+      <c r="Y48" s="15"/>
+      <c r="Z48" s="15"/>
+      <c r="AA48" s="15"/>
+      <c r="AB48" s="15"/>
+      <c r="AC48" s="15"/>
+      <c r="AD48" s="15"/>
+      <c r="AE48" s="15"/>
+      <c r="AF48" s="15"/>
+      <c r="AG48" s="15"/>
+      <c r="AH48" s="15"/>
+      <c r="AI48" s="15"/>
+      <c r="AJ48" s="15"/>
+      <c r="AK48" s="15">
         <v>2359.4</v>
       </c>
     </row>
-    <row r="49" spans="2:36" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="24" t="s">
+    <row r="50" spans="2:37" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="24" t="s">
         <v>35</v>
-      </c>
-[...14 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C50" s="24"/>
       <c r="D50" s="24"/>
       <c r="E50" s="24"/>
       <c r="F50" s="24"/>
       <c r="G50" s="24"/>
       <c r="H50" s="24"/>
       <c r="I50" s="24"/>
       <c r="J50" s="24"/>
       <c r="K50" s="24"/>
       <c r="L50" s="24"/>
       <c r="M50" s="6"/>
     </row>
-    <row r="51" spans="2:36" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C51" s="24"/>
       <c r="D51" s="24"/>
       <c r="E51" s="24"/>
       <c r="F51" s="24"/>
       <c r="G51" s="24"/>
       <c r="H51" s="24"/>
       <c r="I51" s="24"/>
       <c r="J51" s="24"/>
       <c r="K51" s="24"/>
       <c r="L51" s="24"/>
       <c r="M51" s="6"/>
-      <c r="AJ51" s="2"/>
     </row>
-    <row r="52" spans="2:36" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:37" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C52" s="24"/>
       <c r="D52" s="24"/>
       <c r="E52" s="24"/>
       <c r="F52" s="24"/>
       <c r="G52" s="24"/>
       <c r="H52" s="24"/>
       <c r="I52" s="24"/>
       <c r="J52" s="24"/>
       <c r="K52" s="24"/>
       <c r="L52" s="24"/>
-      <c r="M52" s="17"/>
+      <c r="M52" s="6"/>
+      <c r="AK52" s="2"/>
     </row>
-    <row r="53" spans="2:36" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="M53" s="6"/>
+    <row r="53" spans="2:37" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C53" s="24"/>
+      <c r="D53" s="24"/>
+      <c r="E53" s="24"/>
+      <c r="F53" s="24"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="24"/>
+      <c r="I53" s="24"/>
+      <c r="J53" s="24"/>
+      <c r="K53" s="24"/>
+      <c r="L53" s="24"/>
+      <c r="M53" s="17"/>
+    </row>
+    <row r="54" spans="2:37" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
+      <c r="D54" s="6"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="6"/>
+      <c r="G54" s="6"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="6"/>
+      <c r="M54" s="6"/>
     </row>
   </sheetData>
-  <sortState ref="B7:AJ43">
-    <sortCondition descending="1" ref="AJ11:AJ43"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:AK44">
+    <sortCondition descending="1" ref="AK11:AK44"/>
   </sortState>
   <mergeCells count="4">
+    <mergeCell ref="B53:L53"/>
     <mergeCell ref="B52:L52"/>
     <mergeCell ref="B51:L51"/>
     <mergeCell ref="B50:L50"/>
-    <mergeCell ref="B49:L49"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ENG</vt:lpstr>