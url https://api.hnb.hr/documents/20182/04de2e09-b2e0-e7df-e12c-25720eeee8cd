--- v1 (2026-01-05)
+++ v2 (2026-04-07)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q3_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="525" yWindow="465" windowWidth="30225" windowHeight="20220" tabRatio="602"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="165">
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -996,50 +996,56 @@
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Revidirani podaci.</t>
     </r>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
+  <si>
+    <t>2025.</t>
+  </si>
+  <si>
+    <t>4. tr. 25.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;kn&quot;_-;\-* #,##0.00\ &quot;kn&quot;_-;_-* &quot;-&quot;??\ &quot;kn&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#\ ##0.0_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="yyyy\."/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -1631,222 +1637,227 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DZ89"/>
+  <dimension ref="A1:EB89"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="60.6640625" style="3" customWidth="1"/>
-    <col min="3" max="27" width="10.6640625" style="3"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="10.6640625" style="3"/>
+    <col min="3" max="28" width="10.6640625" style="3"/>
+    <col min="29" max="29" width="15.6640625" style="3" customWidth="1"/>
+    <col min="30" max="16384" width="10.6640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="5"/>
     </row>
-    <row r="2" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
+      <c r="AN2" s="2"/>
     </row>
-    <row r="3" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="21" t="s">
         <v>146</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="2"/>
       <c r="AK3" s="2"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
+      <c r="AN3" s="2"/>
     </row>
-    <row r="4" spans="1:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
+      <c r="AN4" s="2"/>
     </row>
-    <row r="5" spans="1:130" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:132" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="11"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
-      <c r="AB5" s="11"/>
+      <c r="AB5" s="7" t="s">
+        <v>110</v>
+      </c>
       <c r="AC5" s="11"/>
       <c r="AD5" s="11"/>
       <c r="AE5" s="11"/>
-      <c r="AF5" s="6"/>
+      <c r="AF5" s="11"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="6"/>
       <c r="AK5" s="6"/>
       <c r="AL5" s="6"/>
       <c r="AM5" s="6"/>
       <c r="AN5" s="6"/>
       <c r="AO5" s="6"/>
       <c r="AP5" s="6"/>
       <c r="AQ5" s="6"/>
       <c r="AR5" s="6"/>
       <c r="AS5" s="6"/>
       <c r="AT5" s="6"/>
       <c r="AU5" s="6"/>
       <c r="AV5" s="6"/>
       <c r="AW5" s="6"/>
       <c r="AX5" s="6"/>
       <c r="AY5" s="6"/>
       <c r="AZ5" s="6"/>
       <c r="BA5" s="6"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
       <c r="BE5" s="6"/>
@@ -1898,61 +1909,65 @@
       <c r="CY5" s="6"/>
       <c r="CZ5" s="6"/>
       <c r="DA5" s="6"/>
       <c r="DB5" s="6"/>
       <c r="DC5" s="6"/>
       <c r="DD5" s="6"/>
       <c r="DE5" s="6"/>
       <c r="DF5" s="6"/>
       <c r="DG5" s="6"/>
       <c r="DH5" s="6"/>
       <c r="DI5" s="6"/>
       <c r="DJ5" s="6"/>
       <c r="DK5" s="6"/>
       <c r="DL5" s="6"/>
       <c r="DM5" s="6"/>
       <c r="DN5" s="6"/>
       <c r="DO5" s="6"/>
       <c r="DP5" s="6"/>
       <c r="DQ5" s="6"/>
       <c r="DR5" s="6"/>
       <c r="DS5" s="6"/>
       <c r="DT5" s="6"/>
       <c r="DU5" s="6"/>
       <c r="DV5" s="6"/>
       <c r="DW5" s="6"/>
-      <c r="DX5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DX5" s="6"/>
       <c r="DY5" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="DZ5" s="7" t="s">
+      <c r="DZ5" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="EA5" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="EB5" s="7" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="6" spans="1:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:132" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="9"/>
       <c r="C6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>7</v>
       </c>
@@ -1985,361 +2000,367 @@
       </c>
       <c r="T6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U6" s="10" t="s">
         <v>21</v>
       </c>
       <c r="V6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="W6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="10" t="s">
         <v>114</v>
       </c>
       <c r="Y6" s="10" t="s">
         <v>119</v>
       </c>
       <c r="Z6" s="10" t="s">
         <v>151</v>
       </c>
       <c r="AA6" s="10" t="s">
         <v>156</v>
       </c>
-      <c r="AB6" s="9" t="s">
+      <c r="AB6" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="AC6" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="AC6" s="9" t="s">
+      <c r="AD6" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="AD6" s="9" t="s">
+      <c r="AE6" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="AE6" s="9" t="s">
+      <c r="AF6" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="AF6" s="9" t="s">
+      <c r="AG6" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="AG6" s="9" t="s">
+      <c r="AH6" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="AH6" s="9" t="s">
+      <c r="AI6" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AI6" s="9" t="s">
+      <c r="AJ6" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="AJ6" s="9" t="s">
+      <c r="AK6" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="AK6" s="9" t="s">
+      <c r="AL6" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="AL6" s="9" t="s">
+      <c r="AM6" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="AM6" s="9" t="s">
+      <c r="AN6" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="AN6" s="9" t="s">
+      <c r="AO6" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AO6" s="9" t="s">
+      <c r="AP6" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AP6" s="9" t="s">
+      <c r="AQ6" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AQ6" s="9" t="s">
+      <c r="AR6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="AR6" s="9" t="s">
+      <c r="AS6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="AS6" s="9" t="s">
+      <c r="AT6" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="AT6" s="9" t="s">
+      <c r="AU6" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="AU6" s="9" t="s">
+      <c r="AV6" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="AV6" s="9" t="s">
+      <c r="AW6" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="AW6" s="9" t="s">
+      <c r="AX6" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="AX6" s="9" t="s">
+      <c r="AY6" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="AY6" s="9" t="s">
+      <c r="AZ6" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="AZ6" s="9" t="s">
+      <c r="BA6" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="BA6" s="9" t="s">
+      <c r="BB6" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="BB6" s="9" t="s">
+      <c r="BC6" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="BC6" s="9" t="s">
+      <c r="BD6" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="BD6" s="9" t="s">
+      <c r="BE6" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="BE6" s="9" t="s">
+      <c r="BF6" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="BF6" s="9" t="s">
+      <c r="BG6" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="BG6" s="9" t="s">
+      <c r="BH6" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="BH6" s="9" t="s">
+      <c r="BI6" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="BI6" s="9" t="s">
+      <c r="BJ6" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="BJ6" s="9" t="s">
+      <c r="BK6" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="BK6" s="9" t="s">
+      <c r="BL6" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="BL6" s="9" t="s">
+      <c r="BM6" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="BM6" s="9" t="s">
+      <c r="BN6" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="BN6" s="9" t="s">
+      <c r="BO6" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="BO6" s="9" t="s">
+      <c r="BP6" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="BP6" s="9" t="s">
+      <c r="BQ6" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="BQ6" s="9" t="s">
+      <c r="BR6" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="BR6" s="9" t="s">
+      <c r="BS6" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="BS6" s="9" t="s">
+      <c r="BT6" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="BT6" s="9" t="s">
+      <c r="BU6" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="BU6" s="9" t="s">
+      <c r="BV6" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="BV6" s="9" t="s">
+      <c r="BW6" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="BW6" s="9" t="s">
+      <c r="BX6" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="BX6" s="9" t="s">
+      <c r="BY6" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="BY6" s="9" t="s">
+      <c r="BZ6" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="BZ6" s="9" t="s">
+      <c r="CA6" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="CA6" s="9" t="s">
+      <c r="CB6" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="CB6" s="9" t="s">
+      <c r="CC6" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="CC6" s="9" t="s">
+      <c r="CD6" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="CD6" s="9" t="s">
+      <c r="CE6" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="CE6" s="9" t="s">
+      <c r="CF6" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="CF6" s="9" t="s">
+      <c r="CG6" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="CG6" s="9" t="s">
+      <c r="CH6" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="CH6" s="9" t="s">
+      <c r="CI6" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="CI6" s="9" t="s">
+      <c r="CJ6" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="CJ6" s="9" t="s">
+      <c r="CK6" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="CK6" s="9" t="s">
+      <c r="CL6" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="CL6" s="9" t="s">
+      <c r="CM6" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="CM6" s="9" t="s">
+      <c r="CN6" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="CN6" s="9" t="s">
+      <c r="CO6" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="CO6" s="9" t="s">
+      <c r="CP6" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="CP6" s="9" t="s">
+      <c r="CQ6" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="CQ6" s="9" t="s">
+      <c r="CR6" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="CR6" s="9" t="s">
+      <c r="CS6" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="CS6" s="9" t="s">
+      <c r="CT6" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="CT6" s="9" t="s">
+      <c r="CU6" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="CU6" s="9" t="s">
+      <c r="CV6" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="CV6" s="9" t="s">
+      <c r="CW6" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="CW6" s="9" t="s">
+      <c r="CX6" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="CX6" s="9" t="s">
+      <c r="CY6" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="CY6" s="9" t="s">
+      <c r="CZ6" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="CZ6" s="9" t="s">
+      <c r="DA6" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="DA6" s="9" t="s">
+      <c r="DB6" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="DB6" s="9" t="s">
+      <c r="DC6" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="DC6" s="9" t="s">
+      <c r="DD6" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="DD6" s="9" t="s">
+      <c r="DE6" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="DE6" s="9" t="s">
+      <c r="DF6" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="DF6" s="9" t="s">
+      <c r="DG6" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="DG6" s="9" t="s">
+      <c r="DH6" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="DH6" s="9" t="s">
+      <c r="DI6" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="DI6" s="9" t="s">
+      <c r="DJ6" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="DJ6" s="9" t="s">
+      <c r="DK6" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="DK6" s="9" t="s">
+      <c r="DL6" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="DL6" s="9" t="s">
+      <c r="DM6" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="DM6" s="9" t="s">
+      <c r="DN6" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="DN6" s="9" t="s">
+      <c r="DO6" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="DO6" s="9" t="s">
+      <c r="DP6" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="DP6" s="9" t="s">
+      <c r="DQ6" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="DQ6" s="9" t="s">
+      <c r="DR6" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="DR6" s="9" t="s">
+      <c r="DS6" s="9" t="s">
         <v>150</v>
       </c>
-      <c r="DS6" s="9" t="s">
+      <c r="DT6" s="9" t="s">
         <v>152</v>
       </c>
-      <c r="DT6" s="9" t="s">
+      <c r="DU6" s="9" t="s">
         <v>153</v>
       </c>
-      <c r="DU6" s="9" t="s">
+      <c r="DV6" s="9" t="s">
         <v>154</v>
       </c>
-      <c r="DV6" s="9" t="s">
+      <c r="DW6" s="9" t="s">
         <v>155</v>
       </c>
-      <c r="DW6" s="9" t="s">
+      <c r="DX6" s="9" t="s">
         <v>157</v>
       </c>
-      <c r="DX6" s="9" t="s">
+      <c r="DY6" s="9" t="s">
         <v>158</v>
       </c>
-      <c r="DY6" s="9" t="s">
+      <c r="DZ6" s="9" t="s">
         <v>161</v>
       </c>
-      <c r="DZ6" s="9" t="s">
+      <c r="EA6" s="9" t="s">
         <v>162</v>
       </c>
+      <c r="EB6" s="9" t="s">
+        <v>164</v>
+      </c>
     </row>
-    <row r="7" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="14">
         <v>-3792.2038425488627</v>
       </c>
       <c r="D7" s="14">
         <v>-4958.6281192667766</v>
       </c>
       <c r="E7" s="14">
         <v>-6195.8295435667333</v>
       </c>
       <c r="F7" s="14">
         <v>-7104.9940229069307</v>
       </c>
       <c r="G7" s="14">
         <v>-6905.4703938559396</v>
       </c>
       <c r="H7" s="14">
         <v>-7647.6728808687021</v>
       </c>
       <c r="I7" s="14">
         <v>-8482.2441923409351</v>
       </c>
       <c r="J7" s="14">
@@ -2375,360 +2396,366 @@
       <c r="T7" s="15">
         <v>-8466.4859983291899</v>
       </c>
       <c r="U7" s="15">
         <v>-9668.7362888227981</v>
       </c>
       <c r="V7" s="15">
         <v>-10493.858274425298</v>
       </c>
       <c r="W7" s="15">
         <v>-8849.7581320294994</v>
       </c>
       <c r="X7" s="15">
         <v>-11402.577602927915</v>
       </c>
       <c r="Y7" s="15">
         <v>-18358.982393730206</v>
       </c>
       <c r="Z7" s="15">
         <v>-17520.202676190627</v>
       </c>
       <c r="AA7" s="15">
         <v>-18985.46692942606</v>
       </c>
       <c r="AB7" s="15">
+        <v>-19429.911010688127</v>
+      </c>
+      <c r="AC7" s="15">
         <v>-612.65862259969037</v>
       </c>
-      <c r="AC7" s="15">
+      <c r="AD7" s="15">
         <v>-1012.2876303875856</v>
       </c>
-      <c r="AD7" s="15">
+      <c r="AE7" s="15">
         <v>-946.51518264008757</v>
       </c>
-      <c r="AE7" s="15">
+      <c r="AF7" s="15">
         <v>-1220.7424069214987</v>
       </c>
-      <c r="AF7" s="15">
+      <c r="AG7" s="15">
         <v>-996.58997596799077</v>
       </c>
-      <c r="AG7" s="15">
+      <c r="AH7" s="15">
         <v>-1532.4353740265719</v>
       </c>
-      <c r="AH7" s="15">
+      <c r="AI7" s="15">
         <v>-1225.66796672181</v>
       </c>
-      <c r="AI7" s="15">
+      <c r="AJ7" s="15">
         <v>-1203.9348025504039</v>
       </c>
-      <c r="AJ7" s="15">
+      <c r="AK7" s="15">
         <v>-1283.6340193058111</v>
       </c>
-      <c r="AK7" s="15">
+      <c r="AL7" s="15">
         <v>-1647.9934873620373</v>
       </c>
-      <c r="AL7" s="15">
+      <c r="AM7" s="15">
         <v>-1601.2667862834633</v>
       </c>
-      <c r="AM7" s="15">
+      <c r="AN7" s="15">
         <v>-1662.9352506154219</v>
       </c>
-      <c r="AN7" s="14">
+      <c r="AO7" s="14">
         <v>-1385.5589148822539</v>
       </c>
-      <c r="AO7" s="14">
+      <c r="AP7" s="14">
         <v>-1921.5267123815397</v>
       </c>
-      <c r="AP7" s="14">
+      <c r="AQ7" s="14">
         <v>-1895.0604600921968</v>
       </c>
-      <c r="AQ7" s="15">
+      <c r="AR7" s="15">
         <v>-1902.8479355509401</v>
       </c>
-      <c r="AR7" s="14">
+      <c r="AS7" s="14">
         <v>-1480.1556219402396</v>
       </c>
-      <c r="AS7" s="14">
+      <c r="AT7" s="14">
         <v>-1989.219708634444</v>
       </c>
-      <c r="AT7" s="14">
+      <c r="AU7" s="14">
         <v>-1670.7832184059537</v>
       </c>
-      <c r="AU7" s="15">
+      <c r="AV7" s="15">
         <v>-1765.3118448753016</v>
       </c>
-      <c r="AV7" s="14">
+      <c r="AW7" s="14">
         <v>-1621.983360757162</v>
       </c>
-      <c r="AW7" s="14">
+      <c r="AX7" s="14">
         <v>-2118.7492821907517</v>
       </c>
-      <c r="AX7" s="14">
+      <c r="AY7" s="14">
         <v>-1890.7772918998664</v>
       </c>
-      <c r="AY7" s="15">
+      <c r="AZ7" s="15">
         <v>-2016.1629460209219</v>
       </c>
-      <c r="AZ7" s="14">
+      <c r="BA7" s="14">
         <v>-1852.699706951847</v>
       </c>
-      <c r="BA7" s="14">
+      <c r="BB7" s="14">
         <v>-2381.6641933622868</v>
       </c>
-      <c r="BB7" s="14">
+      <c r="BC7" s="14">
         <v>-2203.1795112757823</v>
       </c>
-      <c r="BC7" s="15">
+      <c r="BD7" s="15">
         <v>-2044.7007807510174</v>
       </c>
-      <c r="BD7" s="14">
+      <c r="BE7" s="14">
         <v>-2200.1354928113087</v>
       </c>
-      <c r="BE7" s="14">
+      <c r="BF7" s="14">
         <v>-2554.3628934014755</v>
       </c>
-      <c r="BF7" s="14">
+      <c r="BG7" s="14">
         <v>-2367.8374445968993</v>
       </c>
-      <c r="BG7" s="15">
+      <c r="BH7" s="15">
         <v>-2471.3348254063853</v>
       </c>
-      <c r="BH7" s="14">
+      <c r="BI7" s="14">
         <v>-2558.6352229229051</v>
       </c>
-      <c r="BI7" s="14">
+      <c r="BJ7" s="14">
         <v>-3126.5109386251961</v>
       </c>
-      <c r="BJ7" s="14">
+      <c r="BK7" s="14">
         <v>-2658.0841252507039</v>
       </c>
-      <c r="BK7" s="15">
+      <c r="BL7" s="15">
         <v>-2431.7782483881961</v>
       </c>
-      <c r="BL7" s="14">
+      <c r="BM7" s="14">
         <v>-1740.491856108001</v>
       </c>
-      <c r="BM7" s="14">
+      <c r="BN7" s="14">
         <v>-2026.4365097346044</v>
       </c>
-      <c r="BN7" s="14">
+      <c r="BO7" s="14">
         <v>-1843.8469054046991</v>
       </c>
-      <c r="BO7" s="15">
+      <c r="BP7" s="15">
         <v>-1840.3541099298986</v>
       </c>
-      <c r="BP7" s="14">
+      <c r="BQ7" s="14">
         <v>-1281.1914093975993</v>
       </c>
-      <c r="BQ7" s="14">
+      <c r="BR7" s="14">
         <v>-1494.0200396894024</v>
       </c>
-      <c r="BR7" s="14">
+      <c r="BS7" s="14">
         <v>-1711.8422571148019</v>
       </c>
-      <c r="BS7" s="15">
+      <c r="BT7" s="15">
         <v>-1436.6006905159002</v>
       </c>
-      <c r="BT7" s="14">
+      <c r="BU7" s="14">
         <v>-1554.4611018545954</v>
       </c>
-      <c r="BU7" s="14">
+      <c r="BV7" s="14">
         <v>-1651.9788203903008</v>
       </c>
-      <c r="BV7" s="14">
+      <c r="BW7" s="14">
         <v>-1653.8876501610016</v>
       </c>
-      <c r="BW7" s="15">
+      <c r="BX7" s="15">
         <v>-1521.2256537233038</v>
       </c>
-      <c r="BX7" s="14">
+      <c r="BY7" s="14">
         <v>-1630.8340196711001</v>
       </c>
-      <c r="BY7" s="14">
+      <c r="BZ7" s="14">
         <v>-1776.2496634053027</v>
       </c>
-      <c r="BZ7" s="14">
+      <c r="CA7" s="14">
         <v>-1544.7475201481993</v>
       </c>
-      <c r="CA7" s="15">
+      <c r="CB7" s="15">
         <v>-1344.3474156480993</v>
       </c>
-      <c r="CB7" s="14">
+      <c r="CC7" s="14">
         <v>-1584.6252132988004</v>
       </c>
-      <c r="CC7" s="14">
+      <c r="CD7" s="14">
         <v>-2015.3359447659991</v>
       </c>
-      <c r="CD7" s="14">
+      <c r="CE7" s="14">
         <v>-1633.2222232546997</v>
       </c>
-      <c r="CE7" s="15">
+      <c r="CF7" s="15">
         <v>-1392.1823734704994</v>
       </c>
-      <c r="CF7" s="14">
+      <c r="CG7" s="14">
         <v>-1585.0674884126997</v>
       </c>
-      <c r="CG7" s="14">
+      <c r="CH7" s="14">
         <v>-1960.3403181878011</v>
       </c>
-      <c r="CH7" s="14">
+      <c r="CI7" s="14">
         <v>-1693.4608797234023</v>
       </c>
-      <c r="CI7" s="15">
+      <c r="CJ7" s="15">
         <v>-1395.6044369727001</v>
       </c>
-      <c r="CJ7" s="15">
+      <c r="CK7" s="15">
         <v>-1790.2524197064026</v>
       </c>
-      <c r="CK7" s="15">
+      <c r="CL7" s="15">
         <v>-1927.4753427651976</v>
       </c>
-      <c r="CL7" s="15">
+      <c r="CM7" s="15">
         <v>-1836.0458307568988</v>
       </c>
-      <c r="CM7" s="15">
+      <c r="CN7" s="15">
         <v>-1577.3759456145981</v>
       </c>
-      <c r="CN7" s="15">
+      <c r="CO7" s="15">
         <v>-1830.6290432461019</v>
       </c>
-      <c r="CO7" s="15">
+      <c r="CP7" s="15">
         <v>-2151.0100082123977</v>
       </c>
-      <c r="CP7" s="15">
+      <c r="CQ7" s="15">
         <v>-1986.4485768818026</v>
       </c>
-      <c r="CQ7" s="15">
+      <c r="CR7" s="15">
         <v>-1652.6137552905948</v>
       </c>
-      <c r="CR7" s="15">
+      <c r="CS7" s="15">
         <v>-2053.2688059417023</v>
       </c>
-      <c r="CS7" s="15">
+      <c r="CT7" s="15">
         <v>-2403.6756614189912</v>
       </c>
-      <c r="CT7" s="15">
+      <c r="CU7" s="15">
         <v>-2223.0932220806949</v>
       </c>
-      <c r="CU7" s="15">
+      <c r="CV7" s="15">
         <v>-1786.448308887801</v>
       </c>
-      <c r="CV7" s="15">
+      <c r="CW7" s="15">
         <v>-2447.3621927745025</v>
       </c>
-      <c r="CW7" s="15">
+      <c r="CX7" s="15">
         <v>-2479.6356057752964</v>
       </c>
-      <c r="CX7" s="15">
+      <c r="CY7" s="15">
         <v>-2388.4396424716019</v>
       </c>
-      <c r="CY7" s="15">
+      <c r="CZ7" s="15">
         <v>-2353.2988478013967</v>
       </c>
-      <c r="CZ7" s="15">
+      <c r="DA7" s="15">
         <v>-2593.1688120344029</v>
       </c>
-      <c r="DA7" s="15">
+      <c r="DB7" s="15">
         <v>-3029.0441738554941</v>
       </c>
-      <c r="DB7" s="15">
+      <c r="DC7" s="15">
         <v>-2420.5253184490039</v>
       </c>
-      <c r="DC7" s="15">
+      <c r="DD7" s="15">
         <v>-2451.1199700863972</v>
       </c>
-      <c r="DD7" s="15">
+      <c r="DE7" s="15">
         <v>-2531.6649887952985</v>
       </c>
-      <c r="DE7" s="15">
+      <c r="DF7" s="15">
         <v>-1966.4290063043013</v>
       </c>
-      <c r="DF7" s="15">
+      <c r="DG7" s="15">
         <v>-2171.6798429962969</v>
       </c>
-      <c r="DG7" s="14">
+      <c r="DH7" s="14">
         <v>-2179.9842939336036</v>
       </c>
-      <c r="DH7" s="14">
+      <c r="DI7" s="14">
         <v>-2531.7077681892993</v>
       </c>
-      <c r="DI7" s="14">
+      <c r="DJ7" s="14">
         <v>-2762.600452518896</v>
       </c>
-      <c r="DJ7" s="14">
+      <c r="DK7" s="14">
         <v>-3041.448918973394</v>
       </c>
-      <c r="DK7" s="14">
+      <c r="DL7" s="14">
         <v>-3066.8204632463267</v>
       </c>
-      <c r="DL7" s="14">
+      <c r="DM7" s="14">
         <v>-4227.8674678832967</v>
       </c>
-      <c r="DM7" s="14">
+      <c r="DN7" s="14">
         <v>-4632.7925139528743</v>
       </c>
-      <c r="DN7" s="14">
+      <c r="DO7" s="14">
         <v>-4972.8276880935255</v>
       </c>
-      <c r="DO7" s="14">
+      <c r="DP7" s="14">
         <v>-4525.494723800507</v>
       </c>
-      <c r="DP7" s="14">
+      <c r="DQ7" s="14">
         <v>-4458.1373027129657</v>
       </c>
-      <c r="DQ7" s="14">
+      <c r="DR7" s="14">
         <v>-4836.812677996184</v>
       </c>
-      <c r="DR7" s="14">
+      <c r="DS7" s="14">
         <v>-4418.8498328805654</v>
       </c>
-      <c r="DS7" s="14">
+      <c r="DT7" s="14">
         <v>-3806.4028626009131</v>
       </c>
-      <c r="DT7" s="14">
+      <c r="DU7" s="14">
         <v>-4504.6228923358549</v>
       </c>
-      <c r="DU7" s="14">
+      <c r="DV7" s="14">
         <v>-5381.181831235489</v>
       </c>
-      <c r="DV7" s="14">
+      <c r="DW7" s="14">
         <v>-4580.0616444037378</v>
       </c>
-      <c r="DW7" s="14">
+      <c r="DX7" s="14">
         <v>-4519.6005614509795</v>
       </c>
-      <c r="DX7" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY7" s="14">
-        <v>-5412.6617376760933</v>
+        <v>-4833.5394547396927</v>
       </c>
       <c r="DZ7" s="14">
-        <v>-4881.895818637493</v>
+        <v>-5376.4342338063943</v>
+      </c>
+      <c r="EA7" s="14">
+        <v>-4807.6310029469914</v>
+      </c>
+      <c r="EB7" s="14">
+        <v>-4412.3063191950487</v>
       </c>
     </row>
-    <row r="8" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="22" t="s">
         <v>124</v>
       </c>
       <c r="C8" s="14">
         <v>3432.718113254984</v>
       </c>
       <c r="D8" s="14">
         <v>3736.947087471618</v>
       </c>
       <c r="E8" s="14">
         <v>4198.9360338132301</v>
       </c>
       <c r="F8" s="14">
         <v>4334.9790453071955</v>
       </c>
       <c r="G8" s="14">
         <v>5330.4114391865778</v>
       </c>
       <c r="H8" s="14">
         <v>6066.2871418965351</v>
       </c>
       <c r="I8" s="14">
         <v>7139.2076560659598</v>
       </c>
       <c r="J8" s="14">
@@ -2764,360 +2791,366 @@
       <c r="T8" s="15">
         <v>11684.734657322806</v>
       </c>
       <c r="U8" s="15">
         <v>12197.447548217395</v>
       </c>
       <c r="V8" s="15">
         <v>12818.697376410601</v>
       </c>
       <c r="W8" s="15">
         <v>12029.277056832501</v>
       </c>
       <c r="X8" s="15">
         <v>14803.433195879501</v>
       </c>
       <c r="Y8" s="15">
         <v>20562.778541692704</v>
       </c>
       <c r="Z8" s="15">
         <v>19204.954343090707</v>
       </c>
       <c r="AA8" s="15">
         <v>20281.093332236003</v>
       </c>
       <c r="AB8" s="15">
+        <v>21695.453359529492</v>
+      </c>
+      <c r="AC8" s="15">
         <v>826.13212043951023</v>
       </c>
-      <c r="AC8" s="15">
+      <c r="AD8" s="15">
         <v>780.95291438996207</v>
       </c>
-      <c r="AD8" s="15">
+      <c r="AE8" s="15">
         <v>880.60761736477332</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AF8" s="15">
         <v>945.02546106073873</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AG8" s="15">
         <v>845.96856882332781</v>
       </c>
-      <c r="AG8" s="15">
+      <c r="AH8" s="15">
         <v>831.4997737931343</v>
       </c>
-      <c r="AH8" s="15">
+      <c r="AI8" s="15">
         <v>998.10915160001525</v>
       </c>
-      <c r="AI8" s="15">
+      <c r="AJ8" s="15">
         <v>1061.3695932551411</v>
       </c>
-      <c r="AJ8" s="15">
+      <c r="AK8" s="15">
         <v>939.30534242471708</v>
       </c>
-      <c r="AK8" s="15">
+      <c r="AL8" s="15">
         <v>1011.7536153870578</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AM8" s="15">
         <v>1123.4317194774835</v>
       </c>
-      <c r="AM8" s="15">
+      <c r="AN8" s="15">
         <v>1124.4453565239719</v>
       </c>
-      <c r="AN8" s="14">
+      <c r="AO8" s="14">
         <v>1149.6341946997852</v>
       </c>
-      <c r="AO8" s="14">
+      <c r="AP8" s="14">
         <v>1013.9545701416928</v>
       </c>
-      <c r="AP8" s="14">
+      <c r="AQ8" s="14">
         <v>1055.740010979878</v>
       </c>
-      <c r="AQ8" s="15">
+      <c r="AR8" s="15">
         <v>1115.6502694858389</v>
       </c>
-      <c r="AR8" s="14">
+      <c r="AS8" s="14">
         <v>1218.0490736626552</v>
       </c>
-      <c r="AS8" s="14">
+      <c r="AT8" s="14">
         <v>1296.8394603935831</v>
       </c>
-      <c r="AT8" s="14">
+      <c r="AU8" s="14">
         <v>1394.3558143524131</v>
       </c>
-      <c r="AU8" s="15">
+      <c r="AV8" s="15">
         <v>1421.1670907779262</v>
       </c>
-      <c r="AV8" s="14">
+      <c r="AW8" s="14">
         <v>1252.1744686478166</v>
       </c>
-      <c r="AW8" s="14">
+      <c r="AX8" s="14">
         <v>1522.1151152624327</v>
       </c>
-      <c r="AX8" s="14">
+      <c r="AY8" s="14">
         <v>1586.1090782860076</v>
       </c>
-      <c r="AY8" s="15">
+      <c r="AZ8" s="15">
         <v>1705.8884797002788</v>
       </c>
-      <c r="AZ8" s="14">
+      <c r="BA8" s="14">
         <v>1672.3885393380078</v>
       </c>
-      <c r="BA8" s="14">
+      <c r="BB8" s="14">
         <v>1648.5438600869772</v>
       </c>
-      <c r="BB8" s="14">
+      <c r="BC8" s="14">
         <v>1819.800872064855</v>
       </c>
-      <c r="BC8" s="15">
+      <c r="BD8" s="15">
         <v>1998.4743845761193</v>
       </c>
-      <c r="BD8" s="14">
+      <c r="BE8" s="14">
         <v>1673.8283877534752</v>
       </c>
-      <c r="BE8" s="14">
+      <c r="BF8" s="14">
         <v>1872.8386590519681</v>
       </c>
-      <c r="BF8" s="14">
+      <c r="BG8" s="14">
         <v>2037.8491310054108</v>
       </c>
-      <c r="BG8" s="15">
+      <c r="BH8" s="15">
         <v>2071.5126098728529</v>
       </c>
-      <c r="BH8" s="14">
+      <c r="BI8" s="14">
         <v>1732.0410531136977</v>
       </c>
-      <c r="BI8" s="14">
+      <c r="BJ8" s="14">
         <v>2018.955723363202</v>
       </c>
-      <c r="BJ8" s="14">
+      <c r="BK8" s="14">
         <v>2232.4257070318004</v>
       </c>
-      <c r="BK8" s="15">
+      <c r="BL8" s="15">
         <v>1985.7633719390983</v>
       </c>
-      <c r="BL8" s="14">
+      <c r="BM8" s="14">
         <v>1708.4591271693009</v>
       </c>
-      <c r="BM8" s="14">
+      <c r="BN8" s="14">
         <v>1670.4677215592992</v>
       </c>
-      <c r="BN8" s="14">
+      <c r="BO8" s="14">
         <v>1675.5100911566005</v>
       </c>
-      <c r="BO8" s="15">
+      <c r="BP8" s="15">
         <v>1539.5356613513</v>
       </c>
-      <c r="BP8" s="14">
+      <c r="BQ8" s="14">
         <v>1820.0281450093999</v>
       </c>
-      <c r="BQ8" s="14">
+      <c r="BR8" s="14">
         <v>2028.6441106382003</v>
       </c>
-      <c r="BR8" s="14">
+      <c r="BS8" s="14">
         <v>1979.6176507081002</v>
       </c>
-      <c r="BS8" s="15">
+      <c r="BT8" s="15">
         <v>2229.5997414474</v>
       </c>
-      <c r="BT8" s="14">
+      <c r="BU8" s="14">
         <v>1996.4013133731016</v>
       </c>
-      <c r="BU8" s="14">
+      <c r="BV8" s="14">
         <v>2250.9850300020976</v>
       </c>
-      <c r="BV8" s="14">
+      <c r="BW8" s="14">
         <v>2304.1407330374009</v>
       </c>
-      <c r="BW8" s="15">
+      <c r="BX8" s="15">
         <v>2191.478685460298</v>
       </c>
-      <c r="BX8" s="14">
+      <c r="BY8" s="14">
         <v>1958.9453742472001</v>
       </c>
-      <c r="BY8" s="14">
+      <c r="BZ8" s="14">
         <v>2132.8210908021006</v>
       </c>
-      <c r="BZ8" s="14">
+      <c r="CA8" s="14">
         <v>2304.4260326412009</v>
       </c>
-      <c r="CA8" s="15">
+      <c r="CB8" s="15">
         <v>2276.7570214834022</v>
       </c>
-      <c r="CB8" s="14">
+      <c r="CC8" s="14">
         <v>1914.7092618350996</v>
       </c>
-      <c r="CC8" s="14">
+      <c r="CD8" s="14">
         <v>2113.5667894738986</v>
       </c>
-      <c r="CD8" s="14">
+      <c r="CE8" s="14">
         <v>2460.4214749233001</v>
       </c>
-      <c r="CE8" s="15">
+      <c r="CF8" s="15">
         <v>2435.2749457573977</v>
       </c>
-      <c r="CF8" s="14">
+      <c r="CG8" s="14">
         <v>2143.8469929516</v>
       </c>
-      <c r="CG8" s="14">
+      <c r="CH8" s="14">
         <v>2307.332300792199</v>
       </c>
-      <c r="CH8" s="14">
+      <c r="CI8" s="14">
         <v>2499.9099723378977</v>
       </c>
-      <c r="CI8" s="15">
+      <c r="CJ8" s="15">
         <v>2478.3620402564993</v>
       </c>
-      <c r="CJ8" s="15">
+      <c r="CK8" s="15">
         <v>2222.7669269145986</v>
       </c>
-      <c r="CK8" s="15">
+      <c r="CL8" s="15">
         <v>2590.5050819001026</v>
       </c>
-      <c r="CL8" s="15">
+      <c r="CM8" s="15">
         <v>2635.2483256101013</v>
       </c>
-      <c r="CM8" s="15">
+      <c r="CN8" s="15">
         <v>2726.7398084449997</v>
       </c>
-      <c r="CN8" s="15">
+      <c r="CO8" s="15">
         <v>2329.0905569740989</v>
       </c>
-      <c r="CO8" s="15">
+      <c r="CP8" s="15">
         <v>2627.4668928999004</v>
       </c>
-      <c r="CP8" s="15">
+      <c r="CQ8" s="15">
         <v>2623.3605817274979</v>
       </c>
-      <c r="CQ8" s="15">
+      <c r="CR8" s="15">
         <v>2911.2375241026011</v>
       </c>
-      <c r="CR8" s="15">
+      <c r="CS8" s="15">
         <v>2789.7613547397004</v>
       </c>
-      <c r="CS8" s="15">
+      <c r="CT8" s="15">
         <v>2848.8789334315029</v>
       </c>
-      <c r="CT8" s="15">
+      <c r="CU8" s="15">
         <v>2904.653399218701</v>
       </c>
-      <c r="CU8" s="15">
+      <c r="CV8" s="15">
         <v>3141.4409699329003</v>
       </c>
-      <c r="CV8" s="15">
+      <c r="CW8" s="15">
         <v>2745.051003152299</v>
       </c>
-      <c r="CW8" s="15">
+      <c r="CX8" s="15">
         <v>3087.998625734499</v>
       </c>
-      <c r="CX8" s="15">
+      <c r="CY8" s="15">
         <v>3160.1704425668991</v>
       </c>
-      <c r="CY8" s="15">
+      <c r="CZ8" s="15">
         <v>3204.2274767636982</v>
       </c>
-      <c r="CZ8" s="15">
+      <c r="DA8" s="15">
         <v>3012.2179509817993</v>
       </c>
-      <c r="DA8" s="15">
+      <c r="DB8" s="15">
         <v>3134.7387645125996</v>
       </c>
-      <c r="DB8" s="15">
+      <c r="DC8" s="15">
         <v>3415.635574952199</v>
       </c>
-      <c r="DC8" s="15">
+      <c r="DD8" s="15">
         <v>3256.1050859640009</v>
       </c>
-      <c r="DD8" s="15">
+      <c r="DE8" s="15">
         <v>3017.4106666461998</v>
       </c>
-      <c r="DE8" s="15">
+      <c r="DF8" s="15">
         <v>2594.4642630343019</v>
       </c>
-      <c r="DF8" s="15">
+      <c r="DG8" s="15">
         <v>3095.8936386757009</v>
       </c>
-      <c r="DG8" s="14">
+      <c r="DH8" s="14">
         <v>3321.5084884762978</v>
       </c>
-      <c r="DH8" s="14">
+      <c r="DI8" s="14">
         <v>3157.2492759959991</v>
       </c>
-      <c r="DI8" s="14">
+      <c r="DJ8" s="14">
         <v>3689.2227624415023</v>
       </c>
-      <c r="DJ8" s="14">
+      <c r="DK8" s="14">
         <v>3708.2010004987978</v>
       </c>
-      <c r="DK8" s="14">
+      <c r="DL8" s="14">
         <v>4248.7601569432009</v>
       </c>
-      <c r="DL8" s="14">
+      <c r="DM8" s="14">
         <v>4221.1577000213993</v>
       </c>
-      <c r="DM8" s="14">
+      <c r="DN8" s="14">
         <v>5152.5475880524009</v>
       </c>
-      <c r="DN8" s="14">
+      <c r="DO8" s="14">
         <v>5753.1277126649975</v>
       </c>
-      <c r="DO8" s="14">
+      <c r="DP8" s="14">
         <v>5435.9455409539032</v>
       </c>
-      <c r="DP8" s="14">
+      <c r="DQ8" s="14">
         <v>4760.2438343096046</v>
       </c>
-      <c r="DQ8" s="14">
+      <c r="DR8" s="14">
         <v>4713.4391764198026</v>
       </c>
-      <c r="DR8" s="14">
+      <c r="DS8" s="14">
         <v>4645.2065114304023</v>
       </c>
-      <c r="DS8" s="14">
+      <c r="DT8" s="14">
         <v>5086.0648209308965</v>
       </c>
-      <c r="DT8" s="14">
+      <c r="DU8" s="14">
         <v>4789.443472350501</v>
       </c>
-      <c r="DU8" s="14">
+      <c r="DV8" s="14">
         <v>4984.8265977491037</v>
       </c>
-      <c r="DV8" s="14">
+      <c r="DW8" s="14">
         <v>5017.0050093242999</v>
       </c>
-      <c r="DW8" s="14">
+      <c r="DX8" s="14">
         <v>5489.8182528120997</v>
       </c>
-      <c r="DX8" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY8" s="14">
-        <v>5174.8412706799045</v>
+        <v>5427.9861585996996</v>
       </c>
       <c r="DZ8" s="14">
-        <v>5235.8900192703004</v>
+        <v>5251.9311904294991</v>
+      </c>
+      <c r="EA8" s="14">
+        <v>5336.6402788699015</v>
+      </c>
+      <c r="EB8" s="14">
+        <v>5678.8957316303922</v>
       </c>
     </row>
-    <row r="9" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>125</v>
       </c>
       <c r="C9" s="14">
         <v>4821.5889999997989</v>
       </c>
       <c r="D9" s="14">
         <v>5214.1180000006007</v>
       </c>
       <c r="E9" s="14">
         <v>5188.1539999992983</v>
       </c>
       <c r="F9" s="14">
         <v>5464.3630000004996</v>
       </c>
       <c r="G9" s="14">
         <v>6453.820999999899</v>
       </c>
       <c r="H9" s="14">
         <v>7069.4189999992986</v>
       </c>
       <c r="I9" s="14">
         <v>8251.588000001002</v>
       </c>
       <c r="J9" s="14">
@@ -3153,360 +3186,366 @@
       <c r="T9" s="15">
         <v>13983.452767002203</v>
       </c>
       <c r="U9" s="15">
         <v>14505.145869999096</v>
       </c>
       <c r="V9" s="15">
         <v>15186.331443000199</v>
       </c>
       <c r="W9" s="15">
         <v>14831.826842000999</v>
       </c>
       <c r="X9" s="15">
         <v>18293.6039719992</v>
       </c>
       <c r="Y9" s="15">
         <v>23984.810977998204</v>
       </c>
       <c r="Z9" s="15">
         <v>22828.345407001609</v>
       </c>
       <c r="AA9" s="15">
         <v>23983.367225001202</v>
       </c>
       <c r="AB9" s="15">
+        <v>25042.754023000489</v>
+      </c>
+      <c r="AC9" s="15">
         <v>1086.0239999996993</v>
       </c>
-      <c r="AC9" s="15">
+      <c r="AD9" s="15">
         <v>1174.7200000005994</v>
       </c>
-      <c r="AD9" s="15">
+      <c r="AE9" s="15">
         <v>1284.7169999998998</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AF9" s="15">
         <v>1276.1279999996002</v>
       </c>
-      <c r="AF9" s="15">
+      <c r="AG9" s="15">
         <v>1183.5669999997997</v>
       </c>
-      <c r="AG9" s="15">
+      <c r="AH9" s="15">
         <v>1308.6010000004999</v>
       </c>
-      <c r="AH9" s="15">
+      <c r="AI9" s="15">
         <v>1344.1310000007004</v>
       </c>
-      <c r="AI9" s="15">
+      <c r="AJ9" s="15">
         <v>1377.8189999996002</v>
       </c>
-      <c r="AJ9" s="15">
+      <c r="AK9" s="15">
         <v>1180.4949999998996</v>
       </c>
-      <c r="AK9" s="15">
+      <c r="AL9" s="15">
         <v>1345.1989999994998</v>
       </c>
-      <c r="AL9" s="15">
+      <c r="AM9" s="15">
         <v>1315.8179999993997</v>
       </c>
-      <c r="AM9" s="15">
+      <c r="AN9" s="15">
         <v>1346.6420000004996</v>
       </c>
-      <c r="AN9" s="14">
+      <c r="AO9" s="14">
         <v>1362.365999999399</v>
       </c>
-      <c r="AO9" s="14">
+      <c r="AP9" s="14">
         <v>1331.6689999996995</v>
       </c>
-      <c r="AP9" s="14">
+      <c r="AQ9" s="14">
         <v>1305.5910000008002</v>
       </c>
-      <c r="AQ9" s="15">
+      <c r="AR9" s="15">
         <v>1464.7370000006003</v>
       </c>
-      <c r="AR9" s="14">
+      <c r="AS9" s="14">
         <v>1453.701</v>
       </c>
-      <c r="AS9" s="14">
+      <c r="AT9" s="14">
         <v>1590.2830000003994</v>
       </c>
-      <c r="AT9" s="14">
+      <c r="AU9" s="14">
         <v>1684.3039999997991</v>
       </c>
-      <c r="AU9" s="15">
+      <c r="AV9" s="15">
         <v>1725.5329999997</v>
       </c>
-      <c r="AV9" s="14">
+      <c r="AW9" s="14">
         <v>1480.0989999999993</v>
       </c>
-      <c r="AW9" s="14">
+      <c r="AX9" s="14">
         <v>1832.3869999992007</v>
       </c>
-      <c r="AX9" s="14">
+      <c r="AY9" s="14">
         <v>1809.1960000001995</v>
       </c>
-      <c r="AY9" s="15">
+      <c r="AZ9" s="15">
         <v>1947.7369999998994</v>
       </c>
-      <c r="AZ9" s="14">
+      <c r="BA9" s="14">
         <v>1971.796999999701</v>
       </c>
-      <c r="BA9" s="14">
+      <c r="BB9" s="14">
         <v>1931.4380000011001</v>
       </c>
-      <c r="BB9" s="14">
+      <c r="BC9" s="14">
         <v>2026.8050000005019</v>
       </c>
-      <c r="BC9" s="15">
+      <c r="BD9" s="15">
         <v>2321.5479999996992</v>
       </c>
-      <c r="BD9" s="14">
+      <c r="BE9" s="14">
         <v>2009.785000000001</v>
       </c>
-      <c r="BE9" s="14">
+      <c r="BF9" s="14">
         <v>2265.5259999993</v>
       </c>
-      <c r="BF9" s="14">
+      <c r="BG9" s="14">
         <v>2301.5060000006988</v>
       </c>
-      <c r="BG9" s="15">
+      <c r="BH9" s="15">
         <v>2424.7510000009975</v>
       </c>
-      <c r="BH9" s="14">
+      <c r="BI9" s="14">
         <v>2177.0949999996978</v>
       </c>
-      <c r="BI9" s="14">
+      <c r="BJ9" s="14">
         <v>2442.1259999997019</v>
       </c>
-      <c r="BJ9" s="14">
+      <c r="BK9" s="14">
         <v>2655.1300000005003</v>
       </c>
-      <c r="BK9" s="15">
+      <c r="BL9" s="15">
         <v>2310.7820000008983</v>
       </c>
-      <c r="BL9" s="14">
+      <c r="BM9" s="14">
         <v>1892.7740000012009</v>
       </c>
-      <c r="BM9" s="14">
+      <c r="BN9" s="14">
         <v>1864.8789999990993</v>
       </c>
-      <c r="BN9" s="14">
+      <c r="BO9" s="14">
         <v>1835.2250000005006</v>
       </c>
-      <c r="BO9" s="15">
+      <c r="BP9" s="15">
         <v>1936.5179999995999</v>
       </c>
-      <c r="BP9" s="14">
+      <c r="BQ9" s="14">
         <v>1998.7009999992997</v>
       </c>
-      <c r="BQ9" s="14">
+      <c r="BR9" s="14">
         <v>2277.8290000007005</v>
       </c>
-      <c r="BR9" s="14">
+      <c r="BS9" s="14">
         <v>2168.6530000001003</v>
       </c>
-      <c r="BS9" s="15">
+      <c r="BT9" s="15">
         <v>2453.1310000001999</v>
       </c>
-      <c r="BT9" s="14">
+      <c r="BU9" s="14">
         <v>2190.6390000011015</v>
       </c>
-      <c r="BU9" s="14">
+      <c r="BV9" s="14">
         <v>2523.7089999998975</v>
       </c>
-      <c r="BV9" s="14">
+      <c r="BW9" s="14">
         <v>2456.6000000005006</v>
       </c>
-      <c r="BW9" s="15">
+      <c r="BX9" s="15">
         <v>2362.7920000002978</v>
       </c>
-      <c r="BX9" s="14">
+      <c r="BY9" s="14">
         <v>2210.0740000000001</v>
       </c>
-      <c r="BY9" s="14">
+      <c r="BZ9" s="14">
         <v>2277.637999998301</v>
       </c>
-      <c r="BZ9" s="14">
+      <c r="CA9" s="14">
         <v>2429.6759999999013</v>
       </c>
-      <c r="CA9" s="15">
+      <c r="CB9" s="15">
         <v>2531.5319000002023</v>
       </c>
-      <c r="CB9" s="14">
+      <c r="CC9" s="14">
         <v>2039.2849999995997</v>
       </c>
-      <c r="CC9" s="14">
+      <c r="CD9" s="14">
         <v>2260.809999999899</v>
       </c>
-      <c r="CD9" s="14">
+      <c r="CE9" s="14">
         <v>2588.8110000001006</v>
       </c>
-      <c r="CE9" s="15">
+      <c r="CF9" s="15">
         <v>2593.9470000001979</v>
       </c>
-      <c r="CF9" s="14">
+      <c r="CG9" s="14">
         <v>2326.5675999999003</v>
       </c>
-      <c r="CG9" s="14">
+      <c r="CH9" s="14">
         <v>2515.3844000003987</v>
       </c>
-      <c r="CH9" s="14">
+      <c r="CI9" s="14">
         <v>2690.2878999996979</v>
       </c>
-      <c r="CI9" s="15">
+      <c r="CJ9" s="15">
         <v>2730.6914000003994</v>
       </c>
-      <c r="CJ9" s="15">
+      <c r="CK9" s="15">
         <v>2545.0402000000981</v>
       </c>
-      <c r="CK9" s="15">
+      <c r="CL9" s="15">
         <v>2910.6804999994029</v>
       </c>
-      <c r="CL9" s="15">
+      <c r="CM9" s="15">
         <v>2945.0314999996012</v>
       </c>
-      <c r="CM9" s="15">
+      <c r="CN9" s="15">
         <v>3033.3831999998001</v>
       </c>
-      <c r="CN9" s="15">
+      <c r="CO9" s="15">
         <v>2679.8620000002988</v>
       </c>
-      <c r="CO9" s="15">
+      <c r="CP9" s="15">
         <v>3060.9881000004002</v>
       </c>
-      <c r="CP9" s="15">
+      <c r="CQ9" s="15">
         <v>3054.0294999996977</v>
       </c>
-      <c r="CQ9" s="15">
+      <c r="CR9" s="15">
         <v>3475.8923000001009</v>
       </c>
-      <c r="CR9" s="15">
+      <c r="CS9" s="15">
         <v>3373.6889150008001</v>
       </c>
-      <c r="CS9" s="15">
+      <c r="CT9" s="15">
         <v>3344.460280001003</v>
       </c>
-      <c r="CT9" s="15">
+      <c r="CU9" s="15">
         <v>3460.5785300001016</v>
       </c>
-      <c r="CU9" s="15">
+      <c r="CV9" s="15">
         <v>3804.7250420003006</v>
       </c>
-      <c r="CV9" s="15">
+      <c r="CW9" s="15">
         <v>3292.8555899997987</v>
       </c>
-      <c r="CW9" s="15">
+      <c r="CX9" s="15">
         <v>3657.7072799998991</v>
       </c>
-      <c r="CX9" s="15">
+      <c r="CY9" s="15">
         <v>3700.6730899993995</v>
       </c>
-      <c r="CY9" s="15">
+      <c r="CZ9" s="15">
         <v>3853.9099099999985</v>
       </c>
-      <c r="CZ9" s="15">
+      <c r="DA9" s="15">
         <v>3624.8727730000992</v>
       </c>
-      <c r="DA9" s="15">
+      <c r="DB9" s="15">
         <v>3740.2323540003999</v>
       </c>
-      <c r="DB9" s="15">
+      <c r="DC9" s="15">
         <v>3948.2858939996991</v>
       </c>
-      <c r="DC9" s="15">
+      <c r="DD9" s="15">
         <v>3872.9404220000006</v>
       </c>
-      <c r="DD9" s="15">
+      <c r="DE9" s="15">
         <v>3671.2226710005998</v>
       </c>
-      <c r="DE9" s="15">
+      <c r="DF9" s="15">
         <v>3207.1782150002023</v>
       </c>
-      <c r="DF9" s="15">
+      <c r="DG9" s="15">
         <v>3767.3136629994005</v>
       </c>
-      <c r="DG9" s="14">
+      <c r="DH9" s="14">
         <v>4186.1122930007978</v>
       </c>
-      <c r="DH9" s="14">
+      <c r="DI9" s="14">
         <v>4022.9775039996989</v>
       </c>
-      <c r="DI9" s="14">
+      <c r="DJ9" s="14">
         <v>4629.4398369997025</v>
       </c>
-      <c r="DJ9" s="14">
+      <c r="DK9" s="14">
         <v>4436.774043999998</v>
       </c>
-      <c r="DK9" s="14">
+      <c r="DL9" s="14">
         <v>5204.4125869998015</v>
       </c>
-      <c r="DL9" s="14">
+      <c r="DM9" s="14">
         <v>5090.3840189991997</v>
       </c>
-      <c r="DM9" s="14">
+      <c r="DN9" s="14">
         <v>5981.0473369990013</v>
       </c>
-      <c r="DN9" s="14">
+      <c r="DO9" s="14">
         <v>6500.9612250001974</v>
       </c>
-      <c r="DO9" s="14">
+      <c r="DP9" s="14">
         <v>6412.4183969998039</v>
       </c>
-      <c r="DP9" s="14">
+      <c r="DQ9" s="14">
         <v>5835.3607670004039</v>
       </c>
-      <c r="DQ9" s="14">
+      <c r="DR9" s="14">
         <v>5632.2613800004037</v>
       </c>
-      <c r="DR9" s="14">
+      <c r="DS9" s="14">
         <v>5381.5933190001024</v>
       </c>
-      <c r="DS9" s="14">
+      <c r="DT9" s="14">
         <v>5979.1299410006977</v>
       </c>
-      <c r="DT9" s="14">
+      <c r="DU9" s="14">
         <v>5613.1396080001014</v>
       </c>
-      <c r="DU9" s="14">
+      <c r="DV9" s="14">
         <v>5924.6812810002029</v>
       </c>
-      <c r="DV9" s="14">
+      <c r="DW9" s="14">
         <v>5940.6542730005003</v>
       </c>
-      <c r="DW9" s="14">
+      <c r="DX9" s="14">
         <v>6504.8920630004004</v>
       </c>
-      <c r="DX9" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY9" s="14">
-        <v>6161.5193149995048</v>
+        <v>6148.0604669997001</v>
       </c>
       <c r="DZ9" s="14">
-        <v>6137.9217570001001</v>
+        <v>6156.5241910000977</v>
+      </c>
+      <c r="EA9" s="14">
+        <v>6157.7809790000019</v>
+      </c>
+      <c r="EB9" s="14">
+        <v>6580.3883860006918</v>
       </c>
     </row>
-    <row r="10" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="22" t="s">
         <v>126</v>
       </c>
       <c r="C10" s="14">
         <v>-1408.8674683106144</v>
       </c>
       <c r="D10" s="14">
         <v>-1506.4600203315817</v>
       </c>
       <c r="E10" s="14">
         <v>-1027.7866641894686</v>
       </c>
       <c r="F10" s="14">
         <v>-1180.4131031880042</v>
       </c>
       <c r="G10" s="14">
         <v>-1194.1631842612207</v>
       </c>
       <c r="H10" s="14">
         <v>-1082.2891659142631</v>
       </c>
       <c r="I10" s="14">
         <v>-1174.6523069653431</v>
       </c>
       <c r="J10" s="14">
@@ -3542,360 +3581,366 @@
       <c r="T10" s="15">
         <v>-2346.4332672994001</v>
       </c>
       <c r="U10" s="15">
         <v>-2366.1821679417008</v>
       </c>
       <c r="V10" s="15">
         <v>-2417.9809766595999</v>
       </c>
       <c r="W10" s="15">
         <v>-2884.1968958184998</v>
       </c>
       <c r="X10" s="15">
         <v>-3585.1628972797007</v>
       </c>
       <c r="Y10" s="15">
         <v>-3569.0715444055008</v>
       </c>
       <c r="Z10" s="15">
         <v>-3707.3218831909007</v>
       </c>
       <c r="AA10" s="15">
         <v>-3796.5562926851994</v>
       </c>
       <c r="AB10" s="15">
+        <v>-3831.3438273709994</v>
+      </c>
+      <c r="AC10" s="15">
         <v>-264.10425632028904</v>
       </c>
-      <c r="AC10" s="15">
+      <c r="AD10" s="15">
         <v>-398.62276780303722</v>
       </c>
-      <c r="AD10" s="15">
+      <c r="AE10" s="15">
         <v>-407.67188045622652</v>
       </c>
-      <c r="AE10" s="15">
+      <c r="AF10" s="15">
         <v>-338.46856373106158</v>
       </c>
-      <c r="AF10" s="15">
+      <c r="AG10" s="15">
         <v>-343.22105068787192</v>
       </c>
-      <c r="AG10" s="15">
+      <c r="AH10" s="15">
         <v>-483.62395506966561</v>
       </c>
-      <c r="AH10" s="15">
+      <c r="AI10" s="15">
         <v>-354.37359180948505</v>
       </c>
-      <c r="AI10" s="15">
+      <c r="AJ10" s="15">
         <v>-325.24142276455916</v>
       </c>
-      <c r="AJ10" s="15">
+      <c r="AK10" s="15">
         <v>-250.70815280988259</v>
       </c>
-      <c r="AK10" s="15">
+      <c r="AL10" s="15">
         <v>-344.89706829264196</v>
       </c>
-      <c r="AL10" s="15">
+      <c r="AM10" s="15">
         <v>-200.99144676561633</v>
       </c>
-      <c r="AM10" s="15">
+      <c r="AN10" s="15">
         <v>-231.1899963213277</v>
       </c>
-      <c r="AN10" s="14">
+      <c r="AO10" s="14">
         <v>-222.71273057591389</v>
       </c>
-      <c r="AO10" s="14">
+      <c r="AP10" s="14">
         <v>-329.98139156180667</v>
       </c>
-      <c r="AP10" s="14">
+      <c r="AQ10" s="14">
         <v>-263.34473015782237</v>
       </c>
-      <c r="AQ10" s="15">
+      <c r="AR10" s="15">
         <v>-364.37425089246142</v>
       </c>
-      <c r="AR10" s="14">
+      <c r="AS10" s="14">
         <v>-250.95522876194465</v>
       </c>
-      <c r="AS10" s="14">
+      <c r="AT10" s="14">
         <v>-310.68846798021616</v>
       </c>
-      <c r="AT10" s="14">
+      <c r="AU10" s="14">
         <v>-307.79189263648607</v>
       </c>
-      <c r="AU10" s="15">
+      <c r="AV10" s="15">
         <v>-324.7275948825739</v>
       </c>
-      <c r="AV10" s="14">
+      <c r="AW10" s="14">
         <v>-246.99413706948249</v>
       </c>
-      <c r="AW10" s="14">
+      <c r="AX10" s="14">
         <v>-329.84409489036813</v>
       </c>
-      <c r="AX10" s="14">
+      <c r="AY10" s="14">
         <v>-243.90079833769198</v>
       </c>
-      <c r="AY10" s="15">
+      <c r="AZ10" s="15">
         <v>-261.55013561672052</v>
       </c>
-      <c r="AZ10" s="14">
+      <c r="BA10" s="14">
         <v>-321.02166783709333</v>
       </c>
-      <c r="BA10" s="14">
+      <c r="BB10" s="14">
         <v>-302.07361573902278</v>
       </c>
-      <c r="BB10" s="14">
+      <c r="BC10" s="14">
         <v>-218.70781475264693</v>
       </c>
-      <c r="BC10" s="15">
+      <c r="BD10" s="15">
         <v>-332.8492086365801</v>
       </c>
-      <c r="BD10" s="14">
+      <c r="BE10" s="14">
         <v>-343.61763376952581</v>
       </c>
-      <c r="BE10" s="14">
+      <c r="BF10" s="14">
         <v>-399.98687644133202</v>
       </c>
-      <c r="BF10" s="14">
+      <c r="BG10" s="14">
         <v>-272.17320853028809</v>
       </c>
-      <c r="BG10" s="15">
+      <c r="BH10" s="15">
         <v>-361.29998564014494</v>
       </c>
-      <c r="BH10" s="14">
+      <c r="BI10" s="14">
         <v>-452.85491080999998</v>
       </c>
-      <c r="BI10" s="14">
+      <c r="BJ10" s="14">
         <v>-430.96310797449996</v>
       </c>
-      <c r="BJ10" s="14">
+      <c r="BK10" s="14">
         <v>-429.59618665669996</v>
       </c>
-      <c r="BK10" s="15">
+      <c r="BL10" s="15">
         <v>-332.12414891780003</v>
       </c>
-      <c r="BL10" s="14">
+      <c r="BM10" s="14">
         <v>-191.20983513290003</v>
       </c>
-      <c r="BM10" s="14">
+      <c r="BN10" s="14">
         <v>-201.75935225680001</v>
       </c>
-      <c r="BN10" s="14">
+      <c r="BO10" s="14">
         <v>-165.10985715889998</v>
       </c>
-      <c r="BO10" s="15">
+      <c r="BP10" s="15">
         <v>-403.5389854773</v>
       </c>
-      <c r="BP10" s="14">
+      <c r="BQ10" s="14">
         <v>-186.75821399590001</v>
       </c>
-      <c r="BQ10" s="14">
+      <c r="BR10" s="14">
         <v>-257.79699163949999</v>
       </c>
-      <c r="BR10" s="14">
+      <c r="BS10" s="14">
         <v>-197.408913469</v>
       </c>
-      <c r="BS10" s="15">
+      <c r="BT10" s="15">
         <v>-231.75467504280002</v>
       </c>
-      <c r="BT10" s="14">
+      <c r="BU10" s="14">
         <v>-203.75311095800004</v>
       </c>
-      <c r="BU10" s="14">
+      <c r="BV10" s="14">
         <v>-286.02707251779998</v>
       </c>
-      <c r="BV10" s="14">
+      <c r="BW10" s="14">
         <v>-172.45507366309999</v>
       </c>
-      <c r="BW10" s="15">
+      <c r="BX10" s="15">
         <v>-202.60362248999999</v>
       </c>
-      <c r="BX10" s="14">
+      <c r="BY10" s="14">
         <v>-298.59202911280005</v>
       </c>
-      <c r="BY10" s="14">
+      <c r="BZ10" s="14">
         <v>-196.11004175620002</v>
       </c>
-      <c r="BZ10" s="14">
+      <c r="CA10" s="14">
         <v>-170.92165094870001</v>
       </c>
-      <c r="CA10" s="15">
+      <c r="CB10" s="15">
         <v>-302.43790556679994</v>
       </c>
-      <c r="CB10" s="14">
+      <c r="CC10" s="14">
         <v>-164.0709811445</v>
       </c>
-      <c r="CC10" s="14">
+      <c r="CD10" s="14">
         <v>-175.028520786</v>
       </c>
-      <c r="CD10" s="14">
+      <c r="CE10" s="14">
         <v>-147.99512092679998</v>
       </c>
-      <c r="CE10" s="15">
+      <c r="CF10" s="15">
         <v>-190.59781762279999</v>
       </c>
-      <c r="CF10" s="14">
+      <c r="CG10" s="14">
         <v>-215.97556299830012</v>
       </c>
-      <c r="CG10" s="14">
+      <c r="CH10" s="14">
         <v>-237.36372848819985</v>
       </c>
-      <c r="CH10" s="14">
+      <c r="CI10" s="14">
         <v>-222.11667070179993</v>
       </c>
-      <c r="CI10" s="15">
+      <c r="CJ10" s="15">
         <v>-281.24746644390007</v>
       </c>
-      <c r="CJ10" s="15">
+      <c r="CK10" s="15">
         <v>-353.91532065549984</v>
       </c>
-      <c r="CK10" s="15">
+      <c r="CL10" s="15">
         <v>-346.6202360493001</v>
       </c>
-      <c r="CL10" s="15">
+      <c r="CM10" s="15">
         <v>-334.79253518950009</v>
       </c>
-      <c r="CM10" s="15">
+      <c r="CN10" s="15">
         <v>-332.85610520480026</v>
       </c>
-      <c r="CN10" s="15">
+      <c r="CO10" s="15">
         <v>-367.84141565619996</v>
       </c>
-      <c r="CO10" s="15">
+      <c r="CP10" s="15">
         <v>-449.97111036049989</v>
       </c>
-      <c r="CP10" s="15">
+      <c r="CQ10" s="15">
         <v>-445.80573831219994</v>
       </c>
-      <c r="CQ10" s="15">
+      <c r="CR10" s="15">
         <v>-580.88271224750008</v>
       </c>
-      <c r="CR10" s="15">
+      <c r="CS10" s="15">
         <v>-598.05571200110012</v>
       </c>
-      <c r="CS10" s="15">
+      <c r="CT10" s="15">
         <v>-508.10740638949972</v>
       </c>
-      <c r="CT10" s="15">
+      <c r="CU10" s="15">
         <v>-565.63231973140023</v>
       </c>
-      <c r="CU10" s="15">
+      <c r="CV10" s="15">
         <v>-674.63782917740014</v>
       </c>
-      <c r="CV10" s="15">
+      <c r="CW10" s="15">
         <v>-559.8294357074999</v>
       </c>
-      <c r="CW10" s="15">
+      <c r="CX10" s="15">
         <v>-583.9410724853999</v>
       </c>
-      <c r="CX10" s="15">
+      <c r="CY10" s="15">
         <v>-553.12036973250031</v>
       </c>
-      <c r="CY10" s="15">
+      <c r="CZ10" s="15">
         <v>-669.29129001630031</v>
       </c>
-      <c r="CZ10" s="15">
+      <c r="DA10" s="15">
         <v>-626.99558571830005</v>
       </c>
-      <c r="DA10" s="15">
+      <c r="DB10" s="15">
         <v>-616.79518021780029</v>
       </c>
-      <c r="DB10" s="15">
+      <c r="DC10" s="15">
         <v>-543.69601025749989</v>
       </c>
-      <c r="DC10" s="15">
+      <c r="DD10" s="15">
         <v>-630.49420046599994</v>
       </c>
-      <c r="DD10" s="15">
+      <c r="DE10" s="15">
         <v>-669.59642262440013</v>
       </c>
-      <c r="DE10" s="15">
+      <c r="DF10" s="15">
         <v>-627.71378502590005</v>
       </c>
-      <c r="DF10" s="15">
+      <c r="DG10" s="15">
         <v>-698.89481725369978</v>
       </c>
-      <c r="DG10" s="14">
+      <c r="DH10" s="14">
         <v>-887.99187091450005</v>
       </c>
-      <c r="DH10" s="14">
+      <c r="DI10" s="14">
         <v>-888.39654512370009</v>
       </c>
-      <c r="DI10" s="14">
+      <c r="DJ10" s="14">
         <v>-962.29498332820003</v>
       </c>
-      <c r="DJ10" s="14">
+      <c r="DK10" s="14">
         <v>-746.19147200119983</v>
       </c>
-      <c r="DK10" s="14">
+      <c r="DL10" s="14">
         <v>-988.27989682660063</v>
       </c>
-      <c r="DL10" s="14">
+      <c r="DM10" s="14">
         <v>-904.04204596780016</v>
       </c>
-      <c r="DM10" s="14">
+      <c r="DN10" s="14">
         <v>-873.19749752660005</v>
       </c>
-      <c r="DN10" s="14">
+      <c r="DO10" s="14">
         <v>-784.9585187652001</v>
       </c>
-      <c r="DO10" s="14">
+      <c r="DP10" s="14">
         <v>-1006.8734821459008</v>
       </c>
-      <c r="DP10" s="14">
+      <c r="DQ10" s="14">
         <v>-1098.2078060908</v>
       </c>
-      <c r="DQ10" s="14">
+      <c r="DR10" s="14">
         <v>-937.39642413059994</v>
       </c>
-      <c r="DR10" s="14">
+      <c r="DS10" s="14">
         <v>-753.14977801969962</v>
       </c>
-      <c r="DS10" s="14">
+      <c r="DT10" s="14">
         <v>-918.56787494980085</v>
       </c>
-      <c r="DT10" s="14">
+      <c r="DU10" s="14">
         <v>-839.98534041959977</v>
       </c>
-      <c r="DU10" s="14">
+      <c r="DV10" s="14">
         <v>-961.42696213109957</v>
       </c>
-      <c r="DV10" s="14">
+      <c r="DW10" s="14">
         <v>-946.51790944619984</v>
       </c>
-      <c r="DW10" s="14">
+      <c r="DX10" s="14">
         <v>-1048.6260806883006</v>
       </c>
-      <c r="DX10" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY10" s="14">
-        <v>-1016.8254085395997</v>
+        <v>-828.68339427000012</v>
       </c>
       <c r="DZ10" s="14">
-        <v>-933.13168856979996</v>
+        <v>-1015.9213832605996</v>
+      </c>
+      <c r="EA10" s="14">
+        <v>-934.18669505009973</v>
+      </c>
+      <c r="EB10" s="14">
+        <v>-1052.5523547902999</v>
       </c>
     </row>
-    <row r="11" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="22" t="s">
         <v>127</v>
       </c>
       <c r="C11" s="14">
         <v>19.9965815658</v>
       </c>
       <c r="D11" s="14">
         <v>29.289107802599997</v>
       </c>
       <c r="E11" s="14">
         <v>38.568698003399994</v>
       </c>
       <c r="F11" s="14">
         <v>51.02914849470001</v>
       </c>
       <c r="G11" s="14">
         <v>70.753623447900011</v>
       </c>
       <c r="H11" s="14">
         <v>79.15730781149999</v>
       </c>
       <c r="I11" s="14">
         <v>62.271963030299986</v>
       </c>
       <c r="J11" s="14">
@@ -3931,360 +3976,366 @@
       <c r="T11" s="15">
         <v>14.222924619999999</v>
       </c>
       <c r="U11" s="15">
         <v>20.202716160000001</v>
       </c>
       <c r="V11" s="15">
         <v>9.9753530700000042</v>
       </c>
       <c r="W11" s="15">
         <v>13.711952650000008</v>
       </c>
       <c r="X11" s="15">
         <v>9.289093160000002</v>
       </c>
       <c r="Y11" s="15">
         <v>11.993086099999998</v>
       </c>
       <c r="Z11" s="15">
         <v>17.070226279999996</v>
       </c>
       <c r="AA11" s="15">
         <v>22.928624920000004</v>
       </c>
       <c r="AB11" s="15">
+        <v>340.49018689999997</v>
+      </c>
+      <c r="AC11" s="15">
         <v>4.2123767600999997</v>
       </c>
-      <c r="AC11" s="15">
+      <c r="AD11" s="15">
         <v>4.8556821923999998</v>
       </c>
-      <c r="AD11" s="15">
+      <c r="AE11" s="15">
         <v>3.5624978210999991</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AF11" s="15">
         <v>7.3660247922000011</v>
       </c>
-      <c r="AF11" s="15">
+      <c r="AG11" s="15">
         <v>5.6226195113999999</v>
       </c>
-      <c r="AG11" s="15">
+      <c r="AH11" s="15">
         <v>6.5227288622999993</v>
       </c>
-      <c r="AH11" s="15">
+      <c r="AI11" s="15">
         <v>8.3517434087999973</v>
       </c>
-      <c r="AI11" s="15">
+      <c r="AJ11" s="15">
         <v>8.7920160201000002</v>
       </c>
-      <c r="AJ11" s="15">
+      <c r="AK11" s="15">
         <v>9.5184952346999978</v>
       </c>
-      <c r="AK11" s="15">
+      <c r="AL11" s="15">
         <v>11.451683680199999</v>
       </c>
-      <c r="AL11" s="15">
+      <c r="AM11" s="15">
         <v>8.6051662436999976</v>
       </c>
-      <c r="AM11" s="15">
+      <c r="AN11" s="15">
         <v>8.9933528448000004</v>
       </c>
-      <c r="AN11" s="14">
+      <c r="AO11" s="14">
         <v>9.9809252762999989</v>
       </c>
-      <c r="AO11" s="14">
+      <c r="AP11" s="14">
         <v>12.266961703800007</v>
       </c>
-      <c r="AP11" s="14">
+      <c r="AQ11" s="14">
         <v>13.493741136899999</v>
       </c>
-      <c r="AQ11" s="15">
+      <c r="AR11" s="15">
         <v>15.287520377700005</v>
       </c>
-      <c r="AR11" s="14">
+      <c r="AS11" s="14">
         <v>15.303302424600005</v>
       </c>
-      <c r="AS11" s="14">
+      <c r="AT11" s="14">
         <v>17.244928373400001</v>
       </c>
-      <c r="AT11" s="14">
+      <c r="AU11" s="14">
         <v>17.843706989099999</v>
       </c>
-      <c r="AU11" s="15">
+      <c r="AV11" s="15">
         <v>20.361685660800006</v>
       </c>
-      <c r="AV11" s="14">
+      <c r="AW11" s="14">
         <v>19.069605717300007</v>
       </c>
-      <c r="AW11" s="14">
+      <c r="AX11" s="14">
         <v>19.572210153599997</v>
       </c>
-      <c r="AX11" s="14">
+      <c r="AY11" s="14">
         <v>20.813876623499993</v>
       </c>
-      <c r="AY11" s="15">
+      <c r="AZ11" s="15">
         <v>19.701615317099993</v>
       </c>
-      <c r="AZ11" s="14">
+      <c r="BA11" s="14">
         <v>21.613207175399992</v>
       </c>
-      <c r="BA11" s="14">
+      <c r="BB11" s="14">
         <v>19.179475824899995</v>
       </c>
-      <c r="BB11" s="14">
+      <c r="BC11" s="14">
         <v>11.703686816999998</v>
       </c>
-      <c r="BC11" s="15">
+      <c r="BD11" s="15">
         <v>9.7755932130000005</v>
       </c>
-      <c r="BD11" s="14">
+      <c r="BE11" s="14">
         <v>7.6610215230000023</v>
       </c>
-      <c r="BE11" s="14">
+      <c r="BF11" s="14">
         <v>7.2995354940000041</v>
       </c>
-      <c r="BF11" s="14">
+      <c r="BG11" s="14">
         <v>8.5163395350000002</v>
       </c>
-      <c r="BG11" s="15">
+      <c r="BH11" s="15">
         <v>8.0615955119999967</v>
       </c>
-      <c r="BH11" s="14">
+      <c r="BI11" s="14">
         <v>7.8009639239999942</v>
       </c>
-      <c r="BI11" s="14">
+      <c r="BJ11" s="14">
         <v>7.7928313379999992</v>
       </c>
-      <c r="BJ11" s="14">
+      <c r="BK11" s="14">
         <v>6.8918936879999961</v>
       </c>
-      <c r="BK11" s="15">
+      <c r="BL11" s="15">
         <v>7.1055208559999983</v>
       </c>
-      <c r="BL11" s="14">
+      <c r="BM11" s="14">
         <v>6.8949623009999996</v>
       </c>
-      <c r="BM11" s="14">
+      <c r="BN11" s="14">
         <v>7.3480738169999995</v>
       </c>
-      <c r="BN11" s="14">
+      <c r="BO11" s="14">
         <v>5.3949483150000006</v>
       </c>
-      <c r="BO11" s="15">
+      <c r="BP11" s="15">
         <v>6.5566468290000017</v>
       </c>
-      <c r="BP11" s="14">
+      <c r="BQ11" s="14">
         <v>6.6823590059999987</v>
       </c>
-      <c r="BQ11" s="14">
+      <c r="BR11" s="14">
         <v>6.9921022770000008</v>
       </c>
-      <c r="BR11" s="14">
+      <c r="BS11" s="14">
         <v>6.7355641770000005</v>
       </c>
-      <c r="BS11" s="15">
+      <c r="BT11" s="15">
         <v>5.9554164900000011</v>
       </c>
-      <c r="BT11" s="14">
+      <c r="BU11" s="14">
         <v>6.4614243299999998</v>
       </c>
-      <c r="BU11" s="14">
+      <c r="BV11" s="14">
         <v>7.5791025199999993</v>
       </c>
-      <c r="BV11" s="14">
+      <c r="BW11" s="14">
         <v>7.5938067000000018</v>
       </c>
-      <c r="BW11" s="15">
+      <c r="BX11" s="15">
         <v>4.0493079499999958</v>
       </c>
-      <c r="BX11" s="14">
+      <c r="BY11" s="14">
         <v>3.1184033599999985</v>
       </c>
-      <c r="BY11" s="14">
+      <c r="BZ11" s="14">
         <v>3.6981325600000012</v>
       </c>
-      <c r="BZ11" s="14">
+      <c r="CA11" s="14">
         <v>2.877683590000002</v>
       </c>
-      <c r="CA11" s="15">
+      <c r="CB11" s="15">
         <v>2.6659270500000023</v>
       </c>
-      <c r="CB11" s="14">
+      <c r="CC11" s="14">
         <v>3.0602429799999946</v>
       </c>
-      <c r="CC11" s="14">
+      <c r="CD11" s="14">
         <v>4.1963102600000006</v>
       </c>
-      <c r="CD11" s="14">
+      <c r="CE11" s="14">
         <v>2.1355958499999996</v>
       </c>
-      <c r="CE11" s="15">
+      <c r="CF11" s="15">
         <v>2.8257633799999997</v>
       </c>
-      <c r="CF11" s="14">
+      <c r="CG11" s="14">
         <v>4.1025559499999957</v>
       </c>
-      <c r="CG11" s="14">
+      <c r="CH11" s="14">
         <v>2.6680292800000007</v>
       </c>
-      <c r="CH11" s="14">
+      <c r="CI11" s="14">
         <v>5.9806430400000004</v>
       </c>
-      <c r="CI11" s="15">
+      <c r="CJ11" s="15">
         <v>4.6225067000000024</v>
       </c>
-      <c r="CJ11" s="15">
+      <c r="CK11" s="15">
         <v>3.6242475700000014</v>
       </c>
-      <c r="CK11" s="15">
+      <c r="CL11" s="15">
         <v>4.2403179499999979</v>
       </c>
-      <c r="CL11" s="15">
+      <c r="CM11" s="15">
         <v>3.2878608000000007</v>
       </c>
-      <c r="CM11" s="15">
+      <c r="CN11" s="15">
         <v>4.4389136499999999</v>
       </c>
-      <c r="CN11" s="15">
+      <c r="CO11" s="15">
         <v>5.0849726300000029</v>
       </c>
-      <c r="CO11" s="15">
+      <c r="CP11" s="15">
         <v>5.4660032600000008</v>
       </c>
-      <c r="CP11" s="15">
+      <c r="CQ11" s="15">
         <v>4.2543200399999961</v>
       </c>
-      <c r="CQ11" s="15">
+      <c r="CR11" s="15">
         <v>4.2812363500000004</v>
       </c>
-      <c r="CR11" s="15">
+      <c r="CS11" s="15">
         <v>2.8310667400000025</v>
       </c>
-      <c r="CS11" s="15">
+      <c r="CT11" s="15">
         <v>3.3713398199999993</v>
       </c>
-      <c r="CT11" s="15">
+      <c r="CU11" s="15">
         <v>4.2397189499999968</v>
       </c>
-      <c r="CU11" s="15">
+      <c r="CV11" s="15">
         <v>3.7807991100000002</v>
       </c>
-      <c r="CV11" s="15">
+      <c r="CW11" s="15">
         <v>3.8004388599999999</v>
       </c>
-      <c r="CW11" s="15">
+      <c r="CX11" s="15">
         <v>4.1356982199999983</v>
       </c>
-      <c r="CX11" s="15">
+      <c r="CY11" s="15">
         <v>4.6348123000000037</v>
       </c>
-      <c r="CY11" s="15">
+      <c r="CZ11" s="15">
         <v>7.6317667799999995</v>
       </c>
-      <c r="CZ11" s="15">
+      <c r="DA11" s="15">
         <v>2.6645367000000029</v>
       </c>
-      <c r="DA11" s="15">
+      <c r="DB11" s="15">
         <v>2.4639447300000015</v>
       </c>
-      <c r="DB11" s="15">
+      <c r="DC11" s="15">
         <v>2.4545852100000012</v>
       </c>
-      <c r="DC11" s="15">
+      <c r="DD11" s="15">
         <v>2.3922864299999986</v>
       </c>
-      <c r="DD11" s="15">
+      <c r="DE11" s="15">
         <v>3.5740892700000053</v>
       </c>
-      <c r="DE11" s="15">
+      <c r="DF11" s="15">
         <v>3.2040480600000016</v>
       </c>
-      <c r="DF11" s="15">
+      <c r="DG11" s="15">
         <v>3.8514559300000002</v>
       </c>
-      <c r="DG11" s="14">
+      <c r="DH11" s="14">
         <v>3.0823593900000006</v>
       </c>
-      <c r="DH11" s="14">
+      <c r="DI11" s="14">
         <v>1.5738211199999999</v>
       </c>
-      <c r="DI11" s="14">
+      <c r="DJ11" s="14">
         <v>1.5007457700000018</v>
       </c>
-      <c r="DJ11" s="14">
+      <c r="DK11" s="14">
         <v>1.3084725000000006</v>
       </c>
-      <c r="DK11" s="14">
+      <c r="DL11" s="14">
         <v>4.9060537699999998</v>
       </c>
-      <c r="DL11" s="14">
+      <c r="DM11" s="14">
         <v>1.6917459899999994</v>
       </c>
-      <c r="DM11" s="14">
+      <c r="DN11" s="14">
         <v>3.3110855800000003</v>
       </c>
-      <c r="DN11" s="14">
+      <c r="DO11" s="14">
         <v>2.9822314299999988</v>
       </c>
-      <c r="DO11" s="14">
+      <c r="DP11" s="14">
         <v>4.0080230999999991</v>
       </c>
-      <c r="DP11" s="14">
+      <c r="DQ11" s="14">
         <v>3.5476403999999988</v>
       </c>
-      <c r="DQ11" s="14">
+      <c r="DR11" s="14">
         <v>4.4676005500000002</v>
       </c>
-      <c r="DR11" s="14">
+      <c r="DS11" s="14">
         <v>4.1492894499999977</v>
       </c>
-      <c r="DS11" s="14">
+      <c r="DT11" s="14">
         <v>4.9056958799999997</v>
       </c>
-      <c r="DT11" s="14">
+      <c r="DU11" s="14">
         <v>4.3388127700000005</v>
       </c>
-      <c r="DU11" s="14">
+      <c r="DV11" s="14">
         <v>5.5925598800000031</v>
       </c>
-      <c r="DV11" s="14">
+      <c r="DW11" s="14">
         <v>4.7699187700000003</v>
       </c>
-      <c r="DW11" s="14">
+      <c r="DX11" s="14">
         <v>8.2273335000000003</v>
       </c>
-      <c r="DX11" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY11" s="14">
-        <v>5.7096792200000053</v>
+        <v>83.068552869999962</v>
       </c>
       <c r="DZ11" s="14">
-        <v>4.7047078400000011</v>
+        <v>85.755573690000006</v>
+      </c>
+      <c r="EA11" s="14">
+        <v>84.889973919999989</v>
+      </c>
+      <c r="EB11" s="14">
+        <v>86.776086420000013</v>
       </c>
     </row>
-    <row r="12" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C12" s="14">
         <v>0</v>
       </c>
       <c r="D12" s="14">
         <v>0</v>
       </c>
       <c r="E12" s="14">
         <v>0</v>
       </c>
       <c r="F12" s="14">
         <v>0</v>
       </c>
       <c r="G12" s="14">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
       <c r="I12" s="14">
         <v>0</v>
       </c>
       <c r="J12" s="14">
@@ -4320,360 +4371,366 @@
       <c r="T12" s="15">
         <v>33.492232999999999</v>
       </c>
       <c r="U12" s="15">
         <v>38.281129999999997</v>
       </c>
       <c r="V12" s="15">
         <v>40.371556999999996</v>
       </c>
       <c r="W12" s="15">
         <v>67.935158000000001</v>
       </c>
       <c r="X12" s="15">
         <v>85.703027999999989</v>
       </c>
       <c r="Y12" s="15">
         <v>135.04602199999999</v>
       </c>
       <c r="Z12" s="15">
         <v>66.860592999999994</v>
       </c>
       <c r="AA12" s="15">
         <v>71.353774999999999</v>
       </c>
       <c r="AB12" s="15">
-        <v>0</v>
+        <v>143.552977</v>
       </c>
       <c r="AC12" s="15">
         <v>0</v>
       </c>
       <c r="AD12" s="15">
         <v>0</v>
       </c>
       <c r="AE12" s="15">
         <v>0</v>
       </c>
       <c r="AF12" s="15">
         <v>0</v>
       </c>
       <c r="AG12" s="15">
         <v>0</v>
       </c>
       <c r="AH12" s="15">
         <v>0</v>
       </c>
       <c r="AI12" s="15">
         <v>0</v>
       </c>
       <c r="AJ12" s="15">
         <v>0</v>
       </c>
       <c r="AK12" s="15">
         <v>0</v>
       </c>
       <c r="AL12" s="15">
         <v>0</v>
       </c>
       <c r="AM12" s="15">
         <v>0</v>
       </c>
-      <c r="AN12" s="14">
+      <c r="AN12" s="15">
         <v>0</v>
       </c>
       <c r="AO12" s="14">
         <v>0</v>
       </c>
       <c r="AP12" s="14">
         <v>0</v>
       </c>
-      <c r="AQ12" s="15">
+      <c r="AQ12" s="14">
         <v>0</v>
       </c>
-      <c r="AR12" s="14">
+      <c r="AR12" s="15">
         <v>0</v>
       </c>
       <c r="AS12" s="14">
         <v>0</v>
       </c>
       <c r="AT12" s="14">
         <v>0</v>
       </c>
-      <c r="AU12" s="15">
+      <c r="AU12" s="14">
         <v>0</v>
       </c>
-      <c r="AV12" s="14">
+      <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="14">
         <v>0</v>
       </c>
       <c r="AX12" s="14">
         <v>0</v>
       </c>
-      <c r="AY12" s="15">
+      <c r="AY12" s="14">
         <v>0</v>
       </c>
-      <c r="AZ12" s="14">
+      <c r="AZ12" s="15">
         <v>0</v>
       </c>
       <c r="BA12" s="14">
         <v>0</v>
       </c>
       <c r="BB12" s="14">
         <v>0</v>
       </c>
-      <c r="BC12" s="15">
+      <c r="BC12" s="14">
         <v>0</v>
       </c>
-      <c r="BD12" s="14">
+      <c r="BD12" s="15">
         <v>0</v>
       </c>
       <c r="BE12" s="14">
         <v>0</v>
       </c>
       <c r="BF12" s="14">
         <v>0</v>
       </c>
-      <c r="BG12" s="15">
+      <c r="BG12" s="14">
         <v>0</v>
       </c>
-      <c r="BH12" s="14">
+      <c r="BH12" s="15">
         <v>0</v>
       </c>
       <c r="BI12" s="14">
         <v>0</v>
       </c>
       <c r="BJ12" s="14">
         <v>0</v>
       </c>
-      <c r="BK12" s="15">
+      <c r="BK12" s="14">
         <v>0</v>
       </c>
-      <c r="BL12" s="14">
+      <c r="BL12" s="15">
         <v>0</v>
       </c>
       <c r="BM12" s="14">
         <v>0</v>
       </c>
       <c r="BN12" s="14">
         <v>0</v>
       </c>
-      <c r="BO12" s="15">
+      <c r="BO12" s="14">
         <v>0</v>
       </c>
-      <c r="BP12" s="14">
+      <c r="BP12" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="14">
         <v>1.403</v>
       </c>
-      <c r="BQ12" s="14">
+      <c r="BR12" s="14">
         <v>1.62</v>
       </c>
-      <c r="BR12" s="14">
+      <c r="BS12" s="14">
         <v>1.6379999999999999</v>
       </c>
-      <c r="BS12" s="15">
+      <c r="BT12" s="15">
         <v>2.2679999999999998</v>
       </c>
-      <c r="BT12" s="14">
+      <c r="BU12" s="14">
         <v>3.0540000000000003</v>
       </c>
-      <c r="BU12" s="14">
+      <c r="BV12" s="14">
         <v>5.7240000000000002</v>
       </c>
-      <c r="BV12" s="14">
+      <c r="BW12" s="14">
         <v>12.402000000000001</v>
       </c>
-      <c r="BW12" s="15">
+      <c r="BX12" s="15">
         <v>27.241</v>
       </c>
-      <c r="BX12" s="14">
+      <c r="BY12" s="14">
         <v>44.344999999999999</v>
       </c>
-      <c r="BY12" s="14">
+      <c r="BZ12" s="14">
         <v>47.594999999999999</v>
       </c>
-      <c r="BZ12" s="14">
+      <c r="CA12" s="14">
         <v>42.794000000000004</v>
       </c>
-      <c r="CA12" s="15">
+      <c r="CB12" s="15">
         <v>44.997100000000003</v>
       </c>
-      <c r="CB12" s="14">
+      <c r="CC12" s="14">
         <v>36.435000000000002</v>
       </c>
-      <c r="CC12" s="14">
+      <c r="CD12" s="14">
         <v>23.588999999999999</v>
       </c>
-      <c r="CD12" s="14">
+      <c r="CE12" s="14">
         <v>17.47</v>
       </c>
-      <c r="CE12" s="15">
+      <c r="CF12" s="15">
         <v>29.1</v>
       </c>
-      <c r="CF12" s="14">
+      <c r="CG12" s="14">
         <v>29.1524</v>
       </c>
-      <c r="CG12" s="14">
+      <c r="CH12" s="14">
         <v>26.643599999999999</v>
       </c>
-      <c r="CH12" s="14">
+      <c r="CI12" s="14">
         <v>25.758099999999999</v>
       </c>
-      <c r="CI12" s="15">
+      <c r="CJ12" s="15">
         <v>24.2956</v>
       </c>
-      <c r="CJ12" s="15">
+      <c r="CK12" s="15">
         <v>28.017799999999998</v>
       </c>
-      <c r="CK12" s="15">
+      <c r="CL12" s="15">
         <v>22.204500000000003</v>
       </c>
-      <c r="CL12" s="15">
+      <c r="CM12" s="15">
         <v>21.721499999999999</v>
       </c>
-      <c r="CM12" s="15">
+      <c r="CN12" s="15">
         <v>21.773800000000001</v>
       </c>
-      <c r="CN12" s="15">
+      <c r="CO12" s="15">
         <v>11.984999999999999</v>
       </c>
-      <c r="CO12" s="15">
+      <c r="CP12" s="15">
         <v>10.9839</v>
       </c>
-      <c r="CP12" s="15">
+      <c r="CQ12" s="15">
         <v>10.8825</v>
       </c>
-      <c r="CQ12" s="15">
+      <c r="CR12" s="15">
         <v>11.9467</v>
       </c>
-      <c r="CR12" s="15">
+      <c r="CS12" s="15">
         <v>11.297084999999999</v>
       </c>
-      <c r="CS12" s="15">
+      <c r="CT12" s="15">
         <v>9.1547199999999993</v>
       </c>
-      <c r="CT12" s="15">
+      <c r="CU12" s="15">
         <v>5.4674699999999996</v>
       </c>
-      <c r="CU12" s="15">
+      <c r="CV12" s="15">
         <v>7.5729579999999999</v>
       </c>
-      <c r="CV12" s="15">
+      <c r="CW12" s="15">
         <v>8.2244099999999989</v>
       </c>
-      <c r="CW12" s="15">
+      <c r="CX12" s="15">
         <v>10.096719999999999</v>
       </c>
-      <c r="CX12" s="15">
+      <c r="CY12" s="15">
         <v>7.9829100000000004</v>
       </c>
-      <c r="CY12" s="15">
+      <c r="CZ12" s="15">
         <v>11.97709</v>
       </c>
-      <c r="CZ12" s="15">
+      <c r="DA12" s="15">
         <v>11.676226999999999</v>
       </c>
-      <c r="DA12" s="15">
+      <c r="DB12" s="15">
         <v>8.8376459999999994</v>
       </c>
-      <c r="DB12" s="15">
+      <c r="DC12" s="15">
         <v>8.5911059999999999</v>
       </c>
-      <c r="DC12" s="15">
+      <c r="DD12" s="15">
         <v>11.266577999999999</v>
       </c>
-      <c r="DD12" s="15">
+      <c r="DE12" s="15">
         <v>12.210328999999998</v>
       </c>
-      <c r="DE12" s="15">
+      <c r="DF12" s="15">
         <v>11.795785</v>
       </c>
-      <c r="DF12" s="15">
+      <c r="DG12" s="15">
         <v>23.623336999999999</v>
       </c>
-      <c r="DG12" s="14">
+      <c r="DH12" s="14">
         <v>20.305707000000002</v>
       </c>
-      <c r="DH12" s="14">
+      <c r="DI12" s="14">
         <v>21.094495999999999</v>
       </c>
-      <c r="DI12" s="14">
+      <c r="DJ12" s="14">
         <v>20.577162999999999</v>
       </c>
-      <c r="DJ12" s="14">
+      <c r="DK12" s="14">
         <v>16.309956</v>
       </c>
-      <c r="DK12" s="14">
+      <c r="DL12" s="14">
         <v>27.721412999999998</v>
       </c>
-      <c r="DL12" s="14">
+      <c r="DM12" s="14">
         <v>33.123981000000001</v>
       </c>
-      <c r="DM12" s="14">
+      <c r="DN12" s="14">
         <v>41.386662999999999</v>
       </c>
-      <c r="DN12" s="14">
+      <c r="DO12" s="14">
         <v>34.142775</v>
       </c>
-      <c r="DO12" s="14">
+      <c r="DP12" s="14">
         <v>26.392603000000001</v>
       </c>
-      <c r="DP12" s="14">
+      <c r="DQ12" s="14">
         <v>19.543233000000001</v>
       </c>
-      <c r="DQ12" s="14">
+      <c r="DR12" s="14">
         <v>14.106619999999999</v>
       </c>
-      <c r="DR12" s="14">
+      <c r="DS12" s="14">
         <v>12.613681</v>
       </c>
-      <c r="DS12" s="14">
+      <c r="DT12" s="14">
         <v>20.597059000000002</v>
       </c>
-      <c r="DT12" s="14">
+      <c r="DU12" s="14">
         <v>11.950392000000001</v>
       </c>
-      <c r="DU12" s="14">
+      <c r="DV12" s="14">
         <v>15.979718999999999</v>
       </c>
-      <c r="DV12" s="14">
+      <c r="DW12" s="14">
         <v>18.098727</v>
       </c>
-      <c r="DW12" s="14">
+      <c r="DX12" s="14">
         <v>25.324936999999998</v>
       </c>
-      <c r="DX12" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY12" s="14">
-        <v>24.437685000000002</v>
+        <v>25.540532999999996</v>
       </c>
       <c r="DZ12" s="14">
-        <v>26.395243000000001</v>
+        <v>25.572808999999999</v>
+      </c>
+      <c r="EA12" s="14">
+        <v>28.156020999999996</v>
+      </c>
+      <c r="EB12" s="14">
+        <v>64.283614</v>
       </c>
     </row>
-    <row r="13" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C13" s="14">
         <v>7224.9219558038467</v>
       </c>
       <c r="D13" s="14">
         <v>8695.5752067383946</v>
       </c>
       <c r="E13" s="14">
         <v>10394.765577379963</v>
       </c>
       <c r="F13" s="14">
         <v>11439.973068214123</v>
       </c>
       <c r="G13" s="14">
         <v>12235.881833042517</v>
       </c>
       <c r="H13" s="14">
         <v>13713.960022765237</v>
       </c>
       <c r="I13" s="14">
         <v>15621.451848406892</v>
       </c>
       <c r="J13" s="14">
@@ -4709,360 +4766,366 @@
       <c r="T13" s="15">
         <v>20151.220655651996</v>
       </c>
       <c r="U13" s="15">
         <v>21866.183837040193</v>
       </c>
       <c r="V13" s="15">
         <v>23312.5556508359</v>
       </c>
       <c r="W13" s="15">
         <v>20879.035188861999</v>
       </c>
       <c r="X13" s="15">
         <v>26206.010798807416</v>
       </c>
       <c r="Y13" s="15">
         <v>38921.760935422906</v>
       </c>
       <c r="Z13" s="15">
         <v>36725.157019281338</v>
       </c>
       <c r="AA13" s="15">
         <v>39266.560261662067</v>
       </c>
       <c r="AB13" s="15">
+        <v>41125.36437021762</v>
+      </c>
+      <c r="AC13" s="15">
         <v>1438.7907430392006</v>
       </c>
-      <c r="AC13" s="15">
+      <c r="AD13" s="15">
         <v>1793.2405447775477</v>
       </c>
-      <c r="AD13" s="15">
+      <c r="AE13" s="15">
         <v>1827.1228000048609</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AF13" s="15">
         <v>2165.7678679822375</v>
       </c>
-      <c r="AF13" s="15">
+      <c r="AG13" s="15">
         <v>1842.5585447913186</v>
       </c>
-      <c r="AG13" s="15">
+      <c r="AH13" s="15">
         <v>2363.9351478197063</v>
       </c>
-      <c r="AH13" s="15">
+      <c r="AI13" s="15">
         <v>2223.7771183218251</v>
       </c>
-      <c r="AI13" s="15">
+      <c r="AJ13" s="15">
         <v>2265.304395805545</v>
       </c>
-      <c r="AJ13" s="15">
+      <c r="AK13" s="15">
         <v>2222.9393617305282</v>
       </c>
-      <c r="AK13" s="15">
+      <c r="AL13" s="15">
         <v>2659.7471027490951</v>
       </c>
-      <c r="AL13" s="15">
+      <c r="AM13" s="15">
         <v>2724.6985057609468</v>
       </c>
-      <c r="AM13" s="15">
+      <c r="AN13" s="15">
         <v>2787.3806071393938</v>
       </c>
-      <c r="AN13" s="14">
+      <c r="AO13" s="14">
         <v>2535.1931095820391</v>
       </c>
-      <c r="AO13" s="14">
+      <c r="AP13" s="14">
         <v>2935.4812825232325</v>
       </c>
-      <c r="AP13" s="14">
+      <c r="AQ13" s="14">
         <v>2950.8004710720747</v>
       </c>
-      <c r="AQ13" s="15">
+      <c r="AR13" s="15">
         <v>3018.4982050367789</v>
       </c>
-      <c r="AR13" s="14">
+      <c r="AS13" s="14">
         <v>2698.2046956028948</v>
       </c>
-      <c r="AS13" s="14">
+      <c r="AT13" s="14">
         <v>3286.0591690280271</v>
       </c>
-      <c r="AT13" s="14">
+      <c r="AU13" s="14">
         <v>3065.1390327583667</v>
       </c>
-      <c r="AU13" s="15">
+      <c r="AV13" s="15">
         <v>3186.4789356532278</v>
       </c>
-      <c r="AV13" s="14">
+      <c r="AW13" s="14">
         <v>2874.1578294049787</v>
       </c>
-      <c r="AW13" s="14">
+      <c r="AX13" s="14">
         <v>3640.8643974531847</v>
       </c>
-      <c r="AX13" s="14">
+      <c r="AY13" s="14">
         <v>3476.8863701858741</v>
       </c>
-      <c r="AY13" s="15">
+      <c r="AZ13" s="15">
         <v>3722.0514257212008</v>
       </c>
-      <c r="AZ13" s="14">
+      <c r="BA13" s="14">
         <v>3525.0882462898549</v>
       </c>
-      <c r="BA13" s="14">
+      <c r="BB13" s="14">
         <v>4030.2080534492643</v>
       </c>
-      <c r="BB13" s="14">
+      <c r="BC13" s="14">
         <v>4022.9803833406372</v>
       </c>
-      <c r="BC13" s="15">
+      <c r="BD13" s="15">
         <v>4043.1751653271367</v>
       </c>
-      <c r="BD13" s="14">
+      <c r="BE13" s="14">
         <v>3873.9638805647837</v>
       </c>
-      <c r="BE13" s="14">
+      <c r="BF13" s="14">
         <v>4427.2015524534436</v>
       </c>
-      <c r="BF13" s="14">
+      <c r="BG13" s="14">
         <v>4405.6865756023099</v>
       </c>
-      <c r="BG13" s="15">
+      <c r="BH13" s="15">
         <v>4542.8474352792382</v>
       </c>
-      <c r="BH13" s="14">
+      <c r="BI13" s="14">
         <v>4290.6762760366028</v>
       </c>
-      <c r="BI13" s="14">
+      <c r="BJ13" s="14">
         <v>5145.4666619883983</v>
       </c>
-      <c r="BJ13" s="14">
+      <c r="BK13" s="14">
         <v>4890.5098322825042</v>
       </c>
-      <c r="BK13" s="15">
+      <c r="BL13" s="15">
         <v>4417.5416203272944</v>
       </c>
-      <c r="BL13" s="14">
+      <c r="BM13" s="14">
         <v>3448.9509832773019</v>
       </c>
-      <c r="BM13" s="14">
+      <c r="BN13" s="14">
         <v>3696.9042312939036</v>
       </c>
-      <c r="BN13" s="14">
+      <c r="BO13" s="14">
         <v>3519.3569965612996</v>
       </c>
-      <c r="BO13" s="15">
+      <c r="BP13" s="15">
         <v>3379.8897712811986</v>
       </c>
-      <c r="BP13" s="14">
+      <c r="BQ13" s="14">
         <v>3101.2195544069991</v>
       </c>
-      <c r="BQ13" s="14">
+      <c r="BR13" s="14">
         <v>3522.6641503276028</v>
       </c>
-      <c r="BR13" s="14">
+      <c r="BS13" s="14">
         <v>3691.4599078229021</v>
       </c>
-      <c r="BS13" s="15">
+      <c r="BT13" s="15">
         <v>3666.2004319633002</v>
       </c>
-      <c r="BT13" s="14">
+      <c r="BU13" s="14">
         <v>3550.8624152276971</v>
       </c>
-      <c r="BU13" s="14">
+      <c r="BV13" s="14">
         <v>3902.9638503923984</v>
       </c>
-      <c r="BV13" s="14">
+      <c r="BW13" s="14">
         <v>3958.0283831984025</v>
       </c>
-      <c r="BW13" s="15">
+      <c r="BX13" s="15">
         <v>3712.7043391836019</v>
       </c>
-      <c r="BX13" s="14">
+      <c r="BY13" s="14">
         <v>3589.7793939183002</v>
       </c>
-      <c r="BY13" s="14">
+      <c r="BZ13" s="14">
         <v>3909.0707542074033</v>
       </c>
-      <c r="BZ13" s="14">
+      <c r="CA13" s="14">
         <v>3849.1735527894002</v>
       </c>
-      <c r="CA13" s="15">
+      <c r="CB13" s="15">
         <v>3621.1044371315015</v>
       </c>
-      <c r="CB13" s="14">
+      <c r="CC13" s="14">
         <v>3499.3344751339</v>
       </c>
-      <c r="CC13" s="14">
+      <c r="CD13" s="14">
         <v>4128.9027342398977</v>
       </c>
-      <c r="CD13" s="14">
+      <c r="CE13" s="14">
         <v>4093.6436981779998</v>
       </c>
-      <c r="CE13" s="15">
+      <c r="CF13" s="15">
         <v>3827.4573192278972</v>
       </c>
-      <c r="CF13" s="14">
+      <c r="CG13" s="14">
         <v>3728.9144813642997</v>
       </c>
-      <c r="CG13" s="14">
+      <c r="CH13" s="14">
         <v>4267.6726189800002</v>
       </c>
-      <c r="CH13" s="14">
+      <c r="CI13" s="14">
         <v>4193.3708520613</v>
       </c>
-      <c r="CI13" s="15">
+      <c r="CJ13" s="15">
         <v>3873.9664772291994</v>
       </c>
-      <c r="CJ13" s="15">
+      <c r="CK13" s="15">
         <v>4013.0193466210012</v>
       </c>
-      <c r="CK13" s="15">
+      <c r="CL13" s="15">
         <v>4517.9804246653002</v>
       </c>
-      <c r="CL13" s="15">
+      <c r="CM13" s="15">
         <v>4471.2941563670001</v>
       </c>
-      <c r="CM13" s="15">
+      <c r="CN13" s="15">
         <v>4304.1157540595977</v>
       </c>
-      <c r="CN13" s="15">
+      <c r="CO13" s="15">
         <v>4159.7196002202008</v>
       </c>
-      <c r="CO13" s="15">
+      <c r="CP13" s="15">
         <v>4778.476901112298</v>
       </c>
-      <c r="CP13" s="15">
+      <c r="CQ13" s="15">
         <v>4609.8091586093005</v>
       </c>
-      <c r="CQ13" s="15">
+      <c r="CR13" s="15">
         <v>4563.8512793931959</v>
       </c>
-      <c r="CR13" s="15">
+      <c r="CS13" s="15">
         <v>4843.0301606814028</v>
       </c>
-      <c r="CS13" s="15">
+      <c r="CT13" s="15">
         <v>5252.5545948504941</v>
       </c>
-      <c r="CT13" s="15">
+      <c r="CU13" s="15">
         <v>5127.7466212993959</v>
       </c>
-      <c r="CU13" s="15">
+      <c r="CV13" s="15">
         <v>4927.8892788207013</v>
       </c>
-      <c r="CV13" s="15">
+      <c r="CW13" s="15">
         <v>5192.4131959268016</v>
       </c>
-      <c r="CW13" s="15">
+      <c r="CX13" s="15">
         <v>5567.6342315097954</v>
       </c>
-      <c r="CX13" s="15">
+      <c r="CY13" s="15">
         <v>5548.610085038501</v>
       </c>
-      <c r="CY13" s="15">
+      <c r="CZ13" s="15">
         <v>5557.5263245650949</v>
       </c>
-      <c r="CZ13" s="15">
+      <c r="DA13" s="15">
         <v>5605.3867630162022</v>
       </c>
-      <c r="DA13" s="15">
+      <c r="DB13" s="15">
         <v>6163.7829383680937</v>
       </c>
-      <c r="DB13" s="15">
+      <c r="DC13" s="15">
         <v>5836.1608934012029</v>
       </c>
-      <c r="DC13" s="15">
+      <c r="DD13" s="15">
         <v>5707.2250560503981</v>
       </c>
-      <c r="DD13" s="15">
+      <c r="DE13" s="15">
         <v>5549.0756554414984</v>
       </c>
-      <c r="DE13" s="15">
+      <c r="DF13" s="15">
         <v>4560.8932693386032</v>
       </c>
-      <c r="DF13" s="15">
+      <c r="DG13" s="15">
         <v>5267.5734816719978</v>
       </c>
-      <c r="DG13" s="14">
+      <c r="DH13" s="14">
         <v>5501.4927824099013</v>
       </c>
-      <c r="DH13" s="14">
+      <c r="DI13" s="14">
         <v>5688.9570441852984</v>
       </c>
-      <c r="DI13" s="14">
+      <c r="DJ13" s="14">
         <v>6451.8232149603982</v>
       </c>
-      <c r="DJ13" s="14">
+      <c r="DK13" s="14">
         <v>6749.6499194721919</v>
       </c>
-      <c r="DK13" s="14">
+      <c r="DL13" s="14">
         <v>7315.5806201895275</v>
       </c>
-      <c r="DL13" s="14">
+      <c r="DM13" s="14">
         <v>8449.025167904696</v>
       </c>
-      <c r="DM13" s="14">
+      <c r="DN13" s="14">
         <v>9785.3401020052752</v>
       </c>
-      <c r="DN13" s="14">
+      <c r="DO13" s="14">
         <v>10725.955400758523</v>
       </c>
-      <c r="DO13" s="14">
+      <c r="DP13" s="14">
         <v>9961.4402647544102</v>
       </c>
-      <c r="DP13" s="14">
+      <c r="DQ13" s="14">
         <v>9218.3811370225703</v>
       </c>
-      <c r="DQ13" s="14">
+      <c r="DR13" s="14">
         <v>9550.2518544159866</v>
       </c>
-      <c r="DR13" s="14">
+      <c r="DS13" s="14">
         <v>9064.0563443109677</v>
       </c>
-      <c r="DS13" s="14">
+      <c r="DT13" s="14">
         <v>8892.4676835318096</v>
       </c>
-      <c r="DT13" s="14">
+      <c r="DU13" s="14">
         <v>9294.0663646863559</v>
       </c>
-      <c r="DU13" s="14">
+      <c r="DV13" s="14">
         <v>10366.008428984593</v>
       </c>
-      <c r="DV13" s="14">
+      <c r="DW13" s="14">
         <v>9597.0666537280376</v>
       </c>
-      <c r="DW13" s="14">
+      <c r="DX13" s="14">
         <v>10009.418814263079</v>
       </c>
-      <c r="DX13" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY13" s="14">
-        <v>10587.503008355998</v>
+        <v>10261.525613339392</v>
       </c>
       <c r="DZ13" s="14">
-        <v>10117.785837907793</v>
+        <v>10628.365424235893</v>
+      </c>
+      <c r="EA13" s="14">
+        <v>10144.271281816893</v>
+      </c>
+      <c r="EB13" s="14">
+        <v>10091.202050825441</v>
       </c>
     </row>
-    <row r="14" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="22" t="s">
         <v>130</v>
       </c>
       <c r="C14" s="14">
         <v>8597.5420000008016</v>
       </c>
       <c r="D14" s="14">
         <v>10244.764000001298</v>
       </c>
       <c r="E14" s="14">
         <v>11327.014999998995</v>
       </c>
       <c r="F14" s="14">
         <v>12537.962000001</v>
       </c>
       <c r="G14" s="14">
         <v>13354.371000001109</v>
       </c>
       <c r="H14" s="14">
         <v>14949.523999999488</v>
       </c>
       <c r="I14" s="14">
         <v>17104.668000001715</v>
       </c>
       <c r="J14" s="14">
@@ -5098,360 +5161,366 @@
       <c r="T14" s="15">
         <v>22077.864271955594</v>
       </c>
       <c r="U14" s="15">
         <v>24047.739359433494</v>
       </c>
       <c r="V14" s="15">
         <v>25323.051271830696</v>
       </c>
       <c r="W14" s="15">
         <v>23132.888973144203</v>
       </c>
       <c r="X14" s="15">
         <v>28646.193471177117</v>
       </c>
       <c r="Y14" s="15">
         <v>41974.024887325009</v>
       </c>
       <c r="Z14" s="15">
         <v>39992.21554308854</v>
       </c>
       <c r="AA14" s="15">
         <v>43305.757051141663</v>
       </c>
       <c r="AB14" s="15">
+        <v>45031.082764168423</v>
+      </c>
+      <c r="AC14" s="15">
         <v>1688.3300000008007</v>
       </c>
-      <c r="AC14" s="15">
+      <c r="AD14" s="15">
         <v>2153.3430000001008</v>
       </c>
-      <c r="AD14" s="15">
+      <c r="AE14" s="15">
         <v>2239.9459999997989</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AF14" s="15">
         <v>2515.9230000000998</v>
       </c>
-      <c r="AF14" s="15">
+      <c r="AG14" s="15">
         <v>2182.4190000003973</v>
       </c>
-      <c r="AG14" s="15">
+      <c r="AH14" s="15">
         <v>2871.6720000006999</v>
       </c>
-      <c r="AH14" s="15">
+      <c r="AI14" s="15">
         <v>2569.2630000024019</v>
       </c>
-      <c r="AI14" s="15">
+      <c r="AJ14" s="15">
         <v>2621.4099999977984</v>
       </c>
-      <c r="AJ14" s="15">
+      <c r="AK14" s="15">
         <v>2446.6520000019982</v>
       </c>
-      <c r="AK14" s="15">
+      <c r="AL14" s="15">
         <v>2997.3749999995011</v>
       </c>
-      <c r="AL14" s="15">
+      <c r="AM14" s="15">
         <v>2885.0329999996979</v>
       </c>
-      <c r="AM14" s="15">
+      <c r="AN14" s="15">
         <v>2997.954999997798</v>
       </c>
-      <c r="AN14" s="14">
+      <c r="AO14" s="14">
         <v>2745.9710000012005</v>
       </c>
-      <c r="AO14" s="14">
+      <c r="AP14" s="14">
         <v>3230.1350000000043</v>
       </c>
-      <c r="AP14" s="14">
+      <c r="AQ14" s="14">
         <v>3194.6330000010953</v>
       </c>
-      <c r="AQ14" s="15">
+      <c r="AR14" s="15">
         <v>3367.2229999986989</v>
       </c>
-      <c r="AR14" s="14">
+      <c r="AS14" s="14">
         <v>2922.2320000001982</v>
       </c>
-      <c r="AS14" s="14">
+      <c r="AT14" s="14">
         <v>3572.875000000307</v>
       </c>
-      <c r="AT14" s="14">
+      <c r="AU14" s="14">
         <v>3372.351999999798</v>
       </c>
-      <c r="AU14" s="15">
+      <c r="AV14" s="15">
         <v>3486.9120000008038</v>
       </c>
-      <c r="AV14" s="14">
+      <c r="AW14" s="14">
         <v>3097.1010000007013</v>
       </c>
-      <c r="AW14" s="14">
+      <c r="AX14" s="14">
         <v>4054.0250000007973</v>
       </c>
-      <c r="AX14" s="14">
+      <c r="AY14" s="14">
         <v>3778.2469999975947</v>
       </c>
-      <c r="AY14" s="15">
+      <c r="AZ14" s="15">
         <v>4020.1510000003941</v>
       </c>
-      <c r="AZ14" s="14">
+      <c r="BA14" s="14">
         <v>3956.3070000009011</v>
       </c>
-      <c r="BA14" s="14">
+      <c r="BB14" s="14">
         <v>4408.4920000007069</v>
       </c>
-      <c r="BB14" s="14">
+      <c r="BC14" s="14">
         <v>4270.3299999992023</v>
       </c>
-      <c r="BC14" s="15">
+      <c r="BD14" s="15">
         <v>4469.5390000009047</v>
       </c>
-      <c r="BD14" s="14">
+      <c r="BE14" s="14">
         <v>4270.2210000001051</v>
       </c>
-      <c r="BE14" s="14">
+      <c r="BF14" s="14">
         <v>4888.2290000016937</v>
       </c>
-      <c r="BF14" s="14">
+      <c r="BG14" s="14">
         <v>4704.2559999987061</v>
       </c>
-      <c r="BG14" s="15">
+      <c r="BH14" s="15">
         <v>4963.8499999996047</v>
       </c>
-      <c r="BH14" s="14">
+      <c r="BI14" s="14">
         <v>4860.2780000007024</v>
       </c>
-      <c r="BI14" s="14">
+      <c r="BJ14" s="14">
         <v>5657.5290000003988</v>
       </c>
-      <c r="BJ14" s="14">
+      <c r="BK14" s="14">
         <v>5443.4950000000035</v>
       </c>
-      <c r="BK14" s="15">
+      <c r="BL14" s="15">
         <v>4855.845000000194</v>
       </c>
-      <c r="BL14" s="14">
+      <c r="BM14" s="14">
         <v>3706.9259999998021</v>
       </c>
-      <c r="BM14" s="14">
+      <c r="BN14" s="14">
         <v>3951.4049999989038</v>
       </c>
-      <c r="BN14" s="14">
+      <c r="BO14" s="14">
         <v>3737.6929999996</v>
       </c>
-      <c r="BO14" s="15">
+      <c r="BP14" s="15">
         <v>3824.0679999992985</v>
       </c>
-      <c r="BP14" s="14">
+      <c r="BQ14" s="14">
         <v>3335.1800000006992</v>
       </c>
-      <c r="BQ14" s="14">
+      <c r="BR14" s="14">
         <v>3848.8190000005025</v>
       </c>
-      <c r="BR14" s="14">
+      <c r="BS14" s="14">
         <v>3968.1670000001018</v>
       </c>
-      <c r="BS14" s="15">
+      <c r="BT14" s="15">
         <v>3980.3630000002004</v>
       </c>
-      <c r="BT14" s="14">
+      <c r="BU14" s="14">
         <v>3812.4843999998971</v>
       </c>
-      <c r="BU14" s="14">
+      <c r="BV14" s="14">
         <v>4285.1239999987984</v>
       </c>
-      <c r="BV14" s="14">
+      <c r="BW14" s="14">
         <v>4211.1699999999018</v>
       </c>
-      <c r="BW14" s="15">
+      <c r="BX14" s="15">
         <v>3972.0899999989019</v>
       </c>
-      <c r="BX14" s="14">
+      <c r="BY14" s="14">
         <v>3980.3419999999001</v>
       </c>
-      <c r="BY14" s="14">
+      <c r="BZ14" s="14">
         <v>4164.9980000004034</v>
       </c>
-      <c r="BZ14" s="14">
+      <c r="CA14" s="14">
         <v>4093.8820000014002</v>
       </c>
-      <c r="CA14" s="15">
+      <c r="CB14" s="15">
         <v>3974.5040000023014</v>
       </c>
-      <c r="CB14" s="14">
+      <c r="CC14" s="14">
         <v>3737.3081419897003</v>
       </c>
-      <c r="CC14" s="14">
+      <c r="CD14" s="14">
         <v>4395.7755711895979</v>
       </c>
-      <c r="CD14" s="14">
+      <c r="CE14" s="14">
         <v>4338.9131062922997</v>
       </c>
-      <c r="CE14" s="15">
+      <c r="CF14" s="15">
         <v>4095.634438573597</v>
       </c>
-      <c r="CF14" s="14">
+      <c r="CG14" s="14">
         <v>4008.4082870833995</v>
       </c>
-      <c r="CG14" s="14">
+      <c r="CH14" s="14">
         <v>4533.6208584643</v>
       </c>
-      <c r="CH14" s="14">
+      <c r="CI14" s="14">
         <v>4534.8525185831004</v>
       </c>
-      <c r="CI14" s="15">
+      <c r="CJ14" s="15">
         <v>4148.1004534895992</v>
       </c>
-      <c r="CJ14" s="15">
+      <c r="CK14" s="15">
         <v>4297.0990120816004</v>
       </c>
-      <c r="CK14" s="15">
+      <c r="CL14" s="15">
         <v>4820.3040338453011</v>
       </c>
-      <c r="CL14" s="15">
+      <c r="CM14" s="15">
         <v>4850.5043010492</v>
       </c>
-      <c r="CM14" s="15">
+      <c r="CN14" s="15">
         <v>4656.1869121513973</v>
       </c>
-      <c r="CN14" s="15">
+      <c r="CO14" s="15">
         <v>4520.5066813844005</v>
       </c>
-      <c r="CO14" s="15">
+      <c r="CP14" s="15">
         <v>5175.7340962564977</v>
       </c>
-      <c r="CP14" s="15">
+      <c r="CQ14" s="15">
         <v>5032.3757467780015</v>
       </c>
-      <c r="CQ14" s="15">
+      <c r="CR14" s="15">
         <v>5205.6381482112965</v>
       </c>
-      <c r="CR14" s="15">
+      <c r="CS14" s="15">
         <v>5280.0239987452023</v>
       </c>
-      <c r="CS14" s="15">
+      <c r="CT14" s="15">
         <v>5718.3308933449944</v>
       </c>
-      <c r="CT14" s="15">
+      <c r="CU14" s="15">
         <v>5641.6005057560969</v>
       </c>
-      <c r="CU14" s="15">
+      <c r="CV14" s="15">
         <v>5437.908874109301</v>
       </c>
-      <c r="CV14" s="15">
+      <c r="CW14" s="15">
         <v>5745.9745800845021</v>
       </c>
-      <c r="CW14" s="15">
+      <c r="CX14" s="15">
         <v>6111.2800847427961</v>
       </c>
-      <c r="CX14" s="15">
+      <c r="CY14" s="15">
         <v>6035.4098851275012</v>
       </c>
-      <c r="CY14" s="15">
+      <c r="CZ14" s="15">
         <v>6155.074809478695</v>
       </c>
-      <c r="CZ14" s="15">
+      <c r="DA14" s="15">
         <v>6191.6242023469022</v>
       </c>
-      <c r="DA14" s="15">
+      <c r="DB14" s="15">
         <v>6664.4006786552936</v>
       </c>
-      <c r="DB14" s="15">
+      <c r="DC14" s="15">
         <v>6308.8135877998029</v>
       </c>
-      <c r="DC14" s="15">
+      <c r="DD14" s="15">
         <v>6158.2128030286985</v>
       </c>
-      <c r="DD14" s="15">
+      <c r="DE14" s="15">
         <v>6171.9818412965988</v>
       </c>
-      <c r="DE14" s="15">
+      <c r="DF14" s="15">
         <v>5140.3302339027041</v>
       </c>
-      <c r="DF14" s="15">
+      <c r="DG14" s="15">
         <v>5772.9563618204975</v>
       </c>
-      <c r="DG14" s="14">
+      <c r="DH14" s="14">
         <v>6047.620536124402</v>
       </c>
-      <c r="DH14" s="14">
+      <c r="DI14" s="14">
         <v>6315.4850685883994</v>
       </c>
-      <c r="DI14" s="14">
+      <c r="DJ14" s="14">
         <v>7072.8016961913982</v>
       </c>
-      <c r="DJ14" s="14">
+      <c r="DK14" s="14">
         <v>7292.8544299001924</v>
       </c>
-      <c r="DK14" s="14">
+      <c r="DL14" s="14">
         <v>7965.0522764971274</v>
       </c>
-      <c r="DL14" s="14">
+      <c r="DM14" s="14">
         <v>9220.9037269944965</v>
       </c>
-      <c r="DM14" s="14">
+      <c r="DN14" s="14">
         <v>10554.864899021475</v>
       </c>
-      <c r="DN14" s="14">
+      <c r="DO14" s="14">
         <v>11405.083054592622</v>
       </c>
-      <c r="DO14" s="14">
+      <c r="DP14" s="14">
         <v>10793.173206716412</v>
       </c>
-      <c r="DP14" s="14">
+      <c r="DQ14" s="14">
         <v>10061.44458558947</v>
       </c>
-      <c r="DQ14" s="14">
+      <c r="DR14" s="14">
         <v>10326.619225489487</v>
       </c>
-      <c r="DR14" s="14">
+      <c r="DS14" s="14">
         <v>9819.9602249392683</v>
       </c>
-      <c r="DS14" s="14">
+      <c r="DT14" s="14">
         <v>9784.1915070703108</v>
       </c>
-      <c r="DT14" s="14">
+      <c r="DU14" s="14">
         <v>10235.880956080355</v>
       </c>
-      <c r="DU14" s="14">
+      <c r="DV14" s="14">
         <v>11515.496286510192</v>
       </c>
-      <c r="DV14" s="14">
+      <c r="DW14" s="14">
         <v>10667.651319370338</v>
       </c>
-      <c r="DW14" s="14">
+      <c r="DX14" s="14">
         <v>10886.728489180779</v>
       </c>
-      <c r="DX14" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY14" s="14">
-        <v>11619.9060987005</v>
+        <v>11107.151302689792</v>
       </c>
       <c r="DZ14" s="14">
-        <v>11009.354136579894</v>
+        <v>11635.092269699995</v>
+      </c>
+      <c r="EA14" s="14">
+        <v>11069.642532199594</v>
+      </c>
+      <c r="EB14" s="14">
+        <v>11219.196659579042</v>
       </c>
     </row>
-    <row r="15" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="22" t="s">
         <v>131</v>
       </c>
       <c r="C15" s="14">
         <v>-762.19456219695371</v>
       </c>
       <c r="D15" s="14">
         <v>-821.81054926290267</v>
       </c>
       <c r="E15" s="14">
         <v>-509.75176311903101</v>
       </c>
       <c r="F15" s="14">
         <v>-630.3229491868733</v>
       </c>
       <c r="G15" s="14">
         <v>-620.37112865859081</v>
       </c>
       <c r="H15" s="14">
         <v>-677.94673203424964</v>
       </c>
       <c r="I15" s="14">
         <v>-845.21203519482151</v>
       </c>
       <c r="J15" s="14">
@@ -5487,360 +5556,366 @@
       <c r="T15" s="15">
         <v>-1209.6995509211001</v>
       </c>
       <c r="U15" s="15">
         <v>-1408.5147958839002</v>
       </c>
       <c r="V15" s="15">
         <v>-1187.4079827823002</v>
       </c>
       <c r="W15" s="15">
         <v>-1516.1255297542007</v>
       </c>
       <c r="X15" s="15">
         <v>-1542.8203412653995</v>
       </c>
       <c r="Y15" s="15">
         <v>-2118.3059275447999</v>
       </c>
       <c r="Z15" s="15">
         <v>-2194.0738231640998</v>
       </c>
       <c r="AA15" s="15">
         <v>-2767.1389176729995</v>
       </c>
       <c r="AB15" s="15">
+        <v>-2793.3447733935996</v>
+      </c>
+      <c r="AC15" s="15">
         <v>-129.6678269616003</v>
       </c>
-      <c r="AC15" s="15">
+      <c r="AD15" s="15">
         <v>-207.21510222255307</v>
       </c>
-      <c r="AD15" s="15">
+      <c r="AE15" s="15">
         <v>-253.78703399493801</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AF15" s="15">
         <v>-171.5245990178623</v>
       </c>
-      <c r="AF15" s="15">
+      <c r="AG15" s="15">
         <v>-184.90870620907864</v>
       </c>
-      <c r="AG15" s="15">
+      <c r="AH15" s="15">
         <v>-303.84814018099371</v>
       </c>
-      <c r="AH15" s="15">
+      <c r="AI15" s="15">
         <v>-163.06820868057679</v>
       </c>
-      <c r="AI15" s="15">
+      <c r="AJ15" s="15">
         <v>-169.98549419225358</v>
       </c>
-      <c r="AJ15" s="15">
+      <c r="AK15" s="15">
         <v>-132.45251867146987</v>
       </c>
-      <c r="AK15" s="15">
+      <c r="AL15" s="15">
         <v>-225.82580975040565</v>
       </c>
-      <c r="AL15" s="15">
+      <c r="AM15" s="15">
         <v>-52.72276333875088</v>
       </c>
-      <c r="AM15" s="15">
+      <c r="AN15" s="15">
         <v>-98.750671358404588</v>
       </c>
-      <c r="AN15" s="14">
+      <c r="AO15" s="14">
         <v>-108.35317211916137</v>
       </c>
-      <c r="AO15" s="14">
+      <c r="AP15" s="14">
         <v>-174.16968197677176</v>
       </c>
-      <c r="AP15" s="14">
+      <c r="AQ15" s="14">
         <v>-124.67271802902023</v>
       </c>
-      <c r="AQ15" s="15">
+      <c r="AR15" s="15">
         <v>-223.12737706192001</v>
       </c>
-      <c r="AR15" s="14">
+      <c r="AS15" s="14">
         <v>-115.02805079730327</v>
       </c>
-      <c r="AS15" s="14">
+      <c r="AT15" s="14">
         <v>-153.54759347227974</v>
       </c>
-      <c r="AT15" s="14">
+      <c r="AU15" s="14">
         <v>-181.42423764143155</v>
       </c>
-      <c r="AU15" s="15">
+      <c r="AV15" s="15">
         <v>-170.37124674757629</v>
       </c>
-      <c r="AV15" s="14">
+      <c r="AW15" s="14">
         <v>-107.42130329572271</v>
       </c>
-      <c r="AW15" s="14">
+      <c r="AX15" s="14">
         <v>-261.94547004761273</v>
       </c>
-      <c r="AX15" s="14">
+      <c r="AY15" s="14">
         <v>-160.43201671172073</v>
       </c>
-      <c r="AY15" s="15">
+      <c r="AZ15" s="15">
         <v>-148.14794197919346</v>
       </c>
-      <c r="AZ15" s="14">
+      <c r="BA15" s="14">
         <v>-283.64850261104618</v>
       </c>
-      <c r="BA15" s="14">
+      <c r="BB15" s="14">
         <v>-213.84719495144262</v>
       </c>
-      <c r="BB15" s="14">
+      <c r="BC15" s="14">
         <v>-88.066307658564995</v>
       </c>
-      <c r="BC15" s="15">
+      <c r="BD15" s="15">
         <v>-259.65002997376774</v>
       </c>
-      <c r="BD15" s="14">
+      <c r="BE15" s="14">
         <v>-266.86942313532137</v>
       </c>
-      <c r="BE15" s="14">
+      <c r="BF15" s="14">
         <v>-312.91410884825029</v>
       </c>
-      <c r="BF15" s="14">
+      <c r="BG15" s="14">
         <v>-156.03046759639662</v>
       </c>
-      <c r="BG15" s="15">
+      <c r="BH15" s="15">
         <v>-270.59790972036649</v>
       </c>
-      <c r="BH15" s="14">
+      <c r="BI15" s="14">
         <v>-370.33032596409998</v>
       </c>
-      <c r="BI15" s="14">
+      <c r="BJ15" s="14">
         <v>-280.10364901200001</v>
       </c>
-      <c r="BJ15" s="14">
+      <c r="BK15" s="14">
         <v>-329.80187271749992</v>
       </c>
-      <c r="BK15" s="15">
+      <c r="BL15" s="15">
         <v>-239.21373467289999</v>
       </c>
-      <c r="BL15" s="14">
+      <c r="BM15" s="14">
         <v>-94.870272722500005</v>
       </c>
-      <c r="BM15" s="14">
+      <c r="BN15" s="14">
         <v>-80.638948705000004</v>
       </c>
-      <c r="BN15" s="14">
+      <c r="BO15" s="14">
         <v>-53.877511438300012</v>
       </c>
-      <c r="BO15" s="15">
+      <c r="BP15" s="15">
         <v>-275.91923671810002</v>
       </c>
-      <c r="BP15" s="14">
+      <c r="BQ15" s="14">
         <v>-81.609213593700019</v>
       </c>
-      <c r="BQ15" s="14">
+      <c r="BR15" s="14">
         <v>-147.94661267289999</v>
       </c>
-      <c r="BR15" s="14">
+      <c r="BS15" s="14">
         <v>-92.628797177199999</v>
       </c>
-      <c r="BS15" s="15">
+      <c r="BT15" s="15">
         <v>-129.41132053690001</v>
       </c>
-      <c r="BT15" s="14">
+      <c r="BU15" s="14">
         <v>-93.495819872199988</v>
       </c>
-      <c r="BU15" s="14">
+      <c r="BV15" s="14">
         <v>-193.42993570639996</v>
       </c>
-      <c r="BV15" s="14">
+      <c r="BW15" s="14">
         <v>-67.431887501499986</v>
       </c>
-      <c r="BW15" s="15">
+      <c r="BX15" s="15">
         <v>-84.231786215300005</v>
       </c>
-      <c r="BX15" s="14">
+      <c r="BY15" s="14">
         <v>-211.0321128816</v>
       </c>
-      <c r="BY15" s="14">
+      <c r="BZ15" s="14">
         <v>-67.802053393000023</v>
       </c>
-      <c r="BZ15" s="14">
+      <c r="CA15" s="14">
         <v>-59.784330812000029</v>
       </c>
-      <c r="CA15" s="15">
+      <c r="CB15" s="15">
         <v>-173.75866567080001</v>
       </c>
-      <c r="CB15" s="14">
+      <c r="CC15" s="14">
         <v>-69.05497723789999</v>
       </c>
-      <c r="CC15" s="14">
+      <c r="CD15" s="14">
         <v>-68.728017131900032</v>
       </c>
-      <c r="CD15" s="14">
+      <c r="CE15" s="14">
         <v>-49.198466669800005</v>
       </c>
-      <c r="CE15" s="15">
+      <c r="CF15" s="15">
         <v>-83.351194562100005</v>
       </c>
-      <c r="CF15" s="14">
+      <c r="CG15" s="14">
         <v>-135.60383209709994</v>
       </c>
-      <c r="CG15" s="14">
+      <c r="CH15" s="14">
         <v>-105.86541422109998</v>
       </c>
-      <c r="CH15" s="14">
+      <c r="CI15" s="14">
         <v>-180.19766983420021</v>
       </c>
-      <c r="CI15" s="15">
+      <c r="CJ15" s="15">
         <v>-125.00807878129997</v>
       </c>
-      <c r="CJ15" s="15">
+      <c r="CK15" s="15">
         <v>-129.49031255209985</v>
       </c>
-      <c r="CK15" s="15">
+      <c r="CL15" s="15">
         <v>-128.85302859149991</v>
       </c>
-      <c r="CL15" s="15">
+      <c r="CM15" s="15">
         <v>-204.89848215410007</v>
       </c>
-      <c r="CM15" s="15">
+      <c r="CN15" s="15">
         <v>-184.63445043070007</v>
       </c>
-      <c r="CN15" s="15">
+      <c r="CO15" s="15">
         <v>-208.31296369900005</v>
       </c>
-      <c r="CO15" s="15">
+      <c r="CP15" s="15">
         <v>-221.87708949179978</v>
       </c>
-      <c r="CP15" s="15">
+      <c r="CQ15" s="15">
         <v>-252.50376524360001</v>
       </c>
-      <c r="CQ15" s="15">
+      <c r="CR15" s="15">
         <v>-467.0560850807002</v>
       </c>
-      <c r="CR15" s="15">
+      <c r="CS15" s="15">
         <v>-265.95273327529998</v>
       </c>
-      <c r="CS15" s="15">
+      <c r="CT15" s="15">
         <v>-280.89636220260007</v>
       </c>
-      <c r="CT15" s="15">
+      <c r="CU15" s="15">
         <v>-329.78693728380011</v>
       </c>
-      <c r="CU15" s="15">
+      <c r="CV15" s="15">
         <v>-333.06351815939996</v>
       </c>
-      <c r="CV15" s="15">
+      <c r="CW15" s="15">
         <v>-368.18400881100013</v>
       </c>
-      <c r="CW15" s="15">
+      <c r="CX15" s="15">
         <v>-346.48322450140012</v>
       </c>
-      <c r="CX15" s="15">
+      <c r="CY15" s="15">
         <v>-294.79407362480003</v>
       </c>
-      <c r="CY15" s="15">
+      <c r="CZ15" s="15">
         <v>-399.05348894670004</v>
       </c>
-      <c r="CZ15" s="15">
+      <c r="DA15" s="15">
         <v>-384.91400471800023</v>
       </c>
-      <c r="DA15" s="15">
+      <c r="DB15" s="15">
         <v>-282.99614477380004</v>
       </c>
-      <c r="DB15" s="15">
+      <c r="DC15" s="15">
         <v>-267.65226302599984</v>
       </c>
-      <c r="DC15" s="15">
+      <c r="DD15" s="15">
         <v>-251.84557026450017</v>
       </c>
-      <c r="DD15" s="15">
+      <c r="DE15" s="15">
         <v>-424.17847820850022</v>
       </c>
-      <c r="DE15" s="15">
+      <c r="DF15" s="15">
         <v>-416.93527331770025</v>
       </c>
-      <c r="DF15" s="15">
+      <c r="DG15" s="15">
         <v>-323.31653121250008</v>
       </c>
-      <c r="DG15" s="14">
+      <c r="DH15" s="14">
         <v>-351.69524701550006</v>
       </c>
-      <c r="DH15" s="14">
+      <c r="DI15" s="14">
         <v>-423.74744679280002</v>
       </c>
-      <c r="DI15" s="14">
+      <c r="DJ15" s="14">
         <v>-398.39824188259979</v>
       </c>
-      <c r="DJ15" s="14">
+      <c r="DK15" s="14">
         <v>-313.3082142308001</v>
       </c>
-      <c r="DK15" s="14">
+      <c r="DL15" s="14">
         <v>-407.36643835919972</v>
       </c>
-      <c r="DL15" s="14">
+      <c r="DM15" s="14">
         <v>-600.50019393749994</v>
       </c>
-      <c r="DM15" s="14">
+      <c r="DN15" s="14">
         <v>-530.17462787919999</v>
       </c>
-      <c r="DN15" s="14">
+      <c r="DO15" s="14">
         <v>-413.36744189419983</v>
       </c>
-      <c r="DO15" s="14">
+      <c r="DP15" s="14">
         <v>-574.26366383390007</v>
       </c>
-      <c r="DP15" s="14">
+      <c r="DQ15" s="14">
         <v>-578.60423894259998</v>
       </c>
-      <c r="DQ15" s="14">
+      <c r="DR15" s="14">
         <v>-502.90326794700002</v>
       </c>
-      <c r="DR15" s="14">
+      <c r="DS15" s="14">
         <v>-484.86879398049996</v>
       </c>
-      <c r="DS15" s="14">
+      <c r="DT15" s="14">
         <v>-627.6975222939999</v>
       </c>
-      <c r="DT15" s="14">
+      <c r="DU15" s="14">
         <v>-624.02622703049963</v>
       </c>
-      <c r="DU15" s="14">
+      <c r="DV15" s="14">
         <v>-821.29880675989989</v>
       </c>
-      <c r="DV15" s="14">
+      <c r="DW15" s="14">
         <v>-750.20507176049978</v>
       </c>
-      <c r="DW15" s="14">
+      <c r="DX15" s="14">
         <v>-571.60881212210018</v>
       </c>
-      <c r="DX15" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY15" s="14">
-        <v>-697.84135083609999</v>
+        <v>-567.53714262829999</v>
       </c>
       <c r="DZ15" s="14">
-        <v>-561.08596495049983</v>
+        <v>-699.1691201556996</v>
+      </c>
+      <c r="EA15" s="14">
+        <v>-621.2119038904998</v>
+      </c>
+      <c r="EB15" s="14">
+        <v>-905.42660671910028</v>
       </c>
     </row>
-    <row r="16" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="22" t="s">
         <v>132</v>
       </c>
       <c r="C16" s="14">
         <v>-610.42548199999999</v>
       </c>
       <c r="D16" s="14">
         <v>-727.37824399999988</v>
       </c>
       <c r="E16" s="14">
         <v>-422.49765950000005</v>
       </c>
       <c r="F16" s="14">
         <v>-467.66598260000001</v>
       </c>
       <c r="G16" s="14">
         <v>-498.11803829999997</v>
       </c>
       <c r="H16" s="14">
         <v>-557.61724520000007</v>
       </c>
       <c r="I16" s="14">
         <v>-638.00411640000016</v>
       </c>
       <c r="J16" s="14">
@@ -5876,360 +5951,366 @@
       <c r="T16" s="15">
         <v>-731.25086238249992</v>
       </c>
       <c r="U16" s="15">
         <v>-789.29912650939991</v>
       </c>
       <c r="V16" s="15">
         <v>-841.33098121249998</v>
       </c>
       <c r="W16" s="15">
         <v>-769.05185752800003</v>
       </c>
       <c r="X16" s="15">
         <v>-952.89738710429992</v>
       </c>
       <c r="Y16" s="15">
         <v>-1164.8558673573</v>
       </c>
       <c r="Z16" s="15">
         <v>-1207.8243616431</v>
       </c>
       <c r="AA16" s="15">
         <v>-1443.4410558065999</v>
       </c>
       <c r="AB16" s="15">
+        <v>-1508.1724695572</v>
+      </c>
+      <c r="AC16" s="15">
         <v>-119.87143</v>
       </c>
-      <c r="AC16" s="15">
+      <c r="AD16" s="15">
         <v>-152.88735299999999</v>
       </c>
-      <c r="AD16" s="15">
+      <c r="AE16" s="15">
         <v>-159.03616600000001</v>
       </c>
-      <c r="AE16" s="15">
+      <c r="AF16" s="15">
         <v>-178.63053300000001</v>
       </c>
-      <c r="AF16" s="15">
+      <c r="AG16" s="15">
         <v>-154.95174900000001</v>
       </c>
-      <c r="AG16" s="15">
+      <c r="AH16" s="15">
         <v>-203.888712</v>
       </c>
-      <c r="AH16" s="15">
+      <c r="AI16" s="15">
         <v>-182.41767299999998</v>
       </c>
-      <c r="AI16" s="15">
+      <c r="AJ16" s="15">
         <v>-186.12010999999998</v>
       </c>
-      <c r="AJ16" s="15">
+      <c r="AK16" s="15">
         <v>-91.260119599999996</v>
       </c>
-      <c r="AK16" s="15">
+      <c r="AL16" s="15">
         <v>-111.80208750000001</v>
       </c>
-      <c r="AL16" s="15">
+      <c r="AM16" s="15">
         <v>-107.6117309</v>
       </c>
-      <c r="AM16" s="15">
+      <c r="AN16" s="15">
         <v>-111.8237215</v>
       </c>
-      <c r="AN16" s="14">
+      <c r="AO16" s="14">
         <v>-102.42471829999999</v>
       </c>
-      <c r="AO16" s="14">
+      <c r="AP16" s="14">
         <v>-120.4840355</v>
       </c>
-      <c r="AP16" s="14">
+      <c r="AQ16" s="14">
         <v>-119.1598109</v>
       </c>
-      <c r="AQ16" s="15">
+      <c r="AR16" s="15">
         <v>-125.59741790000001</v>
       </c>
-      <c r="AR16" s="14">
+      <c r="AS16" s="14">
         <v>-108.9992536</v>
       </c>
-      <c r="AS16" s="14">
+      <c r="AT16" s="14">
         <v>-133.2682375</v>
       </c>
-      <c r="AT16" s="14">
+      <c r="AU16" s="14">
         <v>-125.78872959999998</v>
       </c>
-      <c r="AU16" s="15">
+      <c r="AV16" s="15">
         <v>-130.06181760000001</v>
       </c>
-      <c r="AV16" s="14">
+      <c r="AW16" s="14">
         <v>-115.5218673</v>
       </c>
-      <c r="AW16" s="14">
+      <c r="AX16" s="14">
         <v>-151.21513250000001</v>
       </c>
-      <c r="AX16" s="14">
+      <c r="AY16" s="14">
         <v>-140.92861310000001</v>
       </c>
-      <c r="AY16" s="15">
+      <c r="AZ16" s="15">
         <v>-149.9516323</v>
       </c>
-      <c r="AZ16" s="14">
+      <c r="BA16" s="14">
         <v>-147.57025110000001</v>
       </c>
-      <c r="BA16" s="14">
+      <c r="BB16" s="14">
         <v>-164.43675160000001</v>
       </c>
-      <c r="BB16" s="14">
+      <c r="BC16" s="14">
         <v>-159.283309</v>
       </c>
-      <c r="BC16" s="15">
+      <c r="BD16" s="15">
         <v>-166.71380470000003</v>
       </c>
-      <c r="BD16" s="14">
+      <c r="BE16" s="14">
         <v>-129.38769629999999</v>
       </c>
-      <c r="BE16" s="14">
+      <c r="BF16" s="14">
         <v>-148.11333870000001</v>
       </c>
-      <c r="BF16" s="14">
+      <c r="BG16" s="14">
         <v>-142.53895679999999</v>
       </c>
-      <c r="BG16" s="15">
+      <c r="BH16" s="15">
         <v>-150.40465499999999</v>
       </c>
-      <c r="BH16" s="14">
+      <c r="BI16" s="14">
         <v>-199.27139800000003</v>
       </c>
-      <c r="BI16" s="14">
+      <c r="BJ16" s="14">
         <v>-231.95868899999999</v>
       </c>
-      <c r="BJ16" s="14">
+      <c r="BK16" s="14">
         <v>-223.18329500000002</v>
       </c>
-      <c r="BK16" s="15">
+      <c r="BL16" s="15">
         <v>-199.08964500000002</v>
       </c>
-      <c r="BL16" s="14">
+      <c r="BM16" s="14">
         <v>-163.10474400000001</v>
       </c>
-      <c r="BM16" s="14">
+      <c r="BN16" s="14">
         <v>-173.86181999999999</v>
       </c>
-      <c r="BN16" s="14">
+      <c r="BO16" s="14">
         <v>-164.45849199999998</v>
       </c>
-      <c r="BO16" s="15">
+      <c r="BP16" s="15">
         <v>-168.25899200000001</v>
       </c>
-      <c r="BP16" s="14">
+      <c r="BQ16" s="14">
         <v>-155.21923200000001</v>
       </c>
-      <c r="BQ16" s="14">
+      <c r="BR16" s="14">
         <v>-179.007237</v>
       </c>
-      <c r="BR16" s="14">
+      <c r="BS16" s="14">
         <v>-184.54129499999999</v>
       </c>
-      <c r="BS16" s="15">
+      <c r="BT16" s="15">
         <v>-185.10324750000001</v>
       </c>
-      <c r="BT16" s="14">
+      <c r="BU16" s="14">
         <v>-168.1307649</v>
       </c>
-      <c r="BU16" s="14">
+      <c r="BV16" s="14">
         <v>-188.98521389999999</v>
       </c>
-      <c r="BV16" s="14">
+      <c r="BW16" s="14">
         <v>-185.71272930000001</v>
       </c>
-      <c r="BW16" s="15">
+      <c r="BX16" s="15">
         <v>-175.16987460000001</v>
       </c>
-      <c r="BX16" s="14">
+      <c r="BY16" s="14">
         <v>-179.9294932</v>
       </c>
-      <c r="BY16" s="14">
+      <c r="BZ16" s="14">
         <v>-188.26419239999998</v>
       </c>
-      <c r="BZ16" s="14">
+      <c r="CA16" s="14">
         <v>-185.0491164</v>
       </c>
-      <c r="CA16" s="15">
+      <c r="CB16" s="15">
         <v>-179.64789719999999</v>
       </c>
-      <c r="CB16" s="14">
+      <c r="CC16" s="14">
         <v>-168.9266896179</v>
       </c>
-      <c r="CC16" s="14">
+      <c r="CD16" s="14">
         <v>-198.71481981779999</v>
       </c>
-      <c r="CD16" s="14">
+      <c r="CE16" s="14">
         <v>-196.12114144449998</v>
       </c>
-      <c r="CE16" s="15">
+      <c r="CF16" s="15">
         <v>-185.13672478360002</v>
       </c>
-      <c r="CF16" s="14">
+      <c r="CG16" s="14">
         <v>-148.48097362199999</v>
       </c>
-      <c r="CG16" s="14">
+      <c r="CH16" s="14">
         <v>-168.03832526319999</v>
       </c>
-      <c r="CH16" s="14">
+      <c r="CI16" s="14">
         <v>-168.03949668760001</v>
       </c>
-      <c r="CI16" s="15">
+      <c r="CJ16" s="15">
         <v>-153.64699747910001</v>
       </c>
-      <c r="CJ16" s="15">
+      <c r="CK16" s="15">
         <v>-156.03725290849999</v>
       </c>
-      <c r="CK16" s="15">
+      <c r="CL16" s="15">
         <v>-175.03378058849998</v>
       </c>
-      <c r="CL16" s="15">
+      <c r="CM16" s="15">
         <v>-176.13966252810002</v>
       </c>
-      <c r="CM16" s="15">
+      <c r="CN16" s="15">
         <v>-169.07920766109999</v>
       </c>
-      <c r="CN16" s="15">
+      <c r="CO16" s="15">
         <v>-154.2084174652</v>
       </c>
-      <c r="CO16" s="15">
+      <c r="CP16" s="15">
         <v>-176.53180565240001</v>
       </c>
-      <c r="CP16" s="15">
+      <c r="CQ16" s="15">
         <v>-171.65842292510001</v>
       </c>
-      <c r="CQ16" s="15">
+      <c r="CR16" s="15">
         <v>-177.6104577374</v>
       </c>
-      <c r="CR16" s="15">
+      <c r="CS16" s="15">
         <v>-174.89640478850001</v>
       </c>
-      <c r="CS16" s="15">
+      <c r="CT16" s="15">
         <v>-189.42726929190002</v>
       </c>
-      <c r="CT16" s="15">
+      <c r="CU16" s="15">
         <v>-186.82838017289998</v>
       </c>
-      <c r="CU16" s="15">
+      <c r="CV16" s="15">
         <v>-180.09880812919999</v>
       </c>
-      <c r="CV16" s="15">
+      <c r="CW16" s="15">
         <v>-188.57277534670001</v>
       </c>
-      <c r="CW16" s="15">
+      <c r="CX16" s="15">
         <v>-200.56146873159997</v>
       </c>
-      <c r="CX16" s="15">
+      <c r="CY16" s="15">
         <v>-198.1634164642</v>
       </c>
-      <c r="CY16" s="15">
+      <c r="CZ16" s="15">
         <v>-202.00146596690001</v>
       </c>
-      <c r="CZ16" s="15">
+      <c r="DA16" s="15">
         <v>-205.7074736127</v>
       </c>
-      <c r="DA16" s="15">
+      <c r="DB16" s="15">
         <v>-221.38298051339999</v>
       </c>
-      <c r="DB16" s="15">
+      <c r="DC16" s="15">
         <v>-209.60549937260001</v>
       </c>
-      <c r="DC16" s="15">
+      <c r="DD16" s="15">
         <v>-204.63502771380001</v>
       </c>
-      <c r="DD16" s="15">
+      <c r="DE16" s="15">
         <v>-205.12209064659999</v>
       </c>
-      <c r="DE16" s="15">
+      <c r="DF16" s="15">
         <v>-170.9390852464</v>
       </c>
-      <c r="DF16" s="15">
+      <c r="DG16" s="15">
         <v>-191.99167193600002</v>
       </c>
-      <c r="DG16" s="14">
+      <c r="DH16" s="14">
         <v>-200.999009699</v>
       </c>
-      <c r="DH16" s="14">
+      <c r="DI16" s="14">
         <v>-209.9108286103</v>
       </c>
-      <c r="DI16" s="14">
+      <c r="DJ16" s="14">
         <v>-235.23722834839998</v>
       </c>
-      <c r="DJ16" s="14">
+      <c r="DK16" s="14">
         <v>-242.54262519719998</v>
       </c>
-      <c r="DK16" s="14">
+      <c r="DL16" s="14">
         <v>-265.20670494839999</v>
       </c>
-      <c r="DL16" s="14">
+      <c r="DM16" s="14">
         <v>-256.85612915230001</v>
       </c>
-      <c r="DM16" s="14">
+      <c r="DN16" s="14">
         <v>-292.789188137</v>
       </c>
-      <c r="DN16" s="14">
+      <c r="DO16" s="14">
         <v>-316.17164793990003</v>
       </c>
-      <c r="DO16" s="14">
+      <c r="DP16" s="14">
         <v>-299.03890212810001</v>
       </c>
-      <c r="DP16" s="14">
+      <c r="DQ16" s="14">
         <v>-304.0408906243</v>
       </c>
-      <c r="DQ16" s="14">
+      <c r="DR16" s="14">
         <v>-311.99089512649999</v>
       </c>
-      <c r="DR16" s="14">
+      <c r="DS16" s="14">
         <v>-296.34255764779999</v>
       </c>
-      <c r="DS16" s="14">
+      <c r="DT16" s="14">
         <v>-295.45001824449997</v>
       </c>
-      <c r="DT16" s="14">
+      <c r="DU16" s="14">
         <v>-340.58820236349999</v>
       </c>
-      <c r="DU16" s="14">
+      <c r="DV16" s="14">
         <v>-384.17314876570003</v>
       </c>
-      <c r="DV16" s="14">
+      <c r="DW16" s="14">
         <v>-355.32625288180003</v>
       </c>
-      <c r="DW16" s="14">
+      <c r="DX16" s="14">
         <v>-363.35345179559999</v>
       </c>
-      <c r="DX16" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY16" s="14">
-        <v>-387.5397525084</v>
+        <v>-371.87100072210001</v>
       </c>
       <c r="DZ16" s="14">
-        <v>-366.71342972159999</v>
+        <v>-388.98856730840004</v>
+      </c>
+      <c r="EA16" s="14">
+        <v>-369.68767249219997</v>
+      </c>
+      <c r="EB16" s="14">
+        <v>-377.62522903450002</v>
       </c>
     </row>
-    <row r="17" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C17" s="18">
         <v>0</v>
       </c>
       <c r="D17" s="18">
         <v>0</v>
       </c>
       <c r="E17" s="18">
         <v>0</v>
       </c>
       <c r="F17" s="18">
         <v>0</v>
       </c>
       <c r="G17" s="18">
         <v>0</v>
       </c>
       <c r="H17" s="18">
         <v>0</v>
       </c>
       <c r="I17" s="18">
         <v>0</v>
       </c>
       <c r="J17" s="18">
@@ -6265,360 +6346,366 @@
       <c r="T17" s="19">
         <v>14.306797</v>
       </c>
       <c r="U17" s="19">
         <v>16.258400000000002</v>
       </c>
       <c r="V17" s="19">
         <v>18.243343000000003</v>
       </c>
       <c r="W17" s="19">
         <v>31.323603000000002</v>
       </c>
       <c r="X17" s="19">
         <v>55.535055999999997</v>
       </c>
       <c r="Y17" s="19">
         <v>230.89784299999999</v>
       </c>
       <c r="Z17" s="19">
         <v>134.83966100000001</v>
       </c>
       <c r="AA17" s="19">
         <v>171.383184</v>
       </c>
       <c r="AB17" s="19">
-        <v>0</v>
+        <v>395.79884900000002</v>
       </c>
       <c r="AC17" s="19">
         <v>0</v>
       </c>
       <c r="AD17" s="19">
         <v>0</v>
       </c>
       <c r="AE17" s="19">
         <v>0</v>
       </c>
       <c r="AF17" s="19">
         <v>0</v>
       </c>
       <c r="AG17" s="19">
         <v>0</v>
       </c>
       <c r="AH17" s="19">
         <v>0</v>
       </c>
       <c r="AI17" s="19">
         <v>0</v>
       </c>
       <c r="AJ17" s="19">
         <v>0</v>
       </c>
       <c r="AK17" s="19">
         <v>0</v>
       </c>
       <c r="AL17" s="19">
         <v>0</v>
       </c>
       <c r="AM17" s="19">
         <v>0</v>
       </c>
-      <c r="AN17" s="18">
+      <c r="AN17" s="19">
         <v>0</v>
       </c>
       <c r="AO17" s="18">
         <v>0</v>
       </c>
       <c r="AP17" s="18">
         <v>0</v>
       </c>
-      <c r="AQ17" s="19">
+      <c r="AQ17" s="18">
         <v>0</v>
       </c>
-      <c r="AR17" s="18">
+      <c r="AR17" s="19">
         <v>0</v>
       </c>
       <c r="AS17" s="18">
         <v>0</v>
       </c>
       <c r="AT17" s="18">
         <v>0</v>
       </c>
-      <c r="AU17" s="19">
+      <c r="AU17" s="18">
         <v>0</v>
       </c>
-      <c r="AV17" s="18">
+      <c r="AV17" s="19">
         <v>0</v>
       </c>
       <c r="AW17" s="18">
         <v>0</v>
       </c>
       <c r="AX17" s="18">
         <v>0</v>
       </c>
-      <c r="AY17" s="19">
+      <c r="AY17" s="18">
         <v>0</v>
       </c>
-      <c r="AZ17" s="18">
+      <c r="AZ17" s="19">
         <v>0</v>
       </c>
       <c r="BA17" s="18">
         <v>0</v>
       </c>
       <c r="BB17" s="18">
         <v>0</v>
       </c>
-      <c r="BC17" s="19">
+      <c r="BC17" s="18">
         <v>0</v>
       </c>
-      <c r="BD17" s="18">
+      <c r="BD17" s="19">
         <v>0</v>
       </c>
       <c r="BE17" s="18">
         <v>0</v>
       </c>
       <c r="BF17" s="18">
         <v>0</v>
       </c>
-      <c r="BG17" s="19">
+      <c r="BG17" s="18">
         <v>0</v>
       </c>
-      <c r="BH17" s="18">
+      <c r="BH17" s="19">
         <v>0</v>
       </c>
       <c r="BI17" s="18">
         <v>0</v>
       </c>
       <c r="BJ17" s="18">
         <v>0</v>
       </c>
-      <c r="BK17" s="19">
+      <c r="BK17" s="18">
         <v>0</v>
       </c>
-      <c r="BL17" s="18">
+      <c r="BL17" s="19">
         <v>0</v>
       </c>
       <c r="BM17" s="18">
         <v>0</v>
       </c>
       <c r="BN17" s="18">
         <v>0</v>
       </c>
-      <c r="BO17" s="19">
+      <c r="BO17" s="18">
         <v>0</v>
       </c>
-      <c r="BP17" s="18">
+      <c r="BP17" s="19">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="18">
         <v>2.8679999999999999</v>
       </c>
-      <c r="BQ17" s="18">
+      <c r="BR17" s="18">
         <v>0.79899999999999993</v>
       </c>
-      <c r="BR17" s="18">
+      <c r="BS17" s="18">
         <v>0.46300000000000002</v>
       </c>
-      <c r="BS17" s="19">
+      <c r="BT17" s="19">
         <v>0.35199999999999998</v>
       </c>
-      <c r="BT17" s="18">
+      <c r="BU17" s="18">
         <v>4.5999999999999999E-3</v>
       </c>
-      <c r="BU17" s="18">
+      <c r="BV17" s="18">
         <v>0.255</v>
       </c>
-      <c r="BV17" s="18">
+      <c r="BW17" s="18">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="BW17" s="19">
+      <c r="BX17" s="19">
         <v>1.6E-2</v>
       </c>
-      <c r="BX17" s="18">
+      <c r="BY17" s="18">
         <v>0.39899999999999997</v>
       </c>
-      <c r="BY17" s="18">
+      <c r="BZ17" s="18">
         <v>0.13900000000000001</v>
       </c>
-      <c r="BZ17" s="18">
+      <c r="CA17" s="18">
         <v>0.125</v>
       </c>
-      <c r="CA17" s="19">
+      <c r="CB17" s="19">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="CB17" s="18">
+      <c r="CC17" s="18">
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="CC17" s="18">
+      <c r="CD17" s="18">
         <v>0.57000000000000006</v>
       </c>
-      <c r="CD17" s="18">
+      <c r="CE17" s="18">
         <v>5.0200000000000002E-2</v>
       </c>
-      <c r="CE17" s="19">
+      <c r="CF17" s="19">
         <v>0.31079999999999997</v>
       </c>
-      <c r="CF17" s="18">
+      <c r="CG17" s="18">
         <v>4.5910000000000002</v>
       </c>
-      <c r="CG17" s="18">
+      <c r="CH17" s="18">
         <v>7.9555000000000007</v>
       </c>
-      <c r="CH17" s="18">
+      <c r="CI17" s="18">
         <v>6.7554999999999996</v>
       </c>
-      <c r="CI17" s="19">
+      <c r="CJ17" s="19">
         <v>4.5210999999999997</v>
       </c>
-      <c r="CJ17" s="19">
+      <c r="CK17" s="19">
         <v>1.4479</v>
       </c>
-      <c r="CK17" s="19">
+      <c r="CL17" s="19">
         <v>1.5631999999999999</v>
       </c>
-      <c r="CL17" s="19">
+      <c r="CM17" s="19">
         <v>1.8280000000000001</v>
       </c>
-      <c r="CM17" s="19">
+      <c r="CN17" s="19">
         <v>1.6424999999999998</v>
       </c>
-      <c r="CN17" s="19">
+      <c r="CO17" s="19">
         <v>1.7343</v>
       </c>
-      <c r="CO17" s="19">
+      <c r="CP17" s="19">
         <v>1.1516999999999999</v>
       </c>
-      <c r="CP17" s="19">
+      <c r="CQ17" s="19">
         <v>1.5956000000000001</v>
       </c>
-      <c r="CQ17" s="19">
+      <c r="CR17" s="19">
         <v>2.8796740000000001</v>
       </c>
-      <c r="CR17" s="19">
+      <c r="CS17" s="19">
         <v>3.8553000000000002</v>
       </c>
-      <c r="CS17" s="19">
+      <c r="CT17" s="19">
         <v>4.5473330000000001</v>
       </c>
-      <c r="CT17" s="19">
+      <c r="CU17" s="19">
         <v>2.7614330000000002</v>
       </c>
-      <c r="CU17" s="19">
+      <c r="CV17" s="19">
         <v>3.1427309999999999</v>
       </c>
-      <c r="CV17" s="19">
+      <c r="CW17" s="19">
         <v>3.1953999999999998</v>
       </c>
-      <c r="CW17" s="19">
+      <c r="CX17" s="19">
         <v>3.3988399999999999</v>
       </c>
-      <c r="CX17" s="19">
+      <c r="CY17" s="19">
         <v>6.1576900000000006</v>
       </c>
-      <c r="CY17" s="19">
+      <c r="CZ17" s="19">
         <v>3.5064700000000002</v>
       </c>
-      <c r="CZ17" s="19">
+      <c r="DA17" s="19">
         <v>4.3840390000000005</v>
       </c>
-      <c r="DA17" s="19">
+      <c r="DB17" s="19">
         <v>3.7613850000000002</v>
       </c>
-      <c r="DB17" s="19">
+      <c r="DC17" s="19">
         <v>4.6050680000000002</v>
       </c>
-      <c r="DC17" s="19">
+      <c r="DD17" s="19">
         <v>5.4928510000000008</v>
       </c>
-      <c r="DD17" s="19">
+      <c r="DE17" s="19">
         <v>6.3943829999999995</v>
       </c>
-      <c r="DE17" s="19">
+      <c r="DF17" s="19">
         <v>8.4373940000000012</v>
       </c>
-      <c r="DF17" s="19">
+      <c r="DG17" s="19">
         <v>9.9253230000000006</v>
       </c>
-      <c r="DG17" s="18">
+      <c r="DH17" s="18">
         <v>6.5665030000000009</v>
       </c>
-      <c r="DH17" s="18">
+      <c r="DI17" s="18">
         <v>7.1302510000000003</v>
       </c>
-      <c r="DI17" s="18">
+      <c r="DJ17" s="18">
         <v>12.656989000000001</v>
       </c>
-      <c r="DJ17" s="18">
+      <c r="DK17" s="18">
         <v>12.646329</v>
       </c>
-      <c r="DK17" s="18">
+      <c r="DL17" s="18">
         <v>23.101486999999999</v>
       </c>
-      <c r="DL17" s="18">
+      <c r="DM17" s="18">
         <v>85.477764000000008</v>
       </c>
-      <c r="DM17" s="18">
+      <c r="DN17" s="18">
         <v>53.439019000000002</v>
       </c>
-      <c r="DN17" s="18">
+      <c r="DO17" s="18">
         <v>50.411435999999995</v>
       </c>
-      <c r="DO17" s="18">
+      <c r="DP17" s="18">
         <v>41.569623999999997</v>
       </c>
-      <c r="DP17" s="18">
+      <c r="DQ17" s="18">
         <v>39.581680999999996</v>
       </c>
-      <c r="DQ17" s="18">
+      <c r="DR17" s="18">
         <v>38.526792</v>
       </c>
-      <c r="DR17" s="18">
+      <c r="DS17" s="18">
         <v>25.307471</v>
       </c>
-      <c r="DS17" s="18">
+      <c r="DT17" s="18">
         <v>31.423717000000003</v>
       </c>
-      <c r="DT17" s="18">
+      <c r="DU17" s="18">
         <v>22.799838000000001</v>
       </c>
-      <c r="DU17" s="18">
+      <c r="DV17" s="18">
         <v>55.984098000000003</v>
       </c>
-      <c r="DV17" s="18">
+      <c r="DW17" s="18">
         <v>34.946658999999997</v>
       </c>
-      <c r="DW17" s="18">
+      <c r="DX17" s="18">
         <v>57.652588999999999</v>
       </c>
-      <c r="DX17" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="DY17" s="18">
-        <v>52.978012999999997</v>
+        <v>93.782454000000001</v>
       </c>
       <c r="DZ17" s="18">
-        <v>36.231096000000001</v>
+        <v>81.430841999999998</v>
+      </c>
+      <c r="EA17" s="18">
+        <v>65.528325999999993</v>
+      </c>
+      <c r="EB17" s="18">
+        <v>155.05722700000001</v>
       </c>
     </row>
-    <row r="18" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="14">
         <v>2752.5210400146811</v>
       </c>
       <c r="D18" s="14">
         <v>3641.8099031098877</v>
       </c>
       <c r="E18" s="14">
         <v>3509.9629844949654</v>
       </c>
       <c r="F18" s="14">
         <v>3911.2308394174233</v>
       </c>
       <c r="G18" s="14">
         <v>4063.8004725890723</v>
       </c>
       <c r="H18" s="14">
         <v>4464.8276426770753</v>
       </c>
       <c r="I18" s="14">
         <v>5069.2782796687416</v>
       </c>
       <c r="J18" s="14">
@@ -6654,360 +6741,366 @@
       <c r="T18" s="15">
         <v>8792.3361087578014</v>
       </c>
       <c r="U18" s="15">
         <v>9219.4723099310959</v>
       </c>
       <c r="V18" s="15">
         <v>10284.427873004297</v>
       </c>
       <c r="W18" s="15">
         <v>5301.8866855743045</v>
       </c>
       <c r="X18" s="15">
         <v>9819.4525751064975</v>
       </c>
       <c r="Y18" s="15">
         <v>14053.805851472502</v>
       </c>
       <c r="Z18" s="15">
         <v>15823.256973018497</v>
       </c>
       <c r="AA18" s="15">
         <v>15007.927874003795</v>
       </c>
       <c r="AB18" s="15">
+        <v>14821.724767307503</v>
+      </c>
+      <c r="AC18" s="15">
         <v>99.611963506434108</v>
       </c>
-      <c r="AC18" s="15">
+      <c r="AD18" s="15">
         <v>577.04066981032656</v>
       </c>
-      <c r="AD18" s="15">
+      <c r="AE18" s="15">
         <v>1714.0187701084481</v>
       </c>
-      <c r="AE18" s="15">
+      <c r="AF18" s="15">
         <v>361.84963658947254</v>
       </c>
-      <c r="AF18" s="15">
+      <c r="AG18" s="15">
         <v>219.64067409578476</v>
       </c>
-      <c r="AG18" s="15">
+      <c r="AH18" s="15">
         <v>621.22072503853531</v>
       </c>
-      <c r="AH18" s="15">
+      <c r="AI18" s="15">
         <v>2401.8381020891766</v>
       </c>
-      <c r="AI18" s="15">
+      <c r="AJ18" s="15">
         <v>399.11040188639106</v>
       </c>
-      <c r="AJ18" s="15">
+      <c r="AK18" s="15">
         <v>181.43824357613806</v>
       </c>
-      <c r="AK18" s="15">
+      <c r="AL18" s="15">
         <v>658.7954971420022</v>
       </c>
-      <c r="AL18" s="15">
+      <c r="AM18" s="15">
         <v>2303.0550647346599</v>
       </c>
-      <c r="AM18" s="15">
+      <c r="AN18" s="15">
         <v>366.67417904216535</v>
       </c>
-      <c r="AN18" s="14">
+      <c r="AO18" s="14">
         <v>141.62241880874384</v>
       </c>
-      <c r="AO18" s="14">
+      <c r="AP18" s="14">
         <v>924.06629425865253</v>
       </c>
-      <c r="AP18" s="14">
+      <c r="AQ18" s="14">
         <v>2569.119052459509</v>
       </c>
-      <c r="AQ18" s="15">
+      <c r="AR18" s="15">
         <v>276.4230738905178</v>
       </c>
-      <c r="AR18" s="14">
+      <c r="AS18" s="14">
         <v>83.575500632013188</v>
       </c>
-      <c r="AS18" s="14">
+      <c r="AT18" s="14">
         <v>959.30188201658189</v>
       </c>
-      <c r="AT18" s="14">
+      <c r="AU18" s="14">
         <v>2686.4397692973293</v>
       </c>
-      <c r="AU18" s="15">
+      <c r="AV18" s="15">
         <v>334.48332064314786</v>
       </c>
-      <c r="AV18" s="14">
+      <c r="AW18" s="14">
         <v>87.520755888619618</v>
       </c>
-      <c r="AW18" s="14">
+      <c r="AX18" s="14">
         <v>969.46388672957767</v>
       </c>
-      <c r="AX18" s="14">
+      <c r="AY18" s="14">
         <v>3063.9038045655252</v>
       </c>
-      <c r="AY18" s="15">
+      <c r="AZ18" s="15">
         <v>343.93919549335237</v>
       </c>
-      <c r="AZ18" s="14">
+      <c r="BA18" s="14">
         <v>12.405364247160804</v>
       </c>
-      <c r="BA18" s="14">
+      <c r="BB18" s="14">
         <v>1124.1381470658664</v>
       </c>
-      <c r="BB18" s="14">
+      <c r="BC18" s="14">
         <v>3507.9259327240202</v>
       </c>
-      <c r="BC18" s="15">
+      <c r="BD18" s="15">
         <v>424.80883563169402</v>
       </c>
-      <c r="BD18" s="14">
+      <c r="BE18" s="14">
         <v>175.31243450642017</v>
       </c>
-      <c r="BE18" s="14">
+      <c r="BF18" s="14">
         <v>1346.0427451803234</v>
       </c>
-      <c r="BF18" s="14">
+      <c r="BG18" s="14">
         <v>3920.480621739016</v>
       </c>
-      <c r="BG18" s="15">
+      <c r="BH18" s="15">
         <v>463.62723584104918</v>
       </c>
-      <c r="BH18" s="14">
+      <c r="BI18" s="14">
         <v>168.61488876518683</v>
       </c>
-      <c r="BI18" s="14">
+      <c r="BJ18" s="14">
         <v>1390.3527133002483</v>
       </c>
-      <c r="BJ18" s="14">
+      <c r="BK18" s="14">
         <v>3870.76727626823</v>
       </c>
-      <c r="BK18" s="15">
+      <c r="BL18" s="15">
         <v>446.02422116223585</v>
       </c>
-      <c r="BL18" s="14">
+      <c r="BM18" s="14">
         <v>145.19398176015153</v>
       </c>
-      <c r="BM18" s="14">
+      <c r="BN18" s="14">
         <v>1087.9544532709642</v>
       </c>
-      <c r="BN18" s="14">
+      <c r="BO18" s="14">
         <v>3292.699575032208</v>
       </c>
-      <c r="BO18" s="15">
+      <c r="BP18" s="15">
         <v>411.46394984167176</v>
       </c>
-      <c r="BP18" s="14">
+      <c r="BQ18" s="14">
         <v>102.37058889638806</v>
       </c>
-      <c r="BQ18" s="14">
+      <c r="BR18" s="14">
         <v>1135.1000158175621</v>
       </c>
-      <c r="BR18" s="14">
+      <c r="BS18" s="14">
         <v>3576.4209914645535</v>
       </c>
-      <c r="BS18" s="15">
+      <c r="BT18" s="15">
         <v>374.5094956827794</v>
       </c>
-      <c r="BT18" s="14">
+      <c r="BU18" s="14">
         <v>133.82653309599959</v>
       </c>
-      <c r="BU18" s="14">
+      <c r="BV18" s="14">
         <v>1172.0564070779001</v>
       </c>
-      <c r="BV18" s="14">
+      <c r="BW18" s="14">
         <v>3835.9431627813997</v>
       </c>
-      <c r="BW18" s="15">
+      <c r="BX18" s="15">
         <v>463.49525481730029</v>
       </c>
-      <c r="BX18" s="14">
+      <c r="BY18" s="14">
         <v>153.91501190989993</v>
       </c>
-      <c r="BY18" s="14">
+      <c r="BZ18" s="14">
         <v>1182.9137863364003</v>
       </c>
-      <c r="BZ18" s="14">
+      <c r="CA18" s="14">
         <v>3837.2049309249978</v>
       </c>
-      <c r="CA18" s="15">
+      <c r="CB18" s="15">
         <v>427.02472970269952</v>
       </c>
-      <c r="CB18" s="14">
+      <c r="CC18" s="14">
         <v>211.29646955040019</v>
       </c>
-      <c r="CC18" s="14">
+      <c r="CD18" s="14">
         <v>1207.1846764098004</v>
       </c>
-      <c r="CD18" s="14">
+      <c r="CE18" s="14">
         <v>3914.5249643242983</v>
       </c>
-      <c r="CE18" s="15">
+      <c r="CF18" s="15">
         <v>422.30556411600037</v>
       </c>
-      <c r="CF18" s="14">
+      <c r="CG18" s="14">
         <v>269.61717758119983</v>
       </c>
-      <c r="CG18" s="14">
+      <c r="CH18" s="14">
         <v>1440.7194603438002</v>
       </c>
-      <c r="CH18" s="14">
+      <c r="CI18" s="14">
         <v>4134.9833221337994</v>
       </c>
-      <c r="CI18" s="15">
+      <c r="CJ18" s="15">
         <v>628.40504797949939</v>
       </c>
-      <c r="CJ18" s="15">
+      <c r="CK18" s="15">
         <v>389.4440081703994</v>
       </c>
-      <c r="CK18" s="15">
+      <c r="CL18" s="15">
         <v>1516.7837190070004</v>
       </c>
-      <c r="CL18" s="15">
+      <c r="CM18" s="15">
         <v>4678.6842640871009</v>
       </c>
-      <c r="CM18" s="15">
+      <c r="CN18" s="15">
         <v>668.62660678749978</v>
       </c>
-      <c r="CN18" s="15">
+      <c r="CO18" s="15">
         <v>429.02672060719971</v>
       </c>
-      <c r="CO18" s="15">
+      <c r="CP18" s="15">
         <v>1672.2063663774002</v>
       </c>
-      <c r="CP18" s="15">
+      <c r="CQ18" s="15">
         <v>5344.651543139099</v>
       </c>
-      <c r="CQ18" s="15">
+      <c r="CR18" s="15">
         <v>731.66335164419877</v>
       </c>
-      <c r="CR18" s="15">
+      <c r="CS18" s="15">
         <v>450.09743681389949</v>
       </c>
-      <c r="CS18" s="15">
+      <c r="CT18" s="15">
         <v>1968.1293834580999</v>
       </c>
-      <c r="CT18" s="15">
+      <c r="CU18" s="15">
         <v>5746.4676786837044</v>
       </c>
-      <c r="CU18" s="15">
+      <c r="CV18" s="15">
         <v>627.64160980209897</v>
       </c>
-      <c r="CV18" s="15">
+      <c r="CW18" s="15">
         <v>339.44188284029917</v>
       </c>
-      <c r="CW18" s="15">
+      <c r="CX18" s="15">
         <v>2017.6573947264003</v>
       </c>
-      <c r="CX18" s="15">
+      <c r="CY18" s="15">
         <v>6109.7914047623954</v>
       </c>
-      <c r="CY18" s="15">
+      <c r="CZ18" s="15">
         <v>752.58162760200116</v>
       </c>
-      <c r="CZ18" s="15">
+      <c r="DA18" s="15">
         <v>218.40437702169908</v>
       </c>
-      <c r="DA18" s="15">
+      <c r="DB18" s="15">
         <v>2352.9094822764018</v>
       </c>
-      <c r="DB18" s="15">
+      <c r="DC18" s="15">
         <v>6642.6123936648964</v>
       </c>
-      <c r="DC18" s="15">
+      <c r="DD18" s="15">
         <v>1070.5016200412992</v>
       </c>
-      <c r="DD18" s="15">
+      <c r="DE18" s="15">
         <v>403.16785448260072</v>
       </c>
-      <c r="DE18" s="15">
+      <c r="DF18" s="15">
         <v>679.06807463509983</v>
       </c>
-      <c r="DF18" s="15">
+      <c r="DG18" s="15">
         <v>3550.4763198868013</v>
       </c>
-      <c r="DG18" s="14">
+      <c r="DH18" s="14">
         <v>669.1744365698022</v>
       </c>
-      <c r="DH18" s="14">
+      <c r="DI18" s="14">
         <v>425.94946855149897</v>
       </c>
-      <c r="DI18" s="14">
+      <c r="DJ18" s="14">
         <v>1345.4890444227999</v>
       </c>
-      <c r="DJ18" s="14">
+      <c r="DK18" s="14">
         <v>6821.0473751627997</v>
       </c>
-      <c r="DK18" s="14">
+      <c r="DL18" s="14">
         <v>1226.9666869693997</v>
       </c>
-      <c r="DL18" s="14">
+      <c r="DM18" s="14">
         <v>672.10639894220185</v>
       </c>
-      <c r="DM18" s="14">
+      <c r="DN18" s="14">
         <v>2920.6674749564013</v>
       </c>
-      <c r="DN18" s="14">
+      <c r="DO18" s="14">
         <v>8739.7017049836995</v>
       </c>
-      <c r="DO18" s="14">
+      <c r="DP18" s="14">
         <v>1721.3302725901995</v>
       </c>
-      <c r="DP18" s="14">
+      <c r="DQ18" s="14">
         <v>1155.0929422257009</v>
       </c>
-      <c r="DQ18" s="14">
+      <c r="DR18" s="14">
         <v>3499.8833275563998</v>
       </c>
-      <c r="DR18" s="14">
+      <c r="DS18" s="14">
         <v>9417.0984803699957</v>
       </c>
-      <c r="DS18" s="14">
+      <c r="DT18" s="14">
         <v>1751.1822228664009</v>
       </c>
-      <c r="DT18" s="14">
+      <c r="DU18" s="14">
         <v>885.11068942430018</v>
       </c>
-      <c r="DU18" s="14">
+      <c r="DV18" s="14">
         <v>3412.3754033442974</v>
       </c>
-      <c r="DV18" s="14">
+      <c r="DW18" s="14">
         <v>9040.7266539207976</v>
       </c>
-      <c r="DW18" s="14">
+      <c r="DX18" s="14">
         <v>1669.7151273144002</v>
       </c>
-      <c r="DX18" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY18" s="14">
-        <v>3407.5134335416019</v>
+        <v>833.50085990540038</v>
       </c>
       <c r="DZ18" s="14">
-        <v>8904.8725907780008</v>
+        <v>3387.7590172533028</v>
+      </c>
+      <c r="EA18" s="14">
+        <v>8875.1852557566963</v>
+      </c>
+      <c r="EB18" s="14">
+        <v>1725.2796343921032</v>
       </c>
     </row>
-    <row r="19" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="22" t="s">
         <v>134</v>
       </c>
       <c r="C19" s="14">
         <v>254.24878580619998</v>
       </c>
       <c r="D19" s="14">
         <v>329.54328096729995</v>
       </c>
       <c r="E19" s="14">
         <v>236.74171069420004</v>
       </c>
       <c r="F19" s="14">
         <v>153.20500783180006</v>
       </c>
       <c r="G19" s="14">
         <v>215.67566047239993</v>
       </c>
       <c r="H19" s="14">
         <v>173.43208941739994</v>
       </c>
       <c r="I19" s="14">
         <v>132.13653642869997</v>
       </c>
       <c r="J19" s="14">
@@ -7043,360 +7136,366 @@
       <c r="T19" s="15">
         <v>258.17190935640002</v>
       </c>
       <c r="U19" s="15">
         <v>251.85612860099997</v>
       </c>
       <c r="V19" s="15">
         <v>275.83856838060007</v>
       </c>
       <c r="W19" s="15">
         <v>273.02294316489997</v>
       </c>
       <c r="X19" s="15">
         <v>268.84687494069999</v>
       </c>
       <c r="Y19" s="15">
         <v>380.86675858910013</v>
       </c>
       <c r="Z19" s="15">
         <v>560.6457683550999</v>
       </c>
       <c r="AA19" s="15">
         <v>247.98405994409995</v>
       </c>
       <c r="AB19" s="15">
+        <v>207.51423686969986</v>
+      </c>
+      <c r="AC19" s="15">
         <v>45.812564325900048</v>
       </c>
-      <c r="AC19" s="15">
+      <c r="AD19" s="15">
         <v>88.265330696500001</v>
       </c>
-      <c r="AD19" s="15">
+      <c r="AE19" s="15">
         <v>44.492988211399933</v>
       </c>
-      <c r="AE19" s="15">
+      <c r="AF19" s="15">
         <v>75.677902572400001</v>
       </c>
-      <c r="AF19" s="15">
+      <c r="AG19" s="15">
         <v>91.378388939699988</v>
       </c>
-      <c r="AG19" s="15">
+      <c r="AH19" s="15">
         <v>93.673370276699984</v>
       </c>
-      <c r="AH19" s="15">
+      <c r="AI19" s="15">
         <v>84.733968581600024</v>
       </c>
-      <c r="AI19" s="15">
+      <c r="AJ19" s="15">
         <v>59.757553169299982</v>
       </c>
-      <c r="AJ19" s="15">
+      <c r="AK19" s="15">
         <v>50.003665714500002</v>
       </c>
-      <c r="AK19" s="15">
+      <c r="AL19" s="15">
         <v>50.472662221100052</v>
       </c>
-      <c r="AL19" s="15">
+      <c r="AM19" s="15">
         <v>63.029011195700008</v>
       </c>
-      <c r="AM19" s="15">
+      <c r="AN19" s="15">
         <v>73.23637156289999</v>
       </c>
-      <c r="AN19" s="14">
+      <c r="AO19" s="14">
         <v>42.566075409299984</v>
       </c>
-      <c r="AO19" s="14">
+      <c r="AP19" s="14">
         <v>47.14055111270001</v>
       </c>
-      <c r="AP19" s="14">
+      <c r="AQ19" s="14">
         <v>17.573647258700021</v>
       </c>
-      <c r="AQ19" s="15">
+      <c r="AR19" s="15">
         <v>45.924734051100046</v>
       </c>
-      <c r="AR19" s="14">
+      <c r="AS19" s="14">
         <v>53.594950705599956</v>
       </c>
-      <c r="AS19" s="14">
+      <c r="AT19" s="14">
         <v>52.06431369910004</v>
       </c>
-      <c r="AT19" s="14">
+      <c r="AU19" s="14">
         <v>48.537273659299984</v>
       </c>
-      <c r="AU19" s="15">
+      <c r="AV19" s="15">
         <v>61.479122408399952</v>
       </c>
-      <c r="AV19" s="14">
+      <c r="AW19" s="14">
         <v>54.15340360199999</v>
       </c>
-      <c r="AW19" s="14">
+      <c r="AX19" s="14">
         <v>29.229252830299984</v>
       </c>
-      <c r="AX19" s="14">
+      <c r="AY19" s="14">
         <v>33.199914542299993</v>
       </c>
-      <c r="AY19" s="15">
+      <c r="AZ19" s="15">
         <v>56.84951844279999</v>
       </c>
-      <c r="AZ19" s="14">
+      <c r="BA19" s="14">
         <v>7.8741300036999462</v>
       </c>
-      <c r="BA19" s="14">
+      <c r="BB19" s="14">
         <v>46.870762001200006</v>
       </c>
-      <c r="BB19" s="14">
+      <c r="BC19" s="14">
         <v>49.855203201500018</v>
       </c>
-      <c r="BC19" s="15">
+      <c r="BD19" s="15">
         <v>27.536441222299985</v>
       </c>
-      <c r="BD19" s="14">
+      <c r="BE19" s="14">
         <v>36.760983557100033</v>
       </c>
-      <c r="BE19" s="14">
+      <c r="BF19" s="14">
         <v>23.247563586699982</v>
       </c>
-      <c r="BF19" s="14">
+      <c r="BG19" s="14">
         <v>40.26607769870003</v>
       </c>
-      <c r="BG19" s="15">
+      <c r="BH19" s="15">
         <v>23.339163467999995</v>
       </c>
-      <c r="BH19" s="14">
+      <c r="BI19" s="14">
         <v>43.007898174499985</v>
       </c>
-      <c r="BI19" s="14">
+      <c r="BJ19" s="14">
         <v>69.907446404699968</v>
       </c>
-      <c r="BJ19" s="14">
+      <c r="BK19" s="14">
         <v>7.5352178432000017</v>
       </c>
-      <c r="BK19" s="15">
+      <c r="BL19" s="15">
         <v>27.592823513900015</v>
       </c>
-      <c r="BL19" s="14">
+      <c r="BM19" s="14">
         <v>54.721900319900023</v>
       </c>
-      <c r="BM19" s="14">
+      <c r="BN19" s="14">
         <v>61.992508684199983</v>
       </c>
-      <c r="BN19" s="14">
+      <c r="BO19" s="14">
         <v>51.522534740199987</v>
       </c>
-      <c r="BO19" s="15">
+      <c r="BP19" s="15">
         <v>74.127080113499957</v>
       </c>
-      <c r="BP19" s="14">
+      <c r="BQ19" s="14">
         <v>50.663043811299985</v>
       </c>
-      <c r="BQ19" s="14">
+      <c r="BR19" s="14">
         <v>41.77210957190001</v>
       </c>
-      <c r="BR19" s="14">
+      <c r="BS19" s="14">
         <v>33.426051184899997</v>
       </c>
-      <c r="BS19" s="15">
+      <c r="BT19" s="15">
         <v>32.903741932300001</v>
       </c>
-      <c r="BT19" s="14">
+      <c r="BU19" s="14">
         <v>56.501426114500006</v>
       </c>
-      <c r="BU19" s="14">
+      <c r="BV19" s="14">
         <v>31.082483858799996</v>
       </c>
-      <c r="BV19" s="14">
+      <c r="BW19" s="14">
         <v>50.483813473300003</v>
       </c>
-      <c r="BW19" s="15">
+      <c r="BX19" s="15">
         <v>53.999717324700001</v>
       </c>
-      <c r="BX19" s="14">
+      <c r="BY19" s="14">
         <v>26.209756594699996</v>
       </c>
-      <c r="BY19" s="14">
+      <c r="BZ19" s="14">
         <v>58.516306473699998</v>
       </c>
-      <c r="BZ19" s="14">
+      <c r="CA19" s="14">
         <v>53.2993931508</v>
       </c>
-      <c r="CA19" s="15">
+      <c r="CB19" s="15">
         <v>54.3298098283</v>
       </c>
-      <c r="CB19" s="14">
+      <c r="CC19" s="14">
         <v>44.066068527600002</v>
       </c>
-      <c r="CC19" s="14">
+      <c r="CD19" s="14">
         <v>45.132870362200002</v>
       </c>
-      <c r="CD19" s="14">
+      <c r="CE19" s="14">
         <v>48.047931459200008</v>
       </c>
-      <c r="CE19" s="15">
+      <c r="CF19" s="15">
         <v>51.021921134799996</v>
       </c>
-      <c r="CF19" s="14">
+      <c r="CG19" s="14">
         <v>51.58006255650001</v>
       </c>
-      <c r="CG19" s="14">
+      <c r="CH19" s="14">
         <v>57.191542267000116</v>
       </c>
-      <c r="CH19" s="14">
+      <c r="CI19" s="14">
         <v>56.383280063800008</v>
       </c>
-      <c r="CI19" s="15">
+      <c r="CJ19" s="15">
         <v>64.783458539499961</v>
       </c>
-      <c r="CJ19" s="15">
+      <c r="CK19" s="15">
         <v>75.133748733099949</v>
       </c>
-      <c r="CK19" s="15">
+      <c r="CL19" s="15">
         <v>67.446000309200002</v>
       </c>
-      <c r="CL19" s="15">
+      <c r="CM19" s="15">
         <v>56.299894254900032</v>
       </c>
-      <c r="CM19" s="15">
+      <c r="CN19" s="15">
         <v>52.43193830620001</v>
       </c>
-      <c r="CN19" s="15">
+      <c r="CO19" s="15">
         <v>57.929305029599966</v>
       </c>
-      <c r="CO19" s="15">
+      <c r="CP19" s="15">
         <v>63.87221091319995</v>
       </c>
-      <c r="CP19" s="15">
+      <c r="CQ19" s="15">
         <v>80.881515637300041</v>
       </c>
-      <c r="CQ19" s="15">
+      <c r="CR19" s="15">
         <v>61.675132936299995</v>
       </c>
-      <c r="CR19" s="15">
+      <c r="CS19" s="15">
         <v>63.502926481999964</v>
       </c>
-      <c r="CS19" s="15">
+      <c r="CT19" s="15">
         <v>62.52834064940005</v>
       </c>
-      <c r="CT19" s="15">
+      <c r="CU19" s="15">
         <v>60.716911275600012</v>
       </c>
-      <c r="CU19" s="15">
+      <c r="CV19" s="15">
         <v>71.42373094940001</v>
       </c>
-      <c r="CV19" s="15">
+      <c r="CW19" s="15">
         <v>60.856567380599969</v>
       </c>
-      <c r="CW19" s="15">
+      <c r="CX19" s="15">
         <v>67.501153744600003</v>
       </c>
-      <c r="CX19" s="15">
+      <c r="CY19" s="15">
         <v>63.358347248099975</v>
       </c>
-      <c r="CY19" s="15">
+      <c r="CZ19" s="15">
         <v>60.140060227700019</v>
       </c>
-      <c r="CZ19" s="15">
+      <c r="DA19" s="15">
         <v>65.83407633020002</v>
       </c>
-      <c r="DA19" s="15">
+      <c r="DB19" s="15">
         <v>69.905686902900015</v>
       </c>
-      <c r="DB19" s="15">
+      <c r="DC19" s="15">
         <v>67.938793387999993</v>
       </c>
-      <c r="DC19" s="15">
+      <c r="DD19" s="15">
         <v>72.160011759500023</v>
       </c>
-      <c r="DD19" s="15">
+      <c r="DE19" s="15">
         <v>72.75703348940003</v>
       </c>
-      <c r="DE19" s="15">
+      <c r="DF19" s="15">
         <v>65.687172630699934</v>
       </c>
-      <c r="DF19" s="15">
+      <c r="DG19" s="15">
         <v>68.803336306699961</v>
       </c>
-      <c r="DG19" s="14">
+      <c r="DH19" s="14">
         <v>65.775400738100018</v>
       </c>
-      <c r="DH19" s="14">
+      <c r="DI19" s="14">
         <v>65.743173415200005</v>
       </c>
-      <c r="DI19" s="14">
+      <c r="DJ19" s="14">
         <v>67.512784496999956</v>
       </c>
-      <c r="DJ19" s="14">
+      <c r="DK19" s="14">
         <v>62.938994089200023</v>
       </c>
-      <c r="DK19" s="14">
+      <c r="DL19" s="14">
         <v>72.651922939300007</v>
       </c>
-      <c r="DL19" s="14">
+      <c r="DM19" s="14">
         <v>85.686367469200022</v>
       </c>
-      <c r="DM19" s="14">
+      <c r="DN19" s="14">
         <v>90.926865546600027</v>
       </c>
-      <c r="DN19" s="14">
+      <c r="DO19" s="14">
         <v>92.49680515700004</v>
       </c>
-      <c r="DO19" s="14">
+      <c r="DP19" s="14">
         <v>111.75672041630003</v>
       </c>
-      <c r="DP19" s="14">
+      <c r="DQ19" s="14">
         <v>323.26633661619991</v>
       </c>
-      <c r="DQ19" s="14">
+      <c r="DR19" s="14">
         <v>96.407642116400012</v>
       </c>
-      <c r="DR19" s="14">
+      <c r="DS19" s="14">
         <v>79.305963469400041</v>
       </c>
-      <c r="DS19" s="14">
+      <c r="DT19" s="14">
         <v>61.665826153099893</v>
       </c>
-      <c r="DT19" s="14">
+      <c r="DU19" s="14">
         <v>76.779732060399908</v>
       </c>
-      <c r="DU19" s="14">
+      <c r="DV19" s="14">
         <v>58.90231404449996</v>
       </c>
-      <c r="DV19" s="14">
+      <c r="DW19" s="14">
         <v>54.02354534200002</v>
       </c>
-      <c r="DW19" s="14">
+      <c r="DX19" s="14">
         <v>58.278468497200024</v>
       </c>
-      <c r="DX19" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY19" s="14">
-        <v>50.971259961699957</v>
+        <v>56.742933636499956</v>
       </c>
       <c r="DZ19" s="14">
-        <v>45.447567052299995</v>
+        <v>50.971346612199909</v>
+      </c>
+      <c r="EA19" s="14">
+        <v>45.132373356099883</v>
+      </c>
+      <c r="EB19" s="14">
+        <v>54.667583264900109</v>
       </c>
     </row>
-    <row r="20" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="22" t="s">
         <v>135</v>
       </c>
       <c r="C20" s="14">
         <v>381.52544182470001</v>
       </c>
       <c r="D20" s="14">
         <v>423.1508979271</v>
       </c>
       <c r="E20" s="14">
         <v>298.31185530500005</v>
       </c>
       <c r="F20" s="14">
         <v>293.13269997400005</v>
       </c>
       <c r="G20" s="14">
         <v>327.93142827039998</v>
       </c>
       <c r="H20" s="14">
         <v>288.31143407399998</v>
       </c>
       <c r="I20" s="14">
         <v>293.7966616731</v>
       </c>
       <c r="J20" s="14">
@@ -7432,360 +7531,366 @@
       <c r="T20" s="15">
         <v>302.03386767740005</v>
       </c>
       <c r="U20" s="15">
         <v>300.84519496219997</v>
       </c>
       <c r="V20" s="15">
         <v>323.47884789190005</v>
       </c>
       <c r="W20" s="15">
         <v>322.21830252849992</v>
       </c>
       <c r="X20" s="15">
         <v>321.87412118459997</v>
       </c>
       <c r="Y20" s="15">
         <v>444.11446420200008</v>
       </c>
       <c r="Z20" s="15">
         <v>632.58923793589986</v>
       </c>
       <c r="AA20" s="15">
         <v>319.50198494849997</v>
       </c>
       <c r="AB20" s="15">
+        <v>295.15178619919982</v>
+      </c>
+      <c r="AC20" s="15">
         <v>70.080424712300044</v>
       </c>
-      <c r="AC20" s="15">
+      <c r="AD20" s="15">
         <v>113.196468858</v>
       </c>
-      <c r="AD20" s="15">
+      <c r="AE20" s="15">
         <v>100.23447795429993</v>
       </c>
-      <c r="AE20" s="15">
+      <c r="AF20" s="15">
         <v>98.014070300100002</v>
       </c>
-      <c r="AF20" s="15">
+      <c r="AG20" s="15">
         <v>102.84435475369997</v>
       </c>
-      <c r="AG20" s="15">
+      <c r="AH20" s="15">
         <v>130.1855925552</v>
       </c>
-      <c r="AH20" s="15">
+      <c r="AI20" s="15">
         <v>102.84510067320002</v>
       </c>
-      <c r="AI20" s="15">
+      <c r="AJ20" s="15">
         <v>87.275849944999976</v>
       </c>
-      <c r="AJ20" s="15">
+      <c r="AK20" s="15">
         <v>69.2755851748</v>
       </c>
-      <c r="AK20" s="15">
+      <c r="AL20" s="15">
         <v>87.41170360600006</v>
       </c>
-      <c r="AL20" s="15">
+      <c r="AM20" s="15">
         <v>65.917377795800007</v>
       </c>
-      <c r="AM20" s="15">
+      <c r="AN20" s="15">
         <v>75.707188728399984</v>
       </c>
-      <c r="AN20" s="14">
+      <c r="AO20" s="14">
         <v>60.879595478799985</v>
       </c>
-      <c r="AO20" s="14">
+      <c r="AP20" s="14">
         <v>83.8447154662</v>
       </c>
-      <c r="AP20" s="14">
+      <c r="AQ20" s="14">
         <v>58.737540613100023</v>
       </c>
-      <c r="AQ20" s="15">
+      <c r="AR20" s="15">
         <v>89.670848415900025</v>
       </c>
-      <c r="AR20" s="14">
+      <c r="AS20" s="14">
         <v>72.088724461299961</v>
       </c>
-      <c r="AS20" s="14">
+      <c r="AT20" s="14">
         <v>82.850016588200049</v>
       </c>
-      <c r="AT20" s="14">
+      <c r="AU20" s="14">
         <v>82.317459467399999</v>
       </c>
-      <c r="AU20" s="15">
+      <c r="AV20" s="15">
         <v>90.675227753499968</v>
       </c>
-      <c r="AV20" s="14">
+      <c r="AW20" s="14">
         <v>71.510557904899997</v>
       </c>
-      <c r="AW20" s="14">
+      <c r="AX20" s="14">
         <v>78.471871373900001</v>
       </c>
-      <c r="AX20" s="14">
+      <c r="AY20" s="14">
         <v>63.374524754999982</v>
       </c>
-      <c r="AY20" s="15">
+      <c r="AZ20" s="15">
         <v>74.954480040199996</v>
       </c>
-      <c r="AZ20" s="14">
+      <c r="BA20" s="14">
         <v>66.730724071999958</v>
       </c>
-      <c r="BA20" s="14">
+      <c r="BB20" s="14">
         <v>80.309909569300004</v>
       </c>
-      <c r="BB20" s="14">
+      <c r="BC20" s="14">
         <v>68.085051178400022</v>
       </c>
-      <c r="BC20" s="15">
+      <c r="BD20" s="15">
         <v>78.67097685340002</v>
       </c>
-      <c r="BD20" s="14">
+      <c r="BE20" s="14">
         <v>82.183911917600028</v>
       </c>
-      <c r="BE20" s="14">
+      <c r="BF20" s="14">
         <v>88.105838109199965</v>
       </c>
-      <c r="BF20" s="14">
+      <c r="BG20" s="14">
         <v>71.509477185600019</v>
       </c>
-      <c r="BG20" s="15">
+      <c r="BH20" s="15">
         <v>80.502562350700003</v>
       </c>
-      <c r="BH20" s="14">
+      <c r="BI20" s="14">
         <v>104.45115406799997</v>
       </c>
-      <c r="BI20" s="14">
+      <c r="BJ20" s="14">
         <v>112.32956642159999</v>
       </c>
-      <c r="BJ20" s="14">
+      <c r="BK20" s="14">
         <v>86.022650309699998</v>
       </c>
-      <c r="BK20" s="15">
+      <c r="BL20" s="15">
         <v>76.589895206000023</v>
       </c>
-      <c r="BL20" s="14">
+      <c r="BM20" s="14">
         <v>60.063412626500025</v>
       </c>
-      <c r="BM20" s="14">
+      <c r="BN20" s="14">
         <v>65.326429467099985</v>
       </c>
-      <c r="BN20" s="14">
+      <c r="BO20" s="14">
         <v>56.475304910799991</v>
       </c>
-      <c r="BO20" s="15">
+      <c r="BP20" s="15">
         <v>108.99198200999996</v>
       </c>
-      <c r="BP20" s="14">
+      <c r="BQ20" s="14">
         <v>58.006362257599989</v>
       </c>
-      <c r="BQ20" s="14">
+      <c r="BR20" s="14">
         <v>68.210144297900001</v>
       </c>
-      <c r="BR20" s="14">
+      <c r="BS20" s="14">
         <v>56.906124942599988</v>
       </c>
-      <c r="BS20" s="15">
+      <c r="BT20" s="15">
         <v>60.252867691400013</v>
       </c>
-      <c r="BT20" s="14">
+      <c r="BU20" s="14">
         <v>63.583720652500006</v>
       </c>
-      <c r="BU20" s="14">
+      <c r="BV20" s="14">
         <v>69.269020799499998</v>
       </c>
-      <c r="BV20" s="14">
+      <c r="BW20" s="14">
         <v>56.392368387099999</v>
       </c>
-      <c r="BW20" s="15">
+      <c r="BX20" s="15">
         <v>63.197875598899998</v>
       </c>
-      <c r="BX20" s="14">
+      <c r="BY20" s="14">
         <v>68.814642533300002</v>
       </c>
-      <c r="BY20" s="14">
+      <c r="BZ20" s="14">
         <v>63.545143586400002</v>
       </c>
-      <c r="BZ20" s="14">
+      <c r="CA20" s="14">
         <v>57.661219186899999</v>
       </c>
-      <c r="CA20" s="15">
+      <c r="CB20" s="15">
         <v>81.710439112900005</v>
       </c>
-      <c r="CB20" s="14">
+      <c r="CC20" s="14">
         <v>51.154621805600001</v>
       </c>
-      <c r="CC20" s="14">
+      <c r="CD20" s="14">
         <v>55.743215023499999</v>
       </c>
-      <c r="CD20" s="14">
+      <c r="CE20" s="14">
         <v>53.610254693200005</v>
       </c>
-      <c r="CE20" s="15">
+      <c r="CF20" s="15">
         <v>59.939316980999997</v>
       </c>
-      <c r="CF20" s="14">
+      <c r="CG20" s="14">
         <v>55.291664897000011</v>
       </c>
-      <c r="CG20" s="14">
+      <c r="CH20" s="14">
         <v>62.755426893000113</v>
       </c>
-      <c r="CH20" s="14">
+      <c r="CI20" s="14">
         <v>62.586446768800009</v>
       </c>
-      <c r="CI20" s="15">
+      <c r="CJ20" s="15">
         <v>70.635254110799963</v>
       </c>
-      <c r="CJ20" s="15">
+      <c r="CK20" s="15">
         <v>80.47979036219995</v>
       </c>
-      <c r="CK20" s="15">
+      <c r="CL20" s="15">
         <v>74.302534352000009</v>
       </c>
-      <c r="CL20" s="15">
+      <c r="CM20" s="15">
         <v>61.02791800650003</v>
       </c>
-      <c r="CM20" s="15">
+      <c r="CN20" s="15">
         <v>61.148982881800002</v>
       </c>
-      <c r="CN20" s="15">
+      <c r="CO20" s="15">
         <v>65.604363597599971</v>
       </c>
-      <c r="CO20" s="15">
+      <c r="CP20" s="15">
         <v>73.966057236799955</v>
       </c>
-      <c r="CP20" s="15">
+      <c r="CQ20" s="15">
         <v>89.852044389600039</v>
       </c>
-      <c r="CQ20" s="15">
+      <c r="CR20" s="15">
         <v>71.5139797386</v>
       </c>
-      <c r="CR20" s="15">
+      <c r="CS20" s="15">
         <v>74.760618674499966</v>
       </c>
-      <c r="CS20" s="15">
+      <c r="CT20" s="15">
         <v>74.507174634500046</v>
       </c>
-      <c r="CT20" s="15">
+      <c r="CU20" s="15">
         <v>70.669602487600017</v>
       </c>
-      <c r="CU20" s="15">
+      <c r="CV20" s="15">
         <v>82.09647188080001</v>
       </c>
-      <c r="CV20" s="15">
+      <c r="CW20" s="15">
         <v>75.450163767999967</v>
       </c>
-      <c r="CW20" s="15">
+      <c r="CX20" s="15">
         <v>81.605135984400007</v>
       </c>
-      <c r="CX20" s="15">
+      <c r="CY20" s="15">
         <v>72.978400828799977</v>
       </c>
-      <c r="CY20" s="15">
+      <c r="CZ20" s="15">
         <v>70.811494381000017</v>
       </c>
-      <c r="CZ20" s="15">
+      <c r="DA20" s="15">
         <v>77.535479457100024</v>
       </c>
-      <c r="DA20" s="15">
+      <c r="DB20" s="15">
         <v>82.46755755880001</v>
       </c>
-      <c r="DB20" s="15">
+      <c r="DC20" s="15">
         <v>79.151785481699989</v>
       </c>
-      <c r="DC20" s="15">
+      <c r="DD20" s="15">
         <v>84.324025394300023</v>
       </c>
-      <c r="DD20" s="15">
+      <c r="DE20" s="15">
         <v>86.130640266700027</v>
       </c>
-      <c r="DE20" s="15">
+      <c r="DF20" s="15">
         <v>77.566145793699931</v>
       </c>
-      <c r="DF20" s="15">
+      <c r="DG20" s="15">
         <v>82.54556627999996</v>
       </c>
-      <c r="DG20" s="14">
+      <c r="DH20" s="14">
         <v>75.975950188100015</v>
       </c>
-      <c r="DH20" s="14">
+      <c r="DI20" s="14">
         <v>79.193490916800002</v>
       </c>
-      <c r="DI20" s="14">
+      <c r="DJ20" s="14">
         <v>82.940573990799948</v>
       </c>
-      <c r="DJ20" s="14">
+      <c r="DK20" s="14">
         <v>75.114681255400029</v>
       </c>
-      <c r="DK20" s="14">
+      <c r="DL20" s="14">
         <v>84.625375021600007</v>
       </c>
-      <c r="DL20" s="14">
+      <c r="DM20" s="14">
         <v>100.15073874610002</v>
       </c>
-      <c r="DM20" s="14">
+      <c r="DN20" s="14">
         <v>106.05061981740003</v>
       </c>
-      <c r="DN20" s="14">
+      <c r="DO20" s="14">
         <v>108.35397920100003</v>
       </c>
-      <c r="DO20" s="14">
+      <c r="DP20" s="14">
         <v>129.55912643750003</v>
       </c>
-      <c r="DP20" s="14">
+      <c r="DQ20" s="14">
         <v>340.20752247969989</v>
       </c>
-      <c r="DQ20" s="14">
+      <c r="DR20" s="14">
         <v>113.84322341260003</v>
       </c>
-      <c r="DR20" s="14">
+      <c r="DS20" s="14">
         <v>95.08722307420004</v>
       </c>
-      <c r="DS20" s="14">
+      <c r="DT20" s="14">
         <v>83.451268969399891</v>
       </c>
-      <c r="DT20" s="14">
+      <c r="DU20" s="14">
         <v>95.044816217699918</v>
       </c>
-      <c r="DU20" s="14">
+      <c r="DV20" s="14">
         <v>76.843642767399956</v>
       </c>
-      <c r="DV20" s="14">
+      <c r="DW20" s="14">
         <v>70.730630255500031</v>
       </c>
-      <c r="DW20" s="14">
+      <c r="DX20" s="14">
         <v>76.882895707900033</v>
       </c>
-      <c r="DX20" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY20" s="14">
-        <v>73.590887727799952</v>
+        <v>77.289343887099946</v>
       </c>
       <c r="DZ20" s="14">
-        <v>67.713860234699993</v>
+        <v>73.59088772779991</v>
+      </c>
+      <c r="EA20" s="14">
+        <v>67.404169934599878</v>
+      </c>
+      <c r="EB20" s="14">
+        <v>76.867384649700099</v>
       </c>
     </row>
-    <row r="21" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="22" t="s">
         <v>136</v>
       </c>
       <c r="C21" s="14">
         <v>127.27665601849998</v>
       </c>
       <c r="D21" s="14">
         <v>93.607616959799998</v>
       </c>
       <c r="E21" s="14">
         <v>61.570144610800007</v>
       </c>
       <c r="F21" s="14">
         <v>139.92769214219999</v>
       </c>
       <c r="G21" s="14">
         <v>112.25576779800005</v>
       </c>
       <c r="H21" s="14">
         <v>114.87934465660003</v>
       </c>
       <c r="I21" s="14">
         <v>161.66012524440004</v>
       </c>
       <c r="J21" s="14">
@@ -7821,360 +7926,366 @@
       <c r="T21" s="15">
         <v>43.861958321000003</v>
       </c>
       <c r="U21" s="15">
         <v>48.989066361200003</v>
       </c>
       <c r="V21" s="15">
         <v>47.640279511299994</v>
       </c>
       <c r="W21" s="15">
         <v>49.195359363600005</v>
       </c>
       <c r="X21" s="15">
         <v>53.027246243900002</v>
       </c>
       <c r="Y21" s="15">
         <v>63.247705612899999</v>
       </c>
       <c r="Z21" s="15">
         <v>71.943469580800013</v>
       </c>
       <c r="AA21" s="15">
         <v>71.517925004400027</v>
       </c>
       <c r="AB21" s="15">
+        <v>87.63754932949999</v>
+      </c>
+      <c r="AC21" s="15">
         <v>24.267860386399995</v>
       </c>
-      <c r="AC21" s="15">
+      <c r="AD21" s="15">
         <v>24.931138161499995</v>
       </c>
-      <c r="AD21" s="15">
+      <c r="AE21" s="15">
         <v>55.741489742900001</v>
       </c>
-      <c r="AE21" s="15">
+      <c r="AF21" s="15">
         <v>22.336167727699994</v>
       </c>
-      <c r="AF21" s="15">
+      <c r="AG21" s="15">
         <v>11.46596581399999</v>
       </c>
-      <c r="AG21" s="15">
+      <c r="AH21" s="15">
         <v>36.512222278500019</v>
       </c>
-      <c r="AH21" s="15">
+      <c r="AI21" s="15">
         <v>18.111132091599998</v>
       </c>
-      <c r="AI21" s="15">
+      <c r="AJ21" s="15">
         <v>27.518296775699994</v>
       </c>
-      <c r="AJ21" s="15">
+      <c r="AK21" s="15">
         <v>19.271919460299998</v>
       </c>
-      <c r="AK21" s="15">
+      <c r="AL21" s="15">
         <v>36.939041384900008</v>
       </c>
-      <c r="AL21" s="15">
+      <c r="AM21" s="15">
         <v>2.8883666001000003</v>
       </c>
-      <c r="AM21" s="15">
+      <c r="AN21" s="15">
         <v>2.4708171655000006</v>
       </c>
-      <c r="AN21" s="14">
+      <c r="AO21" s="14">
         <v>18.313520069500001</v>
       </c>
-      <c r="AO21" s="14">
+      <c r="AP21" s="14">
         <v>36.704164353499991</v>
       </c>
-      <c r="AP21" s="14">
+      <c r="AQ21" s="14">
         <v>41.163893354400003</v>
       </c>
-      <c r="AQ21" s="15">
+      <c r="AR21" s="15">
         <v>43.746114364799979</v>
       </c>
-      <c r="AR21" s="14">
+      <c r="AS21" s="14">
         <v>18.493773755700005</v>
       </c>
-      <c r="AS21" s="14">
+      <c r="AT21" s="14">
         <v>30.785702889100008</v>
       </c>
-      <c r="AT21" s="14">
+      <c r="AU21" s="14">
         <v>33.780185808100015</v>
       </c>
-      <c r="AU21" s="15">
+      <c r="AV21" s="15">
         <v>29.196105345100015</v>
       </c>
-      <c r="AV21" s="14">
+      <c r="AW21" s="14">
         <v>17.357154302900007</v>
       </c>
-      <c r="AW21" s="14">
+      <c r="AX21" s="14">
         <v>49.242618543600017</v>
       </c>
-      <c r="AX21" s="14">
+      <c r="AY21" s="14">
         <v>30.174610212699989</v>
       </c>
-      <c r="AY21" s="15">
+      <c r="AZ21" s="15">
         <v>18.104961597400006</v>
       </c>
-      <c r="AZ21" s="14">
+      <c r="BA21" s="14">
         <v>58.856594068300012</v>
       </c>
-      <c r="BA21" s="14">
+      <c r="BB21" s="14">
         <v>33.439147568099997</v>
       </c>
-      <c r="BB21" s="14">
+      <c r="BC21" s="14">
         <v>18.229847976900004</v>
       </c>
-      <c r="BC21" s="15">
+      <c r="BD21" s="15">
         <v>51.134535631100036</v>
       </c>
-      <c r="BD21" s="14">
+      <c r="BE21" s="14">
         <v>45.422928360499995</v>
       </c>
-      <c r="BE21" s="14">
+      <c r="BF21" s="14">
         <v>64.858274522499983</v>
       </c>
-      <c r="BF21" s="14">
+      <c r="BG21" s="14">
         <v>31.243399486899989</v>
       </c>
-      <c r="BG21" s="15">
+      <c r="BH21" s="15">
         <v>57.163398882700008</v>
       </c>
-      <c r="BH21" s="14">
+      <c r="BI21" s="14">
         <v>61.44325589349998</v>
       </c>
-      <c r="BI21" s="14">
+      <c r="BJ21" s="14">
         <v>42.422120016900024</v>
       </c>
-      <c r="BJ21" s="14">
+      <c r="BK21" s="14">
         <v>78.487432466499996</v>
       </c>
-      <c r="BK21" s="15">
+      <c r="BL21" s="15">
         <v>48.997071692100008</v>
       </c>
-      <c r="BL21" s="14">
+      <c r="BM21" s="14">
         <v>5.3415123066000003</v>
       </c>
-      <c r="BM21" s="14">
+      <c r="BN21" s="14">
         <v>3.3339207828999999</v>
       </c>
-      <c r="BN21" s="14">
+      <c r="BO21" s="14">
         <v>4.9527701706000009</v>
       </c>
-      <c r="BO21" s="15">
+      <c r="BP21" s="15">
         <v>34.864901896500001</v>
       </c>
-      <c r="BP21" s="14">
+      <c r="BQ21" s="14">
         <v>7.3433184462999996</v>
       </c>
-      <c r="BQ21" s="14">
+      <c r="BR21" s="14">
         <v>26.438034725999991</v>
       </c>
-      <c r="BR21" s="14">
+      <c r="BS21" s="14">
         <v>23.480073757699991</v>
       </c>
-      <c r="BS21" s="15">
+      <c r="BT21" s="15">
         <v>27.349125759100012</v>
       </c>
-      <c r="BT21" s="14">
+      <c r="BU21" s="14">
         <v>7.0822945380000002</v>
       </c>
-      <c r="BU21" s="14">
+      <c r="BV21" s="14">
         <v>38.186536940700002</v>
       </c>
-      <c r="BV21" s="14">
+      <c r="BW21" s="14">
         <v>5.9085549137999998</v>
       </c>
-      <c r="BW21" s="15">
+      <c r="BX21" s="15">
         <v>9.1981582742000008</v>
       </c>
-      <c r="BX21" s="14">
+      <c r="BY21" s="14">
         <v>42.604885938600006</v>
       </c>
-      <c r="BY21" s="14">
+      <c r="BZ21" s="14">
         <v>5.0288371126999998</v>
       </c>
-      <c r="BZ21" s="14">
+      <c r="CA21" s="14">
         <v>4.3618260361000001</v>
       </c>
-      <c r="CA21" s="15">
+      <c r="CB21" s="15">
         <v>27.380629284600001</v>
       </c>
-      <c r="CB21" s="14">
+      <c r="CC21" s="14">
         <v>7.0885532780000009</v>
       </c>
-      <c r="CC21" s="14">
+      <c r="CD21" s="14">
         <v>10.610344661299999</v>
       </c>
-      <c r="CD21" s="14">
+      <c r="CE21" s="14">
         <v>5.5623232339999999</v>
       </c>
-      <c r="CE21" s="15">
+      <c r="CF21" s="15">
         <v>8.9173958461999998</v>
       </c>
-      <c r="CF21" s="14">
+      <c r="CG21" s="14">
         <v>3.7116023404999994</v>
       </c>
-      <c r="CG21" s="14">
+      <c r="CH21" s="14">
         <v>5.5638846260000001</v>
       </c>
-      <c r="CH21" s="14">
+      <c r="CI21" s="14">
         <v>6.2031667049999992</v>
       </c>
-      <c r="CI21" s="15">
+      <c r="CJ21" s="15">
         <v>5.8517955712999994</v>
       </c>
-      <c r="CJ21" s="15">
+      <c r="CK21" s="15">
         <v>5.346041629100001</v>
       </c>
-      <c r="CK21" s="15">
+      <c r="CL21" s="15">
         <v>6.8565340427999999</v>
       </c>
-      <c r="CL21" s="15">
+      <c r="CM21" s="15">
         <v>4.7280237516000003</v>
       </c>
-      <c r="CM21" s="15">
+      <c r="CN21" s="15">
         <v>8.7170445755999957</v>
       </c>
-      <c r="CN21" s="15">
+      <c r="CO21" s="15">
         <v>7.6750585680000016</v>
       </c>
-      <c r="CO21" s="15">
+      <c r="CP21" s="15">
         <v>10.093846323600003</v>
       </c>
-      <c r="CP21" s="15">
+      <c r="CQ21" s="15">
         <v>8.9705287522999964</v>
       </c>
-      <c r="CQ21" s="15">
+      <c r="CR21" s="15">
         <v>9.8388468023000026</v>
       </c>
-      <c r="CR21" s="15">
+      <c r="CS21" s="15">
         <v>11.257692192500002</v>
       </c>
-      <c r="CS21" s="15">
+      <c r="CT21" s="15">
         <v>11.9788339851</v>
       </c>
-      <c r="CT21" s="15">
+      <c r="CU21" s="15">
         <v>9.9526912120000013</v>
       </c>
-      <c r="CU21" s="15">
+      <c r="CV21" s="15">
         <v>10.672740931400002</v>
       </c>
-      <c r="CV21" s="15">
+      <c r="CW21" s="15">
         <v>14.5935963874</v>
       </c>
-      <c r="CW21" s="15">
+      <c r="CX21" s="15">
         <v>14.103982239799999</v>
       </c>
-      <c r="CX21" s="15">
+      <c r="CY21" s="15">
         <v>9.6200535807000023</v>
       </c>
-      <c r="CY21" s="15">
+      <c r="CZ21" s="15">
         <v>10.671434153300002</v>
       </c>
-      <c r="CZ21" s="15">
+      <c r="DA21" s="15">
         <v>11.701403126899999</v>
       </c>
-      <c r="DA21" s="15">
+      <c r="DB21" s="15">
         <v>12.561870655899995</v>
       </c>
-      <c r="DB21" s="15">
+      <c r="DC21" s="15">
         <v>11.2129920937</v>
       </c>
-      <c r="DC21" s="15">
+      <c r="DD21" s="15">
         <v>12.164013634800003</v>
       </c>
-      <c r="DD21" s="15">
+      <c r="DE21" s="15">
         <v>13.373606777300003</v>
       </c>
-      <c r="DE21" s="15">
+      <c r="DF21" s="15">
         <v>11.878973162999998</v>
       </c>
-      <c r="DF21" s="15">
+      <c r="DG21" s="15">
         <v>13.742229973300001</v>
       </c>
-      <c r="DG21" s="14">
+      <c r="DH21" s="14">
         <v>10.20054945</v>
       </c>
-      <c r="DH21" s="14">
+      <c r="DI21" s="14">
         <v>13.450317501600001</v>
       </c>
-      <c r="DI21" s="14">
+      <c r="DJ21" s="14">
         <v>15.427789493799999</v>
       </c>
-      <c r="DJ21" s="14">
+      <c r="DK21" s="14">
         <v>12.175687166200003</v>
       </c>
-      <c r="DK21" s="14">
+      <c r="DL21" s="14">
         <v>11.9734520823</v>
       </c>
-      <c r="DL21" s="14">
+      <c r="DM21" s="14">
         <v>14.464371276900001</v>
       </c>
-      <c r="DM21" s="14">
+      <c r="DN21" s="14">
         <v>15.123754270800001</v>
       </c>
-      <c r="DN21" s="14">
+      <c r="DO21" s="14">
         <v>15.857174043999995</v>
       </c>
-      <c r="DO21" s="14">
+      <c r="DP21" s="14">
         <v>17.802406021199999</v>
       </c>
-      <c r="DP21" s="14">
+      <c r="DQ21" s="14">
         <v>16.941185863500003</v>
       </c>
-      <c r="DQ21" s="14">
+      <c r="DR21" s="14">
         <v>17.435581296200006</v>
       </c>
-      <c r="DR21" s="14">
+      <c r="DS21" s="14">
         <v>15.781259604800001</v>
       </c>
-      <c r="DS21" s="14">
+      <c r="DT21" s="14">
         <v>21.785442816299998</v>
       </c>
-      <c r="DT21" s="14">
+      <c r="DU21" s="14">
         <v>18.265084157300006</v>
       </c>
-      <c r="DU21" s="14">
+      <c r="DV21" s="14">
         <v>17.9413287229</v>
       </c>
-      <c r="DV21" s="14">
+      <c r="DW21" s="14">
         <v>16.707084913500008</v>
       </c>
-      <c r="DW21" s="14">
+      <c r="DX21" s="14">
         <v>18.604427210700006</v>
       </c>
-      <c r="DX21" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY21" s="14">
-        <v>22.619627766099995</v>
+        <v>20.54641025059999</v>
       </c>
       <c r="DZ21" s="14">
-        <v>22.266293182399998</v>
+        <v>22.619541115600004</v>
+      </c>
+      <c r="EA21" s="14">
+        <v>22.271796578499995</v>
+      </c>
+      <c r="EB21" s="14">
+        <v>22.19980138479999</v>
       </c>
     </row>
-    <row r="22" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="22" t="s">
         <v>137</v>
       </c>
       <c r="C22" s="14">
         <v>232.28790869793673</v>
       </c>
       <c r="D22" s="14">
         <v>233.8237633587151</v>
       </c>
       <c r="E22" s="14">
         <v>226.84106597570587</v>
       </c>
       <c r="F22" s="14">
         <v>308.90837506427215</v>
       </c>
       <c r="G22" s="14">
         <v>363.26612763536707</v>
       </c>
       <c r="H22" s="14">
         <v>442.25425173758941</v>
       </c>
       <c r="I22" s="14">
         <v>549.01475983386706</v>
       </c>
       <c r="J22" s="14">
@@ -8210,360 +8321,366 @@
       <c r="T22" s="15">
         <v>499.11219495000012</v>
       </c>
       <c r="U22" s="15">
         <v>556.17592300720025</v>
       </c>
       <c r="V22" s="15">
         <v>552.97704889349973</v>
       </c>
       <c r="W22" s="15">
         <v>270.09591831720002</v>
       </c>
       <c r="X22" s="15">
         <v>377.9513419244002</v>
       </c>
       <c r="Y22" s="15">
         <v>552.87789692779984</v>
       </c>
       <c r="Z22" s="15">
         <v>595.26012157630009</v>
       </c>
       <c r="AA22" s="15">
         <v>494.8651080572003</v>
       </c>
       <c r="AB22" s="15">
+        <v>469.5923671205</v>
+      </c>
+      <c r="AC22" s="15">
         <v>34.762591575454337</v>
       </c>
-      <c r="AC22" s="15">
+      <c r="AD22" s="15">
         <v>44.000875652937879</v>
       </c>
-      <c r="AD22" s="15">
+      <c r="AE22" s="15">
         <v>73.901613762669172</v>
       </c>
-      <c r="AE22" s="15">
+      <c r="AF22" s="15">
         <v>79.622827706875341</v>
       </c>
-      <c r="AF22" s="15">
+      <c r="AG22" s="15">
         <v>57.670997119855997</v>
       </c>
-      <c r="AG22" s="15">
+      <c r="AH22" s="15">
         <v>56.902974876027798</v>
       </c>
-      <c r="AH22" s="15">
+      <c r="AI22" s="15">
         <v>68.908004219925004</v>
       </c>
-      <c r="AI22" s="15">
+      <c r="AJ22" s="15">
         <v>50.341787142906298</v>
       </c>
-      <c r="AJ22" s="15">
+      <c r="AK22" s="15">
         <v>50.050424068651722</v>
       </c>
-      <c r="AK22" s="15">
+      <c r="AL22" s="15">
         <v>46.116091834901908</v>
       </c>
-      <c r="AL22" s="15">
+      <c r="AM22" s="15">
         <v>70.7180601966746</v>
       </c>
-      <c r="AM22" s="15">
+      <c r="AN22" s="15">
         <v>59.956489875477658</v>
       </c>
-      <c r="AN22" s="14">
+      <c r="AO22" s="14">
         <v>61.150073285300053</v>
       </c>
-      <c r="AO22" s="14">
+      <c r="AP22" s="14">
         <v>80.76577942483992</v>
       </c>
-      <c r="AP22" s="14">
+      <c r="AQ22" s="14">
         <v>101.24147314344542</v>
       </c>
-      <c r="AQ22" s="15">
+      <c r="AR22" s="15">
         <v>65.751049210686773</v>
       </c>
-      <c r="AR22" s="14">
+      <c r="AS22" s="14">
         <v>73.194529224483077</v>
       </c>
-      <c r="AS22" s="14">
+      <c r="AT22" s="14">
         <v>86.11488804826061</v>
       </c>
-      <c r="AT22" s="14">
+      <c r="AU22" s="14">
         <v>104.13078387955251</v>
       </c>
-      <c r="AU22" s="15">
+      <c r="AV22" s="15">
         <v>99.825926483070873</v>
       </c>
-      <c r="AV22" s="14">
+      <c r="AW22" s="14">
         <v>84.849360039392764</v>
       </c>
-      <c r="AW22" s="14">
+      <c r="AX22" s="14">
         <v>124.70210140069203</v>
       </c>
-      <c r="AX22" s="14">
+      <c r="AY22" s="14">
         <v>143.97870082416171</v>
       </c>
-      <c r="AY22" s="15">
+      <c r="AZ22" s="15">
         <v>88.724089473342943</v>
       </c>
-      <c r="AZ22" s="14">
+      <c r="BA22" s="14">
         <v>94.289879561919264</v>
       </c>
-      <c r="BA22" s="14">
+      <c r="BB22" s="14">
         <v>153.24161068207096</v>
       </c>
-      <c r="BB22" s="14">
+      <c r="BC22" s="14">
         <v>190.23409093234761</v>
       </c>
-      <c r="BC22" s="15">
+      <c r="BD22" s="15">
         <v>111.2491786575292</v>
       </c>
-      <c r="BD22" s="14">
+      <c r="BE22" s="14">
         <v>120.89896504247552</v>
       </c>
-      <c r="BE22" s="14">
+      <c r="BF22" s="14">
         <v>181.86405452458547</v>
       </c>
-      <c r="BF22" s="14">
+      <c r="BG22" s="14">
         <v>213.51034530243172</v>
       </c>
-      <c r="BG22" s="15">
+      <c r="BH22" s="15">
         <v>126.28411594524175</v>
       </c>
-      <c r="BH22" s="14">
+      <c r="BI22" s="14">
         <v>69.085410427776651</v>
       </c>
-      <c r="BI22" s="14">
+      <c r="BJ22" s="14">
         <v>106.40736960458671</v>
       </c>
-      <c r="BJ22" s="14">
+      <c r="BK22" s="14">
         <v>154.21543172810649</v>
       </c>
-      <c r="BK22" s="15">
+      <c r="BL22" s="15">
         <v>75.5441463090946</v>
       </c>
-      <c r="BL22" s="14">
+      <c r="BM22" s="14">
         <v>51.480165383336015</v>
       </c>
-      <c r="BM22" s="14">
+      <c r="BN22" s="14">
         <v>80.791880367814656</v>
       </c>
-      <c r="BN22" s="14">
+      <c r="BO22" s="14">
         <v>108.15529121132874</v>
       </c>
-      <c r="BO22" s="15">
+      <c r="BP22" s="15">
         <v>48.858210531008808</v>
       </c>
-      <c r="BP22" s="14">
+      <c r="BQ22" s="14">
         <v>36.078245589089988</v>
       </c>
-      <c r="BQ22" s="14">
+      <c r="BR22" s="14">
         <v>90.444210129467962</v>
       </c>
-      <c r="BR22" s="14">
+      <c r="BS22" s="14">
         <v>135.10718648118615</v>
       </c>
-      <c r="BS22" s="15">
+      <c r="BT22" s="15">
         <v>54.87208313027304</v>
       </c>
-      <c r="BT22" s="14">
+      <c r="BU22" s="14">
         <v>32.075238845199976</v>
       </c>
-      <c r="BU22" s="14">
+      <c r="BV22" s="14">
         <v>73.308753605400085</v>
       </c>
-      <c r="BV22" s="14">
+      <c r="BW22" s="14">
         <v>126.46342477399986</v>
       </c>
-      <c r="BW22" s="15">
+      <c r="BX22" s="15">
         <v>45.852748501700148</v>
       </c>
-      <c r="BX22" s="14">
+      <c r="BY22" s="14">
         <v>32.004394688699932</v>
       </c>
-      <c r="BY22" s="14">
+      <c r="BZ22" s="14">
         <v>67.762505554399979</v>
       </c>
-      <c r="BZ22" s="14">
+      <c r="CA22" s="14">
         <v>126.56006134160003</v>
       </c>
-      <c r="CA22" s="15">
+      <c r="CB22" s="15">
         <v>41.352624035700075</v>
       </c>
-      <c r="CB22" s="14">
+      <c r="CC22" s="14">
         <v>25.010812079699974</v>
       </c>
-      <c r="CC22" s="14">
+      <c r="CD22" s="14">
         <v>63.187111222100043</v>
       </c>
-      <c r="CD22" s="14">
+      <c r="CE22" s="14">
         <v>106.81460208409999</v>
       </c>
-      <c r="CE22" s="15">
+      <c r="CF22" s="15">
         <v>54.369128322300043</v>
       </c>
-      <c r="CF22" s="14">
+      <c r="CG22" s="14">
         <v>63.30156297740001</v>
       </c>
-      <c r="CG22" s="14">
+      <c r="CH22" s="14">
         <v>103.12042094450007</v>
       </c>
-      <c r="CH22" s="14">
+      <c r="CI22" s="14">
         <v>162.6032978458</v>
       </c>
-      <c r="CI22" s="15">
+      <c r="CJ22" s="15">
         <v>102.8642456199</v>
       </c>
-      <c r="CJ22" s="15">
+      <c r="CK22" s="15">
         <v>74.533510252500008</v>
       </c>
-      <c r="CK22" s="15">
+      <c r="CL22" s="15">
         <v>107.08485169920002</v>
       </c>
-      <c r="CL22" s="15">
+      <c r="CM22" s="15">
         <v>160.63075087200008</v>
       </c>
-      <c r="CM22" s="15">
+      <c r="CN22" s="15">
         <v>96.878937459700012</v>
       </c>
-      <c r="CN22" s="15">
+      <c r="CO22" s="15">
         <v>82.25732305110003</v>
       </c>
-      <c r="CO22" s="15">
+      <c r="CP22" s="15">
         <v>135.63761828150004</v>
       </c>
-      <c r="CP22" s="15">
+      <c r="CQ22" s="15">
         <v>182.15694102150005</v>
       </c>
-      <c r="CQ22" s="15">
+      <c r="CR22" s="15">
         <v>109.92929167249997</v>
       </c>
-      <c r="CR22" s="15">
+      <c r="CS22" s="15">
         <v>81.708731790600041</v>
       </c>
-      <c r="CS22" s="15">
+      <c r="CT22" s="15">
         <v>131.8038700729</v>
       </c>
-      <c r="CT22" s="15">
+      <c r="CU22" s="15">
         <v>187.58580103690008</v>
       </c>
-      <c r="CU22" s="15">
+      <c r="CV22" s="15">
         <v>98.013792049600028</v>
       </c>
-      <c r="CV22" s="15">
+      <c r="CW22" s="15">
         <v>79.271779479499997</v>
       </c>
-      <c r="CW22" s="15">
+      <c r="CX22" s="15">
         <v>142.60441372280002</v>
       </c>
-      <c r="CX22" s="15">
+      <c r="CY22" s="15">
         <v>210.29910021260025</v>
       </c>
-      <c r="CY22" s="15">
+      <c r="CZ22" s="15">
         <v>124.00062959230002</v>
       </c>
-      <c r="CZ22" s="15">
+      <c r="DA22" s="15">
         <v>85.938633554700033</v>
       </c>
-      <c r="DA22" s="15">
+      <c r="DB22" s="15">
         <v>149.70413034319992</v>
       </c>
-      <c r="DB22" s="15">
+      <c r="DC22" s="15">
         <v>194.21341294759986</v>
       </c>
-      <c r="DC22" s="15">
+      <c r="DD22" s="15">
         <v>123.12087204799994</v>
       </c>
-      <c r="DD22" s="15">
+      <c r="DE22" s="15">
         <v>56.207586632300064</v>
       </c>
-      <c r="DE22" s="15">
+      <c r="DF22" s="15">
         <v>49.891175950899992</v>
       </c>
-      <c r="DF22" s="15">
+      <c r="DG22" s="15">
         <v>78.387111928599978</v>
       </c>
-      <c r="DG22" s="14">
+      <c r="DH22" s="14">
         <v>85.610043805399954</v>
       </c>
-      <c r="DH22" s="14">
+      <c r="DI22" s="14">
         <v>51.198293784400022</v>
       </c>
-      <c r="DI22" s="14">
+      <c r="DJ22" s="14">
         <v>69.162026436700103</v>
       </c>
-      <c r="DJ22" s="14">
+      <c r="DK22" s="14">
         <v>167.44283041440005</v>
       </c>
-      <c r="DK22" s="14">
+      <c r="DL22" s="14">
         <v>90.148191288900023</v>
       </c>
-      <c r="DL22" s="14">
+      <c r="DM22" s="14">
         <v>101.87047331939999</v>
       </c>
-      <c r="DM22" s="14">
+      <c r="DN22" s="14">
         <v>157.93337961240002</v>
       </c>
-      <c r="DN22" s="14">
+      <c r="DO22" s="14">
         <v>206.28593143999984</v>
       </c>
-      <c r="DO22" s="14">
+      <c r="DP22" s="14">
         <v>86.788112555999959</v>
       </c>
-      <c r="DP22" s="14">
+      <c r="DQ22" s="14">
         <v>88.387047847899964</v>
       </c>
-      <c r="DQ22" s="14">
+      <c r="DR22" s="14">
         <v>154.6782580263</v>
       </c>
-      <c r="DR22" s="14">
+      <c r="DS22" s="14">
         <v>201.62294489620018</v>
       </c>
-      <c r="DS22" s="14">
+      <c r="DT22" s="14">
         <v>150.57187080589992</v>
       </c>
-      <c r="DT22" s="14">
+      <c r="DU22" s="14">
         <v>92.014090467900076</v>
       </c>
-      <c r="DU22" s="14">
+      <c r="DV22" s="14">
         <v>132.58230029030011</v>
       </c>
-      <c r="DV22" s="14">
+      <c r="DW22" s="14">
         <v>171.54772278429999</v>
       </c>
-      <c r="DW22" s="14">
+      <c r="DX22" s="14">
         <v>98.720994514700124</v>
       </c>
-      <c r="DX22" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY22" s="14">
-        <v>144.24130647920026</v>
+        <v>47.635220874100014</v>
       </c>
       <c r="DZ22" s="14">
-        <v>181.23253532960001</v>
+        <v>144.26684730280022</v>
+      </c>
+      <c r="EA22" s="14">
+        <v>180.49399412689979</v>
+      </c>
+      <c r="EB22" s="14">
+        <v>97.196304816699978</v>
       </c>
     </row>
-    <row r="23" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="22" t="s">
         <v>138</v>
       </c>
       <c r="C23" s="14">
         <v>606.29326330508479</v>
       </c>
       <c r="D23" s="14">
         <v>661.66054032650413</v>
       </c>
       <c r="E23" s="14">
         <v>625.97432759096944</v>
       </c>
       <c r="F23" s="14">
         <v>698.64171277138803</v>
       </c>
       <c r="G23" s="14">
         <v>793.7896077887707</v>
       </c>
       <c r="H23" s="14">
         <v>883.14774387913951</v>
       </c>
       <c r="I23" s="14">
         <v>1039.6485502291512</v>
       </c>
       <c r="J23" s="14">
@@ -8599,360 +8716,366 @@
       <c r="T23" s="15">
         <v>1159.6724151921001</v>
       </c>
       <c r="U23" s="15">
         <v>1234.4449438059003</v>
       </c>
       <c r="V23" s="15">
         <v>1265.2400038650999</v>
       </c>
       <c r="W23" s="15">
         <v>843.24670631699996</v>
       </c>
       <c r="X23" s="15">
         <v>1088.4027362100001</v>
       </c>
       <c r="Y23" s="15">
         <v>1462.92305549</v>
       </c>
       <c r="Z23" s="15">
         <v>1571.2214645100003</v>
       </c>
       <c r="AA23" s="15">
         <v>1633.3296865500001</v>
       </c>
       <c r="AB23" s="15">
+        <v>1636.3611630400001</v>
+      </c>
+      <c r="AC23" s="15">
         <v>111.31535968157054</v>
       </c>
-      <c r="AC23" s="15">
+      <c r="AD23" s="15">
         <v>138.21473236562079</v>
       </c>
-      <c r="AD23" s="15">
+      <c r="AE23" s="15">
         <v>176.82120670695011</v>
       </c>
-      <c r="AE23" s="15">
+      <c r="AF23" s="15">
         <v>179.94196455094328</v>
       </c>
-      <c r="AF23" s="15">
+      <c r="AG23" s="15">
         <v>146.54514380684998</v>
       </c>
-      <c r="AG23" s="15">
+      <c r="AH23" s="15">
         <v>178.09739336244127</v>
       </c>
-      <c r="AH23" s="15">
+      <c r="AI23" s="15">
         <v>182.13984482519993</v>
       </c>
-      <c r="AI23" s="15">
+      <c r="AJ23" s="15">
         <v>154.87815833201296</v>
       </c>
-      <c r="AJ23" s="15">
+      <c r="AK23" s="15">
         <v>134.97227425325815</v>
       </c>
-      <c r="AK23" s="15">
+      <c r="AL23" s="15">
         <v>156.04863905036362</v>
       </c>
-      <c r="AL23" s="15">
+      <c r="AM23" s="15">
         <v>180.93781623251155</v>
       </c>
-      <c r="AM23" s="15">
+      <c r="AN23" s="15">
         <v>154.01559805483609</v>
       </c>
-      <c r="AN23" s="14">
+      <c r="AO23" s="14">
         <v>143.54992106967762</v>
       </c>
-      <c r="AO23" s="14">
+      <c r="AP23" s="14">
         <v>183.58752766943346</v>
       </c>
-      <c r="AP23" s="14">
+      <c r="AQ23" s="14">
         <v>203.74039045063893</v>
       </c>
-      <c r="AQ23" s="15">
+      <c r="AR23" s="15">
         <v>167.76387358163808</v>
       </c>
-      <c r="AR23" s="14">
+      <c r="AS23" s="14">
         <v>160.510943165117</v>
       </c>
-      <c r="AS23" s="14">
+      <c r="AT23" s="14">
         <v>202.49842426866763</v>
       </c>
-      <c r="AT23" s="14">
+      <c r="AU23" s="14">
         <v>227.38774315467339</v>
       </c>
-      <c r="AU23" s="15">
+      <c r="AV23" s="15">
         <v>203.39249720031273</v>
       </c>
-      <c r="AV23" s="14">
+      <c r="AW23" s="14">
         <v>172.81074650324098</v>
       </c>
-      <c r="AW23" s="14">
+      <c r="AX23" s="14">
         <v>239.27966719406351</v>
       </c>
-      <c r="AX23" s="14">
+      <c r="AY23" s="14">
         <v>265.75137477700105</v>
       </c>
-      <c r="AY23" s="15">
+      <c r="AZ23" s="15">
         <v>205.30595540483398</v>
       </c>
-      <c r="AZ23" s="14">
+      <c r="BA23" s="14">
         <v>196.8560515287279</v>
       </c>
-      <c r="BA23" s="14">
+      <c r="BB23" s="14">
         <v>281.34385390254943</v>
       </c>
-      <c r="BB23" s="14">
+      <c r="BC23" s="14">
         <v>323.93585240410403</v>
       </c>
-      <c r="BC23" s="15">
+      <c r="BD23" s="15">
         <v>237.5127923937697</v>
       </c>
-      <c r="BD23" s="14">
+      <c r="BE23" s="14">
         <v>234.59845763116587</v>
       </c>
-      <c r="BE23" s="14">
+      <c r="BF23" s="14">
         <v>320.04001861668905</v>
       </c>
-      <c r="BF23" s="14">
+      <c r="BG23" s="14">
         <v>354.64503391228271</v>
       </c>
-      <c r="BG23" s="15">
+      <c r="BH23" s="15">
         <v>259.91583800652825</v>
       </c>
-      <c r="BH23" s="14">
+      <c r="BI23" s="14">
         <v>247.06743320148752</v>
       </c>
-      <c r="BI23" s="14">
+      <c r="BJ23" s="14">
         <v>323.335951669932</v>
       </c>
-      <c r="BJ23" s="14">
+      <c r="BK23" s="14">
         <v>372.13141877971373</v>
       </c>
-      <c r="BK23" s="15">
+      <c r="BL23" s="15">
         <v>270.97061853263796</v>
       </c>
-      <c r="BL23" s="14">
+      <c r="BM23" s="14">
         <v>210.4928057497396</v>
       </c>
-      <c r="BM23" s="14">
+      <c r="BN23" s="14">
         <v>247.36911110979912</v>
       </c>
-      <c r="BN23" s="14">
+      <c r="BO23" s="14">
         <v>279.01350118886097</v>
       </c>
-      <c r="BO23" s="15">
+      <c r="BP23" s="15">
         <v>206.06924106898234</v>
       </c>
-      <c r="BP23" s="14">
+      <c r="BQ23" s="14">
         <v>182.89993676580019</v>
       </c>
-      <c r="BQ23" s="14">
+      <c r="BR23" s="14">
         <v>266.95384296201928</v>
       </c>
-      <c r="BR23" s="14">
+      <c r="BS23" s="14">
         <v>317.82992065519119</v>
       </c>
-      <c r="BS23" s="15">
+      <c r="BT23" s="15">
         <v>231.43908329344725</v>
       </c>
-      <c r="BT23" s="14">
+      <c r="BU23" s="14">
         <v>191.76658949829999</v>
       </c>
-      <c r="BU23" s="14">
+      <c r="BV23" s="14">
         <v>261.52716512630002</v>
       </c>
-      <c r="BV23" s="14">
+      <c r="BW23" s="14">
         <v>308.23937923719996</v>
       </c>
-      <c r="BW23" s="15">
+      <c r="BX23" s="15">
         <v>216.25213174650003</v>
       </c>
-      <c r="BX23" s="14">
+      <c r="BY23" s="14">
         <v>194.3182873765</v>
       </c>
-      <c r="BY23" s="14">
+      <c r="BZ23" s="14">
         <v>247.45189584800002</v>
       </c>
-      <c r="BZ23" s="14">
+      <c r="CA23" s="14">
         <v>312.25049509000002</v>
       </c>
-      <c r="CA23" s="15">
+      <c r="CB23" s="15">
         <v>212.61789941550003</v>
       </c>
-      <c r="CB23" s="14">
+      <c r="CC23" s="14">
         <v>176.9802578133</v>
       </c>
-      <c r="CC23" s="14">
+      <c r="CD23" s="14">
         <v>245.48931669960007</v>
       </c>
-      <c r="CD23" s="14">
+      <c r="CE23" s="14">
         <v>287.20094327560003</v>
       </c>
-      <c r="CE23" s="15">
+      <c r="CF23" s="15">
         <v>224.75353882530001</v>
       </c>
-      <c r="CF23" s="14">
+      <c r="CG23" s="14">
         <v>189.8432345667</v>
       </c>
-      <c r="CG23" s="14">
+      <c r="CH23" s="14">
         <v>248.45966233190003</v>
       </c>
-      <c r="CH23" s="14">
+      <c r="CI23" s="14">
         <v>318.29469483100002</v>
       </c>
-      <c r="CI23" s="15">
+      <c r="CJ23" s="15">
         <v>242.5382463114</v>
       </c>
-      <c r="CJ23" s="15">
+      <c r="CK23" s="15">
         <v>203.88162244700004</v>
       </c>
-      <c r="CK23" s="15">
+      <c r="CL23" s="15">
         <v>263.30781978600004</v>
       </c>
-      <c r="CL23" s="15">
+      <c r="CM23" s="15">
         <v>312.51688998780003</v>
       </c>
-      <c r="CM23" s="15">
+      <c r="CN23" s="15">
         <v>238.47428537140001</v>
       </c>
-      <c r="CN23" s="15">
+      <c r="CO23" s="15">
         <v>205.2138341138</v>
       </c>
-      <c r="CO23" s="15">
+      <c r="CP23" s="15">
         <v>279.92560145880003</v>
       </c>
-      <c r="CP23" s="15">
+      <c r="CQ23" s="15">
         <v>331.96948810370003</v>
       </c>
-      <c r="CQ23" s="15">
+      <c r="CR23" s="15">
         <v>260.39933904910004</v>
       </c>
-      <c r="CR23" s="15">
+      <c r="CS23" s="15">
         <v>228.57853304940002</v>
       </c>
-      <c r="CS23" s="15">
+      <c r="CT23" s="15">
         <v>306.15305965999994</v>
       </c>
-      <c r="CT23" s="15">
+      <c r="CU23" s="15">
         <v>362.86728231590007</v>
       </c>
-      <c r="CU23" s="15">
+      <c r="CV23" s="15">
         <v>262.0735401668</v>
       </c>
-      <c r="CV23" s="15">
+      <c r="CW23" s="15">
         <v>234.63296410839999</v>
       </c>
-      <c r="CW23" s="15">
+      <c r="CX23" s="15">
         <v>314.2430832851</v>
       </c>
-      <c r="CX23" s="15">
+      <c r="CY23" s="15">
         <v>386.8461831141002</v>
       </c>
-      <c r="CY23" s="15">
+      <c r="CZ23" s="15">
         <v>298.72271329829999</v>
       </c>
-      <c r="CZ23" s="15">
+      <c r="DA23" s="15">
         <v>252.22218480700002</v>
       </c>
-      <c r="DA23" s="15">
+      <c r="DB23" s="15">
         <v>334.53331396999988</v>
       </c>
-      <c r="DB23" s="15">
+      <c r="DC23" s="15">
         <v>377.0590419429999</v>
       </c>
-      <c r="DC23" s="15">
+      <c r="DD23" s="15">
         <v>301.42546314509991</v>
       </c>
-      <c r="DD23" s="15">
+      <c r="DE23" s="15">
         <v>213.26900371520003</v>
       </c>
-      <c r="DE23" s="15">
+      <c r="DF23" s="15">
         <v>171.66194304179999</v>
       </c>
-      <c r="DF23" s="15">
+      <c r="DG23" s="15">
         <v>225.59183208999997</v>
       </c>
-      <c r="DG23" s="14">
+      <c r="DH23" s="14">
         <v>232.72392747000001</v>
       </c>
-      <c r="DH23" s="14">
+      <c r="DI23" s="14">
         <v>198.06708307</v>
       </c>
-      <c r="DI23" s="14">
+      <c r="DJ23" s="14">
         <v>238.87639838000001</v>
       </c>
-      <c r="DJ23" s="14">
+      <c r="DK23" s="14">
         <v>355.72815924000008</v>
       </c>
-      <c r="DK23" s="14">
+      <c r="DL23" s="14">
         <v>295.73109552000005</v>
       </c>
-      <c r="DL23" s="14">
+      <c r="DM23" s="14">
         <v>297.55668266000004</v>
       </c>
-      <c r="DM23" s="14">
+      <c r="DN23" s="14">
         <v>385.90649852000001</v>
       </c>
-      <c r="DN23" s="14">
+      <c r="DO23" s="14">
         <v>453.37333469999993</v>
       </c>
-      <c r="DO23" s="14">
+      <c r="DP23" s="14">
         <v>326.08653960999993</v>
       </c>
-      <c r="DP23" s="14">
+      <c r="DQ23" s="14">
         <v>322.24862753000002</v>
       </c>
-      <c r="DQ23" s="14">
+      <c r="DR23" s="14">
         <v>415.54059079000001</v>
       </c>
-      <c r="DR23" s="14">
+      <c r="DS23" s="14">
         <v>447.26344100000017</v>
       </c>
-      <c r="DS23" s="14">
+      <c r="DT23" s="14">
         <v>386.16880518999994</v>
       </c>
-      <c r="DT23" s="14">
+      <c r="DU23" s="14">
         <v>354.50596559000002</v>
       </c>
-      <c r="DU23" s="14">
+      <c r="DV23" s="14">
         <v>429.48502009000015</v>
       </c>
-      <c r="DV23" s="14">
+      <c r="DW23" s="14">
         <v>466.66673170999991</v>
       </c>
-      <c r="DW23" s="14">
+      <c r="DX23" s="14">
         <v>382.67196916000006</v>
       </c>
-      <c r="DX23" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY23" s="14">
-        <v>443.50637506000021</v>
+        <v>324.38564908000001</v>
       </c>
       <c r="DZ23" s="14">
-        <v>475.31421094000001</v>
+        <v>443.51086468000017</v>
+      </c>
+      <c r="EA23" s="14">
+        <v>475.49463557999979</v>
+      </c>
+      <c r="EB23" s="14">
+        <v>392.9700137000001</v>
       </c>
     </row>
-    <row r="24" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="22" t="s">
         <v>139</v>
       </c>
       <c r="C24" s="14">
         <v>374.00535460714804</v>
       </c>
       <c r="D24" s="14">
         <v>427.83677696778904</v>
       </c>
       <c r="E24" s="14">
         <v>399.13326161526351</v>
       </c>
       <c r="F24" s="14">
         <v>389.73333770711594</v>
       </c>
       <c r="G24" s="14">
         <v>430.52348015340368</v>
       </c>
       <c r="H24" s="14">
         <v>440.8934921415501</v>
       </c>
       <c r="I24" s="14">
         <v>490.633790395284</v>
       </c>
       <c r="J24" s="14">
@@ -8988,360 +9111,366 @@
       <c r="T24" s="15">
         <v>660.56022024209994</v>
       </c>
       <c r="U24" s="15">
         <v>678.2690207986999</v>
       </c>
       <c r="V24" s="15">
         <v>712.26295497160004</v>
       </c>
       <c r="W24" s="15">
         <v>573.15078799980006</v>
       </c>
       <c r="X24" s="15">
         <v>710.45139428559992</v>
       </c>
       <c r="Y24" s="15">
         <v>910.04515856220007</v>
       </c>
       <c r="Z24" s="15">
         <v>975.96134293370005</v>
       </c>
       <c r="AA24" s="15">
         <v>1138.4645784928</v>
       </c>
       <c r="AB24" s="15">
+        <v>1166.7687959195</v>
+      </c>
+      <c r="AC24" s="15">
         <v>76.552768106116204</v>
       </c>
-      <c r="AC24" s="15">
+      <c r="AD24" s="15">
         <v>94.213856712682912</v>
       </c>
-      <c r="AD24" s="15">
+      <c r="AE24" s="15">
         <v>102.91959294428094</v>
       </c>
-      <c r="AE24" s="15">
+      <c r="AF24" s="15">
         <v>100.31913684406794</v>
       </c>
-      <c r="AF24" s="15">
+      <c r="AG24" s="15">
         <v>88.874146686993981</v>
       </c>
-      <c r="AG24" s="15">
+      <c r="AH24" s="15">
         <v>121.19441848641347</v>
       </c>
-      <c r="AH24" s="15">
+      <c r="AI24" s="15">
         <v>113.23184060527493</v>
       </c>
-      <c r="AI24" s="15">
+      <c r="AJ24" s="15">
         <v>104.53637118910666</v>
       </c>
-      <c r="AJ24" s="15">
+      <c r="AK24" s="15">
         <v>84.921850184606427</v>
       </c>
-      <c r="AK24" s="15">
+      <c r="AL24" s="15">
         <v>109.93254721546171</v>
       </c>
-      <c r="AL24" s="15">
+      <c r="AM24" s="15">
         <v>110.21975603583695</v>
       </c>
-      <c r="AM24" s="15">
+      <c r="AN24" s="15">
         <v>94.059108179358432</v>
       </c>
-      <c r="AN24" s="14">
+      <c r="AO24" s="14">
         <v>82.39984778437757</v>
       </c>
-      <c r="AO24" s="14">
+      <c r="AP24" s="14">
         <v>102.82174824459354</v>
       </c>
-      <c r="AP24" s="14">
+      <c r="AQ24" s="14">
         <v>102.49891730719351</v>
       </c>
-      <c r="AQ24" s="15">
+      <c r="AR24" s="15">
         <v>102.01282437095131</v>
       </c>
-      <c r="AR24" s="14">
+      <c r="AS24" s="14">
         <v>87.316413940633922</v>
       </c>
-      <c r="AS24" s="14">
+      <c r="AT24" s="14">
         <v>116.38353622040702</v>
       </c>
-      <c r="AT24" s="14">
+      <c r="AU24" s="14">
         <v>123.25695927512088</v>
       </c>
-      <c r="AU24" s="15">
+      <c r="AV24" s="15">
         <v>103.56657071724186</v>
       </c>
-      <c r="AV24" s="14">
+      <c r="AW24" s="14">
         <v>87.961386463848214</v>
       </c>
-      <c r="AW24" s="14">
+      <c r="AX24" s="14">
         <v>114.57756579337148</v>
       </c>
-      <c r="AX24" s="14">
+      <c r="AY24" s="14">
         <v>121.77267395283936</v>
       </c>
-      <c r="AY24" s="15">
+      <c r="AZ24" s="15">
         <v>116.58186593149104</v>
       </c>
-      <c r="AZ24" s="14">
+      <c r="BA24" s="14">
         <v>102.56617196680864</v>
       </c>
-      <c r="BA24" s="14">
+      <c r="BB24" s="14">
         <v>128.10224322047847</v>
       </c>
-      <c r="BB24" s="14">
+      <c r="BC24" s="14">
         <v>133.70176147175641</v>
       </c>
-      <c r="BC24" s="15">
+      <c r="BD24" s="15">
         <v>126.2636137362405</v>
       </c>
-      <c r="BD24" s="14">
+      <c r="BE24" s="14">
         <v>113.69949258869035</v>
       </c>
-      <c r="BE24" s="14">
+      <c r="BF24" s="14">
         <v>138.17596409210358</v>
       </c>
-      <c r="BF24" s="14">
+      <c r="BG24" s="14">
         <v>141.134688609851</v>
       </c>
-      <c r="BG24" s="15">
+      <c r="BH24" s="15">
         <v>133.6317220612865</v>
       </c>
-      <c r="BH24" s="14">
+      <c r="BI24" s="14">
         <v>177.98202277371087</v>
       </c>
-      <c r="BI24" s="14">
+      <c r="BJ24" s="14">
         <v>216.9285820653453</v>
       </c>
-      <c r="BJ24" s="14">
+      <c r="BK24" s="14">
         <v>217.91598705160723</v>
       </c>
-      <c r="BK24" s="15">
+      <c r="BL24" s="15">
         <v>195.42647222354336</v>
       </c>
-      <c r="BL24" s="14">
+      <c r="BM24" s="14">
         <v>159.01264036640359</v>
       </c>
-      <c r="BM24" s="14">
+      <c r="BN24" s="14">
         <v>166.57723074198447</v>
       </c>
-      <c r="BN24" s="14">
+      <c r="BO24" s="14">
         <v>170.85820997753223</v>
       </c>
-      <c r="BO24" s="15">
+      <c r="BP24" s="15">
         <v>157.21103053797353</v>
       </c>
-      <c r="BP24" s="14">
+      <c r="BQ24" s="14">
         <v>146.8216911767102</v>
       </c>
-      <c r="BQ24" s="14">
+      <c r="BR24" s="14">
         <v>176.50963283255132</v>
       </c>
-      <c r="BR24" s="14">
+      <c r="BS24" s="14">
         <v>182.72273417400504</v>
       </c>
-      <c r="BS24" s="15">
+      <c r="BT24" s="15">
         <v>176.56700016317421</v>
       </c>
-      <c r="BT24" s="14">
+      <c r="BU24" s="14">
         <v>159.69135065310002</v>
       </c>
-      <c r="BU24" s="14">
+      <c r="BV24" s="14">
         <v>188.21841152089993</v>
       </c>
-      <c r="BV24" s="14">
+      <c r="BW24" s="14">
         <v>181.77595446320009</v>
       </c>
-      <c r="BW24" s="15">
+      <c r="BX24" s="15">
         <v>170.39938324479988</v>
       </c>
-      <c r="BX24" s="14">
+      <c r="BY24" s="14">
         <v>162.31389268780006</v>
       </c>
-      <c r="BY24" s="14">
+      <c r="BZ24" s="14">
         <v>179.68939029360004</v>
       </c>
-      <c r="BZ24" s="14">
+      <c r="CA24" s="14">
         <v>185.69043374839998</v>
       </c>
-      <c r="CA24" s="15">
+      <c r="CB24" s="15">
         <v>171.26527537979996</v>
       </c>
-      <c r="CB24" s="14">
+      <c r="CC24" s="14">
         <v>151.96944573360003</v>
       </c>
-      <c r="CC24" s="14">
+      <c r="CD24" s="14">
         <v>182.30220547750002</v>
       </c>
-      <c r="CD24" s="14">
+      <c r="CE24" s="14">
         <v>180.38634119150004</v>
       </c>
-      <c r="CE24" s="15">
+      <c r="CF24" s="15">
         <v>170.38441050299997</v>
       </c>
-      <c r="CF24" s="14">
+      <c r="CG24" s="14">
         <v>126.54167158929999</v>
       </c>
-      <c r="CG24" s="14">
+      <c r="CH24" s="14">
         <v>145.33924138739997</v>
       </c>
-      <c r="CH24" s="14">
+      <c r="CI24" s="14">
         <v>155.69139698520002</v>
       </c>
-      <c r="CI24" s="15">
+      <c r="CJ24" s="15">
         <v>139.6740006915</v>
       </c>
-      <c r="CJ24" s="15">
+      <c r="CK24" s="15">
         <v>129.34811219450003</v>
       </c>
-      <c r="CK24" s="15">
+      <c r="CL24" s="15">
         <v>156.22296808680002</v>
       </c>
-      <c r="CL24" s="15">
+      <c r="CM24" s="15">
         <v>151.88613911579995</v>
       </c>
-      <c r="CM24" s="15">
+      <c r="CN24" s="15">
         <v>141.5953479117</v>
       </c>
-      <c r="CN24" s="15">
+      <c r="CO24" s="15">
         <v>122.95651106269997</v>
       </c>
-      <c r="CO24" s="15">
+      <c r="CP24" s="15">
         <v>144.28798317729999</v>
       </c>
-      <c r="CP24" s="15">
+      <c r="CQ24" s="15">
         <v>149.81254708219998</v>
       </c>
-      <c r="CQ24" s="15">
+      <c r="CR24" s="15">
         <v>150.47004737660006</v>
       </c>
-      <c r="CR24" s="15">
+      <c r="CS24" s="15">
         <v>146.86980125879998</v>
       </c>
-      <c r="CS24" s="15">
+      <c r="CT24" s="15">
         <v>174.34918958709994</v>
       </c>
-      <c r="CT24" s="15">
+      <c r="CU24" s="15">
         <v>175.28148127899999</v>
       </c>
-      <c r="CU24" s="15">
+      <c r="CV24" s="15">
         <v>164.05974811719997</v>
       </c>
-      <c r="CV24" s="15">
+      <c r="CW24" s="15">
         <v>155.36118462889999</v>
       </c>
-      <c r="CW24" s="15">
+      <c r="CX24" s="15">
         <v>171.63866956229998</v>
       </c>
-      <c r="CX24" s="15">
+      <c r="CY24" s="15">
         <v>176.54708290149995</v>
       </c>
-      <c r="CY24" s="15">
+      <c r="CZ24" s="15">
         <v>174.72208370599998</v>
       </c>
-      <c r="CZ24" s="15">
+      <c r="DA24" s="15">
         <v>166.28355125229999</v>
       </c>
-      <c r="DA24" s="15">
+      <c r="DB24" s="15">
         <v>184.82918362679996</v>
       </c>
-      <c r="DB24" s="15">
+      <c r="DC24" s="15">
         <v>182.84562899540003</v>
       </c>
-      <c r="DC24" s="15">
+      <c r="DD24" s="15">
         <v>178.30459109709997</v>
       </c>
-      <c r="DD24" s="15">
+      <c r="DE24" s="15">
         <v>157.06141708289996</v>
       </c>
-      <c r="DE24" s="15">
+      <c r="DF24" s="15">
         <v>121.77076709089999</v>
       </c>
-      <c r="DF24" s="15">
+      <c r="DG24" s="15">
         <v>147.20472016139999</v>
       </c>
-      <c r="DG24" s="14">
+      <c r="DH24" s="14">
         <v>147.11388366460005</v>
       </c>
-      <c r="DH24" s="14">
+      <c r="DI24" s="14">
         <v>146.86878928559997</v>
       </c>
-      <c r="DI24" s="14">
+      <c r="DJ24" s="14">
         <v>169.71437194329991</v>
       </c>
-      <c r="DJ24" s="14">
+      <c r="DK24" s="14">
         <v>188.28532882560003</v>
       </c>
-      <c r="DK24" s="14">
+      <c r="DL24" s="14">
         <v>205.58290423110003</v>
       </c>
-      <c r="DL24" s="14">
+      <c r="DM24" s="14">
         <v>195.68620934060004</v>
       </c>
-      <c r="DM24" s="14">
+      <c r="DN24" s="14">
         <v>227.9731189076</v>
       </c>
-      <c r="DN24" s="14">
+      <c r="DO24" s="14">
         <v>247.08740326000009</v>
       </c>
-      <c r="DO24" s="14">
+      <c r="DP24" s="14">
         <v>239.29842705399997</v>
       </c>
-      <c r="DP24" s="14">
+      <c r="DQ24" s="14">
         <v>233.86157968210006</v>
       </c>
-      <c r="DQ24" s="14">
+      <c r="DR24" s="14">
         <v>260.86233276370001</v>
       </c>
-      <c r="DR24" s="14">
+      <c r="DS24" s="14">
         <v>245.64049610379999</v>
       </c>
-      <c r="DS24" s="14">
+      <c r="DT24" s="14">
         <v>235.59693438410002</v>
       </c>
-      <c r="DT24" s="14">
+      <c r="DU24" s="14">
         <v>262.49187512209994</v>
       </c>
-      <c r="DU24" s="14">
+      <c r="DV24" s="14">
         <v>296.90271979970004</v>
       </c>
-      <c r="DV24" s="14">
+      <c r="DW24" s="14">
         <v>295.11900892569992</v>
       </c>
-      <c r="DW24" s="14">
+      <c r="DX24" s="14">
         <v>283.95097464529994</v>
       </c>
-      <c r="DX24" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY24" s="14">
-        <v>299.26506858079995</v>
+        <v>276.75042820589999</v>
       </c>
       <c r="DZ24" s="14">
-        <v>294.0816756104</v>
+        <v>299.24401737719995</v>
+      </c>
+      <c r="EA24" s="14">
+        <v>295.0006414531</v>
+      </c>
+      <c r="EB24" s="14">
+        <v>295.77370888330012</v>
       </c>
     </row>
-    <row r="25" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="22" t="s">
         <v>140</v>
       </c>
       <c r="C25" s="14">
         <v>2399.4964339150979</v>
       </c>
       <c r="D25" s="14">
         <v>3072.8563289578833</v>
       </c>
       <c r="E25" s="14">
         <v>3138.6198139143794</v>
       </c>
       <c r="F25" s="14">
         <v>3829.112688587913</v>
       </c>
       <c r="G25" s="14">
         <v>3955.8368861987883</v>
       </c>
       <c r="H25" s="14">
         <v>4441.1691501958658</v>
       </c>
       <c r="I25" s="14">
         <v>5000.7466314289359</v>
       </c>
       <c r="J25" s="14">
@@ -9377,360 +9506,366 @@
       <c r="T25" s="15">
         <v>7757.6978113704026</v>
       </c>
       <c r="U25" s="15">
         <v>8066.0507229386949</v>
       </c>
       <c r="V25" s="15">
         <v>8964.3367546575992</v>
       </c>
       <c r="W25" s="15">
         <v>4067.1118233060006</v>
       </c>
       <c r="X25" s="15">
         <v>8197.0716306505983</v>
       </c>
       <c r="Y25" s="15">
         <v>11727.355986383103</v>
       </c>
       <c r="Z25" s="15">
         <v>12801.031450918599</v>
       </c>
       <c r="AA25" s="15">
         <v>12593.674939163899</v>
       </c>
       <c r="AB25" s="15">
+        <v>12482.333697696697</v>
+      </c>
+      <c r="AC25" s="15">
         <v>81.230866784716426</v>
       </c>
-      <c r="AC25" s="15">
+      <c r="AD25" s="15">
         <v>449.09444733265758</v>
       </c>
-      <c r="AD25" s="15">
+      <c r="AE25" s="15">
         <v>1634.9535212345718</v>
       </c>
-      <c r="AE25" s="15">
+      <c r="AF25" s="15">
         <v>234.21759856315185</v>
       </c>
-      <c r="AF25" s="15">
+      <c r="AG25" s="15">
         <v>87.083472701188271</v>
       </c>
-      <c r="AG25" s="15">
+      <c r="AH25" s="15">
         <v>451.51841373040793</v>
       </c>
-      <c r="AH25" s="15">
+      <c r="AI25" s="15">
         <v>2228.5458471483512</v>
       </c>
-      <c r="AI25" s="15">
+      <c r="AJ25" s="15">
         <v>305.70859537793592</v>
       </c>
-      <c r="AJ25" s="15">
+      <c r="AK25" s="15">
         <v>108.39098437282621</v>
       </c>
-      <c r="AK25" s="15">
+      <c r="AL25" s="15">
         <v>595.64256738477661</v>
       </c>
-      <c r="AL25" s="15">
+      <c r="AM25" s="15">
         <v>2144.766601666297</v>
       </c>
-      <c r="AM25" s="15">
+      <c r="AN25" s="15">
         <v>289.81966049047981</v>
       </c>
-      <c r="AN25" s="14">
+      <c r="AO25" s="14">
         <v>103.59324524267606</v>
       </c>
-      <c r="AO25" s="14">
+      <c r="AP25" s="14">
         <v>879.58878239669559</v>
       </c>
-      <c r="AP25" s="14">
+      <c r="AQ25" s="14">
         <v>2535.2480363096088</v>
       </c>
-      <c r="AQ25" s="15">
+      <c r="AR25" s="15">
         <v>310.68262463893296</v>
       </c>
-      <c r="AR25" s="14">
+      <c r="AS25" s="14">
         <v>78.940537462345361</v>
       </c>
-      <c r="AS25" s="14">
+      <c r="AT25" s="14">
         <v>873.95709699648842</v>
       </c>
-      <c r="AT25" s="14">
+      <c r="AU25" s="14">
         <v>2669.1942099582625</v>
       </c>
-      <c r="AU25" s="15">
+      <c r="AV25" s="15">
         <v>333.74504178169195</v>
       </c>
-      <c r="AV25" s="14">
+      <c r="AW25" s="14">
         <v>99.881355899846653</v>
       </c>
-      <c r="AW25" s="14">
+      <c r="AX25" s="14">
         <v>952.90346571629902</v>
       </c>
-      <c r="AX25" s="14">
+      <c r="AY25" s="14">
         <v>2974.7058384911629</v>
       </c>
-      <c r="AY25" s="15">
+      <c r="AZ25" s="15">
         <v>413.67849008855751</v>
       </c>
-      <c r="AZ25" s="14">
+      <c r="BA25" s="14">
         <v>148.27903507302412</v>
       </c>
-      <c r="BA25" s="14">
+      <c r="BB25" s="14">
         <v>1086.8256068860057</v>
       </c>
-      <c r="BB25" s="14">
+      <c r="BC25" s="14">
         <v>3325.1717712789909</v>
       </c>
-      <c r="BC25" s="15">
+      <c r="BD25" s="15">
         <v>440.47021819091526</v>
       </c>
-      <c r="BD25" s="14">
+      <c r="BE25" s="14">
         <v>153.68404683469169</v>
       </c>
-      <c r="BE25" s="14">
+      <c r="BF25" s="14">
         <v>1251.3739667802652</v>
       </c>
-      <c r="BF25" s="14">
+      <c r="BG25" s="14">
         <v>3684.7132247633035</v>
       </c>
-      <c r="BG25" s="15">
+      <c r="BH25" s="15">
         <v>453.11040860694158</v>
       </c>
-      <c r="BH25" s="14">
+      <c r="BI25" s="14">
         <v>184.83654973699984</v>
       </c>
-      <c r="BI25" s="14">
+      <c r="BJ25" s="14">
         <v>1304.0700263129002</v>
       </c>
-      <c r="BJ25" s="14">
+      <c r="BK25" s="14">
         <v>3717.9205865080994</v>
       </c>
-      <c r="BK25" s="15">
+      <c r="BL25" s="15">
         <v>453.7008624357</v>
       </c>
-      <c r="BL25" s="14">
+      <c r="BM25" s="14">
         <v>176.55286891239993</v>
       </c>
-      <c r="BM25" s="14">
+      <c r="BN25" s="14">
         <v>1056.6291806604004</v>
       </c>
-      <c r="BN25" s="14">
+      <c r="BO25" s="14">
         <v>3193.9099459221006</v>
       </c>
-      <c r="BO25" s="15">
+      <c r="BP25" s="15">
         <v>380.98187046069995</v>
       </c>
-      <c r="BP25" s="14">
+      <c r="BQ25" s="14">
         <v>144.12242087580009</v>
       </c>
-      <c r="BQ25" s="14">
+      <c r="BR25" s="14">
         <v>1017.1940311740996</v>
       </c>
-      <c r="BR25" s="14">
+      <c r="BS25" s="14">
         <v>3407.2095820671016</v>
       </c>
-      <c r="BS25" s="15">
+      <c r="BT25" s="15">
         <v>378.36987840470033</v>
       </c>
-      <c r="BT25" s="14">
+      <c r="BU25" s="14">
         <v>137.14148659780003</v>
       </c>
-      <c r="BU25" s="14">
+      <c r="BV25" s="14">
         <v>1113.0335490989999</v>
       </c>
-      <c r="BV25" s="14">
+      <c r="BW25" s="14">
         <v>3626.2754363977992</v>
       </c>
-      <c r="BW25" s="15">
+      <c r="BX25" s="15">
         <v>394.68986791769998</v>
       </c>
-      <c r="BX25" s="14">
+      <c r="BY25" s="14">
         <v>129.22247118069998</v>
       </c>
-      <c r="BY25" s="14">
+      <c r="BZ25" s="14">
         <v>1073.1273916599002</v>
       </c>
-      <c r="BZ25" s="14">
+      <c r="CA25" s="14">
         <v>3632.5070356791002</v>
       </c>
-      <c r="CA25" s="15">
+      <c r="CB25" s="15">
         <v>378.93038403369985</v>
       </c>
-      <c r="CB25" s="14">
+      <c r="CC25" s="14">
         <v>155.69528749130015</v>
       </c>
-      <c r="CC25" s="14">
+      <c r="CD25" s="14">
         <v>1130.7101330412002</v>
       </c>
-      <c r="CD25" s="14">
+      <c r="CE25" s="14">
         <v>3780.2082218803989</v>
       </c>
-      <c r="CE25" s="15">
+      <c r="CF25" s="15">
         <v>405.09337640859997</v>
       </c>
-      <c r="CF25" s="14">
+      <c r="CG25" s="14">
         <v>203.11150933949992</v>
       </c>
-      <c r="CG25" s="14">
+      <c r="CH25" s="14">
         <v>1302.8644147343002</v>
       </c>
-      <c r="CH25" s="14">
+      <c r="CI25" s="14">
         <v>3924.0308749489991</v>
       </c>
-      <c r="CI25" s="15">
+      <c r="CJ25" s="15">
         <v>480.17992900830001</v>
       </c>
-      <c r="CJ25" s="15">
+      <c r="CK25" s="15">
         <v>249.8817528778001</v>
       </c>
-      <c r="CK25" s="15">
+      <c r="CL25" s="15">
         <v>1331.5465938771999</v>
       </c>
-      <c r="CL25" s="15">
+      <c r="CM25" s="15">
         <v>4454.6937216731012</v>
       </c>
-      <c r="CM25" s="15">
+      <c r="CN25" s="15">
         <v>501.37354882350007</v>
       </c>
-      <c r="CN25" s="15">
+      <c r="CO25" s="15">
         <v>293.58672061560003</v>
       </c>
-      <c r="CO25" s="15">
+      <c r="CP25" s="15">
         <v>1439.7181785618006</v>
       </c>
-      <c r="CP25" s="15">
+      <c r="CQ25" s="15">
         <v>5003.2134543479988</v>
       </c>
-      <c r="CQ25" s="15">
+      <c r="CR25" s="15">
         <v>508.17520166599979</v>
       </c>
-      <c r="CR25" s="15">
+      <c r="CS25" s="15">
         <v>253.87600178779996</v>
       </c>
-      <c r="CS25" s="15">
+      <c r="CT25" s="15">
         <v>1675.1547809427007</v>
       </c>
-      <c r="CT25" s="15">
+      <c r="CU25" s="15">
         <v>5405.9406947016023</v>
       </c>
-      <c r="CU25" s="15">
+      <c r="CV25" s="15">
         <v>422.72633393830023</v>
       </c>
-      <c r="CV25" s="15">
+      <c r="CW25" s="15">
         <v>172.76969913670001</v>
       </c>
-      <c r="CW25" s="15">
+      <c r="CX25" s="15">
         <v>1720.5865308882994</v>
       </c>
-      <c r="CX25" s="15">
+      <c r="CY25" s="15">
         <v>5707.5209155555949</v>
       </c>
-      <c r="CY25" s="15">
+      <c r="CZ25" s="15">
         <v>465.17357735810015</v>
       </c>
-      <c r="CZ25" s="15">
+      <c r="DA25" s="15">
         <v>72.72439946799966</v>
       </c>
-      <c r="DA25" s="15">
+      <c r="DB25" s="15">
         <v>1907.0150890628008</v>
       </c>
-      <c r="DB25" s="15">
+      <c r="DC25" s="15">
         <v>6242.4210746810986</v>
       </c>
-      <c r="DC25" s="15">
+      <c r="DD25" s="15">
         <v>742.1761914456996</v>
       </c>
-      <c r="DD25" s="15">
+      <c r="DE25" s="15">
         <v>152.3553856778002</v>
       </c>
-      <c r="DE25" s="15">
+      <c r="DF25" s="15">
         <v>444.6111189888</v>
       </c>
-      <c r="DF25" s="15">
+      <c r="DG25" s="15">
         <v>3181.1095617487999</v>
       </c>
-      <c r="DG25" s="14">
+      <c r="DH25" s="14">
         <v>289.03575689059994</v>
       </c>
-      <c r="DH25" s="14">
+      <c r="DI25" s="14">
         <v>139.85409487979999</v>
       </c>
-      <c r="DI25" s="14">
+      <c r="DJ25" s="14">
         <v>1031.3487572157003</v>
       </c>
-      <c r="DJ25" s="14">
+      <c r="DK25" s="14">
         <v>6303.3248430262984</v>
       </c>
-      <c r="DK25" s="14">
+      <c r="DL25" s="14">
         <v>722.54393552880038</v>
       </c>
-      <c r="DL25" s="14">
+      <c r="DM25" s="14">
         <v>246.10968904900017</v>
       </c>
-      <c r="DM25" s="14">
+      <c r="DN25" s="14">
         <v>2315.9489106966994</v>
       </c>
-      <c r="DN25" s="14">
+      <c r="DO25" s="14">
         <v>8069.6339052243038</v>
       </c>
-      <c r="DO25" s="14">
+      <c r="DP25" s="14">
         <v>1095.6634814131003</v>
       </c>
-      <c r="DP25" s="14">
+      <c r="DQ25" s="14">
         <v>347.88971956379964</v>
       </c>
-      <c r="DQ25" s="14">
+      <c r="DR25" s="14">
         <v>2719.7601816836</v>
       </c>
-      <c r="DR25" s="14">
+      <c r="DS25" s="14">
         <v>8609.0332168650002</v>
       </c>
-      <c r="DS25" s="14">
+      <c r="DT25" s="14">
         <v>1124.3483328062</v>
       </c>
-      <c r="DT25" s="14">
+      <c r="DU25" s="14">
         <v>353.43620169139979</v>
       </c>
-      <c r="DU25" s="14">
+      <c r="DV25" s="14">
         <v>2741.3924607492995</v>
       </c>
-      <c r="DV25" s="14">
+      <c r="DW25" s="14">
         <v>8370.2852262961005</v>
       </c>
-      <c r="DW25" s="14">
+      <c r="DX25" s="14">
         <v>1128.5610504270999</v>
       </c>
-      <c r="DX25" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY25" s="14">
-        <v>2863.4673221032003</v>
+        <v>381.86255262259959</v>
       </c>
       <c r="DZ25" s="14">
-        <v>8256.5605702604989</v>
+        <v>2807.2428287410007</v>
+      </c>
+      <c r="EA25" s="14">
+        <v>8201.2364221163953</v>
+      </c>
+      <c r="EB25" s="14">
+        <v>1091.9918942166996</v>
       </c>
     </row>
-    <row r="26" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="22" t="s">
         <v>141</v>
       </c>
       <c r="C26" s="14">
         <v>3011.7561073805136</v>
       </c>
       <c r="D26" s="14">
         <v>3749.3468338927491</v>
       </c>
       <c r="E26" s="14">
         <v>3960.8310693748913</v>
       </c>
       <c r="F26" s="14">
         <v>4425.2084378501522</v>
       </c>
       <c r="G26" s="14">
         <v>4639.1558154026952</v>
       </c>
       <c r="H26" s="14">
         <v>5045.2450144214754</v>
       </c>
       <c r="I26" s="14">
         <v>5585.3833337939122</v>
       </c>
       <c r="J26" s="14">
@@ -9766,360 +9901,366 @@
       <c r="T26" s="15">
         <v>8959.5622029759033</v>
       </c>
       <c r="U26" s="15">
         <v>9501.1826209070932</v>
       </c>
       <c r="V26" s="15">
         <v>10539.1080630619</v>
       </c>
       <c r="W26" s="15">
         <v>4746.8440563513004</v>
       </c>
       <c r="X26" s="15">
         <v>9134.3761243018998</v>
       </c>
       <c r="Y26" s="15">
         <v>13113.782856364103</v>
       </c>
       <c r="Z26" s="15">
         <v>14597.843602155099</v>
       </c>
       <c r="AA26" s="15">
         <v>15005.3379357291</v>
       </c>
       <c r="AB26" s="15">
+        <v>15297.817160015797</v>
+      </c>
+      <c r="AC26" s="15">
         <v>237.07764647879168</v>
       </c>
-      <c r="AC26" s="15">
+      <c r="AD26" s="15">
         <v>586.01376807405063</v>
       </c>
-      <c r="AD26" s="15">
+      <c r="AE26" s="15">
         <v>1816.7748743195468</v>
       </c>
-      <c r="AE26" s="15">
+      <c r="AF26" s="15">
         <v>371.88981850812411</v>
       </c>
-      <c r="AF26" s="15">
+      <c r="AG26" s="15">
         <v>256.39749692237996</v>
       </c>
-      <c r="AG26" s="15">
+      <c r="AH26" s="15">
         <v>613.24416938502623</v>
       </c>
-      <c r="AH26" s="15">
+      <c r="AI26" s="15">
         <v>2419.5922787756185</v>
       </c>
-      <c r="AI26" s="15">
+      <c r="AJ26" s="15">
         <v>460.11288880972427</v>
       </c>
-      <c r="AJ26" s="15">
+      <c r="AK26" s="15">
         <v>269.98374234681216</v>
       </c>
-      <c r="AK26" s="15">
+      <c r="AL26" s="15">
         <v>817.82694418086339</v>
       </c>
-      <c r="AL26" s="15">
+      <c r="AM26" s="15">
         <v>2402.460681452485</v>
       </c>
-      <c r="AM26" s="15">
+      <c r="AN26" s="15">
         <v>470.55970139473095</v>
       </c>
-      <c r="AN26" s="14">
+      <c r="AO26" s="14">
         <v>222.09440823717458</v>
       </c>
-      <c r="AO26" s="14">
+      <c r="AP26" s="14">
         <v>1011.9334114994554</v>
       </c>
-      <c r="AP26" s="14">
+      <c r="AQ26" s="14">
         <v>2732.579039852536</v>
       </c>
-      <c r="AQ26" s="15">
+      <c r="AR26" s="15">
         <v>458.60157826098651</v>
       </c>
-      <c r="AR26" s="14">
+      <c r="AS26" s="14">
         <v>241.17405461811617</v>
       </c>
-      <c r="AS26" s="14">
+      <c r="AT26" s="14">
         <v>1038.6437092768706</v>
       </c>
-      <c r="AT26" s="14">
+      <c r="AU26" s="14">
         <v>2874.5270285172355</v>
       </c>
-      <c r="AU26" s="15">
+      <c r="AV26" s="15">
         <v>484.81102299047359</v>
       </c>
-      <c r="AV26" s="14">
+      <c r="AW26" s="14">
         <v>260.90142032349871</v>
       </c>
-      <c r="AW26" s="14">
+      <c r="AX26" s="14">
         <v>1098.9021793048166</v>
       </c>
-      <c r="AX26" s="14">
+      <c r="AY26" s="14">
         <v>3160.3516860836471</v>
       </c>
-      <c r="AY26" s="15">
+      <c r="AZ26" s="15">
         <v>525.08972870951277</v>
       </c>
-      <c r="AZ26" s="14">
+      <c r="BA26" s="14">
         <v>261.31054489042839</v>
       </c>
-      <c r="BA26" s="14">
+      <c r="BB26" s="14">
         <v>1235.5504711726303</v>
       </c>
-      <c r="BB26" s="14">
+      <c r="BC26" s="14">
         <v>3489.0614399405399</v>
       </c>
-      <c r="BC26" s="15">
+      <c r="BD26" s="15">
         <v>599.46087779031438</v>
       </c>
-      <c r="BD26" s="14">
+      <c r="BE26" s="14">
         <v>314.9871078627715</v>
       </c>
-      <c r="BE26" s="14">
+      <c r="BF26" s="14">
         <v>1423.0404416608374</v>
       </c>
-      <c r="BF26" s="14">
+      <c r="BG26" s="14">
         <v>3867.887530279289</v>
       </c>
-      <c r="BG26" s="15">
+      <c r="BH26" s="15">
         <v>654.28137012616492</v>
       </c>
-      <c r="BH26" s="14">
+      <c r="BI26" s="14">
         <v>373.81691177029984</v>
       </c>
-      <c r="BI26" s="14">
+      <c r="BJ26" s="14">
         <v>1467.5493230178001</v>
       </c>
-      <c r="BJ26" s="14">
+      <c r="BK26" s="14">
         <v>3934.0928093428993</v>
       </c>
-      <c r="BK26" s="15">
+      <c r="BL26" s="15">
         <v>650.53457832089998</v>
       </c>
-      <c r="BL26" s="14">
+      <c r="BM26" s="14">
         <v>305.36788126229993</v>
       </c>
-      <c r="BM26" s="14">
+      <c r="BN26" s="14">
         <v>1246.8155134248004</v>
       </c>
-      <c r="BN26" s="14">
+      <c r="BO26" s="14">
         <v>3430.0273322353005</v>
       </c>
-      <c r="BO26" s="15">
+      <c r="BP26" s="15">
         <v>549.81761991429994</v>
       </c>
-      <c r="BP26" s="14">
+      <c r="BQ26" s="14">
         <v>280.76140169280006</v>
       </c>
-      <c r="BQ26" s="14">
+      <c r="BR26" s="14">
         <v>1176.1726513295996</v>
       </c>
-      <c r="BR26" s="14">
+      <c r="BS26" s="14">
         <v>3584.5057011454014</v>
       </c>
-      <c r="BS26" s="15">
+      <c r="BT26" s="15">
         <v>534.61293263520031</v>
       </c>
-      <c r="BT26" s="14">
+      <c r="BU26" s="14">
         <v>268.39390311840003</v>
       </c>
-      <c r="BU26" s="14">
+      <c r="BV26" s="14">
         <v>1266.9451088898998</v>
       </c>
-      <c r="BV26" s="14">
+      <c r="BW26" s="14">
         <v>3805.1029166363992</v>
       </c>
-      <c r="BW26" s="15">
+      <c r="BX26" s="15">
         <v>563.11799120199998</v>
       </c>
-      <c r="BX26" s="14">
+      <c r="BY26" s="14">
         <v>278.8298902436</v>
       </c>
-      <c r="BY26" s="14">
+      <c r="BZ26" s="14">
         <v>1277.1894094301003</v>
       </c>
-      <c r="BZ26" s="14">
+      <c r="CA26" s="14">
         <v>3836.4544532515001</v>
       </c>
-      <c r="CA26" s="15">
+      <c r="CB26" s="15">
         <v>543.32180617259985</v>
       </c>
-      <c r="CB26" s="14">
+      <c r="CC26" s="14">
         <v>294.65006474910012</v>
       </c>
-      <c r="CC26" s="14">
+      <c r="CD26" s="14">
         <v>1315.8167498939001</v>
       </c>
-      <c r="CD26" s="14">
+      <c r="CE26" s="14">
         <v>3960.6737495754987</v>
       </c>
-      <c r="CE26" s="15">
+      <c r="CF26" s="15">
         <v>580.40700004799987</v>
       </c>
-      <c r="CF26" s="14">
+      <c r="CG26" s="14">
         <v>344.51978135169992</v>
       </c>
-      <c r="CG26" s="14">
+      <c r="CH26" s="14">
         <v>1474.2567126178003</v>
       </c>
-      <c r="CH26" s="14">
+      <c r="CI26" s="14">
         <v>4116.1599096552991</v>
       </c>
-      <c r="CI26" s="15">
+      <c r="CJ26" s="15">
         <v>609.8916187607</v>
       </c>
-      <c r="CJ26" s="15">
+      <c r="CK26" s="15">
         <v>366.29496738980009</v>
       </c>
-      <c r="CK26" s="15">
+      <c r="CL26" s="15">
         <v>1536.1111989567999</v>
       </c>
-      <c r="CL26" s="15">
+      <c r="CM26" s="15">
         <v>4647.9677718806015</v>
       </c>
-      <c r="CM26" s="15">
+      <c r="CN26" s="15">
         <v>668.87295118760005</v>
       </c>
-      <c r="CN26" s="15">
+      <c r="CO26" s="15">
         <v>435.75883156169999</v>
       </c>
-      <c r="CO26" s="15">
+      <c r="CP26" s="15">
         <v>1652.0783186074007</v>
       </c>
-      <c r="CP26" s="15">
+      <c r="CQ26" s="15">
         <v>5256.3254928979986</v>
       </c>
-      <c r="CQ26" s="15">
+      <c r="CR26" s="15">
         <v>754.0467439529998</v>
       </c>
-      <c r="CR26" s="15">
+      <c r="CS26" s="15">
         <v>463.79209374870004</v>
       </c>
-      <c r="CS26" s="15">
+      <c r="CT26" s="15">
         <v>1944.6976243473007</v>
       </c>
-      <c r="CT26" s="15">
+      <c r="CU26" s="15">
         <v>5762.4612872232019</v>
       </c>
-      <c r="CU26" s="15">
+      <c r="CV26" s="15">
         <v>788.61119765670014</v>
       </c>
-      <c r="CV26" s="15">
+      <c r="CW26" s="15">
         <v>468.54276389579996</v>
       </c>
-      <c r="CW26" s="15">
+      <c r="CX26" s="15">
         <v>2123.7211202992994</v>
       </c>
-      <c r="CX26" s="15">
+      <c r="CY26" s="15">
         <v>6085.5087994070946</v>
       </c>
-      <c r="CY26" s="15">
+      <c r="CZ26" s="15">
         <v>823.40993730490015</v>
       </c>
-      <c r="CZ26" s="15">
+      <c r="DA26" s="15">
         <v>486.21019463609991</v>
       </c>
-      <c r="DA26" s="15">
+      <c r="DB26" s="15">
         <v>2322.399112838601</v>
       </c>
-      <c r="DB26" s="15">
+      <c r="DC26" s="15">
         <v>6626.7454151349984</v>
       </c>
-      <c r="DC26" s="15">
+      <c r="DD26" s="15">
         <v>1103.7533404521996</v>
       </c>
-      <c r="DD26" s="15">
+      <c r="DE26" s="15">
         <v>397.48585572340016</v>
       </c>
-      <c r="DE26" s="15">
+      <c r="DF26" s="15">
         <v>535.30547791430001</v>
       </c>
-      <c r="DF26" s="15">
+      <c r="DG26" s="15">
         <v>3349.8471082105998</v>
       </c>
-      <c r="DG26" s="14">
+      <c r="DH26" s="14">
         <v>464.20561450299994</v>
       </c>
-      <c r="DH26" s="14">
+      <c r="DI26" s="14">
         <v>241.8180657188</v>
       </c>
-      <c r="DI26" s="14">
+      <c r="DJ26" s="14">
         <v>1217.4593721380002</v>
       </c>
-      <c r="DJ26" s="14">
+      <c r="DK26" s="14">
         <v>6654.5148073170985</v>
       </c>
-      <c r="DK26" s="14">
+      <c r="DL26" s="14">
         <v>1020.5838791280004</v>
       </c>
-      <c r="DL26" s="14">
+      <c r="DM26" s="14">
         <v>485.50948590420012</v>
       </c>
-      <c r="DM26" s="14">
+      <c r="DN26" s="14">
         <v>2686.0614838215993</v>
       </c>
-      <c r="DN26" s="14">
+      <c r="DO26" s="14">
         <v>8469.291608599804</v>
       </c>
-      <c r="DO26" s="14">
+      <c r="DP26" s="14">
         <v>1472.9202780385001</v>
       </c>
-      <c r="DP26" s="14">
+      <c r="DQ26" s="14">
         <v>661.84545297739976</v>
       </c>
-      <c r="DQ26" s="14">
+      <c r="DR26" s="14">
         <v>3180.2933732905999</v>
       </c>
-      <c r="DR26" s="14">
+      <c r="DS26" s="14">
         <v>9122.5583771885995</v>
       </c>
-      <c r="DS26" s="14">
+      <c r="DT26" s="14">
         <v>1633.1463986985</v>
       </c>
-      <c r="DT26" s="14">
+      <c r="DU26" s="14">
         <v>811.61515295689969</v>
       </c>
-      <c r="DU26" s="14">
+      <c r="DV26" s="14">
         <v>3318.8489271533995</v>
       </c>
-      <c r="DV26" s="14">
+      <c r="DW26" s="14">
         <v>9058.2202507709007</v>
       </c>
-      <c r="DW26" s="14">
+      <c r="DX26" s="14">
         <v>1816.6536048478999</v>
       </c>
-      <c r="DX26" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY26" s="14">
-        <v>3509.0573104692003</v>
+        <v>865.51701103799974</v>
       </c>
       <c r="DZ26" s="14">
-        <v>9037.1377214832992</v>
+        <v>3509.0573104692007</v>
+      </c>
+      <c r="EA26" s="14">
+        <v>9037.1377214832955</v>
+      </c>
+      <c r="EB26" s="14">
+        <v>1886.1051170252995</v>
       </c>
     </row>
-    <row r="27" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="22" t="s">
         <v>147</v>
       </c>
       <c r="C27" s="14">
         <v>288.09563498043656</v>
       </c>
       <c r="D27" s="14">
         <v>305.75391105740027</v>
       </c>
       <c r="E27" s="14">
         <v>341.17560301403375</v>
       </c>
       <c r="F27" s="14">
         <v>252.51825192802471</v>
       </c>
       <c r="G27" s="14">
         <v>314.5348131050165</v>
       </c>
       <c r="H27" s="14">
         <v>457.37417301218761</v>
       </c>
       <c r="I27" s="14">
         <v>372.57199246407896</v>
       </c>
       <c r="J27" s="14">
@@ -10155,360 +10296,366 @@
       <c r="T27" s="15">
         <v>244.01236945790001</v>
       </c>
       <c r="U27" s="15">
         <v>187.5738636884</v>
       </c>
       <c r="V27" s="15">
         <v>237.80848169829994</v>
       </c>
       <c r="W27" s="15">
         <v>121.1093260936</v>
       </c>
       <c r="X27" s="15">
         <v>160.86974228609995</v>
       </c>
       <c r="Y27" s="15">
         <v>242.97668542749997</v>
       </c>
       <c r="Z27" s="15">
         <v>300.67231106310004</v>
       </c>
       <c r="AA27" s="15">
         <v>411.16913979830002</v>
       </c>
       <c r="AB27" s="15">
+        <v>437.55838206980002</v>
+      </c>
+      <c r="AC27" s="15">
         <v>48.008782029325396</v>
       </c>
-      <c r="AC27" s="15">
+      <c r="AD27" s="15">
         <v>81.475669597029025</v>
       </c>
-      <c r="AD27" s="15">
+      <c r="AE27" s="15">
         <v>66.864030155082247</v>
       </c>
-      <c r="AE27" s="15">
+      <c r="AF27" s="15">
         <v>91.747153198999868</v>
       </c>
-      <c r="AF27" s="15">
+      <c r="AG27" s="15">
         <v>62.88176634705497</v>
       </c>
-      <c r="AG27" s="15">
+      <c r="AH27" s="15">
         <v>57.384409196271704</v>
       </c>
-      <c r="AH27" s="15">
+      <c r="AI27" s="15">
         <v>82.883058349614018</v>
       </c>
-      <c r="AI27" s="15">
+      <c r="AJ27" s="15">
         <v>102.60467716445957</v>
       </c>
-      <c r="AJ27" s="15">
+      <c r="AK27" s="15">
         <v>69.284049512371027</v>
       </c>
-      <c r="AK27" s="15">
+      <c r="AL27" s="15">
         <v>93.222198319600835</v>
       </c>
-      <c r="AL27" s="15">
+      <c r="AM27" s="15">
         <v>97.405424434122352</v>
       </c>
-      <c r="AM27" s="15">
+      <c r="AN27" s="15">
         <v>81.263930747939497</v>
       </c>
-      <c r="AN27" s="14">
+      <c r="AO27" s="14">
         <v>42.55713823934019</v>
       </c>
-      <c r="AO27" s="14">
+      <c r="AP27" s="14">
         <v>72.355723857625406</v>
       </c>
-      <c r="AP27" s="14">
+      <c r="AQ27" s="14">
         <v>66.765911302021635</v>
       </c>
-      <c r="AQ27" s="15">
+      <c r="AR27" s="15">
         <v>70.839478529037478</v>
       </c>
-      <c r="AR27" s="14">
+      <c r="AS27" s="14">
         <v>48.935612629097676</v>
       </c>
-      <c r="AS27" s="14">
+      <c r="AT27" s="14">
         <v>106.88518135183679</v>
       </c>
-      <c r="AT27" s="14">
+      <c r="AU27" s="14">
         <v>75.449235919289961</v>
       </c>
-      <c r="AU27" s="15">
+      <c r="AV27" s="15">
         <v>83.26478320479211</v>
       </c>
-      <c r="AV27" s="14">
+      <c r="AW27" s="14">
         <v>51.274581202223082</v>
       </c>
-      <c r="AW27" s="14">
+      <c r="AX27" s="14">
         <v>132.43027784966736</v>
       </c>
-      <c r="AX27" s="14">
+      <c r="AY27" s="14">
         <v>166.37820170506529</v>
       </c>
-      <c r="AY27" s="15">
+      <c r="AZ27" s="15">
         <v>107.29111225523182</v>
       </c>
-      <c r="AZ27" s="14">
+      <c r="BA27" s="14">
         <v>64.262984207730398</v>
       </c>
-      <c r="BA27" s="14">
+      <c r="BB27" s="14">
         <v>126.61831745966714</v>
       </c>
-      <c r="BB27" s="14">
+      <c r="BC27" s="14">
         <v>84.468405685731398</v>
       </c>
-      <c r="BC27" s="15">
+      <c r="BD27" s="15">
         <v>97.22228511095004</v>
       </c>
-      <c r="BD27" s="14">
+      <c r="BE27" s="14">
         <v>66.488492677140584</v>
       </c>
-      <c r="BE27" s="14">
+      <c r="BF27" s="14">
         <v>108.12106797858797</v>
       </c>
-      <c r="BF27" s="14">
+      <c r="BG27" s="14">
         <v>106.5348281779561</v>
       </c>
-      <c r="BG27" s="15">
+      <c r="BH27" s="15">
         <v>105.29503825620021</v>
       </c>
-      <c r="BH27" s="14">
+      <c r="BI27" s="14">
         <v>57.246605723800002</v>
       </c>
-      <c r="BI27" s="14">
+      <c r="BJ27" s="14">
         <v>114.57877819749999</v>
       </c>
-      <c r="BJ27" s="14">
+      <c r="BK27" s="14">
         <v>93.208778766699965</v>
       </c>
-      <c r="BK27" s="15">
+      <c r="BL27" s="15">
         <v>87.03724988999997</v>
       </c>
-      <c r="BL27" s="14">
+      <c r="BM27" s="14">
         <v>41.714059560199999</v>
       </c>
-      <c r="BM27" s="14">
+      <c r="BN27" s="14">
         <v>69.332033293700022</v>
       </c>
-      <c r="BN27" s="14">
+      <c r="BO27" s="14">
         <v>58.315058574400005</v>
       </c>
-      <c r="BO27" s="15">
+      <c r="BP27" s="15">
         <v>48.077380582699995</v>
       </c>
-      <c r="BP27" s="14">
+      <c r="BQ27" s="14">
         <v>33.03017488399999</v>
       </c>
-      <c r="BQ27" s="14">
+      <c r="BR27" s="14">
         <v>60.121880571900014</v>
       </c>
-      <c r="BR27" s="14">
+      <c r="BS27" s="14">
         <v>67.423378764499972</v>
       </c>
-      <c r="BS27" s="15">
+      <c r="BT27" s="15">
         <v>40.170754858999999</v>
       </c>
-      <c r="BT27" s="14">
+      <c r="BU27" s="14">
         <v>28.655887043899998</v>
       </c>
-      <c r="BU27" s="14">
+      <c r="BV27" s="14">
         <v>59.190258992600015</v>
       </c>
-      <c r="BV27" s="14">
+      <c r="BW27" s="14">
         <v>47.919357624299998</v>
       </c>
-      <c r="BW27" s="15">
+      <c r="BX27" s="15">
         <v>56.679869426599993</v>
       </c>
-      <c r="BX27" s="14">
+      <c r="BY27" s="14">
         <v>26.867613273299991</v>
       </c>
-      <c r="BY27" s="14">
+      <c r="BZ27" s="14">
         <v>63.677242277899992</v>
       </c>
-      <c r="BZ27" s="14">
+      <c r="CA27" s="14">
         <v>57.600507361500014</v>
       </c>
-      <c r="CA27" s="15">
+      <c r="CB27" s="15">
         <v>50.581846623800004</v>
       </c>
-      <c r="CB27" s="14">
+      <c r="CC27" s="14">
         <v>36.955691283699991</v>
       </c>
-      <c r="CC27" s="14">
+      <c r="CD27" s="14">
         <v>65.474736476300023</v>
       </c>
-      <c r="CD27" s="14">
+      <c r="CE27" s="14">
         <v>44.786460214900011</v>
       </c>
-      <c r="CE27" s="15">
+      <c r="CF27" s="15">
         <v>42.867282058799972</v>
       </c>
-      <c r="CF27" s="14">
+      <c r="CG27" s="14">
         <v>32.307295660700007</v>
       </c>
-      <c r="CG27" s="14">
+      <c r="CH27" s="14">
         <v>54.629270672599993</v>
       </c>
-      <c r="CH27" s="14">
+      <c r="CI27" s="14">
         <v>43.558609456299997</v>
       </c>
-      <c r="CI27" s="15">
+      <c r="CJ27" s="15">
         <v>39.162748165800004</v>
       </c>
-      <c r="CJ27" s="15">
+      <c r="CK27" s="15">
         <v>36.774523099000014</v>
       </c>
-      <c r="CK27" s="15">
+      <c r="CL27" s="15">
         <v>64.538315029000017</v>
       </c>
-      <c r="CL27" s="15">
+      <c r="CM27" s="15">
         <v>48.961235503899999</v>
       </c>
-      <c r="CM27" s="15">
+      <c r="CN27" s="15">
         <v>40.302156326900018</v>
       </c>
-      <c r="CN27" s="15">
+      <c r="CO27" s="15">
         <v>37.393985903299999</v>
       </c>
-      <c r="CO27" s="15">
+      <c r="CP27" s="15">
         <v>54.985684908200007</v>
       </c>
-      <c r="CP27" s="15">
+      <c r="CQ27" s="15">
         <v>49.55867548680002</v>
       </c>
-      <c r="CQ27" s="15">
+      <c r="CR27" s="15">
         <v>38.386227355299994</v>
       </c>
-      <c r="CR27" s="15">
+      <c r="CS27" s="15">
         <v>45.764543006899999</v>
       </c>
-      <c r="CS27" s="15">
+      <c r="CT27" s="15">
         <v>76.503785489800023</v>
       </c>
-      <c r="CT27" s="15">
+      <c r="CU27" s="15">
         <v>72.226022792899997</v>
       </c>
-      <c r="CU27" s="15">
+      <c r="CV27" s="15">
         <v>49.518018168299989</v>
       </c>
-      <c r="CV27" s="15">
+      <c r="CW27" s="15">
         <v>28.326037783599997</v>
       </c>
-      <c r="CW27" s="15">
+      <c r="CX27" s="15">
         <v>49.023512184500007</v>
       </c>
-      <c r="CX27" s="15">
+      <c r="CY27" s="15">
         <v>56.777824397700009</v>
       </c>
-      <c r="CY27" s="15">
+      <c r="CZ27" s="15">
         <v>53.44648932259998</v>
       </c>
-      <c r="CZ27" s="15">
+      <c r="DA27" s="15">
         <v>31.209635319000007</v>
       </c>
-      <c r="DA27" s="15">
+      <c r="DB27" s="15">
         <v>63.802909185799997</v>
       </c>
-      <c r="DB27" s="15">
+      <c r="DC27" s="15">
         <v>87.626862914799958</v>
       </c>
-      <c r="DC27" s="15">
+      <c r="DD27" s="15">
         <v>55.169074278699995</v>
       </c>
-      <c r="DD27" s="15">
+      <c r="DE27" s="15">
         <v>36.0839522172</v>
       </c>
-      <c r="DE27" s="15">
+      <c r="DF27" s="15">
         <v>13.9479438299</v>
       </c>
-      <c r="DF27" s="15">
+      <c r="DG27" s="15">
         <v>44.396179762200006</v>
       </c>
-      <c r="DG27" s="14">
+      <c r="DH27" s="14">
         <v>26.681250284300003</v>
       </c>
-      <c r="DH27" s="14">
+      <c r="DI27" s="14">
         <v>24.224778418099994</v>
       </c>
-      <c r="DI27" s="14">
+      <c r="DJ27" s="14">
         <v>42.779296944199984</v>
       </c>
-      <c r="DJ27" s="14">
+      <c r="DK27" s="14">
         <v>53.668153488599998</v>
       </c>
-      <c r="DK27" s="14">
+      <c r="DL27" s="14">
         <v>40.197513435199994</v>
       </c>
-      <c r="DL27" s="14">
+      <c r="DM27" s="14">
         <v>38.489910057600007</v>
       </c>
-      <c r="DM27" s="14">
+      <c r="DN27" s="14">
         <v>67.958862567099985</v>
       </c>
-      <c r="DN27" s="14">
+      <c r="DO27" s="14">
         <v>75.07045644119998</v>
       </c>
-      <c r="DO27" s="14">
+      <c r="DP27" s="14">
         <v>61.457456361600002</v>
       </c>
-      <c r="DP27" s="14">
+      <c r="DQ27" s="14">
         <v>49.700558291200004</v>
       </c>
-      <c r="DQ27" s="14">
+      <c r="DR27" s="14">
         <v>75.17567902430001</v>
       </c>
-      <c r="DR27" s="14">
+      <c r="DS27" s="14">
         <v>92.510079808899988</v>
       </c>
-      <c r="DS27" s="14">
+      <c r="DT27" s="14">
         <v>83.285993938700003</v>
       </c>
-      <c r="DT27" s="14">
+      <c r="DU27" s="14">
         <v>62.955755642399993</v>
       </c>
-      <c r="DU27" s="14">
+      <c r="DV27" s="14">
         <v>101.5985691459</v>
       </c>
-      <c r="DV27" s="14">
+      <c r="DW27" s="14">
         <v>143.36225894080002</v>
       </c>
-      <c r="DW27" s="14">
+      <c r="DX27" s="14">
         <v>103.2525560692</v>
       </c>
-      <c r="DX27" s="14">
+      <c r="DY27" s="14">
         <v>98.265585500899988</v>
       </c>
-      <c r="DY27" s="14">
+      <c r="DZ27" s="14">
         <v>90.104528209200012</v>
       </c>
-      <c r="DZ27" s="14">
-        <v>149.49340672299999</v>
+      <c r="EA27" s="14">
+        <v>149.49340672300005</v>
+      </c>
+      <c r="EB27" s="14">
+        <v>99.694861636699997</v>
       </c>
     </row>
-    <row r="28" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="22" t="s">
         <v>148</v>
       </c>
       <c r="C28" s="14">
         <v>2723.6604724000767</v>
       </c>
       <c r="D28" s="14">
         <v>3443.5929228353484</v>
       </c>
       <c r="E28" s="14">
         <v>3619.6554663608576</v>
       </c>
       <c r="F28" s="14">
         <v>4172.6901859221271</v>
       </c>
       <c r="G28" s="14">
         <v>4324.6210022976793</v>
       </c>
       <c r="H28" s="14">
         <v>4587.870841409288</v>
       </c>
       <c r="I28" s="14">
         <v>5212.8113413298333</v>
       </c>
       <c r="J28" s="14">
@@ -10544,360 +10691,366 @@
       <c r="T28" s="15">
         <v>8715.5498335180037</v>
       </c>
       <c r="U28" s="15">
         <v>9313.6087572186934</v>
       </c>
       <c r="V28" s="15">
         <v>10301.299581363601</v>
       </c>
       <c r="W28" s="15">
         <v>4625.7347302577</v>
       </c>
       <c r="X28" s="15">
         <v>8973.5063820157993</v>
       </c>
       <c r="Y28" s="15">
         <v>12870.806170936603</v>
       </c>
       <c r="Z28" s="15">
         <v>14297.171291091998</v>
       </c>
       <c r="AA28" s="15">
         <v>14594.168795930798</v>
       </c>
       <c r="AB28" s="15">
+        <v>14860.258777945994</v>
+      </c>
+      <c r="AC28" s="15">
         <v>189.06886444946628</v>
       </c>
-      <c r="AC28" s="15">
+      <c r="AD28" s="15">
         <v>504.53809847702155</v>
       </c>
-      <c r="AD28" s="15">
+      <c r="AE28" s="15">
         <v>1749.9108441644646</v>
       </c>
-      <c r="AE28" s="15">
+      <c r="AF28" s="15">
         <v>280.14266530912425</v>
       </c>
-      <c r="AF28" s="15">
+      <c r="AG28" s="15">
         <v>193.51573057532497</v>
       </c>
-      <c r="AG28" s="15">
+      <c r="AH28" s="15">
         <v>555.85976018875454</v>
       </c>
-      <c r="AH28" s="15">
+      <c r="AI28" s="15">
         <v>2336.7092204260043</v>
       </c>
-      <c r="AI28" s="15">
+      <c r="AJ28" s="15">
         <v>357.50821164526468</v>
       </c>
-      <c r="AJ28" s="15">
+      <c r="AK28" s="15">
         <v>200.69969283444112</v>
       </c>
-      <c r="AK28" s="15">
+      <c r="AL28" s="15">
         <v>724.60474586126259</v>
       </c>
-      <c r="AL28" s="15">
+      <c r="AM28" s="15">
         <v>2305.0552570183627</v>
       </c>
-      <c r="AM28" s="15">
+      <c r="AN28" s="15">
         <v>389.29577064679142</v>
       </c>
-      <c r="AN28" s="14">
+      <c r="AO28" s="14">
         <v>179.53726999783439</v>
       </c>
-      <c r="AO28" s="14">
+      <c r="AP28" s="14">
         <v>939.57768764182993</v>
       </c>
-      <c r="AP28" s="14">
+      <c r="AQ28" s="14">
         <v>2665.8131285505142</v>
       </c>
-      <c r="AQ28" s="15">
+      <c r="AR28" s="15">
         <v>387.76209973194904</v>
       </c>
-      <c r="AR28" s="14">
+      <c r="AS28" s="14">
         <v>192.2384419890185</v>
       </c>
-      <c r="AS28" s="14">
+      <c r="AT28" s="14">
         <v>931.75852792503383</v>
       </c>
-      <c r="AT28" s="14">
+      <c r="AU28" s="14">
         <v>2799.0777925979455</v>
       </c>
-      <c r="AU28" s="15">
+      <c r="AV28" s="15">
         <v>401.54623978568145</v>
       </c>
-      <c r="AV28" s="14">
+      <c r="AW28" s="14">
         <v>209.62683912127562</v>
       </c>
-      <c r="AW28" s="14">
+      <c r="AX28" s="14">
         <v>966.47190145514924</v>
       </c>
-      <c r="AX28" s="14">
+      <c r="AY28" s="14">
         <v>2993.9734843785818</v>
       </c>
-      <c r="AY28" s="15">
+      <c r="AZ28" s="15">
         <v>417.79861645428093</v>
       </c>
-      <c r="AZ28" s="14">
+      <c r="BA28" s="14">
         <v>197.04756068269799</v>
       </c>
-      <c r="BA28" s="14">
+      <c r="BB28" s="14">
         <v>1108.9321537129631</v>
       </c>
-      <c r="BB28" s="14">
+      <c r="BC28" s="14">
         <v>3404.5930342548086</v>
       </c>
-      <c r="BC28" s="15">
+      <c r="BD28" s="15">
         <v>502.23859267936433</v>
       </c>
-      <c r="BD28" s="14">
+      <c r="BE28" s="14">
         <v>248.49861518563088</v>
       </c>
-      <c r="BE28" s="14">
+      <c r="BF28" s="14">
         <v>1314.9193736822494</v>
       </c>
-      <c r="BF28" s="14">
+      <c r="BG28" s="14">
         <v>3761.3527021013329</v>
       </c>
-      <c r="BG28" s="15">
+      <c r="BH28" s="15">
         <v>548.98633186996472</v>
       </c>
-      <c r="BH28" s="14">
+      <c r="BI28" s="14">
         <v>316.57030604649987</v>
       </c>
-      <c r="BI28" s="14">
+      <c r="BJ28" s="14">
         <v>1352.9705448203001</v>
       </c>
-      <c r="BJ28" s="14">
+      <c r="BK28" s="14">
         <v>3840.8840305761992</v>
       </c>
-      <c r="BK28" s="15">
+      <c r="BL28" s="15">
         <v>563.49732843089998</v>
       </c>
-      <c r="BL28" s="14">
+      <c r="BM28" s="14">
         <v>263.65382170209995</v>
       </c>
-      <c r="BM28" s="14">
+      <c r="BN28" s="14">
         <v>1177.4834801311004</v>
       </c>
-      <c r="BN28" s="14">
+      <c r="BO28" s="14">
         <v>3371.7122736609003</v>
       </c>
-      <c r="BO28" s="15">
+      <c r="BP28" s="15">
         <v>501.74023933159998</v>
       </c>
-      <c r="BP28" s="14">
+      <c r="BQ28" s="14">
         <v>247.7312268088001</v>
       </c>
-      <c r="BQ28" s="14">
+      <c r="BR28" s="14">
         <v>1116.0507707576996</v>
       </c>
-      <c r="BR28" s="14">
+      <c r="BS28" s="14">
         <v>3517.0823223809016</v>
       </c>
-      <c r="BS28" s="15">
+      <c r="BT28" s="15">
         <v>494.44217777620031</v>
       </c>
-      <c r="BT28" s="14">
+      <c r="BU28" s="14">
         <v>239.73801607450002</v>
       </c>
-      <c r="BU28" s="14">
+      <c r="BV28" s="14">
         <v>1207.7548498972997</v>
       </c>
-      <c r="BV28" s="14">
+      <c r="BW28" s="14">
         <v>3757.1835590120991</v>
       </c>
-      <c r="BW28" s="15">
+      <c r="BX28" s="15">
         <v>506.43812177539996</v>
       </c>
-      <c r="BX28" s="14">
+      <c r="BY28" s="14">
         <v>251.96227697030002</v>
       </c>
-      <c r="BY28" s="14">
+      <c r="BZ28" s="14">
         <v>1213.5121671522004</v>
       </c>
-      <c r="BZ28" s="14">
+      <c r="CA28" s="14">
         <v>3778.85394589</v>
       </c>
-      <c r="CA28" s="15">
+      <c r="CB28" s="15">
         <v>492.73995954879985</v>
       </c>
-      <c r="CB28" s="14">
+      <c r="CC28" s="14">
         <v>257.69437346540013</v>
       </c>
-      <c r="CC28" s="14">
+      <c r="CD28" s="14">
         <v>1250.3420134176001</v>
       </c>
-      <c r="CD28" s="14">
+      <c r="CE28" s="14">
         <v>3915.8872893605985</v>
       </c>
-      <c r="CE28" s="15">
+      <c r="CF28" s="15">
         <v>537.53971798919986</v>
       </c>
-      <c r="CF28" s="14">
+      <c r="CG28" s="14">
         <v>312.21248569099993</v>
       </c>
-      <c r="CG28" s="14">
+      <c r="CH28" s="14">
         <v>1419.6274419452004</v>
       </c>
-      <c r="CH28" s="14">
+      <c r="CI28" s="14">
         <v>4072.6013001989995</v>
       </c>
-      <c r="CI28" s="15">
+      <c r="CJ28" s="15">
         <v>570.72887059489994</v>
       </c>
-      <c r="CJ28" s="15">
+      <c r="CK28" s="15">
         <v>329.52044429080007</v>
       </c>
-      <c r="CK28" s="15">
+      <c r="CL28" s="15">
         <v>1471.5728839277999</v>
       </c>
-      <c r="CL28" s="15">
+      <c r="CM28" s="15">
         <v>4599.0065363767017</v>
       </c>
-      <c r="CM28" s="15">
+      <c r="CN28" s="15">
         <v>628.57079486070006</v>
       </c>
-      <c r="CN28" s="15">
+      <c r="CO28" s="15">
         <v>398.36484565839999</v>
       </c>
-      <c r="CO28" s="15">
+      <c r="CP28" s="15">
         <v>1597.0926336992006</v>
       </c>
-      <c r="CP28" s="15">
+      <c r="CQ28" s="15">
         <v>5206.7668174111986</v>
       </c>
-      <c r="CQ28" s="15">
+      <c r="CR28" s="15">
         <v>715.66051659769983</v>
       </c>
-      <c r="CR28" s="15">
+      <c r="CS28" s="15">
         <v>418.02755074180004</v>
       </c>
-      <c r="CS28" s="15">
+      <c r="CT28" s="15">
         <v>1868.1938388575006</v>
       </c>
-      <c r="CT28" s="15">
+      <c r="CU28" s="15">
         <v>5690.2352644303019</v>
       </c>
-      <c r="CU28" s="15">
+      <c r="CV28" s="15">
         <v>739.0931794884001</v>
       </c>
-      <c r="CV28" s="15">
+      <c r="CW28" s="15">
         <v>440.21672611219998</v>
       </c>
-      <c r="CW28" s="15">
+      <c r="CX28" s="15">
         <v>2074.6976081147996</v>
       </c>
-      <c r="CX28" s="15">
+      <c r="CY28" s="15">
         <v>6028.7309750093946</v>
       </c>
-      <c r="CY28" s="15">
+      <c r="CZ28" s="15">
         <v>769.96344798230018</v>
       </c>
-      <c r="CZ28" s="15">
+      <c r="DA28" s="15">
         <v>455.00055931709988</v>
       </c>
-      <c r="DA28" s="15">
+      <c r="DB28" s="15">
         <v>2258.5962036528008</v>
       </c>
-      <c r="DB28" s="15">
+      <c r="DC28" s="15">
         <v>6539.1185522201986</v>
       </c>
-      <c r="DC28" s="15">
+      <c r="DD28" s="15">
         <v>1048.5842661734996</v>
       </c>
-      <c r="DD28" s="15">
+      <c r="DE28" s="15">
         <v>361.40190350620014</v>
       </c>
-      <c r="DE28" s="15">
+      <c r="DF28" s="15">
         <v>521.35753408439996</v>
       </c>
-      <c r="DF28" s="15">
+      <c r="DG28" s="15">
         <v>3305.4509284483997</v>
       </c>
-      <c r="DG28" s="14">
+      <c r="DH28" s="14">
         <v>437.52436421869993</v>
       </c>
-      <c r="DH28" s="14">
+      <c r="DI28" s="14">
         <v>217.59328730070001</v>
       </c>
-      <c r="DI28" s="14">
+      <c r="DJ28" s="14">
         <v>1174.6800751938001</v>
       </c>
-      <c r="DJ28" s="14">
+      <c r="DK28" s="14">
         <v>6600.8466538284983</v>
       </c>
-      <c r="DK28" s="14">
+      <c r="DL28" s="14">
         <v>980.38636569280038</v>
       </c>
-      <c r="DL28" s="14">
+      <c r="DM28" s="14">
         <v>447.01957584660011</v>
       </c>
-      <c r="DM28" s="14">
+      <c r="DN28" s="14">
         <v>2618.1026212544994</v>
       </c>
-      <c r="DN28" s="14">
+      <c r="DO28" s="14">
         <v>8394.2211521586032</v>
       </c>
-      <c r="DO28" s="14">
+      <c r="DP28" s="14">
         <v>1411.4628216769001</v>
       </c>
-      <c r="DP28" s="14">
+      <c r="DQ28" s="14">
         <v>612.14489468619979</v>
       </c>
-      <c r="DQ28" s="14">
+      <c r="DR28" s="14">
         <v>3105.1176942663001</v>
       </c>
-      <c r="DR28" s="14">
+      <c r="DS28" s="14">
         <v>9030.0482973796989</v>
       </c>
-      <c r="DS28" s="14">
+      <c r="DT28" s="14">
         <v>1549.8604047598001</v>
       </c>
-      <c r="DT28" s="14">
+      <c r="DU28" s="14">
         <v>748.65939731449976</v>
       </c>
-      <c r="DU28" s="14">
+      <c r="DV28" s="14">
         <v>3217.2503580074995</v>
       </c>
-      <c r="DV28" s="14">
+      <c r="DW28" s="14">
         <v>8914.8579918301002</v>
       </c>
-      <c r="DW28" s="14">
+      <c r="DX28" s="14">
         <v>1713.4010487787</v>
       </c>
-      <c r="DX28" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY28" s="14">
-        <v>3418.9527822600003</v>
+        <v>767.25142553709975</v>
       </c>
       <c r="DZ28" s="14">
-        <v>8887.6443147602986</v>
+        <v>3418.9527822600007</v>
+      </c>
+      <c r="EA28" s="14">
+        <v>8887.6443147602949</v>
+      </c>
+      <c r="EB28" s="14">
+        <v>1786.4102553885996</v>
       </c>
     </row>
-    <row r="29" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="22" t="s">
         <v>142</v>
       </c>
       <c r="C29" s="14">
         <v>612.25967346541574</v>
       </c>
       <c r="D29" s="14">
         <v>676.49050493486573</v>
       </c>
       <c r="E29" s="14">
         <v>822.21125546051167</v>
       </c>
       <c r="F29" s="14">
         <v>596.09574926223922</v>
       </c>
       <c r="G29" s="14">
         <v>683.3189292039076</v>
       </c>
       <c r="H29" s="14">
         <v>604.07586422560905</v>
       </c>
       <c r="I29" s="14">
         <v>584.63670236497683</v>
       </c>
       <c r="J29" s="14">
@@ -10933,360 +11086,366 @@
       <c r="T29" s="14">
         <v>1201.8643916055</v>
       </c>
       <c r="U29" s="14">
         <v>1435.1318979683997</v>
       </c>
       <c r="V29" s="14">
         <v>1574.7713084043003</v>
       </c>
       <c r="W29" s="14">
         <v>679.73223304529995</v>
       </c>
       <c r="X29" s="14">
         <v>937.30449365129994</v>
       </c>
       <c r="Y29" s="14">
         <v>1386.426869981</v>
       </c>
       <c r="Z29" s="14">
         <v>1796.8121512364999</v>
       </c>
       <c r="AA29" s="14">
         <v>2411.6629965652</v>
       </c>
       <c r="AB29" s="14">
+        <v>2815.4834623191005</v>
+      </c>
+      <c r="AC29" s="14">
         <v>155.84677969407525</v>
       </c>
-      <c r="AC29" s="14">
+      <c r="AD29" s="14">
         <v>136.91932074139305</v>
       </c>
-      <c r="AD29" s="14">
+      <c r="AE29" s="14">
         <v>181.82135308497516</v>
       </c>
-      <c r="AE29" s="14">
+      <c r="AF29" s="14">
         <v>137.67221994497226</v>
       </c>
-      <c r="AF29" s="14">
+      <c r="AG29" s="14">
         <v>169.31402422119169</v>
       </c>
-      <c r="AG29" s="14">
+      <c r="AH29" s="14">
         <v>161.72575565461827</v>
       </c>
-      <c r="AH29" s="14">
+      <c r="AI29" s="14">
         <v>191.04643162726748</v>
       </c>
-      <c r="AI29" s="14">
+      <c r="AJ29" s="14">
         <v>154.40429343178835</v>
       </c>
-      <c r="AJ29" s="14">
+      <c r="AK29" s="14">
         <v>161.59275797398595</v>
       </c>
-      <c r="AK29" s="14">
+      <c r="AL29" s="14">
         <v>222.18437679608675</v>
       </c>
-      <c r="AL29" s="14">
+      <c r="AM29" s="14">
         <v>257.69407978618779</v>
       </c>
-      <c r="AM29" s="14">
+      <c r="AN29" s="14">
         <v>180.74004090425112</v>
       </c>
-      <c r="AN29" s="14">
+      <c r="AO29" s="14">
         <v>118.50116299449851</v>
       </c>
-      <c r="AO29" s="14">
+      <c r="AP29" s="14">
         <v>132.34462910275977</v>
       </c>
-      <c r="AP29" s="14">
+      <c r="AQ29" s="14">
         <v>197.33100354292739</v>
       </c>
-      <c r="AQ29" s="14">
+      <c r="AR29" s="14">
         <v>147.91895362205355</v>
       </c>
-      <c r="AR29" s="14">
+      <c r="AS29" s="14">
         <v>162.23351715577081</v>
       </c>
-      <c r="AS29" s="14">
+      <c r="AT29" s="14">
         <v>164.68661228038212</v>
       </c>
-      <c r="AT29" s="14">
+      <c r="AU29" s="14">
         <v>205.33281855897306</v>
       </c>
-      <c r="AU29" s="14">
+      <c r="AV29" s="14">
         <v>151.06598120878164</v>
       </c>
-      <c r="AV29" s="14">
+      <c r="AW29" s="14">
         <v>161.02006442365206</v>
       </c>
-      <c r="AW29" s="14">
+      <c r="AX29" s="14">
         <v>145.99871358851763</v>
       </c>
-      <c r="AX29" s="14">
+      <c r="AY29" s="14">
         <v>185.64584759248413</v>
       </c>
-      <c r="AY29" s="14">
+      <c r="AZ29" s="14">
         <v>111.41123862095523</v>
       </c>
-      <c r="AZ29" s="14">
+      <c r="BA29" s="14">
         <v>113.03150981740427</v>
       </c>
-      <c r="BA29" s="14">
+      <c r="BB29" s="14">
         <v>148.72486428662449</v>
       </c>
-      <c r="BB29" s="14">
+      <c r="BC29" s="14">
         <v>163.88966866154902</v>
       </c>
-      <c r="BC29" s="14">
+      <c r="BD29" s="14">
         <v>158.99065959939912</v>
       </c>
-      <c r="BD29" s="14">
+      <c r="BE29" s="14">
         <v>161.30306102807981</v>
       </c>
-      <c r="BE29" s="14">
+      <c r="BF29" s="14">
         <v>171.66647488057231</v>
       </c>
-      <c r="BF29" s="14">
+      <c r="BG29" s="14">
         <v>183.17430551598562</v>
       </c>
-      <c r="BG29" s="14">
+      <c r="BH29" s="14">
         <v>201.17096151922334</v>
       </c>
-      <c r="BH29" s="14">
+      <c r="BI29" s="14">
         <v>188.9803620333</v>
       </c>
-      <c r="BI29" s="14">
+      <c r="BJ29" s="14">
         <v>163.47929670489998</v>
       </c>
-      <c r="BJ29" s="14">
+      <c r="BK29" s="14">
         <v>216.17222283479998</v>
       </c>
-      <c r="BK29" s="14">
+      <c r="BL29" s="14">
         <v>196.83371588519998</v>
       </c>
-      <c r="BL29" s="14">
+      <c r="BM29" s="14">
         <v>128.8150123499</v>
       </c>
-      <c r="BM29" s="14">
+      <c r="BN29" s="14">
         <v>190.18633276439994</v>
       </c>
-      <c r="BN29" s="14">
+      <c r="BO29" s="14">
         <v>236.11738631320006</v>
       </c>
-      <c r="BO29" s="14">
+      <c r="BP29" s="14">
         <v>168.83574945359999</v>
       </c>
-      <c r="BP29" s="14">
+      <c r="BQ29" s="14">
         <v>136.63898081699998</v>
       </c>
-      <c r="BQ29" s="14">
+      <c r="BR29" s="14">
         <v>158.97862015549998</v>
       </c>
-      <c r="BR29" s="14">
+      <c r="BS29" s="14">
         <v>177.29611907830005</v>
       </c>
-      <c r="BS29" s="14">
+      <c r="BT29" s="14">
         <v>156.24305423049998</v>
       </c>
-      <c r="BT29" s="14">
+      <c r="BU29" s="14">
         <v>131.25241652060001</v>
       </c>
-      <c r="BU29" s="14">
+      <c r="BV29" s="14">
         <v>153.91155979089999</v>
       </c>
-      <c r="BV29" s="14">
+      <c r="BW29" s="14">
         <v>178.82748023860003</v>
       </c>
-      <c r="BW29" s="14">
+      <c r="BX29" s="14">
         <v>168.42812328429997</v>
       </c>
-      <c r="BX29" s="14">
+      <c r="BY29" s="14">
         <v>149.60741906290002</v>
       </c>
-      <c r="BY29" s="14">
+      <c r="BZ29" s="14">
         <v>204.06201777019999</v>
       </c>
-      <c r="BZ29" s="14">
+      <c r="CA29" s="14">
         <v>203.94741757240001</v>
       </c>
-      <c r="CA29" s="14">
+      <c r="CB29" s="14">
         <v>164.3914221389</v>
       </c>
-      <c r="CB29" s="14">
+      <c r="CC29" s="14">
         <v>138.95477725779998</v>
       </c>
-      <c r="CC29" s="14">
+      <c r="CD29" s="14">
         <v>185.10661685270003</v>
       </c>
-      <c r="CD29" s="14">
+      <c r="CE29" s="14">
         <v>180.46552769510004</v>
       </c>
-      <c r="CE29" s="14">
+      <c r="CF29" s="14">
         <v>175.31362363939994</v>
       </c>
-      <c r="CF29" s="14">
+      <c r="CG29" s="14">
         <v>141.4082720122</v>
       </c>
-      <c r="CG29" s="14">
+      <c r="CH29" s="14">
         <v>171.39229788350002</v>
       </c>
-      <c r="CH29" s="14">
+      <c r="CI29" s="14">
         <v>192.12903470630002</v>
       </c>
-      <c r="CI29" s="14">
+      <c r="CJ29" s="14">
         <v>129.71168975239999</v>
       </c>
-      <c r="CJ29" s="14">
+      <c r="CK29" s="14">
         <v>116.413214512</v>
       </c>
-      <c r="CK29" s="14">
+      <c r="CL29" s="14">
         <v>204.5646050796</v>
       </c>
-      <c r="CL29" s="14">
+      <c r="CM29" s="14">
         <v>193.27405020750004</v>
       </c>
-      <c r="CM29" s="14">
+      <c r="CN29" s="14">
         <v>167.49940236409998</v>
       </c>
-      <c r="CN29" s="14">
+      <c r="CO29" s="14">
         <v>142.17211094609999</v>
       </c>
-      <c r="CO29" s="14">
+      <c r="CP29" s="14">
         <v>212.36014004560005</v>
       </c>
-      <c r="CP29" s="14">
+      <c r="CQ29" s="14">
         <v>253.11203854999997</v>
       </c>
-      <c r="CQ29" s="14">
+      <c r="CR29" s="14">
         <v>245.87154228700001</v>
       </c>
-      <c r="CR29" s="14">
+      <c r="CS29" s="14">
         <v>209.91609196090008</v>
       </c>
-      <c r="CS29" s="14">
+      <c r="CT29" s="14">
         <v>269.54284340459998</v>
       </c>
-      <c r="CT29" s="14">
+      <c r="CU29" s="14">
         <v>356.52059252160001</v>
       </c>
-      <c r="CU29" s="14">
+      <c r="CV29" s="14">
         <v>365.88486371839991</v>
       </c>
-      <c r="CV29" s="14">
+      <c r="CW29" s="14">
         <v>295.77306475909995</v>
       </c>
-      <c r="CW29" s="14">
+      <c r="CX29" s="14">
         <v>403.13458941100004</v>
       </c>
-      <c r="CX29" s="14">
+      <c r="CY29" s="14">
         <v>377.98788385149999</v>
       </c>
-      <c r="CY29" s="14">
+      <c r="CZ29" s="14">
         <v>358.23635994680001</v>
       </c>
-      <c r="CZ29" s="14">
+      <c r="DA29" s="14">
         <v>413.48579516810025</v>
       </c>
-      <c r="DA29" s="14">
+      <c r="DB29" s="14">
         <v>415.38402377580013</v>
       </c>
-      <c r="DB29" s="14">
+      <c r="DC29" s="14">
         <v>384.32434045389988</v>
       </c>
-      <c r="DC29" s="14">
+      <c r="DD29" s="14">
         <v>361.57714900650001</v>
       </c>
-      <c r="DD29" s="14">
+      <c r="DE29" s="14">
         <v>245.13047004559996</v>
       </c>
-      <c r="DE29" s="14">
+      <c r="DF29" s="14">
         <v>90.694358925500012</v>
       </c>
-      <c r="DF29" s="14">
+      <c r="DG29" s="14">
         <v>168.73754646179998</v>
       </c>
-      <c r="DG29" s="14">
+      <c r="DH29" s="14">
         <v>175.16985761240002</v>
       </c>
-      <c r="DH29" s="14">
+      <c r="DI29" s="14">
         <v>101.96397083900001</v>
       </c>
-      <c r="DI29" s="14">
+      <c r="DJ29" s="14">
         <v>186.11061492229996</v>
       </c>
-      <c r="DJ29" s="14">
+      <c r="DK29" s="14">
         <v>351.18996429079994</v>
       </c>
-      <c r="DK29" s="14">
+      <c r="DL29" s="14">
         <v>298.0399435992</v>
       </c>
-      <c r="DL29" s="14">
+      <c r="DM29" s="14">
         <v>239.39979685519995</v>
       </c>
-      <c r="DM29" s="14">
+      <c r="DN29" s="14">
         <v>370.11257312489994</v>
       </c>
-      <c r="DN29" s="14">
+      <c r="DO29" s="14">
         <v>399.6577033755002</v>
       </c>
-      <c r="DO29" s="14">
+      <c r="DP29" s="14">
         <v>377.25679662539994</v>
       </c>
-      <c r="DP29" s="14">
+      <c r="DQ29" s="14">
         <v>313.95573341360011</v>
       </c>
-      <c r="DQ29" s="14">
+      <c r="DR29" s="14">
         <v>460.53319160699988</v>
       </c>
-      <c r="DR29" s="14">
+      <c r="DS29" s="14">
         <v>513.52516032359983</v>
       </c>
-      <c r="DS29" s="14">
+      <c r="DT29" s="14">
         <v>508.79806589229997</v>
       </c>
-      <c r="DT29" s="14">
+      <c r="DU29" s="14">
         <v>458.1789512654999</v>
       </c>
-      <c r="DU29" s="14">
+      <c r="DV29" s="14">
         <v>577.45646640410007</v>
       </c>
-      <c r="DV29" s="14">
+      <c r="DW29" s="14">
         <v>687.93502447480012</v>
       </c>
-      <c r="DW29" s="14">
+      <c r="DX29" s="14">
         <v>688.09255442080007</v>
       </c>
-      <c r="DX29" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY29" s="14">
-        <v>645.58998836599994</v>
+        <v>483.65445841540014</v>
       </c>
       <c r="DZ29" s="14">
-        <v>780.57715122280001</v>
+        <v>701.81448172820012</v>
+      </c>
+      <c r="EA29" s="14">
+        <v>835.90129936690005</v>
+      </c>
+      <c r="EB29" s="14">
+        <v>794.11322280859997</v>
       </c>
     </row>
-    <row r="30" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="22" t="s">
         <v>147</v>
       </c>
       <c r="C30" s="16">
         <v>281.15704107365292</v>
       </c>
       <c r="D30" s="16">
         <v>322.65923389461761</v>
       </c>
       <c r="E30" s="16">
         <v>482.64775652667049</v>
       </c>
       <c r="F30" s="14">
         <v>292.30237206424829</v>
       </c>
       <c r="G30" s="14">
         <v>297.27488295750663</v>
       </c>
       <c r="H30" s="14">
         <v>267.36390561197584</v>
       </c>
       <c r="I30" s="14">
         <v>229.4920038178247</v>
       </c>
       <c r="J30" s="14">
@@ -11322,360 +11481,366 @@
       <c r="T30" s="14">
         <v>377.30680737980003</v>
       </c>
       <c r="U30" s="14">
         <v>417.31260727409995</v>
       </c>
       <c r="V30" s="14">
         <v>411.06311766490001</v>
       </c>
       <c r="W30" s="14">
         <v>188.67634271850002</v>
       </c>
       <c r="X30" s="14">
         <v>368.6847367032999</v>
       </c>
       <c r="Y30" s="14">
         <v>324.73952065589992</v>
       </c>
       <c r="Z30" s="14">
         <v>422.990270356</v>
       </c>
       <c r="AA30" s="14">
         <v>584.68303066400006</v>
       </c>
       <c r="AB30" s="14">
+        <v>673.04043984400005</v>
+      </c>
+      <c r="AC30" s="14">
         <v>71.419729481666181</v>
       </c>
-      <c r="AC30" s="14">
+      <c r="AD30" s="14">
         <v>59.440592852930052</v>
       </c>
-      <c r="AD30" s="14">
+      <c r="AE30" s="14">
         <v>82.380136033201083</v>
       </c>
-      <c r="AE30" s="14">
+      <c r="AF30" s="14">
         <v>67.916582705855603</v>
       </c>
-      <c r="AF30" s="14">
+      <c r="AG30" s="14">
         <v>82.218881586437249</v>
       </c>
-      <c r="AG30" s="14">
+      <c r="AH30" s="14">
         <v>79.3638118697002</v>
       </c>
-      <c r="AH30" s="14">
+      <c r="AI30" s="14">
         <v>84.554885467207967</v>
       </c>
-      <c r="AI30" s="14">
+      <c r="AJ30" s="14">
         <v>76.52165497127217</v>
       </c>
-      <c r="AJ30" s="14">
+      <c r="AK30" s="14">
         <v>81.809359282830755</v>
       </c>
-      <c r="AK30" s="14">
+      <c r="AL30" s="14">
         <v>131.81190824695119</v>
       </c>
-      <c r="AL30" s="14">
+      <c r="AM30" s="14">
         <v>159.77247263249578</v>
       </c>
-      <c r="AM30" s="14">
+      <c r="AN30" s="14">
         <v>109.25401636439275</v>
       </c>
-      <c r="AN30" s="14">
+      <c r="AO30" s="14">
         <v>60.487593285055112</v>
       </c>
-      <c r="AO30" s="14">
+      <c r="AP30" s="14">
         <v>67.529301382740641</v>
       </c>
-      <c r="AP30" s="14">
+      <c r="AQ30" s="14">
         <v>86.295113061659777</v>
       </c>
-      <c r="AQ30" s="14">
+      <c r="AR30" s="14">
         <v>77.990364334792744</v>
       </c>
-      <c r="AR30" s="14">
+      <c r="AS30" s="14">
         <v>66.733678125639017</v>
       </c>
-      <c r="AS30" s="14">
+      <c r="AT30" s="14">
         <v>75.932476177412454</v>
       </c>
-      <c r="AT30" s="14">
+      <c r="AU30" s="14">
         <v>66.46291937086076</v>
       </c>
-      <c r="AU30" s="14">
+      <c r="AV30" s="14">
         <v>88.145809283594389</v>
       </c>
-      <c r="AV30" s="14">
+      <c r="AW30" s="14">
         <v>66.185849003786231</v>
       </c>
-      <c r="AW30" s="14">
+      <c r="AX30" s="14">
         <v>72.695398530974714</v>
       </c>
-      <c r="AX30" s="14">
+      <c r="AY30" s="14">
         <v>77.152721667930535</v>
       </c>
-      <c r="AY30" s="14">
+      <c r="AZ30" s="14">
         <v>51.329936409284386</v>
       </c>
-      <c r="AZ30" s="14">
+      <c r="BA30" s="14">
         <v>49.957127827162665</v>
       </c>
-      <c r="BA30" s="14">
+      <c r="BB30" s="14">
         <v>60.311303307567819</v>
       </c>
-      <c r="BB30" s="14">
+      <c r="BC30" s="14">
         <v>47.676129902297461</v>
       </c>
-      <c r="BC30" s="14">
+      <c r="BD30" s="14">
         <v>71.547442780796743</v>
       </c>
-      <c r="BD30" s="14">
+      <c r="BE30" s="14">
         <v>44.459592872750008</v>
       </c>
-      <c r="BE30" s="14">
+      <c r="BF30" s="14">
         <v>60.218152033171663</v>
       </c>
-      <c r="BF30" s="14">
+      <c r="BG30" s="14">
         <v>71.926388512050892</v>
       </c>
-      <c r="BG30" s="14">
+      <c r="BH30" s="14">
         <v>90.333975312088299</v>
       </c>
-      <c r="BH30" s="14">
+      <c r="BI30" s="14">
         <v>61.743305069899996</v>
       </c>
-      <c r="BI30" s="14">
+      <c r="BJ30" s="14">
         <v>62.756405718300002</v>
       </c>
-      <c r="BJ30" s="14">
+      <c r="BK30" s="14">
         <v>66.313652818099996</v>
       </c>
-      <c r="BK30" s="14">
+      <c r="BL30" s="14">
         <v>70.438555919199985</v>
       </c>
-      <c r="BL30" s="14">
+      <c r="BM30" s="14">
         <v>40.152167648900011</v>
       </c>
-      <c r="BM30" s="14">
+      <c r="BN30" s="14">
         <v>70.141349320099977</v>
       </c>
-      <c r="BN30" s="14">
+      <c r="BO30" s="14">
         <v>63.908494123700017</v>
       </c>
-      <c r="BO30" s="14">
+      <c r="BP30" s="14">
         <v>66.643186004700027</v>
       </c>
-      <c r="BP30" s="14">
+      <c r="BQ30" s="14">
         <v>39.082725051200008</v>
       </c>
-      <c r="BQ30" s="14">
+      <c r="BR30" s="14">
         <v>55.355784216999993</v>
       </c>
-      <c r="BR30" s="14">
+      <c r="BS30" s="14">
         <v>40.019294550600002</v>
       </c>
-      <c r="BS30" s="14">
+      <c r="BT30" s="14">
         <v>46.141733203900017</v>
       </c>
-      <c r="BT30" s="14">
+      <c r="BU30" s="14">
         <v>45.824892622400014</v>
       </c>
-      <c r="BU30" s="14">
+      <c r="BV30" s="14">
         <v>41.330880439100007</v>
       </c>
-      <c r="BV30" s="14">
+      <c r="BW30" s="14">
         <v>41.98643666320001</v>
       </c>
-      <c r="BW30" s="14">
+      <c r="BX30" s="14">
         <v>54.435465095599987</v>
       </c>
-      <c r="BX30" s="14">
+      <c r="BY30" s="14">
         <v>42.615148537900005</v>
       </c>
-      <c r="BY30" s="14">
+      <c r="BZ30" s="14">
         <v>69.948849463499997</v>
       </c>
-      <c r="BZ30" s="14">
+      <c r="CA30" s="14">
         <v>55.562375177200003</v>
       </c>
-      <c r="CA30" s="14">
+      <c r="CB30" s="14">
         <v>56.446420838599998</v>
       </c>
-      <c r="CB30" s="14">
+      <c r="CC30" s="14">
         <v>42.8124412234</v>
       </c>
-      <c r="CC30" s="14">
+      <c r="CD30" s="14">
         <v>59.082085566400011</v>
       </c>
-      <c r="CD30" s="14">
+      <c r="CE30" s="14">
         <v>48.7441906285</v>
       </c>
-      <c r="CE30" s="14">
+      <c r="CF30" s="14">
         <v>60.969182291599971</v>
       </c>
-      <c r="CF30" s="14">
+      <c r="CG30" s="14">
         <v>43.223256780699984</v>
       </c>
-      <c r="CG30" s="14">
+      <c r="CH30" s="14">
         <v>50.844455330300008</v>
       </c>
-      <c r="CH30" s="14">
+      <c r="CI30" s="14">
         <v>41.838081334399988</v>
       </c>
-      <c r="CI30" s="14">
+      <c r="CJ30" s="14">
         <v>44.518831793199979</v>
       </c>
-      <c r="CJ30" s="14">
+      <c r="CK30" s="14">
         <v>32.892209673100005</v>
       </c>
-      <c r="CK30" s="14">
+      <c r="CL30" s="14">
         <v>56.704768009899986</v>
       </c>
-      <c r="CL30" s="14">
+      <c r="CM30" s="14">
         <v>50.782521306799985</v>
       </c>
-      <c r="CM30" s="14">
+      <c r="CN30" s="14">
         <v>61.807825943899985</v>
       </c>
-      <c r="CN30" s="14">
+      <c r="CO30" s="14">
         <v>44.364898210999996</v>
       </c>
-      <c r="CO30" s="14">
+      <c r="CP30" s="14">
         <v>69.7650640727</v>
       </c>
-      <c r="CP30" s="14">
+      <c r="CQ30" s="14">
         <v>74.927698002999975</v>
       </c>
-      <c r="CQ30" s="14">
+      <c r="CR30" s="14">
         <v>89.992888833399945</v>
       </c>
-      <c r="CR30" s="14">
+      <c r="CS30" s="14">
         <v>58.653754401700006</v>
       </c>
-      <c r="CS30" s="14">
+      <c r="CT30" s="14">
         <v>77.328996022799984</v>
       </c>
-      <c r="CT30" s="14">
+      <c r="CU30" s="14">
         <v>96.797838279000018</v>
       </c>
-      <c r="CU30" s="14">
+      <c r="CV30" s="14">
         <v>144.5262186763</v>
       </c>
-      <c r="CV30" s="14">
+      <c r="CW30" s="14">
         <v>58.425331604400007</v>
       </c>
-      <c r="CW30" s="14">
+      <c r="CX30" s="14">
         <v>116.41446859630001</v>
       </c>
-      <c r="CX30" s="14">
+      <c r="CY30" s="14">
         <v>116.89480973219997</v>
       </c>
-      <c r="CY30" s="14">
+      <c r="CZ30" s="14">
         <v>125.5779973412</v>
       </c>
-      <c r="CZ30" s="14">
+      <c r="DA30" s="14">
         <v>107.74190447750003</v>
       </c>
-      <c r="DA30" s="14">
+      <c r="DB30" s="14">
         <v>135.8108591556001</v>
       </c>
-      <c r="DB30" s="14">
+      <c r="DC30" s="14">
         <v>69.296320566499972</v>
       </c>
-      <c r="DC30" s="14">
+      <c r="DD30" s="14">
         <v>98.214033465299934</v>
       </c>
-      <c r="DD30" s="14">
+      <c r="DE30" s="14">
         <v>37.835116856499994</v>
       </c>
-      <c r="DE30" s="14">
+      <c r="DF30" s="14">
         <v>20.960003073100005</v>
       </c>
-      <c r="DF30" s="14">
+      <c r="DG30" s="14">
         <v>50.751968089100018</v>
       </c>
-      <c r="DG30" s="14">
+      <c r="DH30" s="14">
         <v>79.129254699800015</v>
       </c>
-      <c r="DH30" s="14">
+      <c r="DI30" s="14">
         <v>44.473554231099996</v>
       </c>
-      <c r="DI30" s="14">
+      <c r="DJ30" s="14">
         <v>81.196927340099961</v>
       </c>
-      <c r="DJ30" s="14">
+      <c r="DK30" s="14">
         <v>140.04032377849995</v>
       </c>
-      <c r="DK30" s="14">
+      <c r="DL30" s="14">
         <v>102.97393135360001</v>
       </c>
-      <c r="DL30" s="14">
+      <c r="DM30" s="14">
         <v>44.367516259699983</v>
       </c>
-      <c r="DM30" s="14">
+      <c r="DN30" s="14">
         <v>102.90565481399996</v>
       </c>
-      <c r="DN30" s="14">
+      <c r="DO30" s="14">
         <v>83.399455042800014</v>
       </c>
-      <c r="DO30" s="14">
+      <c r="DP30" s="14">
         <v>94.066894539399996</v>
       </c>
-      <c r="DP30" s="14">
+      <c r="DQ30" s="14">
         <v>57.973301979499993</v>
       </c>
-      <c r="DQ30" s="14">
+      <c r="DR30" s="14">
         <v>129.08349451719999</v>
       </c>
-      <c r="DR30" s="14">
+      <c r="DS30" s="14">
         <v>107.36758445939998</v>
       </c>
-      <c r="DS30" s="14">
+      <c r="DT30" s="14">
         <v>128.56588939990002</v>
       </c>
-      <c r="DT30" s="14">
+      <c r="DU30" s="14">
         <v>86.238211700999983</v>
       </c>
-      <c r="DU30" s="14">
+      <c r="DV30" s="14">
         <v>160.78452317259999</v>
       </c>
-      <c r="DV30" s="14">
+      <c r="DW30" s="14">
         <v>144.60908943980004</v>
       </c>
-      <c r="DW30" s="14">
+      <c r="DX30" s="14">
         <v>193.0512063506001</v>
       </c>
-      <c r="DX30" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY30" s="14">
-        <v>187.20307768559994</v>
+        <v>95.10854867030001</v>
       </c>
       <c r="DZ30" s="14">
-        <v>140.90155465900003</v>
+        <v>203.26293175009997</v>
+      </c>
+      <c r="EA30" s="14">
+        <v>151.03512859919999</v>
+      </c>
+      <c r="EB30" s="14">
+        <v>223.63383082440009</v>
       </c>
     </row>
-    <row r="31" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="22" t="s">
         <v>148</v>
       </c>
       <c r="C31" s="16">
         <v>331.10263239176277</v>
       </c>
       <c r="D31" s="16">
         <v>353.83127104024817</v>
       </c>
       <c r="E31" s="16">
         <v>339.56349893384117</v>
       </c>
       <c r="F31" s="14">
         <v>303.79337719799094</v>
       </c>
       <c r="G31" s="14">
         <v>386.04404624640097</v>
       </c>
       <c r="H31" s="14">
         <v>336.71195861363321</v>
       </c>
       <c r="I31" s="14">
         <v>355.14469854715225</v>
       </c>
       <c r="J31" s="14">
@@ -11711,360 +11876,366 @@
       <c r="T31" s="14">
         <v>824.55758422569988</v>
       </c>
       <c r="U31" s="14">
         <v>1017.8192906943</v>
       </c>
       <c r="V31" s="14">
         <v>1163.7081907394004</v>
       </c>
       <c r="W31" s="14">
         <v>491.05589032679995</v>
       </c>
       <c r="X31" s="14">
         <v>568.61975694800003</v>
       </c>
       <c r="Y31" s="14">
         <v>1061.6873493251001</v>
       </c>
       <c r="Z31" s="14">
         <v>1373.8218808804997</v>
       </c>
       <c r="AA31" s="14">
         <v>1826.9799659012001</v>
       </c>
       <c r="AB31" s="14">
+        <v>2142.4430224751004</v>
+      </c>
+      <c r="AC31" s="14">
         <v>84.427050212409071</v>
       </c>
-      <c r="AC31" s="14">
+      <c r="AD31" s="14">
         <v>77.478727888462998</v>
       </c>
-      <c r="AD31" s="14">
+      <c r="AE31" s="14">
         <v>99.441217051774075</v>
       </c>
-      <c r="AE31" s="14">
+      <c r="AF31" s="14">
         <v>69.755637239116652</v>
       </c>
-      <c r="AF31" s="14">
+      <c r="AG31" s="14">
         <v>87.095142634754438</v>
       </c>
-      <c r="AG31" s="14">
+      <c r="AH31" s="14">
         <v>82.361943784918068</v>
       </c>
-      <c r="AH31" s="14">
+      <c r="AI31" s="14">
         <v>106.49154616005951</v>
       </c>
-      <c r="AI31" s="14">
+      <c r="AJ31" s="14">
         <v>77.882638460516162</v>
       </c>
-      <c r="AJ31" s="14">
+      <c r="AK31" s="14">
         <v>79.783398691155213</v>
       </c>
-      <c r="AK31" s="14">
+      <c r="AL31" s="14">
         <v>90.372468549135561</v>
       </c>
-      <c r="AL31" s="14">
+      <c r="AM31" s="14">
         <v>97.921607153692008</v>
       </c>
-      <c r="AM31" s="14">
+      <c r="AN31" s="14">
         <v>71.486024539858363</v>
       </c>
-      <c r="AN31" s="14">
+      <c r="AO31" s="14">
         <v>58.013569709443395</v>
       </c>
-      <c r="AO31" s="14">
+      <c r="AP31" s="14">
         <v>64.815327720019113</v>
       </c>
-      <c r="AP31" s="14">
+      <c r="AQ31" s="14">
         <v>111.03589048126761</v>
       </c>
-      <c r="AQ31" s="14">
+      <c r="AR31" s="14">
         <v>69.928589287260806</v>
       </c>
-      <c r="AR31" s="14">
+      <c r="AS31" s="14">
         <v>95.499839030131781</v>
       </c>
-      <c r="AS31" s="14">
+      <c r="AT31" s="14">
         <v>88.754136102969667</v>
       </c>
-      <c r="AT31" s="14">
+      <c r="AU31" s="14">
         <v>138.8698991881123</v>
       </c>
-      <c r="AU31" s="14">
+      <c r="AV31" s="14">
         <v>62.920171925187233</v>
       </c>
-      <c r="AV31" s="14">
+      <c r="AW31" s="14">
         <v>94.834215419865842</v>
       </c>
-      <c r="AW31" s="14">
+      <c r="AX31" s="14">
         <v>73.303315057542918</v>
       </c>
-      <c r="AX31" s="14">
+      <c r="AY31" s="14">
         <v>108.4931259245536</v>
       </c>
-      <c r="AY31" s="14">
+      <c r="AZ31" s="14">
         <v>60.081302211670845</v>
       </c>
-      <c r="AZ31" s="14">
+      <c r="BA31" s="14">
         <v>63.074381990241612</v>
       </c>
-      <c r="BA31" s="14">
+      <c r="BB31" s="14">
         <v>88.413560979056683</v>
       </c>
-      <c r="BB31" s="14">
+      <c r="BC31" s="14">
         <v>116.21353875925155</v>
       </c>
-      <c r="BC31" s="14">
+      <c r="BD31" s="14">
         <v>87.443216818602366</v>
       </c>
-      <c r="BD31" s="14">
+      <c r="BE31" s="14">
         <v>116.84346815532979</v>
       </c>
-      <c r="BE31" s="14">
+      <c r="BF31" s="14">
         <v>111.44832284740065</v>
       </c>
-      <c r="BF31" s="14">
+      <c r="BG31" s="14">
         <v>111.24791700393472</v>
       </c>
-      <c r="BG31" s="14">
+      <c r="BH31" s="14">
         <v>110.83698620713506</v>
       </c>
-      <c r="BH31" s="14">
+      <c r="BI31" s="14">
         <v>127.23705696339999</v>
       </c>
-      <c r="BI31" s="14">
+      <c r="BJ31" s="14">
         <v>100.72289098659998</v>
       </c>
-      <c r="BJ31" s="14">
+      <c r="BK31" s="14">
         <v>149.85857001669999</v>
       </c>
-      <c r="BK31" s="14">
+      <c r="BL31" s="14">
         <v>126.39515996599999</v>
       </c>
-      <c r="BL31" s="14">
+      <c r="BM31" s="14">
         <v>88.662844700999997</v>
       </c>
-      <c r="BM31" s="14">
+      <c r="BN31" s="14">
         <v>120.04498344429996</v>
       </c>
-      <c r="BN31" s="14">
+      <c r="BO31" s="14">
         <v>172.20889218950003</v>
       </c>
-      <c r="BO31" s="14">
+      <c r="BP31" s="14">
         <v>102.19256344889995</v>
       </c>
-      <c r="BP31" s="14">
+      <c r="BQ31" s="14">
         <v>97.55625576579996</v>
       </c>
-      <c r="BQ31" s="14">
+      <c r="BR31" s="14">
         <v>103.62283593849999</v>
       </c>
-      <c r="BR31" s="14">
+      <c r="BS31" s="14">
         <v>137.27682452770006</v>
       </c>
-      <c r="BS31" s="14">
+      <c r="BT31" s="14">
         <v>110.10132102659998</v>
       </c>
-      <c r="BT31" s="14">
+      <c r="BU31" s="14">
         <v>85.427523898199993</v>
       </c>
-      <c r="BU31" s="14">
+      <c r="BV31" s="14">
         <v>112.58067935179999</v>
       </c>
-      <c r="BV31" s="14">
+      <c r="BW31" s="14">
         <v>136.84104357540002</v>
       </c>
-      <c r="BW31" s="14">
+      <c r="BX31" s="14">
         <v>113.99265818869998</v>
       </c>
-      <c r="BX31" s="14">
+      <c r="BY31" s="14">
         <v>106.99227052500002</v>
       </c>
-      <c r="BY31" s="14">
+      <c r="BZ31" s="14">
         <v>134.1131683067</v>
       </c>
-      <c r="BZ31" s="14">
+      <c r="CA31" s="14">
         <v>148.3850423952</v>
       </c>
-      <c r="CA31" s="14">
+      <c r="CB31" s="14">
         <v>107.94500130029999</v>
       </c>
-      <c r="CB31" s="14">
+      <c r="CC31" s="14">
         <v>96.142336034399975</v>
       </c>
-      <c r="CC31" s="14">
+      <c r="CD31" s="14">
         <v>126.0245312863</v>
       </c>
-      <c r="CD31" s="14">
+      <c r="CE31" s="14">
         <v>131.72133706660003</v>
       </c>
-      <c r="CE31" s="14">
+      <c r="CF31" s="14">
         <v>114.34444134779997</v>
       </c>
-      <c r="CF31" s="14">
+      <c r="CG31" s="14">
         <v>98.185015231500017</v>
       </c>
-      <c r="CG31" s="14">
+      <c r="CH31" s="14">
         <v>120.54784255320001</v>
       </c>
-      <c r="CH31" s="14">
+      <c r="CI31" s="14">
         <v>150.29095337190003</v>
       </c>
-      <c r="CI31" s="14">
+      <c r="CJ31" s="14">
         <v>85.192857959199998</v>
       </c>
-      <c r="CJ31" s="14">
+      <c r="CK31" s="14">
         <v>83.521004838899998</v>
       </c>
-      <c r="CK31" s="14">
+      <c r="CL31" s="14">
         <v>147.85983706970001</v>
       </c>
-      <c r="CL31" s="14">
+      <c r="CM31" s="14">
         <v>142.49152890070005</v>
       </c>
-      <c r="CM31" s="14">
+      <c r="CN31" s="14">
         <v>105.69157642020001</v>
       </c>
-      <c r="CN31" s="14">
+      <c r="CO31" s="14">
         <v>97.807212735099995</v>
       </c>
-      <c r="CO31" s="14">
+      <c r="CP31" s="14">
         <v>142.59507597290005</v>
       </c>
-      <c r="CP31" s="14">
+      <c r="CQ31" s="14">
         <v>178.18434054700001</v>
       </c>
-      <c r="CQ31" s="14">
+      <c r="CR31" s="14">
         <v>155.87865345360007</v>
       </c>
-      <c r="CR31" s="14">
+      <c r="CS31" s="14">
         <v>151.26233755920006</v>
       </c>
-      <c r="CS31" s="14">
+      <c r="CT31" s="14">
         <v>192.21384738180001</v>
       </c>
-      <c r="CT31" s="14">
+      <c r="CU31" s="14">
         <v>259.72275424259999</v>
       </c>
-      <c r="CU31" s="14">
+      <c r="CV31" s="14">
         <v>221.35864504209991</v>
       </c>
-      <c r="CV31" s="14">
+      <c r="CW31" s="14">
         <v>237.34773315469997</v>
       </c>
-      <c r="CW31" s="14">
+      <c r="CX31" s="14">
         <v>286.72012081470001</v>
       </c>
-      <c r="CX31" s="14">
+      <c r="CY31" s="14">
         <v>261.09307411930001</v>
       </c>
-      <c r="CY31" s="14">
+      <c r="CZ31" s="14">
         <v>232.65836260560002</v>
       </c>
-      <c r="CZ31" s="14">
+      <c r="DA31" s="14">
         <v>305.74389069060021</v>
       </c>
-      <c r="DA31" s="14">
+      <c r="DB31" s="14">
         <v>279.57316462020003</v>
       </c>
-      <c r="DB31" s="14">
+      <c r="DC31" s="14">
         <v>315.02801988739992</v>
       </c>
-      <c r="DC31" s="14">
+      <c r="DD31" s="14">
         <v>263.36311554120005</v>
       </c>
-      <c r="DD31" s="14">
+      <c r="DE31" s="14">
         <v>207.29535318909996</v>
       </c>
-      <c r="DE31" s="14">
+      <c r="DF31" s="14">
         <v>69.7343558524</v>
       </c>
-      <c r="DF31" s="14">
+      <c r="DG31" s="14">
         <v>117.98557837269998</v>
       </c>
-      <c r="DG31" s="14">
+      <c r="DH31" s="14">
         <v>96.040602912600008</v>
       </c>
-      <c r="DH31" s="14">
+      <c r="DI31" s="14">
         <v>57.490416607900009</v>
       </c>
-      <c r="DI31" s="14">
+      <c r="DJ31" s="14">
         <v>104.9136875822</v>
       </c>
-      <c r="DJ31" s="14">
+      <c r="DK31" s="14">
         <v>211.14964051230001</v>
       </c>
-      <c r="DK31" s="14">
+      <c r="DL31" s="14">
         <v>195.06601224560001</v>
       </c>
-      <c r="DL31" s="14">
+      <c r="DM31" s="14">
         <v>195.03228059549997</v>
       </c>
-      <c r="DM31" s="14">
+      <c r="DN31" s="14">
         <v>267.20691831089999</v>
       </c>
-      <c r="DN31" s="14">
+      <c r="DO31" s="14">
         <v>316.25824833270019</v>
       </c>
-      <c r="DO31" s="14">
+      <c r="DP31" s="14">
         <v>283.18990208599996</v>
       </c>
-      <c r="DP31" s="14">
+      <c r="DQ31" s="14">
         <v>255.98243143410011</v>
       </c>
-      <c r="DQ31" s="14">
+      <c r="DR31" s="14">
         <v>331.44969708979988</v>
       </c>
-      <c r="DR31" s="14">
+      <c r="DS31" s="14">
         <v>406.15757586419983</v>
       </c>
-      <c r="DS31" s="14">
+      <c r="DT31" s="14">
         <v>380.23217649239996</v>
       </c>
-      <c r="DT31" s="14">
+      <c r="DU31" s="14">
         <v>371.94073956449995</v>
       </c>
-      <c r="DU31" s="14">
+      <c r="DV31" s="14">
         <v>416.67194323150005</v>
       </c>
-      <c r="DV31" s="14">
+      <c r="DW31" s="14">
         <v>543.32593503500004</v>
       </c>
-      <c r="DW31" s="14">
+      <c r="DX31" s="14">
         <v>495.0413480702</v>
       </c>
-      <c r="DX31" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY31" s="14">
-        <v>458.38691068040004</v>
+        <v>388.54590974510012</v>
       </c>
       <c r="DZ31" s="14">
-        <v>639.67559656380001</v>
+        <v>498.55154997810018</v>
+      </c>
+      <c r="EA31" s="14">
+        <v>684.86617076770005</v>
+      </c>
+      <c r="EB31" s="14">
+        <v>570.47939198419988</v>
       </c>
     </row>
-    <row r="32" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="22" t="s">
         <v>143</v>
       </c>
       <c r="C32" s="14">
         <v>-133.512088404553</v>
       </c>
       <c r="D32" s="14">
         <v>5.5865298259893166</v>
       </c>
       <c r="E32" s="14">
         <v>-92.239606089320091</v>
       </c>
       <c r="F32" s="14">
         <v>-379.99523206656266</v>
       </c>
       <c r="G32" s="14">
         <v>-470.97820171748253</v>
       </c>
       <c r="H32" s="14">
         <v>-592.02784867378023</v>
       </c>
       <c r="I32" s="14">
         <v>-612.61964802276157</v>
       </c>
       <c r="J32" s="14">
@@ -12100,360 +12271,366 @@
       <c r="T32" s="14">
         <v>277.35419308099961</v>
       </c>
       <c r="U32" s="14">
         <v>345.38953538420128</v>
       </c>
       <c r="V32" s="14">
         <v>491.2755010725989</v>
       </c>
       <c r="W32" s="14">
         <v>691.65600078620446</v>
       </c>
       <c r="X32" s="14">
         <v>975.58272759079955</v>
       </c>
       <c r="Y32" s="14">
         <v>1392.7052095724985</v>
       </c>
       <c r="Z32" s="14">
         <v>1866.3196321684973</v>
       </c>
       <c r="AA32" s="14">
         <v>1671.4037668385963</v>
       </c>
       <c r="AB32" s="14">
+        <v>1662.2844656206091</v>
+      </c>
+      <c r="AC32" s="14">
         <v>-62.194059179636696</v>
       </c>
-      <c r="AC32" s="14">
+      <c r="AD32" s="14">
         <v>-4.3199838717688976</v>
       </c>
-      <c r="AD32" s="14">
+      <c r="AE32" s="14">
         <v>-39.329353100192748</v>
       </c>
-      <c r="AE32" s="14">
+      <c r="AF32" s="14">
         <v>-27.668692252954656</v>
       </c>
-      <c r="AF32" s="14">
+      <c r="AG32" s="14">
         <v>-16.492184664959495</v>
       </c>
-      <c r="AG32" s="14">
+      <c r="AH32" s="14">
         <v>19.125966155399624</v>
       </c>
-      <c r="AH32" s="14">
+      <c r="AI32" s="14">
         <v>19.650282139300316</v>
       </c>
-      <c r="AI32" s="14">
+      <c r="AJ32" s="14">
         <v>-16.697533803751128</v>
       </c>
-      <c r="AJ32" s="14">
+      <c r="AK32" s="14">
         <v>-27.006830579839857</v>
       </c>
-      <c r="AK32" s="14">
+      <c r="AL32" s="14">
         <v>-33.435824298776424</v>
       </c>
-      <c r="AL32" s="14">
+      <c r="AM32" s="14">
         <v>24.54139167598828</v>
       </c>
-      <c r="AM32" s="14">
+      <c r="AN32" s="14">
         <v>-56.338342886692089</v>
       </c>
-      <c r="AN32" s="14">
+      <c r="AO32" s="14">
         <v>-65.686975128532254</v>
       </c>
-      <c r="AO32" s="14">
+      <c r="AP32" s="14">
         <v>-83.428818675582988</v>
       </c>
-      <c r="AP32" s="14">
+      <c r="AQ32" s="14">
         <v>-84.944104252245438</v>
       </c>
-      <c r="AQ32" s="14">
+      <c r="AR32" s="14">
         <v>-145.93533401020198</v>
       </c>
-      <c r="AR32" s="14">
+      <c r="AS32" s="14">
         <v>-122.15451676041522</v>
       </c>
-      <c r="AS32" s="14">
+      <c r="AT32" s="14">
         <v>-52.834416727267069</v>
       </c>
-      <c r="AT32" s="14">
+      <c r="AU32" s="14">
         <v>-135.42249819978531</v>
       </c>
-      <c r="AU32" s="14">
+      <c r="AV32" s="14">
         <v>-160.56677003001494</v>
       </c>
-      <c r="AV32" s="14">
+      <c r="AW32" s="14">
         <v>-151.3633636526198</v>
       </c>
-      <c r="AW32" s="14">
+      <c r="AX32" s="14">
         <v>-137.37093321771329</v>
       </c>
-      <c r="AX32" s="14">
+      <c r="AY32" s="14">
         <v>-87.980649292099145</v>
       </c>
-      <c r="AY32" s="14">
+      <c r="AZ32" s="14">
         <v>-215.31290251134806</v>
       </c>
-      <c r="AZ32" s="14">
+      <c r="BA32" s="14">
         <v>-238.03768039148252</v>
       </c>
-      <c r="BA32" s="14">
+      <c r="BB32" s="14">
         <v>-162.7998325034103</v>
       </c>
-      <c r="BB32" s="14">
+      <c r="BC32" s="14">
         <v>-57.335132688818305</v>
       </c>
-      <c r="BC32" s="14">
+      <c r="BD32" s="14">
         <v>-154.44700243905038</v>
       </c>
-      <c r="BD32" s="14">
+      <c r="BE32" s="14">
         <v>-136.03156092784707</v>
       </c>
-      <c r="BE32" s="14">
+      <c r="BF32" s="14">
         <v>-110.44283971122729</v>
       </c>
-      <c r="BF32" s="14">
+      <c r="BG32" s="14">
         <v>-18.009026025419246</v>
       </c>
-      <c r="BG32" s="14">
+      <c r="BH32" s="14">
         <v>-139.10645217913412</v>
       </c>
-      <c r="BH32" s="14">
+      <c r="BI32" s="14">
         <v>-128.31496957408967</v>
       </c>
-      <c r="BI32" s="14">
+      <c r="BJ32" s="14">
         <v>-90.032129021938545</v>
       </c>
-      <c r="BJ32" s="14">
+      <c r="BK32" s="14">
         <v>-8.9039598111758096</v>
       </c>
-      <c r="BK32" s="14">
+      <c r="BL32" s="14">
         <v>-110.81361109645871</v>
       </c>
-      <c r="BL32" s="14">
+      <c r="BM32" s="14">
         <v>-137.56095285548446</v>
       </c>
-      <c r="BM32" s="14">
+      <c r="BN32" s="14">
         <v>-111.45911644145087</v>
       </c>
-      <c r="BN32" s="14">
+      <c r="BO32" s="14">
         <v>-60.888196841421177</v>
       </c>
-      <c r="BO32" s="14">
+      <c r="BP32" s="14">
         <v>-92.503211263536969</v>
       </c>
-      <c r="BP32" s="14">
+      <c r="BQ32" s="14">
         <v>-128.49312137980201</v>
       </c>
-      <c r="BQ32" s="14">
+      <c r="BR32" s="14">
         <v>-14.31033505790532</v>
       </c>
-      <c r="BR32" s="14">
+      <c r="BS32" s="14">
         <v>0.67817173136575093</v>
       </c>
-      <c r="BS32" s="14">
+      <c r="BT32" s="14">
         <v>-91.63620778449399</v>
       </c>
-      <c r="BT32" s="14">
+      <c r="BU32" s="14">
         <v>-91.8916184615004</v>
       </c>
-      <c r="BU32" s="14">
+      <c r="BV32" s="14">
         <v>-45.368379485299783</v>
       </c>
-      <c r="BV32" s="14">
+      <c r="BW32" s="14">
         <v>32.72048813630056</v>
       </c>
-      <c r="BW32" s="14">
+      <c r="BX32" s="14">
         <v>-31.047078926799827</v>
       </c>
-      <c r="BX32" s="14">
+      <c r="BY32" s="14">
         <v>-33.521610554199981</v>
       </c>
-      <c r="BY32" s="14">
+      <c r="BZ32" s="14">
         <v>-16.492417351599784</v>
       </c>
-      <c r="BZ32" s="14">
+      <c r="CA32" s="14">
         <v>24.838440753497707</v>
       </c>
-      <c r="CA32" s="14">
+      <c r="CB32" s="14">
         <v>-47.58808819500041</v>
       </c>
-      <c r="CB32" s="14">
+      <c r="CC32" s="14">
         <v>-13.475698548199944</v>
       </c>
-      <c r="CC32" s="14">
+      <c r="CD32" s="14">
         <v>-31.845438215699744</v>
       </c>
-      <c r="CD32" s="14">
+      <c r="CE32" s="14">
         <v>-20.545791099400503</v>
       </c>
-      <c r="CE32" s="14">
+      <c r="CF32" s="14">
         <v>-88.178861749699649</v>
       </c>
-      <c r="CF32" s="14">
+      <c r="CG32" s="14">
         <v>-48.375957292200098</v>
       </c>
-      <c r="CG32" s="14">
+      <c r="CH32" s="14">
         <v>-22.45691760200026</v>
       </c>
-      <c r="CH32" s="14">
+      <c r="CI32" s="14">
         <v>-8.0341307247995246</v>
       </c>
-      <c r="CI32" s="14">
+      <c r="CJ32" s="14">
         <v>-19.422585188200685</v>
       </c>
-      <c r="CJ32" s="14">
+      <c r="CK32" s="14">
         <v>-10.105003693000697</v>
       </c>
-      <c r="CK32" s="14">
+      <c r="CL32" s="14">
         <v>10.706273121400613</v>
       </c>
-      <c r="CL32" s="14">
+      <c r="CM32" s="14">
         <v>7.0598972870991474</v>
       </c>
-      <c r="CM32" s="14">
+      <c r="CN32" s="14">
         <v>17.942182198099658</v>
       </c>
-      <c r="CN32" s="14">
+      <c r="CO32" s="14">
         <v>-4.7466280891002839</v>
       </c>
-      <c r="CO32" s="14">
+      <c r="CP32" s="14">
         <v>32.978358620899712</v>
       </c>
-      <c r="CP32" s="14">
+      <c r="CQ32" s="14">
         <v>78.399632132300439</v>
       </c>
-      <c r="CQ32" s="14">
+      <c r="CR32" s="14">
         <v>51.883725369399031</v>
       </c>
-      <c r="CR32" s="14">
+      <c r="CS32" s="14">
         <v>51.009776753499523</v>
       </c>
-      <c r="CS32" s="14">
+      <c r="CT32" s="14">
         <v>98.64239179309925</v>
       </c>
-      <c r="CT32" s="14">
+      <c r="CU32" s="14">
         <v>92.224271669602103</v>
       </c>
-      <c r="CU32" s="14">
+      <c r="CV32" s="14">
         <v>35.477752864798731</v>
       </c>
-      <c r="CV32" s="14">
+      <c r="CW32" s="14">
         <v>26.543836843499207</v>
       </c>
-      <c r="CW32" s="14">
+      <c r="CX32" s="14">
         <v>86.965296370700798</v>
       </c>
-      <c r="CX32" s="14">
+      <c r="CY32" s="14">
         <v>128.61304174610029</v>
       </c>
-      <c r="CY32" s="14">
+      <c r="CZ32" s="14">
         <v>103.26736042390098</v>
       </c>
-      <c r="CZ32" s="14">
+      <c r="DA32" s="14">
         <v>-6.0927323312006365</v>
       </c>
-      <c r="DA32" s="14">
+      <c r="DB32" s="14">
         <v>226.28457596750104</v>
       </c>
-      <c r="DB32" s="14">
+      <c r="DC32" s="14">
         <v>138.03911264819862</v>
       </c>
-      <c r="DC32" s="14">
+      <c r="DD32" s="14">
         <v>133.04454478809987</v>
       </c>
-      <c r="DD32" s="14">
+      <c r="DE32" s="14">
         <v>121.84784868310044</v>
       </c>
-      <c r="DE32" s="14">
+      <c r="DF32" s="14">
         <v>118.87860706469985</v>
       </c>
-      <c r="DF32" s="14">
+      <c r="DG32" s="14">
         <v>222.17630990270186</v>
       </c>
-      <c r="DG32" s="14">
+      <c r="DH32" s="14">
         <v>228.75323513570231</v>
       </c>
-      <c r="DH32" s="14">
+      <c r="DI32" s="14">
         <v>169.15390647209892</v>
       </c>
-      <c r="DI32" s="14">
+      <c r="DJ32" s="14">
         <v>177.46547627339976</v>
       </c>
-      <c r="DJ32" s="14">
+      <c r="DK32" s="14">
         <v>287.34070763290174</v>
       </c>
-      <c r="DK32" s="14">
+      <c r="DL32" s="14">
         <v>341.62263721239913</v>
       </c>
-      <c r="DL32" s="14">
+      <c r="DM32" s="14">
         <v>238.4398691046016</v>
       </c>
-      <c r="DM32" s="14">
+      <c r="DN32" s="14">
         <v>355.85831910070192</v>
       </c>
-      <c r="DN32" s="14">
+      <c r="DO32" s="14">
         <v>371.28506316239555</v>
       </c>
-      <c r="DO32" s="14">
+      <c r="DP32" s="14">
         <v>427.1219582047994</v>
       </c>
-      <c r="DP32" s="14">
+      <c r="DQ32" s="14">
         <v>395.54983819780125</v>
       </c>
-      <c r="DQ32" s="14">
+      <c r="DR32" s="14">
         <v>529.03724573009958</v>
       </c>
-      <c r="DR32" s="14">
+      <c r="DS32" s="14">
         <v>527.13635513939528</v>
       </c>
-      <c r="DS32" s="14">
+      <c r="DT32" s="14">
         <v>414.59619310120115</v>
       </c>
-      <c r="DT32" s="14">
+      <c r="DU32" s="14">
         <v>362.8806652046004</v>
       </c>
-      <c r="DU32" s="14">
+      <c r="DV32" s="14">
         <v>479.49832826019804</v>
       </c>
-      <c r="DV32" s="14">
+      <c r="DW32" s="14">
         <v>444.8701594983977</v>
       </c>
-      <c r="DW32" s="14">
+      <c r="DX32" s="14">
         <v>384.15461387540017</v>
       </c>
-      <c r="DX32" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY32" s="14">
-        <v>348.83354499750158</v>
+        <v>347.26015277220085</v>
       </c>
       <c r="DZ32" s="14">
-        <v>421.63191813560138</v>
+        <v>385.27799459730204</v>
+      </c>
+      <c r="EA32" s="14">
+        <v>448.32246615730287</v>
+      </c>
+      <c r="EB32" s="14">
+        <v>481.42385209380336</v>
       </c>
     </row>
-    <row r="33" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="22" t="s">
         <v>144</v>
       </c>
       <c r="C33" s="14">
         <v>882.24048718610254</v>
       </c>
       <c r="D33" s="14">
         <v>1114.6731440098908</v>
       </c>
       <c r="E33" s="14">
         <v>1264.0016717463977</v>
       </c>
       <c r="F33" s="14">
         <v>1300.7196027748528</v>
       </c>
       <c r="G33" s="14">
         <v>1318.1095395158877</v>
       </c>
       <c r="H33" s="14">
         <v>1154.6011908487396</v>
       </c>
       <c r="I33" s="14">
         <v>1209.5927394277023</v>
       </c>
       <c r="J33" s="14">
@@ -12489,360 +12666,366 @@
       <c r="T33" s="14">
         <v>2493.5987672139995</v>
       </c>
       <c r="U33" s="14">
         <v>2838.190704658401</v>
       </c>
       <c r="V33" s="14">
         <v>3248.5518537965982</v>
       </c>
       <c r="W33" s="14">
         <v>3015.9292342236026</v>
       </c>
       <c r="X33" s="14">
         <v>3774.0901625476995</v>
       </c>
       <c r="Y33" s="14">
         <v>4689.625574766098</v>
       </c>
       <c r="Z33" s="14">
         <v>5619.7987758115996</v>
       </c>
       <c r="AA33" s="14">
         <v>5834.555973084699</v>
       </c>
       <c r="AB33" s="14">
+        <v>6079.1341565782077</v>
+      </c>
+      <c r="AC33" s="14">
         <v>184.14935326314196</v>
       </c>
-      <c r="AC33" s="14">
+      <c r="AD33" s="14">
         <v>216.81492208696841</v>
       </c>
-      <c r="AD33" s="14">
+      <c r="AE33" s="14">
         <v>219.32153478841656</v>
       </c>
-      <c r="AE33" s="14">
+      <c r="AF33" s="14">
         <v>261.95467704757561</v>
       </c>
-      <c r="AF33" s="14">
+      <c r="AG33" s="14">
         <v>233.34629495431767</v>
       </c>
-      <c r="AG33" s="14">
+      <c r="AH33" s="14">
         <v>284.4975456986939</v>
       </c>
-      <c r="AH33" s="14">
+      <c r="AI33" s="14">
         <v>305.8103172286992</v>
       </c>
-      <c r="AI33" s="14">
+      <c r="AJ33" s="14">
         <v>291.01898612818013</v>
       </c>
-      <c r="AJ33" s="14">
+      <c r="AK33" s="14">
         <v>299.9842150411929</v>
       </c>
-      <c r="AK33" s="14">
+      <c r="AL33" s="14">
         <v>299.1600036016614</v>
       </c>
-      <c r="AL33" s="14">
+      <c r="AM33" s="14">
         <v>357.48549075428764</v>
       </c>
-      <c r="AM33" s="14">
+      <c r="AN33" s="14">
         <v>307.3719623492558</v>
       </c>
-      <c r="AN33" s="14">
+      <c r="AO33" s="14">
         <v>273.64326792980933</v>
       </c>
-      <c r="AO33" s="14">
+      <c r="AP33" s="14">
         <v>326.01271865284184</v>
       </c>
-      <c r="AP33" s="14">
+      <c r="AQ33" s="14">
         <v>362.02584503546768</v>
       </c>
-      <c r="AQ33" s="14">
+      <c r="AR33" s="14">
         <v>339.03777115673398</v>
       </c>
-      <c r="AR33" s="14">
+      <c r="AS33" s="14">
         <v>274.62421562154202</v>
       </c>
-      <c r="AS33" s="14">
+      <c r="AT33" s="14">
         <v>326.80750222497295</v>
       </c>
-      <c r="AT33" s="14">
+      <c r="AU33" s="14">
         <v>402.58383241812226</v>
       </c>
-      <c r="AU33" s="14">
+      <c r="AV33" s="14">
         <v>314.09398925125038</v>
       </c>
-      <c r="AV33" s="14">
+      <c r="AW33" s="14">
         <v>259.15585382839578</v>
       </c>
-      <c r="AW33" s="14">
+      <c r="AX33" s="14">
         <v>277.49794691006559</v>
       </c>
-      <c r="AX33" s="14">
+      <c r="AY33" s="14">
         <v>324.54326716190735</v>
       </c>
-      <c r="AY33" s="14">
+      <c r="AZ33" s="14">
         <v>293.40412294837097</v>
       </c>
-      <c r="AZ33" s="14">
+      <c r="BA33" s="14">
         <v>272.18803749965952</v>
       </c>
-      <c r="BA33" s="14">
+      <c r="BB33" s="14">
         <v>301.72016097480059</v>
       </c>
-      <c r="BB33" s="14">
+      <c r="BC33" s="14">
         <v>345.72840263190665</v>
       </c>
-      <c r="BC33" s="14">
+      <c r="BD33" s="14">
         <v>289.95613832133563</v>
       </c>
-      <c r="BD33" s="14">
+      <c r="BE33" s="14">
         <v>272.75738951790663</v>
       </c>
-      <c r="BE33" s="14">
+      <c r="BF33" s="14">
         <v>284.80278487559622</v>
       </c>
-      <c r="BF33" s="14">
+      <c r="BG33" s="14">
         <v>375.32066555873962</v>
       </c>
-      <c r="BG33" s="14">
+      <c r="BH33" s="14">
         <v>321.50895583632916</v>
       </c>
-      <c r="BH33" s="14">
+      <c r="BI33" s="14">
         <v>313.33551797412338</v>
       </c>
-      <c r="BI33" s="14">
+      <c r="BJ33" s="14">
         <v>351.53068867167326</v>
       </c>
-      <c r="BJ33" s="14">
+      <c r="BK33" s="14">
         <v>450.16279672123073</v>
       </c>
-      <c r="BK33" s="14">
+      <c r="BL33" s="14">
         <v>388.34174339087645</v>
       </c>
-      <c r="BL33" s="14">
+      <c r="BM33" s="14">
         <v>312.70763449159386</v>
       </c>
-      <c r="BM33" s="14">
+      <c r="BN33" s="14">
         <v>344.49983832230851</v>
       </c>
-      <c r="BN33" s="14">
+      <c r="BO33" s="14">
         <v>379.32130052420416</v>
       </c>
-      <c r="BO33" s="14">
+      <c r="BP33" s="14">
         <v>333.75221968210826</v>
       </c>
-      <c r="BP33" s="14">
+      <c r="BQ33" s="14">
         <v>322.94115136926052</v>
       </c>
-      <c r="BQ33" s="14">
+      <c r="BR33" s="14">
         <v>372.54365906664066</v>
       </c>
-      <c r="BR33" s="14">
+      <c r="BS33" s="14">
         <v>425.87421324536945</v>
       </c>
-      <c r="BS33" s="14">
+      <c r="BT33" s="14">
         <v>353.92597228720581</v>
       </c>
-      <c r="BT33" s="14">
+      <c r="BU33" s="14">
         <v>322.82496914699976</v>
       </c>
-      <c r="BU33" s="14">
+      <c r="BV33" s="14">
         <v>359.19956303750018</v>
       </c>
-      <c r="BV33" s="14">
+      <c r="BW33" s="14">
         <v>421.4499492769005</v>
       </c>
-      <c r="BW33" s="14">
+      <c r="BX33" s="14">
         <v>436.30400263540014</v>
       </c>
-      <c r="BX33" s="14">
+      <c r="BY33" s="14">
         <v>304.76248777830023</v>
       </c>
-      <c r="BY33" s="14">
+      <c r="BZ33" s="14">
         <v>375.17470563920028</v>
       </c>
-      <c r="BZ33" s="14">
+      <c r="CA33" s="14">
         <v>445.04919745259758</v>
       </c>
-      <c r="CA33" s="14">
+      <c r="CB33" s="14">
         <v>428.31708402729998</v>
       </c>
-      <c r="CB33" s="14">
+      <c r="CC33" s="14">
         <v>335.50308075420037</v>
       </c>
-      <c r="CC33" s="14">
+      <c r="CD33" s="14">
         <v>373.81020965470066</v>
       </c>
-      <c r="CD33" s="14">
+      <c r="CE33" s="14">
         <v>379.73059961189938</v>
       </c>
-      <c r="CE33" s="14">
+      <c r="CF33" s="14">
         <v>393.42007776980017</v>
       </c>
-      <c r="CF33" s="14">
+      <c r="CG33" s="14">
         <v>317.40358317419992</v>
       </c>
-      <c r="CG33" s="14">
+      <c r="CH33" s="14">
         <v>380.65974348659984</v>
       </c>
-      <c r="CH33" s="14">
+      <c r="CI33" s="14">
         <v>425.41984039180079</v>
       </c>
-      <c r="CI33" s="14">
+      <c r="CJ33" s="14">
         <v>456.78435660809953</v>
       </c>
-      <c r="CJ33" s="14">
+      <c r="CK33" s="14">
         <v>423.92428395729979</v>
       </c>
-      <c r="CK33" s="14">
+      <c r="CL33" s="14">
         <v>485.01133407700036</v>
       </c>
-      <c r="CL33" s="14">
+      <c r="CM33" s="14">
         <v>526.12566201369918</v>
       </c>
-      <c r="CM33" s="14">
+      <c r="CN33" s="14">
         <v>584.86539493730004</v>
       </c>
-      <c r="CN33" s="14">
+      <c r="CO33" s="14">
         <v>457.51356589439973</v>
       </c>
-      <c r="CO33" s="14">
+      <c r="CP33" s="14">
         <v>524.41029586309992</v>
       </c>
-      <c r="CP33" s="14">
+      <c r="CQ33" s="14">
         <v>640.93650949020048</v>
       </c>
-      <c r="CQ33" s="14">
+      <c r="CR33" s="14">
         <v>637.81327556089946</v>
       </c>
-      <c r="CR33" s="14">
+      <c r="CS33" s="14">
         <v>549.63786068489969</v>
       </c>
-      <c r="CS33" s="14">
+      <c r="CT33" s="14">
         <v>617.82713317029925</v>
       </c>
-      <c r="CT33" s="14">
+      <c r="CU33" s="14">
         <v>655.38166062500204</v>
       </c>
-      <c r="CU33" s="14">
+      <c r="CV33" s="14">
         <v>670.75211273379864</v>
       </c>
-      <c r="CV33" s="14">
+      <c r="CW33" s="14">
         <v>574.12297215819945</v>
       </c>
-      <c r="CW33" s="14">
+      <c r="CX33" s="14">
         <v>666.0560457727006</v>
       </c>
-      <c r="CX33" s="14">
+      <c r="CY33" s="14">
         <v>803.72330457150019</v>
       </c>
-      <c r="CY33" s="14">
+      <c r="CZ33" s="14">
         <v>794.28838215600069</v>
       </c>
-      <c r="CZ33" s="14">
+      <c r="DA33" s="14">
         <v>640.34020405759952</v>
       </c>
-      <c r="DA33" s="14">
+      <c r="DB33" s="14">
         <v>861.96245574130035</v>
       </c>
-      <c r="DB33" s="14">
+      <c r="DC33" s="14">
         <v>882.64938551649902</v>
       </c>
-      <c r="DC33" s="14">
+      <c r="DD33" s="14">
         <v>863.59980848119903</v>
       </c>
-      <c r="DD33" s="14">
+      <c r="DE33" s="14">
         <v>696.14931468990017</v>
       </c>
-      <c r="DE33" s="14">
+      <c r="DF33" s="14">
         <v>647.05247925319952</v>
       </c>
-      <c r="DF33" s="14">
+      <c r="DG33" s="14">
         <v>798.05569533090147</v>
       </c>
-      <c r="DG33" s="14">
+      <c r="DH33" s="14">
         <v>874.67174494960136</v>
       </c>
-      <c r="DH33" s="14">
+      <c r="DI33" s="14">
         <v>747.43223955369911</v>
       </c>
-      <c r="DI33" s="14">
+      <c r="DJ33" s="14">
         <v>867.82001012159981</v>
       </c>
-      <c r="DJ33" s="14">
+      <c r="DK33" s="14">
         <v>1005.7925210287012</v>
       </c>
-      <c r="DK33" s="14">
+      <c r="DL33" s="14">
         <v>1153.0453918436992</v>
       </c>
-      <c r="DL33" s="14">
+      <c r="DM33" s="14">
         <v>953.74927206380175</v>
       </c>
-      <c r="DM33" s="14">
+      <c r="DN33" s="14">
         <v>1092.9713228062024</v>
       </c>
-      <c r="DN33" s="14">
+      <c r="DO33" s="14">
         <v>1232.2460110646953</v>
       </c>
-      <c r="DO33" s="14">
+      <c r="DP33" s="14">
         <v>1410.6589688313991</v>
       </c>
-      <c r="DP33" s="14">
+      <c r="DQ33" s="14">
         <v>1217.6594402184019</v>
       </c>
-      <c r="DQ33" s="14">
+      <c r="DR33" s="14">
         <v>1412.9356727297995</v>
       </c>
-      <c r="DR33" s="14">
+      <c r="DS33" s="14">
         <v>1451.4173325160955</v>
       </c>
-      <c r="DS33" s="14">
+      <c r="DT33" s="14">
         <v>1537.7863303473023</v>
       </c>
-      <c r="DT33" s="14">
+      <c r="DU33" s="14">
         <v>1287.0731411078009</v>
       </c>
-      <c r="DU33" s="14">
+      <c r="DV33" s="14">
         <v>1445.9163491108989</v>
       </c>
-      <c r="DV33" s="14">
+      <c r="DW33" s="14">
         <v>1511.4787932826985</v>
       </c>
-      <c r="DW33" s="14">
+      <c r="DX33" s="14">
         <v>1590.0876895833005</v>
       </c>
-      <c r="DX33" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY33" s="14">
-        <v>1484.0317175644013</v>
+        <v>1312.0602175219003</v>
       </c>
       <c r="DZ33" s="14">
-        <v>1606.3997488857003</v>
+        <v>1470.9450858644018</v>
+      </c>
+      <c r="EA33" s="14">
+        <v>1575.1979382276022</v>
+      </c>
+      <c r="EB33" s="14">
+        <v>1720.9309149643032</v>
       </c>
     </row>
-    <row r="34" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="22" t="s">
         <v>145</v>
       </c>
       <c r="C34" s="14">
         <v>1015.7525755906555</v>
       </c>
       <c r="D34" s="14">
         <v>1109.0866141839017</v>
       </c>
       <c r="E34" s="14">
         <v>1356.2412778357179</v>
       </c>
       <c r="F34" s="14">
         <v>1680.7148348414155</v>
       </c>
       <c r="G34" s="14">
         <v>1789.0877412333703</v>
       </c>
       <c r="H34" s="14">
         <v>1746.6290395225199</v>
       </c>
       <c r="I34" s="14">
         <v>1822.2123874504637</v>
       </c>
       <c r="J34" s="14">
@@ -12878,360 +13061,366 @@
       <c r="T34" s="14">
         <v>2216.2445741330002</v>
       </c>
       <c r="U34" s="14">
         <v>2492.8011692741993</v>
       </c>
       <c r="V34" s="14">
         <v>2757.276352723999</v>
       </c>
       <c r="W34" s="14">
         <v>2324.2732334373982</v>
       </c>
       <c r="X34" s="14">
         <v>2798.5074349568999</v>
       </c>
       <c r="Y34" s="14">
         <v>3296.9203651936</v>
       </c>
       <c r="Z34" s="14">
         <v>3753.4791436431019</v>
       </c>
       <c r="AA34" s="14">
         <v>4163.1522062461027</v>
       </c>
       <c r="AB34" s="14">
+        <v>4416.8496909575979</v>
+      </c>
+      <c r="AC34" s="14">
         <v>246.34341244277866</v>
       </c>
-      <c r="AC34" s="14">
+      <c r="AD34" s="14">
         <v>221.13490595873731</v>
       </c>
-      <c r="AD34" s="14">
+      <c r="AE34" s="14">
         <v>258.6508878886093</v>
       </c>
-      <c r="AE34" s="14">
+      <c r="AF34" s="14">
         <v>289.62336930053027</v>
       </c>
-      <c r="AF34" s="14">
+      <c r="AG34" s="14">
         <v>249.83847961927717</v>
       </c>
-      <c r="AG34" s="14">
+      <c r="AH34" s="14">
         <v>265.37157954329427</v>
       </c>
-      <c r="AH34" s="14">
+      <c r="AI34" s="14">
         <v>286.16003508939889</v>
       </c>
-      <c r="AI34" s="14">
+      <c r="AJ34" s="14">
         <v>307.71651993193126</v>
       </c>
-      <c r="AJ34" s="14">
+      <c r="AK34" s="14">
         <v>326.99104562103275</v>
       </c>
-      <c r="AK34" s="14">
+      <c r="AL34" s="14">
         <v>332.59582790043783</v>
       </c>
-      <c r="AL34" s="14">
+      <c r="AM34" s="14">
         <v>332.94409907829936</v>
       </c>
-      <c r="AM34" s="14">
+      <c r="AN34" s="14">
         <v>363.71030523594789</v>
       </c>
-      <c r="AN34" s="14">
+      <c r="AO34" s="14">
         <v>339.33024305834158</v>
       </c>
-      <c r="AO34" s="14">
+      <c r="AP34" s="14">
         <v>409.44153732842483</v>
       </c>
-      <c r="AP34" s="14">
+      <c r="AQ34" s="14">
         <v>446.96994928771312</v>
       </c>
-      <c r="AQ34" s="14">
+      <c r="AR34" s="14">
         <v>484.97310516693597</v>
       </c>
-      <c r="AR34" s="14">
+      <c r="AS34" s="14">
         <v>396.77873238195724</v>
       </c>
-      <c r="AS34" s="14">
+      <c r="AT34" s="14">
         <v>379.64191895224002</v>
       </c>
-      <c r="AT34" s="14">
+      <c r="AU34" s="14">
         <v>538.00633061790757</v>
       </c>
-      <c r="AU34" s="14">
+      <c r="AV34" s="14">
         <v>474.66075928126531</v>
       </c>
-      <c r="AV34" s="14">
+      <c r="AW34" s="14">
         <v>410.51921748101557</v>
       </c>
-      <c r="AW34" s="14">
+      <c r="AX34" s="14">
         <v>414.86888012777888</v>
       </c>
-      <c r="AX34" s="14">
+      <c r="AY34" s="14">
         <v>412.5239164540065</v>
       </c>
-      <c r="AY34" s="14">
+      <c r="AZ34" s="14">
         <v>508.71702545971903</v>
       </c>
-      <c r="AZ34" s="14">
+      <c r="BA34" s="14">
         <v>510.22571789114204</v>
       </c>
-      <c r="BA34" s="14">
+      <c r="BB34" s="14">
         <v>464.51999347821089</v>
       </c>
-      <c r="BB34" s="14">
+      <c r="BC34" s="14">
         <v>403.06353532072495</v>
       </c>
-      <c r="BC34" s="14">
+      <c r="BD34" s="14">
         <v>444.40314076038601</v>
       </c>
-      <c r="BD34" s="14">
+      <c r="BE34" s="14">
         <v>408.7889504457537</v>
       </c>
-      <c r="BE34" s="14">
+      <c r="BF34" s="14">
         <v>395.24562458682351</v>
       </c>
-      <c r="BF34" s="14">
+      <c r="BG34" s="14">
         <v>393.32969158415887</v>
       </c>
-      <c r="BG34" s="14">
+      <c r="BH34" s="14">
         <v>460.61540801546329</v>
       </c>
-      <c r="BH34" s="14">
+      <c r="BI34" s="14">
         <v>441.65048754821305</v>
       </c>
-      <c r="BI34" s="14">
+      <c r="BJ34" s="14">
         <v>441.56281769361181</v>
       </c>
-      <c r="BJ34" s="14">
+      <c r="BK34" s="14">
         <v>459.06675653240654</v>
       </c>
-      <c r="BK34" s="14">
+      <c r="BL34" s="14">
         <v>499.15535448733516</v>
       </c>
-      <c r="BL34" s="14">
+      <c r="BM34" s="14">
         <v>450.26858734707832</v>
       </c>
-      <c r="BM34" s="14">
+      <c r="BN34" s="14">
         <v>455.95895476375938</v>
       </c>
-      <c r="BN34" s="14">
+      <c r="BO34" s="14">
         <v>440.20949736562534</v>
       </c>
-      <c r="BO34" s="14">
+      <c r="BP34" s="14">
         <v>426.25543094564523</v>
       </c>
-      <c r="BP34" s="14">
+      <c r="BQ34" s="14">
         <v>451.43427274906253</v>
       </c>
-      <c r="BQ34" s="14">
+      <c r="BR34" s="14">
         <v>386.85399412454598</v>
       </c>
-      <c r="BR34" s="14">
+      <c r="BS34" s="14">
         <v>425.1960415140037</v>
       </c>
-      <c r="BS34" s="14">
+      <c r="BT34" s="14">
         <v>445.5621800716998</v>
       </c>
-      <c r="BT34" s="14">
+      <c r="BU34" s="14">
         <v>414.71658760850016</v>
       </c>
-      <c r="BU34" s="14">
+      <c r="BV34" s="14">
         <v>404.56794252279997</v>
       </c>
-      <c r="BV34" s="14">
+      <c r="BW34" s="14">
         <v>388.72946114059994</v>
       </c>
-      <c r="BW34" s="14">
+      <c r="BX34" s="14">
         <v>467.35108156219997</v>
       </c>
-      <c r="BX34" s="14">
+      <c r="BY34" s="14">
         <v>338.28409833250021</v>
       </c>
-      <c r="BY34" s="14">
+      <c r="BZ34" s="14">
         <v>391.66712299080007</v>
       </c>
-      <c r="BZ34" s="14">
+      <c r="CA34" s="14">
         <v>420.21075669909987</v>
       </c>
-      <c r="CA34" s="14">
+      <c r="CB34" s="14">
         <v>475.90517222230039</v>
       </c>
-      <c r="CB34" s="14">
+      <c r="CC34" s="14">
         <v>348.97877930240031</v>
       </c>
-      <c r="CC34" s="14">
+      <c r="CD34" s="14">
         <v>405.6556478704004</v>
       </c>
-      <c r="CD34" s="14">
+      <c r="CE34" s="14">
         <v>400.27639071129988</v>
       </c>
-      <c r="CE34" s="14">
+      <c r="CF34" s="14">
         <v>481.59893951949982</v>
       </c>
-      <c r="CF34" s="14">
+      <c r="CG34" s="14">
         <v>365.77954046640002</v>
       </c>
-      <c r="CG34" s="14">
+      <c r="CH34" s="14">
         <v>403.1166610886001</v>
       </c>
-      <c r="CH34" s="14">
+      <c r="CI34" s="14">
         <v>433.45397111660031</v>
       </c>
-      <c r="CI34" s="14">
+      <c r="CJ34" s="14">
         <v>476.20694179630021</v>
       </c>
-      <c r="CJ34" s="14">
+      <c r="CK34" s="14">
         <v>434.02928765030049</v>
       </c>
-      <c r="CK34" s="14">
+      <c r="CL34" s="14">
         <v>474.30506095559974</v>
       </c>
-      <c r="CL34" s="14">
+      <c r="CM34" s="14">
         <v>519.06576472660004</v>
       </c>
-      <c r="CM34" s="14">
+      <c r="CN34" s="14">
         <v>566.92321273920038</v>
       </c>
-      <c r="CN34" s="14">
+      <c r="CO34" s="14">
         <v>462.26019398350002</v>
       </c>
-      <c r="CO34" s="14">
+      <c r="CP34" s="14">
         <v>491.43193724220021</v>
       </c>
-      <c r="CP34" s="14">
+      <c r="CQ34" s="14">
         <v>562.53687735790004</v>
       </c>
-      <c r="CQ34" s="14">
+      <c r="CR34" s="14">
         <v>585.92955019150043</v>
       </c>
-      <c r="CR34" s="14">
+      <c r="CS34" s="14">
         <v>498.62808393140017</v>
       </c>
-      <c r="CS34" s="14">
+      <c r="CT34" s="14">
         <v>519.1847413772</v>
       </c>
-      <c r="CT34" s="14">
+      <c r="CU34" s="14">
         <v>563.15738895539994</v>
       </c>
-      <c r="CU34" s="14">
+      <c r="CV34" s="14">
         <v>635.27435986899991</v>
       </c>
-      <c r="CV34" s="14">
+      <c r="CW34" s="14">
         <v>547.57913531470024</v>
       </c>
-      <c r="CW34" s="14">
+      <c r="CX34" s="14">
         <v>579.0907494019998</v>
       </c>
-      <c r="CX34" s="14">
+      <c r="CY34" s="14">
         <v>675.1102628253999</v>
       </c>
-      <c r="CY34" s="14">
+      <c r="CZ34" s="14">
         <v>691.02102173209971</v>
       </c>
-      <c r="CZ34" s="14">
+      <c r="DA34" s="14">
         <v>646.43293638880016</v>
       </c>
-      <c r="DA34" s="14">
+      <c r="DB34" s="14">
         <v>635.6778797737993</v>
       </c>
-      <c r="DB34" s="14">
+      <c r="DC34" s="14">
         <v>744.6102728683004</v>
       </c>
-      <c r="DC34" s="14">
+      <c r="DD34" s="14">
         <v>730.55526369309916</v>
       </c>
-      <c r="DD34" s="14">
+      <c r="DE34" s="14">
         <v>574.30146600679973</v>
       </c>
-      <c r="DE34" s="14">
+      <c r="DF34" s="14">
         <v>528.17387218849967</v>
       </c>
-      <c r="DF34" s="14">
+      <c r="DG34" s="14">
         <v>575.87938542819961</v>
       </c>
-      <c r="DG34" s="14">
+      <c r="DH34" s="14">
         <v>645.91850981389905</v>
       </c>
-      <c r="DH34" s="14">
+      <c r="DI34" s="14">
         <v>578.27833308160018</v>
       </c>
-      <c r="DI34" s="14">
+      <c r="DJ34" s="14">
         <v>690.35453384820005</v>
       </c>
-      <c r="DJ34" s="14">
+      <c r="DK34" s="14">
         <v>718.45181339579949</v>
       </c>
-      <c r="DK34" s="14">
+      <c r="DL34" s="14">
         <v>811.42275463130011</v>
       </c>
-      <c r="DL34" s="14">
+      <c r="DM34" s="14">
         <v>715.30940295920016</v>
       </c>
-      <c r="DM34" s="14">
+      <c r="DN34" s="14">
         <v>737.11300370550043</v>
       </c>
-      <c r="DN34" s="14">
+      <c r="DO34" s="14">
         <v>860.96094790229972</v>
       </c>
-      <c r="DO34" s="14">
+      <c r="DP34" s="14">
         <v>983.53701062659968</v>
       </c>
-      <c r="DP34" s="14">
+      <c r="DQ34" s="14">
         <v>822.10960202060062</v>
       </c>
-      <c r="DQ34" s="14">
+      <c r="DR34" s="14">
         <v>883.89842699969995</v>
       </c>
-      <c r="DR34" s="14">
+      <c r="DS34" s="14">
         <v>924.28097737670021</v>
       </c>
-      <c r="DS34" s="14">
+      <c r="DT34" s="14">
         <v>1123.1901372461011</v>
       </c>
-      <c r="DT34" s="14">
+      <c r="DU34" s="14">
         <v>924.19247590320049</v>
       </c>
-      <c r="DU34" s="14">
+      <c r="DV34" s="14">
         <v>966.41802085070083</v>
       </c>
-      <c r="DV34" s="14">
+      <c r="DW34" s="14">
         <v>1066.6086337843008</v>
       </c>
-      <c r="DW34" s="14">
+      <c r="DX34" s="14">
         <v>1205.9330757079003</v>
       </c>
-      <c r="DX34" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY34" s="14">
-        <v>1135.1981725668998</v>
+        <v>964.80006474969946</v>
       </c>
       <c r="DZ34" s="14">
-        <v>1184.7678307500989</v>
+        <v>1085.6670912670997</v>
+      </c>
+      <c r="EA34" s="14">
+        <v>1126.8754720702993</v>
+      </c>
+      <c r="EB34" s="14">
+        <v>1239.5070628704998</v>
       </c>
     </row>
-    <row r="35" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="14">
         <v>-47.925841959949459</v>
       </c>
       <c r="D35" s="14">
         <v>-60.647332141797591</v>
       </c>
       <c r="E35" s="14">
         <v>-62.678266347278431</v>
       </c>
       <c r="F35" s="14">
         <v>-59.918845685739399</v>
       </c>
       <c r="G35" s="14">
         <v>-78.589747408686591</v>
       </c>
       <c r="H35" s="14">
         <v>-89.224504603380353</v>
       </c>
       <c r="I35" s="14">
         <v>-107.56682504097951</v>
       </c>
       <c r="J35" s="14">
@@ -13267,360 +13456,366 @@
       <c r="T35" s="14">
         <v>-191.90083563989998</v>
       </c>
       <c r="U35" s="14">
         <v>-199.75612586999998</v>
       </c>
       <c r="V35" s="14">
         <v>-216.97935732479999</v>
       </c>
       <c r="W35" s="14">
         <v>-119.03444732039999</v>
       </c>
       <c r="X35" s="14">
         <v>-127.84184433</v>
       </c>
       <c r="Y35" s="14">
         <v>-36.086081254800007</v>
       </c>
       <c r="Z35" s="14">
         <v>171.79350320909998</v>
       </c>
       <c r="AA35" s="14">
         <v>77.540546308800003</v>
       </c>
       <c r="AB35" s="14">
+        <v>45.706591357800001</v>
+      </c>
+      <c r="AC35" s="14">
         <v>-14.227610457458621</v>
       </c>
-      <c r="AC35" s="14">
+      <c r="AD35" s="14">
         <v>-12.116946360912172</v>
       </c>
-      <c r="AD35" s="14">
+      <c r="AE35" s="14">
         <v>-10.033483564471412</v>
       </c>
-      <c r="AE35" s="14">
+      <c r="AF35" s="14">
         <v>-11.54780157710726</v>
       </c>
-      <c r="AF35" s="14">
+      <c r="AG35" s="14">
         <v>-10.952880215579723</v>
       </c>
-      <c r="AG35" s="14">
+      <c r="AH35" s="14">
         <v>-17.864279125185568</v>
       </c>
-      <c r="AH35" s="14">
+      <c r="AI35" s="14">
         <v>-13.811459510438805</v>
       </c>
-      <c r="AI35" s="14">
+      <c r="AJ35" s="14">
         <v>-18.018713290593496</v>
       </c>
-      <c r="AJ35" s="14">
+      <c r="AK35" s="14">
         <v>-17.142371591970821</v>
       </c>
-      <c r="AK35" s="14">
+      <c r="AL35" s="14">
         <v>-13.827129104783591</v>
       </c>
-      <c r="AL35" s="14">
+      <c r="AM35" s="14">
         <v>-15.80785545028696</v>
       </c>
-      <c r="AM35" s="14">
+      <c r="AN35" s="14">
         <v>-15.900910200237059</v>
       </c>
-      <c r="AN35" s="14">
+      <c r="AO35" s="14">
         <v>-14.88379138061411</v>
       </c>
-      <c r="AO35" s="14">
+      <c r="AP35" s="14">
         <v>-11.722127525806085</v>
       </c>
-      <c r="AP35" s="14">
+      <c r="AQ35" s="14">
         <v>-16.007889722304711</v>
       </c>
-      <c r="AQ35" s="14">
+      <c r="AR35" s="14">
         <v>-17.305037057014495</v>
       </c>
-      <c r="AR35" s="14">
+      <c r="AS35" s="14">
         <v>-21.845288250600866</v>
       </c>
-      <c r="AS35" s="14">
+      <c r="AT35" s="14">
         <v>-18.675731647701866</v>
       </c>
-      <c r="AT35" s="14">
+      <c r="AU35" s="14">
         <v>-17.747449128690704</v>
       </c>
-      <c r="AU35" s="14">
+      <c r="AV35" s="14">
         <v>-20.321278381693151</v>
       </c>
-      <c r="AV35" s="14">
+      <c r="AW35" s="14">
         <v>-17.126756408110793</v>
       </c>
-      <c r="AW35" s="14">
+      <c r="AX35" s="14">
         <v>-19.942748893721408</v>
       </c>
-      <c r="AX35" s="14">
+      <c r="AY35" s="14">
         <v>-24.384459155212589</v>
       </c>
-      <c r="AY35" s="14">
+      <c r="AZ35" s="14">
         <v>-27.770540146335563</v>
       </c>
-      <c r="AZ35" s="14">
+      <c r="BA35" s="14">
         <v>-25.771682536556835</v>
       </c>
-      <c r="BA35" s="14">
+      <c r="BB35" s="14">
         <v>-25.756647787037849</v>
       </c>
-      <c r="BB35" s="14">
+      <c r="BC35" s="14">
         <v>-28.353653414265576</v>
       </c>
-      <c r="BC35" s="14">
+      <c r="BD35" s="14">
         <v>-27.684841303119246</v>
       </c>
-      <c r="BD35" s="14">
+      <c r="BE35" s="14">
         <v>-24.992314792337012</v>
       </c>
-      <c r="BE35" s="14">
+      <c r="BF35" s="14">
         <v>-29.695951030612665</v>
       </c>
-      <c r="BF35" s="14">
+      <c r="BG35" s="14">
         <v>-12.973012416374697</v>
       </c>
-      <c r="BG35" s="14">
+      <c r="BH35" s="14">
         <v>-24.755729063609767</v>
       </c>
-      <c r="BH35" s="14">
+      <c r="BI35" s="14">
         <v>-15.973904874331664</v>
       </c>
-      <c r="BI35" s="14">
+      <c r="BJ35" s="14">
         <v>-28.752095117250075</v>
       </c>
-      <c r="BJ35" s="14">
+      <c r="BK35" s="14">
         <v>-24.124648814494943</v>
       </c>
-      <c r="BK35" s="14">
+      <c r="BL35" s="14">
         <v>-35.991165788856812</v>
       </c>
-      <c r="BL35" s="14">
+      <c r="BM35" s="14">
         <v>-46.31009944850323</v>
       </c>
-      <c r="BM35" s="14">
+      <c r="BN35" s="14">
         <v>-37.585810472818409</v>
       </c>
-      <c r="BN35" s="14">
+      <c r="BO35" s="14">
         <v>-41.393272329092554</v>
       </c>
-      <c r="BO35" s="14">
+      <c r="BP35" s="14">
         <v>-28.791435754485796</v>
       </c>
-      <c r="BP35" s="14">
+      <c r="BQ35" s="14">
         <v>-22.698508660642748</v>
       </c>
-      <c r="BQ35" s="14">
+      <c r="BR35" s="14">
         <v>-28.900434270073127</v>
       </c>
-      <c r="BR35" s="14">
+      <c r="BS35" s="14">
         <v>-20.465499234250181</v>
       </c>
-      <c r="BS35" s="14">
+      <c r="BT35" s="14">
         <v>-53.060540842222252</v>
       </c>
-      <c r="BT35" s="14">
+      <c r="BU35" s="14">
         <v>-46.526291523000005</v>
       </c>
-      <c r="BU35" s="14">
+      <c r="BV35" s="14">
         <v>-51.739599803399997</v>
       </c>
-      <c r="BV35" s="14">
+      <c r="BW35" s="14">
         <v>-5.3830525004999998</v>
       </c>
-      <c r="BW35" s="14">
+      <c r="BX35" s="14">
         <v>-35.284358260800005</v>
       </c>
-      <c r="BX35" s="14">
+      <c r="BY35" s="14">
         <v>-16.5049309716</v>
       </c>
-      <c r="BY35" s="14">
+      <c r="BZ35" s="14">
         <v>-15.6223001565</v>
       </c>
-      <c r="BZ35" s="14">
+      <c r="CA35" s="14">
         <v>-32.803423443599996</v>
       </c>
-      <c r="CA35" s="14">
+      <c r="CB35" s="14">
         <v>-33.002905297799998</v>
       </c>
-      <c r="CB35" s="14">
+      <c r="CC35" s="14">
         <v>-31.990817096400001</v>
       </c>
-      <c r="CC35" s="14">
+      <c r="CD35" s="14">
         <v>-41.071900362900003</v>
       </c>
-      <c r="CD35" s="14">
+      <c r="CE35" s="14">
         <v>-35.198023092900002</v>
       </c>
-      <c r="CE35" s="14">
+      <c r="CF35" s="14">
         <v>-38.533512917400003</v>
       </c>
-      <c r="CF35" s="14">
+      <c r="CG35" s="14">
         <v>-30.378884860199999</v>
       </c>
-      <c r="CG35" s="14">
+      <c r="CH35" s="14">
         <v>-36.064308449999999</v>
       </c>
-      <c r="CH35" s="14">
+      <c r="CI35" s="14">
         <v>-38.436936119999991</v>
       </c>
-      <c r="CI35" s="14">
+      <c r="CJ35" s="14">
         <v>-38.698074030000001</v>
       </c>
-      <c r="CJ35" s="14">
+      <c r="CK35" s="14">
         <v>-38.449830389999995</v>
       </c>
-      <c r="CK35" s="14">
+      <c r="CL35" s="14">
         <v>-39.662049619799994</v>
       </c>
-      <c r="CL35" s="14">
+      <c r="CM35" s="14">
         <v>-43.971033530100001</v>
       </c>
-      <c r="CM35" s="14">
+      <c r="CN35" s="14">
         <v>-40.142849530199996</v>
       </c>
-      <c r="CN35" s="14">
+      <c r="CO35" s="14">
         <v>-52.989377040000008</v>
       </c>
-      <c r="CO35" s="14">
+      <c r="CP35" s="14">
         <v>-53.976531589800011</v>
       </c>
-      <c r="CP35" s="14">
+      <c r="CQ35" s="14">
         <v>-68.639944989900002</v>
       </c>
-      <c r="CQ35" s="14">
+      <c r="CR35" s="14">
         <v>-55.3515807</v>
       </c>
-      <c r="CR35" s="14">
+      <c r="CS35" s="14">
         <v>-60.974237909999999</v>
       </c>
-      <c r="CS35" s="14">
+      <c r="CT35" s="14">
         <v>-40.490700729900006</v>
       </c>
-      <c r="CT35" s="14">
+      <c r="CU35" s="14">
         <v>-44.525842589999989</v>
       </c>
-      <c r="CU35" s="14">
+      <c r="CV35" s="14">
         <v>-45.910054410000001</v>
       </c>
-      <c r="CV35" s="14">
+      <c r="CW35" s="14">
         <v>-48.602774910000001</v>
       </c>
-      <c r="CW35" s="14">
+      <c r="CX35" s="14">
         <v>-44.789413400099995</v>
       </c>
-      <c r="CX35" s="14">
+      <c r="CY35" s="14">
         <v>-52.1640891801</v>
       </c>
-      <c r="CY35" s="14">
+      <c r="CZ35" s="14">
         <v>-54.199848379799995</v>
       </c>
-      <c r="CZ35" s="14">
+      <c r="DA35" s="14">
         <v>-53.936870850000005</v>
       </c>
-      <c r="DA35" s="14">
+      <c r="DB35" s="14">
         <v>-56.188481029800002</v>
       </c>
-      <c r="DB35" s="14">
+      <c r="DC35" s="14">
         <v>-73.403539074899996</v>
       </c>
-      <c r="DC35" s="14">
+      <c r="DD35" s="14">
         <v>-33.450466370099996</v>
       </c>
-      <c r="DD35" s="14">
+      <c r="DE35" s="14">
         <v>-26.408562730200003</v>
       </c>
-      <c r="DE35" s="14">
+      <c r="DF35" s="14">
         <v>-29.002379190000003</v>
       </c>
-      <c r="DF35" s="14">
+      <c r="DG35" s="14">
         <v>-32.0791738701</v>
       </c>
-      <c r="DG35" s="14">
+      <c r="DH35" s="14">
         <v>-31.544331530099999</v>
       </c>
-      <c r="DH35" s="14">
+      <c r="DI35" s="14">
         <v>-26.118488900100001</v>
       </c>
-      <c r="DI35" s="14">
+      <c r="DJ35" s="14">
         <v>-33.29477748</v>
       </c>
-      <c r="DJ35" s="14">
+      <c r="DK35" s="14">
         <v>-38.937512310000002</v>
       </c>
-      <c r="DK35" s="14">
+      <c r="DL35" s="14">
         <v>-29.491065639899997</v>
       </c>
-      <c r="DL35" s="14">
+      <c r="DM35" s="14">
         <v>-22.103221707900001</v>
       </c>
-      <c r="DM35" s="14">
+      <c r="DN35" s="14">
         <v>-17.046704094899997</v>
       </c>
-      <c r="DN35" s="14">
+      <c r="DO35" s="14">
         <v>-9.8605597908000018</v>
       </c>
-      <c r="DO35" s="14">
+      <c r="DP35" s="14">
         <v>12.924404338799999</v>
       </c>
-      <c r="DP35" s="14">
+      <c r="DQ35" s="14">
         <v>34.015893032999998</v>
       </c>
-      <c r="DQ35" s="14">
+      <c r="DR35" s="14">
         <v>43.273159382999999</v>
       </c>
-      <c r="DR35" s="14">
+      <c r="DS35" s="14">
         <v>48.7255745601</v>
       </c>
-      <c r="DS35" s="14">
+      <c r="DT35" s="14">
         <v>45.778876232999991</v>
       </c>
-      <c r="DT35" s="14">
+      <c r="DU35" s="14">
         <v>27.697093272</v>
       </c>
-      <c r="DU35" s="14">
+      <c r="DV35" s="14">
         <v>22.043451253800001</v>
       </c>
-      <c r="DV35" s="14">
+      <c r="DW35" s="14">
         <v>16.190656566899996</v>
       </c>
-      <c r="DW35" s="14">
+      <c r="DX35" s="14">
         <v>11.609345216100001</v>
       </c>
-      <c r="DX35" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="DY35" s="14">
-        <v>6.8555495301000011</v>
+        <v>12.923856719100002</v>
       </c>
       <c r="DZ35" s="14">
-        <v>12.3023357421</v>
+        <v>6.0171994599000005</v>
+      </c>
+      <c r="EA35" s="14">
+        <v>11.625251563800001</v>
+      </c>
+      <c r="EB35" s="14">
+        <v>15.140283615000001</v>
       </c>
     </row>
-    <row r="36" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="22" t="s">
         <v>122</v>
       </c>
       <c r="C36" s="14">
         <v>2.8777507219877565</v>
       </c>
       <c r="D36" s="14">
         <v>2.4890296367095117</v>
       </c>
       <c r="E36" s="14">
         <v>0.43362415086990513</v>
       </c>
       <c r="F36" s="14">
         <v>-1.4273440468379013</v>
       </c>
       <c r="G36" s="14">
         <v>-12.67495611074823</v>
       </c>
       <c r="H36" s="14">
         <v>-6.4649634471647017</v>
       </c>
       <c r="I36" s="14">
         <v>-1.0581057319533276</v>
       </c>
       <c r="J36" s="14">
@@ -13656,360 +13851,366 @@
       <c r="T36" s="14">
         <v>7.7367238397999998</v>
       </c>
       <c r="U36" s="14">
         <v>9.9956306600999998</v>
       </c>
       <c r="V36" s="14">
         <v>10.440378741</v>
       </c>
       <c r="W36" s="14">
         <v>10.729583719800001</v>
       </c>
       <c r="X36" s="14">
         <v>9.5721848498999993</v>
       </c>
       <c r="Y36" s="14">
         <v>21.0656270052</v>
       </c>
       <c r="Z36" s="14">
         <v>77.988449219100005</v>
       </c>
       <c r="AA36" s="14">
         <v>64.081099808999994</v>
       </c>
       <c r="AB36" s="14">
+        <v>54.660003878099999</v>
+      </c>
+      <c r="AC36" s="14">
         <v>-6.3501119156275099E-3</v>
       </c>
-      <c r="AC36" s="14">
+      <c r="AD36" s="14">
         <v>0.75079607191756037</v>
       </c>
-      <c r="AD36" s="14">
+      <c r="AE36" s="14">
         <v>1.0491965297009831</v>
       </c>
-      <c r="AE36" s="14">
+      <c r="AF36" s="14">
         <v>1.0841082322848408</v>
       </c>
-      <c r="AF36" s="14">
+      <c r="AG36" s="14">
         <v>1.165277303536558</v>
       </c>
-      <c r="AG36" s="14">
+      <c r="AH36" s="14">
         <v>0.99271985703736243</v>
       </c>
-      <c r="AH36" s="14">
+      <c r="AI36" s="14">
         <v>4.1761812643189178E-2</v>
       </c>
-      <c r="AI36" s="14">
+      <c r="AJ36" s="14">
         <v>0.28927066349240188</v>
       </c>
-      <c r="AJ36" s="14">
+      <c r="AK36" s="14">
         <v>-0.25466811410871126</v>
       </c>
-      <c r="AK36" s="14">
+      <c r="AL36" s="14">
         <v>0.51973046246461285</v>
       </c>
-      <c r="AL36" s="14">
+      <c r="AM36" s="14">
         <v>0.45801440068221488</v>
       </c>
-      <c r="AM36" s="14">
+      <c r="AN36" s="14">
         <v>-0.28945259816821134</v>
       </c>
-      <c r="AN36" s="14">
+      <c r="AO36" s="14">
         <v>-0.40623704399614596</v>
       </c>
-      <c r="AO36" s="14">
+      <c r="AP36" s="14">
         <v>0.14092633622662554</v>
       </c>
-      <c r="AP36" s="14">
+      <c r="AQ36" s="14">
         <v>-0.33972343379739101</v>
       </c>
-      <c r="AQ36" s="14">
+      <c r="AR36" s="14">
         <v>-0.82230990527099002</v>
       </c>
-      <c r="AR36" s="14">
+      <c r="AS36" s="14">
         <v>-4.9527494208432055</v>
       </c>
-      <c r="AS36" s="14">
+      <c r="AT36" s="14">
         <v>-3.024965805337863</v>
       </c>
-      <c r="AT36" s="14">
+      <c r="AU36" s="14">
         <v>-2.6077235897316986</v>
       </c>
-      <c r="AU36" s="14">
+      <c r="AV36" s="14">
         <v>-2.0895172948354626</v>
       </c>
-      <c r="AV36" s="14">
+      <c r="AW36" s="14">
         <v>-1.2639863673696612</v>
       </c>
-      <c r="AW36" s="14">
+      <c r="AX36" s="14">
         <v>-1.4172128639612058</v>
       </c>
-      <c r="AX36" s="14">
+      <c r="AY36" s="14">
         <v>-1.4246202297343804</v>
       </c>
-      <c r="AY36" s="14">
+      <c r="AZ36" s="14">
         <v>-2.359143986099455</v>
       </c>
-      <c r="AZ36" s="14">
+      <c r="BA36" s="14">
         <v>-1.4535415105954326</v>
       </c>
-      <c r="BA36" s="14">
+      <c r="BB36" s="14">
         <v>-0.35297622167531451</v>
       </c>
-      <c r="BB36" s="14">
+      <c r="BC36" s="14">
         <v>-0.12615193857582341</v>
       </c>
-      <c r="BC36" s="14">
+      <c r="BD36" s="14">
         <v>0.87456393889324291</v>
       </c>
-      <c r="BD36" s="14">
+      <c r="BE36" s="14">
         <v>1.2267634355163972</v>
       </c>
-      <c r="BE36" s="14">
+      <c r="BF36" s="14">
         <v>2.0255059322018147</v>
       </c>
-      <c r="BF36" s="14">
+      <c r="BG36" s="14">
         <v>2.944606481191745</v>
       </c>
-      <c r="BG36" s="14">
+      <c r="BH36" s="14">
         <v>2.9967227102770848</v>
       </c>
-      <c r="BH36" s="14">
+      <c r="BI36" s="14">
         <v>3.606804902016032</v>
       </c>
-      <c r="BI36" s="14">
+      <c r="BJ36" s="14">
         <v>3.4257384888922267</v>
       </c>
-      <c r="BJ36" s="14">
+      <c r="BK36" s="14">
         <v>4.1928416342359007</v>
       </c>
-      <c r="BK36" s="14">
+      <c r="BL36" s="14">
         <v>3.6707626591673783</v>
       </c>
-      <c r="BL36" s="14">
+      <c r="BM36" s="14">
         <v>1.2656710063342729</v>
       </c>
-      <c r="BM36" s="14">
+      <c r="BN36" s="14">
         <v>-0.1310122114543244</v>
       </c>
-      <c r="BN36" s="14">
+      <c r="BO36" s="14">
         <v>-1.7876206914065058</v>
       </c>
-      <c r="BO36" s="14">
+      <c r="BP36" s="14">
         <v>-2.8895690108287932</v>
       </c>
-      <c r="BP36" s="14">
+      <c r="BQ36" s="14">
         <v>-4.1667840643151051</v>
       </c>
-      <c r="BQ36" s="14">
+      <c r="BR36" s="14">
         <v>-5.5598426287227358</v>
       </c>
-      <c r="BR36" s="14">
+      <c r="BS36" s="14">
         <v>-4.801319510145869</v>
       </c>
-      <c r="BS36" s="14">
+      <c r="BT36" s="14">
         <v>-6.8665368675620915</v>
       </c>
-      <c r="BT36" s="14">
+      <c r="BU36" s="14">
         <v>-3.0705702347999999</v>
       </c>
-      <c r="BU36" s="14">
+      <c r="BV36" s="14">
         <v>-2.2226153096999997</v>
       </c>
-      <c r="BV36" s="14">
+      <c r="BW36" s="14">
         <v>-1.1198714570999999</v>
       </c>
-      <c r="BW36" s="14">
+      <c r="BX36" s="14">
         <v>-3.1487968500000005E-2</v>
       </c>
-      <c r="BX36" s="14">
+      <c r="BY36" s="14">
         <v>1.5154615905000002</v>
       </c>
-      <c r="BY36" s="14">
+      <c r="BZ36" s="14">
         <v>0.38400263369999998</v>
       </c>
-      <c r="BZ36" s="14">
+      <c r="CA36" s="14">
         <v>-0.40785353520000001</v>
       </c>
-      <c r="CA36" s="14">
+      <c r="CB36" s="14">
         <v>-0.81652478909999981</v>
       </c>
-      <c r="CB36" s="14">
+      <c r="CC36" s="14">
         <v>-1.8487019120999999</v>
       </c>
-      <c r="CC36" s="14">
+      <c r="CD36" s="14">
         <v>-2.6542853244</v>
       </c>
-      <c r="CD36" s="14">
+      <c r="CE36" s="14">
         <v>-1.3850722499999999</v>
       </c>
-      <c r="CE36" s="14">
+      <c r="CF36" s="14">
         <v>-1.6950191466</v>
       </c>
-      <c r="CF36" s="14">
+      <c r="CG36" s="14">
         <v>0.7277299599</v>
       </c>
-      <c r="CG36" s="14">
+      <c r="CH36" s="14">
         <v>1.0609480100999999</v>
       </c>
-      <c r="CH36" s="14">
+      <c r="CI36" s="14">
         <v>0.3144544299</v>
       </c>
-      <c r="CI36" s="14">
+      <c r="CJ36" s="14">
         <v>2.2935636398999995</v>
       </c>
-      <c r="CJ36" s="14">
+      <c r="CK36" s="14">
         <v>0.69547259010000007</v>
       </c>
-      <c r="CK36" s="14">
+      <c r="CL36" s="14">
         <v>2.1763889901</v>
       </c>
-      <c r="CL36" s="14">
+      <c r="CM36" s="14">
         <v>1.9888719900000001E-2</v>
       </c>
-      <c r="CM36" s="14">
+      <c r="CN36" s="14">
         <v>2.0269937798999997</v>
       </c>
-      <c r="CN36" s="14">
+      <c r="CO36" s="14">
         <v>0.5984369799</v>
       </c>
-      <c r="CO36" s="14">
+      <c r="CP36" s="14">
         <v>1.2258235701</v>
       </c>
-      <c r="CP36" s="14">
+      <c r="CQ36" s="14">
         <v>3.7627820100000001E-2</v>
       </c>
-      <c r="CQ36" s="14">
+      <c r="CR36" s="14">
         <v>1.7523583701000001</v>
       </c>
-      <c r="CR36" s="14">
+      <c r="CS36" s="14">
         <v>2.1326067398999999</v>
       </c>
-      <c r="CS36" s="14">
+      <c r="CT36" s="14">
         <v>1.9806044099999998</v>
       </c>
-      <c r="CT36" s="14">
+      <c r="CU36" s="14">
         <v>1.4312652698999999</v>
       </c>
-      <c r="CU36" s="14">
+      <c r="CV36" s="14">
         <v>2.1922474200000002</v>
       </c>
-      <c r="CV36" s="14">
+      <c r="CW36" s="14">
         <v>2.5237385300999997</v>
       </c>
-      <c r="CW36" s="14">
+      <c r="CX36" s="14">
         <v>2.4338373899999999</v>
       </c>
-      <c r="CX36" s="14">
+      <c r="CY36" s="14">
         <v>2.1965980298999996</v>
       </c>
-      <c r="CY36" s="14">
+      <c r="CZ36" s="14">
         <v>2.8414567101000001</v>
       </c>
-      <c r="CZ36" s="14">
+      <c r="DA36" s="14">
         <v>2.6190085298999999</v>
       </c>
-      <c r="DA36" s="14">
+      <c r="DB36" s="14">
         <v>2.4937390701000002</v>
       </c>
-      <c r="DB36" s="14">
+      <c r="DC36" s="14">
         <v>2.6594400509999998</v>
       </c>
-      <c r="DC36" s="14">
+      <c r="DD36" s="14">
         <v>2.6681910900000001</v>
       </c>
-      <c r="DD36" s="14">
+      <c r="DE36" s="14">
         <v>3.0695959599</v>
       </c>
-      <c r="DE36" s="14">
+      <c r="DF36" s="14">
         <v>2.6685858900000001</v>
       </c>
-      <c r="DF36" s="14">
+      <c r="DG36" s="14">
         <v>2.5082234100000003</v>
       </c>
-      <c r="DG36" s="14">
+      <c r="DH36" s="14">
         <v>2.4831784599</v>
       </c>
-      <c r="DH36" s="14">
+      <c r="DI36" s="14">
         <v>2.6147906399999998</v>
       </c>
-      <c r="DI36" s="14">
+      <c r="DJ36" s="14">
         <v>2.4454019100000002</v>
       </c>
-      <c r="DJ36" s="14">
+      <c r="DK36" s="14">
         <v>2.3136906698999997</v>
       </c>
-      <c r="DK36" s="14">
+      <c r="DL36" s="14">
         <v>2.19830163</v>
       </c>
-      <c r="DL36" s="14">
+      <c r="DM36" s="14">
         <v>2.9333765421000004</v>
       </c>
-      <c r="DM36" s="14">
+      <c r="DN36" s="14">
         <v>3.5671264851000002</v>
       </c>
-      <c r="DN36" s="14">
+      <c r="DO36" s="14">
         <v>5.2547020790999994</v>
       </c>
-      <c r="DO36" s="14">
+      <c r="DP36" s="14">
         <v>9.3104218988999996</v>
       </c>
-      <c r="DP36" s="14">
+      <c r="DQ36" s="14">
         <v>16.0433964831</v>
       </c>
-      <c r="DQ36" s="14">
+      <c r="DR36" s="14">
         <v>18.5852728431</v>
       </c>
-      <c r="DR36" s="14">
+      <c r="DS36" s="14">
         <v>22.494462330000001</v>
       </c>
-      <c r="DS36" s="14">
+      <c r="DT36" s="14">
         <v>20.8653175629</v>
       </c>
-      <c r="DT36" s="14">
+      <c r="DU36" s="14">
         <v>17.654884712099999</v>
       </c>
-      <c r="DU36" s="14">
+      <c r="DV36" s="14">
         <v>16.6662953439</v>
       </c>
-      <c r="DV36" s="14">
+      <c r="DW36" s="14">
         <v>17.136137636999997</v>
       </c>
-      <c r="DW36" s="14">
+      <c r="DX36" s="14">
         <v>12.623782116000001</v>
       </c>
-      <c r="DX36" s="14">
+      <c r="DY36" s="14">
         <v>13.557616139100002</v>
       </c>
-      <c r="DY36" s="14">
+      <c r="DZ36" s="14">
         <v>13.14207777</v>
       </c>
-      <c r="DZ36" s="14">
-        <v>14.077082592</v>
+      <c r="EA36" s="14">
+        <v>14.0777421039</v>
+      </c>
+      <c r="EB36" s="14">
+        <v>13.8825678651</v>
       </c>
     </row>
-    <row r="37" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="23" t="s">
         <v>123</v>
       </c>
       <c r="C37" s="17">
         <v>50.803592681937218</v>
       </c>
       <c r="D37" s="17">
         <v>63.136361778507101</v>
       </c>
       <c r="E37" s="17">
         <v>63.111890498148334</v>
       </c>
       <c r="F37" s="17">
         <v>58.491501638901497</v>
       </c>
       <c r="G37" s="17">
         <v>65.914791297938365</v>
       </c>
       <c r="H37" s="17">
         <v>82.759541156215647</v>
       </c>
       <c r="I37" s="17">
         <v>106.50871930902618</v>
       </c>
       <c r="J37" s="17">
@@ -14045,370 +14246,376 @@
       <c r="T37" s="17">
         <v>199.63755947969997</v>
       </c>
       <c r="U37" s="17">
         <v>209.75175653009998</v>
       </c>
       <c r="V37" s="17">
         <v>227.41973606580001</v>
       </c>
       <c r="W37" s="17">
         <v>129.7640310402</v>
       </c>
       <c r="X37" s="17">
         <v>137.41402917990001</v>
       </c>
       <c r="Y37" s="17">
         <v>57.151708259999999</v>
       </c>
       <c r="Z37" s="17">
         <v>-93.805053990000005</v>
       </c>
       <c r="AA37" s="17">
         <v>-13.459446499800002</v>
       </c>
       <c r="AB37" s="17">
+        <v>8.9534125202999988</v>
+      </c>
+      <c r="AC37" s="17">
         <v>14.221260345542992</v>
       </c>
-      <c r="AC37" s="17">
+      <c r="AD37" s="17">
         <v>12.867742432829733</v>
       </c>
-      <c r="AD37" s="17">
+      <c r="AE37" s="17">
         <v>11.082680094172396</v>
       </c>
-      <c r="AE37" s="17">
+      <c r="AF37" s="17">
         <v>12.6319098093921</v>
       </c>
-      <c r="AF37" s="17">
+      <c r="AG37" s="17">
         <v>12.118157519116281</v>
       </c>
-      <c r="AG37" s="17">
+      <c r="AH37" s="17">
         <v>18.85699898222293</v>
       </c>
-      <c r="AH37" s="17">
+      <c r="AI37" s="17">
         <v>13.853221323081994</v>
       </c>
-      <c r="AI37" s="17">
+      <c r="AJ37" s="17">
         <v>18.307983954085898</v>
       </c>
-      <c r="AJ37" s="17">
+      <c r="AK37" s="17">
         <v>16.887703477862111</v>
       </c>
-      <c r="AK37" s="17">
+      <c r="AL37" s="17">
         <v>14.346859567248204</v>
       </c>
-      <c r="AL37" s="17">
+      <c r="AM37" s="17">
         <v>16.265869850969175</v>
       </c>
-      <c r="AM37" s="17">
+      <c r="AN37" s="17">
         <v>15.611457602068848</v>
       </c>
-      <c r="AN37" s="17">
+      <c r="AO37" s="17">
         <v>14.477554336617963</v>
       </c>
-      <c r="AO37" s="17">
+      <c r="AP37" s="17">
         <v>11.863053862032711</v>
       </c>
-      <c r="AP37" s="17">
+      <c r="AQ37" s="17">
         <v>15.668166288507321</v>
       </c>
-      <c r="AQ37" s="17">
+      <c r="AR37" s="17">
         <v>16.482727151743504</v>
       </c>
-      <c r="AR37" s="17">
+      <c r="AS37" s="17">
         <v>16.892538829757662</v>
       </c>
-      <c r="AS37" s="17">
+      <c r="AT37" s="17">
         <v>15.650765842364002</v>
       </c>
-      <c r="AT37" s="17">
+      <c r="AU37" s="17">
         <v>15.139725538959006</v>
       </c>
-      <c r="AU37" s="17">
+      <c r="AV37" s="17">
         <v>18.231761086857688</v>
       </c>
-      <c r="AV37" s="17">
+      <c r="AW37" s="17">
         <v>15.862770040741133</v>
       </c>
-      <c r="AW37" s="17">
+      <c r="AX37" s="17">
         <v>18.525536029760204</v>
       </c>
-      <c r="AX37" s="17">
+      <c r="AY37" s="17">
         <v>22.959838925478209</v>
       </c>
-      <c r="AY37" s="17">
+      <c r="AZ37" s="17">
         <v>25.411396160236109</v>
       </c>
-      <c r="AZ37" s="17">
+      <c r="BA37" s="17">
         <v>24.318141025961403</v>
       </c>
-      <c r="BA37" s="17">
+      <c r="BB37" s="17">
         <v>25.403671565362536</v>
       </c>
-      <c r="BB37" s="17">
+      <c r="BC37" s="17">
         <v>28.227501475689753</v>
       </c>
-      <c r="BC37" s="17">
+      <c r="BD37" s="17">
         <v>28.559405242012488</v>
       </c>
-      <c r="BD37" s="17">
+      <c r="BE37" s="17">
         <v>26.219078227853409</v>
       </c>
-      <c r="BE37" s="17">
+      <c r="BF37" s="17">
         <v>31.721456962814479</v>
       </c>
-      <c r="BF37" s="17">
+      <c r="BG37" s="17">
         <v>15.917618897566442</v>
       </c>
-      <c r="BG37" s="17">
+      <c r="BH37" s="17">
         <v>27.75245177388685</v>
       </c>
-      <c r="BH37" s="17">
+      <c r="BI37" s="17">
         <v>19.580709776347696</v>
       </c>
-      <c r="BI37" s="17">
+      <c r="BJ37" s="17">
         <v>32.1778336061423</v>
       </c>
-      <c r="BJ37" s="17">
+      <c r="BK37" s="17">
         <v>28.317490448730844</v>
       </c>
-      <c r="BK37" s="17">
+      <c r="BL37" s="17">
         <v>39.661928448024192</v>
       </c>
-      <c r="BL37" s="17">
+      <c r="BM37" s="17">
         <v>47.575770454837503</v>
       </c>
-      <c r="BM37" s="17">
+      <c r="BN37" s="17">
         <v>37.454798261364083</v>
       </c>
-      <c r="BN37" s="17">
+      <c r="BO37" s="17">
         <v>39.605651637686044</v>
       </c>
-      <c r="BO37" s="17">
+      <c r="BP37" s="17">
         <v>25.901866743657003</v>
       </c>
-      <c r="BP37" s="17">
+      <c r="BQ37" s="17">
         <v>18.531724596327642</v>
       </c>
-      <c r="BQ37" s="17">
+      <c r="BR37" s="17">
         <v>23.340591641350393</v>
       </c>
-      <c r="BR37" s="17">
+      <c r="BS37" s="17">
         <v>15.664179724104311</v>
       </c>
-      <c r="BS37" s="17">
+      <c r="BT37" s="17">
         <v>46.194003974660163</v>
       </c>
-      <c r="BT37" s="17">
+      <c r="BU37" s="17">
         <v>43.455721288200003</v>
       </c>
-      <c r="BU37" s="17">
+      <c r="BV37" s="17">
         <v>49.516984493700001</v>
       </c>
-      <c r="BV37" s="17">
+      <c r="BW37" s="17">
         <v>4.2631810434000004</v>
       </c>
-      <c r="BW37" s="17">
+      <c r="BX37" s="17">
         <v>35.252870292300003</v>
       </c>
-      <c r="BX37" s="17">
+      <c r="BY37" s="17">
         <v>18.0203925621</v>
       </c>
-      <c r="BY37" s="17">
+      <c r="BZ37" s="17">
         <v>16.006302790199999</v>
       </c>
-      <c r="BZ37" s="17">
+      <c r="CA37" s="17">
         <v>32.395569908399999</v>
       </c>
-      <c r="CA37" s="17">
+      <c r="CB37" s="17">
         <v>32.186380508699997</v>
       </c>
-      <c r="CB37" s="17">
+      <c r="CC37" s="17">
         <v>30.1421151843</v>
       </c>
-      <c r="CC37" s="17">
+      <c r="CD37" s="17">
         <v>38.417615038500003</v>
       </c>
-      <c r="CD37" s="17">
+      <c r="CE37" s="17">
         <v>33.812950842900001</v>
       </c>
-      <c r="CE37" s="17">
+      <c r="CF37" s="17">
         <v>36.8384937708</v>
       </c>
-      <c r="CF37" s="17">
+      <c r="CG37" s="17">
         <v>31.106614820099999</v>
       </c>
-      <c r="CG37" s="17">
+      <c r="CH37" s="17">
         <v>37.125256460099997</v>
       </c>
-      <c r="CH37" s="17">
+      <c r="CI37" s="17">
         <v>38.751390549899995</v>
       </c>
-      <c r="CI37" s="17">
+      <c r="CJ37" s="17">
         <v>40.991637669900001</v>
       </c>
-      <c r="CJ37" s="17">
+      <c r="CK37" s="17">
         <v>39.145302980099999</v>
       </c>
-      <c r="CK37" s="17">
+      <c r="CL37" s="17">
         <v>41.838438609899995</v>
       </c>
-      <c r="CL37" s="17">
+      <c r="CM37" s="17">
         <v>43.990922250000004</v>
       </c>
-      <c r="CM37" s="17">
+      <c r="CN37" s="17">
         <v>42.169843310099999</v>
       </c>
-      <c r="CN37" s="17">
+      <c r="CO37" s="17">
         <v>53.587814019900009</v>
       </c>
-      <c r="CO37" s="17">
+      <c r="CP37" s="17">
         <v>55.202355159900009</v>
       </c>
-      <c r="CP37" s="17">
+      <c r="CQ37" s="17">
         <v>68.677572810000001</v>
       </c>
-      <c r="CQ37" s="17">
+      <c r="CR37" s="17">
         <v>57.103939070099997</v>
       </c>
-      <c r="CR37" s="17">
+      <c r="CS37" s="17">
         <v>63.106844649899998</v>
       </c>
-      <c r="CS37" s="17">
+      <c r="CT37" s="17">
         <v>42.471305139900004</v>
       </c>
-      <c r="CT37" s="17">
+      <c r="CU37" s="17">
         <v>45.957107859899992</v>
       </c>
-      <c r="CU37" s="17">
+      <c r="CV37" s="17">
         <v>48.102301830000002</v>
       </c>
-      <c r="CV37" s="17">
+      <c r="CW37" s="17">
         <v>51.126513440099998</v>
       </c>
-      <c r="CW37" s="17">
+      <c r="CX37" s="17">
         <v>47.223250790099996</v>
       </c>
-      <c r="CX37" s="17">
+      <c r="CY37" s="17">
         <v>54.360687210000002</v>
       </c>
-      <c r="CY37" s="17">
+      <c r="CZ37" s="17">
         <v>57.041305089899993</v>
       </c>
-      <c r="CZ37" s="17">
+      <c r="DA37" s="17">
         <v>56.555879379900006</v>
       </c>
-      <c r="DA37" s="17">
+      <c r="DB37" s="17">
         <v>58.6822200999</v>
       </c>
-      <c r="DB37" s="17">
+      <c r="DC37" s="17">
         <v>76.0629791259</v>
       </c>
-      <c r="DC37" s="17">
+      <c r="DD37" s="17">
         <v>36.118657460099996</v>
       </c>
-      <c r="DD37" s="17">
+      <c r="DE37" s="17">
         <v>29.478158690100003</v>
       </c>
-      <c r="DE37" s="17">
+      <c r="DF37" s="17">
         <v>31.670965080000002</v>
       </c>
-      <c r="DF37" s="17">
+      <c r="DG37" s="17">
         <v>34.587397280099999</v>
       </c>
-      <c r="DG37" s="17">
+      <c r="DH37" s="17">
         <v>34.027509989999999</v>
       </c>
-      <c r="DH37" s="17">
+      <c r="DI37" s="17">
         <v>28.7332795401</v>
       </c>
-      <c r="DI37" s="17">
+      <c r="DJ37" s="17">
         <v>35.740179390000002</v>
       </c>
-      <c r="DJ37" s="17">
+      <c r="DK37" s="17">
         <v>41.2512029799</v>
       </c>
-      <c r="DK37" s="17">
+      <c r="DL37" s="17">
         <v>31.689367269899996</v>
       </c>
-      <c r="DL37" s="17">
+      <c r="DM37" s="17">
         <v>25.036598250000001</v>
       </c>
-      <c r="DM37" s="17">
+      <c r="DN37" s="17">
         <v>20.613830579999998</v>
       </c>
-      <c r="DN37" s="17">
+      <c r="DO37" s="17">
         <v>15.115261869900001</v>
       </c>
-      <c r="DO37" s="17">
+      <c r="DP37" s="17">
         <v>-3.6139824399</v>
       </c>
-      <c r="DP37" s="17">
+      <c r="DQ37" s="17">
         <v>-17.972496549899997</v>
       </c>
-      <c r="DQ37" s="17">
+      <c r="DR37" s="17">
         <v>-24.687886539899999</v>
       </c>
-      <c r="DR37" s="17">
+      <c r="DS37" s="17">
         <v>-26.231112230100003</v>
       </c>
-      <c r="DS37" s="17">
+      <c r="DT37" s="17">
         <v>-24.913558670099995</v>
       </c>
-      <c r="DT37" s="17">
+      <c r="DU37" s="17">
         <v>-10.042208559900001</v>
       </c>
-      <c r="DU37" s="17">
+      <c r="DV37" s="17">
         <v>-5.3771559099000008</v>
       </c>
-      <c r="DV37" s="17">
+      <c r="DW37" s="17">
         <v>0.94548107009999993</v>
       </c>
-      <c r="DW37" s="17">
+      <c r="DX37" s="17">
         <v>1.0144368999</v>
       </c>
-      <c r="DX37" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY37" s="17">
-        <v>6.2865282398999991</v>
+        <v>0.63375942000000007</v>
       </c>
       <c r="DZ37" s="17">
-        <v>1.7747468498999999</v>
+        <v>7.1248783100999997</v>
+      </c>
+      <c r="EA37" s="17">
+        <v>2.4524905400999999</v>
+      </c>
+      <c r="EB37" s="17">
+        <v>-1.2577157499</v>
       </c>
     </row>
-    <row r="39" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="26" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="40" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="25" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="58" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
       <c r="R58" s="4"/>
       <c r="S58" s="4"/>
       <c r="T58" s="4"/>
       <c r="U58" s="4"/>
       <c r="V58" s="4"/>
       <c r="W58" s="4"/>
       <c r="X58" s="4"/>
       <c r="Y58" s="4"/>
       <c r="Z58" s="4"/>
       <c r="AA58" s="4"/>
@@ -14453,52 +14660,53 @@
       <c r="BN58" s="4"/>
       <c r="BO58" s="4"/>
       <c r="BP58" s="4"/>
       <c r="BQ58" s="4"/>
       <c r="BR58" s="4"/>
       <c r="BS58" s="4"/>
       <c r="BT58" s="4"/>
       <c r="BU58" s="4"/>
       <c r="BV58" s="4"/>
       <c r="BW58" s="4"/>
       <c r="BX58" s="4"/>
       <c r="BY58" s="4"/>
       <c r="BZ58" s="4"/>
       <c r="CA58" s="4"/>
       <c r="CB58" s="4"/>
       <c r="CC58" s="4"/>
       <c r="CD58" s="4"/>
       <c r="CE58" s="4"/>
       <c r="CF58" s="4"/>
       <c r="CG58" s="4"/>
       <c r="CH58" s="4"/>
       <c r="CI58" s="4"/>
       <c r="CJ58" s="4"/>
       <c r="CK58" s="4"/>
       <c r="CL58" s="4"/>
+      <c r="CM58" s="4"/>
     </row>
-    <row r="59" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
       <c r="P59" s="4"/>
       <c r="Q59" s="4"/>
       <c r="R59" s="4"/>
       <c r="S59" s="4"/>
       <c r="T59" s="4"/>
       <c r="U59" s="4"/>
       <c r="V59" s="4"/>
       <c r="W59" s="4"/>
       <c r="X59" s="4"/>
       <c r="Y59" s="4"/>
       <c r="Z59" s="4"/>
       <c r="AA59" s="4"/>
@@ -14543,52 +14751,53 @@
       <c r="BN59" s="4"/>
       <c r="BO59" s="4"/>
       <c r="BP59" s="4"/>
       <c r="BQ59" s="4"/>
       <c r="BR59" s="4"/>
       <c r="BS59" s="4"/>
       <c r="BT59" s="4"/>
       <c r="BU59" s="4"/>
       <c r="BV59" s="4"/>
       <c r="BW59" s="4"/>
       <c r="BX59" s="4"/>
       <c r="BY59" s="4"/>
       <c r="BZ59" s="4"/>
       <c r="CA59" s="4"/>
       <c r="CB59" s="4"/>
       <c r="CC59" s="4"/>
       <c r="CD59" s="4"/>
       <c r="CE59" s="4"/>
       <c r="CF59" s="4"/>
       <c r="CG59" s="4"/>
       <c r="CH59" s="4"/>
       <c r="CI59" s="4"/>
       <c r="CJ59" s="4"/>
       <c r="CK59" s="4"/>
       <c r="CL59" s="4"/>
+      <c r="CM59" s="4"/>
     </row>
-    <row r="60" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="4"/>
       <c r="T60" s="4"/>
       <c r="U60" s="4"/>
       <c r="V60" s="4"/>
       <c r="W60" s="4"/>
       <c r="X60" s="4"/>
       <c r="Y60" s="4"/>
       <c r="Z60" s="4"/>
       <c r="AA60" s="4"/>
@@ -14633,52 +14842,53 @@
       <c r="BN60" s="4"/>
       <c r="BO60" s="4"/>
       <c r="BP60" s="4"/>
       <c r="BQ60" s="4"/>
       <c r="BR60" s="4"/>
       <c r="BS60" s="4"/>
       <c r="BT60" s="4"/>
       <c r="BU60" s="4"/>
       <c r="BV60" s="4"/>
       <c r="BW60" s="4"/>
       <c r="BX60" s="4"/>
       <c r="BY60" s="4"/>
       <c r="BZ60" s="4"/>
       <c r="CA60" s="4"/>
       <c r="CB60" s="4"/>
       <c r="CC60" s="4"/>
       <c r="CD60" s="4"/>
       <c r="CE60" s="4"/>
       <c r="CF60" s="4"/>
       <c r="CG60" s="4"/>
       <c r="CH60" s="4"/>
       <c r="CI60" s="4"/>
       <c r="CJ60" s="4"/>
       <c r="CK60" s="4"/>
       <c r="CL60" s="4"/>
+      <c r="CM60" s="4"/>
     </row>
-    <row r="61" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
       <c r="E61" s="4"/>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="4"/>
       <c r="J61" s="4"/>
       <c r="K61" s="4"/>
       <c r="L61" s="4"/>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
       <c r="O61" s="4"/>
       <c r="P61" s="4"/>
       <c r="Q61" s="4"/>
       <c r="R61" s="4"/>
       <c r="S61" s="4"/>
       <c r="T61" s="4"/>
       <c r="U61" s="4"/>
       <c r="V61" s="4"/>
       <c r="W61" s="4"/>
       <c r="X61" s="4"/>
       <c r="Y61" s="4"/>
       <c r="Z61" s="4"/>
       <c r="AA61" s="4"/>
@@ -14723,52 +14933,53 @@
       <c r="BN61" s="4"/>
       <c r="BO61" s="4"/>
       <c r="BP61" s="4"/>
       <c r="BQ61" s="4"/>
       <c r="BR61" s="4"/>
       <c r="BS61" s="4"/>
       <c r="BT61" s="4"/>
       <c r="BU61" s="4"/>
       <c r="BV61" s="4"/>
       <c r="BW61" s="4"/>
       <c r="BX61" s="4"/>
       <c r="BY61" s="4"/>
       <c r="BZ61" s="4"/>
       <c r="CA61" s="4"/>
       <c r="CB61" s="4"/>
       <c r="CC61" s="4"/>
       <c r="CD61" s="4"/>
       <c r="CE61" s="4"/>
       <c r="CF61" s="4"/>
       <c r="CG61" s="4"/>
       <c r="CH61" s="4"/>
       <c r="CI61" s="4"/>
       <c r="CJ61" s="4"/>
       <c r="CK61" s="4"/>
       <c r="CL61" s="4"/>
+      <c r="CM61" s="4"/>
     </row>
-    <row r="62" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
       <c r="F62" s="4"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="4"/>
       <c r="J62" s="4"/>
       <c r="K62" s="4"/>
       <c r="L62" s="4"/>
       <c r="M62" s="4"/>
       <c r="N62" s="4"/>
       <c r="O62" s="4"/>
       <c r="P62" s="4"/>
       <c r="Q62" s="4"/>
       <c r="R62" s="4"/>
       <c r="S62" s="4"/>
       <c r="T62" s="4"/>
       <c r="U62" s="4"/>
       <c r="V62" s="4"/>
       <c r="W62" s="4"/>
       <c r="X62" s="4"/>
       <c r="Y62" s="4"/>
       <c r="Z62" s="4"/>
       <c r="AA62" s="4"/>
@@ -14813,52 +15024,53 @@
       <c r="BN62" s="4"/>
       <c r="BO62" s="4"/>
       <c r="BP62" s="4"/>
       <c r="BQ62" s="4"/>
       <c r="BR62" s="4"/>
       <c r="BS62" s="4"/>
       <c r="BT62" s="4"/>
       <c r="BU62" s="4"/>
       <c r="BV62" s="4"/>
       <c r="BW62" s="4"/>
       <c r="BX62" s="4"/>
       <c r="BY62" s="4"/>
       <c r="BZ62" s="4"/>
       <c r="CA62" s="4"/>
       <c r="CB62" s="4"/>
       <c r="CC62" s="4"/>
       <c r="CD62" s="4"/>
       <c r="CE62" s="4"/>
       <c r="CF62" s="4"/>
       <c r="CG62" s="4"/>
       <c r="CH62" s="4"/>
       <c r="CI62" s="4"/>
       <c r="CJ62" s="4"/>
       <c r="CK62" s="4"/>
       <c r="CL62" s="4"/>
+      <c r="CM62" s="4"/>
     </row>
-    <row r="63" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
       <c r="F63" s="4"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="4"/>
       <c r="J63" s="4"/>
       <c r="K63" s="4"/>
       <c r="L63" s="4"/>
       <c r="M63" s="4"/>
       <c r="N63" s="4"/>
       <c r="O63" s="4"/>
       <c r="P63" s="4"/>
       <c r="Q63" s="4"/>
       <c r="R63" s="4"/>
       <c r="S63" s="4"/>
       <c r="T63" s="4"/>
       <c r="U63" s="4"/>
       <c r="V63" s="4"/>
       <c r="W63" s="4"/>
       <c r="X63" s="4"/>
       <c r="Y63" s="4"/>
       <c r="Z63" s="4"/>
       <c r="AA63" s="4"/>
@@ -14903,52 +15115,53 @@
       <c r="BN63" s="4"/>
       <c r="BO63" s="4"/>
       <c r="BP63" s="4"/>
       <c r="BQ63" s="4"/>
       <c r="BR63" s="4"/>
       <c r="BS63" s="4"/>
       <c r="BT63" s="4"/>
       <c r="BU63" s="4"/>
       <c r="BV63" s="4"/>
       <c r="BW63" s="4"/>
       <c r="BX63" s="4"/>
       <c r="BY63" s="4"/>
       <c r="BZ63" s="4"/>
       <c r="CA63" s="4"/>
       <c r="CB63" s="4"/>
       <c r="CC63" s="4"/>
       <c r="CD63" s="4"/>
       <c r="CE63" s="4"/>
       <c r="CF63" s="4"/>
       <c r="CG63" s="4"/>
       <c r="CH63" s="4"/>
       <c r="CI63" s="4"/>
       <c r="CJ63" s="4"/>
       <c r="CK63" s="4"/>
       <c r="CL63" s="4"/>
+      <c r="CM63" s="4"/>
     </row>
-    <row r="64" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
       <c r="F64" s="4"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="4"/>
       <c r="J64" s="4"/>
       <c r="K64" s="4"/>
       <c r="L64" s="4"/>
       <c r="M64" s="4"/>
       <c r="N64" s="4"/>
       <c r="O64" s="4"/>
       <c r="P64" s="4"/>
       <c r="Q64" s="4"/>
       <c r="R64" s="4"/>
       <c r="S64" s="4"/>
       <c r="T64" s="4"/>
       <c r="U64" s="4"/>
       <c r="V64" s="4"/>
       <c r="W64" s="4"/>
       <c r="X64" s="4"/>
       <c r="Y64" s="4"/>
       <c r="Z64" s="4"/>
       <c r="AA64" s="4"/>
@@ -14993,52 +15206,53 @@
       <c r="BN64" s="4"/>
       <c r="BO64" s="4"/>
       <c r="BP64" s="4"/>
       <c r="BQ64" s="4"/>
       <c r="BR64" s="4"/>
       <c r="BS64" s="4"/>
       <c r="BT64" s="4"/>
       <c r="BU64" s="4"/>
       <c r="BV64" s="4"/>
       <c r="BW64" s="4"/>
       <c r="BX64" s="4"/>
       <c r="BY64" s="4"/>
       <c r="BZ64" s="4"/>
       <c r="CA64" s="4"/>
       <c r="CB64" s="4"/>
       <c r="CC64" s="4"/>
       <c r="CD64" s="4"/>
       <c r="CE64" s="4"/>
       <c r="CF64" s="4"/>
       <c r="CG64" s="4"/>
       <c r="CH64" s="4"/>
       <c r="CI64" s="4"/>
       <c r="CJ64" s="4"/>
       <c r="CK64" s="4"/>
       <c r="CL64" s="4"/>
+      <c r="CM64" s="4"/>
     </row>
-    <row r="65" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="4"/>
       <c r="J65" s="4"/>
       <c r="K65" s="4"/>
       <c r="L65" s="4"/>
       <c r="M65" s="4"/>
       <c r="N65" s="4"/>
       <c r="O65" s="4"/>
       <c r="P65" s="4"/>
       <c r="Q65" s="4"/>
       <c r="R65" s="4"/>
       <c r="S65" s="4"/>
       <c r="T65" s="4"/>
       <c r="U65" s="4"/>
       <c r="V65" s="4"/>
       <c r="W65" s="4"/>
       <c r="X65" s="4"/>
       <c r="Y65" s="4"/>
       <c r="Z65" s="4"/>
       <c r="AA65" s="4"/>
@@ -15083,52 +15297,53 @@
       <c r="BN65" s="4"/>
       <c r="BO65" s="4"/>
       <c r="BP65" s="4"/>
       <c r="BQ65" s="4"/>
       <c r="BR65" s="4"/>
       <c r="BS65" s="4"/>
       <c r="BT65" s="4"/>
       <c r="BU65" s="4"/>
       <c r="BV65" s="4"/>
       <c r="BW65" s="4"/>
       <c r="BX65" s="4"/>
       <c r="BY65" s="4"/>
       <c r="BZ65" s="4"/>
       <c r="CA65" s="4"/>
       <c r="CB65" s="4"/>
       <c r="CC65" s="4"/>
       <c r="CD65" s="4"/>
       <c r="CE65" s="4"/>
       <c r="CF65" s="4"/>
       <c r="CG65" s="4"/>
       <c r="CH65" s="4"/>
       <c r="CI65" s="4"/>
       <c r="CJ65" s="4"/>
       <c r="CK65" s="4"/>
       <c r="CL65" s="4"/>
+      <c r="CM65" s="4"/>
     </row>
-    <row r="66" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="4"/>
       <c r="F66" s="4"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="4"/>
       <c r="J66" s="4"/>
       <c r="K66" s="4"/>
       <c r="L66" s="4"/>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="4"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="4"/>
       <c r="S66" s="4"/>
       <c r="T66" s="4"/>
       <c r="U66" s="4"/>
       <c r="V66" s="4"/>
       <c r="W66" s="4"/>
       <c r="X66" s="4"/>
       <c r="Y66" s="4"/>
       <c r="Z66" s="4"/>
       <c r="AA66" s="4"/>
@@ -15173,52 +15388,53 @@
       <c r="BN66" s="4"/>
       <c r="BO66" s="4"/>
       <c r="BP66" s="4"/>
       <c r="BQ66" s="4"/>
       <c r="BR66" s="4"/>
       <c r="BS66" s="4"/>
       <c r="BT66" s="4"/>
       <c r="BU66" s="4"/>
       <c r="BV66" s="4"/>
       <c r="BW66" s="4"/>
       <c r="BX66" s="4"/>
       <c r="BY66" s="4"/>
       <c r="BZ66" s="4"/>
       <c r="CA66" s="4"/>
       <c r="CB66" s="4"/>
       <c r="CC66" s="4"/>
       <c r="CD66" s="4"/>
       <c r="CE66" s="4"/>
       <c r="CF66" s="4"/>
       <c r="CG66" s="4"/>
       <c r="CH66" s="4"/>
       <c r="CI66" s="4"/>
       <c r="CJ66" s="4"/>
       <c r="CK66" s="4"/>
       <c r="CL66" s="4"/>
+      <c r="CM66" s="4"/>
     </row>
-    <row r="67" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
       <c r="F67" s="4"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="4"/>
       <c r="J67" s="4"/>
       <c r="K67" s="4"/>
       <c r="L67" s="4"/>
       <c r="M67" s="4"/>
       <c r="N67" s="4"/>
       <c r="O67" s="4"/>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
       <c r="R67" s="4"/>
       <c r="S67" s="4"/>
       <c r="T67" s="4"/>
       <c r="U67" s="4"/>
       <c r="V67" s="4"/>
       <c r="W67" s="4"/>
       <c r="X67" s="4"/>
       <c r="Y67" s="4"/>
       <c r="Z67" s="4"/>
       <c r="AA67" s="4"/>
@@ -15263,52 +15479,53 @@
       <c r="BN67" s="4"/>
       <c r="BO67" s="4"/>
       <c r="BP67" s="4"/>
       <c r="BQ67" s="4"/>
       <c r="BR67" s="4"/>
       <c r="BS67" s="4"/>
       <c r="BT67" s="4"/>
       <c r="BU67" s="4"/>
       <c r="BV67" s="4"/>
       <c r="BW67" s="4"/>
       <c r="BX67" s="4"/>
       <c r="BY67" s="4"/>
       <c r="BZ67" s="4"/>
       <c r="CA67" s="4"/>
       <c r="CB67" s="4"/>
       <c r="CC67" s="4"/>
       <c r="CD67" s="4"/>
       <c r="CE67" s="4"/>
       <c r="CF67" s="4"/>
       <c r="CG67" s="4"/>
       <c r="CH67" s="4"/>
       <c r="CI67" s="4"/>
       <c r="CJ67" s="4"/>
       <c r="CK67" s="4"/>
       <c r="CL67" s="4"/>
+      <c r="CM67" s="4"/>
     </row>
-    <row r="68" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="4"/>
       <c r="F68" s="4"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="4"/>
       <c r="J68" s="4"/>
       <c r="K68" s="4"/>
       <c r="L68" s="4"/>
       <c r="M68" s="4"/>
       <c r="N68" s="4"/>
       <c r="O68" s="4"/>
       <c r="P68" s="4"/>
       <c r="Q68" s="4"/>
       <c r="R68" s="4"/>
       <c r="S68" s="4"/>
       <c r="T68" s="4"/>
       <c r="U68" s="4"/>
       <c r="V68" s="4"/>
       <c r="W68" s="4"/>
       <c r="X68" s="4"/>
       <c r="Y68" s="4"/>
       <c r="Z68" s="4"/>
       <c r="AA68" s="4"/>
@@ -15353,52 +15570,53 @@
       <c r="BN68" s="4"/>
       <c r="BO68" s="4"/>
       <c r="BP68" s="4"/>
       <c r="BQ68" s="4"/>
       <c r="BR68" s="4"/>
       <c r="BS68" s="4"/>
       <c r="BT68" s="4"/>
       <c r="BU68" s="4"/>
       <c r="BV68" s="4"/>
       <c r="BW68" s="4"/>
       <c r="BX68" s="4"/>
       <c r="BY68" s="4"/>
       <c r="BZ68" s="4"/>
       <c r="CA68" s="4"/>
       <c r="CB68" s="4"/>
       <c r="CC68" s="4"/>
       <c r="CD68" s="4"/>
       <c r="CE68" s="4"/>
       <c r="CF68" s="4"/>
       <c r="CG68" s="4"/>
       <c r="CH68" s="4"/>
       <c r="CI68" s="4"/>
       <c r="CJ68" s="4"/>
       <c r="CK68" s="4"/>
       <c r="CL68" s="4"/>
+      <c r="CM68" s="4"/>
     </row>
-    <row r="69" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="4"/>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="4"/>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
       <c r="N69" s="4"/>
       <c r="O69" s="4"/>
       <c r="P69" s="4"/>
       <c r="Q69" s="4"/>
       <c r="R69" s="4"/>
       <c r="S69" s="4"/>
       <c r="T69" s="4"/>
       <c r="U69" s="4"/>
       <c r="V69" s="4"/>
       <c r="W69" s="4"/>
       <c r="X69" s="4"/>
       <c r="Y69" s="4"/>
       <c r="Z69" s="4"/>
       <c r="AA69" s="4"/>
@@ -15443,52 +15661,53 @@
       <c r="BN69" s="4"/>
       <c r="BO69" s="4"/>
       <c r="BP69" s="4"/>
       <c r="BQ69" s="4"/>
       <c r="BR69" s="4"/>
       <c r="BS69" s="4"/>
       <c r="BT69" s="4"/>
       <c r="BU69" s="4"/>
       <c r="BV69" s="4"/>
       <c r="BW69" s="4"/>
       <c r="BX69" s="4"/>
       <c r="BY69" s="4"/>
       <c r="BZ69" s="4"/>
       <c r="CA69" s="4"/>
       <c r="CB69" s="4"/>
       <c r="CC69" s="4"/>
       <c r="CD69" s="4"/>
       <c r="CE69" s="4"/>
       <c r="CF69" s="4"/>
       <c r="CG69" s="4"/>
       <c r="CH69" s="4"/>
       <c r="CI69" s="4"/>
       <c r="CJ69" s="4"/>
       <c r="CK69" s="4"/>
       <c r="CL69" s="4"/>
+      <c r="CM69" s="4"/>
     </row>
-    <row r="70" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="4"/>
       <c r="J70" s="4"/>
       <c r="K70" s="4"/>
       <c r="L70" s="4"/>
       <c r="M70" s="4"/>
       <c r="N70" s="4"/>
       <c r="O70" s="4"/>
       <c r="P70" s="4"/>
       <c r="Q70" s="4"/>
       <c r="R70" s="4"/>
       <c r="S70" s="4"/>
       <c r="T70" s="4"/>
       <c r="U70" s="4"/>
       <c r="V70" s="4"/>
       <c r="W70" s="4"/>
       <c r="X70" s="4"/>
       <c r="Y70" s="4"/>
       <c r="Z70" s="4"/>
       <c r="AA70" s="4"/>
@@ -15533,52 +15752,53 @@
       <c r="BN70" s="4"/>
       <c r="BO70" s="4"/>
       <c r="BP70" s="4"/>
       <c r="BQ70" s="4"/>
       <c r="BR70" s="4"/>
       <c r="BS70" s="4"/>
       <c r="BT70" s="4"/>
       <c r="BU70" s="4"/>
       <c r="BV70" s="4"/>
       <c r="BW70" s="4"/>
       <c r="BX70" s="4"/>
       <c r="BY70" s="4"/>
       <c r="BZ70" s="4"/>
       <c r="CA70" s="4"/>
       <c r="CB70" s="4"/>
       <c r="CC70" s="4"/>
       <c r="CD70" s="4"/>
       <c r="CE70" s="4"/>
       <c r="CF70" s="4"/>
       <c r="CG70" s="4"/>
       <c r="CH70" s="4"/>
       <c r="CI70" s="4"/>
       <c r="CJ70" s="4"/>
       <c r="CK70" s="4"/>
       <c r="CL70" s="4"/>
+      <c r="CM70" s="4"/>
     </row>
-    <row r="71" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="4"/>
       <c r="F71" s="4"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="4"/>
       <c r="J71" s="4"/>
       <c r="K71" s="4"/>
       <c r="L71" s="4"/>
       <c r="M71" s="4"/>
       <c r="N71" s="4"/>
       <c r="O71" s="4"/>
       <c r="P71" s="4"/>
       <c r="Q71" s="4"/>
       <c r="R71" s="4"/>
       <c r="S71" s="4"/>
       <c r="T71" s="4"/>
       <c r="U71" s="4"/>
       <c r="V71" s="4"/>
       <c r="W71" s="4"/>
       <c r="X71" s="4"/>
       <c r="Y71" s="4"/>
       <c r="Z71" s="4"/>
       <c r="AA71" s="4"/>
@@ -15623,52 +15843,53 @@
       <c r="BN71" s="4"/>
       <c r="BO71" s="4"/>
       <c r="BP71" s="4"/>
       <c r="BQ71" s="4"/>
       <c r="BR71" s="4"/>
       <c r="BS71" s="4"/>
       <c r="BT71" s="4"/>
       <c r="BU71" s="4"/>
       <c r="BV71" s="4"/>
       <c r="BW71" s="4"/>
       <c r="BX71" s="4"/>
       <c r="BY71" s="4"/>
       <c r="BZ71" s="4"/>
       <c r="CA71" s="4"/>
       <c r="CB71" s="4"/>
       <c r="CC71" s="4"/>
       <c r="CD71" s="4"/>
       <c r="CE71" s="4"/>
       <c r="CF71" s="4"/>
       <c r="CG71" s="4"/>
       <c r="CH71" s="4"/>
       <c r="CI71" s="4"/>
       <c r="CJ71" s="4"/>
       <c r="CK71" s="4"/>
       <c r="CL71" s="4"/>
+      <c r="CM71" s="4"/>
     </row>
-    <row r="72" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="4"/>
       <c r="F72" s="4"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="4"/>
       <c r="J72" s="4"/>
       <c r="K72" s="4"/>
       <c r="L72" s="4"/>
       <c r="M72" s="4"/>
       <c r="N72" s="4"/>
       <c r="O72" s="4"/>
       <c r="P72" s="4"/>
       <c r="Q72" s="4"/>
       <c r="R72" s="4"/>
       <c r="S72" s="4"/>
       <c r="T72" s="4"/>
       <c r="U72" s="4"/>
       <c r="V72" s="4"/>
       <c r="W72" s="4"/>
       <c r="X72" s="4"/>
       <c r="Y72" s="4"/>
       <c r="Z72" s="4"/>
       <c r="AA72" s="4"/>
@@ -15713,52 +15934,53 @@
       <c r="BN72" s="4"/>
       <c r="BO72" s="4"/>
       <c r="BP72" s="4"/>
       <c r="BQ72" s="4"/>
       <c r="BR72" s="4"/>
       <c r="BS72" s="4"/>
       <c r="BT72" s="4"/>
       <c r="BU72" s="4"/>
       <c r="BV72" s="4"/>
       <c r="BW72" s="4"/>
       <c r="BX72" s="4"/>
       <c r="BY72" s="4"/>
       <c r="BZ72" s="4"/>
       <c r="CA72" s="4"/>
       <c r="CB72" s="4"/>
       <c r="CC72" s="4"/>
       <c r="CD72" s="4"/>
       <c r="CE72" s="4"/>
       <c r="CF72" s="4"/>
       <c r="CG72" s="4"/>
       <c r="CH72" s="4"/>
       <c r="CI72" s="4"/>
       <c r="CJ72" s="4"/>
       <c r="CK72" s="4"/>
       <c r="CL72" s="4"/>
+      <c r="CM72" s="4"/>
     </row>
-    <row r="73" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="4"/>
       <c r="F73" s="4"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="4"/>
       <c r="J73" s="4"/>
       <c r="K73" s="4"/>
       <c r="L73" s="4"/>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="4"/>
       <c r="P73" s="4"/>
       <c r="Q73" s="4"/>
       <c r="R73" s="4"/>
       <c r="S73" s="4"/>
       <c r="T73" s="4"/>
       <c r="U73" s="4"/>
       <c r="V73" s="4"/>
       <c r="W73" s="4"/>
       <c r="X73" s="4"/>
       <c r="Y73" s="4"/>
       <c r="Z73" s="4"/>
       <c r="AA73" s="4"/>
@@ -15803,52 +16025,53 @@
       <c r="BN73" s="4"/>
       <c r="BO73" s="4"/>
       <c r="BP73" s="4"/>
       <c r="BQ73" s="4"/>
       <c r="BR73" s="4"/>
       <c r="BS73" s="4"/>
       <c r="BT73" s="4"/>
       <c r="BU73" s="4"/>
       <c r="BV73" s="4"/>
       <c r="BW73" s="4"/>
       <c r="BX73" s="4"/>
       <c r="BY73" s="4"/>
       <c r="BZ73" s="4"/>
       <c r="CA73" s="4"/>
       <c r="CB73" s="4"/>
       <c r="CC73" s="4"/>
       <c r="CD73" s="4"/>
       <c r="CE73" s="4"/>
       <c r="CF73" s="4"/>
       <c r="CG73" s="4"/>
       <c r="CH73" s="4"/>
       <c r="CI73" s="4"/>
       <c r="CJ73" s="4"/>
       <c r="CK73" s="4"/>
       <c r="CL73" s="4"/>
+      <c r="CM73" s="4"/>
     </row>
-    <row r="74" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="4"/>
       <c r="F74" s="4"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="4"/>
       <c r="J74" s="4"/>
       <c r="K74" s="4"/>
       <c r="L74" s="4"/>
       <c r="M74" s="4"/>
       <c r="N74" s="4"/>
       <c r="O74" s="4"/>
       <c r="P74" s="4"/>
       <c r="Q74" s="4"/>
       <c r="R74" s="4"/>
       <c r="S74" s="4"/>
       <c r="T74" s="4"/>
       <c r="U74" s="4"/>
       <c r="V74" s="4"/>
       <c r="W74" s="4"/>
       <c r="X74" s="4"/>
       <c r="Y74" s="4"/>
       <c r="Z74" s="4"/>
       <c r="AA74" s="4"/>
@@ -15893,52 +16116,53 @@
       <c r="BN74" s="4"/>
       <c r="BO74" s="4"/>
       <c r="BP74" s="4"/>
       <c r="BQ74" s="4"/>
       <c r="BR74" s="4"/>
       <c r="BS74" s="4"/>
       <c r="BT74" s="4"/>
       <c r="BU74" s="4"/>
       <c r="BV74" s="4"/>
       <c r="BW74" s="4"/>
       <c r="BX74" s="4"/>
       <c r="BY74" s="4"/>
       <c r="BZ74" s="4"/>
       <c r="CA74" s="4"/>
       <c r="CB74" s="4"/>
       <c r="CC74" s="4"/>
       <c r="CD74" s="4"/>
       <c r="CE74" s="4"/>
       <c r="CF74" s="4"/>
       <c r="CG74" s="4"/>
       <c r="CH74" s="4"/>
       <c r="CI74" s="4"/>
       <c r="CJ74" s="4"/>
       <c r="CK74" s="4"/>
       <c r="CL74" s="4"/>
+      <c r="CM74" s="4"/>
     </row>
-    <row r="75" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
       <c r="F75" s="4"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="4"/>
       <c r="J75" s="4"/>
       <c r="K75" s="4"/>
       <c r="L75" s="4"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
       <c r="P75" s="4"/>
       <c r="Q75" s="4"/>
       <c r="R75" s="4"/>
       <c r="S75" s="4"/>
       <c r="T75" s="4"/>
       <c r="U75" s="4"/>
       <c r="V75" s="4"/>
       <c r="W75" s="4"/>
       <c r="X75" s="4"/>
       <c r="Y75" s="4"/>
       <c r="Z75" s="4"/>
       <c r="AA75" s="4"/>
@@ -15983,52 +16207,53 @@
       <c r="BN75" s="4"/>
       <c r="BO75" s="4"/>
       <c r="BP75" s="4"/>
       <c r="BQ75" s="4"/>
       <c r="BR75" s="4"/>
       <c r="BS75" s="4"/>
       <c r="BT75" s="4"/>
       <c r="BU75" s="4"/>
       <c r="BV75" s="4"/>
       <c r="BW75" s="4"/>
       <c r="BX75" s="4"/>
       <c r="BY75" s="4"/>
       <c r="BZ75" s="4"/>
       <c r="CA75" s="4"/>
       <c r="CB75" s="4"/>
       <c r="CC75" s="4"/>
       <c r="CD75" s="4"/>
       <c r="CE75" s="4"/>
       <c r="CF75" s="4"/>
       <c r="CG75" s="4"/>
       <c r="CH75" s="4"/>
       <c r="CI75" s="4"/>
       <c r="CJ75" s="4"/>
       <c r="CK75" s="4"/>
       <c r="CL75" s="4"/>
+      <c r="CM75" s="4"/>
     </row>
-    <row r="76" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C76" s="4"/>
       <c r="D76" s="4"/>
       <c r="E76" s="4"/>
       <c r="F76" s="4"/>
       <c r="G76" s="4"/>
       <c r="H76" s="4"/>
       <c r="I76" s="4"/>
       <c r="J76" s="4"/>
       <c r="K76" s="4"/>
       <c r="L76" s="4"/>
       <c r="M76" s="4"/>
       <c r="N76" s="4"/>
       <c r="O76" s="4"/>
       <c r="P76" s="4"/>
       <c r="Q76" s="4"/>
       <c r="R76" s="4"/>
       <c r="S76" s="4"/>
       <c r="T76" s="4"/>
       <c r="U76" s="4"/>
       <c r="V76" s="4"/>
       <c r="W76" s="4"/>
       <c r="X76" s="4"/>
       <c r="Y76" s="4"/>
       <c r="Z76" s="4"/>
       <c r="AA76" s="4"/>
@@ -16073,52 +16298,53 @@
       <c r="BN76" s="4"/>
       <c r="BO76" s="4"/>
       <c r="BP76" s="4"/>
       <c r="BQ76" s="4"/>
       <c r="BR76" s="4"/>
       <c r="BS76" s="4"/>
       <c r="BT76" s="4"/>
       <c r="BU76" s="4"/>
       <c r="BV76" s="4"/>
       <c r="BW76" s="4"/>
       <c r="BX76" s="4"/>
       <c r="BY76" s="4"/>
       <c r="BZ76" s="4"/>
       <c r="CA76" s="4"/>
       <c r="CB76" s="4"/>
       <c r="CC76" s="4"/>
       <c r="CD76" s="4"/>
       <c r="CE76" s="4"/>
       <c r="CF76" s="4"/>
       <c r="CG76" s="4"/>
       <c r="CH76" s="4"/>
       <c r="CI76" s="4"/>
       <c r="CJ76" s="4"/>
       <c r="CK76" s="4"/>
       <c r="CL76" s="4"/>
+      <c r="CM76" s="4"/>
     </row>
-    <row r="77" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="4"/>
       <c r="F77" s="4"/>
       <c r="G77" s="4"/>
       <c r="H77" s="4"/>
       <c r="I77" s="4"/>
       <c r="J77" s="4"/>
       <c r="K77" s="4"/>
       <c r="L77" s="4"/>
       <c r="M77" s="4"/>
       <c r="N77" s="4"/>
       <c r="O77" s="4"/>
       <c r="P77" s="4"/>
       <c r="Q77" s="4"/>
       <c r="R77" s="4"/>
       <c r="S77" s="4"/>
       <c r="T77" s="4"/>
       <c r="U77" s="4"/>
       <c r="V77" s="4"/>
       <c r="W77" s="4"/>
       <c r="X77" s="4"/>
       <c r="Y77" s="4"/>
       <c r="Z77" s="4"/>
       <c r="AA77" s="4"/>
@@ -16163,52 +16389,53 @@
       <c r="BN77" s="4"/>
       <c r="BO77" s="4"/>
       <c r="BP77" s="4"/>
       <c r="BQ77" s="4"/>
       <c r="BR77" s="4"/>
       <c r="BS77" s="4"/>
       <c r="BT77" s="4"/>
       <c r="BU77" s="4"/>
       <c r="BV77" s="4"/>
       <c r="BW77" s="4"/>
       <c r="BX77" s="4"/>
       <c r="BY77" s="4"/>
       <c r="BZ77" s="4"/>
       <c r="CA77" s="4"/>
       <c r="CB77" s="4"/>
       <c r="CC77" s="4"/>
       <c r="CD77" s="4"/>
       <c r="CE77" s="4"/>
       <c r="CF77" s="4"/>
       <c r="CG77" s="4"/>
       <c r="CH77" s="4"/>
       <c r="CI77" s="4"/>
       <c r="CJ77" s="4"/>
       <c r="CK77" s="4"/>
       <c r="CL77" s="4"/>
+      <c r="CM77" s="4"/>
     </row>
-    <row r="78" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="4"/>
       <c r="F78" s="4"/>
       <c r="G78" s="4"/>
       <c r="H78" s="4"/>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
       <c r="K78" s="4"/>
       <c r="L78" s="4"/>
       <c r="M78" s="4"/>
       <c r="N78" s="4"/>
       <c r="O78" s="4"/>
       <c r="P78" s="4"/>
       <c r="Q78" s="4"/>
       <c r="R78" s="4"/>
       <c r="S78" s="4"/>
       <c r="T78" s="4"/>
       <c r="U78" s="4"/>
       <c r="V78" s="4"/>
       <c r="W78" s="4"/>
       <c r="X78" s="4"/>
       <c r="Y78" s="4"/>
       <c r="Z78" s="4"/>
       <c r="AA78" s="4"/>
@@ -16253,52 +16480,53 @@
       <c r="BN78" s="4"/>
       <c r="BO78" s="4"/>
       <c r="BP78" s="4"/>
       <c r="BQ78" s="4"/>
       <c r="BR78" s="4"/>
       <c r="BS78" s="4"/>
       <c r="BT78" s="4"/>
       <c r="BU78" s="4"/>
       <c r="BV78" s="4"/>
       <c r="BW78" s="4"/>
       <c r="BX78" s="4"/>
       <c r="BY78" s="4"/>
       <c r="BZ78" s="4"/>
       <c r="CA78" s="4"/>
       <c r="CB78" s="4"/>
       <c r="CC78" s="4"/>
       <c r="CD78" s="4"/>
       <c r="CE78" s="4"/>
       <c r="CF78" s="4"/>
       <c r="CG78" s="4"/>
       <c r="CH78" s="4"/>
       <c r="CI78" s="4"/>
       <c r="CJ78" s="4"/>
       <c r="CK78" s="4"/>
       <c r="CL78" s="4"/>
+      <c r="CM78" s="4"/>
     </row>
-    <row r="79" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="4"/>
       <c r="F79" s="4"/>
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
       <c r="K79" s="4"/>
       <c r="L79" s="4"/>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="4"/>
       <c r="P79" s="4"/>
       <c r="Q79" s="4"/>
       <c r="R79" s="4"/>
       <c r="S79" s="4"/>
       <c r="T79" s="4"/>
       <c r="U79" s="4"/>
       <c r="V79" s="4"/>
       <c r="W79" s="4"/>
       <c r="X79" s="4"/>
       <c r="Y79" s="4"/>
       <c r="Z79" s="4"/>
       <c r="AA79" s="4"/>
@@ -16343,52 +16571,53 @@
       <c r="BN79" s="4"/>
       <c r="BO79" s="4"/>
       <c r="BP79" s="4"/>
       <c r="BQ79" s="4"/>
       <c r="BR79" s="4"/>
       <c r="BS79" s="4"/>
       <c r="BT79" s="4"/>
       <c r="BU79" s="4"/>
       <c r="BV79" s="4"/>
       <c r="BW79" s="4"/>
       <c r="BX79" s="4"/>
       <c r="BY79" s="4"/>
       <c r="BZ79" s="4"/>
       <c r="CA79" s="4"/>
       <c r="CB79" s="4"/>
       <c r="CC79" s="4"/>
       <c r="CD79" s="4"/>
       <c r="CE79" s="4"/>
       <c r="CF79" s="4"/>
       <c r="CG79" s="4"/>
       <c r="CH79" s="4"/>
       <c r="CI79" s="4"/>
       <c r="CJ79" s="4"/>
       <c r="CK79" s="4"/>
       <c r="CL79" s="4"/>
+      <c r="CM79" s="4"/>
     </row>
-    <row r="80" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="4"/>
       <c r="F80" s="4"/>
       <c r="G80" s="4"/>
       <c r="H80" s="4"/>
       <c r="I80" s="4"/>
       <c r="J80" s="4"/>
       <c r="K80" s="4"/>
       <c r="L80" s="4"/>
       <c r="M80" s="4"/>
       <c r="N80" s="4"/>
       <c r="O80" s="4"/>
       <c r="P80" s="4"/>
       <c r="Q80" s="4"/>
       <c r="R80" s="4"/>
       <c r="S80" s="4"/>
       <c r="T80" s="4"/>
       <c r="U80" s="4"/>
       <c r="V80" s="4"/>
       <c r="W80" s="4"/>
       <c r="X80" s="4"/>
       <c r="Y80" s="4"/>
       <c r="Z80" s="4"/>
       <c r="AA80" s="4"/>
@@ -16433,52 +16662,53 @@
       <c r="BN80" s="4"/>
       <c r="BO80" s="4"/>
       <c r="BP80" s="4"/>
       <c r="BQ80" s="4"/>
       <c r="BR80" s="4"/>
       <c r="BS80" s="4"/>
       <c r="BT80" s="4"/>
       <c r="BU80" s="4"/>
       <c r="BV80" s="4"/>
       <c r="BW80" s="4"/>
       <c r="BX80" s="4"/>
       <c r="BY80" s="4"/>
       <c r="BZ80" s="4"/>
       <c r="CA80" s="4"/>
       <c r="CB80" s="4"/>
       <c r="CC80" s="4"/>
       <c r="CD80" s="4"/>
       <c r="CE80" s="4"/>
       <c r="CF80" s="4"/>
       <c r="CG80" s="4"/>
       <c r="CH80" s="4"/>
       <c r="CI80" s="4"/>
       <c r="CJ80" s="4"/>
       <c r="CK80" s="4"/>
       <c r="CL80" s="4"/>
+      <c r="CM80" s="4"/>
     </row>
-    <row r="81" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="4"/>
       <c r="F81" s="4"/>
       <c r="G81" s="4"/>
       <c r="H81" s="4"/>
       <c r="I81" s="4"/>
       <c r="J81" s="4"/>
       <c r="K81" s="4"/>
       <c r="L81" s="4"/>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="4"/>
       <c r="P81" s="4"/>
       <c r="Q81" s="4"/>
       <c r="R81" s="4"/>
       <c r="S81" s="4"/>
       <c r="T81" s="4"/>
       <c r="U81" s="4"/>
       <c r="V81" s="4"/>
       <c r="W81" s="4"/>
       <c r="X81" s="4"/>
       <c r="Y81" s="4"/>
       <c r="Z81" s="4"/>
       <c r="AA81" s="4"/>
@@ -16523,52 +16753,53 @@
       <c r="BN81" s="4"/>
       <c r="BO81" s="4"/>
       <c r="BP81" s="4"/>
       <c r="BQ81" s="4"/>
       <c r="BR81" s="4"/>
       <c r="BS81" s="4"/>
       <c r="BT81" s="4"/>
       <c r="BU81" s="4"/>
       <c r="BV81" s="4"/>
       <c r="BW81" s="4"/>
       <c r="BX81" s="4"/>
       <c r="BY81" s="4"/>
       <c r="BZ81" s="4"/>
       <c r="CA81" s="4"/>
       <c r="CB81" s="4"/>
       <c r="CC81" s="4"/>
       <c r="CD81" s="4"/>
       <c r="CE81" s="4"/>
       <c r="CF81" s="4"/>
       <c r="CG81" s="4"/>
       <c r="CH81" s="4"/>
       <c r="CI81" s="4"/>
       <c r="CJ81" s="4"/>
       <c r="CK81" s="4"/>
       <c r="CL81" s="4"/>
+      <c r="CM81" s="4"/>
     </row>
-    <row r="82" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="4"/>
       <c r="F82" s="4"/>
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="4"/>
       <c r="J82" s="4"/>
       <c r="K82" s="4"/>
       <c r="L82" s="4"/>
       <c r="M82" s="4"/>
       <c r="N82" s="4"/>
       <c r="O82" s="4"/>
       <c r="P82" s="4"/>
       <c r="Q82" s="4"/>
       <c r="R82" s="4"/>
       <c r="S82" s="4"/>
       <c r="T82" s="4"/>
       <c r="U82" s="4"/>
       <c r="V82" s="4"/>
       <c r="W82" s="4"/>
       <c r="X82" s="4"/>
       <c r="Y82" s="4"/>
       <c r="Z82" s="4"/>
       <c r="AA82" s="4"/>
@@ -16613,52 +16844,53 @@
       <c r="BN82" s="4"/>
       <c r="BO82" s="4"/>
       <c r="BP82" s="4"/>
       <c r="BQ82" s="4"/>
       <c r="BR82" s="4"/>
       <c r="BS82" s="4"/>
       <c r="BT82" s="4"/>
       <c r="BU82" s="4"/>
       <c r="BV82" s="4"/>
       <c r="BW82" s="4"/>
       <c r="BX82" s="4"/>
       <c r="BY82" s="4"/>
       <c r="BZ82" s="4"/>
       <c r="CA82" s="4"/>
       <c r="CB82" s="4"/>
       <c r="CC82" s="4"/>
       <c r="CD82" s="4"/>
       <c r="CE82" s="4"/>
       <c r="CF82" s="4"/>
       <c r="CG82" s="4"/>
       <c r="CH82" s="4"/>
       <c r="CI82" s="4"/>
       <c r="CJ82" s="4"/>
       <c r="CK82" s="4"/>
       <c r="CL82" s="4"/>
+      <c r="CM82" s="4"/>
     </row>
-    <row r="83" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="4"/>
       <c r="F83" s="4"/>
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="4"/>
       <c r="J83" s="4"/>
       <c r="K83" s="4"/>
       <c r="L83" s="4"/>
       <c r="M83" s="4"/>
       <c r="N83" s="4"/>
       <c r="O83" s="4"/>
       <c r="P83" s="4"/>
       <c r="Q83" s="4"/>
       <c r="R83" s="4"/>
       <c r="S83" s="4"/>
       <c r="T83" s="4"/>
       <c r="U83" s="4"/>
       <c r="V83" s="4"/>
       <c r="W83" s="4"/>
       <c r="X83" s="4"/>
       <c r="Y83" s="4"/>
       <c r="Z83" s="4"/>
       <c r="AA83" s="4"/>
@@ -16703,52 +16935,53 @@
       <c r="BN83" s="4"/>
       <c r="BO83" s="4"/>
       <c r="BP83" s="4"/>
       <c r="BQ83" s="4"/>
       <c r="BR83" s="4"/>
       <c r="BS83" s="4"/>
       <c r="BT83" s="4"/>
       <c r="BU83" s="4"/>
       <c r="BV83" s="4"/>
       <c r="BW83" s="4"/>
       <c r="BX83" s="4"/>
       <c r="BY83" s="4"/>
       <c r="BZ83" s="4"/>
       <c r="CA83" s="4"/>
       <c r="CB83" s="4"/>
       <c r="CC83" s="4"/>
       <c r="CD83" s="4"/>
       <c r="CE83" s="4"/>
       <c r="CF83" s="4"/>
       <c r="CG83" s="4"/>
       <c r="CH83" s="4"/>
       <c r="CI83" s="4"/>
       <c r="CJ83" s="4"/>
       <c r="CK83" s="4"/>
       <c r="CL83" s="4"/>
+      <c r="CM83" s="4"/>
     </row>
-    <row r="84" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="4"/>
       <c r="F84" s="4"/>
       <c r="G84" s="4"/>
       <c r="H84" s="4"/>
       <c r="I84" s="4"/>
       <c r="J84" s="4"/>
       <c r="K84" s="4"/>
       <c r="L84" s="4"/>
       <c r="M84" s="4"/>
       <c r="N84" s="4"/>
       <c r="O84" s="4"/>
       <c r="P84" s="4"/>
       <c r="Q84" s="4"/>
       <c r="R84" s="4"/>
       <c r="S84" s="4"/>
       <c r="T84" s="4"/>
       <c r="U84" s="4"/>
       <c r="V84" s="4"/>
       <c r="W84" s="4"/>
       <c r="X84" s="4"/>
       <c r="Y84" s="4"/>
       <c r="Z84" s="4"/>
       <c r="AA84" s="4"/>
@@ -16793,52 +17026,53 @@
       <c r="BN84" s="4"/>
       <c r="BO84" s="4"/>
       <c r="BP84" s="4"/>
       <c r="BQ84" s="4"/>
       <c r="BR84" s="4"/>
       <c r="BS84" s="4"/>
       <c r="BT84" s="4"/>
       <c r="BU84" s="4"/>
       <c r="BV84" s="4"/>
       <c r="BW84" s="4"/>
       <c r="BX84" s="4"/>
       <c r="BY84" s="4"/>
       <c r="BZ84" s="4"/>
       <c r="CA84" s="4"/>
       <c r="CB84" s="4"/>
       <c r="CC84" s="4"/>
       <c r="CD84" s="4"/>
       <c r="CE84" s="4"/>
       <c r="CF84" s="4"/>
       <c r="CG84" s="4"/>
       <c r="CH84" s="4"/>
       <c r="CI84" s="4"/>
       <c r="CJ84" s="4"/>
       <c r="CK84" s="4"/>
       <c r="CL84" s="4"/>
+      <c r="CM84" s="4"/>
     </row>
-    <row r="85" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="4"/>
       <c r="F85" s="4"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="4"/>
       <c r="J85" s="4"/>
       <c r="K85" s="4"/>
       <c r="L85" s="4"/>
       <c r="M85" s="4"/>
       <c r="N85" s="4"/>
       <c r="O85" s="4"/>
       <c r="P85" s="4"/>
       <c r="Q85" s="4"/>
       <c r="R85" s="4"/>
       <c r="S85" s="4"/>
       <c r="T85" s="4"/>
       <c r="U85" s="4"/>
       <c r="V85" s="4"/>
       <c r="W85" s="4"/>
       <c r="X85" s="4"/>
       <c r="Y85" s="4"/>
       <c r="Z85" s="4"/>
       <c r="AA85" s="4"/>
@@ -16883,52 +17117,53 @@
       <c r="BN85" s="4"/>
       <c r="BO85" s="4"/>
       <c r="BP85" s="4"/>
       <c r="BQ85" s="4"/>
       <c r="BR85" s="4"/>
       <c r="BS85" s="4"/>
       <c r="BT85" s="4"/>
       <c r="BU85" s="4"/>
       <c r="BV85" s="4"/>
       <c r="BW85" s="4"/>
       <c r="BX85" s="4"/>
       <c r="BY85" s="4"/>
       <c r="BZ85" s="4"/>
       <c r="CA85" s="4"/>
       <c r="CB85" s="4"/>
       <c r="CC85" s="4"/>
       <c r="CD85" s="4"/>
       <c r="CE85" s="4"/>
       <c r="CF85" s="4"/>
       <c r="CG85" s="4"/>
       <c r="CH85" s="4"/>
       <c r="CI85" s="4"/>
       <c r="CJ85" s="4"/>
       <c r="CK85" s="4"/>
       <c r="CL85" s="4"/>
+      <c r="CM85" s="4"/>
     </row>
-    <row r="86" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="4"/>
       <c r="F86" s="4"/>
       <c r="G86" s="4"/>
       <c r="H86" s="4"/>
       <c r="I86" s="4"/>
       <c r="J86" s="4"/>
       <c r="K86" s="4"/>
       <c r="L86" s="4"/>
       <c r="M86" s="4"/>
       <c r="N86" s="4"/>
       <c r="O86" s="4"/>
       <c r="P86" s="4"/>
       <c r="Q86" s="4"/>
       <c r="R86" s="4"/>
       <c r="S86" s="4"/>
       <c r="T86" s="4"/>
       <c r="U86" s="4"/>
       <c r="V86" s="4"/>
       <c r="W86" s="4"/>
       <c r="X86" s="4"/>
       <c r="Y86" s="4"/>
       <c r="Z86" s="4"/>
       <c r="AA86" s="4"/>
@@ -16973,52 +17208,53 @@
       <c r="BN86" s="4"/>
       <c r="BO86" s="4"/>
       <c r="BP86" s="4"/>
       <c r="BQ86" s="4"/>
       <c r="BR86" s="4"/>
       <c r="BS86" s="4"/>
       <c r="BT86" s="4"/>
       <c r="BU86" s="4"/>
       <c r="BV86" s="4"/>
       <c r="BW86" s="4"/>
       <c r="BX86" s="4"/>
       <c r="BY86" s="4"/>
       <c r="BZ86" s="4"/>
       <c r="CA86" s="4"/>
       <c r="CB86" s="4"/>
       <c r="CC86" s="4"/>
       <c r="CD86" s="4"/>
       <c r="CE86" s="4"/>
       <c r="CF86" s="4"/>
       <c r="CG86" s="4"/>
       <c r="CH86" s="4"/>
       <c r="CI86" s="4"/>
       <c r="CJ86" s="4"/>
       <c r="CK86" s="4"/>
       <c r="CL86" s="4"/>
+      <c r="CM86" s="4"/>
     </row>
-    <row r="87" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="4"/>
       <c r="F87" s="4"/>
       <c r="G87" s="4"/>
       <c r="H87" s="4"/>
       <c r="I87" s="4"/>
       <c r="J87" s="4"/>
       <c r="K87" s="4"/>
       <c r="L87" s="4"/>
       <c r="M87" s="4"/>
       <c r="N87" s="4"/>
       <c r="O87" s="4"/>
       <c r="P87" s="4"/>
       <c r="Q87" s="4"/>
       <c r="R87" s="4"/>
       <c r="S87" s="4"/>
       <c r="T87" s="4"/>
       <c r="U87" s="4"/>
       <c r="V87" s="4"/>
       <c r="W87" s="4"/>
       <c r="X87" s="4"/>
       <c r="Y87" s="4"/>
       <c r="Z87" s="4"/>
       <c r="AA87" s="4"/>
@@ -17063,52 +17299,53 @@
       <c r="BN87" s="4"/>
       <c r="BO87" s="4"/>
       <c r="BP87" s="4"/>
       <c r="BQ87" s="4"/>
       <c r="BR87" s="4"/>
       <c r="BS87" s="4"/>
       <c r="BT87" s="4"/>
       <c r="BU87" s="4"/>
       <c r="BV87" s="4"/>
       <c r="BW87" s="4"/>
       <c r="BX87" s="4"/>
       <c r="BY87" s="4"/>
       <c r="BZ87" s="4"/>
       <c r="CA87" s="4"/>
       <c r="CB87" s="4"/>
       <c r="CC87" s="4"/>
       <c r="CD87" s="4"/>
       <c r="CE87" s="4"/>
       <c r="CF87" s="4"/>
       <c r="CG87" s="4"/>
       <c r="CH87" s="4"/>
       <c r="CI87" s="4"/>
       <c r="CJ87" s="4"/>
       <c r="CK87" s="4"/>
       <c r="CL87" s="4"/>
+      <c r="CM87" s="4"/>
     </row>
-    <row r="88" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="4"/>
       <c r="F88" s="4"/>
       <c r="G88" s="4"/>
       <c r="H88" s="4"/>
       <c r="I88" s="4"/>
       <c r="J88" s="4"/>
       <c r="K88" s="4"/>
       <c r="L88" s="4"/>
       <c r="M88" s="4"/>
       <c r="N88" s="4"/>
       <c r="O88" s="4"/>
       <c r="P88" s="4"/>
       <c r="Q88" s="4"/>
       <c r="R88" s="4"/>
       <c r="S88" s="4"/>
       <c r="T88" s="4"/>
       <c r="U88" s="4"/>
       <c r="V88" s="4"/>
       <c r="W88" s="4"/>
       <c r="X88" s="4"/>
       <c r="Y88" s="4"/>
       <c r="Z88" s="4"/>
       <c r="AA88" s="4"/>
@@ -17153,52 +17390,53 @@
       <c r="BN88" s="4"/>
       <c r="BO88" s="4"/>
       <c r="BP88" s="4"/>
       <c r="BQ88" s="4"/>
       <c r="BR88" s="4"/>
       <c r="BS88" s="4"/>
       <c r="BT88" s="4"/>
       <c r="BU88" s="4"/>
       <c r="BV88" s="4"/>
       <c r="BW88" s="4"/>
       <c r="BX88" s="4"/>
       <c r="BY88" s="4"/>
       <c r="BZ88" s="4"/>
       <c r="CA88" s="4"/>
       <c r="CB88" s="4"/>
       <c r="CC88" s="4"/>
       <c r="CD88" s="4"/>
       <c r="CE88" s="4"/>
       <c r="CF88" s="4"/>
       <c r="CG88" s="4"/>
       <c r="CH88" s="4"/>
       <c r="CI88" s="4"/>
       <c r="CJ88" s="4"/>
       <c r="CK88" s="4"/>
       <c r="CL88" s="4"/>
+      <c r="CM88" s="4"/>
     </row>
-    <row r="89" spans="3:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="4"/>
       <c r="F89" s="4"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="4"/>
       <c r="J89" s="4"/>
       <c r="K89" s="4"/>
       <c r="L89" s="4"/>
       <c r="M89" s="4"/>
       <c r="N89" s="4"/>
       <c r="O89" s="4"/>
       <c r="P89" s="4"/>
       <c r="Q89" s="4"/>
       <c r="R89" s="4"/>
       <c r="S89" s="4"/>
       <c r="T89" s="4"/>
       <c r="U89" s="4"/>
       <c r="V89" s="4"/>
       <c r="W89" s="4"/>
       <c r="X89" s="4"/>
       <c r="Y89" s="4"/>
       <c r="Z89" s="4"/>
       <c r="AA89" s="4"/>
@@ -17243,50 +17481,51 @@
       <c r="BN89" s="4"/>
       <c r="BO89" s="4"/>
       <c r="BP89" s="4"/>
       <c r="BQ89" s="4"/>
       <c r="BR89" s="4"/>
       <c r="BS89" s="4"/>
       <c r="BT89" s="4"/>
       <c r="BU89" s="4"/>
       <c r="BV89" s="4"/>
       <c r="BW89" s="4"/>
       <c r="BX89" s="4"/>
       <c r="BY89" s="4"/>
       <c r="BZ89" s="4"/>
       <c r="CA89" s="4"/>
       <c r="CB89" s="4"/>
       <c r="CC89" s="4"/>
       <c r="CD89" s="4"/>
       <c r="CE89" s="4"/>
       <c r="CF89" s="4"/>
       <c r="CG89" s="4"/>
       <c r="CH89" s="4"/>
       <c r="CI89" s="4"/>
       <c r="CJ89" s="4"/>
       <c r="CK89" s="4"/>
       <c r="CL89" s="4"/>
+      <c r="CM89" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>