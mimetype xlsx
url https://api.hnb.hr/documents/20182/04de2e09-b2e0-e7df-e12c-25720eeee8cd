--- v2 (2026-04-07)
+++ v3 (2026-07-27)
@@ -1,66 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A35B9E7-BDEC-4385-99CA-5AFD38B700AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="525" yWindow="465" windowWidth="30225" windowHeight="20220" tabRatio="602"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="602" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="164">
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
@@ -964,100 +970,76 @@
   <si>
     <t>2023.</t>
   </si>
   <si>
     <t>4. tr. 23.</t>
   </si>
   <si>
     <t>1. tr. 24.</t>
   </si>
   <si>
     <t>2. tr. 24.</t>
   </si>
   <si>
     <t>3. tr. 24.</t>
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
-    <t>*</t>
-[...25 lines deleted...]
-  <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
   </si>
+  <si>
+    <t>1. tr. 26.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;kn&quot;_-;\-* #,##0.00\ &quot;kn&quot;_-;_-* &quot;-&quot;??\ &quot;kn&quot;_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="yyyy\."/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ &quot;kn&quot;_-;\-* #,##0.00\ &quot;kn&quot;_-;_-* &quot;-&quot;??\ &quot;kn&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#\ ##0.0_)"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="yyyy\."/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1098,56 +1080,50 @@
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -1161,149 +1137,148 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="11" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="10" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="10" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="10" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="13">
-    <cellStyle name="Međunaslov u tablici" xfId="4"/>
-    <cellStyle name="Napomene" xfId="5"/>
+    <cellStyle name="Međunaslov u tablici" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="3" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="Normal_HRV" xfId="1"/>
+    <cellStyle name="Normal_HRV" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Normalno 3" xfId="12"/>
-[...2 lines deleted...]
-    <cellStyle name="Ukupno - zadnji redak" xfId="8"/>
+    <cellStyle name="Normalno 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Tanka linija ispod" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Ukupno" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Valuta" xfId="11" builtinId="4"/>
-    <cellStyle name="Zadnji redak" xfId="9"/>
-    <cellStyle name="Zaglavlje" xfId="10"/>
+    <cellStyle name="Zadnji redak" xfId="9" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Zaglavlje" xfId="10" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1422,85 +1397,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1636,224 +1645,222 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:EB89"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:EC88"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="60.6640625" style="3" customWidth="1"/>
     <col min="3" max="28" width="10.6640625" style="3"/>
     <col min="29" max="29" width="15.6640625" style="3" customWidth="1"/>
     <col min="30" max="16384" width="10.6640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="5"/>
     </row>
-    <row r="2" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2"/>
     </row>
-    <row r="3" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="21" t="s">
         <v>146</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="2"/>
       <c r="AK3" s="2"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
     </row>
-    <row r="4" spans="1:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:133" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
     </row>
-    <row r="5" spans="1:132" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:133" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="11"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
-      <c r="AB5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5" s="7"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="11"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="11"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="6"/>
       <c r="AK5" s="6"/>
       <c r="AL5" s="6"/>
       <c r="AM5" s="6"/>
       <c r="AN5" s="6"/>
       <c r="AO5" s="6"/>
       <c r="AP5" s="6"/>
       <c r="AQ5" s="6"/>
       <c r="AR5" s="6"/>
       <c r="AS5" s="6"/>
       <c r="AT5" s="6"/>
       <c r="AU5" s="6"/>
       <c r="AV5" s="6"/>
       <c r="AW5" s="6"/>
       <c r="AX5" s="6"/>
       <c r="AY5" s="6"/>
       <c r="AZ5" s="6"/>
       <c r="BA5" s="6"/>
@@ -1910,64 +1917,59 @@
       <c r="CZ5" s="6"/>
       <c r="DA5" s="6"/>
       <c r="DB5" s="6"/>
       <c r="DC5" s="6"/>
       <c r="DD5" s="6"/>
       <c r="DE5" s="6"/>
       <c r="DF5" s="6"/>
       <c r="DG5" s="6"/>
       <c r="DH5" s="6"/>
       <c r="DI5" s="6"/>
       <c r="DJ5" s="6"/>
       <c r="DK5" s="6"/>
       <c r="DL5" s="6"/>
       <c r="DM5" s="6"/>
       <c r="DN5" s="6"/>
       <c r="DO5" s="6"/>
       <c r="DP5" s="6"/>
       <c r="DQ5" s="6"/>
       <c r="DR5" s="6"/>
       <c r="DS5" s="6"/>
       <c r="DT5" s="6"/>
       <c r="DU5" s="6"/>
       <c r="DV5" s="6"/>
       <c r="DW5" s="6"/>
       <c r="DX5" s="6"/>
-      <c r="DY5" s="6" t="s">
-[...8 lines deleted...]
-      <c r="EB5" s="7" t="s">
+      <c r="DY5" s="6"/>
+      <c r="DZ5" s="6"/>
+      <c r="EA5" s="6"/>
+      <c r="EB5" s="7"/>
+      <c r="EC5" s="7" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="6" spans="1:132" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:133" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="9"/>
       <c r="C6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>7</v>
       </c>
@@ -2001,51 +2003,51 @@
       <c r="T6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U6" s="10" t="s">
         <v>21</v>
       </c>
       <c r="V6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="W6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="10" t="s">
         <v>114</v>
       </c>
       <c r="Y6" s="10" t="s">
         <v>119</v>
       </c>
       <c r="Z6" s="10" t="s">
         <v>151</v>
       </c>
       <c r="AA6" s="10" t="s">
         <v>156</v>
       </c>
       <c r="AB6" s="10" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="AC6" s="9" t="s">
         <v>105</v>
       </c>
       <c r="AD6" s="9" t="s">
         <v>106</v>
       </c>
       <c r="AE6" s="9" t="s">
         <v>107</v>
       </c>
       <c r="AF6" s="9" t="s">
         <v>108</v>
       </c>
       <c r="AG6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="AH6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="AI6" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AJ6" s="9" t="s">
         <v>27</v>
       </c>
@@ -2307,60 +2309,63 @@
       <c r="DR6" s="9" t="s">
         <v>149</v>
       </c>
       <c r="DS6" s="9" t="s">
         <v>150</v>
       </c>
       <c r="DT6" s="9" t="s">
         <v>152</v>
       </c>
       <c r="DU6" s="9" t="s">
         <v>153</v>
       </c>
       <c r="DV6" s="9" t="s">
         <v>154</v>
       </c>
       <c r="DW6" s="9" t="s">
         <v>155</v>
       </c>
       <c r="DX6" s="9" t="s">
         <v>157</v>
       </c>
       <c r="DY6" s="9" t="s">
         <v>158</v>
       </c>
       <c r="DZ6" s="9" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="EA6" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="EB6" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="EB6" s="9" t="s">
-        <v>164</v>
+      <c r="EC6" s="9" t="s">
+        <v>163</v>
       </c>
     </row>
-    <row r="7" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="14">
         <v>-3792.2038425488627</v>
       </c>
       <c r="D7" s="14">
         <v>-4958.6281192667766</v>
       </c>
       <c r="E7" s="14">
         <v>-6195.8295435667333</v>
       </c>
       <c r="F7" s="14">
         <v>-7104.9940229069307</v>
       </c>
       <c r="G7" s="14">
         <v>-6905.4703938559396</v>
       </c>
       <c r="H7" s="14">
         <v>-7647.6728808687021</v>
       </c>
       <c r="I7" s="14">
         <v>-8482.2441923409351</v>
       </c>
       <c r="J7" s="14">
@@ -2710,52 +2715,55 @@
       </c>
       <c r="DU7" s="14">
         <v>-4504.6228923358549</v>
       </c>
       <c r="DV7" s="14">
         <v>-5381.181831235489</v>
       </c>
       <c r="DW7" s="14">
         <v>-4580.0616444037378</v>
       </c>
       <c r="DX7" s="14">
         <v>-4519.6005614509795</v>
       </c>
       <c r="DY7" s="14">
         <v>-4833.5394547396927</v>
       </c>
       <c r="DZ7" s="14">
         <v>-5376.4342338063943</v>
       </c>
       <c r="EA7" s="14">
         <v>-4807.6310029469914</v>
       </c>
       <c r="EB7" s="14">
         <v>-4412.3063191950487</v>
       </c>
+      <c r="EC7" s="14">
+        <v>-4919.4736321513992</v>
+      </c>
     </row>
-    <row r="8" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="22" t="s">
         <v>124</v>
       </c>
       <c r="C8" s="14">
         <v>3432.718113254984</v>
       </c>
       <c r="D8" s="14">
         <v>3736.947087471618</v>
       </c>
       <c r="E8" s="14">
         <v>4198.9360338132301</v>
       </c>
       <c r="F8" s="14">
         <v>4334.9790453071955</v>
       </c>
       <c r="G8" s="14">
         <v>5330.4114391865778</v>
       </c>
       <c r="H8" s="14">
         <v>6066.2871418965351</v>
       </c>
       <c r="I8" s="14">
         <v>7139.2076560659598</v>
       </c>
       <c r="J8" s="14">
@@ -3105,52 +3113,55 @@
       </c>
       <c r="DU8" s="14">
         <v>4789.443472350501</v>
       </c>
       <c r="DV8" s="14">
         <v>4984.8265977491037</v>
       </c>
       <c r="DW8" s="14">
         <v>5017.0050093242999</v>
       </c>
       <c r="DX8" s="14">
         <v>5489.8182528120997</v>
       </c>
       <c r="DY8" s="14">
         <v>5427.9861585996996</v>
       </c>
       <c r="DZ8" s="14">
         <v>5251.9311904294991</v>
       </c>
       <c r="EA8" s="14">
         <v>5336.6402788699015</v>
       </c>
       <c r="EB8" s="14">
         <v>5678.8957316303922</v>
       </c>
+      <c r="EC8" s="14">
+        <v>5363.0766696713999</v>
+      </c>
     </row>
-    <row r="9" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>125</v>
       </c>
       <c r="C9" s="14">
         <v>4821.5889999997989</v>
       </c>
       <c r="D9" s="14">
         <v>5214.1180000006007</v>
       </c>
       <c r="E9" s="14">
         <v>5188.1539999992983</v>
       </c>
       <c r="F9" s="14">
         <v>5464.3630000004996</v>
       </c>
       <c r="G9" s="14">
         <v>6453.820999999899</v>
       </c>
       <c r="H9" s="14">
         <v>7069.4189999992986</v>
       </c>
       <c r="I9" s="14">
         <v>8251.588000001002</v>
       </c>
       <c r="J9" s="14">
@@ -3500,52 +3511,55 @@
       </c>
       <c r="DU9" s="14">
         <v>5613.1396080001014</v>
       </c>
       <c r="DV9" s="14">
         <v>5924.6812810002029</v>
       </c>
       <c r="DW9" s="14">
         <v>5940.6542730005003</v>
       </c>
       <c r="DX9" s="14">
         <v>6504.8920630004004</v>
       </c>
       <c r="DY9" s="14">
         <v>6148.0604669997001</v>
       </c>
       <c r="DZ9" s="14">
         <v>6156.5241910000977</v>
       </c>
       <c r="EA9" s="14">
         <v>6157.7809790000019</v>
       </c>
       <c r="EB9" s="14">
         <v>6580.3883860006918</v>
       </c>
+      <c r="EC9" s="14">
+        <v>6308.3459560011006</v>
+      </c>
     </row>
-    <row r="10" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="22" t="s">
         <v>126</v>
       </c>
       <c r="C10" s="14">
         <v>-1408.8674683106144</v>
       </c>
       <c r="D10" s="14">
         <v>-1506.4600203315817</v>
       </c>
       <c r="E10" s="14">
         <v>-1027.7866641894686</v>
       </c>
       <c r="F10" s="14">
         <v>-1180.4131031880042</v>
       </c>
       <c r="G10" s="14">
         <v>-1194.1631842612207</v>
       </c>
       <c r="H10" s="14">
         <v>-1082.2891659142631</v>
       </c>
       <c r="I10" s="14">
         <v>-1174.6523069653431</v>
       </c>
       <c r="J10" s="14">
@@ -3895,52 +3909,55 @@
       </c>
       <c r="DU10" s="14">
         <v>-839.98534041959977</v>
       </c>
       <c r="DV10" s="14">
         <v>-961.42696213109957</v>
       </c>
       <c r="DW10" s="14">
         <v>-946.51790944619984</v>
       </c>
       <c r="DX10" s="14">
         <v>-1048.6260806883006</v>
       </c>
       <c r="DY10" s="14">
         <v>-828.68339427000012</v>
       </c>
       <c r="DZ10" s="14">
         <v>-1015.9213832605996</v>
       </c>
       <c r="EA10" s="14">
         <v>-934.18669505009973</v>
       </c>
       <c r="EB10" s="14">
         <v>-1052.5523547902999</v>
       </c>
+      <c r="EC10" s="14">
+        <v>-1033.8531295196999</v>
+      </c>
     </row>
-    <row r="11" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="22" t="s">
         <v>127</v>
       </c>
       <c r="C11" s="14">
         <v>19.9965815658</v>
       </c>
       <c r="D11" s="14">
         <v>29.289107802599997</v>
       </c>
       <c r="E11" s="14">
         <v>38.568698003399994</v>
       </c>
       <c r="F11" s="14">
         <v>51.02914849470001</v>
       </c>
       <c r="G11" s="14">
         <v>70.753623447900011</v>
       </c>
       <c r="H11" s="14">
         <v>79.15730781149999</v>
       </c>
       <c r="I11" s="14">
         <v>62.271963030299986</v>
       </c>
       <c r="J11" s="14">
@@ -4290,52 +4307,55 @@
       </c>
       <c r="DU11" s="14">
         <v>4.3388127700000005</v>
       </c>
       <c r="DV11" s="14">
         <v>5.5925598800000031</v>
       </c>
       <c r="DW11" s="14">
         <v>4.7699187700000003</v>
       </c>
       <c r="DX11" s="14">
         <v>8.2273335000000003</v>
       </c>
       <c r="DY11" s="14">
         <v>83.068552869999962</v>
       </c>
       <c r="DZ11" s="14">
         <v>85.755573690000006</v>
       </c>
       <c r="EA11" s="14">
         <v>84.889973919999989</v>
       </c>
       <c r="EB11" s="14">
         <v>86.776086420000013</v>
       </c>
+      <c r="EC11" s="14">
+        <v>4.7077991899999994</v>
+      </c>
     </row>
-    <row r="12" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C12" s="14">
         <v>0</v>
       </c>
       <c r="D12" s="14">
         <v>0</v>
       </c>
       <c r="E12" s="14">
         <v>0</v>
       </c>
       <c r="F12" s="14">
         <v>0</v>
       </c>
       <c r="G12" s="14">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
       <c r="I12" s="14">
         <v>0</v>
       </c>
       <c r="J12" s="14">
@@ -4685,52 +4705,55 @@
       </c>
       <c r="DU12" s="14">
         <v>11.950392000000001</v>
       </c>
       <c r="DV12" s="14">
         <v>15.979718999999999</v>
       </c>
       <c r="DW12" s="14">
         <v>18.098727</v>
       </c>
       <c r="DX12" s="14">
         <v>25.324936999999998</v>
       </c>
       <c r="DY12" s="14">
         <v>25.540532999999996</v>
       </c>
       <c r="DZ12" s="14">
         <v>25.572808999999999</v>
       </c>
       <c r="EA12" s="14">
         <v>28.156020999999996</v>
       </c>
       <c r="EB12" s="14">
         <v>64.283614</v>
       </c>
+      <c r="EC12" s="14">
+        <v>83.876043999999993</v>
+      </c>
     </row>
-    <row r="13" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C13" s="14">
         <v>7224.9219558038467</v>
       </c>
       <c r="D13" s="14">
         <v>8695.5752067383946</v>
       </c>
       <c r="E13" s="14">
         <v>10394.765577379963</v>
       </c>
       <c r="F13" s="14">
         <v>11439.973068214123</v>
       </c>
       <c r="G13" s="14">
         <v>12235.881833042517</v>
       </c>
       <c r="H13" s="14">
         <v>13713.960022765237</v>
       </c>
       <c r="I13" s="14">
         <v>15621.451848406892</v>
       </c>
       <c r="J13" s="14">
@@ -5080,52 +5103,55 @@
       </c>
       <c r="DU13" s="14">
         <v>9294.0663646863559</v>
       </c>
       <c r="DV13" s="14">
         <v>10366.008428984593</v>
       </c>
       <c r="DW13" s="14">
         <v>9597.0666537280376</v>
       </c>
       <c r="DX13" s="14">
         <v>10009.418814263079</v>
       </c>
       <c r="DY13" s="14">
         <v>10261.525613339392</v>
       </c>
       <c r="DZ13" s="14">
         <v>10628.365424235893</v>
       </c>
       <c r="EA13" s="14">
         <v>10144.271281816893</v>
       </c>
       <c r="EB13" s="14">
         <v>10091.202050825441</v>
       </c>
+      <c r="EC13" s="14">
+        <v>10282.550301822799</v>
+      </c>
     </row>
-    <row r="14" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="22" t="s">
         <v>130</v>
       </c>
       <c r="C14" s="14">
         <v>8597.5420000008016</v>
       </c>
       <c r="D14" s="14">
         <v>10244.764000001298</v>
       </c>
       <c r="E14" s="14">
         <v>11327.014999998995</v>
       </c>
       <c r="F14" s="14">
         <v>12537.962000001</v>
       </c>
       <c r="G14" s="14">
         <v>13354.371000001109</v>
       </c>
       <c r="H14" s="14">
         <v>14949.523999999488</v>
       </c>
       <c r="I14" s="14">
         <v>17104.668000001715</v>
       </c>
       <c r="J14" s="14">
@@ -5475,52 +5501,55 @@
       </c>
       <c r="DU14" s="14">
         <v>10235.880956080355</v>
       </c>
       <c r="DV14" s="14">
         <v>11515.496286510192</v>
       </c>
       <c r="DW14" s="14">
         <v>10667.651319370338</v>
       </c>
       <c r="DX14" s="14">
         <v>10886.728489180779</v>
       </c>
       <c r="DY14" s="14">
         <v>11107.151302689792</v>
       </c>
       <c r="DZ14" s="14">
         <v>11635.092269699995</v>
       </c>
       <c r="EA14" s="14">
         <v>11069.642532199594</v>
       </c>
       <c r="EB14" s="14">
         <v>11219.196659579042</v>
       </c>
+      <c r="EC14" s="14">
+        <v>11375.1564439989</v>
+      </c>
     </row>
-    <row r="15" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="22" t="s">
         <v>131</v>
       </c>
       <c r="C15" s="14">
         <v>-762.19456219695371</v>
       </c>
       <c r="D15" s="14">
         <v>-821.81054926290267</v>
       </c>
       <c r="E15" s="14">
         <v>-509.75176311903101</v>
       </c>
       <c r="F15" s="14">
         <v>-630.3229491868733</v>
       </c>
       <c r="G15" s="14">
         <v>-620.37112865859081</v>
       </c>
       <c r="H15" s="14">
         <v>-677.94673203424964</v>
       </c>
       <c r="I15" s="14">
         <v>-845.21203519482151</v>
       </c>
       <c r="J15" s="14">
@@ -5870,52 +5899,55 @@
       </c>
       <c r="DU15" s="14">
         <v>-624.02622703049963</v>
       </c>
       <c r="DV15" s="14">
         <v>-821.29880675989989</v>
       </c>
       <c r="DW15" s="14">
         <v>-750.20507176049978</v>
       </c>
       <c r="DX15" s="14">
         <v>-571.60881212210018</v>
       </c>
       <c r="DY15" s="14">
         <v>-567.53714262829999</v>
       </c>
       <c r="DZ15" s="14">
         <v>-699.1691201556996</v>
       </c>
       <c r="EA15" s="14">
         <v>-621.2119038904998</v>
       </c>
       <c r="EB15" s="14">
         <v>-905.42660671910028</v>
       </c>
+      <c r="EC15" s="14">
+        <v>-924.36028456489998</v>
+      </c>
     </row>
-    <row r="16" spans="1:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="22" t="s">
         <v>132</v>
       </c>
       <c r="C16" s="14">
         <v>-610.42548199999999</v>
       </c>
       <c r="D16" s="14">
         <v>-727.37824399999988</v>
       </c>
       <c r="E16" s="14">
         <v>-422.49765950000005</v>
       </c>
       <c r="F16" s="14">
         <v>-467.66598260000001</v>
       </c>
       <c r="G16" s="14">
         <v>-498.11803829999997</v>
       </c>
       <c r="H16" s="14">
         <v>-557.61724520000007</v>
       </c>
       <c r="I16" s="14">
         <v>-638.00411640000016</v>
       </c>
       <c r="J16" s="14">
@@ -6265,52 +6297,55 @@
       </c>
       <c r="DU16" s="14">
         <v>-340.58820236349999</v>
       </c>
       <c r="DV16" s="14">
         <v>-384.17314876570003</v>
       </c>
       <c r="DW16" s="14">
         <v>-355.32625288180003</v>
       </c>
       <c r="DX16" s="14">
         <v>-363.35345179559999</v>
       </c>
       <c r="DY16" s="14">
         <v>-371.87100072210001</v>
       </c>
       <c r="DZ16" s="14">
         <v>-388.98856730840004</v>
       </c>
       <c r="EA16" s="14">
         <v>-369.68767249219997</v>
       </c>
       <c r="EB16" s="14">
         <v>-377.62522903450002</v>
       </c>
+      <c r="EC16" s="14">
+        <v>-384.84632961120002</v>
+      </c>
     </row>
-    <row r="17" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C17" s="18">
         <v>0</v>
       </c>
       <c r="D17" s="18">
         <v>0</v>
       </c>
       <c r="E17" s="18">
         <v>0</v>
       </c>
       <c r="F17" s="18">
         <v>0</v>
       </c>
       <c r="G17" s="18">
         <v>0</v>
       </c>
       <c r="H17" s="18">
         <v>0</v>
       </c>
       <c r="I17" s="18">
         <v>0</v>
       </c>
       <c r="J17" s="18">
@@ -6660,52 +6695,55 @@
       </c>
       <c r="DU17" s="18">
         <v>22.799838000000001</v>
       </c>
       <c r="DV17" s="18">
         <v>55.984098000000003</v>
       </c>
       <c r="DW17" s="18">
         <v>34.946658999999997</v>
       </c>
       <c r="DX17" s="18">
         <v>57.652588999999999</v>
       </c>
       <c r="DY17" s="18">
         <v>93.782454000000001</v>
       </c>
       <c r="DZ17" s="18">
         <v>81.430841999999998</v>
       </c>
       <c r="EA17" s="18">
         <v>65.528325999999993</v>
       </c>
       <c r="EB17" s="18">
         <v>155.05722700000001</v>
       </c>
+      <c r="EC17" s="18">
+        <v>216.600472</v>
+      </c>
     </row>
-    <row r="18" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="14">
         <v>2752.5210400146811</v>
       </c>
       <c r="D18" s="14">
         <v>3641.8099031098877</v>
       </c>
       <c r="E18" s="14">
         <v>3509.9629844949654</v>
       </c>
       <c r="F18" s="14">
         <v>3911.2308394174233</v>
       </c>
       <c r="G18" s="14">
         <v>4063.8004725890723</v>
       </c>
       <c r="H18" s="14">
         <v>4464.8276426770753</v>
       </c>
       <c r="I18" s="14">
         <v>5069.2782796687416</v>
       </c>
       <c r="J18" s="14">
@@ -7055,52 +7093,55 @@
       </c>
       <c r="DU18" s="14">
         <v>885.11068942430018</v>
       </c>
       <c r="DV18" s="14">
         <v>3412.3754033442974</v>
       </c>
       <c r="DW18" s="14">
         <v>9040.7266539207976</v>
       </c>
       <c r="DX18" s="14">
         <v>1669.7151273144002</v>
       </c>
       <c r="DY18" s="14">
         <v>833.50085990540038</v>
       </c>
       <c r="DZ18" s="14">
         <v>3387.7590172533028</v>
       </c>
       <c r="EA18" s="14">
         <v>8875.1852557566963</v>
       </c>
       <c r="EB18" s="14">
         <v>1725.2796343921032</v>
       </c>
+      <c r="EC18" s="14">
+        <v>836.10433244820115</v>
+      </c>
     </row>
-    <row r="19" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="22" t="s">
         <v>134</v>
       </c>
       <c r="C19" s="14">
         <v>254.24878580619998</v>
       </c>
       <c r="D19" s="14">
         <v>329.54328096729995</v>
       </c>
       <c r="E19" s="14">
         <v>236.74171069420004</v>
       </c>
       <c r="F19" s="14">
         <v>153.20500783180006</v>
       </c>
       <c r="G19" s="14">
         <v>215.67566047239993</v>
       </c>
       <c r="H19" s="14">
         <v>173.43208941739994</v>
       </c>
       <c r="I19" s="14">
         <v>132.13653642869997</v>
       </c>
       <c r="J19" s="14">
@@ -7450,52 +7491,55 @@
       </c>
       <c r="DU19" s="14">
         <v>76.779732060399908</v>
       </c>
       <c r="DV19" s="14">
         <v>58.90231404449996</v>
       </c>
       <c r="DW19" s="14">
         <v>54.02354534200002</v>
       </c>
       <c r="DX19" s="14">
         <v>58.278468497200024</v>
       </c>
       <c r="DY19" s="14">
         <v>56.742933636499956</v>
       </c>
       <c r="DZ19" s="14">
         <v>50.971346612199909</v>
       </c>
       <c r="EA19" s="14">
         <v>45.132373356099883</v>
       </c>
       <c r="EB19" s="14">
         <v>54.667583264900109</v>
       </c>
+      <c r="EC19" s="14">
+        <v>61.741147634999905</v>
+      </c>
     </row>
-    <row r="20" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="22" t="s">
         <v>135</v>
       </c>
       <c r="C20" s="14">
         <v>381.52544182470001</v>
       </c>
       <c r="D20" s="14">
         <v>423.1508979271</v>
       </c>
       <c r="E20" s="14">
         <v>298.31185530500005</v>
       </c>
       <c r="F20" s="14">
         <v>293.13269997400005</v>
       </c>
       <c r="G20" s="14">
         <v>327.93142827039998</v>
       </c>
       <c r="H20" s="14">
         <v>288.31143407399998</v>
       </c>
       <c r="I20" s="14">
         <v>293.7966616731</v>
       </c>
       <c r="J20" s="14">
@@ -7845,52 +7889,55 @@
       </c>
       <c r="DU20" s="14">
         <v>95.044816217699918</v>
       </c>
       <c r="DV20" s="14">
         <v>76.843642767399956</v>
       </c>
       <c r="DW20" s="14">
         <v>70.730630255500031</v>
       </c>
       <c r="DX20" s="14">
         <v>76.882895707900033</v>
       </c>
       <c r="DY20" s="14">
         <v>77.289343887099946</v>
       </c>
       <c r="DZ20" s="14">
         <v>73.59088772779991</v>
       </c>
       <c r="EA20" s="14">
         <v>67.404169934599878</v>
       </c>
       <c r="EB20" s="14">
         <v>76.867384649700099</v>
       </c>
+      <c r="EC20" s="14">
+        <v>84.861725585199906</v>
+      </c>
     </row>
-    <row r="21" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="22" t="s">
         <v>136</v>
       </c>
       <c r="C21" s="14">
         <v>127.27665601849998</v>
       </c>
       <c r="D21" s="14">
         <v>93.607616959799998</v>
       </c>
       <c r="E21" s="14">
         <v>61.570144610800007</v>
       </c>
       <c r="F21" s="14">
         <v>139.92769214219999</v>
       </c>
       <c r="G21" s="14">
         <v>112.25576779800005</v>
       </c>
       <c r="H21" s="14">
         <v>114.87934465660003</v>
       </c>
       <c r="I21" s="14">
         <v>161.66012524440004</v>
       </c>
       <c r="J21" s="14">
@@ -8240,52 +8287,55 @@
       </c>
       <c r="DU21" s="14">
         <v>18.265084157300006</v>
       </c>
       <c r="DV21" s="14">
         <v>17.9413287229</v>
       </c>
       <c r="DW21" s="14">
         <v>16.707084913500008</v>
       </c>
       <c r="DX21" s="14">
         <v>18.604427210700006</v>
       </c>
       <c r="DY21" s="14">
         <v>20.54641025059999</v>
       </c>
       <c r="DZ21" s="14">
         <v>22.619541115600004</v>
       </c>
       <c r="EA21" s="14">
         <v>22.271796578499995</v>
       </c>
       <c r="EB21" s="14">
         <v>22.19980138479999</v>
       </c>
+      <c r="EC21" s="14">
+        <v>23.120577950200001</v>
+      </c>
     </row>
-    <row r="22" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="22" t="s">
         <v>137</v>
       </c>
       <c r="C22" s="14">
         <v>232.28790869793673</v>
       </c>
       <c r="D22" s="14">
         <v>233.8237633587151</v>
       </c>
       <c r="E22" s="14">
         <v>226.84106597570587</v>
       </c>
       <c r="F22" s="14">
         <v>308.90837506427215</v>
       </c>
       <c r="G22" s="14">
         <v>363.26612763536707</v>
       </c>
       <c r="H22" s="14">
         <v>442.25425173758941</v>
       </c>
       <c r="I22" s="14">
         <v>549.01475983386706</v>
       </c>
       <c r="J22" s="14">
@@ -8635,52 +8685,55 @@
       </c>
       <c r="DU22" s="14">
         <v>92.014090467900076</v>
       </c>
       <c r="DV22" s="14">
         <v>132.58230029030011</v>
       </c>
       <c r="DW22" s="14">
         <v>171.54772278429999</v>
       </c>
       <c r="DX22" s="14">
         <v>98.720994514700124</v>
       </c>
       <c r="DY22" s="14">
         <v>47.635220874100014</v>
       </c>
       <c r="DZ22" s="14">
         <v>144.26684730280022</v>
       </c>
       <c r="EA22" s="14">
         <v>180.49399412689979</v>
       </c>
       <c r="EB22" s="14">
         <v>97.196304816699978</v>
       </c>
+      <c r="EC22" s="14">
+        <v>62.04441014370002</v>
+      </c>
     </row>
-    <row r="23" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="22" t="s">
         <v>138</v>
       </c>
       <c r="C23" s="14">
         <v>606.29326330508479</v>
       </c>
       <c r="D23" s="14">
         <v>661.66054032650413</v>
       </c>
       <c r="E23" s="14">
         <v>625.97432759096944</v>
       </c>
       <c r="F23" s="14">
         <v>698.64171277138803</v>
       </c>
       <c r="G23" s="14">
         <v>793.7896077887707</v>
       </c>
       <c r="H23" s="14">
         <v>883.14774387913951</v>
       </c>
       <c r="I23" s="14">
         <v>1039.6485502291512</v>
       </c>
       <c r="J23" s="14">
@@ -9030,52 +9083,55 @@
       </c>
       <c r="DU23" s="14">
         <v>354.50596559000002</v>
       </c>
       <c r="DV23" s="14">
         <v>429.48502009000015</v>
       </c>
       <c r="DW23" s="14">
         <v>466.66673170999991</v>
       </c>
       <c r="DX23" s="14">
         <v>382.67196916000006</v>
       </c>
       <c r="DY23" s="14">
         <v>324.38564908000001</v>
       </c>
       <c r="DZ23" s="14">
         <v>443.51086468000017</v>
       </c>
       <c r="EA23" s="14">
         <v>475.49463557999979</v>
       </c>
       <c r="EB23" s="14">
         <v>392.9700137000001</v>
       </c>
+      <c r="EC23" s="14">
+        <v>345.63605927000003</v>
+      </c>
     </row>
-    <row r="24" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="22" t="s">
         <v>139</v>
       </c>
       <c r="C24" s="14">
         <v>374.00535460714804</v>
       </c>
       <c r="D24" s="14">
         <v>427.83677696778904</v>
       </c>
       <c r="E24" s="14">
         <v>399.13326161526351</v>
       </c>
       <c r="F24" s="14">
         <v>389.73333770711594</v>
       </c>
       <c r="G24" s="14">
         <v>430.52348015340368</v>
       </c>
       <c r="H24" s="14">
         <v>440.8934921415501</v>
       </c>
       <c r="I24" s="14">
         <v>490.633790395284</v>
       </c>
       <c r="J24" s="14">
@@ -9425,52 +9481,55 @@
       </c>
       <c r="DU24" s="14">
         <v>262.49187512209994</v>
       </c>
       <c r="DV24" s="14">
         <v>296.90271979970004</v>
       </c>
       <c r="DW24" s="14">
         <v>295.11900892569992</v>
       </c>
       <c r="DX24" s="14">
         <v>283.95097464529994</v>
       </c>
       <c r="DY24" s="14">
         <v>276.75042820589999</v>
       </c>
       <c r="DZ24" s="14">
         <v>299.24401737719995</v>
       </c>
       <c r="EA24" s="14">
         <v>295.0006414531</v>
       </c>
       <c r="EB24" s="14">
         <v>295.77370888330012</v>
       </c>
+      <c r="EC24" s="14">
+        <v>283.59164912630001</v>
+      </c>
     </row>
-    <row r="25" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="22" t="s">
         <v>140</v>
       </c>
       <c r="C25" s="14">
         <v>2399.4964339150979</v>
       </c>
       <c r="D25" s="14">
         <v>3072.8563289578833</v>
       </c>
       <c r="E25" s="14">
         <v>3138.6198139143794</v>
       </c>
       <c r="F25" s="14">
         <v>3829.112688587913</v>
       </c>
       <c r="G25" s="14">
         <v>3955.8368861987883</v>
       </c>
       <c r="H25" s="14">
         <v>4441.1691501958658</v>
       </c>
       <c r="I25" s="14">
         <v>5000.7466314289359</v>
       </c>
       <c r="J25" s="14">
@@ -9820,52 +9879,55 @@
       </c>
       <c r="DU25" s="14">
         <v>353.43620169139979</v>
       </c>
       <c r="DV25" s="14">
         <v>2741.3924607492995</v>
       </c>
       <c r="DW25" s="14">
         <v>8370.2852262961005</v>
       </c>
       <c r="DX25" s="14">
         <v>1128.5610504270999</v>
       </c>
       <c r="DY25" s="14">
         <v>381.86255262259959</v>
       </c>
       <c r="DZ25" s="14">
         <v>2807.2428287410007</v>
       </c>
       <c r="EA25" s="14">
         <v>8201.2364221163953</v>
       </c>
       <c r="EB25" s="14">
         <v>1091.9918942166996</v>
       </c>
+      <c r="EC25" s="14">
+        <v>403.65287859149998</v>
+      </c>
     </row>
-    <row r="26" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="22" t="s">
         <v>141</v>
       </c>
       <c r="C26" s="14">
         <v>3011.7561073805136</v>
       </c>
       <c r="D26" s="14">
         <v>3749.3468338927491</v>
       </c>
       <c r="E26" s="14">
         <v>3960.8310693748913</v>
       </c>
       <c r="F26" s="14">
         <v>4425.2084378501522</v>
       </c>
       <c r="G26" s="14">
         <v>4639.1558154026952</v>
       </c>
       <c r="H26" s="14">
         <v>5045.2450144214754</v>
       </c>
       <c r="I26" s="14">
         <v>5585.3833337939122</v>
       </c>
       <c r="J26" s="14">
@@ -10215,52 +10277,55 @@
       </c>
       <c r="DU26" s="14">
         <v>811.61515295689969</v>
       </c>
       <c r="DV26" s="14">
         <v>3318.8489271533995</v>
       </c>
       <c r="DW26" s="14">
         <v>9058.2202507709007</v>
       </c>
       <c r="DX26" s="14">
         <v>1816.6536048478999</v>
       </c>
       <c r="DY26" s="14">
         <v>865.51701103799974</v>
       </c>
       <c r="DZ26" s="14">
         <v>3509.0573104692007</v>
       </c>
       <c r="EA26" s="14">
         <v>9037.1377214832955</v>
       </c>
       <c r="EB26" s="14">
         <v>1886.1051170252995</v>
       </c>
+      <c r="EC26" s="14">
+        <v>945.24442209109998</v>
+      </c>
     </row>
-    <row r="27" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="22" t="s">
         <v>147</v>
       </c>
       <c r="C27" s="14">
         <v>288.09563498043656</v>
       </c>
       <c r="D27" s="14">
         <v>305.75391105740027</v>
       </c>
       <c r="E27" s="14">
         <v>341.17560301403375</v>
       </c>
       <c r="F27" s="14">
         <v>252.51825192802471</v>
       </c>
       <c r="G27" s="14">
         <v>314.5348131050165</v>
       </c>
       <c r="H27" s="14">
         <v>457.37417301218761</v>
       </c>
       <c r="I27" s="14">
         <v>372.57199246407896</v>
       </c>
       <c r="J27" s="14">
@@ -10610,52 +10675,55 @@
       </c>
       <c r="DU27" s="14">
         <v>62.955755642399993</v>
       </c>
       <c r="DV27" s="14">
         <v>101.5985691459</v>
       </c>
       <c r="DW27" s="14">
         <v>143.36225894080002</v>
       </c>
       <c r="DX27" s="14">
         <v>103.2525560692</v>
       </c>
       <c r="DY27" s="14">
         <v>98.265585500899988</v>
       </c>
       <c r="DZ27" s="14">
         <v>90.104528209200012</v>
       </c>
       <c r="EA27" s="14">
         <v>149.49340672300005</v>
       </c>
       <c r="EB27" s="14">
         <v>99.694861636699997</v>
       </c>
+      <c r="EC27" s="14">
+        <v>84.012346596499995</v>
+      </c>
     </row>
-    <row r="28" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="22" t="s">
         <v>148</v>
       </c>
       <c r="C28" s="14">
         <v>2723.6604724000767</v>
       </c>
       <c r="D28" s="14">
         <v>3443.5929228353484</v>
       </c>
       <c r="E28" s="14">
         <v>3619.6554663608576</v>
       </c>
       <c r="F28" s="14">
         <v>4172.6901859221271</v>
       </c>
       <c r="G28" s="14">
         <v>4324.6210022976793</v>
       </c>
       <c r="H28" s="14">
         <v>4587.870841409288</v>
       </c>
       <c r="I28" s="14">
         <v>5212.8113413298333</v>
       </c>
       <c r="J28" s="14">
@@ -11005,52 +11073,55 @@
       </c>
       <c r="DU28" s="14">
         <v>748.65939731449976</v>
       </c>
       <c r="DV28" s="14">
         <v>3217.2503580074995</v>
       </c>
       <c r="DW28" s="14">
         <v>8914.8579918301002</v>
       </c>
       <c r="DX28" s="14">
         <v>1713.4010487787</v>
       </c>
       <c r="DY28" s="14">
         <v>767.25142553709975</v>
       </c>
       <c r="DZ28" s="14">
         <v>3418.9527822600007</v>
       </c>
       <c r="EA28" s="14">
         <v>8887.6443147602949</v>
       </c>
       <c r="EB28" s="14">
         <v>1786.4102553885996</v>
       </c>
+      <c r="EC28" s="14">
+        <v>861.23207549459994</v>
+      </c>
     </row>
-    <row r="29" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="22" t="s">
         <v>142</v>
       </c>
       <c r="C29" s="14">
         <v>612.25967346541574</v>
       </c>
       <c r="D29" s="14">
         <v>676.49050493486573</v>
       </c>
       <c r="E29" s="14">
         <v>822.21125546051167</v>
       </c>
       <c r="F29" s="14">
         <v>596.09574926223922</v>
       </c>
       <c r="G29" s="14">
         <v>683.3189292039076</v>
       </c>
       <c r="H29" s="14">
         <v>604.07586422560905</v>
       </c>
       <c r="I29" s="14">
         <v>584.63670236497683</v>
       </c>
       <c r="J29" s="14">
@@ -11400,52 +11471,55 @@
       </c>
       <c r="DU29" s="14">
         <v>458.1789512654999</v>
       </c>
       <c r="DV29" s="14">
         <v>577.45646640410007</v>
       </c>
       <c r="DW29" s="14">
         <v>687.93502447480012</v>
       </c>
       <c r="DX29" s="14">
         <v>688.09255442080007</v>
       </c>
       <c r="DY29" s="14">
         <v>483.65445841540014</v>
       </c>
       <c r="DZ29" s="14">
         <v>701.81448172820012</v>
       </c>
       <c r="EA29" s="14">
         <v>835.90129936690005</v>
       </c>
       <c r="EB29" s="14">
         <v>794.11322280859997</v>
       </c>
+      <c r="EC29" s="14">
+        <v>541.59154349959999</v>
+      </c>
     </row>
-    <row r="30" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="22" t="s">
         <v>147</v>
       </c>
       <c r="C30" s="16">
         <v>281.15704107365292</v>
       </c>
       <c r="D30" s="16">
         <v>322.65923389461761</v>
       </c>
       <c r="E30" s="16">
         <v>482.64775652667049</v>
       </c>
       <c r="F30" s="14">
         <v>292.30237206424829</v>
       </c>
       <c r="G30" s="14">
         <v>297.27488295750663</v>
       </c>
       <c r="H30" s="14">
         <v>267.36390561197584</v>
       </c>
       <c r="I30" s="14">
         <v>229.4920038178247</v>
       </c>
       <c r="J30" s="14">
@@ -11795,52 +11869,55 @@
       </c>
       <c r="DU30" s="14">
         <v>86.238211700999983</v>
       </c>
       <c r="DV30" s="14">
         <v>160.78452317259999</v>
       </c>
       <c r="DW30" s="14">
         <v>144.60908943980004</v>
       </c>
       <c r="DX30" s="14">
         <v>193.0512063506001</v>
       </c>
       <c r="DY30" s="14">
         <v>95.10854867030001</v>
       </c>
       <c r="DZ30" s="14">
         <v>203.26293175009997</v>
       </c>
       <c r="EA30" s="14">
         <v>151.03512859919999</v>
       </c>
       <c r="EB30" s="14">
         <v>223.63383082440009</v>
       </c>
+      <c r="EC30" s="14">
+        <v>79.304151390000001</v>
+      </c>
     </row>
-    <row r="31" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="22" t="s">
         <v>148</v>
       </c>
       <c r="C31" s="16">
         <v>331.10263239176277</v>
       </c>
       <c r="D31" s="16">
         <v>353.83127104024817</v>
       </c>
       <c r="E31" s="16">
         <v>339.56349893384117</v>
       </c>
       <c r="F31" s="14">
         <v>303.79337719799094</v>
       </c>
       <c r="G31" s="14">
         <v>386.04404624640097</v>
       </c>
       <c r="H31" s="14">
         <v>336.71195861363321</v>
       </c>
       <c r="I31" s="14">
         <v>355.14469854715225</v>
       </c>
       <c r="J31" s="14">
@@ -12190,52 +12267,55 @@
       </c>
       <c r="DU31" s="14">
         <v>371.94073956449995</v>
       </c>
       <c r="DV31" s="14">
         <v>416.67194323150005</v>
       </c>
       <c r="DW31" s="14">
         <v>543.32593503500004</v>
       </c>
       <c r="DX31" s="14">
         <v>495.0413480702</v>
       </c>
       <c r="DY31" s="14">
         <v>388.54590974510012</v>
       </c>
       <c r="DZ31" s="14">
         <v>498.55154997810018</v>
       </c>
       <c r="EA31" s="14">
         <v>684.86617076770005</v>
       </c>
       <c r="EB31" s="14">
         <v>570.47939198419988</v>
       </c>
+      <c r="EC31" s="14">
+        <v>462.28739210959998</v>
+      </c>
     </row>
-    <row r="32" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="22" t="s">
         <v>143</v>
       </c>
       <c r="C32" s="14">
         <v>-133.512088404553</v>
       </c>
       <c r="D32" s="14">
         <v>5.5865298259893166</v>
       </c>
       <c r="E32" s="14">
         <v>-92.239606089320091</v>
       </c>
       <c r="F32" s="14">
         <v>-379.99523206656266</v>
       </c>
       <c r="G32" s="14">
         <v>-470.97820171748253</v>
       </c>
       <c r="H32" s="14">
         <v>-592.02784867378023</v>
       </c>
       <c r="I32" s="14">
         <v>-612.61964802276157</v>
       </c>
       <c r="J32" s="14">
@@ -12585,52 +12665,55 @@
       </c>
       <c r="DU32" s="14">
         <v>362.8806652046004</v>
       </c>
       <c r="DV32" s="14">
         <v>479.49832826019804</v>
       </c>
       <c r="DW32" s="14">
         <v>444.8701594983977</v>
       </c>
       <c r="DX32" s="14">
         <v>384.15461387540017</v>
       </c>
       <c r="DY32" s="14">
         <v>347.26015277220085</v>
       </c>
       <c r="DZ32" s="14">
         <v>385.27799459730204</v>
       </c>
       <c r="EA32" s="14">
         <v>448.32246615730287</v>
       </c>
       <c r="EB32" s="14">
         <v>481.42385209380336</v>
       </c>
+      <c r="EC32" s="14">
+        <v>308.6658960780012</v>
+      </c>
     </row>
-    <row r="33" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="22" t="s">
         <v>144</v>
       </c>
       <c r="C33" s="14">
         <v>882.24048718610254</v>
       </c>
       <c r="D33" s="14">
         <v>1114.6731440098908</v>
       </c>
       <c r="E33" s="14">
         <v>1264.0016717463977</v>
       </c>
       <c r="F33" s="14">
         <v>1300.7196027748528</v>
       </c>
       <c r="G33" s="14">
         <v>1318.1095395158877</v>
       </c>
       <c r="H33" s="14">
         <v>1154.6011908487396</v>
       </c>
       <c r="I33" s="14">
         <v>1209.5927394277023</v>
       </c>
       <c r="J33" s="14">
@@ -12980,52 +13063,55 @@
       </c>
       <c r="DU33" s="14">
         <v>1287.0731411078009</v>
       </c>
       <c r="DV33" s="14">
         <v>1445.9163491108989</v>
       </c>
       <c r="DW33" s="14">
         <v>1511.4787932826985</v>
       </c>
       <c r="DX33" s="14">
         <v>1590.0876895833005</v>
       </c>
       <c r="DY33" s="14">
         <v>1312.0602175219003</v>
       </c>
       <c r="DZ33" s="14">
         <v>1470.9450858644018</v>
       </c>
       <c r="EA33" s="14">
         <v>1575.1979382276022</v>
       </c>
       <c r="EB33" s="14">
         <v>1720.9309149643032</v>
       </c>
+      <c r="EC33" s="14">
+        <v>1453.9624091308008</v>
+      </c>
     </row>
-    <row r="34" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="22" t="s">
         <v>145</v>
       </c>
       <c r="C34" s="14">
         <v>1015.7525755906555</v>
       </c>
       <c r="D34" s="14">
         <v>1109.0866141839017</v>
       </c>
       <c r="E34" s="14">
         <v>1356.2412778357179</v>
       </c>
       <c r="F34" s="14">
         <v>1680.7148348414155</v>
       </c>
       <c r="G34" s="14">
         <v>1789.0877412333703</v>
       </c>
       <c r="H34" s="14">
         <v>1746.6290395225199</v>
       </c>
       <c r="I34" s="14">
         <v>1822.2123874504637</v>
       </c>
       <c r="J34" s="14">
@@ -13375,52 +13461,55 @@
       </c>
       <c r="DU34" s="14">
         <v>924.19247590320049</v>
       </c>
       <c r="DV34" s="14">
         <v>966.41802085070083</v>
       </c>
       <c r="DW34" s="14">
         <v>1066.6086337843008</v>
       </c>
       <c r="DX34" s="14">
         <v>1205.9330757079003</v>
       </c>
       <c r="DY34" s="14">
         <v>964.80006474969946</v>
       </c>
       <c r="DZ34" s="14">
         <v>1085.6670912670997</v>
       </c>
       <c r="EA34" s="14">
         <v>1126.8754720702993</v>
       </c>
       <c r="EB34" s="14">
         <v>1239.5070628704998</v>
       </c>
+      <c r="EC34" s="14">
+        <v>1145.2965130527996</v>
+      </c>
     </row>
-    <row r="35" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="14">
         <v>-47.925841959949459</v>
       </c>
       <c r="D35" s="14">
         <v>-60.647332141797591</v>
       </c>
       <c r="E35" s="14">
         <v>-62.678266347278431</v>
       </c>
       <c r="F35" s="14">
         <v>-59.918845685739399</v>
       </c>
       <c r="G35" s="14">
         <v>-78.589747408686591</v>
       </c>
       <c r="H35" s="14">
         <v>-89.224504603380353</v>
       </c>
       <c r="I35" s="14">
         <v>-107.56682504097951</v>
       </c>
       <c r="J35" s="14">
@@ -13770,52 +13859,55 @@
       </c>
       <c r="DU35" s="14">
         <v>27.697093272</v>
       </c>
       <c r="DV35" s="14">
         <v>22.043451253800001</v>
       </c>
       <c r="DW35" s="14">
         <v>16.190656566899996</v>
       </c>
       <c r="DX35" s="14">
         <v>11.609345216100001</v>
       </c>
       <c r="DY35" s="14">
         <v>12.923856719100002</v>
       </c>
       <c r="DZ35" s="14">
         <v>6.0171994599000005</v>
       </c>
       <c r="EA35" s="14">
         <v>11.625251563800001</v>
       </c>
       <c r="EB35" s="14">
         <v>15.140283615000001</v>
       </c>
+      <c r="EC35" s="14">
+        <v>15.4923838131</v>
+      </c>
     </row>
-    <row r="36" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="22" t="s">
         <v>122</v>
       </c>
       <c r="C36" s="14">
         <v>2.8777507219877565</v>
       </c>
       <c r="D36" s="14">
         <v>2.4890296367095117</v>
       </c>
       <c r="E36" s="14">
         <v>0.43362415086990513</v>
       </c>
       <c r="F36" s="14">
         <v>-1.4273440468379013</v>
       </c>
       <c r="G36" s="14">
         <v>-12.67495611074823</v>
       </c>
       <c r="H36" s="14">
         <v>-6.4649634471647017</v>
       </c>
       <c r="I36" s="14">
         <v>-1.0581057319533276</v>
       </c>
       <c r="J36" s="14">
@@ -14165,52 +14257,55 @@
       </c>
       <c r="DU36" s="14">
         <v>17.654884712099999</v>
       </c>
       <c r="DV36" s="14">
         <v>16.6662953439</v>
       </c>
       <c r="DW36" s="14">
         <v>17.136137636999997</v>
       </c>
       <c r="DX36" s="14">
         <v>12.623782116000001</v>
       </c>
       <c r="DY36" s="14">
         <v>13.557616139100002</v>
       </c>
       <c r="DZ36" s="14">
         <v>13.14207777</v>
       </c>
       <c r="EA36" s="14">
         <v>14.0777421039</v>
       </c>
       <c r="EB36" s="14">
         <v>13.8825678651</v>
       </c>
+      <c r="EC36" s="14">
+        <v>13.201169343</v>
+      </c>
     </row>
-    <row r="37" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="23" t="s">
         <v>123</v>
       </c>
       <c r="C37" s="17">
         <v>50.803592681937218</v>
       </c>
       <c r="D37" s="17">
         <v>63.136361778507101</v>
       </c>
       <c r="E37" s="17">
         <v>63.111890498148334</v>
       </c>
       <c r="F37" s="17">
         <v>58.491501638901497</v>
       </c>
       <c r="G37" s="17">
         <v>65.914791297938365</v>
       </c>
       <c r="H37" s="17">
         <v>82.759541156215647</v>
       </c>
       <c r="I37" s="17">
         <v>106.50871930902618</v>
       </c>
       <c r="J37" s="17">
@@ -14560,60 +14655,149 @@
       </c>
       <c r="DU37" s="17">
         <v>-10.042208559900001</v>
       </c>
       <c r="DV37" s="17">
         <v>-5.3771559099000008</v>
       </c>
       <c r="DW37" s="17">
         <v>0.94548107009999993</v>
       </c>
       <c r="DX37" s="17">
         <v>1.0144368999</v>
       </c>
       <c r="DY37" s="17">
         <v>0.63375942000000007</v>
       </c>
       <c r="DZ37" s="17">
         <v>7.1248783100999997</v>
       </c>
       <c r="EA37" s="17">
         <v>2.4524905400999999</v>
       </c>
       <c r="EB37" s="17">
         <v>-1.2577157499</v>
       </c>
+      <c r="EC37" s="17">
+        <v>-2.2912144700999999</v>
+      </c>
     </row>
-    <row r="39" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>160</v>
+    <row r="39" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="25" t="s">
+        <v>112</v>
       </c>
     </row>
-    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="57" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C57" s="4"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="4"/>
+      <c r="F57" s="4"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+      <c r="K57" s="4"/>
+      <c r="L57" s="4"/>
+      <c r="M57" s="4"/>
+      <c r="N57" s="4"/>
+      <c r="O57" s="4"/>
+      <c r="P57" s="4"/>
+      <c r="Q57" s="4"/>
+      <c r="R57" s="4"/>
+      <c r="S57" s="4"/>
+      <c r="T57" s="4"/>
+      <c r="U57" s="4"/>
+      <c r="V57" s="4"/>
+      <c r="W57" s="4"/>
+      <c r="X57" s="4"/>
+      <c r="Y57" s="4"/>
+      <c r="Z57" s="4"/>
+      <c r="AA57" s="4"/>
+      <c r="AB57" s="4"/>
+      <c r="AC57" s="4"/>
+      <c r="AD57" s="4"/>
+      <c r="AE57" s="4"/>
+      <c r="AF57" s="4"/>
+      <c r="AG57" s="4"/>
+      <c r="AH57" s="4"/>
+      <c r="AI57" s="4"/>
+      <c r="AJ57" s="4"/>
+      <c r="AK57" s="4"/>
+      <c r="AL57" s="4"/>
+      <c r="AM57" s="4"/>
+      <c r="AN57" s="4"/>
+      <c r="AO57" s="4"/>
+      <c r="AP57" s="4"/>
+      <c r="AQ57" s="4"/>
+      <c r="AR57" s="4"/>
+      <c r="AS57" s="4"/>
+      <c r="AT57" s="4"/>
+      <c r="AU57" s="4"/>
+      <c r="AV57" s="4"/>
+      <c r="AW57" s="4"/>
+      <c r="AX57" s="4"/>
+      <c r="AY57" s="4"/>
+      <c r="AZ57" s="4"/>
+      <c r="BA57" s="4"/>
+      <c r="BB57" s="4"/>
+      <c r="BC57" s="4"/>
+      <c r="BD57" s="4"/>
+      <c r="BE57" s="4"/>
+      <c r="BF57" s="4"/>
+      <c r="BG57" s="4"/>
+      <c r="BH57" s="4"/>
+      <c r="BI57" s="4"/>
+      <c r="BJ57" s="4"/>
+      <c r="BK57" s="4"/>
+      <c r="BL57" s="4"/>
+      <c r="BM57" s="4"/>
+      <c r="BN57" s="4"/>
+      <c r="BO57" s="4"/>
+      <c r="BP57" s="4"/>
+      <c r="BQ57" s="4"/>
+      <c r="BR57" s="4"/>
+      <c r="BS57" s="4"/>
+      <c r="BT57" s="4"/>
+      <c r="BU57" s="4"/>
+      <c r="BV57" s="4"/>
+      <c r="BW57" s="4"/>
+      <c r="BX57" s="4"/>
+      <c r="BY57" s="4"/>
+      <c r="BZ57" s="4"/>
+      <c r="CA57" s="4"/>
+      <c r="CB57" s="4"/>
+      <c r="CC57" s="4"/>
+      <c r="CD57" s="4"/>
+      <c r="CE57" s="4"/>
+      <c r="CF57" s="4"/>
+      <c r="CG57" s="4"/>
+      <c r="CH57" s="4"/>
+      <c r="CI57" s="4"/>
+      <c r="CJ57" s="4"/>
+      <c r="CK57" s="4"/>
+      <c r="CL57" s="4"/>
+      <c r="CM57" s="4"/>
     </row>
     <row r="58" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
       <c r="R58" s="4"/>
       <c r="S58" s="4"/>
       <c r="T58" s="4"/>
       <c r="U58" s="4"/>
       <c r="V58" s="4"/>
       <c r="W58" s="4"/>
       <c r="X58" s="4"/>
       <c r="Y58" s="4"/>
@@ -17392,141 +17576,50 @@
       <c r="BP88" s="4"/>
       <c r="BQ88" s="4"/>
       <c r="BR88" s="4"/>
       <c r="BS88" s="4"/>
       <c r="BT88" s="4"/>
       <c r="BU88" s="4"/>
       <c r="BV88" s="4"/>
       <c r="BW88" s="4"/>
       <c r="BX88" s="4"/>
       <c r="BY88" s="4"/>
       <c r="BZ88" s="4"/>
       <c r="CA88" s="4"/>
       <c r="CB88" s="4"/>
       <c r="CC88" s="4"/>
       <c r="CD88" s="4"/>
       <c r="CE88" s="4"/>
       <c r="CF88" s="4"/>
       <c r="CG88" s="4"/>
       <c r="CH88" s="4"/>
       <c r="CI88" s="4"/>
       <c r="CJ88" s="4"/>
       <c r="CK88" s="4"/>
       <c r="CL88" s="4"/>
       <c r="CM88" s="4"/>
     </row>
-    <row r="89" spans="3:91" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...89 lines deleted...]
-    </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">